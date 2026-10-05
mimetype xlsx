--- v9 (2026-08-24)
+++ v10 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D9745FA-CF4D-49CA-BA1C-0FDE4350E07B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DF5EAE0E-8D03-45AA-8F2A-AF149F2929A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7495139B-58D9-4F1C-845A-B5A0C2316837}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8309399B-4AA3-431D-A783-7DC5132BB166}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A0DDDAD-E7A1-429D-818C-5D8422E68D83}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A88239B2-B2E3-46AC-8720-22F188B9222B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>125.34077592</v>
+        <v>125.38510409</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>125.71627098</v>
+        <v>125.72872820000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.37549506000000576</v>
+        <v>0.34362411000000748</v>
       </c>
       <c r="D7" s="5">
-        <v>3.6547810349078835</v>
+        <v>3.3386853245817472</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>125.79287039</v>
+        <v>125.79986957</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6599410000000034E-2</v>
+        <v>7.1141369999992321E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.73361988116127375</v>
+        <v>0.681115795097198</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>125.10808996999999</v>
+        <v>125.0965037</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.68478042000000983</v>
+        <v>-0.70336586999999895</v>
       </c>
       <c r="D9" s="5">
-        <v>-6.3403782747512016</v>
+        <v>-6.5068543603283624</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>126.35303141</v>
+        <v>126.33422222</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2449414400000052</v>
+        <v>1.2377185200000014</v>
       </c>
       <c r="D10" s="5">
-        <v>12.616821210571882</v>
+        <v>12.540818469863723</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>126.49150804999999</v>
+        <v>126.45053059999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.13847663999999327</v>
+        <v>0.11630837999999244</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3230966721553994</v>
+        <v>1.1103796170824909</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>125.43945232999999</v>
+        <v>125.40529373</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0520557199999985</v>
+        <v>-1.0452368699999965</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.5365082985568108</v>
+        <v>-9.4804128458945147</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>125.20249059</v>
+        <v>125.19169997</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.23696173999999814</v>
+        <v>-0.21359375999999486</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.2434587200073186</v>
+        <v>-2.024834935046016</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>124.46125155999999</v>
+        <v>124.45633814999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.74123903000000269</v>
+        <v>-0.73536182000000849</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.8775596805818573</v>
+        <v>-6.8253471041022866</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>125.89403987999999</v>
+        <v>125.89976304</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4327883200000002</v>
+        <v>1.4434248900000028</v>
       </c>
       <c r="D15" s="5">
-        <v>14.72341719419008</v>
+        <v>14.840408383947246</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>125.59321213</v>
+        <v>125.60995891</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.30082774999999629</v>
+        <v>-0.28980412999999317</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.8300510543375457</v>
+        <v>-2.7275331067660336</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>125.29398243</v>
+        <v>125.32206526</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.29922969999999793</v>
+        <v>-0.28789365000000089</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.8218683519544818</v>
+        <v>-2.7159512251965445</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>125.83775901999999</v>
+        <v>125.88676369</v>
       </c>
       <c r="C18" s="5">
-        <v>0.54377658999999312</v>
+        <v>0.56469842999999287</v>
       </c>
       <c r="D18" s="5">
-        <v>5.3341381614042671</v>
+        <v>5.543211841210427</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>125.68923739</v>
+        <v>125.71508784</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.14852162999999052</v>
+        <v>-0.17167584999999974</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.4071575406294889</v>
+        <v>-1.6242599714427763</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>125.47595301</v>
+        <v>125.48281208</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.2132843800000046</v>
+        <v>-0.23227575999999317</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.0174042620452859</v>
+        <v>-2.1947709343575372</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>125.65124197</v>
+        <v>125.62555104</v>
       </c>
       <c r="C21" s="5">
-        <v>0.17528896000000316</v>
+        <v>0.14273896000000263</v>
       </c>
       <c r="D21" s="5">
-        <v>1.6893315985060831</v>
+        <v>1.3735941409628083</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>125.70808864</v>
+        <v>125.68359359999999</v>
       </c>
       <c r="C22" s="5">
-        <v>5.6846669999998767E-2</v>
+        <v>5.8042559999989862E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.54425249081730964</v>
+        <v>0.5558450371686563</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>126.31139105</v>
+        <v>126.27213771</v>
       </c>
       <c r="C23" s="5">
-        <v>0.60330240999999774</v>
+        <v>0.58854411000000084</v>
       </c>
       <c r="D23" s="5">
-        <v>5.9135533537467921</v>
+        <v>5.766301386570416</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>126.63533581</v>
+        <v>126.60391095999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.32394476000000338</v>
+        <v>0.33177324999999769</v>
       </c>
       <c r="D24" s="5">
-        <v>3.1213667517007826</v>
+        <v>3.1988997971851507</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>127.75940572</v>
+        <v>127.74301115999999</v>
       </c>
       <c r="C25" s="5">
-        <v>1.1240699100000029</v>
+        <v>1.1391002000000015</v>
       </c>
       <c r="D25" s="5">
-        <v>11.187437050802561</v>
+        <v>11.347463417926029</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>130.08739592000001</v>
+        <v>130.08450680000001</v>
       </c>
       <c r="C26" s="5">
-        <v>2.3279902000000021</v>
+        <v>2.3414956400000193</v>
       </c>
       <c r="D26" s="5">
-        <v>24.19612486997471</v>
+        <v>24.354385838354652</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>127.49338697</v>
+        <v>127.5027748</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.5940089500000028</v>
+        <v>-2.5817320000000166</v>
       </c>
       <c r="D27" s="5">
-        <v>-21.471145416366021</v>
+        <v>-21.380778559632653</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>127.99127108</v>
+        <v>128.01346656000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.4978841100000011</v>
+        <v>0.51069176000001448</v>
       </c>
       <c r="D28" s="5">
-        <v>4.7881855942173424</v>
+        <v>4.9137146021698275</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>128.25227627000001</v>
+        <v>128.27935170999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.26100519000000588</v>
+        <v>0.26588514999997415</v>
       </c>
       <c r="D29" s="5">
-        <v>2.4747241135491205</v>
+        <v>2.5210812925978265</v>
       </c>
       <c r="E29" s="5">
-        <v>2.3610821386835346</v>
+        <v>2.3597492140467358</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>128.14780056000001</v>
+        <v>128.20043178</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.10447571000000266</v>
+        <v>-7.8919929999983651E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.9731653230100501</v>
+        <v>-0.73577018264620042</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>128.05645278</v>
+        <v>128.1030552</v>
       </c>
       <c r="C31" s="5">
-        <v>-9.1347780000006651E-2</v>
+        <v>-9.7376580000002377E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.85205202348246356</v>
+        <v>-0.90768000380453406</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>128.55943542</v>
+        <v>128.56647713999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.50298263999999904</v>
+        <v>0.46342193999998926</v>
       </c>
       <c r="D32" s="5">
-        <v>4.8165517315414741</v>
+        <v>4.4285086877187352</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>130.10620238000001</v>
+        <v>130.06095159</v>
       </c>
       <c r="C33" s="5">
-        <v>1.5467669600000136</v>
+        <v>1.4944744500000127</v>
       </c>
       <c r="D33" s="5">
-        <v>15.432613600974587</v>
+        <v>14.876236533623466</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>130.47475871</v>
+        <v>130.43995676</v>
       </c>
       <c r="C34" s="5">
-        <v>0.36855632999998988</v>
+        <v>0.37900516999999923</v>
       </c>
       <c r="D34" s="5">
-        <v>3.4527456397451584</v>
+        <v>3.5534631585316889</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>131.0843831</v>
+        <v>131.04328701</v>
       </c>
       <c r="C35" s="5">
-        <v>0.60962438999999335</v>
+        <v>0.60333024999999907</v>
       </c>
       <c r="D35" s="5">
-        <v>5.753177742590565</v>
+        <v>5.6938173337087283</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>131.19136101999999</v>
+        <v>131.15999486000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.1069779199999914</v>
+        <v>0.1167078500000116</v>
       </c>
       <c r="D36" s="5">
-        <v>0.98372729050997254</v>
+        <v>1.0739769431924895</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>130.81773894</v>
+        <v>130.79568494</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.37362207999998986</v>
+        <v>-0.36430992000001083</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.3644749152697884</v>
+        <v>-3.2826683797444467</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>131.02634438000001</v>
+        <v>131.02682601000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.20860544000001369</v>
+        <v>0.23114107000000672</v>
       </c>
       <c r="D38" s="5">
-        <v>1.9304240939071349</v>
+        <v>2.1413637165508259</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>131.00669157999999</v>
+        <v>131.02140362</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.9652800000017123E-2</v>
+        <v>-5.4223900000067715E-3</v>
       </c>
       <c r="D39" s="5">
-        <v>-0.17984104420605274</v>
+        <v>-4.9649276928609432E-2</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>131.16468603000001</v>
+        <v>131.19383780000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.15799445000001811</v>
+        <v>0.17243418000001043</v>
       </c>
       <c r="D40" s="5">
-        <v>1.4568414983809008</v>
+        <v>1.5907735810669399</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>131.19115575000001</v>
+        <v>131.21802278000001</v>
       </c>
       <c r="C41" s="5">
-        <v>2.6469719999994368E-2</v>
+        <v>2.4184980000001133E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.24243524757940893</v>
+        <v>0.22143890252965814</v>
       </c>
       <c r="E41" s="5">
-        <v>2.2914832901780091</v>
+        <v>2.2908371696821916</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>132.00809502999999</v>
+        <v>132.06324097999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.8169392799999855</v>
+        <v>0.8452181999999766</v>
       </c>
       <c r="D42" s="5">
-        <v>7.7338227401312798</v>
+        <v>8.0093967564818449</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>132.4312606</v>
+        <v>132.49231387</v>
       </c>
       <c r="C43" s="5">
-        <v>0.42316557000000898</v>
+        <v>0.4290728900000147</v>
       </c>
       <c r="D43" s="5">
-        <v>3.9152746522337356</v>
+        <v>3.9692242118484433</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>132.32465993</v>
+        <v>132.33257834</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.10660067000000595</v>
+        <v>-0.15973553000000607</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.96167615857442046</v>
+        <v>-1.4371905288386944</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>132.40556013</v>
+        <v>132.33905569000001</v>
       </c>
       <c r="C45" s="5">
-        <v>8.0900200000002087E-2</v>
+        <v>6.4773500000114836E-3</v>
       </c>
       <c r="D45" s="5">
-        <v>0.73612390503241532</v>
+        <v>5.8752825418584287E-2</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>132.66581263</v>
+        <v>132.62548777000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.2602525000000071</v>
+        <v>0.28643207999999731</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3843516345482429</v>
+        <v>2.6283988131512448</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>131.66435193000001</v>
+        <v>131.62475122000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.0014606999999955</v>
+        <v>-1.0007365499999992</v>
       </c>
       <c r="D47" s="5">
-        <v>-8.6917097308487623</v>
+        <v>-8.6882155019967104</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>131.74140901999999</v>
+        <v>131.71291199000001</v>
       </c>
       <c r="C48" s="5">
-        <v>7.7057089999982509E-2</v>
+        <v>8.8160770000001776E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>0.70456987541978044</v>
+        <v>0.80671392280529108</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>132.23211465</v>
+        <v>132.20784849</v>
       </c>
       <c r="C49" s="5">
-        <v>0.49070563000000789</v>
+        <v>0.49493649999999434</v>
       </c>
       <c r="D49" s="5">
-        <v>4.5624305354488914</v>
+        <v>4.6036007548559521</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>131.83632324999999</v>
+        <v>131.84225685000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.39579140000000734</v>
+        <v>-0.365591639999991</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.5332443653427581</v>
+        <v>-3.2683289157826478</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>133.31441819</v>
+        <v>133.33405766999999</v>
       </c>
       <c r="C51" s="5">
-        <v>1.4780949400000054</v>
+        <v>1.4918008199999804</v>
       </c>
       <c r="D51" s="5">
-        <v>14.315328563855289</v>
+        <v>14.455748011353942</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>133.15510753000001</v>
+        <v>133.18844662999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.1593106599999885</v>
+        <v>-0.14561104000000569</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4246118575065192</v>
+        <v>-1.3026494538044719</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>134.35848174</v>
+        <v>134.38119148999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.2033742099999927</v>
+        <v>1.1927448600000048</v>
       </c>
       <c r="D53" s="5">
-        <v>11.400488652082519</v>
+        <v>11.291809513892193</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4142831671029041</v>
+        <v>2.4106206167298749</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>134.38661094</v>
+        <v>134.43365406000001</v>
       </c>
       <c r="C54" s="5">
-        <v>2.812919999999508E-2</v>
+        <v>5.2462570000017195E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.2515206693802341</v>
+        <v>0.46948860117135283</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>134.40456180999999</v>
+        <v>134.46802628</v>
       </c>
       <c r="C55" s="5">
-        <v>1.7950869999992847E-2</v>
+        <v>3.4372219999994513E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.16040940724884045</v>
+        <v>0.30724982399188416</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>134.10524268</v>
+        <v>134.11097411</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.29931912999998644</v>
+        <v>-0.35705217000000289</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.6399103709756511</v>
+        <v>-3.1402285817598297</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>133.87302829000001</v>
+        <v>133.80098157</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.23221438999999577</v>
+        <v>-0.3099925399999961</v>
       </c>
       <c r="D57" s="5">
-        <v>-2.0582243501483077</v>
+        <v>-2.7387628775140005</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>134.29247993000001</v>
+        <v>134.25261921000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.41945164000000545</v>
+        <v>0.45163764000000128</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8253194941597179</v>
+        <v>4.1265825062849704</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>134.39813186999999</v>
+        <v>134.36428405999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.10565193999997291</v>
+        <v>0.11166484999998261</v>
       </c>
       <c r="D59" s="5">
-        <v>0.94817191833391767</v>
+        <v>1.0026807265280713</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>135.09148248</v>
+        <v>135.06749139999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.69335061000001019</v>
+        <v>0.70320734000000584</v>
       </c>
       <c r="D60" s="5">
-        <v>6.3694286245449483</v>
+        <v>6.4642740162567991</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>133.84400747000001</v>
+        <v>133.8226301</v>
       </c>
       <c r="C61" s="5">
-        <v>-1.2474750099999881</v>
+        <v>-1.2448612999999966</v>
       </c>
       <c r="D61" s="5">
-        <v>-10.535329492077183</v>
+        <v>-10.516136370600137</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>136.01267068999999</v>
+        <v>136.02097151000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.1686632199999849</v>
+        <v>2.1983414100000118</v>
       </c>
       <c r="D62" s="5">
-        <v>21.273312952029521</v>
+        <v>21.595005248040145</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>134.75873074</v>
+        <v>134.77918292000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.2539399499999888</v>
+        <v>-1.2417885899999987</v>
       </c>
       <c r="D63" s="5">
-        <v>-10.519063279349638</v>
+        <v>-10.421587541534727</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>134.95701061</v>
+        <v>134.98864338000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.19827986999999325</v>
+        <v>0.20946046000000251</v>
       </c>
       <c r="D64" s="5">
-        <v>1.7800020904717107</v>
+        <v>1.8809445574123451</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>135.26645624</v>
+        <v>135.28566107</v>
       </c>
       <c r="C65" s="5">
-        <v>0.30944562999999903</v>
+        <v>0.2970176899999899</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7864699762280232</v>
+        <v>2.6725680639050786</v>
       </c>
       <c r="E65" s="5">
-        <v>0.67578502543443886</v>
+        <v>0.67306262875881373</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>134.78681134999999</v>
+        <v>134.8266878</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.47964489000000299</v>
+        <v>-0.45897327000000132</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.173098978640077</v>
+        <v>-3.9960350811632517</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>135.38900376999999</v>
+        <v>135.44281875999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.6021924199999944</v>
+        <v>0.61613095999999246</v>
       </c>
       <c r="D67" s="5">
-        <v>5.4950103516552939</v>
+        <v>5.6237091586572419</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>135.78469931999999</v>
+        <v>135.78938467</v>
       </c>
       <c r="C68" s="5">
-        <v>0.39569554999999923</v>
+        <v>0.34656591000000958</v>
       </c>
       <c r="D68" s="5">
-        <v>3.5641173222579869</v>
+        <v>3.1140967762905758</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>136.25797320000001</v>
+        <v>136.18448534999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.47327388000002202</v>
+        <v>0.39510067999998455</v>
       </c>
       <c r="D69" s="5">
-        <v>4.263686531584665</v>
+        <v>3.5480115215296149</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>136.81899372999999</v>
+        <v>136.78548071</v>
       </c>
       <c r="C70" s="5">
-        <v>0.56102052999997909</v>
+        <v>0.60099536000001308</v>
       </c>
       <c r="D70" s="5">
-        <v>5.0542454933103498</v>
+        <v>5.4261640971138947</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>137.60474400999999</v>
+        <v>137.57939626999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.78575028000000202</v>
+        <v>0.79391555999998786</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1134917999265301</v>
+        <v>7.1916064770183086</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>138.57033684999999</v>
+        <v>138.55470498</v>
       </c>
       <c r="C72" s="5">
-        <v>0.96559283999999934</v>
+        <v>0.9753087100000073</v>
       </c>
       <c r="D72" s="5">
-        <v>8.753286851599217</v>
+        <v>8.8465187220813526</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>137.91286260000001</v>
+        <v>137.89544543</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.65747424999997861</v>
+        <v>-0.65925955000000158</v>
       </c>
       <c r="D73" s="5">
-        <v>-5.5473811138267877</v>
+        <v>-5.5626636729694479</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>137.53615095999999</v>
+        <v>137.54723428</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.37671164000002477</v>
+        <v>-0.34821114999999736</v>
       </c>
       <c r="D74" s="5">
-        <v>-3.2290248306568126</v>
+        <v>-2.9884858979631668</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>137.21542704999999</v>
+        <v>137.23528530999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.32072390999999811</v>
+        <v>-0.3119489700000031</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.7626968773469152</v>
+        <v>-2.6878367013734583</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>137.22129279999999</v>
+        <v>137.24840669</v>
       </c>
       <c r="C76" s="5">
-        <v>5.8657499999981155E-3</v>
+        <v>1.3121380000001182E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1310230558243575E-2</v>
+        <v>0.11479510341858568</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>137.54890774</v>
+        <v>137.56071893000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.3276149400000179</v>
+        <v>0.31231224000001134</v>
       </c>
       <c r="D77" s="5">
-        <v>2.9029139976610718</v>
+        <v>2.7650659762086027</v>
       </c>
       <c r="E77" s="5">
-        <v>1.6873743597971558</v>
+        <v>1.6816696182035296</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>137.78253479</v>
+        <v>137.80965001999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.23362704999999551</v>
+        <v>0.24893108999998503</v>
       </c>
       <c r="D78" s="5">
-        <v>2.0573506142643527</v>
+        <v>2.1932743987067571</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>137.98056742</v>
+        <v>138.01882169999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.19803263000000015</v>
+        <v>0.2091716799999972</v>
       </c>
       <c r="D79" s="5">
-        <v>1.7384404911447993</v>
+        <v>1.8366788465129957</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>138.08378811</v>
+        <v>138.08637591999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.10322069000000056</v>
+        <v>6.7554220000005216E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.90140038284376445</v>
+        <v>0.58893162173880853</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>138.47867819000001</v>
+        <v>138.41884532</v>
       </c>
       <c r="C81" s="5">
-        <v>0.39489008000001036</v>
+        <v>0.33246940000000791</v>
       </c>
       <c r="D81" s="5">
-        <v>3.4862383158907662</v>
+        <v>2.9277986458138505</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>138.74908027000001</v>
+        <v>138.72586873</v>
       </c>
       <c r="C82" s="5">
-        <v>0.27040207999999666</v>
+        <v>0.30702340999999933</v>
       </c>
       <c r="D82" s="5">
-        <v>2.3685242263680184</v>
+        <v>2.6944025976500141</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>139.11273091000001</v>
+        <v>139.09630473999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.36365064000000302</v>
+        <v>0.37043600999999171</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1908428547095635</v>
+        <v>3.251809978265352</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>137.96326499</v>
+        <v>137.95488818000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.1494659200000115</v>
+        <v>-1.1414165599999819</v>
       </c>
       <c r="D84" s="5">
-        <v>-9.4769770301420309</v>
+        <v>-9.414640723732127</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>139.01388037000001</v>
+        <v>139.00359270000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.0506153800000106</v>
+        <v>1.0487045200000011</v>
       </c>
       <c r="D85" s="5">
-        <v>9.5308430297454727</v>
+        <v>9.5133792889657407</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>139.71879791999999</v>
+        <v>139.72889000999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.70491754999997625</v>
+        <v>0.72529730999997355</v>
       </c>
       <c r="D86" s="5">
-        <v>6.2576218010425677</v>
+        <v>6.4442500269613401</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>139.91671248</v>
+        <v>139.93211421000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.19791456000001517</v>
+        <v>0.20322420000002239</v>
       </c>
       <c r="D87" s="5">
-        <v>1.7131305917945427</v>
+        <v>1.75933058477038</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>140.42781278999999</v>
+        <v>140.44690821</v>
       </c>
       <c r="C88" s="5">
-        <v>0.51110030999998912</v>
+        <v>0.51479399999999487</v>
       </c>
       <c r="D88" s="5">
-        <v>4.4726165554702879</v>
+        <v>4.5050908103152931</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>140.41615354999999</v>
+        <v>140.42338785000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.1659240000000182E-2</v>
+        <v>-2.3520359999992024E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-9.9586403245566224E-2</v>
+        <v>-0.20077657869901344</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0845282286208855</v>
+        <v>2.0810220695754778</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>140.25906434000001</v>
+        <v>140.27551527</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.15708920999998099</v>
+        <v>-0.14787258000001202</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.3342586619054742</v>
+        <v>-1.2563645264767942</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>140.66853330999999</v>
+        <v>140.68905545999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.40946896999997762</v>
+        <v>0.41354018999999198</v>
       </c>
       <c r="D91" s="5">
-        <v>3.5600525984870401</v>
+        <v>3.5955964796969386</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>140.96312094999999</v>
+        <v>140.96608954000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.29458764000000315</v>
+        <v>0.27703408000002128</v>
       </c>
       <c r="D92" s="5">
-        <v>2.5421849466559676</v>
+        <v>2.3887076780988004</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>141.1239272</v>
+        <v>141.07964903999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16080625000000737</v>
+        <v>0.11355949999997961</v>
       </c>
       <c r="D93" s="5">
-        <v>1.3775435442690442</v>
+        <v>0.97099097534576462</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>141.14239277999999</v>
+        <v>141.13054825</v>
       </c>
       <c r="C94" s="5">
-        <v>1.8465579999997317E-2</v>
+        <v>5.0899210000011408E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.1571289152530575</v>
+        <v>0.43380032499351628</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>141.20104900000001</v>
+        <v>141.19071969000001</v>
       </c>
       <c r="C95" s="5">
-        <v>5.8656220000017356E-2</v>
+        <v>6.017144000000485E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.49983970326681337</v>
+        <v>0.51282509696461975</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>140.93734995</v>
+        <v>140.93472893000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26369905000001381</v>
+        <v>-0.25599076000000309</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.218175525638133</v>
+        <v>-2.1541364261198015</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>142.12311817</v>
+        <v>142.11995425000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1857682199999999</v>
+        <v>1.1852253200000007</v>
       </c>
       <c r="D97" s="5">
-        <v>10.576671633267054</v>
+        <v>10.571808787192904</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>141.83022360000001</v>
+        <v>141.83873356000001</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.2928945699999872</v>
+        <v>-0.28122068999999783</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.4451819616030712</v>
+        <v>-2.3488345740905081</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>142.62406820000001</v>
+        <v>142.63424982999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.7938445999999999</v>
+        <v>0.79551626999997893</v>
       </c>
       <c r="D99" s="5">
-        <v>6.9272481347423254</v>
+        <v>6.9418589442162615</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>142.16069555999999</v>
+        <v>142.17134695999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.4633726400000171</v>
+        <v>-0.46290286999999353</v>
       </c>
       <c r="D100" s="5">
-        <v>-3.8297742400886903</v>
+        <v>-3.8256923853657421</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>142.41617027000001</v>
+        <v>142.41971848</v>
       </c>
       <c r="C101" s="5">
-        <v>0.25547471000001565</v>
+        <v>0.24837152000000629</v>
       </c>
       <c r="D101" s="5">
-        <v>2.1779437589489081</v>
+        <v>2.116645336133649</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4243494565515435</v>
+        <v>1.4216510942838489</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>142.48390155000001</v>
+        <v>142.49004653</v>
       </c>
       <c r="C102" s="5">
-        <v>6.7731280000003835E-2</v>
+        <v>7.032805000000053E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>0.57219958386027781</v>
+        <v>0.59418209245087894</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>141.36747929000001</v>
+        <v>141.37380277</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.1164222600000073</v>
+        <v>-1.1162437600000032</v>
       </c>
       <c r="D103" s="5">
-        <v>-9.0077117322808995</v>
+        <v>-9.005961182954735</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>142.14528154999999</v>
+        <v>142.14653368</v>
       </c>
       <c r="C104" s="5">
-        <v>0.7778022599999872</v>
+        <v>0.77273091000000704</v>
       </c>
       <c r="D104" s="5">
-        <v>6.8058907080014386</v>
+        <v>6.7598616969657632</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>141.68499661000001</v>
+        <v>141.66217938</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.46028493999997977</v>
+        <v>-0.48435430000000679</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.8172936743382291</v>
+        <v>-4.0131493954595481</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>141.69598002999999</v>
+        <v>141.69193408000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.0983419999973876E-2</v>
+        <v>2.9754700000012235E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>9.3063664018400161E-2</v>
+        <v>0.25233916974194415</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>140.05337828</v>
+        <v>140.04724087</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.642601749999983</v>
+        <v>-1.644693210000014</v>
       </c>
       <c r="D107" s="5">
-        <v>-13.057381296460836</v>
+        <v>-13.0733098968847</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>142.42677717999999</v>
+        <v>142.42699302</v>
       </c>
       <c r="C108" s="5">
-        <v>2.3733988999999838</v>
+        <v>2.3797521500000016</v>
       </c>
       <c r="D108" s="5">
-        <v>22.342316070928049</v>
+        <v>22.408895749976775</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>143.62825035</v>
+        <v>143.62993033000001</v>
       </c>
       <c r="C109" s="5">
-        <v>1.2014731700000141</v>
+        <v>1.20293731000001</v>
       </c>
       <c r="D109" s="5">
-        <v>10.605996676888729</v>
+        <v>10.619510738756443</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>143.00849916000001</v>
+        <v>143.01322209</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.61975118999998813</v>
+        <v>-0.61670824000000835</v>
       </c>
       <c r="D110" s="5">
-        <v>-5.0568260698435115</v>
+        <v>-5.0325232206195336</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>142.00865338</v>
+        <v>142.01326470000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.99984578000001534</v>
+        <v>-0.99995738999999162</v>
       </c>
       <c r="D111" s="5">
-        <v>-8.074600940217536</v>
+        <v>-8.0752113918062243</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>142.16076887</v>
+        <v>142.16417303</v>
       </c>
       <c r="C112" s="5">
-        <v>0.15211548999999991</v>
+        <v>0.15090832999999293</v>
       </c>
       <c r="D112" s="5">
-        <v>1.2930046693596875</v>
+        <v>1.282641687341779</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>142.18015091999999</v>
+        <v>142.18304906</v>
       </c>
       <c r="C113" s="5">
-        <v>1.9382049999990159E-2</v>
+        <v>1.8876030000001265E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.16372947896039491</v>
+        <v>0.15944794210640545</v>
       </c>
       <c r="E113" s="5">
-        <v>-0.16572510660310957</v>
+        <v>-0.16617742439452021</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>142.72483879999999</v>
+        <v>142.72793935999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.5446878799999979</v>
+        <v>0.54489029999999161</v>
       </c>
       <c r="D114" s="5">
-        <v>4.6952753416601878</v>
+        <v>4.6969594009991233</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>142.45049143</v>
+        <v>142.45193663000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.27434736999998677</v>
+        <v>-0.27600272999998765</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.2824234162395207</v>
+        <v>-2.295999637237145</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>142.09982159</v>
+        <v>142.10068466999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.35066983999999479</v>
+        <v>-0.35125196000001324</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.9143662156599248</v>
+        <v>-2.9191094952611851</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>142.16017962000001</v>
+        <v>142.14588044999999</v>
       </c>
       <c r="C117" s="5">
-        <v>6.0358030000003282E-2</v>
+        <v>4.5195780000000241E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>0.51090200427303945</v>
+        <v>0.38233390626072339</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.15802345</v>
+        <v>142.15638511</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.1561700000063411E-3</v>
+        <v>1.050466000000938E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.8199105950822414E-2</v>
+        <v>8.8716724002235736E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.23024032999999</v>
+        <v>141.22654126</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.92778312000001506</v>
+        <v>-0.92984384999999747</v>
       </c>
       <c r="D119" s="5">
-        <v>-7.5566106024017472</v>
+        <v>-7.5728798724537523</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>141.17787005</v>
+        <v>141.18015310999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-5.2370279999990998E-2</v>
+        <v>-4.6388150000012729E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.44407149807661472</v>
+        <v>-0.39344818416678917</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>141.24112045999999</v>
+        <v>141.24264733999999</v>
       </c>
       <c r="C121" s="5">
-        <v>6.3250409999994872E-2</v>
+        <v>6.2494229999998652E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.53894989652343295</v>
+        <v>0.53248224144197831</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.93001681999999</v>
+        <v>140.93330623</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.3111036399999989</v>
+        <v>-0.3093411099999912</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.6113837024204112</v>
+        <v>-2.5967391669710627</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>139.74425185000001</v>
+        <v>139.74690641000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.1857649699999797</v>
+        <v>-1.1863998199999912</v>
       </c>
       <c r="D123" s="5">
-        <v>-9.64225372612737</v>
+        <v>-9.6469646370041637</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>139.59416125999999</v>
+        <v>139.59521783</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.15009059000001912</v>
+        <v>-0.15168858000001251</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.2812589142529807</v>
+        <v>-1.2947944847116033</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>139.5442323</v>
+        <v>139.54536682</v>
       </c>
       <c r="C125" s="5">
-        <v>-4.9928959999988365E-2</v>
+        <v>-4.9851009999997586E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-0.42836339085741137</v>
+        <v>-0.42769270434991347</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.8539286974615266</v>
+        <v>-1.85513129549425</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>140.10368772999999</v>
+        <v>140.10519503</v>
       </c>
       <c r="C126" s="5">
-        <v>0.55945542999998565</v>
+        <v>0.55982821000000627</v>
       </c>
       <c r="D126" s="5">
-        <v>4.9185092447277423</v>
+        <v>4.9218183265417492</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>140.53329378000001</v>
+        <v>140.53347439999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.42960605000001806</v>
+        <v>0.42827936999998428</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7423072935547808</v>
+        <v>3.7305147585130038</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>140.79864140000001</v>
+        <v>140.79860947</v>
       </c>
       <c r="C128" s="5">
-        <v>0.26534762000000001</v>
+        <v>0.26513507000001368</v>
       </c>
       <c r="D128" s="5">
-        <v>2.2894556740540084</v>
+        <v>2.287599721551925</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>141.06230300000001</v>
+        <v>141.05517929000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.26366160000000605</v>
+        <v>0.25656982000000994</v>
       </c>
       <c r="D129" s="5">
-        <v>2.2704267947259771</v>
+        <v>2.2087457168143088</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>143.22156028000001</v>
+        <v>143.21967663999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1592572799999914</v>
+        <v>2.1644973499999764</v>
       </c>
       <c r="D130" s="5">
-        <v>19.996663147501149</v>
+        <v>20.050457288340915</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>140.25768191</v>
+        <v>140.25528599</v>
       </c>
       <c r="C131" s="5">
-        <v>-2.9638783700000033</v>
+        <v>-2.9643906499999844</v>
       </c>
       <c r="D131" s="5">
-        <v>-22.192927684708607</v>
+        <v>-22.196597354921941</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>141.34431279</v>
+        <v>141.34632242999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0866308800000013</v>
+        <v>1.0910364399999821</v>
       </c>
       <c r="D132" s="5">
-        <v>9.7034236509344396</v>
+        <v>9.7446364756191386</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>139.27574168000001</v>
+        <v>139.27669134000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-2.0685711099999935</v>
+        <v>-2.069631089999973</v>
       </c>
       <c r="D133" s="5">
-        <v>-16.215111788322879</v>
+        <v>-16.222550961509675</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>139.54190410000001</v>
+        <v>139.54421768</v>
       </c>
       <c r="C134" s="5">
-        <v>0.26616242000000057</v>
+        <v>0.2675263399999892</v>
       </c>
       <c r="D134" s="5">
-        <v>2.3175138707832499</v>
+        <v>2.3294994098464139</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>139.82515465</v>
+        <v>139.82701950000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.28325054999999111</v>
+        <v>0.28280182000000309</v>
       </c>
       <c r="D135" s="5">
-        <v>2.4632112137634943</v>
+        <v>2.4592241277282545</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>139.87572947000001</v>
+        <v>139.87601726</v>
       </c>
       <c r="C136" s="5">
-        <v>5.0574820000008458E-2</v>
+        <v>4.8997759999991786E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.43490502981307078</v>
+        <v>0.42131173463628713</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>139.95050259999999</v>
+        <v>139.95130055999999</v>
       </c>
       <c r="C137" s="5">
-        <v>7.4773129999982757E-2</v>
+        <v>7.5283299999995279E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.64337135444194615</v>
+        <v>0.64777268214408767</v>
       </c>
       <c r="E137" s="5">
-        <v>0.29114087576658232</v>
+        <v>0.29089732554403724</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>140.48078014999999</v>
+        <v>140.48178211000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.53027754999999388</v>
+        <v>0.53048155000001884</v>
       </c>
       <c r="D138" s="5">
-        <v>4.6428055824297099</v>
+        <v>4.6446020522742604</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>139.79243696</v>
+        <v>139.79262675999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.68834318999998345</v>
+        <v>-0.68915535000002137</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.7239917305469508</v>
+        <v>-5.7305243924273501</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>139.9844817</v>
+        <v>139.98462169999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19204474000000005</v>
+        <v>0.19199494000000072</v>
       </c>
       <c r="D140" s="5">
-        <v>1.6610551857523248</v>
+        <v>1.6606189192935661</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>140.28549415000001</v>
+        <v>140.28087909000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.30101245000000176</v>
+        <v>0.29625739000002227</v>
       </c>
       <c r="D141" s="5">
-        <v>2.6111303329775737</v>
+        <v>2.5693987320279055</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>140.18543600999999</v>
+        <v>140.18394592000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10005814000001578</v>
+        <v>-9.6933169999999791E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.85254623348627323</v>
+        <v>-0.82604808411907982</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.11242290000001</v>
+        <v>141.11112022</v>
       </c>
       <c r="C143" s="5">
-        <v>0.92698689000002332</v>
+        <v>0.92717429999999013</v>
       </c>
       <c r="D143" s="5">
-        <v>8.2301410241799147</v>
+        <v>8.2319566173715053</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.99222839000001</v>
+        <v>140.99342454999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.12019451000000458</v>
+        <v>-0.11769567000001757</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.0173422941533117</v>
+        <v>-0.99629786880653937</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>141.31096718000001</v>
+        <v>141.31142596999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.31873878999999761</v>
+        <v>0.31800142000000164</v>
       </c>
       <c r="D145" s="5">
-        <v>2.7468061059910065</v>
+        <v>2.7403490769089878</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>141.11240455999999</v>
+        <v>141.11419136999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.19856262000001834</v>
+        <v>-0.19723460000000159</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6732054372508243</v>
+        <v>-1.662095172661382</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>140.73537221000001</v>
+        <v>140.73690060999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.37703234999997903</v>
+        <v>-0.37729075999999395</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.1595308232241548</v>
+        <v>-3.1616251082129843</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>141.63053882</v>
+        <v>141.63048491000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.89516660999998976</v>
+        <v>0.89358430000001476</v>
       </c>
       <c r="D148" s="5">
-        <v>7.9055284504840451</v>
+        <v>7.8909742567418117</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>141.82734665000001</v>
+        <v>141.82784566000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.19680783000001156</v>
+        <v>0.19736075000000142</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6803068192422943</v>
+        <v>1.6850644280629767</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3410770344743472</v>
+        <v>1.3408557780393737</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>141.85566892</v>
+        <v>141.85617114999999</v>
       </c>
       <c r="C150" s="5">
-        <v>2.8322269999989658E-2</v>
+        <v>2.8325489999986075E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>0.23989786259623891</v>
+        <v>0.2399243218137892</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>142.57460395999999</v>
+        <v>142.57464744999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.71893503999999098</v>
+        <v>0.71847629999999185</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2541091632082768</v>
+        <v>6.2499839614657438</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>142.92921659000001</v>
+        <v>142.92930441999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.35461263000001964</v>
+        <v>0.35465697000000773</v>
       </c>
       <c r="D152" s="5">
-        <v>3.0258183789940496</v>
+        <v>3.0262009762344055</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>142.52679816</v>
+        <v>142.52423207000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40241843000001154</v>
+        <v>-0.40507234999998332</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.3267793822946312</v>
+        <v>-3.3483763870366001</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>143.12810145</v>
+        <v>143.12683802000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.60130329000000415</v>
+        <v>0.60260594999999739</v>
       </c>
       <c r="D154" s="5">
-        <v>5.1817953802456795</v>
+        <v>5.1933792085267605</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>142.14182639000001</v>
+        <v>142.14142264</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.98627505999999698</v>
+        <v>-0.98541538000000628</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.9627210034053153</v>
+        <v>-7.9561086281421778</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>142.33617265000001</v>
+        <v>142.33671097000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.19434626000000321</v>
+        <v>0.195288330000011</v>
       </c>
       <c r="D156" s="5">
-        <v>1.6531186686209898</v>
+        <v>1.6611973654337975</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>141.67740115999999</v>
+        <v>141.67757119999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.65877149000002078</v>
+        <v>-0.65913977000002433</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.4147147726707594</v>
+        <v>-5.4176451698392469</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>143.49727619999999</v>
+        <v>143.49835659999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.8198750399999994</v>
+        <v>1.8207854000000054</v>
       </c>
       <c r="D158" s="5">
-        <v>16.551242798741981</v>
+        <v>16.560094750110288</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>144.45477814</v>
+        <v>144.45589823</v>
       </c>
       <c r="C159" s="5">
-        <v>0.95750194000001443</v>
+        <v>0.95754163000000858</v>
       </c>
       <c r="D159" s="5">
-        <v>8.3076289474700147</v>
+        <v>8.3079211835330291</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>144.38360105000001</v>
+        <v>144.38327638000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-7.1177089999991949E-2</v>
+        <v>-7.2621849999990218E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.58967532978975168</v>
+        <v>-0.60160689407747769</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>144.5071638</v>
+        <v>144.50753331000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.12356274999999073</v>
+        <v>0.12425693000000138</v>
       </c>
       <c r="D161" s="5">
-        <v>1.0318014408145393</v>
+        <v>1.037627948358355</v>
       </c>
       <c r="E161" s="5">
-        <v>1.889492550835925</v>
+        <v>1.889394594925986</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>144.22528267999999</v>
+        <v>144.22551268999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.28188112000000842</v>
+        <v>-0.2820206200000257</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3158148826002645</v>
+        <v>-2.3169428203663411</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>144.05244223</v>
+        <v>144.05256517999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.17284044999999537</v>
+        <v>-0.17294751000000019</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.4286462433144909</v>
+        <v>-1.4295230755457133</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>143.96304255000001</v>
+        <v>143.96329180999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.9399679999985437E-2</v>
+        <v>-8.9273370000000796E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.74218937408251362</v>
+        <v>-0.74114369924181966</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>144.48647346999999</v>
+        <v>144.4849298</v>
       </c>
       <c r="C165" s="5">
-        <v>0.52343091999998137</v>
+        <v>0.52163799000001632</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4513592641045818</v>
+        <v>4.4357988716478669</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>144.43527517999999</v>
+        <v>144.43465927</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.1198290000002089E-2</v>
+        <v>-5.027053000000592E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.42438818693520952</v>
+        <v>-0.41671703746071209</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>143.81626962000001</v>
+        <v>143.81618950000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.61900555999997664</v>
+        <v>-0.61846976999999015</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.0233259561590753</v>
+        <v>-5.0191007235014462</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>144.94833503000001</v>
+        <v>144.94838670999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.1320654099999956</v>
+        <v>1.1321972099999869</v>
       </c>
       <c r="D168" s="5">
-        <v>9.8658040082186371</v>
+        <v>9.8670085491563633</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>144.12724086</v>
+        <v>144.12719005</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.82109417000000917</v>
+        <v>-0.82119665999999825</v>
       </c>
       <c r="D169" s="5">
-        <v>-6.5898437595934496</v>
+        <v>-6.5906385756236201</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>143.22289334999999</v>
+        <v>143.2233301</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.90434751000000801</v>
+        <v>-0.90385994999999753</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.2750850516710708</v>
+        <v>-7.2712996016481739</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>143.41692877</v>
+        <v>143.41759751000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.19403542000000584</v>
+        <v>0.19426741000000902</v>
       </c>
       <c r="D171" s="5">
-        <v>1.6379039250299599</v>
+        <v>1.6398718077941687</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>144.03820142999999</v>
+        <v>144.03787234999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.62127265999998826</v>
+        <v>0.62027483999997912</v>
       </c>
       <c r="D172" s="5">
-        <v>5.3239799847048186</v>
+        <v>5.3151993997636815</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>143.90106600999999</v>
+        <v>143.90119637999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.13713541999999279</v>
+        <v>-0.13667596999999887</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1365284524976649</v>
+        <v>-1.1327431228668416</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.41942404380647114</v>
+        <v>-0.41958845750920126</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>143.07635531</v>
+        <v>143.07675355999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.82471069999999713</v>
+        <v>-0.82444282000000157</v>
       </c>
       <c r="D174" s="5">
-        <v>-6.6646225612933758</v>
+        <v>-6.6625196852081681</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>143.75564104</v>
+        <v>143.75580522000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.6792857300000037</v>
+        <v>0.67905166000002737</v>
       </c>
       <c r="D175" s="5">
-        <v>5.848406738029821</v>
+        <v>5.8463218853869403</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>143.52232961000001</v>
+        <v>143.52259050000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.23331142999998633</v>
+        <v>-0.23321472000000654</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.930275863183295</v>
+        <v>-1.9294806855286284</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>143.56886524000001</v>
+        <v>143.56828041</v>
       </c>
       <c r="C177" s="5">
-        <v>4.6535629999993944E-2</v>
+        <v>4.5689909999993006E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.38978219806389269</v>
+        <v>0.38268534739436255</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>143.91957590000001</v>
+        <v>143.91946390999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35071066000000428</v>
+        <v>0.35118349999999054</v>
       </c>
       <c r="D178" s="5">
-        <v>2.9710719148471121</v>
+        <v>2.9751439418104431</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>143.30098168000001</v>
+        <v>143.30108804</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.61859422000000563</v>
+        <v>-0.61837586999999417</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.0376311598517187</v>
+        <v>-5.0358986236320185</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>144.80431888999999</v>
+        <v>144.80363173999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.5033372099999838</v>
+        <v>1.5025436999999897</v>
       </c>
       <c r="D180" s="5">
-        <v>13.341301647179238</v>
+        <v>13.333838239633389</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>145.71893241999999</v>
+        <v>145.71847059999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.9146135299999969</v>
+        <v>0.91483886000000325</v>
       </c>
       <c r="D181" s="5">
-        <v>7.8483704492222417</v>
+        <v>7.8504102572074075</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>145.25581338000001</v>
+        <v>145.25602114</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.46311903999998094</v>
+        <v>-0.46244945999998777</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.7478362006800547</v>
+        <v>-3.7425234427453935</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>144.35317472</v>
+        <v>144.35359643999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.90263866000000803</v>
+        <v>-0.90242470000001163</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.2073015214575538</v>
+        <v>-7.2056411053956992</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>143.97554398</v>
+        <v>143.97534284</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.37763074000000074</v>
+        <v>-0.37825359999999364</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.0944476337080196</v>
+        <v>-3.0994693262574091</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>144.21206627999999</v>
+        <v>144.21203714000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.23652229999999008</v>
+        <v>0.23669430000001057</v>
       </c>
       <c r="D185" s="5">
-        <v>1.989263784944284</v>
+        <v>1.990726297289358</v>
       </c>
       <c r="E185" s="5">
-        <v>0.21612089376625843</v>
+        <v>0.21600985107808057</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>144.37160055000001</v>
+        <v>144.37216642000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15953427000002307</v>
+        <v>0.1601292800000067</v>
       </c>
       <c r="D186" s="5">
-        <v>1.3356041006195918</v>
+        <v>1.3406161952422613</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>144.56167325000001</v>
+        <v>144.56188968999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.19007270000000176</v>
+        <v>0.18972326999997335</v>
       </c>
       <c r="D187" s="5">
-        <v>1.5913524293592607</v>
+        <v>1.5883994360210041</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>144.61849463999999</v>
+        <v>144.61883642000001</v>
       </c>
       <c r="C188" s="5">
-        <v>5.6821389999981875E-2</v>
+        <v>5.6946730000021262E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.47269283436621734</v>
+        <v>0.47373707763778139</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>144.73355262000001</v>
+        <v>144.73349639</v>
       </c>
       <c r="C189" s="5">
-        <v>0.11505798000001732</v>
+        <v>0.11465996999999106</v>
       </c>
       <c r="D189" s="5">
-        <v>0.95890462491239337</v>
+        <v>0.9555708241222538</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>144.72601208</v>
+        <v>144.72638205999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-7.5405400000079226E-3</v>
+        <v>-7.114330000007385E-3</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.2501440911644224E-2</v>
+        <v>-5.8969682577592053E-2</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>145.27854773000001</v>
+        <v>145.27895676</v>
       </c>
       <c r="C191" s="5">
-        <v>0.55253565000001004</v>
+        <v>0.55257470000000808</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6787996364871853</v>
+        <v>4.6791250672736595</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>145.94099215</v>
+        <v>145.93964134000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.66244441999998571</v>
+        <v>0.66068458000000874</v>
       </c>
       <c r="D192" s="5">
-        <v>5.6111216569996847</v>
+        <v>5.5958242872841346</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>146.23645671</v>
+        <v>146.23536014999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.29546455999999921</v>
+        <v>0.29571880999998257</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4566931756443422</v>
+        <v>2.4588538113321956</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>145.96628917999999</v>
+        <v>145.96636022000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.27016753000000904</v>
+        <v>-0.26899992999997835</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.1945758995942422</v>
+        <v>-2.1852034340525628</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>146.22580844000001</v>
+        <v>146.22618222</v>
       </c>
       <c r="C195" s="5">
-        <v>0.2595192600000189</v>
+        <v>0.25982199999998556</v>
       </c>
       <c r="D195" s="5">
-        <v>2.1545148361335587</v>
+        <v>2.1570517638367148</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>146.62217099</v>
+        <v>146.62214331999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.3963625499999921</v>
+        <v>0.39596109999999385</v>
       </c>
       <c r="D196" s="5">
-        <v>3.3016776507889034</v>
+        <v>3.29827507773921</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>146.92590331</v>
+        <v>146.92561774999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.30373231999999462</v>
+        <v>0.3034744299999943</v>
       </c>
       <c r="D197" s="5">
-        <v>2.5143554311998662</v>
+        <v>2.5121966858437705</v>
       </c>
       <c r="E197" s="5">
-        <v>1.8818376991637242</v>
+        <v>1.8816602717883102</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>147.29152031999999</v>
+        <v>147.29212035</v>
       </c>
       <c r="C198" s="5">
-        <v>0.36561700999999402</v>
+        <v>0.36650260000001822</v>
       </c>
       <c r="D198" s="5">
-        <v>3.0273443140884204</v>
+        <v>3.0347839600231685</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>147.18647860999999</v>
+        <v>147.18660607000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.10504170999999474</v>
+        <v>-0.10551427999999419</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.85243748109611328</v>
+        <v>-0.85625392299820691</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>147.00118257</v>
+        <v>147.00155052</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.18529603999999722</v>
+        <v>-0.1850555500000155</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.5002878743285986</v>
+        <v>-1.4983528536400281</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>148.59185038000001</v>
+        <v>148.59212797000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.5906678100000136</v>
+        <v>1.590577450000012</v>
       </c>
       <c r="D201" s="5">
-        <v>13.786292977286729</v>
+        <v>13.785426062502859</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>148.45829975000001</v>
+        <v>148.45993601999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.133550630000002</v>
+        <v>-0.1321919500000206</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.0732144008780642</v>
+        <v>-1.0623474266168942</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>148.96613701000001</v>
+        <v>148.96681384999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.50783726000000229</v>
+        <v>0.50687783000000763</v>
       </c>
       <c r="D203" s="5">
-        <v>4.1830052055516154</v>
+        <v>4.1749066066626428</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>148.10816875</v>
+        <v>148.10632937</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.85796826000000692</v>
+        <v>-0.86048447999999667</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.6965983779379563</v>
+        <v>-6.7155887065179716</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>148.31257778</v>
+        <v>148.31053347</v>
       </c>
       <c r="C205" s="5">
-        <v>0.20440902999999366</v>
+        <v>0.20420409999999833</v>
       </c>
       <c r="D205" s="5">
-        <v>1.6687895603228808</v>
+        <v>1.667124671927378</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>148.79461535999999</v>
+        <v>148.79467824</v>
       </c>
       <c r="C206" s="5">
-        <v>0.48203757999999652</v>
+        <v>0.48414477000000034</v>
       </c>
       <c r="D206" s="5">
-        <v>3.970655243771426</v>
+        <v>3.9883814449820365</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>149.84484591</v>
+        <v>149.84528331000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0502305500000091</v>
+        <v>1.0506050700000173</v>
       </c>
       <c r="D207" s="5">
-        <v>8.8065732320436574</v>
+        <v>8.8098328027019122</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>150.16742360000001</v>
+        <v>150.16733739</v>
       </c>
       <c r="C208" s="5">
-        <v>0.3225776900000028</v>
+        <v>0.3220540799999867</v>
       </c>
       <c r="D208" s="5">
-        <v>2.6141005693550268</v>
+        <v>2.6097993541483566</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>150.03122042000001</v>
+        <v>150.03066199</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.13620317999999543</v>
+        <v>-0.13667540000000145</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.082997395508345</v>
+        <v>-1.0867340209461784</v>
       </c>
       <c r="E209" s="5">
-        <v>2.1135259610744583</v>
+        <v>2.1133443490320314</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>150.51335259999999</v>
+        <v>150.51368704999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.48213217999997937</v>
+        <v>0.48302505999998857</v>
       </c>
       <c r="D210" s="5">
-        <v>3.9251475901499688</v>
+        <v>3.9325608250256883</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.47435475</v>
+        <v>150.47392318000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.8997849999987011E-2</v>
+        <v>-3.9763869999973167E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.31047603661165102</v>
+        <v>-0.31656503882336873</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>150.85352151999999</v>
+        <v>150.85371694</v>
       </c>
       <c r="C212" s="5">
-        <v>0.37916676999998344</v>
+        <v>0.3797937599999841</v>
       </c>
       <c r="D212" s="5">
-        <v>3.0660321968184245</v>
+        <v>3.0711817050759649</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>150.45791369</v>
+        <v>150.45778422999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.39560782999998878</v>
+        <v>-0.39593271000001096</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.1019601862560697</v>
+        <v>-3.1044669467871766</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>150.97448857000001</v>
+        <v>150.98023491000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.5165748800000074</v>
+        <v>0.52245068000001993</v>
       </c>
       <c r="D214" s="5">
-        <v>4.1987190612140068</v>
+        <v>4.2473971211829609</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>150.60501797000001</v>
+        <v>150.60552823</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.36947059999999965</v>
+        <v>-0.37470668000000273</v>
       </c>
       <c r="D215" s="5">
-        <v>-2.8974797774446448</v>
+        <v>-2.9378732572202915</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>152.24701304000001</v>
+        <v>152.24434375999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.6419950700000072</v>
+        <v>1.638815529999988</v>
       </c>
       <c r="D216" s="5">
-        <v>13.896941929873385</v>
+        <v>13.868351769343267</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>151.85852331999999</v>
+        <v>151.85564192999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.38848972000002391</v>
+        <v>-0.38870183000000225</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.019437481652798</v>
+        <v>-3.0211151990272467</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.23941397999999</v>
+        <v>153.23906998999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.3808906600000057</v>
+        <v>1.38342806</v>
       </c>
       <c r="D218" s="5">
-        <v>11.474548039989507</v>
+        <v>11.49692933242461</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>151.57689094</v>
+        <v>151.57731090999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-1.6625230399999964</v>
+        <v>-1.6617590799999959</v>
       </c>
       <c r="D219" s="5">
-        <v>-12.269592213417868</v>
+        <v>-12.264311954622853</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>152.94621857000001</v>
+        <v>152.94589300000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.369327630000015</v>
+        <v>1.3685820900000181</v>
       </c>
       <c r="D220" s="5">
-        <v>11.395844458269288</v>
+        <v>11.389295473187143</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.30772051</v>
+        <v>154.30683844000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.3615019399999824</v>
+        <v>1.3609454399999947</v>
       </c>
       <c r="D221" s="5">
-        <v>11.221037282241353</v>
+        <v>11.216249102959242</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8504067873528438</v>
+        <v>2.8502016809637487</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>154.86814050999999</v>
+        <v>154.86809898000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.56041999999999348</v>
+        <v>0.56126054000000636</v>
       </c>
       <c r="D222" s="5">
-        <v>4.4463185966395757</v>
+        <v>4.4531473000728683</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>154.93163174</v>
+        <v>154.93053896999999</v>
       </c>
       <c r="C223" s="5">
-        <v>6.3491230000011001E-2</v>
+        <v>6.2439989999973022E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.49307433578158477</v>
+        <v>0.48489240055673566</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>155.32504842</v>
+        <v>155.32505</v>
       </c>
       <c r="C224" s="5">
-        <v>0.39341668000000141</v>
+        <v>0.39451103000001808</v>
       </c>
       <c r="D224" s="5">
-        <v>3.0900697207885353</v>
+        <v>3.0988081339301088</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>154.78274499</v>
+        <v>154.78235529</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.54230343000000403</v>
+        <v>-0.54269471000000635</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.1101673985400433</v>
+        <v>-4.113076150885286</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>155.50552213</v>
+        <v>155.51557163000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.72277714000000515</v>
+        <v>0.73321634000001268</v>
       </c>
       <c r="D226" s="5">
-        <v>5.7497275215349974</v>
+        <v>5.834962740762184</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>156.81040496</v>
+        <v>156.81082591000001</v>
       </c>
       <c r="C227" s="5">
-        <v>1.3048828299999968</v>
+        <v>1.2952542799999947</v>
       </c>
       <c r="D227" s="5">
-        <v>10.547449450209179</v>
+        <v>10.46531468612355</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>156.95208707</v>
+        <v>156.94855712</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14168211000000497</v>
+        <v>0.13773120999999833</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0896341331190884</v>
+        <v>1.0590991755618617</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>156.91789957</v>
+        <v>156.91425968999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-3.4187500000001592E-2</v>
+        <v>-3.4297430000009399E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.26107258457187532</v>
+        <v>-0.26191693909457525</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>155.63304715000001</v>
+        <v>155.63230437999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2848524199999929</v>
+        <v>-1.2819553100000007</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.3950317309542406</v>
+        <v>-9.3749981016368231</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>158.01224851000001</v>
+        <v>158.01248326999999</v>
       </c>
       <c r="C231" s="5">
-        <v>2.3792013599999962</v>
+        <v>2.3801788899999963</v>
       </c>
       <c r="D231" s="5">
-        <v>19.968489298415125</v>
+        <v>19.977499208452709</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>158.51668943999999</v>
+        <v>158.51607066</v>
       </c>
       <c r="C232" s="5">
-        <v>0.50444092999998702</v>
+        <v>0.50358739000000696</v>
       </c>
       <c r="D232" s="5">
-        <v>3.8988849656646174</v>
+        <v>3.8921659034101497</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>158.35518748999999</v>
+        <v>158.35409584000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.16150195000000167</v>
+        <v>-0.16197481999998331</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2157712460918568</v>
+        <v>-1.2193157176711322</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6229841038561075</v>
+        <v>2.6228632774261129</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>158.94309716000001</v>
+        <v>158.94251958999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.58790967000001615</v>
+        <v>0.5884237499999756</v>
       </c>
       <c r="D234" s="5">
-        <v>4.547227267385634</v>
+        <v>4.5513170856632978</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>159.19470583</v>
+        <v>159.19296876999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.25160866999999598</v>
+        <v>0.25044918000000393</v>
       </c>
       <c r="D235" s="5">
-        <v>1.9162398717410545</v>
+        <v>1.9073395721109554</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>159.43595227</v>
+        <v>159.43587934000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.24124643999999762</v>
+        <v>0.2429105700000207</v>
       </c>
       <c r="D236" s="5">
-        <v>1.8337346361878115</v>
+        <v>1.8465104935598831</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>160.70915665999999</v>
+        <v>160.70836277999999</v>
       </c>
       <c r="C237" s="5">
-        <v>1.2732043899999894</v>
+        <v>1.2724834399999736</v>
       </c>
       <c r="D237" s="5">
-        <v>10.01511181713488</v>
+        <v>10.009194339375881</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>160.24554255999999</v>
+        <v>160.25967089</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.46361410000000092</v>
+        <v>-0.4486918899999921</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4073614338008151</v>
+        <v>-3.2993846564134177</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>161.03281472</v>
+        <v>161.03310182999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.78727216000001476</v>
+        <v>0.77343093999999724</v>
       </c>
       <c r="D239" s="5">
-        <v>6.0574338040176201</v>
+        <v>5.9475559380200771</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>161.10368894000001</v>
+        <v>161.09955464999999</v>
       </c>
       <c r="C240" s="5">
-        <v>7.0874220000007426E-2</v>
+        <v>6.6452819999994972E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>0.5294277609199316</v>
+        <v>0.4963241887113945</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>159.94408537000001</v>
+        <v>159.94030789999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1596035700000016</v>
+        <v>-1.1592467499999941</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.3035763290290276</v>
+        <v>-8.3013261790685355</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>160.46039865</v>
+        <v>160.45888368999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.51631327999999144</v>
+        <v>0.51857578999999987</v>
       </c>
       <c r="D242" s="5">
-        <v>3.9432243405271405</v>
+        <v>3.9609082618601743</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>162.05708654</v>
+        <v>162.05695320000001</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5966878899999983</v>
+        <v>1.5980695100000162</v>
       </c>
       <c r="D243" s="5">
-        <v>12.616472769316832</v>
+        <v>12.628120501125096</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>162.41184512999999</v>
+        <v>162.41089998000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.35475858999998877</v>
+        <v>0.35394678000000113</v>
       </c>
       <c r="D244" s="5">
-        <v>2.658775794952617</v>
+        <v>2.6526205369309386</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>162.05668141999999</v>
+        <v>162.05553272</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.35516370999999936</v>
+        <v>-0.3553672600000084</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.5928378405898678</v>
+        <v>-2.5943209166369496</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3374630087402481</v>
+        <v>2.3374430957187942</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>161.1454511</v>
+        <v>161.14445838</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.91123031999998716</v>
+        <v>-0.91107433999999898</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.5426824439339999</v>
+        <v>-6.5416418437836743</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>161.78445966999999</v>
+        <v>161.78247386000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.63900856999998723</v>
+        <v>0.63801548000000707</v>
       </c>
       <c r="D247" s="5">
-        <v>4.8636637693402429</v>
+        <v>4.8559703179640312</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>162.70436867000001</v>
+        <v>162.70431156999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.9199090000000183</v>
+        <v>0.92183770999997705</v>
       </c>
       <c r="D248" s="5">
-        <v>7.0406986756075707</v>
+        <v>7.0560154321927193</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>163.20873121</v>
+        <v>163.20820251000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.50436253999998826</v>
+        <v>0.50389094000001933</v>
       </c>
       <c r="D249" s="5">
-        <v>3.783925728100157</v>
+        <v>3.7803284669324366</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>166.3389142</v>
+        <v>166.35569598999999</v>
       </c>
       <c r="C250" s="5">
-        <v>3.1301829900000087</v>
+        <v>3.1474934799999801</v>
       </c>
       <c r="D250" s="5">
-        <v>25.604640243745536</v>
+        <v>25.761679018137439</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>164.89736909000001</v>
+        <v>164.89763904</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.4415451099999927</v>
+        <v>-1.4580569499999854</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.9179268739593152</v>
+        <v>-10.025147490828223</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>162.85861851000001</v>
+        <v>162.85474418999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0387505799999985</v>
+        <v>-2.0428948500000104</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.868058203791133</v>
+        <v>-13.894334940819753</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>163.6345968</v>
+        <v>163.63107848000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.77597828999998342</v>
+        <v>0.77633429000002252</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8699263295407089</v>
+        <v>5.8728336980773621</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>163.62020931999999</v>
+        <v>163.61830879999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.4387480000010555E-2</v>
+        <v>-1.2769680000019434E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.10545831817185825</v>
+        <v>-9.3607160060960037E-2</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>164.84967273999999</v>
+        <v>164.84916330999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.2294634200000019</v>
+        <v>1.2308545100000003</v>
       </c>
       <c r="D255" s="5">
-        <v>9.3990988890559457</v>
+        <v>9.4102912890107646</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>164.56991685</v>
+        <v>164.56887917</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.2797558899999899</v>
+        <v>-0.28028413999999202</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.0175432005609228</v>
+        <v>-2.0213234674646197</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>164.24436076999999</v>
+        <v>164.24336127000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32555608000001257</v>
+        <v>-0.32551789999999414</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.3482095495531707</v>
+        <v>-2.3479517934237304</v>
       </c>
       <c r="E257" s="5">
-        <v>1.3499470252202883</v>
+        <v>1.3500486612697982</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>163.54260292000001</v>
+        <v>163.54149565</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.70175784999997859</v>
+        <v>-0.70186562000000663</v>
       </c>
       <c r="D258" s="5">
-        <v>-5.0083873524013551</v>
+        <v>-5.0091682816330803</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>163.73663579999999</v>
+        <v>163.73468750000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19403287999998042</v>
+        <v>0.19319185000000516</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4330507596994169</v>
+        <v>1.4268085530489527</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>163.30511329999999</v>
+        <v>163.30507492000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.43152249999999981</v>
+        <v>-0.42961257999999702</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.1171192027597439</v>
+        <v>-3.1035577076709453</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>162.93840011</v>
+        <v>162.93770008000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.36671318999998448</v>
+        <v>-0.36737483999999654</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.6616517122755923</v>
+        <v>-2.666395410526512</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>163.48419311000001</v>
+        <v>163.49871429000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.5457930000000033</v>
+        <v>0.56101420999999618</v>
       </c>
       <c r="D262" s="5">
-        <v>4.0945149373704304</v>
+        <v>4.2108936923350937</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>163.69140866000001</v>
+        <v>163.69140611</v>
       </c>
       <c r="C263" s="5">
-        <v>0.2072155500000008</v>
+        <v>0.19269181999999319</v>
       </c>
       <c r="D263" s="5">
-        <v>1.5316432501311317</v>
+        <v>1.4234664284443532</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>163.64703807999999</v>
+        <v>163.64361722999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-4.4370580000020254E-2</v>
+        <v>-4.7788880000013023E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.32479033953017877</v>
+        <v>-0.34977196141900979</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>162.16976894999999</v>
+        <v>162.16719896999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.4772691299999963</v>
+        <v>-1.4764182600000026</v>
       </c>
       <c r="D265" s="5">
-        <v>-10.310627674028805</v>
+        <v>-10.305185383326309</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>161.83264664000001</v>
+        <v>161.83055064000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.33712230999998383</v>
+        <v>-0.33664832999997429</v>
       </c>
       <c r="D266" s="5">
-        <v>-2.4662628511422424</v>
+        <v>-2.4628734671055752</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>161.73690382000001</v>
+        <v>161.73625503</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.5742819999998119E-2</v>
+        <v>-9.4295610000017405E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.7076339588927838</v>
+        <v>-0.69698090227653386</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>161.23353610999999</v>
+        <v>161.23256562</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.50336771000002045</v>
+        <v>-0.50368940999999268</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.6714448825483026</v>
+        <v>-3.6737657285524583</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>161.63175898</v>
+        <v>161.63112391000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.39822287000001211</v>
+        <v>0.39855829000001108</v>
       </c>
       <c r="D269" s="5">
-        <v>3.0044160501792261</v>
+        <v>3.0069994965753466</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.5906797516528126</v>
+        <v>-1.5904675475471586</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>161.39401146</v>
+        <v>161.39326489999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.23774751999999921</v>
+        <v>-0.23785901000002241</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.7508949585199551</v>
+        <v>-1.7517162211105997</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>161.17037313</v>
+        <v>161.16908688000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.22363833</v>
+        <v>-0.22417801999998233</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.6501860806537927</v>
+        <v>-1.6541455739022659</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>161.39863563</v>
+        <v>161.39870293999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22826249999999959</v>
+        <v>0.22961605999998369</v>
       </c>
       <c r="D272" s="5">
-        <v>1.7128382391350616</v>
+        <v>1.7230886742317653</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>161.40953572000001</v>
+        <v>161.40932395999999</v>
       </c>
       <c r="C273" s="5">
-        <v>1.0900090000006912E-2</v>
+        <v>1.062102000000209E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>8.1072355820155373E-2</v>
+        <v>7.8995913252599692E-2</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>161.38593524999999</v>
+        <v>161.3954871</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.3600470000019413E-2</v>
+        <v>-1.3836859999997841E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.17531678096128767</v>
+        <v>-0.10282185140093603</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>160.57751597000001</v>
+        <v>160.57764524000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.8084192799999812</v>
+        <v>-0.81784185999998726</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.8482006785109286</v>
+        <v>-5.9141361144267046</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>161.12358950999999</v>
+        <v>161.1212348</v>
       </c>
       <c r="C276" s="5">
-        <v>0.54607353999998054</v>
+        <v>0.5435895599999867</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1580205362193645</v>
+        <v>4.1387496093618026</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>162.06100157</v>
+        <v>162.05947502000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.93741206000001398</v>
+        <v>0.9382402200000115</v>
       </c>
       <c r="D277" s="5">
-        <v>7.2093544543250232</v>
+        <v>7.216037798825603</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>162.37220242000001</v>
+        <v>162.37073054000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.31120085000000586</v>
+        <v>0.31125552000000312</v>
       </c>
       <c r="D278" s="5">
-        <v>2.328817314751408</v>
+        <v>2.3292529323386768</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>161.98490346</v>
+        <v>161.98438365000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.38729896000000963</v>
+        <v>-0.38634688999999867</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.8250515842205171</v>
+        <v>-2.8182228000792731</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>161.83634506000001</v>
+        <v>161.83565806999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.14855839999998466</v>
+        <v>-0.14872558000001845</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.095000854471595</v>
+        <v>-1.0962303963450437</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>162.14737595</v>
+        <v>162.14712424999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31103088999998363</v>
+        <v>0.31146617999999648</v>
       </c>
       <c r="D281" s="5">
-        <v>2.3307972350835593</v>
+        <v>2.3341038220305865</v>
       </c>
       <c r="E281" s="5">
-        <v>0.31900721321964642</v>
+        <v>0.31924565486984857</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>162.06836289</v>
+        <v>162.06799290999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-7.9013059999994084E-2</v>
+        <v>-7.9131340000003547E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.58318531455889833</v>
+        <v>-0.58405688642206854</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>162.30560717</v>
+        <v>162.30497711999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.23724427999999875</v>
+        <v>0.2369842100000028</v>
       </c>
       <c r="D283" s="5">
-        <v>1.7708359076581193</v>
+        <v>1.7688831284991213</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>162.43462987999999</v>
+        <v>162.43479828</v>
       </c>
       <c r="C284" s="5">
-        <v>0.12902270999998677</v>
+        <v>0.12982116000000588</v>
       </c>
       <c r="D284" s="5">
-        <v>0.95810600776833343</v>
+        <v>0.96406506168860151</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>162.76899083000001</v>
+        <v>162.76901072999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.33436095000001842</v>
+        <v>0.33421244999999544</v>
       </c>
       <c r="D285" s="5">
-        <v>2.4982786540642676</v>
+        <v>2.4971538871082277</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>162.75331765000001</v>
+        <v>162.75798381999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.5673179999993181E-2</v>
+        <v>-1.1026909999998225E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.11548795920763855</v>
+        <v>-8.1264625740495866E-2</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>163.44921041000001</v>
+        <v>163.44940667</v>
       </c>
       <c r="C287" s="5">
-        <v>0.69589275999999245</v>
+        <v>0.69142285000000925</v>
       </c>
       <c r="D287" s="5">
-        <v>5.2532998618568083</v>
+        <v>5.2186110830923393</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>164.87323581999999</v>
+        <v>164.87195732000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.4240254099999845</v>
+        <v>1.4225506500000051</v>
       </c>
       <c r="D288" s="5">
-        <v>10.970620695711819</v>
+        <v>10.958696151699353</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>163.71956788</v>
+        <v>163.71895323999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.1536679399999912</v>
+        <v>-1.1530040800000165</v>
       </c>
       <c r="D289" s="5">
-        <v>-8.0810323665339681</v>
+        <v>-8.0766198844260284</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>163.27377919</v>
+        <v>163.27290493000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.44578869000000054</v>
+        <v>-0.44604830999998057</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.2189641864101781</v>
+        <v>-3.2208227680032286</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>163.86370889</v>
+        <v>163.86348881000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.589929699999999</v>
+        <v>0.59058387999999695</v>
       </c>
       <c r="D291" s="5">
-        <v>4.4229656364220382</v>
+        <v>4.42799248351331</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>163.63360415</v>
+        <v>163.63324693999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-0.23010474000000158</v>
+        <v>-0.23024187000001461</v>
       </c>
       <c r="D292" s="5">
-        <v>-1.6721397716299879</v>
+        <v>-1.6731308181658022</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>163.54682020999999</v>
+        <v>163.54687737</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.6783940000003668E-2</v>
+        <v>-8.6369569999988016E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.63457314424640865</v>
+        <v>-0.63155339317854109</v>
       </c>
       <c r="E293" s="5">
-        <v>0.86306932307775863</v>
+        <v>0.86326114414576605</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>163.30206056</v>
+        <v>163.30194904000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24475964999999178</v>
+        <v>-0.24492832999999337</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.781178111174897</v>
+        <v>-1.7823949273473749</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>163.58561588000001</v>
+        <v>163.58553097000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.28355532000000494</v>
+        <v>0.28358192999999687</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1036773799193442</v>
+        <v>2.1038781375254834</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.82980803999999</v>
+        <v>163.82995604000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.24419215999998301</v>
+        <v>0.24442507000000546</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8060782226063221</v>
+        <v>1.8078159836939056</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>163.9249532</v>
+        <v>163.92523713</v>
       </c>
       <c r="C297" s="5">
-        <v>9.5145160000015494E-2</v>
+        <v>9.5281089999986079E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.69913766457501136</v>
+        <v>0.70013905660630815</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>163.72170416</v>
+        <v>163.72225533</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.20324904000000288</v>
+        <v>-0.20298180000000343</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.4777643953551411</v>
+        <v>-1.4758320462368468</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>164.33687413999999</v>
+        <v>164.33696474999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.61516997999999035</v>
+        <v>0.61470941999999695</v>
       </c>
       <c r="D299" s="5">
-        <v>4.6032517743168189</v>
+        <v>4.5997181699037881</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>164.75656681000001</v>
+        <v>164.75648408999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41969267000001764</v>
+        <v>0.41951933999999369</v>
       </c>
       <c r="D300" s="5">
-        <v>3.1080418372684937</v>
+        <v>3.1067384260556885</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>164.23326736999999</v>
+        <v>164.23307362</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.5232994400000166</v>
+        <v>-0.52341046999998753</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.7455549069542626</v>
+        <v>-3.7463376267586224</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>164.28533166</v>
+        <v>164.28516544999999</v>
       </c>
       <c r="C302" s="5">
-        <v>5.2064290000004121E-2</v>
+        <v>5.2091829999994843E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>0.38108111717378712</v>
+        <v>0.38128349675317086</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>166.24930171</v>
+        <v>166.24940505000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.9639700500000004</v>
+        <v>1.9642396000000133</v>
       </c>
       <c r="D303" s="5">
-        <v>15.327397482266614</v>
+        <v>15.329657892320014</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>166.19911472000001</v>
+        <v>166.19903988999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-5.0186989999986054E-2</v>
+        <v>-5.0365160000012565E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.36165262450316149</v>
+        <v>-0.36293417214975365</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>166.05789178000001</v>
+        <v>166.05805749999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.14122294000000579</v>
+        <v>-0.1409823900000049</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.0149137453288937</v>
+        <v>-1.0131935185835328</v>
       </c>
       <c r="E305" s="5">
-        <v>1.5353839143895875</v>
+        <v>1.5354497562914737</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>166.60383413</v>
+        <v>166.60390437999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.54594234999999003</v>
+        <v>0.54584687999999915</v>
       </c>
       <c r="D306" s="5">
-        <v>4.0173205236934573</v>
+        <v>4.0166011767039045</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>166.68026777</v>
+        <v>166.68035950000001</v>
       </c>
       <c r="C307" s="5">
-        <v>7.6433640000004743E-2</v>
+        <v>7.6455120000019861E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.55192101207548472</v>
+        <v>0.5520762756994646</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>166.53635001000001</v>
+        <v>166.53605408999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.14391775999999368</v>
+        <v>-0.1443054100000154</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.0312170071271498</v>
+        <v>-1.0339808648456628</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>167.0783079</v>
+        <v>167.07811629</v>
       </c>
       <c r="C309" s="5">
-        <v>0.54195788999999195</v>
+        <v>0.54206220000000371</v>
       </c>
       <c r="D309" s="5">
-        <v>3.9758107830218492</v>
+        <v>3.9765969464031325</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>167.26146892</v>
+        <v>167.26137947999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.18316102000000001</v>
+        <v>0.18326318999999103</v>
       </c>
       <c r="D310" s="5">
-        <v>1.32347105653432</v>
+        <v>1.3242152960296627</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>166.62998188</v>
+        <v>166.62965467999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.63148703999999611</v>
+        <v>-0.63172480000000064</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.4376355134355228</v>
+        <v>-4.4392740908394064</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>167.31281984</v>
+        <v>167.31283999999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.68283796000000052</v>
+        <v>0.68318532000000687</v>
       </c>
       <c r="D312" s="5">
-        <v>5.0298777040001408</v>
+        <v>5.0325044840847211</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>167.07041204000001</v>
+        <v>167.07039012000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.24240779999999518</v>
+        <v>-0.24244987999998102</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7248083433806682</v>
+        <v>-1.7251051674562201</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>168.34917612999999</v>
+        <v>168.34973305</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2787640899999815</v>
+        <v>1.2793429299999843</v>
       </c>
       <c r="D314" s="5">
-        <v>9.5815452036884565</v>
+        <v>9.5860679303347407</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>168.18013242999999</v>
+        <v>168.18051664999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16904370000000313</v>
+        <v>-0.16921640000001048</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.1983182496108857</v>
+        <v>-1.1995317803565997</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>169.03909514</v>
+        <v>169.03912217999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.85896271000001434</v>
+        <v>0.8586055300000055</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3040057716096554</v>
+        <v>6.3012955532260051</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>169.17599469999999</v>
+        <v>169.17625670999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.13689955999998915</v>
+        <v>0.13713452999999731</v>
       </c>
       <c r="D317" s="5">
-        <v>0.97618363223994642</v>
+        <v>0.97786644829640501</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8777204061647179</v>
+        <v>1.8777765180108874</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>169.91582650999999</v>
+        <v>169.91598744999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.73983180999999831</v>
+        <v>0.73973073999999883</v>
       </c>
       <c r="D318" s="5">
-        <v>5.3758580677551793</v>
+        <v>5.3750973833772697</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>169.6864032</v>
+        <v>169.68649994</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.22942330999998717</v>
+        <v>-0.22948750999998424</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6082825272453749</v>
+        <v>-1.608727726027015</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>169.54658316000001</v>
+        <v>169.54588516999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13982003999998938</v>
+        <v>-0.14061477000001332</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.98432013792770778</v>
+        <v>-0.98988892714347854</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>168.51187329999999</v>
+        <v>168.51176207</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.0347098600000209</v>
+        <v>-1.034123099999988</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.0824873901521146</v>
+        <v>-7.0786330102785904</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>168.86088992000001</v>
+        <v>168.86058377000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.34901662000001465</v>
+        <v>0.34882170000000201</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5139118478410438</v>
+        <v>2.5124935242806679</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>169.38208090000001</v>
+        <v>169.37988272000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.52119098000000008</v>
+        <v>0.5192989500000067</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7673397248478402</v>
+        <v>3.7534382893422924</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>169.74793724</v>
+        <v>169.74930646999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.36585633999999345</v>
+        <v>0.36942374999998151</v>
       </c>
       <c r="D324" s="5">
-        <v>2.6229507862859158</v>
+        <v>2.6488691628907768</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>169.82277160999999</v>
+        <v>169.82264355000001</v>
       </c>
       <c r="C325" s="5">
-        <v>7.4834369999990713E-2</v>
+        <v>7.3337080000015931E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.53031163426333627</v>
+        <v>0.51967170467797086</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>170.33770541999999</v>
+        <v>170.33893214</v>
       </c>
       <c r="C326" s="5">
-        <v>0.51493381000000227</v>
+        <v>0.51628858999998783</v>
       </c>
       <c r="D326" s="5">
-        <v>3.6999190594839693</v>
+        <v>3.7098196576964559</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>169.78607303999999</v>
+        <v>169.78673179</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.55163238000000092</v>
+        <v>-0.55220034999999257</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.8176791066266924</v>
+        <v>-3.8215130033273814</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>169.85648997000001</v>
+        <v>169.85673320000001</v>
       </c>
       <c r="C328" s="5">
-        <v>7.0416930000021694E-2</v>
+        <v>7.0001410000003261E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.49882379596688509</v>
+        <v>0.49587170361296007</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>170.15848492000001</v>
+        <v>170.15875846</v>
       </c>
       <c r="C329" s="5">
-        <v>0.30199494999999388</v>
+        <v>0.30202525999999352</v>
       </c>
       <c r="D329" s="5">
-        <v>2.154517383816712</v>
+        <v>2.154732627298972</v>
       </c>
       <c r="E329" s="5">
-        <v>0.58075037285418851</v>
+        <v>0.58075628880014385</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>170.66159266</v>
+        <v>170.66169398</v>
       </c>
       <c r="C330" s="5">
-        <v>0.50310773999999014</v>
+        <v>0.50293551999999409</v>
       </c>
       <c r="D330" s="5">
-        <v>3.606311219997127</v>
+        <v>3.6050507083037031</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>171.04292426999999</v>
+        <v>171.04301896000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.3813316099999895</v>
+        <v>0.38132498000001647</v>
       </c>
       <c r="D331" s="5">
-        <v>2.714515976154197</v>
+        <v>2.7144665674711632</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>171.28122225999999</v>
+        <v>171.28006121999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.23829799000000662</v>
+        <v>0.2370422599999813</v>
       </c>
       <c r="D332" s="5">
-        <v>1.6847173586121311</v>
+        <v>1.6757708967005014</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>170.99284754999999</v>
+        <v>170.99296704</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.28837470999999937</v>
+        <v>-0.28709417999999687</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.001755649381598</v>
+        <v>-1.9929620092334788</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>171.06296839000001</v>
+        <v>171.06264315000001</v>
       </c>
       <c r="C334" s="5">
-        <v>7.0120840000015505E-2</v>
+        <v>6.9676110000017388E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.4932080677024997</v>
+        <v>0.49007261890430254</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>171.04093154</v>
+        <v>171.03683859</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.2036850000006325E-2</v>
+        <v>-2.5804560000011634E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.15447815419615818</v>
+        <v>-0.18086820888985056</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>170.97302676999999</v>
+        <v>170.97504290000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.7904770000012604E-2</v>
+        <v>-6.1795689999996739E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.47537177481170589</v>
+        <v>-0.4327000485702337</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>171.02265575999999</v>
+        <v>171.02124237000001</v>
       </c>
       <c r="C337" s="5">
-        <v>4.9628990000002204E-2</v>
+        <v>4.6199470000004794E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.34888520577844861</v>
+        <v>0.32473646061985662</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>170.63916545999999</v>
+        <v>170.64439209</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.38349030000000539</v>
+        <v>-0.37685028000001353</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.6578650166082851</v>
+        <v>-2.6124225456451322</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>170.45835231999999</v>
+        <v>170.45751852999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.18081313999999793</v>
+        <v>-0.18687356000000932</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.2641629173803515</v>
+        <v>-1.3062399682959192</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>170.84552538</v>
+        <v>170.84575699999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.38717306000000917</v>
+        <v>0.38823847000000455</v>
       </c>
       <c r="D340" s="5">
-        <v>2.759946631452026</v>
+        <v>2.7676504603125318</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>171.02643598</v>
+        <v>171.0280798</v>
       </c>
       <c r="C341" s="5">
-        <v>0.18091060000000425</v>
+        <v>0.18232280000000856</v>
       </c>
       <c r="D341" s="5">
-        <v>1.2781227134834872</v>
+        <v>1.2881567008147243</v>
       </c>
       <c r="E341" s="5">
-        <v>0.51008391406872633</v>
+        <v>0.51088838909478795</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>171.28302823999999</v>
+        <v>171.28172294000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.2565922599999908</v>
+        <v>0.25364314000000832</v>
       </c>
       <c r="D342" s="5">
-        <v>1.8152997460562981</v>
+        <v>1.7942479041733961</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>171.00262692000001</v>
+        <v>171.00248199000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.28040131999998152</v>
+        <v>-0.27924095000000193</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.9468853873175762</v>
+        <v>-1.9389154421613708</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>171.67539110999999</v>
+        <v>171.67419885000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.672764189999981</v>
+        <v>0.67171686000000363</v>
       </c>
       <c r="D344" s="5">
-        <v>4.8245873575065934</v>
+        <v>4.8169178194577666</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>171.81842445000001</v>
+        <v>171.81906821000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.14303334000001655</v>
+        <v>0.14486936000000128</v>
       </c>
       <c r="D345" s="5">
-        <v>1.0043880870002742</v>
+        <v>1.0173477175688284</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>172.10223988999999</v>
+        <v>172.10203025999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.28381543999998371</v>
+        <v>0.28296204999998054</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0003082571087072</v>
+        <v>1.9942315109406472</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>171.87453937999999</v>
+        <v>171.86852744000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.22770051000000535</v>
+        <v>-0.23350281999998401</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.576162163250161</v>
+        <v>-1.6160289809740158</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>172.13232096999999</v>
+        <v>172.13489473000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.25778159000000755</v>
+        <v>0.26636729000000514</v>
       </c>
       <c r="D348" s="5">
-        <v>1.814710009312237</v>
+        <v>1.8757332670131799</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>172.12359936999999</v>
+        <v>172.12079571000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-8.7216000000012173E-3</v>
+        <v>-1.4099020000003293E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-6.0784655978152191E-2</v>
+        <v>-9.824390568305974E-2</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>171.75891143000001</v>
+        <v>171.76799591</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.36468793999998184</v>
+        <v>-0.35279980000001387</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.5130874295174466</v>
+        <v>-2.4321261321894383</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>171.62218046999999</v>
+        <v>171.61942289999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.13673096000002261</v>
+        <v>-0.14857301000000689</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.95110446751753841</v>
+        <v>-1.033032285441382</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>172.06599073999999</v>
+        <v>172.06601014</v>
       </c>
       <c r="C352" s="5">
-        <v>0.44381027000000017</v>
+        <v>0.44658724000001371</v>
       </c>
       <c r="D352" s="5">
-        <v>3.1476857672643632</v>
+        <v>3.167715553278283</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>172.49647425000001</v>
+        <v>172.50044077000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.43048351000001617</v>
+        <v>0.43443063000000848</v>
       </c>
       <c r="D353" s="5">
-        <v>3.0438790464047738</v>
+        <v>3.0721768560206142</v>
       </c>
       <c r="E353" s="5">
-        <v>0.85953862136955994</v>
+        <v>0.86088844108043183</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.34990778</v>
+        <v>172.34663248999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.14656647000001044</v>
+        <v>-0.15380828000002111</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.0148622558951659</v>
+        <v>-1.0647363298916024</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>172.65835719</v>
+        <v>172.65771358000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.30844941000000858</v>
+        <v>0.31108109000001605</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1688695292409355</v>
+        <v>2.1876003283202605</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.03632730000001</v>
+        <v>173.03521094000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.3779701100000068</v>
+        <v>0.37749736000000667</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6588065237630021</v>
+        <v>2.6554509209130384</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>172.44578261999999</v>
+        <v>172.44779216000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.59054468000002203</v>
+        <v>-0.58741878000000725</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.0193983592448967</v>
+        <v>-3.9985436754646608</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>173.08883589000001</v>
+        <v>173.08870107999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.64305327000002421</v>
+        <v>0.64090891999998689</v>
       </c>
       <c r="D358" s="5">
-        <v>4.5677476754490298</v>
+        <v>4.5521490657461472</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>172.85985517</v>
+        <v>172.85339739</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.2289807200000098</v>
+        <v>-0.23530368999999496</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.5759905992604684</v>
+        <v>-1.6191856998280629</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>173.37852702000001</v>
+        <v>173.38002707000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.51867185000000404</v>
+        <v>0.52662968000001342</v>
       </c>
       <c r="D360" s="5">
-        <v>3.6606601345522849</v>
+        <v>3.7179103190435159</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>174.11420432</v>
+        <v>174.10910964000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.73567729999999187</v>
+        <v>0.72908257000000276</v>
       </c>
       <c r="D361" s="5">
-        <v>5.2123503508470392</v>
+        <v>5.1644944566752615</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>174.13296946</v>
+        <v>174.14623796000001</v>
       </c>
       <c r="C362" s="5">
-        <v>1.8765139999999292E-2</v>
+        <v>3.7128319999993664E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.12940656276074769</v>
+        <v>0.25619725974486141</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>174.81281906999999</v>
+        <v>174.80844003999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.67984960999999089</v>
+        <v>0.66220207999998593</v>
       </c>
       <c r="D363" s="5">
-        <v>4.786960775136051</v>
+        <v>4.6597285240635999</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>175.14335978</v>
+        <v>175.14325923000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.33054071000000818</v>
+        <v>0.33481919000001881</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2927376356592255</v>
+        <v>2.322786695185286</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>175.41086347999999</v>
+        <v>175.41683549000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.2675036999999918</v>
+        <v>0.27357625999999868</v>
       </c>
       <c r="D365" s="5">
-        <v>1.8482845980998919</v>
+        <v>1.8906044579606096</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6895355355357244</v>
+        <v>1.6906592858440872</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>175.62038462000001</v>
+        <v>175.61442167000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.20952114000002098</v>
+        <v>0.19758618000000183</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4428052100962097</v>
+        <v>1.3600622917270044</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>176.04647442999999</v>
+        <v>176.04491123</v>
       </c>
       <c r="C367" s="5">
-        <v>0.42608980999997925</v>
+        <v>0.43048955999998384</v>
       </c>
       <c r="D367" s="5">
-        <v>2.9506038891050634</v>
+        <v>2.9815860112791137</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>175.84561424</v>
+        <v>175.84542328000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.20086018999998601</v>
+        <v>-0.19948794999999109</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3605806946323185</v>
+        <v>-1.3513552367840798</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>171.66827223000001</v>
+        <v>171.67258145</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.1773420099999896</v>
+        <v>-4.1728418300000101</v>
       </c>
       <c r="D369" s="5">
-        <v>-25.062027065595249</v>
+        <v>-25.038473966904839</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>170.90595805999999</v>
+        <v>170.90693549</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.76231417000002466</v>
+        <v>-0.76564596000000051</v>
       </c>
       <c r="D370" s="5">
-        <v>-5.2005092602061769</v>
+        <v>-5.222556233464859</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>170.33699844</v>
+        <v>170.33109096999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.5689596199999869</v>
+        <v>-0.57584452000000397</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.9225554348451097</v>
+        <v>-3.9691233772854995</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>173.23284085</v>
+        <v>173.23530258</v>
       </c>
       <c r="C372" s="5">
-        <v>2.8958424100000002</v>
+        <v>2.9042116100000044</v>
       </c>
       <c r="D372" s="5">
-        <v>22.420696965738408</v>
+        <v>22.492542901382162</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>177.26491422999999</v>
+        <v>177.25358919999999</v>
       </c>
       <c r="C373" s="5">
-        <v>4.0320733799999857</v>
+        <v>4.0182866199999978</v>
       </c>
       <c r="D373" s="5">
-        <v>31.798567217871955</v>
+        <v>31.6751033581393</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>174.13697356</v>
+        <v>174.15265477</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.1279406699999868</v>
+        <v>-3.1009344299999952</v>
       </c>
       <c r="D374" s="5">
-        <v>-19.235875580667305</v>
+        <v>-19.086547048711932</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.64931415999999</v>
+        <v>171.64559689000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.4876594000000125</v>
+        <v>-2.5070578799999907</v>
       </c>
       <c r="D375" s="5">
-        <v>-15.857974480827075</v>
+        <v>-15.970686303200598</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.26689163</v>
+        <v>171.26643684999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.38242252999998527</v>
+        <v>-0.37916004000001635</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.6409969777957398</v>
+        <v>-2.6187953880150272</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>171.67389255000001</v>
+        <v>171.67920638999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.40700092000000154</v>
+        <v>0.41276953999999932</v>
       </c>
       <c r="D377" s="5">
-        <v>2.8892652452827683</v>
+        <v>2.9307684639645615</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.1304102014331971</v>
+        <v>-2.1307128757393934</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>170.97413269</v>
+        <v>170.96088442999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.69975986000000034</v>
+        <v>-0.71832195999999726</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.7831393983351456</v>
+        <v>-4.906965527633556</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>170.6916846</v>
+        <v>170.69008608999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.28244809000000259</v>
+        <v>-0.27079833999999892</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.9644786190310182</v>
+        <v>-1.884301826780399</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>170.58286081</v>
+        <v>170.58745017999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.10882379000000242</v>
+        <v>-0.10263591000000361</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.76237814951144456</v>
+        <v>-0.7191781985980028</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>171.68423408000001</v>
+        <v>171.69358029</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1013732700000105</v>
+        <v>1.1061301100000094</v>
       </c>
       <c r="D381" s="5">
-        <v>8.0289763374558731</v>
+        <v>8.0646748353571986</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>171.69872129999999</v>
+        <v>171.70388603000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4487219999978151E-2</v>
+        <v>1.0305740000006836E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.10130653343103369</v>
+        <v>7.2052615498718886E-2</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>173.013578</v>
+        <v>173.01229585999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3148567000000071</v>
+        <v>1.308409829999988</v>
       </c>
       <c r="D383" s="5">
-        <v>9.5866173498245111</v>
+        <v>9.537327089461245</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>174.80845463</v>
+        <v>174.81177857</v>
       </c>
       <c r="C384" s="5">
-        <v>1.7948766300000045</v>
+        <v>1.7994827100000066</v>
       </c>
       <c r="D384" s="5">
-        <v>13.184498391380096</v>
+        <v>13.220395205222779</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>171.96492899</v>
+        <v>171.94026500000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.8435256399999957</v>
+        <v>-2.8715135699999905</v>
       </c>
       <c r="D385" s="5">
-        <v>-17.864781963016295</v>
+        <v>-18.024739800763179</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>172.95918143</v>
+        <v>172.97600661999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.9942524399999968</v>
+        <v>1.0357416199999818</v>
       </c>
       <c r="D386" s="5">
-        <v>7.1629938449770059</v>
+        <v>7.4729818211659582</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>173.71639277</v>
+        <v>173.71509835000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.75721133999999779</v>
+        <v>0.7390917300000126</v>
       </c>
       <c r="D387" s="5">
-        <v>5.3819370245909548</v>
+        <v>5.2495866950268866</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>173.49990536000001</v>
+        <v>173.49954009000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.21648740999998495</v>
+        <v>-0.21555825999999456</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.4852464726319403</v>
+        <v>-1.4789262777356149</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>172.67142161999999</v>
+        <v>172.67423162</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.82848374000002423</v>
+        <v>-0.82530847000001017</v>
       </c>
       <c r="D389" s="5">
-        <v>-5.5820278782549799</v>
+        <v>-5.5612020492926018</v>
       </c>
       <c r="E389" s="5">
-        <v>0.58106043684507114</v>
+        <v>0.57958401073898713</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>173.62997319999999</v>
+        <v>173.59174514</v>
       </c>
       <c r="C390" s="5">
-        <v>0.95855158000000529</v>
+        <v>0.91751351999999997</v>
       </c>
       <c r="D390" s="5">
-        <v>6.8687681043839488</v>
+        <v>6.5659460721061658</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>173.55905378</v>
+        <v>173.56331119999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-7.0919419999995625E-2</v>
+        <v>-2.8433940000013536E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.4890421817956736</v>
+        <v>-0.19638033942807054</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>173.52043111</v>
+        <v>173.53796249000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-3.8622669999995196E-2</v>
+        <v>-2.5348709999974517E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.266713370278715</v>
+        <v>-0.17511782589952896</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>173.70154020000001</v>
+        <v>173.72105955000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.18110909000000674</v>
+        <v>0.18309705999999437</v>
       </c>
       <c r="D393" s="5">
-        <v>1.259695200609956</v>
+        <v>1.2734733627444594</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>173.86720345000001</v>
+        <v>173.88220747</v>
       </c>
       <c r="C394" s="5">
-        <v>0.16566324999999438</v>
+        <v>0.16114791999999056</v>
       </c>
       <c r="D394" s="5">
-        <v>1.1504906738266429</v>
+        <v>1.118846275684704</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>174.21227275999999</v>
+        <v>174.21865253999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.34506930999998531</v>
+        <v>0.33644506999999635</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4077756201378975</v>
+        <v>2.3467521202979791</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>175.23404033</v>
+        <v>175.23925535999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0217675700000086</v>
+        <v>1.0206028199999935</v>
       </c>
       <c r="D396" s="5">
-        <v>7.2696182972514567</v>
+        <v>7.2607880607884701</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>174.84387785000001</v>
+        <v>174.80212254</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.39016247999998654</v>
+        <v>-0.43713281999998799</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.6393494046935806</v>
+        <v>-2.952660867643786</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.13036769000001</v>
+        <v>176.13917638000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2864898400000015</v>
+        <v>1.33705384000001</v>
       </c>
       <c r="D398" s="5">
-        <v>9.1957509803340507</v>
+        <v>9.5749078369406391</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>176.10719778999999</v>
+        <v>176.11416446000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.316990000002761E-2</v>
+        <v>-2.501191999999719E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.15774549513534186</v>
+        <v>-0.17026804819870733</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>176.34502774000001</v>
+        <v>176.34261405999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.23782995000001961</v>
+        <v>0.22844959999997627</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6326722578641428</v>
+        <v>1.5677548108390393</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>177.00966038999999</v>
+        <v>177.00196826000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.66463264999998728</v>
+        <v>0.65935420000002409</v>
       </c>
       <c r="D401" s="5">
-        <v>4.6176599092224047</v>
+        <v>4.5802934961354458</v>
       </c>
       <c r="E401" s="5">
-        <v>2.5124243081447561</v>
+        <v>2.5063013742108176</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>177.77084565999999</v>
+        <v>177.68989062</v>
       </c>
       <c r="C402" s="5">
-        <v>0.76118526999999858</v>
+        <v>0.68792235999998752</v>
       </c>
       <c r="D402" s="5">
-        <v>5.2841109830821242</v>
+        <v>4.7648248887353972</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>178.40413652000001</v>
+        <v>178.41611058999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.63329086000001666</v>
+        <v>0.72621996999998828</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3596411977423921</v>
+        <v>5.0161691387582863</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>179.08569516</v>
+        <v>179.13712290000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.68155863999999156</v>
+        <v>0.72101231000002031</v>
       </c>
       <c r="D404" s="5">
-        <v>4.6819314502976273</v>
+        <v>4.9586715861130282</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>179.59254514</v>
+        <v>179.63335626</v>
       </c>
       <c r="C405" s="5">
-        <v>0.50684997999999837</v>
+        <v>0.49623335999999085</v>
       </c>
       <c r="D405" s="5">
-        <v>3.4496195162544208</v>
+        <v>3.3752741429384558</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>180.75187783000001</v>
+        <v>180.78172984</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1593326900000136</v>
+        <v>1.1483735799999977</v>
       </c>
       <c r="D406" s="5">
-        <v>8.0274568050108464</v>
+        <v>7.9470157842327804</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>181.98412870000001</v>
+        <v>181.99835945000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2322508700000014</v>
+        <v>1.2166296100000125</v>
       </c>
       <c r="D407" s="5">
-        <v>8.4946567156629627</v>
+        <v>8.3815172403606919</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>182.08826339000001</v>
+        <v>182.09042092000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.10413468999999509</v>
+        <v>9.2061470000004419E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.68882742398546082</v>
+        <v>0.60869577333131364</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>182.93669657000001</v>
+        <v>182.87460028999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.84843318000000068</v>
+        <v>0.78417936999997551</v>
       </c>
       <c r="D409" s="5">
-        <v>5.7368921505856596</v>
+        <v>5.2920256331535409</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>183.82185423000001</v>
+        <v>183.81465864</v>
       </c>
       <c r="C410" s="5">
-        <v>0.8851576600000044</v>
+        <v>0.94005835000001525</v>
       </c>
       <c r="D410" s="5">
-        <v>5.9633601737208997</v>
+        <v>6.3459672963911418</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>184.73988398</v>
+        <v>184.75515332000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.9180297499999881</v>
+        <v>0.94049468000000047</v>
       </c>
       <c r="D411" s="5">
-        <v>6.1603368159306449</v>
+        <v>6.3156077105337438</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>185.12708445999999</v>
+        <v>185.12144612</v>
       </c>
       <c r="C412" s="5">
-        <v>0.38720047999998997</v>
+        <v>0.36629279999999653</v>
       </c>
       <c r="D412" s="5">
-        <v>2.5443036008237385</v>
+        <v>2.4052164841338319</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>185.99688573</v>
+        <v>185.97645370000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.86980127000001062</v>
+        <v>0.85500758000000587</v>
       </c>
       <c r="D413" s="5">
-        <v>5.7860820346137709</v>
+        <v>5.6853364980382626</v>
       </c>
       <c r="E413" s="5">
-        <v>5.0772513320452184</v>
+        <v>5.0702743750381751</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>187.42592807</v>
+        <v>187.29342552</v>
       </c>
       <c r="C414" s="5">
-        <v>1.4290423399999952</v>
+        <v>1.316971819999992</v>
       </c>
       <c r="D414" s="5">
-        <v>9.6195383812230908</v>
+        <v>8.8365704835549508</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>187.39198737000001</v>
+        <v>187.41696016</v>
       </c>
       <c r="C415" s="5">
-        <v>-3.3940699999988055E-2</v>
+        <v>0.12353464000000258</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.21709002317221726</v>
+        <v>0.79437131647637216</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>187.77251520999999</v>
+        <v>187.86414561000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.38052783999998496</v>
+        <v>0.44718545000000631</v>
       </c>
       <c r="D416" s="5">
-        <v>2.4641823908480021</v>
+        <v>2.901130636422633</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>188.46425866000001</v>
+        <v>188.52925604000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.69174345000001836</v>
+        <v>0.66511042999999859</v>
       </c>
       <c r="D417" s="5">
-        <v>4.511413547062415</v>
+        <v>4.3321661893406027</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>188.51786408000001</v>
+        <v>188.56422807999999</v>
       </c>
       <c r="C418" s="5">
-        <v>5.3605419999996684E-2</v>
+        <v>3.4972039999985327E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.34185384038634137</v>
+        <v>0.22282637437178732</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>188.49441293999999</v>
+        <v>188.51476400000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.3451140000020132E-2</v>
+        <v>-4.9464079999978594E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.14917483916349061</v>
+        <v>-0.31432967874293061</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>188.89613270999999</v>
+        <v>188.8956665</v>
       </c>
       <c r="C420" s="5">
-        <v>0.4017197699999997</v>
+        <v>0.3809024999999906</v>
       </c>
       <c r="D420" s="5">
-        <v>2.5876343816085168</v>
+        <v>2.4517810659377082</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>193.16999089999999</v>
+        <v>193.08950655999999</v>
       </c>
       <c r="C421" s="5">
-        <v>4.2738581899999986</v>
+        <v>4.1938400599999852</v>
       </c>
       <c r="D421" s="5">
-        <v>30.797400364192761</v>
+        <v>30.148790083743936</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>190.22731870999999</v>
+        <v>190.20089712000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.9426721899999961</v>
+        <v>-2.888609439999982</v>
       </c>
       <c r="D422" s="5">
-        <v>-16.823866961173973</v>
+        <v>-16.546095599768673</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>190.11310455</v>
+        <v>190.13714490000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.11421415999998885</v>
+        <v>-6.3752219999997806E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.71811610059651088</v>
+        <v>-0.4014796418073785</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>190.82480655000001</v>
+        <v>190.81499233</v>
       </c>
       <c r="C424" s="5">
-        <v>0.7117020000000025</v>
+        <v>0.67784742999998571</v>
       </c>
       <c r="D424" s="5">
-        <v>4.5859443425722679</v>
+        <v>4.3629415532208338</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>191.18925107999999</v>
+        <v>191.15520122999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.36444452999998589</v>
+        <v>0.34020889999999326</v>
       </c>
       <c r="D425" s="5">
-        <v>2.316033295832165</v>
+        <v>2.1606159228771737</v>
       </c>
       <c r="E425" s="5">
-        <v>2.7916410157197147</v>
+        <v>2.7846253797020326</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>191.59475861000001</v>
+        <v>191.41543995000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.4055075300000226</v>
+        <v>0.26023872000001802</v>
       </c>
       <c r="D426" s="5">
-        <v>2.5750706541384005</v>
+        <v>1.6459683723428542</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>192.03798216000001</v>
+        <v>192.07157719</v>
       </c>
       <c r="C427" s="5">
-        <v>0.44322354999999902</v>
+        <v>0.65613723999999252</v>
       </c>
       <c r="D427" s="5">
-        <v>2.8116002309666488</v>
+        <v>4.1918238080035808</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>191.99123922000001</v>
+        <v>192.12341122999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-4.6742940000001454E-2</v>
+        <v>5.183403999998859E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.29169488814226874</v>
+        <v>0.32432312596195612</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>191.94021022000001</v>
+        <v>192.02797189</v>
       </c>
       <c r="C429" s="5">
-        <v>-5.1028999999999769E-2</v>
+        <v>-9.5439339999984441E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.31847996991041239</v>
+        <v>-0.59448671822524002</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>191.97348643000001</v>
+        <v>192.03350325</v>
       </c>
       <c r="C430" s="5">
-        <v>3.3276209999996809E-2</v>
+        <v>5.5313599999919916E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>0.20823958394207143</v>
+        <v>3.4571440910391438E-2</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>192.02266477000001</v>
+        <v>192.04716182000001</v>
       </c>
       <c r="C431" s="5">
-        <v>4.9178339999997434E-2</v>
+        <v>1.3658570000018244E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.30784056628685441</v>
+        <v>8.538456573958797E-2</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>192.65872363</v>
+        <v>192.65260799000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.63605885999999145</v>
+        <v>0.60544616999999334</v>
       </c>
       <c r="D432" s="5">
-        <v>4.048120055971749</v>
+        <v>3.8493998238777749</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>194.81778653999999</v>
+        <v>194.72488719</v>
       </c>
       <c r="C433" s="5">
-        <v>2.1590629099999887</v>
+        <v>2.072279199999997</v>
       </c>
       <c r="D433" s="5">
-        <v>14.308654198483861</v>
+        <v>13.699569505483012</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>191.7931389</v>
+        <v>191.75313191000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.0246476399999835</v>
+        <v>-2.9717552799999964</v>
       </c>
       <c r="D434" s="5">
-        <v>-17.119274073777426</v>
+        <v>-16.851951375605978</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>190.06959144000001</v>
+        <v>189.89951542</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.7235474599999918</v>
+        <v>-1.8536164900000074</v>
       </c>
       <c r="D435" s="5">
-        <v>-10.266441335885212</v>
+        <v>-11.002729773594632</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>187.35752561000001</v>
+        <v>187.15633299000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.7120658300000002</v>
+        <v>-2.7431824299999903</v>
       </c>
       <c r="D436" s="5">
-        <v>-15.840720001292963</v>
+        <v>-16.021512230007783</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>189.63087497999999</v>
+        <v>189.39928956</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2733493699999769</v>
+        <v>2.2429565699999898</v>
       </c>
       <c r="D437" s="5">
-        <v>15.572599495040528</v>
+        <v>15.368121014010839</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.81509608474167328</v>
+        <v>-0.91857907014900597</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>190.10157089</v>
+        <v>189.82041323000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.47069591000001765</v>
+        <v>0.42112367000001427</v>
       </c>
       <c r="D438" s="5">
-        <v>3.019605008507642</v>
+        <v>2.7010364574717505</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>189.94081245000001</v>
+        <v>189.65906024</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.16075843999999506</v>
+        <v>-0.16135299000001169</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.0100674985566993</v>
+        <v>-1.015280299934207</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>190.09586960999999</v>
+        <v>189.71782490999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.15505715999998415</v>
+        <v>5.8764669999987973E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.98402389465772622</v>
+        <v>0.37244674742582529</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>190.55443194</v>
+        <v>190.16429267000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.45856233000000657</v>
+        <v>0.44646776000001864</v>
       </c>
       <c r="D441" s="5">
-        <v>2.9334386934931622</v>
+        <v>2.8608303527544621</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>190.89911154999999</v>
+        <v>190.51438766999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.34467960999998581</v>
+        <v>0.35009499999998184</v>
       </c>
       <c r="D442" s="5">
-        <v>2.1923148613394616</v>
+        <v>2.2317234353292248</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>187.34033780999999</v>
+        <v>186.95203122000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.5587737399999924</v>
+        <v>-3.5623564499999816</v>
       </c>
       <c r="D443" s="5">
-        <v>-20.213630860081398</v>
+        <v>-20.268688759741458</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>191.04411178999999</v>
+        <v>190.67470512</v>
       </c>
       <c r="C444" s="5">
-        <v>3.703773979999994</v>
+        <v>3.7226738999999895</v>
       </c>
       <c r="D444" s="5">
-        <v>26.48187436750451</v>
+        <v>26.6936195843283</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>189.19617547999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-1.478529640000005</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-8.9182773643479933</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>