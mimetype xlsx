--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{135C8935-C123-44EF-BE94-BC6DA0842D11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14CD9162-1CF7-4DA6-961B-0E86E6EEFE73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{46DEB021-4BF3-4711-8FD5-77898B07D242}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F363862-9511-4AC2-8B70-825F208A9B0F}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FD28258-D562-41EF-AB42-589410ECA375}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE5C045-3376-4CBA-BA23-9D6555D4E87F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>125.38282128</v>
+        <v>125.34086877</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>125.71358111000001</v>
+        <v>125.71620248000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.33075983000000519</v>
+        <v>0.3753337100000067</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2119354552310853</v>
+        <v>3.6531818719227838</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>125.77945898</v>
+        <v>125.79296739</v>
       </c>
       <c r="C8" s="5">
-        <v>6.5877869999994232E-2</v>
+        <v>7.6764909999994302E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.63065332689766773</v>
+        <v>0.73521066272208557</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>125.10128693</v>
+        <v>125.10818263</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.67817205000000058</v>
+        <v>-0.68478475999999944</v>
       </c>
       <c r="D9" s="5">
-        <v>-6.2816443522145216</v>
+        <v>-6.3404125196705019</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>126.33005242999999</v>
+        <v>126.35290378000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2287654999999944</v>
+        <v>1.2447211500000037</v>
       </c>
       <c r="D10" s="5">
-        <v>12.444647778673467</v>
+        <v>12.614455273837311</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>126.45315230999999</v>
+        <v>126.49143592999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.12309987999999805</v>
+        <v>0.13853214999998897</v>
       </c>
       <c r="D11" s="5">
-        <v>1.175604026516841</v>
+        <v>1.3236315985425406</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>125.37679339</v>
+        <v>125.43937045</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0763589199999899</v>
+        <v>-1.052065479999996</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.7494252720164774</v>
+        <v>-9.5365979533281191</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>125.15779766</v>
+        <v>125.20239366</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.21899573000000316</v>
+        <v>-0.23697678999999994</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.0760212370594666</v>
+        <v>-2.2436011794557342</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>124.47426405</v>
+        <v>124.46144602</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.68353360999999779</v>
+        <v>-0.74094764000000168</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.3603338334931596</v>
+        <v>-6.8749485664299836</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>125.95202783000001</v>
+        <v>125.89394553</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4777637800000036</v>
+        <v>1.4324995099999995</v>
       </c>
       <c r="D15" s="5">
-        <v>15.214505992493276</v>
+        <v>14.720234554480438</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>125.63659684</v>
+        <v>125.59325332</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.31543099000001007</v>
+        <v>-0.30069220999999402</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.9641980077567687</v>
+        <v>-2.8287947512072864</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>125.32553973</v>
+        <v>125.29400921</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.31105710999999303</v>
+        <v>-0.29924411000000362</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.9308927315459088</v>
+        <v>-2.8220015553665823</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>125.87618467999999</v>
+        <v>125.83783894</v>
       </c>
       <c r="C18" s="5">
-        <v>0.5506449499999917</v>
+        <v>0.54382972999999879</v>
       </c>
       <c r="D18" s="5">
-        <v>5.4017563082029652</v>
+        <v>5.3346707734341248</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>125.69158469</v>
+        <v>125.68918196</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.18459998999999527</v>
+        <v>-0.14865697999999838</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.7456991128500299</v>
+        <v>-1.4084306953576098</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>125.46562958</v>
+        <v>125.47603859</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.22595511000000101</v>
+        <v>-0.21314336999999739</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.1360318095154818</v>
+        <v>-2.0160837794565012</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>125.64361110999999</v>
+        <v>125.65131983000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.17798152999999672</v>
+        <v>0.17528124000000389</v>
       </c>
       <c r="D21" s="5">
-        <v>1.7156260419728842</v>
+        <v>1.689255464129169</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>125.68461468</v>
+        <v>125.70797545000001</v>
       </c>
       <c r="C22" s="5">
-        <v>4.1003570000000877E-2</v>
+        <v>5.6655620000000795E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.39232156119657358</v>
+        <v>0.54241849440825884</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>126.27296988000001</v>
+        <v>126.31132608</v>
       </c>
       <c r="C23" s="5">
-        <v>0.5883552000000094</v>
+        <v>0.60335062999999423</v>
       </c>
       <c r="D23" s="5">
-        <v>5.7643545732769974</v>
+        <v>5.9140440175287079</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>126.57338635000001</v>
+        <v>126.63526189</v>
       </c>
       <c r="C24" s="5">
-        <v>0.30041647000000182</v>
+        <v>0.32393580999999472</v>
       </c>
       <c r="D24" s="5">
-        <v>2.8925789784110423</v>
+        <v>3.1212809222247229</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>127.70944872</v>
+        <v>127.75930207</v>
       </c>
       <c r="C25" s="5">
-        <v>1.1360623699999906</v>
+        <v>1.1240401800000086</v>
       </c>
       <c r="D25" s="5">
-        <v>11.318557410973007</v>
+        <v>11.187133419599871</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>130.09712622000001</v>
+        <v>130.08758878</v>
       </c>
       <c r="C26" s="5">
-        <v>2.3876775000000094</v>
+        <v>2.3282867100000004</v>
       </c>
       <c r="D26" s="5">
-        <v>24.892419040114454</v>
+        <v>24.199543536938627</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>127.56155996</v>
+        <v>127.49329944999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.5355662600000102</v>
+        <v>-2.5942893300000094</v>
       </c>
       <c r="D27" s="5">
-        <v>-21.03667641040856</v>
+        <v>-21.473189346235788</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>128.04239871999999</v>
+        <v>127.99131724</v>
       </c>
       <c r="C28" s="5">
-        <v>0.48083875999999748</v>
+        <v>0.49801779000000579</v>
       </c>
       <c r="D28" s="5">
-        <v>4.6183241470959313</v>
+        <v>4.7895023080523069</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>128.27716791</v>
+        <v>128.25230255</v>
       </c>
       <c r="C29" s="5">
-        <v>0.23476919000000862</v>
+        <v>0.26098530999999525</v>
       </c>
       <c r="D29" s="5">
-        <v>2.2225565394756064</v>
+        <v>2.4745325996507805</v>
       </c>
       <c r="E29" s="5">
-        <v>2.3551689355250094</v>
+        <v>2.3610812349708743</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>128.17926255</v>
+        <v>128.14785269000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-9.7905359999998609E-2</v>
+        <v>-0.10444985999998835</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.91204463063950802</v>
+        <v>-0.97292541572020497</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>128.07058315</v>
+        <v>128.05642957000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.10867939999999976</v>
+        <v>-9.1423120000001745E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.0127132038798892</v>
+        <v>-0.85275166131177915</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>128.55268089</v>
+        <v>128.55951439</v>
       </c>
       <c r="C32" s="5">
-        <v>0.48209774000000039</v>
+        <v>0.50308481999999799</v>
       </c>
       <c r="D32" s="5">
-        <v>4.6118812303659995</v>
+        <v>4.8175523357802286</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>130.09646117</v>
+        <v>130.10624672</v>
       </c>
       <c r="C33" s="5">
-        <v>1.5437802799999929</v>
+        <v>1.5467323299999975</v>
       </c>
       <c r="D33" s="5">
-        <v>15.401682949003881</v>
+        <v>15.432234793634114</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>130.44896248000001</v>
+        <v>130.47467108999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.35250131000000806</v>
+        <v>0.3684243699999854</v>
       </c>
       <c r="D34" s="5">
-        <v>3.3003404912529843</v>
+        <v>3.4514888874600524</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>131.04263792</v>
+        <v>131.08432712000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.59367543999999839</v>
+        <v>0.60965603000002488</v>
       </c>
       <c r="D35" s="5">
-        <v>5.600013030948725</v>
+        <v>5.7534880158765178</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>131.12738938000001</v>
+        <v>131.19128856</v>
       </c>
       <c r="C36" s="5">
-        <v>8.4751460000006773E-2</v>
+        <v>0.10696143999999208</v>
       </c>
       <c r="D36" s="5">
-        <v>0.77886326876681622</v>
+        <v>0.98357548802130434</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>130.76167817999999</v>
+        <v>130.81762137999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36571120000002111</v>
+        <v>-0.37366718000001242</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.2959086409315885</v>
+        <v>-3.3648765303421091</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>131.02967887</v>
+        <v>131.02654711</v>
       </c>
       <c r="C38" s="5">
-        <v>0.26800069000000803</v>
+        <v>0.20892573000000425</v>
       </c>
       <c r="D38" s="5">
-        <v>2.4873567046430844</v>
+        <v>1.933415877534328</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>131.08706845</v>
+        <v>131.00661651999999</v>
       </c>
       <c r="C39" s="5">
-        <v>5.7389580000005935E-2</v>
+        <v>-1.9930590000001303E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>0.52685495937849769</v>
+        <v>-0.1823806678030393</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>131.22462386000001</v>
+        <v>131.16472676000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.13755541000000449</v>
+        <v>0.15811024000001339</v>
       </c>
       <c r="D40" s="5">
-        <v>1.2665055171592554</v>
+        <v>1.4579171173785266</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>131.20936359000001</v>
+        <v>131.19118025</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.5260269999998854E-2</v>
+        <v>2.6453489999994417E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.13946022787660883</v>
+        <v>0.24228635732403969</v>
       </c>
       <c r="E41" s="5">
-        <v>2.2858282013656916</v>
+        <v>2.2914814327440691</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>132.03087214000001</v>
+        <v>132.00812310000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.82150855000000433</v>
+        <v>0.81694285000000377</v>
       </c>
       <c r="D42" s="5">
-        <v>7.7774630049081361</v>
+        <v>7.733856208393286</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>132.45401928999999</v>
+        <v>132.43126049</v>
       </c>
       <c r="C43" s="5">
-        <v>0.42314714999997705</v>
+        <v>0.42313738999999373</v>
       </c>
       <c r="D43" s="5">
-        <v>3.9144138506584047</v>
+        <v>3.9150084602078472</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>132.31960190999999</v>
+        <v>132.32472863000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.13441738000000214</v>
+        <v>-0.10653185999998982</v>
       </c>
       <c r="D44" s="5">
-        <v>-1.2110133799666967</v>
+        <v>-0.96105814789104738</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>132.3921599</v>
+        <v>132.40558257000001</v>
       </c>
       <c r="C45" s="5">
-        <v>7.2557990000007067E-2</v>
+        <v>8.0853939999997237E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.66001306388363545</v>
+        <v>0.73570117902868049</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>132.64114538000001</v>
+        <v>132.66575728999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.24898548000001597</v>
+        <v>0.26017471999998065</v>
       </c>
       <c r="D46" s="5">
-        <v>2.2802901572667178</v>
+        <v>2.3836309113808296</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>131.62402129</v>
+        <v>131.66427324</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.01712409000001</v>
+        <v>-1.0014840499999877</v>
       </c>
       <c r="D47" s="5">
-        <v>-8.823545924712894</v>
+        <v>-8.6919075238994559</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>131.6823527</v>
+        <v>131.74135884</v>
       </c>
       <c r="C48" s="5">
-        <v>5.8331409999993866E-2</v>
+        <v>7.7085600000003751E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>0.53309842102255978</v>
+        <v>0.7048318185947533</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>132.18063495000001</v>
+        <v>132.23201399999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.4982822500000168</v>
+        <v>0.49065515999998865</v>
       </c>
       <c r="D49" s="5">
-        <v>4.6364695018469737</v>
+        <v>4.5619534005317819</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>131.83708487999999</v>
+        <v>131.83648475000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.34355007000002047</v>
+        <v>-0.3955292499999814</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.0747134489120587</v>
+        <v>-3.5309451513316881</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>133.39001221000001</v>
+        <v>133.31437052000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.552927330000017</v>
+        <v>1.4778857700000003</v>
       </c>
       <c r="D51" s="5">
-        <v>15.087630643542127</v>
+        <v>14.313157628195828</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>133.21519645999999</v>
+        <v>133.15514385</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.17481575000002181</v>
+        <v>-0.15922667000000956</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.5613866325384418</v>
+        <v>-1.4238662221431331</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>134.36723327000001</v>
+        <v>134.35850181999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.1520368100000269</v>
+        <v>1.2033579699999848</v>
       </c>
       <c r="D53" s="5">
-        <v>10.88562845570744</v>
+        <v>11.400323805798006</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4067410995663785</v>
+        <v>2.4142793471057189</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>134.40026176000001</v>
+        <v>134.38661929</v>
       </c>
       <c r="C54" s="5">
-        <v>3.3028489999992416E-2</v>
+        <v>2.811747000001219E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.29536825372045161</v>
+        <v>0.25141562578658849</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>134.43020415999999</v>
+        <v>134.40458494999999</v>
       </c>
       <c r="C55" s="5">
-        <v>2.9942399999981717E-2</v>
+        <v>1.7965659999987338E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.26767015950563966</v>
+        <v>0.16054165825494238</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>134.10407072999999</v>
+        <v>134.10529546999999</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.32613342999999873</v>
+        <v>-0.29928947999999878</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.8727182854577094</v>
+        <v>-2.6396516117926039</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>133.8583672</v>
+        <v>133.87304338999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.2457035299999859</v>
+        <v>-0.23225207999999498</v>
       </c>
       <c r="D57" s="5">
-        <v>-2.1766017556624218</v>
+        <v>-2.0585544359511765</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>134.27172173</v>
+        <v>134.29245441</v>
       </c>
       <c r="C58" s="5">
-        <v>0.41335452999999234</v>
+        <v>0.41941102000001251</v>
       </c>
       <c r="D58" s="5">
-        <v>3.7691872532927162</v>
+        <v>3.824942202228554</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>134.3633619</v>
+        <v>134.39802839999999</v>
       </c>
       <c r="C59" s="5">
-        <v>9.1640170000005128E-2</v>
+        <v>0.10557398999998213</v>
       </c>
       <c r="D59" s="5">
-        <v>0.82207880411673262</v>
+        <v>0.94746951038902072</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>135.04278260000001</v>
+        <v>135.09145470999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.67942070000000854</v>
+        <v>0.69342631000000665</v>
       </c>
       <c r="D60" s="5">
-        <v>6.2395436643969404</v>
+        <v>6.370148934346509</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>133.79843869999999</v>
+        <v>133.84392396999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-1.2443439000000183</v>
+        <v>-1.247530740000002</v>
       </c>
       <c r="D61" s="5">
-        <v>-10.513811582640065</v>
+        <v>-10.535778563890741</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>136.00997903999999</v>
+        <v>136.01279124000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2115403399999991</v>
+        <v>2.1688672700000211</v>
       </c>
       <c r="D62" s="5">
-        <v>21.740963986862806</v>
+        <v>21.275510698851274</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>134.82853281000001</v>
+        <v>134.75869649000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.1814462299999775</v>
+        <v>-1.2540947500000073</v>
       </c>
       <c r="D63" s="5">
-        <v>-9.9399012247190495</v>
+        <v>-10.520287877061129</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>135.01015842999999</v>
+        <v>134.95703689999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.18162561999997706</v>
+        <v>0.19834040999998592</v>
       </c>
       <c r="D64" s="5">
-        <v>1.6285336895750735</v>
+        <v>1.7805504346208867</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>135.26952120000001</v>
+        <v>135.26647125</v>
       </c>
       <c r="C65" s="5">
-        <v>0.25936277000002406</v>
+        <v>0.30943435000000363</v>
       </c>
       <c r="D65" s="5">
-        <v>2.3297871673708004</v>
+        <v>2.7863665690678552</v>
       </c>
       <c r="E65" s="5">
-        <v>0.67150889993166096</v>
+        <v>0.67578115095121571</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>134.79472866</v>
+        <v>134.78682051000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.47479254000000992</v>
+        <v>-0.47965073999998253</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.1316015313649483</v>
+        <v>-4.1731484333467739</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>135.40915522</v>
+        <v>135.38902881000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.61442655999999829</v>
+        <v>0.60220830000000092</v>
       </c>
       <c r="D67" s="5">
-        <v>5.6091234335999607</v>
+        <v>5.4951584532898723</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>135.78391253999999</v>
+        <v>135.78474817</v>
       </c>
       <c r="C68" s="5">
-        <v>0.37475731999998629</v>
+        <v>0.39571935999998686</v>
       </c>
       <c r="D68" s="5">
-        <v>3.3721330483246881</v>
+        <v>3.5643345736320331</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>136.24226313</v>
+        <v>136.25801208999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.45835059000000911</v>
+        <v>0.47326391999999373</v>
       </c>
       <c r="D69" s="5">
-        <v>4.1267629861928334</v>
+        <v>4.2635935123231716</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>136.80380302</v>
+        <v>136.81901131999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.56153989000000593</v>
+        <v>0.56099922999999308</v>
       </c>
       <c r="D70" s="5">
-        <v>5.059627622143581</v>
+        <v>5.0540477598449263</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>137.57831668</v>
+        <v>137.60457030000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.77451365999999666</v>
+        <v>0.78555898000001889</v>
       </c>
       <c r="D71" s="5">
-        <v>7.0093806120758329</v>
+        <v>7.1117039424942741</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>138.53743667000001</v>
+        <v>138.57035531</v>
       </c>
       <c r="C72" s="5">
-        <v>0.95911999000000492</v>
+        <v>0.96578500999999051</v>
       </c>
       <c r="D72" s="5">
-        <v>8.6940761981068917</v>
+        <v>8.7551081826817914</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>137.8812806</v>
+        <v>137.91280979000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.65615607000000864</v>
+        <v>-0.65754551999998512</v>
       </c>
       <c r="D73" s="5">
-        <v>-5.5378279055990127</v>
+        <v>-5.5479661219435705</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>137.53579733000001</v>
+        <v>137.53619183000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.34548326999998835</v>
+        <v>-0.37661796000000436</v>
       </c>
       <c r="D74" s="5">
-        <v>-2.9656962805424736</v>
+        <v>-3.2282350819671235</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>137.26520181000001</v>
+        <v>137.21540353</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.27059552000000053</v>
+        <v>-0.3207883000000038</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.3355652431450324</v>
+        <v>-2.7632436226952328</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>137.26167888000001</v>
+        <v>137.22130576000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-3.5229300000025887E-3</v>
+        <v>5.9022300000037831E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.079381552328897E-2</v>
+        <v>5.1629421110921392E-2</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>137.54475733999999</v>
+        <v>137.54890839999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.28307845999998449</v>
+        <v>0.32760263999998074</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5030572849420007</v>
+        <v>2.9028032976226692</v>
       </c>
       <c r="E77" s="5">
-        <v>1.682002065074184</v>
+        <v>1.6873635638661622</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>137.78583140999999</v>
+        <v>137.78254408999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.24107406999999625</v>
+        <v>0.23363568999999984</v>
       </c>
       <c r="D78" s="5">
-        <v>2.1236282699774511</v>
+        <v>2.0574274014771854</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>137.99502491000001</v>
+        <v>137.98059723</v>
       </c>
       <c r="C79" s="5">
-        <v>0.20919350000002623</v>
+        <v>0.19805314000001317</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8371922349598391</v>
+        <v>1.7386218468623094</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>138.08474977</v>
+        <v>138.08383954999999</v>
       </c>
       <c r="C80" s="5">
-        <v>8.9724859999989803E-2</v>
+        <v>0.10324231999999256</v>
       </c>
       <c r="D80" s="5">
-        <v>0.78304060611795734</v>
+        <v>0.90158985463550945</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>138.46521822</v>
+        <v>138.47874575</v>
       </c>
       <c r="C81" s="5">
-        <v>0.38046844999999507</v>
+        <v>0.39490620000000831</v>
       </c>
       <c r="D81" s="5">
-        <v>3.3569598223285091</v>
+        <v>3.4863815559931233</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>138.74022423</v>
+        <v>138.74916321000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.27500600999999847</v>
+        <v>0.27041746000000444</v>
       </c>
       <c r="D82" s="5">
-        <v>2.4095295703603137</v>
+        <v>2.3686592260467654</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>139.09546541</v>
+        <v>139.11254098000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.35524118000000726</v>
+        <v>0.3633777699999996</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1162139608951644</v>
+        <v>3.1884120380131664</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>137.94520761000001</v>
+        <v>137.96328875</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.1502577999999914</v>
+        <v>-1.1492522300000019</v>
       </c>
       <c r="D84" s="5">
-        <v>-9.4843359384004238</v>
+        <v>-9.4753068472775759</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>138.99565208000001</v>
+        <v>139.01385092999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.0504444700000022</v>
+        <v>1.0505621799999858</v>
       </c>
       <c r="D85" s="5">
-        <v>9.5305271955286042</v>
+        <v>9.5303383164925251</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>139.72059462999999</v>
+        <v>139.71876793999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.7249425499999802</v>
+        <v>0.70491701000000262</v>
       </c>
       <c r="D86" s="5">
-        <v>6.441385619661566</v>
+        <v>6.2576182353333287</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>139.9456563</v>
+        <v>139.91666806999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.22506167000000232</v>
+        <v>0.19790012999999362</v>
       </c>
       <c r="D87" s="5">
-        <v>1.9501748426520082</v>
+        <v>1.7130050828009002</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>140.45270618999999</v>
+        <v>140.42779351999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.50704988999999046</v>
+        <v>0.51112545000000864</v>
       </c>
       <c r="D88" s="5">
-        <v>4.4355261875044683</v>
+        <v>4.4728424417564749</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>140.41135589000001</v>
+        <v>140.41613527999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-4.1350299999976414E-2</v>
+        <v>-1.1658240000002706E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.35271724458550979</v>
+        <v>-9.9577879388756951E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0841205476948899</v>
+        <v>2.0845144562412266</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>140.25997831999999</v>
+        <v>140.25907710999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.15137757000002239</v>
+        <v>-0.15705816999999911</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.2860770600475746</v>
+        <v>-1.3339968117004219</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>140.67660154999999</v>
+        <v>140.66856228</v>
       </c>
       <c r="C91" s="5">
-        <v>0.41662322999999901</v>
+        <v>0.40948517000001061</v>
       </c>
       <c r="D91" s="5">
-        <v>3.623249803878581</v>
+        <v>3.5601953863265035</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>140.96390991999999</v>
+        <v>140.96318578</v>
       </c>
       <c r="C92" s="5">
-        <v>0.2873083700000052</v>
+        <v>0.29462350000000015</v>
       </c>
       <c r="D92" s="5">
-        <v>2.4785164624820055</v>
+        <v>2.542497449328418</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>141.11358010000001</v>
+        <v>141.12401980000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.14967018000001531</v>
+        <v>0.16083402000001001</v>
       </c>
       <c r="D93" s="5">
-        <v>1.2815817222244563</v>
+        <v>1.3777822926119621</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>141.13964136000001</v>
+        <v>141.14258469999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.6061260000005859E-2</v>
+        <v>1.8564899999972795E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.2218446856151246</v>
+        <v>0.15797456545936228</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>141.19190807999999</v>
+        <v>141.20085725999999</v>
       </c>
       <c r="C95" s="5">
-        <v>5.226671999997734E-2</v>
+        <v>5.8272560000006024E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.44528926571103522</v>
+        <v>0.49656223566136859</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>140.92878200000001</v>
+        <v>140.93734956</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26312607999997795</v>
+        <v>-0.26350769999999102</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.2135469574822042</v>
+        <v>-2.2165853975963379</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>142.11685527</v>
+        <v>142.12315151999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1880732699999896</v>
+        <v>1.1858019599999921</v>
       </c>
       <c r="D97" s="5">
-        <v>10.598868946454786</v>
+        <v>10.576986674872613</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>141.83487106999999</v>
+        <v>141.83009258999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.28198420000001079</v>
+        <v>-0.29305893000000083</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.3551929934915838</v>
+        <v>-2.4465380025426864</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>142.63308405999999</v>
+        <v>142.6239861</v>
       </c>
       <c r="C99" s="5">
-        <v>0.79821298999999613</v>
+        <v>0.79389351000000374</v>
       </c>
       <c r="D99" s="5">
-        <v>6.9663198859941877</v>
+        <v>6.9276947551218493</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>142.17131963</v>
+        <v>142.1606415</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.46176442999998812</v>
+        <v>-0.46334459999999922</v>
       </c>
       <c r="D100" s="5">
-        <v>-3.8164812046193042</v>
+        <v>-3.8295487798356787</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>142.413397</v>
+        <v>142.41613382</v>
       </c>
       <c r="C101" s="5">
-        <v>0.24207737000000407</v>
+        <v>0.25549232000000188</v>
       </c>
       <c r="D101" s="5">
-        <v>2.062503126011328</v>
+        <v>2.1780962092332379</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4258398811905382</v>
+        <v>1.4243366946482761</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>142.48458585</v>
+        <v>142.48391111999999</v>
       </c>
       <c r="C102" s="5">
-        <v>7.1188849999998638E-2</v>
+        <v>6.7777299999988827E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>0.60150152940057211</v>
+        <v>0.57258952984748923</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>141.37052170999999</v>
+        <v>141.36751188</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.1140641400000106</v>
+        <v>-1.1163992399999927</v>
       </c>
       <c r="D103" s="5">
-        <v>-8.9894548579175559</v>
+        <v>-9.007533348910524</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>142.14667532000001</v>
+        <v>142.14536025999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.77615361000002281</v>
+        <v>0.77784837999999468</v>
       </c>
       <c r="D104" s="5">
-        <v>6.7908758074928022</v>
+        <v>6.8063049386143604</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>141.68005586000001</v>
+        <v>141.68509252999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.46661946000000398</v>
+        <v>-0.46026772999999821</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.8688459191010716</v>
+        <v>-3.8171514021975828</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>141.69711669</v>
+        <v>141.6962479</v>
       </c>
       <c r="C106" s="5">
-        <v>1.7060829999991256E-2</v>
+        <v>1.1155370000011544E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.1445973504549114</v>
+        <v>9.4521181267159804E-2</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>140.04970514999999</v>
+        <v>140.05325768</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.6474115400000073</v>
+        <v>-1.6429902200000015</v>
       </c>
       <c r="D107" s="5">
-        <v>-13.09310609569556</v>
+        <v>-13.06025197755284</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>142.42123609000001</v>
+        <v>142.42673012</v>
       </c>
       <c r="C108" s="5">
-        <v>2.3715309400000137</v>
+        <v>2.3734724400000005</v>
       </c>
       <c r="D108" s="5">
-        <v>22.323703931412254</v>
+        <v>22.343095176452476</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>143.62349785999999</v>
+        <v>143.62832546000001</v>
       </c>
       <c r="C109" s="5">
-        <v>1.2022617699999785</v>
+        <v>1.2015953400000114</v>
       </c>
       <c r="D109" s="5">
-        <v>10.613716649070316</v>
+        <v>10.607129326904396</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>143.01250476000001</v>
+        <v>143.00829811</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.61099309999997331</v>
+        <v>-0.62002735000001508</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.9871899142935883</v>
+        <v>-5.0590235709490727</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>142.01247143000001</v>
+        <v>142.00853501</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.0000333300000079</v>
+        <v>-0.99976309999999557</v>
       </c>
       <c r="D111" s="5">
-        <v>-8.0758402211132729</v>
+        <v>-8.0739696086910335</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>142.16340073999999</v>
+        <v>142.16069988999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.15092930999998089</v>
+        <v>0.15216487999998662</v>
       </c>
       <c r="D112" s="5">
-        <v>1.2828282576328398</v>
+        <v>1.2934280535650045</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>142.18148837000001</v>
+        <v>142.18010444000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.8087630000025001E-2</v>
+        <v>1.9404550000018617E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.15278440857824371</v>
+        <v>0.16391976957119692</v>
       </c>
       <c r="E113" s="5">
-        <v>-0.16284186381706478</v>
+        <v>-0.16573219176017062</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>142.72575850999999</v>
+        <v>142.72484326</v>
       </c>
       <c r="C114" s="5">
-        <v>0.54427013999998053</v>
+        <v>0.54473881999999207</v>
       </c>
       <c r="D114" s="5">
-        <v>4.6915531559014179</v>
+        <v>4.6957253122807963</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>142.45082785</v>
+        <v>142.45052559000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.27493065999999544</v>
+        <v>-0.27431766999998786</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.2872101985083826</v>
+        <v>-2.2821788636537166</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>142.10041224</v>
+        <v>142.09990550000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.35041560999999888</v>
+        <v>-0.35062009000000671</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.9122750657184393</v>
+        <v>-2.9139576423784952</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>142.15797923</v>
+        <v>142.16026364999999</v>
       </c>
       <c r="C117" s="5">
-        <v>5.7566989999997986E-2</v>
+        <v>6.0358149999984789E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>0.48722248695518555</v>
+        <v>0.5109027199963867</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.16013833</v>
+        <v>142.15833179000001</v>
       </c>
       <c r="C118" s="5">
-        <v>2.1591000000000804E-3</v>
+        <v>-1.9318599999849084E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>1.8227161467709863E-2</v>
+        <v>-1.6305954145401369E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.22843298999999</v>
+        <v>141.23016676</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.93170534000000771</v>
+        <v>-0.92816503000000239</v>
       </c>
       <c r="D119" s="5">
-        <v>-7.5873049060288356</v>
+        <v>-7.5595945324683385</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>141.17337671000001</v>
+        <v>141.17781525999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-5.5056279999973867E-2</v>
+        <v>-5.2351500000014539E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.46680446947277021</v>
+        <v>-0.44391280918018028</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>141.23652257000001</v>
+        <v>141.24122211</v>
       </c>
       <c r="C121" s="5">
-        <v>6.3145859999991671E-2</v>
+        <v>6.3406850000006898E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.53807401231600327</v>
+        <v>0.54028640955727791</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.93324530000001</v>
+        <v>140.92980322</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.30327726999999527</v>
+        <v>-0.31141888999999878</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.5465455566839879</v>
+        <v>-2.6139960251213679</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>139.74679130000001</v>
+        <v>139.74411939999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.1864539999999977</v>
+        <v>-1.1856838200000084</v>
       </c>
       <c r="D123" s="5">
-        <v>-9.6473889752182629</v>
+        <v>-9.6416380150680325</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>139.59554534</v>
+        <v>139.59409830000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.15124596000001134</v>
+        <v>-0.15002109999997515</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.2910398550043056</v>
+        <v>-1.2806704128061508</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>139.54518927000001</v>
+        <v>139.54418514</v>
       </c>
       <c r="C125" s="5">
-        <v>-5.0356069999992314E-2</v>
+        <v>-4.9913160000016887E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-0.43201622089883429</v>
+        <v>-0.42822829465829493</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.8541788598664399</v>
+        <v>-1.8539297817947276</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>140.10467933000001</v>
+        <v>140.10368273</v>
       </c>
       <c r="C126" s="5">
-        <v>0.55949006000000168</v>
+        <v>0.55949759000000654</v>
       </c>
       <c r="D126" s="5">
-        <v>4.9187859632995545</v>
+        <v>4.9188898094772115</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>140.53354762999999</v>
+        <v>140.53332477000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.42886829999997644</v>
+        <v>0.4296420400000045</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7357452710766736</v>
+        <v>3.7426262455824366</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>140.79857627000001</v>
+        <v>140.79871843999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.26502864000002546</v>
+        <v>0.26539366999998037</v>
       </c>
       <c r="D128" s="5">
-        <v>2.2866706882256782</v>
+        <v>2.2898566254948793</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>141.06194815000001</v>
+        <v>141.06236283000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.26337187999999401</v>
+        <v>0.26364439000002449</v>
       </c>
       <c r="D129" s="5">
-        <v>2.2679073127561677</v>
+        <v>2.270275812415079</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>143.22327485</v>
+        <v>143.22184827000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1613266999999894</v>
+        <v>2.1594854399999974</v>
       </c>
       <c r="D130" s="5">
-        <v>20.017525572047944</v>
+        <v>19.998947895893625</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>140.25666955</v>
+        <v>140.25767755000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-2.9666052999999977</v>
+        <v>-2.9641707199999985</v>
       </c>
       <c r="D131" s="5">
-        <v>-22.210842347368022</v>
+        <v>-22.194834137754448</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>141.33985084</v>
+        <v>141.34426106999999</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0831812899999989</v>
+        <v>1.0865835199999765</v>
       </c>
       <c r="D132" s="5">
-        <v>9.6713722523725352</v>
+        <v>9.7029828686475703</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>139.27115595000001</v>
+        <v>139.27583713999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-2.0686948899999891</v>
+        <v>-2.0684239299999945</v>
       </c>
       <c r="D133" s="5">
-        <v>-16.216476776144383</v>
+        <v>-16.214054767201546</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>139.54462078</v>
+        <v>139.54170801000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.27346482999999466</v>
+        <v>0.26587087000001475</v>
       </c>
       <c r="D134" s="5">
-        <v>2.3818645492582613</v>
+        <v>2.3149469882417284</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>139.82753199000001</v>
+        <v>139.82501829</v>
       </c>
       <c r="C135" s="5">
-        <v>0.28291121000000885</v>
+        <v>0.28331027999999492</v>
       </c>
       <c r="D135" s="5">
-        <v>2.4601788211704667</v>
+        <v>2.4637399542312588</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>139.87703703</v>
+        <v>139.87567983</v>
       </c>
       <c r="C136" s="5">
-        <v>4.9505039999985456E-2</v>
+        <v>5.066153999999301E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.42568056228116102</v>
+        <v>0.43565266831988581</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>139.95157406999999</v>
+        <v>139.95045956999999</v>
       </c>
       <c r="C137" s="5">
-        <v>7.4537039999995613E-2</v>
+        <v>7.4779739999996764E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.64132799228617809</v>
+        <v>0.64342862529875866</v>
       </c>
       <c r="E137" s="5">
-        <v>0.2912209314601899</v>
+        <v>0.29114393379587877</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>140.48162452</v>
+        <v>140.48076988</v>
       </c>
       <c r="C138" s="5">
-        <v>0.5300504500000045</v>
+        <v>0.53031031000000439</v>
       </c>
       <c r="D138" s="5">
-        <v>4.6407393515949469</v>
+        <v>4.6430998716560756</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>139.79246724999999</v>
+        <v>139.79246140000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.6891572700000097</v>
+        <v>-0.68830847999998923</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.7305461854841422</v>
+        <v>-5.7237112363358271</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>139.98397650000001</v>
+        <v>139.98454014000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19150925000002417</v>
+        <v>0.19207873999999947</v>
       </c>
       <c r="D140" s="5">
-        <v>1.6563882497510951</v>
+        <v>1.6613511956990124</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>140.28517167000001</v>
+        <v>140.28552542</v>
       </c>
       <c r="C141" s="5">
-        <v>0.30119516999999973</v>
+        <v>0.30098527999999192</v>
       </c>
       <c r="D141" s="5">
-        <v>2.612743681324603</v>
+        <v>2.6108907499840628</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>140.1864617</v>
+        <v>140.18563603999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.8709970000015801E-2</v>
+        <v>-9.9889380000007577E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.84110548496517668</v>
+        <v>-0.85111375006997614</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.11265635999999</v>
+        <v>141.11244901000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.92619465999999306</v>
+        <v>0.9268129700000145</v>
       </c>
       <c r="D143" s="5">
-        <v>8.2227874061495001</v>
+        <v>8.2285281495701135</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.98884491999999</v>
+        <v>140.99220621000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.12381143999999722</v>
+        <v>-0.12024279999999976</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.0478071703732161</v>
+        <v>-1.0177489260408068</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>141.30735464</v>
+        <v>141.31105962999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.31850972000000866</v>
+        <v>0.31885341999998218</v>
       </c>
       <c r="D145" s="5">
-        <v>2.7448741408577559</v>
+        <v>2.7478067139119267</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>141.11440641999999</v>
+        <v>141.11225114999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.19294822000000522</v>
+        <v>-0.19880847999999673</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6262912165674215</v>
+        <v>-1.6752601061097105</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>140.73744300000001</v>
+        <v>140.7352392</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.3769634199999814</v>
+        <v>-0.37701194999999643</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.1589174932658226</v>
+        <v>-3.1593657597945191</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>141.63144359</v>
+        <v>141.63048158000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.89400058999999032</v>
+        <v>0.89524238000001333</v>
       </c>
       <c r="D148" s="5">
-        <v>7.8947482679742054</v>
+        <v>7.9062289202137759</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>141.8281466</v>
+        <v>141.82732053000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.19670300999999313</v>
+        <v>0.19683895000000007</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6793942289778929</v>
+        <v>1.6805752343810543</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3408727572162826</v>
+        <v>1.3410895296569247</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>141.85605957000001</v>
+        <v>141.85565768000001</v>
       </c>
       <c r="C150" s="5">
-        <v>2.7912970000016912E-2</v>
+        <v>2.8337149999998701E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>0.2364258840383382</v>
+        <v>0.24002408331191827</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>142.57443282</v>
+        <v>142.57462298999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.71837324999998486</v>
+        <v>0.71896530999998731</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2490674747383235</v>
+        <v>6.2543803785805041</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>142.92844958000001</v>
+        <v>142.92926019000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.35401676000000748</v>
+        <v>0.35463720000001331</v>
       </c>
       <c r="D152" s="5">
-        <v>3.0206680135321573</v>
+        <v>3.0260304954603079</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>142.52662416000001</v>
+        <v>142.52680566999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40182541999999444</v>
+        <v>-0.40245452000002047</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.3219700949346676</v>
+        <v>-3.3270721325807773</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>143.12850198999999</v>
+        <v>143.12822555</v>
       </c>
       <c r="C154" s="5">
-        <v>0.60187782999997808</v>
+        <v>0.60141988000000879</v>
       </c>
       <c r="D154" s="5">
-        <v>5.1868685787553659</v>
+        <v>5.1828232595041657</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>142.14327997000001</v>
+        <v>142.14189110999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.9852220199999806</v>
+        <v>-0.98633444000000736</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.9545170849339986</v>
+        <v>-7.9631757422312877</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>142.33377579</v>
+        <v>142.33618113</v>
       </c>
       <c r="C156" s="5">
-        <v>0.19049581999999532</v>
+        <v>0.19429002000001105</v>
       </c>
       <c r="D156" s="5">
-        <v>1.6201081728012046</v>
+        <v>1.6526359282349024</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>141.67527203</v>
+        <v>141.67746618000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.6585037600000021</v>
+        <v>-0.65871494999998959</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.4126587183571111</v>
+        <v>-5.4142614970726477</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>143.49821936999999</v>
+        <v>143.49718053000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.8229473399999847</v>
+        <v>1.8197143499999981</v>
       </c>
       <c r="D158" s="5">
-        <v>16.581457976541092</v>
+        <v>16.549668482835145</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>144.45627537999999</v>
+        <v>144.45465994</v>
       </c>
       <c r="C159" s="5">
-        <v>0.95805601000000706</v>
+        <v>0.95747940999999059</v>
       </c>
       <c r="D159" s="5">
-        <v>8.3125574848487815</v>
+        <v>8.3074319836627275</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>144.38401092000001</v>
+        <v>144.38353384000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-7.226445999998532E-2</v>
+        <v>-7.1126099999986536E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.59865282098355843</v>
+        <v>-0.58925452105507148</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>144.50769627</v>
+        <v>144.50714912000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.12368534999998815</v>
+        <v>0.12361527999999566</v>
       </c>
       <c r="D161" s="5">
-        <v>1.0328270854305321</v>
+        <v>1.0322426389927752</v>
       </c>
       <c r="E161" s="5">
-        <v>1.8892932991341871</v>
+        <v>1.889500964966162</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>144.22529804000001</v>
+        <v>144.22527504999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.2823982299999841</v>
+        <v>-0.28187407000001485</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3200092232790182</v>
+        <v>-2.3157578155016623</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>144.05221316000001</v>
+        <v>144.05245425000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.17308488000000466</v>
+        <v>-0.17282079999998246</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.4306531586118054</v>
+        <v>-1.4284849664372712</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>143.96243336000001</v>
+        <v>143.96307124</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.9779800000002297E-2</v>
+        <v>-8.9383010000005925E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.74533547330553063</v>
+        <v>-0.74205139124858821</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>144.48626492</v>
+        <v>144.48644288</v>
       </c>
       <c r="C165" s="5">
-        <v>0.52383155999999076</v>
+        <v>0.52337163999999348</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4548540883292853</v>
+        <v>4.4508441080362671</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>144.43524793</v>
+        <v>144.43534803</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.1016989999993712E-2</v>
+        <v>-5.109484999999836E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.42288889803006047</v>
+        <v>-0.42353251801330316</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>143.81788902</v>
+        <v>143.81634596000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.6173589100000072</v>
+        <v>-0.61900206999999341</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.010276629325416</v>
+        <v>-5.0232958242633741</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>144.94717693000001</v>
+        <v>144.9484066</v>
       </c>
       <c r="C168" s="5">
-        <v>1.1292879100000164</v>
+        <v>1.1320606399999917</v>
       </c>
       <c r="D168" s="5">
-        <v>9.8404280542900189</v>
+        <v>9.865755156617162</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>144.12684909000001</v>
+        <v>144.12730149999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.82032784000000447</v>
+        <v>-0.82110510000001113</v>
       </c>
       <c r="D169" s="5">
-        <v>-6.58393457869707</v>
+        <v>-6.589925612374758</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>143.22284464000001</v>
+        <v>143.22286206999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.90400445000000218</v>
+        <v>-0.90443942999999649</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.2724388738620753</v>
+        <v>-7.2757962194946231</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>143.41772928</v>
+        <v>143.41682313000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.19488463999999794</v>
+        <v>0.19396106000002078</v>
       </c>
       <c r="D171" s="5">
-        <v>1.6451267115918711</v>
+        <v>1.6372719103109334</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>144.03812821</v>
+        <v>144.03809025999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.62039892999999324</v>
+        <v>0.62126712999997835</v>
       </c>
       <c r="D172" s="5">
-        <v>5.3162831641825781</v>
+        <v>5.3239354762654623</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>143.90122500999999</v>
+        <v>143.90103422000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.13690320000000611</v>
+        <v>-0.13705603999997606</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.134614520980759</v>
+        <v>-1.1358748911218353</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.41968094132984746</v>
+        <v>-0.41943592665901752</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>143.07611438000001</v>
+        <v>143.07634916999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.8251106299999833</v>
+        <v>-0.82468505000002779</v>
       </c>
       <c r="D174" s="5">
-        <v>-6.6677460923931786</v>
+        <v>-6.6644231949875454</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>143.75546399000001</v>
+        <v>143.75563611999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.67934961000000271</v>
+        <v>0.67928695000000516</v>
       </c>
       <c r="D175" s="5">
-        <v>5.8489812714289435</v>
+        <v>5.8484177751466415</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>143.52207397000001</v>
+        <v>143.52233156</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.23339002000000164</v>
+        <v>-0.23330455999999344</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9309226307646532</v>
+        <v>-1.9302195968629476</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>143.56869520000001</v>
+        <v>143.56880422</v>
       </c>
       <c r="C177" s="5">
-        <v>4.6621229999999514E-2</v>
+        <v>4.6472660000006272E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.39050116147447689</v>
+        <v>0.38925381670111836</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>143.91931287</v>
+        <v>143.91962505000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35061766999999122</v>
+        <v>0.35082083000000353</v>
       </c>
       <c r="D178" s="5">
-        <v>2.9702770971082648</v>
+        <v>2.9720190875581309</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>143.30216891000001</v>
+        <v>143.30110354000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.61714395999999283</v>
+        <v>-0.61852150999999367</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.0261068281429395</v>
+        <v>-5.0370512789186694</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>144.80400688</v>
+        <v>144.80449404000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.5018379699999969</v>
+        <v>1.5033904999999947</v>
       </c>
       <c r="D180" s="5">
-        <v>13.32710376538444</v>
+        <v>13.341790174198721</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>145.71969471</v>
+        <v>145.71902170000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.91568782999999598</v>
+        <v>0.91452766000000452</v>
       </c>
       <c r="D181" s="5">
-        <v>7.8579295921596737</v>
+        <v>7.8475979861169831</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>145.25550218999999</v>
+        <v>145.25586140999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.46419252000001165</v>
+        <v>-0.4631602900000189</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.7563525026521605</v>
+        <v>-3.7481619500103203</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>144.35345773</v>
+        <v>144.35300792999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.90204445999998484</v>
+        <v>-0.90285348000000454</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.2027327818304121</v>
+        <v>-7.2089562848859812</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>143.97512234000001</v>
+        <v>143.97534146000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.3783353899999895</v>
+        <v>-0.37766646999997988</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.1001328312922127</v>
+        <v>-3.0947397430675538</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>144.21189799999999</v>
+        <v>144.21198683</v>
       </c>
       <c r="C185" s="5">
-        <v>0.23677565999997796</v>
+        <v>0.23664536999999086</v>
       </c>
       <c r="D185" s="5">
-        <v>1.9914198573601549</v>
+        <v>1.9903110615832276</v>
       </c>
       <c r="E185" s="5">
-        <v>0.21589322118586995</v>
+        <v>0.21608782152642281</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>144.37119308999999</v>
+        <v>144.37157339999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15929509000000053</v>
+        <v>0.15958656999998766</v>
       </c>
       <c r="D186" s="5">
-        <v>1.3335910958831354</v>
+        <v>1.3360453596027</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>144.56138942000001</v>
+        <v>144.56164194999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.19019633000002045</v>
+        <v>0.19006855000000655</v>
       </c>
       <c r="D187" s="5">
-        <v>1.5923995394293788</v>
+        <v>1.5913177336232653</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>144.6185236</v>
+        <v>144.61845779999999</v>
       </c>
       <c r="C188" s="5">
-        <v>5.7134179999991375E-2</v>
+        <v>5.6815849999992452E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.47530150472749888</v>
+        <v>0.47264675041591708</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>144.73362632000001</v>
+        <v>144.73344981</v>
       </c>
       <c r="C189" s="5">
-        <v>0.11510272000001009</v>
+        <v>0.1149920100000088</v>
       </c>
       <c r="D189" s="5">
-        <v>0.95927893331035907</v>
+        <v>0.95835266293138321</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>144.7258262</v>
+        <v>144.72609091999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-7.8001200000130666E-3</v>
+        <v>-7.358890000006113E-3</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.4652356783090337E-2</v>
+        <v>-6.0996258870660292E-2</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>145.27916880999999</v>
+        <v>145.27874624</v>
       </c>
       <c r="C191" s="5">
-        <v>0.55334260999998719</v>
+        <v>0.55265532000001372</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6857833448147534</v>
+        <v>4.6798317602744</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>145.94123314000001</v>
+        <v>145.9412825</v>
       </c>
       <c r="C192" s="5">
-        <v>0.66206433000002107</v>
+        <v>0.66253625999999599</v>
       </c>
       <c r="D192" s="5">
-        <v>5.6077964719588147</v>
+        <v>5.6119113253993325</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>146.23757796999999</v>
+        <v>146.23669773</v>
       </c>
       <c r="C193" s="5">
-        <v>0.29634482999998113</v>
+        <v>0.29541523000000325</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4640901600315734</v>
+        <v>2.4562734940509756</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>145.96643187999999</v>
+        <v>145.96660793999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.271146090000002</v>
+        <v>-0.27008979000001432</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.2024271611478685</v>
+        <v>-2.1939472376608427</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>146.22555342999999</v>
+        <v>146.22534324</v>
       </c>
       <c r="C195" s="5">
-        <v>0.25912155000000325</v>
+        <v>0.2587353000000121</v>
       </c>
       <c r="D195" s="5">
-        <v>2.1511786418934697</v>
+        <v>2.1479381250236296</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>146.62148203000001</v>
+        <v>146.62175902999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.39592860000001906</v>
+        <v>0.39641578999999183</v>
       </c>
       <c r="D196" s="5">
-        <v>3.2980147088775169</v>
+        <v>3.3021384328447478</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>146.92544083000001</v>
+        <v>146.92572924999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.30395880000000375</v>
+        <v>0.30397021999999652</v>
       </c>
       <c r="D197" s="5">
-        <v>2.516263664000995</v>
+        <v>2.5163544745238076</v>
       </c>
       <c r="E197" s="5">
-        <v>1.8816358897100205</v>
+        <v>1.8817731311052466</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>147.29081479999999</v>
+        <v>147.29144113999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.36537396999997895</v>
+        <v>0.36571189000000004</v>
       </c>
       <c r="D198" s="5">
-        <v>3.0253139691436726</v>
+        <v>3.0281443524984075</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>147.18591807000001</v>
+        <v>147.18641536999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.10489672999997879</v>
+        <v>-0.10502576999999746</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.85126960148562691</v>
+        <v>-0.8523090876200623</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>147.00129885999999</v>
+        <v>147.00115067999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.18461921000002235</v>
+        <v>-0.18526468999999679</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.4948511842078127</v>
+        <v>-1.5000364372547148</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>148.59267235999999</v>
+        <v>148.59173831999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.5913735000000031</v>
+        <v>1.5905876399999954</v>
       </c>
       <c r="D201" s="5">
-        <v>13.792766281921764</v>
+        <v>13.78555945462525</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>148.45783582000001</v>
+        <v>148.45846804999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.13483653999998069</v>
+        <v>-0.13327026999999703</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.0834905068603518</v>
+        <v>-1.0709733304478219</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>148.96674442</v>
+        <v>148.96645699000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.50890859999998384</v>
+        <v>0.50798894000001837</v>
       </c>
       <c r="D203" s="5">
-        <v>4.1920101139657939</v>
+        <v>4.1842733516636255</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>148.10919448000001</v>
+        <v>148.10863520999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.85754993999998419</v>
+        <v>-0.85782178000002318</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.6934095562781621</v>
+        <v>-6.6954771099137282</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>148.31345802000001</v>
+        <v>148.31292063000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.20426353999999947</v>
+        <v>0.20428542000001926</v>
       </c>
       <c r="D205" s="5">
-        <v>1.667581123295081</v>
+        <v>1.6677674514796514</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>148.79519146999999</v>
+        <v>148.79521044000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.4817334499999788</v>
+        <v>0.48228980999999749</v>
       </c>
       <c r="D206" s="5">
-        <v>3.9680811591449316</v>
+        <v>3.9727608719474228</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>149.84417285999999</v>
+        <v>149.84402796000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0489813899999945</v>
+        <v>1.0488175200000001</v>
       </c>
       <c r="D207" s="5">
-        <v>8.7956537403493851</v>
+        <v>8.7942248332191433</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>150.16658760000001</v>
+        <v>150.16677324</v>
       </c>
       <c r="C208" s="5">
-        <v>0.32241474000002768</v>
+        <v>0.32274527999999236</v>
       </c>
       <c r="D208" s="5">
-        <v>2.6127762662030429</v>
+        <v>2.6154892582811229</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>150.03071209000001</v>
+        <v>150.03090614000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.13587551000000531</v>
+        <v>-0.13586709999998448</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.0804109180823973</v>
+        <v>-1.0803430496756694</v>
       </c>
       <c r="E209" s="5">
-        <v>2.1135014075560621</v>
+        <v>2.1134330289533265</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>150.51154708000001</v>
+        <v>150.51317663</v>
       </c>
       <c r="C210" s="5">
-        <v>0.48083499000000529</v>
+        <v>0.48227048999999056</v>
       </c>
       <c r="D210" s="5">
-        <v>3.9144135276092173</v>
+        <v>3.9263019555653811</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.47383356</v>
+        <v>150.47425826</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.7713520000011158E-2</v>
+        <v>-3.8918370000004643E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.30026870373358605</v>
+        <v>-0.30984452883743296</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>150.85194555999999</v>
+        <v>150.85354006</v>
       </c>
       <c r="C212" s="5">
-        <v>0.37811199999998735</v>
+        <v>0.37928180000000111</v>
       </c>
       <c r="D212" s="5">
-        <v>3.0573955956675114</v>
+        <v>3.066977283328276</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>150.46093128999999</v>
+        <v>150.4578794</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.39101426999999944</v>
+        <v>-0.39566066000000433</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.0664856213440506</v>
+        <v>-3.1023680931526076</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>150.97448965000001</v>
+        <v>150.97475595</v>
       </c>
       <c r="C214" s="5">
-        <v>0.51355836000001887</v>
+        <v>0.51687655000000632</v>
       </c>
       <c r="D214" s="5">
-        <v>4.173653424909185</v>
+        <v>4.2012185230534849</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>150.60608619999999</v>
+        <v>150.60547566</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.36840345000001662</v>
+        <v>-0.36928029000000606</v>
       </c>
       <c r="D215" s="5">
-        <v>-2.8892229012615012</v>
+        <v>-2.8960022796291285</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>152.24859960000001</v>
+        <v>152.24774768</v>
       </c>
       <c r="C216" s="5">
-        <v>1.6425134000000128</v>
+        <v>1.6422720200000072</v>
       </c>
       <c r="D216" s="5">
-        <v>13.901490617563717</v>
+        <v>13.89938340580883</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>151.85879026999999</v>
+        <v>151.85888688</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.38980933000001983</v>
+        <v>-0.38886080000000334</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.02951869325917</v>
+        <v>-3.0222668333215963</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.24013651000001</v>
+        <v>153.24019258999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.3813462400000276</v>
+        <v>1.3813057099999924</v>
       </c>
       <c r="D218" s="5">
-        <v>11.478503866289058</v>
+        <v>11.478142380309574</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>151.57578393</v>
+        <v>151.57569201999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-1.6643525800000134</v>
+        <v>-1.6645005700000013</v>
       </c>
       <c r="D219" s="5">
-        <v>-12.282243793652391</v>
+        <v>-12.283267269720477</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>152.94527674</v>
+        <v>152.94532819</v>
       </c>
       <c r="C220" s="5">
-        <v>1.369492809999997</v>
+        <v>1.3696361700000068</v>
       </c>
       <c r="D220" s="5">
-        <v>11.397375557722821</v>
+        <v>11.398635814461787</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.30716941</v>
+        <v>154.30722668999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.3618926700000031</v>
+        <v>1.3618984999999952</v>
       </c>
       <c r="D221" s="5">
-        <v>11.224489406043636</v>
+        <v>11.224535870482555</v>
       </c>
       <c r="E221" s="5">
-        <v>2.850387937527521</v>
+        <v>2.8502930896181944</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>154.86527957999999</v>
+        <v>154.86788981999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.55811016999999197</v>
+        <v>0.56066312999999468</v>
       </c>
       <c r="D222" s="5">
-        <v>4.4276426860041962</v>
+        <v>4.4483007984768452</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>154.93065917999999</v>
+        <v>154.93150209000001</v>
       </c>
       <c r="C223" s="5">
-        <v>6.5379599999999982E-2</v>
+        <v>6.3612270000021454E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.50778293092923477</v>
+        <v>0.49401726126530043</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>155.32190256999999</v>
+        <v>155.32516831999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.39124338999999964</v>
+        <v>0.39366622999997958</v>
       </c>
       <c r="D224" s="5">
-        <v>3.0727815192767238</v>
+        <v>3.0920598942378419</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>154.78794278000001</v>
+        <v>154.78286170000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.53395978999998306</v>
+        <v>-0.54230661999997665</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.0482015877457478</v>
+        <v>-4.110188001373305</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>155.50636487</v>
+        <v>155.50592087000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.71842208999999002</v>
+        <v>0.72305916999999909</v>
       </c>
       <c r="D226" s="5">
-        <v>5.7139969724528283</v>
+        <v>5.7520245900703371</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>156.81218562000001</v>
+        <v>156.81108463000001</v>
       </c>
       <c r="C227" s="5">
-        <v>1.3058207500000094</v>
+        <v>1.3051637599999992</v>
       </c>
       <c r="D227" s="5">
-        <v>10.555324365058262</v>
+        <v>10.549797745822275</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>156.95455092</v>
+        <v>156.95330741999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14236529999999448</v>
+        <v>0.14222278999997684</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0949021089597721</v>
+        <v>1.0938083390421793</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>156.91719644</v>
+        <v>156.91787238000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-3.7354480000004742E-2</v>
+        <v>-3.5435039999981655E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.28522108437218918</v>
+        <v>-0.27058548658562831</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>155.63330764</v>
+        <v>155.63365005</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2838887999999997</v>
+        <v>-1.2842223300000057</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.3883398013789972</v>
+        <v>-9.3906313498748446</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>158.01083008000001</v>
+        <v>158.01085092</v>
       </c>
       <c r="C231" s="5">
-        <v>2.377522440000007</v>
+        <v>2.3772008699999958</v>
       </c>
       <c r="D231" s="5">
-        <v>19.953157595745452</v>
+        <v>19.9501805651505</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>158.51578053</v>
+        <v>158.51567180000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.5049504499999955</v>
+        <v>0.50482088000001113</v>
       </c>
       <c r="D232" s="5">
-        <v>3.902928234729286</v>
+        <v>3.9019085588558156</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>158.35462537999999</v>
+        <v>158.35457285000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.16115515000001324</v>
+        <v>-0.16109894999999597</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2131820666224646</v>
+        <v>-1.2127621801443667</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6229863365879957</v>
+        <v>2.6229141996901184</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>158.93923122000001</v>
+        <v>158.94281586</v>
       </c>
       <c r="C234" s="5">
-        <v>0.58460584000002314</v>
+        <v>0.58824300999998513</v>
       </c>
       <c r="D234" s="5">
-        <v>4.5211688943408213</v>
+        <v>4.5498764331386887</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>159.19333924</v>
+        <v>159.19459691</v>
       </c>
       <c r="C235" s="5">
-        <v>0.25410801999998966</v>
+        <v>0.25178105000000528</v>
       </c>
       <c r="D235" s="5">
-        <v>1.9354899877893406</v>
+        <v>1.9175675923647217</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>159.43105206999999</v>
+        <v>159.43619018999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.23771282999999244</v>
+        <v>0.24159327999998936</v>
       </c>
       <c r="D236" s="5">
-        <v>1.8066700438685634</v>
+        <v>1.8363943074449773</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>160.71661964</v>
+        <v>160.70945839999999</v>
       </c>
       <c r="C237" s="5">
-        <v>1.285567570000012</v>
+        <v>1.2732682099999977</v>
       </c>
       <c r="D237" s="5">
-        <v>10.11703976919247</v>
+        <v>10.015620473541897</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>160.24778861999999</v>
+        <v>160.24605707000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.46883102000001031</v>
+        <v>-0.46340132999998218</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4449330547724699</v>
+        <v>-3.4058160897248557</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>161.03569623000001</v>
+        <v>161.03371838999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.78790761000001908</v>
+        <v>0.78766131999998379</v>
       </c>
       <c r="D239" s="5">
-        <v>6.0623687760018807</v>
+        <v>6.0604895018266047</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>161.10635572999999</v>
+        <v>161.10533149</v>
       </c>
       <c r="C240" s="5">
-        <v>7.0659499999976561E-2</v>
+        <v>7.1613100000007535E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>0.52781047032794959</v>
+        <v>0.53495766449955795</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>159.94257909000001</v>
+        <v>159.9434717</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1637766399999805</v>
+        <v>-1.1618597899999941</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.3321489209864374</v>
+        <v>-8.3190156152955108</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>160.46001174</v>
+        <v>160.46071183999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.51743264999998928</v>
+        <v>0.51724013999998419</v>
       </c>
       <c r="D242" s="5">
-        <v>3.951963838527961</v>
+        <v>3.9504448264360059</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>162.05530069</v>
+        <v>162.05559577</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5952889499999969</v>
+        <v>1.5948839300000088</v>
       </c>
       <c r="D243" s="5">
-        <v>12.604839605433282</v>
+        <v>12.60140447191327</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>162.41094709000001</v>
+        <v>162.41079055</v>
       </c>
       <c r="C244" s="5">
-        <v>0.35564640000001191</v>
+        <v>0.35519478000000504</v>
       </c>
       <c r="D244" s="5">
-        <v>2.6655398283240928</v>
+        <v>2.6621091605800729</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>162.05602010999999</v>
+        <v>162.05602605000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.3549269800000161</v>
+        <v>-0.35476449999998749</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.5911444913001014</v>
+        <v>-2.5899749868504185</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3374086618043854</v>
+        <v>2.3374463606467222</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>161.14133681999999</v>
+        <v>161.14522187</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.91468328999999926</v>
+        <v>-0.91080418000001373</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.566736442755472</v>
+        <v>-6.5397423250582172</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>161.78234541</v>
+        <v>161.78441770000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.64100859000001265</v>
+        <v>0.63919583000000557</v>
       </c>
       <c r="D247" s="5">
-        <v>4.8793483524888215</v>
+        <v>4.8651273643665949</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>162.69926314</v>
+        <v>162.70473677999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.91691772999999444</v>
+        <v>0.92031907999998452</v>
       </c>
       <c r="D248" s="5">
-        <v>7.0171807180130941</v>
+        <v>7.0439380291722253</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>163.21677890999999</v>
+        <v>163.20918355000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.51751576999998861</v>
+        <v>0.50444677000001548</v>
       </c>
       <c r="D249" s="5">
-        <v>3.8844634382000809</v>
+        <v>3.7845597601752212</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>166.34195686999999</v>
+        <v>166.33951838999999</v>
       </c>
       <c r="C250" s="5">
-        <v>3.125177960000002</v>
+        <v>3.1303348399999891</v>
       </c>
       <c r="D250" s="5">
-        <v>25.557899584757138</v>
+        <v>25.605937601607344</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>164.90151652</v>
+        <v>164.89843053999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.4404403499999887</v>
+        <v>-1.4410878500000024</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.9105116142503498</v>
+        <v>-9.9148949445306052</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>162.86160422</v>
+        <v>162.86054931999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0399122999999975</v>
+        <v>-2.0378812200000027</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.875105191014169</v>
+        <v>-13.862457385499205</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>163.63233441</v>
+        <v>163.6333041</v>
       </c>
       <c r="C253" s="5">
-        <v>0.77073018999999476</v>
+        <v>0.77275478000001385</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8290782436721589</v>
+        <v>5.8448309880722693</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>163.61909675000001</v>
+        <v>163.6200149</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.3237659999987272E-2</v>
+        <v>-1.3289200000002666E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-9.703538088148278E-2</v>
+        <v>-9.7412436309152195E-2</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>164.84769208</v>
+        <v>164.84837562000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.2285953299999903</v>
+        <v>1.228360720000012</v>
       </c>
       <c r="D255" s="5">
-        <v>9.3922525330018871</v>
+        <v>9.3903294243414592</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>164.56914702</v>
+        <v>164.56899335</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.27854505999999901</v>
+        <v>-0.27938227000001348</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.0089158436705667</v>
+        <v>-2.014889501065964</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>164.24377842000001</v>
+        <v>164.24378064999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32536859999999024</v>
+        <v>-0.32521270000000868</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.3468828013754051</v>
+        <v>-2.3457726555538017</v>
       </c>
       <c r="E257" s="5">
-        <v>1.3500012579076071</v>
+        <v>1.3499989190929318</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>163.53857328999999</v>
+        <v>163.54246433</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.70520513000002438</v>
+        <v>-0.70131631999998945</v>
       </c>
       <c r="D258" s="5">
-        <v>-5.0324296886722681</v>
+        <v>-5.0053270885833108</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>163.73468806</v>
+        <v>163.73669547</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19611477000000832</v>
+        <v>0.19423113999999941</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4485642662350529</v>
+        <v>1.4345258318752663</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>163.29977955000001</v>
+        <v>163.30554493</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.43490850999998543</v>
+        <v>-0.43115054000000441</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.1412588101072836</v>
+        <v>-3.1144700097291422</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>162.94600187</v>
+        <v>162.93895595000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.35377768000000742</v>
+        <v>-0.36658897999998885</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.568963037947436</v>
+        <v>-2.6607543355053109</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>163.48782524999999</v>
+        <v>163.48480996999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.54182337999998254</v>
+        <v>0.54585401999997885</v>
       </c>
       <c r="D262" s="5">
-        <v>4.0639952163453064</v>
+        <v>4.0949669462721161</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>163.69559322000001</v>
+        <v>163.69246007999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.20776797000002034</v>
+        <v>0.207650110000003</v>
       </c>
       <c r="D263" s="5">
-        <v>1.5357207133532835</v>
+        <v>1.5348719607409356</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>163.64957511</v>
+        <v>163.64891098000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-4.6018110000005663E-2</v>
+        <v>-4.354909999997858E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.33682293598154001</v>
+        <v>-0.31878390012551883</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>162.1672667</v>
+        <v>162.16814246999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.4823084100000017</v>
+        <v>-1.4807685100000185</v>
       </c>
       <c r="D265" s="5">
-        <v>-10.343913700431862</v>
+        <v>-10.333736816507354</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>161.83106745000001</v>
+        <v>161.83201793999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.33619924999999284</v>
+        <v>-0.33612453000000642</v>
       </c>
       <c r="D266" s="5">
-        <v>-2.4596244140234091</v>
+        <v>-2.4590708522046145</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>161.73492899999999</v>
+        <v>161.73588527000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.6138450000012199E-2</v>
+        <v>-9.6132669999974496E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.71055541892306451</v>
+        <v>-0.71050867921171879</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>161.23278508000001</v>
+        <v>161.23284509000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.50214391999998043</v>
+        <v>-0.50304017999999928</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.6627146757345685</v>
+        <v>-3.669119385717079</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>161.63120369000001</v>
+        <v>161.63131923</v>
       </c>
       <c r="C269" s="5">
-        <v>0.39841860999999312</v>
+        <v>0.39847413999999048</v>
       </c>
       <c r="D269" s="5">
-        <v>3.0059271429804912</v>
+        <v>3.0063506740526602</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.5906689161273357</v>
+        <v>-1.5905999056165743</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>161.39134734999999</v>
+        <v>161.39400341000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.2398563400000171</v>
+        <v>-0.23731581999999207</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.7663048788240876</v>
+        <v>-1.7477460443014681</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>161.16834965000001</v>
+        <v>161.17050663000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.2229976999999792</v>
+        <v>-0.22349678000000495</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.6455218111108616</v>
+        <v>-1.6491496330661271</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>161.39531679000001</v>
+        <v>161.39904734000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22696713999999929</v>
+        <v>0.22854071000000431</v>
       </c>
       <c r="D272" s="5">
-        <v>1.7030642448250477</v>
+        <v>1.7149407507385916</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>161.41472841999999</v>
+        <v>161.41006596</v>
       </c>
       <c r="C273" s="5">
-        <v>1.9411629999979141E-2</v>
+        <v>1.1018619999987322E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.144424086979833</v>
+        <v>8.1954076544477061E-2</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>161.38922496999999</v>
+        <v>161.38650186000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.5503450000002204E-2</v>
+        <v>-2.356409999998732E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.18943475222906736</v>
+        <v>-0.17504624767612498</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>160.58092958</v>
+        <v>160.57844925000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.80829538999998363</v>
+        <v>-0.80805261000000428</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.8472130594439236</v>
+        <v>-5.8456007986438907</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>161.12599854000001</v>
+        <v>161.12522745000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.54506896000000893</v>
+        <v>0.54677820000000565</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1501380201943716</v>
+        <v>4.1634623270901505</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>162.05873223</v>
+        <v>162.05933682</v>
       </c>
       <c r="C277" s="5">
-        <v>0.93273368999999207</v>
+        <v>0.93410936999998739</v>
       </c>
       <c r="D277" s="5">
-        <v>7.1721106998208217</v>
+        <v>7.1830638067607033</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>162.37036806</v>
+        <v>162.37122880000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.31163583000000017</v>
+        <v>0.31189198000001284</v>
       </c>
       <c r="D278" s="5">
-        <v>2.3321399187282044</v>
+        <v>2.334068364153663</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>161.98343858999999</v>
+        <v>161.98420480999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.38692947000001254</v>
+        <v>-0.38702399000001719</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.8224231295244873</v>
+        <v>-2.8230888141051791</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>161.83565274</v>
+        <v>161.83593427</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.14778584999999111</v>
+        <v>-0.14827053999999862</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.0893448538684236</v>
+        <v>-1.092894443549175</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>162.14687124</v>
+        <v>162.14712410999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.3112184999999954</v>
+        <v>0.31118983999999728</v>
       </c>
       <c r="D281" s="5">
-        <v>2.3322281292641467</v>
+        <v>2.3320069789570574</v>
       </c>
       <c r="E281" s="5">
-        <v>0.31903960264318965</v>
+        <v>0.31912433955081365</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>162.06682875000001</v>
+        <v>162.06845246</v>
       </c>
       <c r="C282" s="5">
-        <v>-8.0042489999982536E-2</v>
+        <v>-7.8671649999989768E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.59076462309393118</v>
+        <v>-0.5806730310219943</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>162.30407478000001</v>
+        <v>162.30580649000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.23724602999999433</v>
+        <v>0.23735403000000588</v>
       </c>
       <c r="D283" s="5">
-        <v>1.7708659735542476</v>
+        <v>1.7716607250471972</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>162.43291091</v>
+        <v>162.43496278000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.12883612999999627</v>
+        <v>0.1291562899999974</v>
       </c>
       <c r="D284" s="5">
-        <v>0.95672350649667059</v>
+        <v>0.95910111810639798</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>162.77163327</v>
+        <v>162.76941794999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.33872235999999134</v>
+        <v>0.33445516999998404</v>
       </c>
       <c r="D285" s="5">
-        <v>2.5312680157705936</v>
+        <v>2.4989854590545146</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>162.75573315</v>
+        <v>162.75375947000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.5900119999997742E-2</v>
+        <v>-1.565847999998482E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.11715736924852171</v>
+        <v>-0.11537939683258225</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>163.45244674</v>
+        <v>163.44990308999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.69671359000000166</v>
+        <v>0.69614361999998664</v>
       </c>
       <c r="D287" s="5">
-        <v>5.2595630230276802</v>
+        <v>5.2552237736925633</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>164.87493966</v>
+        <v>164.87435017999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.4224929199999963</v>
+        <v>1.424447090000001</v>
       </c>
       <c r="D288" s="5">
-        <v>10.958016259376802</v>
+        <v>10.973977808887426</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>163.71797054000001</v>
+        <v>163.71829213000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.1569691199999852</v>
+        <v>-1.1560580499999844</v>
       </c>
       <c r="D289" s="5">
-        <v>-8.1031904003166169</v>
+        <v>-8.097081324117239</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>163.27224039000001</v>
+        <v>163.27286814999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.44573015000000282</v>
+        <v>-0.44542398000001526</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.2185787219525586</v>
+        <v>-3.2163946480569638</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>163.86283646000001</v>
+        <v>163.86319075</v>
       </c>
       <c r="C291" s="5">
-        <v>0.59059607000000369</v>
+        <v>0.59032260000000747</v>
       </c>
       <c r="D291" s="5">
-        <v>4.428104088794238</v>
+        <v>4.4259953953144082</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>163.63283982999999</v>
+        <v>163.63340812000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-0.22999663000001647</v>
+        <v>-0.22978262999998833</v>
       </c>
       <c r="D292" s="5">
-        <v>-1.6713690358072353</v>
+        <v>-1.6698223049494754</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>163.54628828</v>
+        <v>163.54673165</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.6551549999995814E-2</v>
+        <v>-8.667647000001466E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.6328817724315039</v>
+        <v>-0.63379035753392543</v>
       </c>
       <c r="E293" s="5">
-        <v>0.86305522227971831</v>
+        <v>0.86317136223181823</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>163.30143532</v>
+        <v>163.30220194</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24485296000000289</v>
+        <v>-0.24452970999999479</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.7818573179087971</v>
+        <v>-1.7795194715830798</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>163.58435270000001</v>
+        <v>163.58582333000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.28291738000001487</v>
+        <v>0.28362139000000752</v>
       </c>
       <c r="D295" s="5">
-        <v>2.0989074720069612</v>
+        <v>2.1041704012795925</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.82951381999999</v>
+        <v>163.83004202000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.24516111999997747</v>
+        <v>0.24421868999999674</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8133180749878575</v>
+        <v>1.8062737465760259</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>163.92559169</v>
+        <v>163.92520647000001</v>
       </c>
       <c r="C297" s="5">
-        <v>9.6077870000016219E-2</v>
+        <v>9.5164449999998624E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.70601471945375138</v>
+        <v>0.69927886099059311</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>163.72260893000001</v>
+        <v>163.72200047999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.2029827599999976</v>
+        <v>-0.20320599000001494</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.4758358082673895</v>
+        <v>-1.4774512551608776</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>164.34015251</v>
+        <v>164.33728718</v>
       </c>
       <c r="C299" s="5">
-        <v>0.61754357999998888</v>
+        <v>0.61528670000001284</v>
       </c>
       <c r="D299" s="5">
-        <v>4.6213571911760454</v>
+        <v>4.6041348032747953</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>164.75777593999999</v>
+        <v>164.75717531999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41762342999999191</v>
+        <v>0.41988813999998342</v>
       </c>
       <c r="D300" s="5">
-        <v>3.0924406800294957</v>
+        <v>3.1095018710196376</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>164.23259174</v>
+        <v>164.2325495</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.525184199999984</v>
+        <v>-0.52462581999998292</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.7587824927833968</v>
+        <v>-3.754869303157149</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>164.28435275000001</v>
+        <v>164.28461579</v>
       </c>
       <c r="C302" s="5">
-        <v>5.1761010000006991E-2</v>
+        <v>5.2066289999999071E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>0.3788589912856466</v>
+        <v>0.38109745027283815</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>166.24871565000001</v>
+        <v>166.24899020999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.9643628999999976</v>
+        <v>1.9643744199999844</v>
       </c>
       <c r="D303" s="5">
-        <v>15.330765211780317</v>
+        <v>15.330834929367043</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>166.19849986</v>
+        <v>166.19906968999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-5.0215790000009974E-2</v>
+        <v>-4.9920520000000579E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.36186108912895643</v>
+        <v>-0.35973625728222824</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>166.05752924999999</v>
+        <v>166.05790440999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.14097061000001077</v>
+        <v>-0.14116527999999562</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.0131125307579647</v>
+        <v>-1.014501573044968</v>
       </c>
       <c r="E305" s="5">
-        <v>1.5354924874238618</v>
+        <v>1.5354466180186765</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>166.60305672999999</v>
+        <v>166.60393299</v>
       </c>
       <c r="C306" s="5">
-        <v>0.54552748000000406</v>
+        <v>0.5460285800000122</v>
       </c>
       <c r="D306" s="5">
-        <v>4.014221253150918</v>
+        <v>4.017966255716976</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>166.67941435</v>
+        <v>166.68036437999999</v>
       </c>
       <c r="C307" s="5">
-        <v>7.6357620000010229E-2</v>
+        <v>7.6431389999982002E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.55137327274368264</v>
+        <v>0.55190439567691651</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>166.53554034999999</v>
+        <v>166.53650082999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.14387400000001094</v>
+        <v>-0.14386354999999185</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.0309101930791598</v>
+        <v>-1.0308298224759649</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>167.07838998</v>
+        <v>167.07831346</v>
       </c>
       <c r="C309" s="5">
-        <v>0.5428496300000063</v>
+        <v>0.54181263000000968</v>
       </c>
       <c r="D309" s="5">
-        <v>3.9824900373295558</v>
+        <v>3.9747223492710093</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>167.261661</v>
+        <v>167.26156336</v>
       </c>
       <c r="C310" s="5">
-        <v>0.1832710200000065</v>
+        <v>0.18324989999999275</v>
       </c>
       <c r="D310" s="5">
-        <v>1.3242700330939439</v>
+        <v>1.3241171136517238</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>166.63379842000001</v>
+        <v>166.63023401000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.62786257999999862</v>
+        <v>-0.63132934999998724</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.4126840138894785</v>
+        <v>-4.4365478312000324</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>167.31368014</v>
+        <v>167.31318757</v>
       </c>
       <c r="C312" s="5">
-        <v>0.67988171999999736</v>
+        <v>0.68295355999998719</v>
       </c>
       <c r="D312" s="5">
-        <v>5.0074933909804331</v>
+        <v>5.0307407314445829</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>167.07067197999999</v>
+        <v>167.07040726</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.24300816000001646</v>
+        <v>-0.24278031000000055</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7290372097422235</v>
+        <v>-1.7274339863772359</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>168.34911105</v>
+        <v>168.34891590000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2784390700000188</v>
+        <v>1.2785086400000125</v>
       </c>
       <c r="D314" s="5">
-        <v>9.5789909569534473</v>
+        <v>9.5795501813595418</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>168.17904075000001</v>
+        <v>168.17990245999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.1700702999999919</v>
+        <v>-0.16901344000001473</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.2055556963966652</v>
+        <v>-1.1981067671413381</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>169.03807724000001</v>
+        <v>169.03892422999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.85903648999999405</v>
+        <v>0.85902176999999824</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3046046318403492</v>
+        <v>6.3044603311928071</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>169.17541499000001</v>
+        <v>169.17579845</v>
       </c>
       <c r="C317" s="5">
-        <v>0.13733775000000037</v>
+        <v>0.13687422000000993</v>
       </c>
       <c r="D317" s="5">
-        <v>0.97932811346241877</v>
+        <v>0.97600312717072146</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8775937195271819</v>
+        <v>1.877594475901545</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>169.91491389999999</v>
+        <v>169.9157161</v>
       </c>
       <c r="C318" s="5">
-        <v>0.73949890999998047</v>
+        <v>0.73991764999999532</v>
       </c>
       <c r="D318" s="5">
-        <v>5.3733995168532278</v>
+        <v>5.3765032768697374</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>169.68516342000001</v>
+        <v>169.68635893999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.22975047999997855</v>
+        <v>-0.22935716000000639</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6105675816254217</v>
+        <v>-1.6078232827491989</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>169.54575367999999</v>
+        <v>169.54680906999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13940974000001916</v>
+        <v>-0.13954986999999619</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.9814518418655771</v>
+        <v>-0.98242701597794913</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>168.51197137</v>
+        <v>168.51126934999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.0337823099999923</v>
+        <v>-1.0355397200000027</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.0763832546177685</v>
+        <v>-7.087969133657845</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>168.86195273999999</v>
+        <v>168.860906</v>
       </c>
       <c r="C322" s="5">
-        <v>0.34998136999999474</v>
+        <v>0.34963665000000788</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5209388762691853</v>
+        <v>2.5184380433940667</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>169.38280173999999</v>
+        <v>169.38249637000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.52084899999999834</v>
+        <v>0.52159037000001263</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7648015961532444</v>
+        <v>3.7702755032416713</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>169.75260621999999</v>
+        <v>169.74876836999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.3698044799999991</v>
+        <v>0.36627199999998084</v>
       </c>
       <c r="D324" s="5">
-        <v>2.6515857191323766</v>
+        <v>2.6259598099627857</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>169.82399627000001</v>
+        <v>169.82349879</v>
       </c>
       <c r="C325" s="5">
-        <v>7.1390050000019301E-2</v>
+        <v>7.4730420000008735E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.50583312953151882</v>
+        <v>0.52957061178358078</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>170.33811095999999</v>
+        <v>170.33799506</v>
       </c>
       <c r="C326" s="5">
-        <v>0.51411468999998533</v>
+        <v>0.51449626999999509</v>
       </c>
       <c r="D326" s="5">
-        <v>3.6939080680457925</v>
+        <v>3.6967065701176027</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>169.78355769000001</v>
+        <v>169.78585128</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.55455326999998533</v>
+        <v>-0.55214377999999442</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.8375241573223806</v>
+        <v>-3.8211491103636974</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>169.85431474000001</v>
+        <v>169.85585584</v>
       </c>
       <c r="C328" s="5">
-        <v>7.0757049999997434E-2</v>
+        <v>7.0004560000000993E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.50124612708710714</v>
+        <v>0.49589664555842461</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>170.15688993000001</v>
+        <v>170.15768887999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.30257518999999888</v>
+        <v>0.30183303999999112</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1587255386052551</v>
+        <v>2.1533590773013866</v>
       </c>
       <c r="E329" s="5">
-        <v>0.58015222841807379</v>
+        <v>0.58039651001864367</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>170.66015680000001</v>
+        <v>170.66101017</v>
       </c>
       <c r="C330" s="5">
-        <v>0.50326687000000447</v>
+        <v>0.50332129000000236</v>
       </c>
       <c r="D330" s="5">
-        <v>3.6075048607219884</v>
+        <v>3.6078841040367182</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>171.04161321000001</v>
+        <v>171.04264143</v>
       </c>
       <c r="C331" s="5">
-        <v>0.38145640999999841</v>
+        <v>0.38163126000000602</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7154384448397462</v>
+        <v>2.7166847297062091</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>171.28114282000001</v>
+        <v>171.28151056999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.23952961000000528</v>
+        <v>0.23886913999999138</v>
       </c>
       <c r="D332" s="5">
-        <v>1.6935049135382574</v>
+        <v>1.688789150552128</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>170.99166435000001</v>
+        <v>170.99141571000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.28947847000000593</v>
+        <v>-0.29009485999998219</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.0093472552239033</v>
+        <v>-2.0135817233972841</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>171.06443833</v>
+        <v>171.06271446</v>
       </c>
       <c r="C334" s="5">
-        <v>7.2773979999993799E-2</v>
+        <v>7.1298749999982647E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.51191668090020404</v>
+        <v>0.50151633746375879</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>171.03967084999999</v>
+        <v>171.04181563</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.4767480000008391E-2</v>
+        <v>-2.089882999999304E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.17360311971332809</v>
+        <v>-0.14650621951192155</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>170.98571558</v>
+        <v>170.97517084</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.3955269999988786E-2</v>
+        <v>-6.6644789999998011E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.3778895667051918</v>
+        <v>-0.4665676905894367</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>171.02526578000001</v>
+        <v>171.02433467</v>
       </c>
       <c r="C337" s="5">
-        <v>3.9550200000007862E-2</v>
+        <v>4.9163829999997688E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.2779218415910778</v>
+        <v>0.3456056785243744</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>170.64005398</v>
+        <v>170.64061276000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.38521180000000754</v>
+        <v>-0.38372190999999134</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.6696086045089662</v>
+        <v>-2.6594246985835346</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>170.45341647999999</v>
+        <v>170.45884018999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.18663750000001755</v>
+        <v>-0.18177257000002101</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.3046327969511218</v>
+        <v>-1.270820847166021</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>170.84318797</v>
+        <v>170.84578823000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.38977149000001532</v>
+        <v>0.38694804000002136</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7787844822418029</v>
+        <v>2.7583145129225661</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>171.01183288999999</v>
+        <v>171.01885350000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.16864491999999132</v>
+        <v>0.17306526999999505</v>
       </c>
       <c r="D341" s="5">
-        <v>1.1910118534493641</v>
+        <v>1.2223848872769283</v>
       </c>
       <c r="E341" s="5">
-        <v>0.50244392710263597</v>
+        <v>0.50609797633496267</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>171.28721608999999</v>
+        <v>171.28341596000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.27538319999999317</v>
+        <v>0.2645624600000076</v>
       </c>
       <c r="D342" s="5">
-        <v>1.949586756970878</v>
+        <v>1.8722504613867264</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>171.00313614000001</v>
+        <v>171.00451369999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.28407994999997754</v>
+        <v>-0.27890226000002372</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.9721465840319863</v>
+        <v>-1.936565791548428</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>171.67488976999999</v>
+        <v>171.67460220999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.67175362999998356</v>
+        <v>0.67008850999999936</v>
       </c>
       <c r="D344" s="5">
-        <v>4.81716839456654</v>
+        <v>4.8049297079048259</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>171.81650386999999</v>
+        <v>171.81565369</v>
       </c>
       <c r="C345" s="5">
-        <v>0.14161409999999819</v>
+        <v>0.14105148000001577</v>
       </c>
       <c r="D345" s="5">
-        <v>0.99437976415786</v>
+        <v>0.99041298056932181</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>172.10439217999999</v>
+        <v>172.10176501999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.28788830999999959</v>
+        <v>0.2861113299999829</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0293014694781952</v>
+        <v>2.0166708120100463</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>171.87149024999999</v>
+        <v>171.87622354000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.23290192999999704</v>
+        <v>-0.22554147999997554</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.6118792818081595</v>
+        <v>-1.5613290105409017</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>172.15612759999999</v>
+        <v>172.13567447</v>
       </c>
       <c r="C348" s="5">
-        <v>0.28463734999999701</v>
+        <v>0.25945092999998565</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0055288362439638</v>
+        <v>1.8265413886338733</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>172.12823839000001</v>
+        <v>172.12749461999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-2.7889209999983677E-2</v>
+        <v>-8.1798500000047625E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.19422630787266915</v>
+        <v>-5.7008839019001556E-2</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>171.75893031999999</v>
+        <v>171.7613929</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.36930807000001664</v>
+        <v>-0.36610171999998897</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.5444825209416932</v>
+        <v>-2.5226597686356267</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>171.61371557999999</v>
+        <v>171.62335766999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.14521474000000012</v>
+        <v>-0.13803523000001405</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.0098436605028294</v>
+        <v>-0.96012313357035639</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>172.06311665000001</v>
+        <v>172.06639028999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.44940107000002172</v>
+        <v>0.44303261999999677</v>
       </c>
       <c r="D352" s="5">
-        <v>3.1880703956502776</v>
+        <v>3.1420699517087147</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>172.46498844000001</v>
+        <v>172.48353675000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.40187179000000128</v>
+        <v>0.41714646000002631</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8390133617498536</v>
+        <v>2.9483072268006172</v>
       </c>
       <c r="E353" s="5">
-        <v>0.84973976680007279</v>
+        <v>0.85644548540959597</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.35909432</v>
+        <v>172.35146829000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.1058941200000163</v>
+        <v>-0.13206845999999928</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.73432117664876673</v>
+        <v>-0.91496523494828397</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>172.66582994999999</v>
+        <v>172.66019473</v>
       </c>
       <c r="C355" s="5">
-        <v>0.30673562999999149</v>
+        <v>0.30872643999998672</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1565847687579076</v>
+        <v>2.1708168543394191</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.03532795000001</v>
+        <v>173.03572394</v>
       </c>
       <c r="C356" s="5">
-        <v>0.36949800000002142</v>
+        <v>0.37552920999999628</v>
       </c>
       <c r="D356" s="5">
-        <v>2.5983930845044689</v>
+        <v>2.6414018089431224</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>172.44231618000001</v>
+        <v>172.44014888000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.59301177000000393</v>
+        <v>-0.59557505999998739</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.0358976543965035</v>
+        <v>-4.0530047969185468</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>173.09079080999999</v>
+        <v>173.08890176</v>
       </c>
       <c r="C358" s="5">
-        <v>0.64847462999998129</v>
+        <v>0.64875287999998932</v>
       </c>
       <c r="D358" s="5">
-        <v>4.6071513018530741</v>
+        <v>4.6092283730545525</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>172.85594696000001</v>
+        <v>172.86188082000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.23484384999997587</v>
+        <v>-0.22702093999998851</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.6160256318449751</v>
+        <v>-1.5625987145473363</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>173.41781911000001</v>
+        <v>173.38143378999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.56187214999999924</v>
+        <v>0.51955296999997813</v>
       </c>
       <c r="D360" s="5">
-        <v>3.971123092082296</v>
+        <v>3.6669383433671987</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>174.12121655999999</v>
+        <v>174.12487744000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.70339744999998288</v>
+        <v>0.74344365000001744</v>
       </c>
       <c r="D361" s="5">
-        <v>4.9773658481828464</v>
+        <v>5.268589605417473</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>174.12746265999999</v>
+        <v>174.13480833</v>
       </c>
       <c r="C362" s="5">
-        <v>6.2460999999984779E-3</v>
+        <v>9.930889999992587E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>4.3055057431873323E-2</v>
+        <v>6.8461250681162156E-2</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>174.79868847</v>
+        <v>174.81389418000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.67122581000000991</v>
+        <v>0.67908585000000699</v>
       </c>
       <c r="D363" s="5">
-        <v>4.7250984826754605</v>
+        <v>4.7814155359156008</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>175.13866648999999</v>
+        <v>175.14408168</v>
       </c>
       <c r="C364" s="5">
-        <v>0.33997801999998956</v>
+        <v>0.33018749999999386</v>
       </c>
       <c r="D364" s="5">
-        <v>2.3590924752431741</v>
+        <v>2.2902479174432999</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>175.36144041</v>
+        <v>175.39311662</v>
       </c>
       <c r="C365" s="5">
-        <v>0.22277392000000873</v>
+        <v>0.24903494000000137</v>
       </c>
       <c r="D365" s="5">
-        <v>1.5371069831235484</v>
+        <v>1.7196704161466236</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6794434604955555</v>
+        <v>1.686873961900015</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>175.63389541999999</v>
+        <v>175.62331033999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.2724550099999874</v>
+        <v>0.23019371999998839</v>
       </c>
       <c r="D366" s="5">
-        <v>1.8804268339648544</v>
+        <v>1.5863517742403577</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>176.06114514999999</v>
+        <v>176.04813454999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.42724972999999977</v>
+        <v>0.42482420999999704</v>
       </c>
       <c r="D367" s="5">
-        <v>2.9585132720887364</v>
+        <v>2.94167322409149</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>175.8446739</v>
+        <v>175.84481577</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.21647124999998368</v>
+        <v>-0.20331877999998937</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.4654911338127352</v>
+        <v>-1.3771160732995447</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>171.66915917</v>
+        <v>171.65909237</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.1755147300000033</v>
+        <v>-4.1857234000000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-25.052571582421599</v>
+        <v>-25.106019302913761</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>170.91232135999999</v>
+        <v>170.90603858</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.75683781000000749</v>
+        <v>-0.75305378999999562</v>
       </c>
       <c r="D370" s="5">
-        <v>-5.1640247418170304</v>
+        <v>-5.1391196386021516</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>170.33674816999999</v>
+        <v>170.3387779</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.57557319000000007</v>
+        <v>-0.56726068000000396</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.9671649726274794</v>
+        <v>-3.9110536859634615</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>173.28863895999999</v>
+        <v>173.23497982000001</v>
       </c>
       <c r="C372" s="5">
-        <v>2.9518907899999931</v>
+        <v>2.89620192000001</v>
       </c>
       <c r="D372" s="5">
-        <v>22.896881804827164</v>
+        <v>22.423489137936748</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>177.26693559</v>
+        <v>177.2838016</v>
       </c>
       <c r="C373" s="5">
-        <v>3.9782966300000169</v>
+        <v>4.0488217799999973</v>
       </c>
       <c r="D373" s="5">
-        <v>31.308172493879272</v>
+        <v>31.947630008576922</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>174.11695023999999</v>
+        <v>174.1401338</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.1499853500000086</v>
+        <v>-3.1436678000000029</v>
       </c>
       <c r="D374" s="5">
-        <v>-19.358281513266974</v>
+        <v>-19.32150019805643</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.62953096000001</v>
+        <v>171.65166669999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.4874192799999832</v>
+        <v>-2.4884671000000083</v>
       </c>
       <c r="D375" s="5">
-        <v>-15.85824466561856</v>
+        <v>-15.862459912076632</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.25509535</v>
+        <v>171.26683596000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.37443561000000614</v>
+        <v>-0.38483073999998396</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.586794286049432</v>
+        <v>-2.6573874927543706</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>171.61327270000001</v>
+        <v>171.65578020000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.35817735000000539</v>
+        <v>0.38894424000000072</v>
       </c>
       <c r="D377" s="5">
-        <v>2.538853855820844</v>
+        <v>2.7594783928664768</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.1373955991902616</v>
+        <v>-2.1308341467568326</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>170.98274678000001</v>
+        <v>170.97553359</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.63052591999999663</v>
+        <v>-0.68024661000001174</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.3209193980420117</v>
+        <v>-4.653132768892343</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>170.71101110000001</v>
+        <v>170.68770677000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.27173568000000614</v>
+        <v>-0.28782681999999227</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.8905275782813868</v>
+        <v>-2.0015267577471296</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>170.58596016000001</v>
+        <v>170.58101116</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.12505093999999417</v>
+        <v>-0.10669561000000272</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.87550309329441633</v>
+        <v>-0.74753751025560256</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>171.69543152</v>
+        <v>171.67092651999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1094713599999864</v>
+        <v>1.089915359999992</v>
       </c>
       <c r="D381" s="5">
-        <v>8.089986711102636</v>
+        <v>7.9425812449092525</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>171.71784296000001</v>
+        <v>171.69760862999999</v>
       </c>
       <c r="C382" s="5">
-        <v>2.2411440000013272E-2</v>
+        <v>2.6682109999995873E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.15674874751212542</v>
+        <v>0.18667061241615102</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>173.03007722000001</v>
+        <v>173.01479011000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3122342599999968</v>
+        <v>1.3171814800000163</v>
       </c>
       <c r="D383" s="5">
-        <v>9.5655759356775949</v>
+        <v>9.604353703024703</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>174.88694863000001</v>
+        <v>174.81452830000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.8568714099999966</v>
+        <v>1.7997381899999993</v>
       </c>
       <c r="D384" s="5">
-        <v>13.665740478409161</v>
+        <v>13.222179168342985</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>171.95259121000001</v>
+        <v>171.98899524999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.9343574199999978</v>
+        <v>-2.8255330500000184</v>
       </c>
       <c r="D385" s="5">
-        <v>-18.376372420944907</v>
+        <v>-17.761034171403743</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>172.91702993999999</v>
+        <v>172.97055147</v>
       </c>
       <c r="C386" s="5">
-        <v>0.96443872999998348</v>
+        <v>0.98155622000001586</v>
       </c>
       <c r="D386" s="5">
-        <v>6.9420517083436106</v>
+        <v>7.0676148680760109</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>173.69231288</v>
+        <v>173.72701053</v>
       </c>
       <c r="C387" s="5">
-        <v>0.77528294000001097</v>
+        <v>0.75645905999999741</v>
       </c>
       <c r="D387" s="5">
-        <v>5.5149434099205141</v>
+        <v>5.3760989088966094</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>173.47626743000001</v>
+        <v>173.50078457000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.21604544999999575</v>
+        <v>-0.22622595999999362</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.4824391321093811</v>
+        <v>-1.5514874403594336</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>172.5807169</v>
+        <v>172.64357748</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.89555053000000839</v>
+        <v>-0.85720709000000284</v>
       </c>
       <c r="D389" s="5">
-        <v>-6.0219575122016362</v>
+        <v>-5.7703006930220351</v>
       </c>
       <c r="E389" s="5">
-        <v>0.56373506826083997</v>
+        <v>0.57545238432932244</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>173.62906448000001</v>
+        <v>173.63072308</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0483475800000122</v>
+        <v>0.98714559999999096</v>
       </c>
       <c r="D390" s="5">
-        <v>7.5379810148543669</v>
+        <v>7.0813320254122125</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>173.58347284000001</v>
+        <v>173.54395585</v>
       </c>
       <c r="C391" s="5">
-        <v>-4.5591639999997824E-2</v>
+        <v>-8.6767229999992423E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.31464216824678148</v>
+        <v>-0.59802192377200747</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>173.52345409</v>
+        <v>173.51056186</v>
       </c>
       <c r="C392" s="5">
-        <v>-6.0018750000011778E-2</v>
+        <v>-3.3393990000007534E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.41412751804953407</v>
+        <v>-0.23066435659848672</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>173.73256950999999</v>
+        <v>173.68247328000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.20911541999998917</v>
+        <v>0.17191142000001491</v>
       </c>
       <c r="D393" s="5">
-        <v>1.4557597191625637</v>
+        <v>1.1954406753890812</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>173.91645799</v>
+        <v>173.86556888999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18388848000000735</v>
+        <v>0.18309560999998098</v>
       </c>
       <c r="D394" s="5">
-        <v>1.2775689157973114</v>
+        <v>1.2723974955954009</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>174.26730824000001</v>
+        <v>174.22115676999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.35085025000000769</v>
+        <v>0.35558788000000163</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4478606474557019</v>
+        <v>2.4820218506004021</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>175.34683708</v>
+        <v>175.22921969000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0795288399999947</v>
+        <v>1.0080629200000146</v>
       </c>
       <c r="D396" s="5">
-        <v>7.6921780587905664</v>
+        <v>7.1686125992827865</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>174.82551382</v>
+        <v>174.88466489999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.52132326000000262</v>
+        <v>-0.34455479000001787</v>
       </c>
       <c r="D397" s="5">
-        <v>-3.5099519886935493</v>
+        <v>-2.334219256113923</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.04364333000001</v>
+        <v>176.15725007</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2181295100000114</v>
+        <v>1.2725851700000135</v>
       </c>
       <c r="D398" s="5">
-        <v>8.6892059040072578</v>
+        <v>9.090143830260855</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>176.07563866000001</v>
+        <v>176.15064253</v>
       </c>
       <c r="C399" s="5">
-        <v>3.1995330000000877E-2</v>
+        <v>-6.6075400000045192E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>0.21831403741316979</v>
+        <v>-4.5001908399666668E-2</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>176.30400763</v>
+        <v>176.35398366000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.22836896999999112</v>
+        <v>0.20334113000001253</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5675428849910356</v>
+        <v>1.3940598722552711</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>176.84985096</v>
+        <v>176.94459897999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.54584332999999674</v>
+        <v>0.59061531999998351</v>
       </c>
       <c r="D401" s="5">
-        <v>3.7791629771724677</v>
+        <v>4.0936980520275057</v>
       </c>
       <c r="E401" s="5">
-        <v>2.473702819576129</v>
+        <v>2.4912722284721189</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>177.74359853999999</v>
+        <v>177.76108948999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.89374757999999588</v>
+        <v>0.81649050999999417</v>
       </c>
       <c r="D402" s="5">
-        <v>6.2358860169867247</v>
+        <v>5.6799770232004665</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>178.44277371000001</v>
+        <v>178.37260054999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.69917517000001794</v>
+        <v>0.611511059999998</v>
       </c>
       <c r="D403" s="5">
-        <v>4.8238149452668688</v>
+        <v>4.2070948177544532</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>179.10413095000001</v>
+        <v>179.06646739999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.66135724000000096</v>
+        <v>0.69386685000000625</v>
       </c>
       <c r="D404" s="5">
-        <v>4.5393149109928199</v>
+        <v>4.7691602535899325</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>179.65639150000001</v>
+        <v>179.56640497999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.55226054999999974</v>
+        <v>0.49993757999999389</v>
       </c>
       <c r="D405" s="5">
-        <v>3.7635533287054601</v>
+        <v>3.4022200388795332</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>180.86173649</v>
+        <v>180.75121403</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2053449899999862</v>
+        <v>1.1848090500000126</v>
       </c>
       <c r="D406" s="5">
-        <v>8.3548328931648541</v>
+        <v>8.2115506358301005</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>182.07397263999999</v>
+        <v>182.00195124000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2122361499999954</v>
+        <v>1.2507372100000111</v>
       </c>
       <c r="D407" s="5">
-        <v>8.3462943007531099</v>
+        <v>8.6270169811256459</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>182.23810581000001</v>
+        <v>182.07440335999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.16413317000001371</v>
+        <v>7.2452119999979914E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>1.0871366107207292</v>
+        <v>0.47874846268738391</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>182.91425745999999</v>
+        <v>182.99580517999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.67615164999998001</v>
+        <v>0.92140181999999982</v>
       </c>
       <c r="D409" s="5">
-        <v>4.5443070336836699</v>
+        <v>6.244600562918845</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>183.68297235</v>
+        <v>183.87661222</v>
       </c>
       <c r="C410" s="5">
-        <v>0.76871489000001247</v>
+        <v>0.88080704000000765</v>
       </c>
       <c r="D410" s="5">
-        <v>5.1613327939017184</v>
+        <v>5.9313018303135845</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>184.67675883999999</v>
+        <v>184.81853866</v>
       </c>
       <c r="C411" s="5">
-        <v>0.99378648999999086</v>
+        <v>0.94192644000000314</v>
       </c>
       <c r="D411" s="5">
-        <v>6.6891228283559645</v>
+        <v>6.3233031934738726</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>185.06320624</v>
+        <v>185.14767689000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.38644740000000866</v>
+        <v>0.3291382300000123</v>
       </c>
       <c r="D412" s="5">
-        <v>2.5401760049213129</v>
+        <v>2.1581035494657286</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>185.73720625999999</v>
+        <v>185.88474782</v>
       </c>
       <c r="C413" s="5">
-        <v>0.67400001999999404</v>
+        <v>0.73707092999998736</v>
       </c>
       <c r="D413" s="5">
-        <v>4.4590138247813549</v>
+        <v>4.8831863761722882</v>
       </c>
       <c r="E413" s="5">
-        <v>5.0253677069878488</v>
+        <v>5.0525129851578532</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>187.37524880999999</v>
+        <v>187.40254211999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6380425499999944</v>
+        <v>1.5177942999999914</v>
       </c>
       <c r="D414" s="5">
-        <v>11.111692739742928</v>
+        <v>10.250522068505807</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>187.46055448999999</v>
+        <v>187.34371068999999</v>
       </c>
       <c r="C415" s="5">
-        <v>8.5305680000004713E-2</v>
+        <v>-5.8831429999997908E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.54768988462938761</v>
+        <v>-0.37606719355186558</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>187.82000216</v>
+        <v>187.74078779000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.35944767000000866</v>
+        <v>0.39707710000001839</v>
       </c>
       <c r="D416" s="5">
-        <v>2.3253707683381863</v>
+        <v>2.5732733247303852</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>188.38090464999999</v>
+        <v>188.43167979</v>
       </c>
       <c r="C417" s="5">
-        <v>0.56090248999998948</v>
+        <v>0.69089199999999096</v>
       </c>
       <c r="D417" s="5">
-        <v>3.6431116829169996</v>
+        <v>4.5065246372689938</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>188.70239304</v>
+        <v>188.51829468</v>
       </c>
       <c r="C418" s="5">
-        <v>0.32148839000001317</v>
+        <v>8.6614889999992783E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0672361830611941</v>
+        <v>0.55299109341708785</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>188.71852312999999</v>
+        <v>188.52359831000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.6130089999990105E-2</v>
+        <v>5.3036300000144365E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>0.10262302589001404</v>
+        <v>3.3765109523309356E-2</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>189.27077320000001</v>
+        <v>188.86801002999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.55225007000001369</v>
+        <v>0.34441171999998232</v>
       </c>
       <c r="D420" s="5">
-        <v>3.5686523301677875</v>
+        <v>2.214429355690184</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>193.36120352</v>
+        <v>193.24988171000001</v>
       </c>
       <c r="C421" s="5">
-        <v>4.0904303199999958</v>
+        <v>4.3818716800000175</v>
       </c>
       <c r="D421" s="5">
-        <v>29.249660526251155</v>
+        <v>31.683083429095159</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>190.23264402000001</v>
+        <v>190.31258374000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.1285594999999944</v>
+        <v>-2.937297970000003</v>
       </c>
       <c r="D422" s="5">
-        <v>-17.777922989271666</v>
+        <v>-16.789290733351294</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>190.92753841000001</v>
+        <v>190.22714124000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.69489439000000175</v>
+        <v>-8.54424999999992E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>4.4725872357719076</v>
+        <v>-0.53742216857531888</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>191.59846984000001</v>
+        <v>190.86039539999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.670931429999996</v>
+        <v>0.63325415999997858</v>
       </c>
       <c r="D424" s="5">
-        <v>4.2993390787364305</v>
+        <v>4.068682070666152</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>192.05284906</v>
+        <v>191.02484521</v>
       </c>
       <c r="C425" s="5">
-        <v>0.45437921999999276</v>
+        <v>0.1644498100000078</v>
       </c>
       <c r="D425" s="5">
-        <v>2.8832356442716867</v>
+        <v>1.038862158756082</v>
       </c>
       <c r="E425" s="5">
-        <v>3.4003110777703904</v>
+        <v>2.765206640287321</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>191.94486413000001</v>
+        <v>191.55381177999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.10798492999998643</v>
+        <v>0.52896656999999436</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.67263744810619475</v>
+        <v>3.3739961622900605</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>192.51845058999999</v>
+        <v>191.97738720999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.57358645999997293</v>
+        <v>0.42357542999999964</v>
       </c>
       <c r="D427" s="5">
-        <v>3.6454732675345269</v>
+        <v>2.6860238372272915</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>192.74776756</v>
+        <v>191.95030778</v>
       </c>
       <c r="C428" s="5">
-        <v>0.2293169700000135</v>
+        <v>-2.707942999998636E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.4387728834141633</v>
+        <v>-0.16913511699750972</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>193.14535157</v>
+        <v>191.90446811999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.39758401000000276</v>
+        <v>-4.5839660000012827E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>2.5035355172386975</v>
+        <v>-0.28619594368006762</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>193.0691664</v>
+        <v>191.97492539999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-7.6185170000002245E-2</v>
+        <v>7.04572799999994E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.4723081775226956</v>
+        <v>0.44146796707584812</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>188.38706089999999</v>
+        <v>192.05787787</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.6821055000000058</v>
+        <v>8.2952470000009271E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-25.516892188126395</v>
+        <v>0.51975472313494642</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>188.43909273</v>
+        <v>192.62910142999999</v>
       </c>
       <c r="C432" s="5">
-        <v>5.203183000000422E-2</v>
+        <v>0.57122355999999286</v>
       </c>
       <c r="D432" s="5">
-        <v>0.33193963380100389</v>
+        <v>3.628037816059404</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>188.88281911999999</v>
+        <v>194.90504064999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.44372638999999481</v>
+        <v>2.2759392199999979</v>
       </c>
       <c r="D433" s="5">
-        <v>2.8625810864414403</v>
+        <v>15.136776733438385</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>185.33473774999999</v>
+        <v>191.90607691</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.5480813700000056</v>
+        <v>-2.9989637399999935</v>
       </c>
       <c r="D434" s="5">
-        <v>-20.352442646750557</v>
+        <v>-16.979016111362945</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>183.17404680000001</v>
+        <v>189.55271805000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.1606909499999745</v>
+        <v>-2.353358859999986</v>
       </c>
       <c r="D435" s="5">
-        <v>-13.126894098301534</v>
+        <v>-13.762637173734527</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>183.53698728000001</v>
+        <v>189.93688742000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.36294047999999179</v>
+        <v>0.38416936999999507</v>
       </c>
       <c r="D436" s="5">
-        <v>2.40375928510137</v>
+        <v>2.4593521854946454</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>183.61484243000001</v>
+        <v>189.36451554000001</v>
       </c>
       <c r="C437" s="5">
-        <v>7.7855150000004869E-2</v>
+        <v>-0.57237187999999151</v>
       </c>
       <c r="D437" s="5">
-        <v>0.51022117685683988</v>
+        <v>-3.5568442813248002</v>
       </c>
       <c r="E437" s="5">
-        <v>-4.3935857610546751</v>
+        <v>-0.86916948848969611</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>190.10523147999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.74071593999997276</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.7962172068884978</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>