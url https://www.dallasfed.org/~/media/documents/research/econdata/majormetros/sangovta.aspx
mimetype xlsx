--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14CD9162-1CF7-4DA6-961B-0E86E6EEFE73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57089662-B189-4692-A89F-D0AC3BD1D8C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9F363862-9511-4AC2-8B70-825F208A9B0F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8C30889-22C3-454B-9D75-6C156FA3641C}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE5C045-3376-4CBA-BA23-9D6555D4E87F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD037C9E-10E9-4E9D-B57D-6863D9A26B2E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>125.34086877</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>125.71620248000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.3753337100000067</v>
       </c>
       <c r="D7" s="5">
         <v>3.6531818719227838</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>125.79296739</v>
       </c>
       <c r="C8" s="5">
         <v>7.6764909999994302E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.73521066272208557</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>125.10818263</v>
       </c>
       <c r="C9" s="5">
         <v>-0.68478475999999944</v>
       </c>
       <c r="D9" s="5">
         <v>-6.3404125196705019</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>126.35290378000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.2447211500000037</v>
       </c>
       <c r="D10" s="5">
         <v>12.614455273837311</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>126.49143592999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.13853214999998897</v>
       </c>
       <c r="D11" s="5">
         <v>1.3236315985425406</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>125.43937045</v>
       </c>
       <c r="C12" s="5">
         <v>-1.052065479999996</v>
       </c>
       <c r="D12" s="5">
         <v>-9.5365979533281191</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>125.20239366</v>
       </c>
       <c r="C13" s="5">
         <v>-0.23697678999999994</v>
       </c>
       <c r="D13" s="5">
         <v>-2.2436011794557342</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>124.46144602</v>
       </c>
       <c r="C14" s="5">
         <v>-0.74094764000000168</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8749485664299836</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>125.89394553</v>
       </c>
       <c r="C15" s="5">
         <v>1.4324995099999995</v>
       </c>
       <c r="D15" s="5">
         <v>14.720234554480438</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>125.59325332</v>
       </c>
       <c r="C16" s="5">
         <v>-0.30069220999999402</v>
       </c>
       <c r="D16" s="5">
         <v>-2.8287947512072864</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>125.29400921</v>
       </c>
       <c r="C17" s="5">
         <v>-0.29924411000000362</v>
       </c>
       <c r="D17" s="5">
         <v>-2.8220015553665823</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>125.83783894</v>
       </c>
       <c r="C18" s="5">
         <v>0.54382972999999879</v>
       </c>
       <c r="D18" s="5">
         <v>5.3346707734341248</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>125.68918196</v>
       </c>
       <c r="C19" s="5">
         <v>-0.14865697999999838</v>
       </c>
       <c r="D19" s="5">
         <v>-1.4084306953576098</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>125.47603859</v>
       </c>
       <c r="C20" s="5">
         <v>-0.21314336999999739</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0160837794565012</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>125.65131983000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.17528124000000389</v>
       </c>
       <c r="D21" s="5">
         <v>1.689255464129169</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>125.70797545000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.6655620000000795E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.54241849440825884</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>126.31132608</v>
       </c>
       <c r="C23" s="5">
         <v>0.60335062999999423</v>
       </c>
       <c r="D23" s="5">
         <v>5.9140440175287079</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>126.63526189</v>
       </c>
       <c r="C24" s="5">
         <v>0.32393580999999472</v>
       </c>
       <c r="D24" s="5">
         <v>3.1212809222247229</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>127.75930207</v>
       </c>
       <c r="C25" s="5">
         <v>1.1240401800000086</v>
       </c>
       <c r="D25" s="5">
         <v>11.187133419599871</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>130.08758878</v>
       </c>
       <c r="C26" s="5">
         <v>2.3282867100000004</v>
       </c>
       <c r="D26" s="5">
         <v>24.199543536938627</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>127.49329944999999</v>
       </c>
       <c r="C27" s="5">
         <v>-2.5942893300000094</v>
       </c>
       <c r="D27" s="5">
         <v>-21.473189346235788</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>127.99131724</v>
       </c>
       <c r="C28" s="5">
         <v>0.49801779000000579</v>
       </c>
       <c r="D28" s="5">
         <v>4.7895023080523069</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>128.25230255</v>
       </c>
       <c r="C29" s="5">
         <v>0.26098530999999525</v>
       </c>
       <c r="D29" s="5">
         <v>2.4745325996507805</v>
       </c>
       <c r="E29" s="5">
         <v>2.3610812349708743</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>128.14785269000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.10444985999998835</v>
       </c>
       <c r="D30" s="5">
         <v>-0.97292541572020497</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>128.05642957000001</v>
       </c>
       <c r="C31" s="5">
         <v>-9.1423120000001745E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-0.85275166131177915</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>128.55951439</v>
       </c>
       <c r="C32" s="5">
         <v>0.50308481999999799</v>
       </c>
       <c r="D32" s="5">
         <v>4.8175523357802286</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>130.10624672</v>
       </c>
       <c r="C33" s="5">
         <v>1.5467323299999975</v>
       </c>
       <c r="D33" s="5">
         <v>15.432234793634114</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>130.47467108999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.3684243699999854</v>
       </c>
       <c r="D34" s="5">
         <v>3.4514888874600524</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>131.08432712000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.60965603000002488</v>
       </c>
       <c r="D35" s="5">
         <v>5.7534880158765178</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>131.19128856</v>
       </c>
       <c r="C36" s="5">
         <v>0.10696143999999208</v>
       </c>
       <c r="D36" s="5">
         <v>0.98357548802130434</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>130.81762137999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.37366718000001242</v>
       </c>
       <c r="D37" s="5">
         <v>-3.3648765303421091</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>131.02654711</v>
       </c>
       <c r="C38" s="5">
         <v>0.20892573000000425</v>
       </c>
       <c r="D38" s="5">
         <v>1.933415877534328</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>131.00661651999999</v>
       </c>
       <c r="C39" s="5">
         <v>-1.9930590000001303E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-0.1823806678030393</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>131.16472676000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15811024000001339</v>
       </c>
       <c r="D40" s="5">
         <v>1.4579171173785266</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>131.19118025</v>
       </c>
       <c r="C41" s="5">
         <v>2.6453489999994417E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.24228635732403969</v>
       </c>
       <c r="E41" s="5">
         <v>2.2914814327440691</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>132.00812310000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.81694285000000377</v>
       </c>
       <c r="D42" s="5">
         <v>7.733856208393286</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>132.43126049</v>
       </c>
       <c r="C43" s="5">
         <v>0.42313738999999373</v>
       </c>
       <c r="D43" s="5">
         <v>3.9150084602078472</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>132.32472863000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10653185999998982</v>
       </c>
       <c r="D44" s="5">
         <v>-0.96105814789104738</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>132.40558257000001</v>
       </c>
       <c r="C45" s="5">
         <v>8.0853939999997237E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.73570117902868049</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>132.66575728999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.26017471999998065</v>
       </c>
       <c r="D46" s="5">
         <v>2.3836309113808296</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>131.66427324</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0014840499999877</v>
       </c>
       <c r="D47" s="5">
         <v>-8.6919075238994559</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>131.74135884</v>
       </c>
       <c r="C48" s="5">
         <v>7.7085600000003751E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.7048318185947533</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.23201399999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.49065515999998865</v>
       </c>
       <c r="D49" s="5">
         <v>4.5619534005317819</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>131.83648475000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.3955292499999814</v>
       </c>
       <c r="D50" s="5">
         <v>-3.5309451513316881</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.31437052000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.4778857700000003</v>
       </c>
       <c r="D51" s="5">
         <v>14.313157628195828</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.15514385</v>
       </c>
       <c r="C52" s="5">
         <v>-0.15922667000000956</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4238662221431331</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.35850181999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.2033579699999848</v>
       </c>
       <c r="D53" s="5">
         <v>11.400323805798006</v>
       </c>
       <c r="E53" s="5">
         <v>2.4142793471057189</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>134.38661929</v>
       </c>
       <c r="C54" s="5">
         <v>2.811747000001219E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.25141562578658849</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>134.40458494999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7965659999987338E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.16054165825494238</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>134.10529546999999</v>
       </c>
       <c r="C56" s="5">
         <v>-0.29928947999999878</v>
       </c>
       <c r="D56" s="5">
         <v>-2.6396516117926039</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>133.87304338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-0.23225207999999498</v>
       </c>
       <c r="D57" s="5">
         <v>-2.0585544359511765</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>134.29245441</v>
       </c>
       <c r="C58" s="5">
         <v>0.41941102000001251</v>
       </c>
       <c r="D58" s="5">
         <v>3.824942202228554</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>134.39802839999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.10557398999998213</v>
       </c>
       <c r="D59" s="5">
         <v>0.94746951038902072</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.09145470999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.69342631000000665</v>
       </c>
       <c r="D60" s="5">
         <v>6.370148934346509</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>133.84392396999999</v>
       </c>
       <c r="C61" s="5">
         <v>-1.247530740000002</v>
       </c>
       <c r="D61" s="5">
         <v>-10.535778563890741</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>136.01279124000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.1688672700000211</v>
       </c>
       <c r="D62" s="5">
         <v>21.275510698851274</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>134.75869649000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.2540947500000073</v>
       </c>
       <c r="D63" s="5">
         <v>-10.520287877061129</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>134.95703689999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.19834040999998592</v>
       </c>
       <c r="D64" s="5">
         <v>1.7805504346208867</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>135.26647125</v>
       </c>
       <c r="C65" s="5">
         <v>0.30943435000000363</v>
       </c>
       <c r="D65" s="5">
         <v>2.7863665690678552</v>
       </c>
       <c r="E65" s="5">
         <v>0.67578115095121571</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>134.78682051000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.47965073999998253</v>
       </c>
       <c r="D66" s="5">
         <v>-4.1731484333467739</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>135.38902881000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.60220830000000092</v>
       </c>
       <c r="D67" s="5">
         <v>5.4951584532898723</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>135.78474817</v>
       </c>
       <c r="C68" s="5">
         <v>0.39571935999998686</v>
       </c>
       <c r="D68" s="5">
         <v>3.5643345736320331</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>136.25801208999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.47326391999999373</v>
       </c>
       <c r="D69" s="5">
         <v>4.2635935123231716</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>136.81901131999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.56099922999999308</v>
       </c>
       <c r="D70" s="5">
         <v>5.0540477598449263</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>137.60457030000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.78555898000001889</v>
       </c>
       <c r="D71" s="5">
         <v>7.1117039424942741</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.57035531</v>
       </c>
       <c r="C72" s="5">
         <v>0.96578500999999051</v>
       </c>
       <c r="D72" s="5">
         <v>8.7551081826817914</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.91280979000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.65754551999998512</v>
       </c>
       <c r="D73" s="5">
         <v>-5.5479661219435705</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.53619183000001</v>
       </c>
       <c r="C74" s="5">
         <v>-0.37661796000000436</v>
       </c>
       <c r="D74" s="5">
         <v>-3.2282350819671235</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.21540353</v>
       </c>
       <c r="C75" s="5">
         <v>-0.3207883000000038</v>
       </c>
       <c r="D75" s="5">
         <v>-2.7632436226952328</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.22130576000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.9022300000037831E-3</v>
       </c>
       <c r="D76" s="5">
         <v>5.1629421110921392E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>137.54890839999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.32760263999998074</v>
       </c>
       <c r="D77" s="5">
         <v>2.9028032976226692</v>
       </c>
       <c r="E77" s="5">
         <v>1.6873635638661622</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>137.78254408999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.23363568999999984</v>
       </c>
       <c r="D78" s="5">
         <v>2.0574274014771854</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>137.98059723</v>
       </c>
       <c r="C79" s="5">
         <v>0.19805314000001317</v>
       </c>
       <c r="D79" s="5">
         <v>1.7386218468623094</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>138.08383954999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10324231999999256</v>
       </c>
       <c r="D80" s="5">
         <v>0.90158985463550945</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>138.47874575</v>
       </c>
       <c r="C81" s="5">
         <v>0.39490620000000831</v>
       </c>
       <c r="D81" s="5">
         <v>3.4863815559931233</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>138.74916321000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.27041746000000444</v>
       </c>
       <c r="D82" s="5">
         <v>2.3686592260467654</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>139.11254098000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.3633777699999996</v>
       </c>
       <c r="D83" s="5">
         <v>3.1884120380131664</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>137.96328875</v>
       </c>
       <c r="C84" s="5">
         <v>-1.1492522300000019</v>
       </c>
       <c r="D84" s="5">
         <v>-9.4753068472775759</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>139.01385092999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.0505621799999858</v>
       </c>
       <c r="D85" s="5">
         <v>9.5303383164925251</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>139.71876793999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.70491701000000262</v>
       </c>
       <c r="D86" s="5">
         <v>6.2576182353333287</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>139.91666806999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.19790012999999362</v>
       </c>
       <c r="D87" s="5">
         <v>1.7130050828009002</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>140.42779351999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.51112545000000864</v>
       </c>
       <c r="D88" s="5">
         <v>4.4728424417564749</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>140.41613527999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1658240000002706E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9577879388756951E-2</v>
       </c>
       <c r="E89" s="5">
         <v>2.0845144562412266</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.25907710999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.15705816999999911</v>
       </c>
       <c r="D90" s="5">
         <v>-1.3339968117004219</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.66856228</v>
       </c>
       <c r="C91" s="5">
         <v>0.40948517000001061</v>
       </c>
       <c r="D91" s="5">
         <v>3.5601953863265035</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>140.96318578</v>
       </c>
       <c r="C92" s="5">
         <v>0.29462350000000015</v>
       </c>
       <c r="D92" s="5">
         <v>2.542497449328418</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>141.12401980000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.16083402000001001</v>
       </c>
       <c r="D93" s="5">
         <v>1.3777822926119621</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>141.14258469999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.8564899999972795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.15797456545936228</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>141.20085725999999</v>
       </c>
       <c r="C95" s="5">
         <v>5.8272560000006024E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.49656223566136859</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>140.93734956</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26350769999999102</v>
       </c>
       <c r="D96" s="5">
         <v>-2.2165853975963379</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>142.12315151999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1858019599999921</v>
       </c>
       <c r="D97" s="5">
         <v>10.576986674872613</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>141.83009258999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.29305893000000083</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4465380025426864</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>142.6239861</v>
       </c>
       <c r="C99" s="5">
         <v>0.79389351000000374</v>
       </c>
       <c r="D99" s="5">
         <v>6.9276947551218493</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>142.1606415</v>
       </c>
       <c r="C100" s="5">
         <v>-0.46334459999999922</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8295487798356787</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>142.41613382</v>
       </c>
       <c r="C101" s="5">
         <v>0.25549232000000188</v>
       </c>
       <c r="D101" s="5">
         <v>2.1780962092332379</v>
       </c>
       <c r="E101" s="5">
         <v>1.4243366946482761</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>142.48391111999999</v>
       </c>
       <c r="C102" s="5">
         <v>6.7777299999988827E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.57258952984748923</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>141.36751188</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1163992399999927</v>
       </c>
       <c r="D103" s="5">
         <v>-9.007533348910524</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>142.14536025999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.77784837999999468</v>
       </c>
       <c r="D104" s="5">
         <v>6.8063049386143604</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>141.68509252999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.46026772999999821</v>
       </c>
       <c r="D105" s="5">
         <v>-3.8171514021975828</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>141.6962479</v>
       </c>
       <c r="C106" s="5">
         <v>1.1155370000011544E-2</v>
       </c>
       <c r="D106" s="5">
         <v>9.4521181267159804E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>140.05325768</v>
       </c>
       <c r="C107" s="5">
         <v>-1.6429902200000015</v>
       </c>
       <c r="D107" s="5">
         <v>-13.06025197755284</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>142.42673012</v>
       </c>
       <c r="C108" s="5">
         <v>2.3734724400000005</v>
       </c>
       <c r="D108" s="5">
         <v>22.343095176452476</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>143.62832546000001</v>
       </c>
       <c r="C109" s="5">
         <v>1.2015953400000114</v>
       </c>
       <c r="D109" s="5">
         <v>10.607129326904396</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>143.00829811</v>
       </c>
       <c r="C110" s="5">
         <v>-0.62002735000001508</v>
       </c>
       <c r="D110" s="5">
         <v>-5.0590235709490727</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>142.00853501</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99976309999999557</v>
       </c>
       <c r="D111" s="5">
         <v>-8.0739696086910335</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>142.16069988999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.15216487999998662</v>
       </c>
       <c r="D112" s="5">
         <v>1.2934280535650045</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.18010444000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.9404550000018617E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.16391976957119692</v>
       </c>
       <c r="E113" s="5">
         <v>-0.16573219176017062</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.72484326</v>
       </c>
       <c r="C114" s="5">
         <v>0.54473881999999207</v>
       </c>
       <c r="D114" s="5">
         <v>4.6957253122807963</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.45052559000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.27431766999998786</v>
       </c>
       <c r="D115" s="5">
         <v>-2.2821788636537166</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>142.09990550000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.35062009000000671</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9139576423784952</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>142.16026364999999</v>
       </c>
       <c r="C117" s="5">
         <v>6.0358149999984789E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.5109027199963867</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.15833179000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.9318599999849084E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-1.6305954145401369E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.23016676</v>
       </c>
       <c r="C119" s="5">
         <v>-0.92816503000000239</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5595945324683385</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>141.17781525999999</v>
       </c>
       <c r="C120" s="5">
         <v>-5.2351500000014539E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.44391280918018028</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>141.24122211</v>
       </c>
       <c r="C121" s="5">
         <v>6.3406850000006898E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.54028640955727791</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.92980322</v>
       </c>
       <c r="C122" s="5">
         <v>-0.31141888999999878</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6139960251213679</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>139.74411939999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1856838200000084</v>
       </c>
       <c r="D123" s="5">
         <v>-9.6416380150680325</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>139.59409830000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15002109999997515</v>
       </c>
       <c r="D124" s="5">
         <v>-1.2806704128061508</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.54418514</v>
       </c>
       <c r="C125" s="5">
         <v>-4.9913160000016887E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-0.42822829465829493</v>
       </c>
       <c r="E125" s="5">
         <v>-1.8539297817947276</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>140.10368273</v>
       </c>
       <c r="C126" s="5">
         <v>0.55949759000000654</v>
       </c>
       <c r="D126" s="5">
         <v>4.9188898094772115</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>140.53332477000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.4296420400000045</v>
       </c>
       <c r="D127" s="5">
         <v>3.7426262455824366</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>140.79871843999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.26539366999998037</v>
       </c>
       <c r="D128" s="5">
         <v>2.2898566254948793</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.06236283000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.26364439000002449</v>
       </c>
       <c r="D129" s="5">
         <v>2.270275812415079</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>143.22184827000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1594854399999974</v>
       </c>
       <c r="D130" s="5">
         <v>19.998947895893625</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>140.25767755000001</v>
       </c>
       <c r="C131" s="5">
         <v>-2.9641707199999985</v>
       </c>
       <c r="D131" s="5">
         <v>-22.194834137754448</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>141.34426106999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0865835199999765</v>
       </c>
       <c r="D132" s="5">
         <v>9.7029828686475703</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>139.27583713999999</v>
       </c>
       <c r="C133" s="5">
         <v>-2.0684239299999945</v>
       </c>
       <c r="D133" s="5">
         <v>-16.214054767201546</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.54170801000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.26587087000001475</v>
       </c>
       <c r="D134" s="5">
         <v>2.3149469882417284</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.82501829</v>
       </c>
       <c r="C135" s="5">
         <v>0.28331027999999492</v>
       </c>
       <c r="D135" s="5">
         <v>2.4637399542312588</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.87567983</v>
       </c>
       <c r="C136" s="5">
         <v>5.066153999999301E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.43565266831988581</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>139.95045956999999</v>
       </c>
       <c r="C137" s="5">
         <v>7.4779739999996764E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.64342862529875866</v>
       </c>
       <c r="E137" s="5">
         <v>0.29114393379587877</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.48076988</v>
       </c>
       <c r="C138" s="5">
         <v>0.53031031000000439</v>
       </c>
       <c r="D138" s="5">
         <v>4.6430998716560756</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>139.79246140000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.68830847999998923</v>
       </c>
       <c r="D139" s="5">
         <v>-5.7237112363358271</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>139.98454014000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.19207873999999947</v>
       </c>
       <c r="D140" s="5">
         <v>1.6613511956990124</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>140.28552542</v>
       </c>
       <c r="C141" s="5">
         <v>0.30098527999999192</v>
       </c>
       <c r="D141" s="5">
         <v>2.6108907499840628</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.18563603999999</v>
       </c>
       <c r="C142" s="5">
         <v>-9.9889380000007577E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.85111375006997614</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.11244901000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.9268129700000145</v>
       </c>
       <c r="D143" s="5">
         <v>8.2285281495701135</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.99220621000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12024279999999976</v>
       </c>
       <c r="D144" s="5">
         <v>-1.0177489260408068</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.31105962999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.31885341999998218</v>
       </c>
       <c r="D145" s="5">
         <v>2.7478067139119267</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>141.11225114999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19880847999999673</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6752601061097105</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>140.7352392</v>
       </c>
       <c r="C147" s="5">
         <v>-0.37701194999999643</v>
       </c>
       <c r="D147" s="5">
         <v>-3.1593657597945191</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>141.63048158000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.89524238000001333</v>
       </c>
       <c r="D148" s="5">
         <v>7.9062289202137759</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>141.82732053000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.19683895000000007</v>
       </c>
       <c r="D149" s="5">
         <v>1.6805752343810543</v>
       </c>
       <c r="E149" s="5">
         <v>1.3410895296569247</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>141.85565768000001</v>
       </c>
       <c r="C150" s="5">
         <v>2.8337149999998701E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.24002408331191827</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>142.57462298999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.71896530999998731</v>
       </c>
       <c r="D151" s="5">
         <v>6.2543803785805041</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>142.92926019000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.35463720000001331</v>
       </c>
       <c r="D152" s="5">
         <v>3.0260304954603079</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>142.52680566999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40245452000002047</v>
       </c>
       <c r="D153" s="5">
         <v>-3.3270721325807773</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>143.12822555</v>
       </c>
       <c r="C154" s="5">
         <v>0.60141988000000879</v>
       </c>
       <c r="D154" s="5">
         <v>5.1828232595041657</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>142.14189110999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.98633444000000736</v>
       </c>
       <c r="D155" s="5">
         <v>-7.9631757422312877</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>142.33618113</v>
       </c>
       <c r="C156" s="5">
         <v>0.19429002000001105</v>
       </c>
       <c r="D156" s="5">
         <v>1.6526359282349024</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>141.67746618000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.65871494999998959</v>
       </c>
       <c r="D157" s="5">
         <v>-5.4142614970726477</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>143.49718053000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.8197143499999981</v>
       </c>
       <c r="D158" s="5">
         <v>16.549668482835145</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>144.45465994</v>
       </c>
       <c r="C159" s="5">
         <v>0.95747940999999059</v>
       </c>
       <c r="D159" s="5">
         <v>8.3074319836627275</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>144.38353384000001</v>
       </c>
       <c r="C160" s="5">
         <v>-7.1126099999986536E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.58925452105507148</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>144.50714912000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.12361527999999566</v>
       </c>
       <c r="D161" s="5">
         <v>1.0322426389927752</v>
       </c>
       <c r="E161" s="5">
         <v>1.889500964966162</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.22527504999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.28187407000001485</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3157578155016623</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>144.05245425000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17282079999998246</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4284849664372712</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>143.96307124</v>
       </c>
       <c r="C164" s="5">
         <v>-8.9383010000005925E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.74205139124858821</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>144.48644288</v>
       </c>
       <c r="C165" s="5">
         <v>0.52337163999999348</v>
       </c>
       <c r="D165" s="5">
         <v>4.4508441080362671</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>144.43534803</v>
       </c>
       <c r="C166" s="5">
         <v>-5.109484999999836E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.42353251801330316</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>143.81634596000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.61900206999999341</v>
       </c>
       <c r="D167" s="5">
         <v>-5.0232958242633741</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>144.9484066</v>
       </c>
       <c r="C168" s="5">
         <v>1.1320606399999917</v>
       </c>
       <c r="D168" s="5">
         <v>9.865755156617162</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>144.12730149999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.82110510000001113</v>
       </c>
       <c r="D169" s="5">
         <v>-6.589925612374758</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>143.22286206999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.90443942999999649</v>
       </c>
       <c r="D170" s="5">
         <v>-7.2757962194946231</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>143.41682313000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.19396106000002078</v>
       </c>
       <c r="D171" s="5">
         <v>1.6372719103109334</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>144.03809025999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.62126712999997835</v>
       </c>
       <c r="D172" s="5">
         <v>5.3239354762654623</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>143.90103422000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.13705603999997606</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1358748911218353</v>
       </c>
       <c r="E173" s="5">
         <v>-0.41943592665901752</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>143.07634916999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.82468505000002779</v>
       </c>
       <c r="D174" s="5">
         <v>-6.6644231949875454</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>143.75563611999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.67928695000000516</v>
       </c>
       <c r="D175" s="5">
         <v>5.8484177751466415</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>143.52233156</v>
       </c>
       <c r="C176" s="5">
         <v>-0.23330455999999344</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9302195968629476</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>143.56880422</v>
       </c>
       <c r="C177" s="5">
         <v>4.6472660000006272E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.38925381670111836</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>143.91962505000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.35082083000000353</v>
       </c>
       <c r="D178" s="5">
         <v>2.9720190875581309</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>143.30110354000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.61852150999999367</v>
       </c>
       <c r="D179" s="5">
         <v>-5.0370512789186694</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>144.80449404000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.5033904999999947</v>
       </c>
       <c r="D180" s="5">
         <v>13.341790174198721</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>145.71902170000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.91452766000000452</v>
       </c>
       <c r="D181" s="5">
         <v>7.8475979861169831</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>145.25586140999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.4631602900000189</v>
       </c>
       <c r="D182" s="5">
         <v>-3.7481619500103203</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>144.35300792999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.90285348000000454</v>
       </c>
       <c r="D183" s="5">
         <v>-7.2089562848859812</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>143.97534146000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.37766646999997988</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0947397430675538</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>144.21198683</v>
       </c>
       <c r="C185" s="5">
         <v>0.23664536999999086</v>
       </c>
       <c r="D185" s="5">
         <v>1.9903110615832276</v>
       </c>
       <c r="E185" s="5">
         <v>0.21608782152642281</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>144.37157339999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15958656999998766</v>
       </c>
       <c r="D186" s="5">
         <v>1.3360453596027</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>144.56164194999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.19006855000000655</v>
       </c>
       <c r="D187" s="5">
         <v>1.5913177336232653</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>144.61845779999999</v>
       </c>
       <c r="C188" s="5">
         <v>5.6815849999992452E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.47264675041591708</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>144.73344981</v>
       </c>
       <c r="C189" s="5">
         <v>0.1149920100000088</v>
       </c>
       <c r="D189" s="5">
         <v>0.95835266293138321</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>144.72609091999999</v>
       </c>
       <c r="C190" s="5">
         <v>-7.358890000006113E-3</v>
       </c>
       <c r="D190" s="5">
         <v>-6.0996258870660292E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>145.27874624</v>
       </c>
       <c r="C191" s="5">
         <v>0.55265532000001372</v>
       </c>
       <c r="D191" s="5">
         <v>4.6798317602744</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>145.9412825</v>
       </c>
       <c r="C192" s="5">
         <v>0.66253625999999599</v>
       </c>
       <c r="D192" s="5">
         <v>5.6119113253993325</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>146.23669773</v>
       </c>
       <c r="C193" s="5">
         <v>0.29541523000000325</v>
       </c>
       <c r="D193" s="5">
         <v>2.4562734940509756</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>145.96660793999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.27008979000001432</v>
       </c>
       <c r="D194" s="5">
         <v>-2.1939472376608427</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>146.22534324</v>
       </c>
       <c r="C195" s="5">
         <v>0.2587353000000121</v>
       </c>
       <c r="D195" s="5">
         <v>2.1479381250236296</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>146.62175902999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.39641578999999183</v>
       </c>
       <c r="D196" s="5">
         <v>3.3021384328447478</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>146.92572924999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.30397021999999652</v>
       </c>
       <c r="D197" s="5">
         <v>2.5163544745238076</v>
       </c>
       <c r="E197" s="5">
         <v>1.8817731311052466</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>147.29144113999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.36571189000000004</v>
       </c>
       <c r="D198" s="5">
         <v>3.0281443524984075</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>147.18641536999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10502576999999746</v>
       </c>
       <c r="D199" s="5">
         <v>-0.8523090876200623</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>147.00115067999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.18526468999999679</v>
       </c>
       <c r="D200" s="5">
         <v>-1.5000364372547148</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>148.59173831999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.5905876399999954</v>
       </c>
       <c r="D201" s="5">
         <v>13.78555945462525</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>148.45846804999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.13327026999999703</v>
       </c>
       <c r="D202" s="5">
         <v>-1.0709733304478219</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>148.96645699000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.50798894000001837</v>
       </c>
       <c r="D203" s="5">
         <v>4.1842733516636255</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>148.10863520999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.85782178000002318</v>
       </c>
       <c r="D204" s="5">
         <v>-6.6954771099137282</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>148.31292063000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.20428542000001926</v>
       </c>
       <c r="D205" s="5">
         <v>1.6677674514796514</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>148.79521044000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.48228980999999749</v>
       </c>
       <c r="D206" s="5">
         <v>3.9727608719474228</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>149.84402796000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0488175200000001</v>
       </c>
       <c r="D207" s="5">
         <v>8.7942248332191433</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>150.16677324</v>
       </c>
       <c r="C208" s="5">
         <v>0.32274527999999236</v>
       </c>
       <c r="D208" s="5">
         <v>2.6154892582811229</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>150.03090614000001</v>
       </c>
       <c r="C209" s="5">
         <v>-0.13586709999998448</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0803430496756694</v>
       </c>
       <c r="E209" s="5">
         <v>2.1134330289533265</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>150.51317663</v>
       </c>
       <c r="C210" s="5">
         <v>0.48227048999999056</v>
       </c>
       <c r="D210" s="5">
         <v>3.9263019555653811</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.47425826</v>
       </c>
       <c r="C211" s="5">
         <v>-3.8918370000004643E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.30984452883743296</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.85354006</v>
       </c>
       <c r="C212" s="5">
         <v>0.37928180000000111</v>
       </c>
       <c r="D212" s="5">
         <v>3.066977283328276</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.4578794</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39566066000000433</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1023680931526076</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.97475595</v>
       </c>
       <c r="C214" s="5">
         <v>0.51687655000000632</v>
       </c>
       <c r="D214" s="5">
         <v>4.2012185230534849</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.60547566</v>
       </c>
       <c r="C215" s="5">
         <v>-0.36928029000000606</v>
       </c>
       <c r="D215" s="5">
         <v>-2.8960022796291285</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>152.24774768</v>
       </c>
       <c r="C216" s="5">
         <v>1.6422720200000072</v>
       </c>
       <c r="D216" s="5">
         <v>13.89938340580883</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.85888688</v>
       </c>
       <c r="C217" s="5">
         <v>-0.38886080000000334</v>
       </c>
       <c r="D217" s="5">
         <v>-3.0222668333215963</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.24019258999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.3813057099999924</v>
       </c>
       <c r="D218" s="5">
         <v>11.478142380309574</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.57569201999999</v>
       </c>
       <c r="C219" s="5">
         <v>-1.6645005700000013</v>
       </c>
       <c r="D219" s="5">
         <v>-12.283267269720477</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.94532819</v>
       </c>
       <c r="C220" s="5">
         <v>1.3696361700000068</v>
       </c>
       <c r="D220" s="5">
         <v>11.398635814461787</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.30722668999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.3618984999999952</v>
       </c>
       <c r="D221" s="5">
         <v>11.224535870482555</v>
       </c>
       <c r="E221" s="5">
         <v>2.8502930896181944</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>154.86788981999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.56066312999999468</v>
       </c>
       <c r="D222" s="5">
         <v>4.4483007984768452</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>154.93150209000001</v>
       </c>
       <c r="C223" s="5">
         <v>6.3612270000021454E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.49401726126530043</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>155.32516831999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.39366622999997958</v>
       </c>
       <c r="D224" s="5">
         <v>3.0920598942378419</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>154.78286170000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.54230661999997665</v>
       </c>
       <c r="D225" s="5">
         <v>-4.110188001373305</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>155.50592087000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.72305916999999909</v>
       </c>
       <c r="D226" s="5">
         <v>5.7520245900703371</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>156.81108463000001</v>
       </c>
       <c r="C227" s="5">
         <v>1.3051637599999992</v>
       </c>
       <c r="D227" s="5">
         <v>10.549797745822275</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>156.95330741999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.14222278999997684</v>
       </c>
       <c r="D228" s="5">
         <v>1.0938083390421793</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>156.91787238000001</v>
       </c>
       <c r="C229" s="5">
         <v>-3.5435039999981655E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.27058548658562831</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>155.63365005</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2842223300000057</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3906313498748446</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>158.01085092</v>
       </c>
       <c r="C231" s="5">
         <v>2.3772008699999958</v>
       </c>
       <c r="D231" s="5">
         <v>19.9501805651505</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>158.51567180000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.50482088000001113</v>
       </c>
       <c r="D232" s="5">
         <v>3.9019085588558156</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>158.35457285000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.16109894999999597</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2127621801443667</v>
       </c>
       <c r="E233" s="5">
         <v>2.6229141996901184</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.94281586</v>
       </c>
       <c r="C234" s="5">
         <v>0.58824300999998513</v>
       </c>
       <c r="D234" s="5">
         <v>4.5498764331386887</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>159.19459691</v>
       </c>
       <c r="C235" s="5">
         <v>0.25178105000000528</v>
       </c>
       <c r="D235" s="5">
         <v>1.9175675923647217</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>159.43619018999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.24159327999998936</v>
       </c>
       <c r="D236" s="5">
         <v>1.8363943074449773</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>160.70945839999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.2732682099999977</v>
       </c>
       <c r="D237" s="5">
         <v>10.015620473541897</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>160.24605707000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.46340132999998218</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4058160897248557</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>161.03371838999999</v>
       </c>
       <c r="C239" s="5">
         <v>0.78766131999998379</v>
       </c>
       <c r="D239" s="5">
         <v>6.0604895018266047</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>161.10533149</v>
       </c>
       <c r="C240" s="5">
         <v>7.1613100000007535E-2</v>
       </c>
       <c r="D240" s="5">
         <v>0.53495766449955795</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>159.9434717</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1618597899999941</v>
       </c>
       <c r="D241" s="5">
         <v>-8.3190156152955108</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>160.46071183999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.51724013999998419</v>
       </c>
       <c r="D242" s="5">
         <v>3.9504448264360059</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>162.05559577</v>
       </c>
       <c r="C243" s="5">
         <v>1.5948839300000088</v>
       </c>
       <c r="D243" s="5">
         <v>12.60140447191327</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>162.41079055</v>
       </c>
       <c r="C244" s="5">
         <v>0.35519478000000504</v>
       </c>
       <c r="D244" s="5">
         <v>2.6621091605800729</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>162.05602605000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.35476449999998749</v>
       </c>
       <c r="D245" s="5">
         <v>-2.5899749868504185</v>
       </c>
       <c r="E245" s="5">
         <v>2.3374463606467222</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>161.14522187</v>
       </c>
       <c r="C246" s="5">
         <v>-0.91080418000001373</v>
       </c>
       <c r="D246" s="5">
         <v>-6.5397423250582172</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>161.78441770000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.63919583000000557</v>
       </c>
       <c r="D247" s="5">
         <v>4.8651273643665949</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>162.70473677999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.92031907999998452</v>
       </c>
       <c r="D248" s="5">
         <v>7.0439380291722253</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>163.20918355000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.50444677000001548</v>
       </c>
       <c r="D249" s="5">
         <v>3.7845597601752212</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.33951838999999</v>
       </c>
       <c r="C250" s="5">
         <v>3.1303348399999891</v>
       </c>
       <c r="D250" s="5">
         <v>25.605937601607344</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>164.89843053999999</v>
       </c>
       <c r="C251" s="5">
         <v>-1.4410878500000024</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9148949445306052</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>162.86054931999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0378812200000027</v>
       </c>
       <c r="D252" s="5">
         <v>-13.862457385499205</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>163.6333041</v>
       </c>
       <c r="C253" s="5">
         <v>0.77275478000001385</v>
       </c>
       <c r="D253" s="5">
         <v>5.8448309880722693</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>163.6200149</v>
       </c>
       <c r="C254" s="5">
         <v>-1.3289200000002666E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-9.7412436309152195E-2</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>164.84837562000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.228360720000012</v>
       </c>
       <c r="D255" s="5">
         <v>9.3903294243414592</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>164.56899335</v>
       </c>
       <c r="C256" s="5">
         <v>-0.27938227000001348</v>
       </c>
       <c r="D256" s="5">
         <v>-2.014889501065964</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>164.24378064999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32521270000000868</v>
       </c>
       <c r="D257" s="5">
         <v>-2.3457726555538017</v>
       </c>
       <c r="E257" s="5">
         <v>1.3499989190929318</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>163.54246433</v>
       </c>
       <c r="C258" s="5">
         <v>-0.70131631999998945</v>
       </c>
       <c r="D258" s="5">
         <v>-5.0053270885833108</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>163.73669547</v>
       </c>
       <c r="C259" s="5">
         <v>0.19423113999999941</v>
       </c>
       <c r="D259" s="5">
         <v>1.4345258318752663</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>163.30554493</v>
       </c>
       <c r="C260" s="5">
         <v>-0.43115054000000441</v>
       </c>
       <c r="D260" s="5">
         <v>-3.1144700097291422</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>162.93895595000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.36658897999998885</v>
       </c>
       <c r="D261" s="5">
         <v>-2.6607543355053109</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>163.48480996999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.54585401999997885</v>
       </c>
       <c r="D262" s="5">
         <v>4.0949669462721161</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>163.69246007999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.207650110000003</v>
       </c>
       <c r="D263" s="5">
         <v>1.5348719607409356</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>163.64891098000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.354909999997858E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.31878390012551883</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>162.16814246999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.4807685100000185</v>
       </c>
       <c r="D265" s="5">
         <v>-10.333736816507354</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>161.83201793999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.33612453000000642</v>
       </c>
       <c r="D266" s="5">
         <v>-2.4590708522046145</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>161.73588527000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.6132669999974496E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.71050867921171879</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>161.23284509000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.50304017999999928</v>
       </c>
       <c r="D268" s="5">
         <v>-3.669119385717079</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>161.63131923</v>
       </c>
       <c r="C269" s="5">
         <v>0.39847413999999048</v>
       </c>
       <c r="D269" s="5">
         <v>3.0063506740526602</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5905999056165743</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>161.39400341000001</v>
       </c>
       <c r="C270" s="5">
         <v>-0.23731581999999207</v>
       </c>
       <c r="D270" s="5">
         <v>-1.7477460443014681</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>161.17050663000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.22349678000000495</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6491496330661271</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>161.39904734000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.22854071000000431</v>
       </c>
       <c r="D272" s="5">
         <v>1.7149407507385916</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>161.41006596</v>
       </c>
       <c r="C273" s="5">
         <v>1.1018619999987322E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.1954076544477061E-2</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>161.38650186000001</v>
       </c>
       <c r="C274" s="5">
         <v>-2.356409999998732E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.17504624767612498</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>160.57844925000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.80805261000000428</v>
       </c>
       <c r="D275" s="5">
         <v>-5.8456007986438907</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>161.12522745000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.54677820000000565</v>
       </c>
       <c r="D276" s="5">
         <v>4.1634623270901505</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>162.05933682</v>
       </c>
       <c r="C277" s="5">
         <v>0.93410936999998739</v>
       </c>
       <c r="D277" s="5">
         <v>7.1830638067607033</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>162.37122880000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.31189198000001284</v>
       </c>
       <c r="D278" s="5">
         <v>2.334068364153663</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>161.98420480999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.38702399000001719</v>
       </c>
       <c r="D279" s="5">
         <v>-2.8230888141051791</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>161.83593427</v>
       </c>
       <c r="C280" s="5">
         <v>-0.14827053999999862</v>
       </c>
       <c r="D280" s="5">
         <v>-1.092894443549175</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>162.14712410999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.31118983999999728</v>
       </c>
       <c r="D281" s="5">
         <v>2.3320069789570574</v>
       </c>
       <c r="E281" s="5">
         <v>0.31912433955081365</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>162.06845246</v>
       </c>
       <c r="C282" s="5">
         <v>-7.8671649999989768E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.5806730310219943</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>162.30580649000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.23735403000000588</v>
       </c>
       <c r="D283" s="5">
         <v>1.7716607250471972</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>162.43496278000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.1291562899999974</v>
       </c>
       <c r="D284" s="5">
         <v>0.95910111810639798</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>162.76941794999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.33445516999998404</v>
       </c>
       <c r="D285" s="5">
         <v>2.4989854590545146</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>162.75375947000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.565847999998482E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.11537939683258225</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>163.44990308999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.69614361999998664</v>
       </c>
       <c r="D287" s="5">
         <v>5.2552237736925633</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>164.87435017999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.424447090000001</v>
       </c>
       <c r="D288" s="5">
         <v>10.973977808887426</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>163.71829213000001</v>
       </c>
       <c r="C289" s="5">
         <v>-1.1560580499999844</v>
       </c>
       <c r="D289" s="5">
         <v>-8.097081324117239</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>163.27286814999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.44542398000001526</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2163946480569638</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>163.86319075</v>
       </c>
       <c r="C291" s="5">
         <v>0.59032260000000747</v>
       </c>
       <c r="D291" s="5">
         <v>4.4259953953144082</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>163.63340812000001</v>
       </c>
       <c r="C292" s="5">
         <v>-0.22978262999998833</v>
       </c>
       <c r="D292" s="5">
         <v>-1.6698223049494754</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>163.54673165</v>
       </c>
       <c r="C293" s="5">
         <v>-8.667647000001466E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.63379035753392543</v>
       </c>
       <c r="E293" s="5">
         <v>0.86317136223181823</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>163.30220194</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24452970999999479</v>
       </c>
       <c r="D294" s="5">
         <v>-1.7795194715830798</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>163.58582333000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.28362139000000752</v>
       </c>
       <c r="D295" s="5">
         <v>2.1041704012795925</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.83004202000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.24421868999999674</v>
       </c>
       <c r="D296" s="5">
         <v>1.8062737465760259</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>163.92520647000001</v>
       </c>
       <c r="C297" s="5">
         <v>9.5164449999998624E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.69927886099059311</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>163.72200047999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.20320599000001494</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4774512551608776</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>164.33728718</v>
       </c>
       <c r="C299" s="5">
         <v>0.61528670000001284</v>
       </c>
       <c r="D299" s="5">
         <v>4.6041348032747953</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>164.75717531999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.41988813999998342</v>
       </c>
       <c r="D300" s="5">
         <v>3.1095018710196376</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>164.2325495</v>
       </c>
       <c r="C301" s="5">
         <v>-0.52462581999998292</v>
       </c>
       <c r="D301" s="5">
         <v>-3.754869303157149</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>164.28461579</v>
       </c>
       <c r="C302" s="5">
         <v>5.2066289999999071E-2</v>
       </c>
       <c r="D302" s="5">
         <v>0.38109745027283815</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.24899020999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.9643744199999844</v>
       </c>
       <c r="D303" s="5">
         <v>15.330834929367043</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.19906968999999</v>
       </c>
       <c r="C304" s="5">
         <v>-4.9920520000000579E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.35973625728222824</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>166.05790440999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.14116527999999562</v>
       </c>
       <c r="D305" s="5">
         <v>-1.014501573044968</v>
       </c>
       <c r="E305" s="5">
         <v>1.5354466180186765</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>166.60393299</v>
       </c>
       <c r="C306" s="5">
         <v>0.5460285800000122</v>
       </c>
       <c r="D306" s="5">
         <v>4.017966255716976</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.68036437999999</v>
       </c>
       <c r="C307" s="5">
         <v>7.6431389999982002E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.55190439567691651</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.53650082999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.14386354999999185</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0308298224759649</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.07831346</v>
       </c>
       <c r="C309" s="5">
         <v>0.54181263000000968</v>
       </c>
       <c r="D309" s="5">
         <v>3.9747223492710093</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>167.26156336</v>
       </c>
       <c r="C310" s="5">
         <v>0.18324989999999275</v>
       </c>
       <c r="D310" s="5">
         <v>1.3241171136517238</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>166.63023401000001</v>
       </c>
       <c r="C311" s="5">
         <v>-0.63132934999998724</v>
       </c>
       <c r="D311" s="5">
         <v>-4.4365478312000324</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>167.31318757</v>
       </c>
       <c r="C312" s="5">
         <v>0.68295355999998719</v>
       </c>
       <c r="D312" s="5">
         <v>5.0307407314445829</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>167.07040726</v>
       </c>
       <c r="C313" s="5">
         <v>-0.24278031000000055</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7274339863772359</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>168.34891590000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.2785086400000125</v>
       </c>
       <c r="D314" s="5">
         <v>9.5795501813595418</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>168.17990245999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16901344000001473</v>
       </c>
       <c r="D315" s="5">
         <v>-1.1981067671413381</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>169.03892422999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.85902176999999824</v>
       </c>
       <c r="D316" s="5">
         <v>6.3044603311928071</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>169.17579845</v>
       </c>
       <c r="C317" s="5">
         <v>0.13687422000000993</v>
       </c>
       <c r="D317" s="5">
         <v>0.97600312717072146</v>
       </c>
       <c r="E317" s="5">
         <v>1.877594475901545</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>169.9157161</v>
       </c>
       <c r="C318" s="5">
         <v>0.73991764999999532</v>
       </c>
       <c r="D318" s="5">
         <v>5.3765032768697374</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>169.68635893999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22935716000000639</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6078232827491989</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>169.54680906999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13954986999999619</v>
       </c>
       <c r="D320" s="5">
         <v>-0.98242701597794913</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>168.51126934999999</v>
       </c>
       <c r="C321" s="5">
         <v>-1.0355397200000027</v>
       </c>
       <c r="D321" s="5">
         <v>-7.087969133657845</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>168.860906</v>
       </c>
       <c r="C322" s="5">
         <v>0.34963665000000788</v>
       </c>
       <c r="D322" s="5">
         <v>2.5184380433940667</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>169.38249637000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.52159037000001263</v>
       </c>
       <c r="D323" s="5">
         <v>3.7702755032416713</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>169.74876836999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.36627199999998084</v>
       </c>
       <c r="D324" s="5">
         <v>2.6259598099627857</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>169.82349879</v>
       </c>
       <c r="C325" s="5">
         <v>7.4730420000008735E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.52957061178358078</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>170.33799506</v>
       </c>
       <c r="C326" s="5">
         <v>0.51449626999999509</v>
       </c>
       <c r="D326" s="5">
         <v>3.6967065701176027</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>169.78585128</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55214377999999442</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8211491103636974</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>169.85585584</v>
       </c>
       <c r="C328" s="5">
         <v>7.0004560000000993E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.49589664555842461</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>170.15768887999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.30183303999999112</v>
       </c>
       <c r="D329" s="5">
         <v>2.1533590773013866</v>
       </c>
       <c r="E329" s="5">
         <v>0.58039651001864367</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>170.66101017</v>
       </c>
       <c r="C330" s="5">
         <v>0.50332129000000236</v>
       </c>
       <c r="D330" s="5">
         <v>3.6078841040367182</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>171.04264143</v>
       </c>
       <c r="C331" s="5">
         <v>0.38163126000000602</v>
       </c>
       <c r="D331" s="5">
         <v>2.7166847297062091</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>171.28151056999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.23886913999999138</v>
       </c>
       <c r="D332" s="5">
         <v>1.688789150552128</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>170.99141571000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.29009485999998219</v>
       </c>
       <c r="D333" s="5">
         <v>-2.0135817233972841</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>171.06271446</v>
       </c>
       <c r="C334" s="5">
         <v>7.1298749999982647E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.50151633746375879</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>171.04181563</v>
       </c>
       <c r="C335" s="5">
         <v>-2.089882999999304E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.14650621951192155</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>170.97517084</v>
       </c>
       <c r="C336" s="5">
         <v>-6.6644789999998011E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.4665676905894367</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>171.02433467</v>
       </c>
       <c r="C337" s="5">
         <v>4.9163829999997688E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.3456056785243744</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>170.64061276000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.38372190999999134</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6594246985835346</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>170.45884018999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18177257000002101</v>
       </c>
       <c r="D339" s="5">
         <v>-1.270820847166021</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>170.84578823000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.38694804000002136</v>
       </c>
       <c r="D340" s="5">
         <v>2.7583145129225661</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>171.01885350000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.17306526999999505</v>
       </c>
       <c r="D341" s="5">
         <v>1.2223848872769283</v>
       </c>
       <c r="E341" s="5">
         <v>0.50609797633496267</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>171.28341596000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.2645624600000076</v>
       </c>
       <c r="D342" s="5">
         <v>1.8722504613867264</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.00451369999999</v>
       </c>
       <c r="C343" s="5">
         <v>-0.27890226000002372</v>
       </c>
       <c r="D343" s="5">
         <v>-1.936565791548428</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.67460220999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.67008850999999936</v>
       </c>
       <c r="D344" s="5">
         <v>4.8049297079048259</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>171.81565369</v>
       </c>
       <c r="C345" s="5">
         <v>0.14105148000001577</v>
       </c>
       <c r="D345" s="5">
         <v>0.99041298056932181</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.10176501999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.2861113299999829</v>
       </c>
       <c r="D346" s="5">
         <v>2.0166708120100463</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>171.87622354000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.22554147999997554</v>
       </c>
       <c r="D347" s="5">
         <v>-1.5613290105409017</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>172.13567447</v>
       </c>
       <c r="C348" s="5">
         <v>0.25945092999998565</v>
       </c>
       <c r="D348" s="5">
         <v>1.8265413886338733</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>172.12749461999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.1798500000047625E-3</v>
       </c>
       <c r="D349" s="5">
         <v>-5.7008839019001556E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.7613929</v>
       </c>
       <c r="C350" s="5">
         <v>-0.36610171999998897</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5226597686356267</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.62335766999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.13803523000001405</v>
       </c>
       <c r="D351" s="5">
         <v>-0.96012313357035639</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.06639028999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.44303261999999677</v>
       </c>
       <c r="D352" s="5">
         <v>3.1420699517087147</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.48353675000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.41714646000002631</v>
       </c>
       <c r="D353" s="5">
         <v>2.9483072268006172</v>
       </c>
       <c r="E353" s="5">
         <v>0.85644548540959597</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.35146829000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.13206845999999928</v>
       </c>
       <c r="D354" s="5">
         <v>-0.91496523494828397</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>172.66019473</v>
       </c>
       <c r="C355" s="5">
         <v>0.30872643999998672</v>
       </c>
       <c r="D355" s="5">
         <v>2.1708168543394191</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.03572394</v>
       </c>
       <c r="C356" s="5">
         <v>0.37552920999999628</v>
       </c>
       <c r="D356" s="5">
         <v>2.6414018089431224</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>172.44014888000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59557505999998739</v>
       </c>
       <c r="D357" s="5">
         <v>-4.0530047969185468</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>173.08890176</v>
       </c>
       <c r="C358" s="5">
         <v>0.64875287999998932</v>
       </c>
       <c r="D358" s="5">
         <v>4.6092283730545525</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>172.86188082000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.22702093999998851</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5625987145473363</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>173.38143378999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.51955296999997813</v>
       </c>
       <c r="D360" s="5">
         <v>3.6669383433671987</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>174.12487744000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.74344365000001744</v>
       </c>
       <c r="D361" s="5">
         <v>5.268589605417473</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>174.13480833</v>
       </c>
       <c r="C362" s="5">
         <v>9.930889999992587E-3</v>
       </c>
       <c r="D362" s="5">
         <v>6.8461250681162156E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>174.81389418000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.67908585000000699</v>
       </c>
       <c r="D363" s="5">
         <v>4.7814155359156008</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>175.14408168</v>
       </c>
       <c r="C364" s="5">
         <v>0.33018749999999386</v>
       </c>
       <c r="D364" s="5">
         <v>2.2902479174432999</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>175.39311662</v>
       </c>
       <c r="C365" s="5">
         <v>0.24903494000000137</v>
       </c>
       <c r="D365" s="5">
         <v>1.7196704161466236</v>
       </c>
       <c r="E365" s="5">
         <v>1.686873961900015</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>175.62331033999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.23019371999998839</v>
       </c>
       <c r="D366" s="5">
         <v>1.5863517742403577</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.04813454999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.42482420999999704</v>
       </c>
       <c r="D367" s="5">
         <v>2.94167322409149</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>175.84481577</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20331877999998937</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3771160732995447</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>171.65909237</v>
       </c>
       <c r="C369" s="5">
         <v>-4.1857234000000005</v>
       </c>
       <c r="D369" s="5">
         <v>-25.106019302913761</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>170.90603858</v>
       </c>
       <c r="C370" s="5">
         <v>-0.75305378999999562</v>
       </c>
       <c r="D370" s="5">
         <v>-5.1391196386021516</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>170.3387779</v>
       </c>
       <c r="C371" s="5">
         <v>-0.56726068000000396</v>
       </c>
       <c r="D371" s="5">
         <v>-3.9110536859634615</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>173.23497982000001</v>
       </c>
       <c r="C372" s="5">
         <v>2.89620192000001</v>
       </c>
       <c r="D372" s="5">
         <v>22.423489137936748</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.2838016</v>
       </c>
       <c r="C373" s="5">
         <v>4.0488217799999973</v>
       </c>
       <c r="D373" s="5">
         <v>31.947630008576922</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>174.1401338</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1436678000000029</v>
       </c>
       <c r="D374" s="5">
         <v>-19.32150019805643</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.65166669999999</v>
       </c>
       <c r="C375" s="5">
         <v>-2.4884671000000083</v>
       </c>
       <c r="D375" s="5">
         <v>-15.862459912076632</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.26683596000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38483073999998396</v>
       </c>
       <c r="D376" s="5">
         <v>-2.6573874927543706</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>171.65578020000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.38894424000000072</v>
       </c>
       <c r="D377" s="5">
         <v>2.7594783928664768</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1308341467568326</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>170.97553359</v>
       </c>
       <c r="C378" s="5">
         <v>-0.68024661000001174</v>
       </c>
       <c r="D378" s="5">
         <v>-4.653132768892343</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>170.68770677000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.28782681999999227</v>
       </c>
       <c r="D379" s="5">
         <v>-2.0015267577471296</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>170.58101116</v>
       </c>
       <c r="C380" s="5">
         <v>-0.10669561000000272</v>
       </c>
       <c r="D380" s="5">
         <v>-0.74753751025560256</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>171.67092651999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.089915359999992</v>
       </c>
       <c r="D381" s="5">
         <v>7.9425812449092525</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>171.69760862999999</v>
       </c>
       <c r="C382" s="5">
         <v>2.6682109999995873E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.18667061241615102</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>173.01479011000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.3171814800000163</v>
       </c>
       <c r="D383" s="5">
         <v>9.604353703024703</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>174.81452830000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.7997381899999993</v>
       </c>
       <c r="D384" s="5">
         <v>13.222179168342985</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>171.98899524999999</v>
       </c>
       <c r="C385" s="5">
         <v>-2.8255330500000184</v>
       </c>
       <c r="D385" s="5">
         <v>-17.761034171403743</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.97055147</v>
       </c>
       <c r="C386" s="5">
         <v>0.98155622000001586</v>
       </c>
       <c r="D386" s="5">
         <v>7.0676148680760109</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.72701053</v>
       </c>
       <c r="C387" s="5">
         <v>0.75645905999999741</v>
       </c>
       <c r="D387" s="5">
         <v>5.3760989088966094</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.50078457000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.22622595999999362</v>
       </c>
       <c r="D388" s="5">
         <v>-1.5514874403594336</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>172.64357748</v>
       </c>
       <c r="C389" s="5">
         <v>-0.85720709000000284</v>
       </c>
       <c r="D389" s="5">
         <v>-5.7703006930220351</v>
       </c>
       <c r="E389" s="5">
         <v>0.57545238432932244</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.63072308</v>
       </c>
       <c r="C390" s="5">
         <v>0.98714559999999096</v>
       </c>
       <c r="D390" s="5">
         <v>7.0813320254122125</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>173.54395585</v>
       </c>
       <c r="C391" s="5">
         <v>-8.6767229999992423E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.59802192377200747</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>173.51056186</v>
       </c>
       <c r="C392" s="5">
         <v>-3.3393990000007534E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.23066435659848672</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>173.68247328000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.17191142000001491</v>
       </c>
       <c r="D393" s="5">
         <v>1.1954406753890812</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>173.86556888999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.18309560999998098</v>
       </c>
       <c r="D394" s="5">
         <v>1.2723974955954009</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>174.22115676999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.35558788000000163</v>
       </c>
       <c r="D395" s="5">
         <v>2.4820218506004021</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>175.22921969000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.0080629200000146</v>
       </c>
       <c r="D396" s="5">
         <v>7.1686125992827865</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>174.88466489999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.34455479000001787</v>
       </c>
       <c r="D397" s="5">
         <v>-2.334219256113923</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.15725007</v>
       </c>
       <c r="C398" s="5">
         <v>1.2725851700000135</v>
       </c>
       <c r="D398" s="5">
         <v>9.090143830260855</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>176.15064253</v>
       </c>
       <c r="C399" s="5">
         <v>-6.6075400000045192E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-4.5001908399666668E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>176.35398366000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.20334113000001253</v>
       </c>
       <c r="D400" s="5">
         <v>1.3940598722552711</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>176.94459897999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.59061531999998351</v>
       </c>
       <c r="D401" s="5">
         <v>4.0936980520275057</v>
       </c>
       <c r="E401" s="5">
         <v>2.4912722284721189</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>177.76108948999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.81649050999999417</v>
       </c>
       <c r="D402" s="5">
         <v>5.6799770232004665</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>178.37260054999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.611511059999998</v>
       </c>
       <c r="D403" s="5">
         <v>4.2070948177544532</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>179.06646739999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.69386685000000625</v>
       </c>
       <c r="D404" s="5">
         <v>4.7691602535899325</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>179.56640497999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.49993757999999389</v>
       </c>
       <c r="D405" s="5">
         <v>3.4022200388795332</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>180.75121403</v>
       </c>
       <c r="C406" s="5">
         <v>1.1848090500000126</v>
       </c>
       <c r="D406" s="5">
         <v>8.2115506358301005</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>182.00195124000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.2507372100000111</v>
       </c>
       <c r="D407" s="5">
         <v>8.6270169811256459</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>182.07440335999999</v>
       </c>
       <c r="C408" s="5">
         <v>7.2452119999979914E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.47874846268738391</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>182.99580517999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.92140181999999982</v>
       </c>
       <c r="D409" s="5">
         <v>6.244600562918845</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>183.87661222</v>
       </c>
       <c r="C410" s="5">
         <v>0.88080704000000765</v>
       </c>
       <c r="D410" s="5">
         <v>5.9313018303135845</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.81853866</v>
       </c>
       <c r="C411" s="5">
         <v>0.94192644000000314</v>
       </c>
       <c r="D411" s="5">
         <v>6.3233031934738726</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>185.14767689000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.3291382300000123</v>
       </c>
       <c r="D412" s="5">
         <v>2.1581035494657286</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>185.88474782</v>
       </c>
       <c r="C413" s="5">
         <v>0.73707092999998736</v>
       </c>
       <c r="D413" s="5">
         <v>4.8831863761722882</v>
       </c>
       <c r="E413" s="5">
         <v>5.0525129851578532</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>187.40254211999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.5177942999999914</v>
       </c>
       <c r="D414" s="5">
         <v>10.250522068505807</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>187.34371068999999</v>
       </c>
       <c r="C415" s="5">
         <v>-5.8831429999997908E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.37606719355186558</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>187.74078779000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.39707710000001839</v>
       </c>
       <c r="D416" s="5">
         <v>2.5732733247303852</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>188.43167979</v>
       </c>
       <c r="C417" s="5">
         <v>0.69089199999999096</v>
       </c>
       <c r="D417" s="5">
         <v>4.5065246372689938</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>188.51829468</v>
       </c>
       <c r="C418" s="5">
         <v>8.6614889999992783E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.55299109341708785</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>188.52359831000001</v>
       </c>
       <c r="C419" s="5">
         <v>5.3036300000144365E-3</v>
       </c>
       <c r="D419" s="5">
         <v>3.3765109523309356E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>188.86801002999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.34441171999998232</v>
       </c>
       <c r="D420" s="5">
         <v>2.214429355690184</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>193.24988171000001</v>
       </c>
       <c r="C421" s="5">
         <v>4.3818716800000175</v>
       </c>
       <c r="D421" s="5">
         <v>31.683083429095159</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>190.31258374000001</v>
       </c>
       <c r="C422" s="5">
         <v>-2.937297970000003</v>
       </c>
       <c r="D422" s="5">
         <v>-16.789290733351294</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>190.22714124000001</v>
       </c>
       <c r="C423" s="5">
         <v>-8.54424999999992E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-0.53742216857531888</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>190.86039539999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.63325415999997858</v>
       </c>
       <c r="D424" s="5">
         <v>4.068682070666152</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>191.02484521</v>
       </c>
       <c r="C425" s="5">
         <v>0.1644498100000078</v>
       </c>
       <c r="D425" s="5">
         <v>1.038862158756082</v>
       </c>
       <c r="E425" s="5">
         <v>2.765206640287321</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>191.55381177999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.52896656999999436</v>
       </c>
       <c r="D426" s="5">
         <v>3.3739961622900605</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>191.97738720999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.42357542999999964</v>
       </c>
       <c r="D427" s="5">
         <v>2.6860238372272915</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>191.95030778</v>
       </c>
       <c r="C428" s="5">
         <v>-2.707942999998636E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.16913511699750972</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>191.90446811999999</v>
       </c>
       <c r="C429" s="5">
         <v>-4.5839660000012827E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.28619594368006762</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>191.97492539999999</v>
       </c>
       <c r="C430" s="5">
         <v>7.04572799999994E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.44146796707584812</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>192.05787787</v>
       </c>
       <c r="C431" s="5">
         <v>8.2952470000009271E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.51975472313494642</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>192.62910142999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.57122355999999286</v>
       </c>
       <c r="D432" s="5">
         <v>3.628037816059404</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>194.90504064999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.2759392199999979</v>
       </c>
       <c r="D433" s="5">
         <v>15.136776733438385</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>191.90607691</v>
       </c>
       <c r="C434" s="5">
         <v>-2.9989637399999935</v>
       </c>
       <c r="D434" s="5">
         <v>-16.979016111362945</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>189.55271805000001</v>
       </c>
       <c r="C435" s="5">
         <v>-2.353358859999986</v>
       </c>
       <c r="D435" s="5">
         <v>-13.762637173734527</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>189.93688742000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.38416936999999507</v>
       </c>
       <c r="D436" s="5">
         <v>2.4593521854946454</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>189.36451554000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.57237187999999151</v>
       </c>
       <c r="D437" s="5">
         <v>-3.5568442813248002</v>
       </c>
       <c r="E437" s="5">
         <v>-0.86916948848969611</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>190.10523147999999</v>
+        <v>189.86256559</v>
       </c>
       <c r="C438" s="5">
-        <v>0.74071593999997276</v>
+        <v>0.49805004999998914</v>
       </c>
       <c r="D438" s="5">
-        <v>4.7962172068884978</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2021935481331587</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>189.72587325999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.13669233000001668</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.86053209693827126</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sangovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>