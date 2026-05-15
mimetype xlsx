--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57089662-B189-4692-A89F-D0AC3BD1D8C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF3F89A7-DB38-404E-B9D7-66FBE1B2F93D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8C30889-22C3-454B-9D75-6C156FA3641C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB61BBF9-D3D6-43EB-BCC3-524D60B48B59}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD037C9E-10E9-4E9D-B57D-6863D9A26B2E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6A6F93F-EB75-4D14-8598-28B56912E244}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>125.34086877</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>125.71620248000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.3753337100000067</v>
       </c>
       <c r="D7" s="5">
         <v>3.6531818719227838</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>125.79296739</v>
       </c>
       <c r="C8" s="5">
         <v>7.6764909999994302E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.73521066272208557</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>125.10818263</v>
       </c>
       <c r="C9" s="5">
         <v>-0.68478475999999944</v>
       </c>
       <c r="D9" s="5">
         <v>-6.3404125196705019</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>126.35290378000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.2447211500000037</v>
       </c>
       <c r="D10" s="5">
         <v>12.614455273837311</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>126.49143592999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.13853214999998897</v>
       </c>
       <c r="D11" s="5">
         <v>1.3236315985425406</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>125.43937045</v>
       </c>
       <c r="C12" s="5">
         <v>-1.052065479999996</v>
       </c>
       <c r="D12" s="5">
         <v>-9.5365979533281191</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>125.20239366</v>
       </c>
       <c r="C13" s="5">
         <v>-0.23697678999999994</v>
       </c>
       <c r="D13" s="5">
         <v>-2.2436011794557342</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>124.46144602</v>
       </c>
       <c r="C14" s="5">
         <v>-0.74094764000000168</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8749485664299836</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>125.89394553</v>
       </c>
       <c r="C15" s="5">
         <v>1.4324995099999995</v>
       </c>
       <c r="D15" s="5">
         <v>14.720234554480438</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>125.59325332</v>
       </c>
       <c r="C16" s="5">
         <v>-0.30069220999999402</v>
       </c>
       <c r="D16" s="5">
         <v>-2.8287947512072864</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>125.29400921</v>
       </c>
       <c r="C17" s="5">
         <v>-0.29924411000000362</v>
       </c>
       <c r="D17" s="5">
         <v>-2.8220015553665823</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>125.83783894</v>
       </c>
       <c r="C18" s="5">
         <v>0.54382972999999879</v>
       </c>
       <c r="D18" s="5">
         <v>5.3346707734341248</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>125.68918196</v>
       </c>
       <c r="C19" s="5">
         <v>-0.14865697999999838</v>
       </c>
       <c r="D19" s="5">
         <v>-1.4084306953576098</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>125.47603859</v>
       </c>
       <c r="C20" s="5">
         <v>-0.21314336999999739</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0160837794565012</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>125.65131983000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.17528124000000389</v>
       </c>
       <c r="D21" s="5">
         <v>1.689255464129169</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>125.70797545000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.6655620000000795E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.54241849440825884</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>126.31132608</v>
       </c>
       <c r="C23" s="5">
         <v>0.60335062999999423</v>
       </c>
       <c r="D23" s="5">
         <v>5.9140440175287079</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>126.63526189</v>
       </c>
       <c r="C24" s="5">
         <v>0.32393580999999472</v>
       </c>
       <c r="D24" s="5">
         <v>3.1212809222247229</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>127.75930207</v>
       </c>
       <c r="C25" s="5">
         <v>1.1240401800000086</v>
       </c>
       <c r="D25" s="5">
         <v>11.187133419599871</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>130.08758878</v>
       </c>
       <c r="C26" s="5">
         <v>2.3282867100000004</v>
       </c>
       <c r="D26" s="5">
         <v>24.199543536938627</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>127.49329944999999</v>
       </c>
       <c r="C27" s="5">
         <v>-2.5942893300000094</v>
       </c>
       <c r="D27" s="5">
         <v>-21.473189346235788</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>127.99131724</v>
       </c>
       <c r="C28" s="5">
         <v>0.49801779000000579</v>
       </c>
       <c r="D28" s="5">
         <v>4.7895023080523069</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>128.25230255</v>
       </c>
       <c r="C29" s="5">
         <v>0.26098530999999525</v>
       </c>
       <c r="D29" s="5">
         <v>2.4745325996507805</v>
       </c>
       <c r="E29" s="5">
         <v>2.3610812349708743</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>128.14785269000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.10444985999998835</v>
       </c>
       <c r="D30" s="5">
         <v>-0.97292541572020497</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>128.05642957000001</v>
       </c>
       <c r="C31" s="5">
         <v>-9.1423120000001745E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-0.85275166131177915</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>128.55951439</v>
       </c>
       <c r="C32" s="5">
         <v>0.50308481999999799</v>
       </c>
       <c r="D32" s="5">
         <v>4.8175523357802286</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>130.10624672</v>
       </c>
       <c r="C33" s="5">
         <v>1.5467323299999975</v>
       </c>
       <c r="D33" s="5">
         <v>15.432234793634114</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>130.47467108999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.3684243699999854</v>
       </c>
       <c r="D34" s="5">
         <v>3.4514888874600524</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>131.08432712000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.60965603000002488</v>
       </c>
       <c r="D35" s="5">
         <v>5.7534880158765178</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>131.19128856</v>
       </c>
       <c r="C36" s="5">
         <v>0.10696143999999208</v>
       </c>
       <c r="D36" s="5">
         <v>0.98357548802130434</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>130.81762137999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.37366718000001242</v>
       </c>
       <c r="D37" s="5">
         <v>-3.3648765303421091</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>131.02654711</v>
       </c>
       <c r="C38" s="5">
         <v>0.20892573000000425</v>
       </c>
       <c r="D38" s="5">
         <v>1.933415877534328</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>131.00661651999999</v>
       </c>
       <c r="C39" s="5">
         <v>-1.9930590000001303E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-0.1823806678030393</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>131.16472676000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15811024000001339</v>
       </c>
       <c r="D40" s="5">
         <v>1.4579171173785266</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>131.19118025</v>
       </c>
       <c r="C41" s="5">
         <v>2.6453489999994417E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.24228635732403969</v>
       </c>
       <c r="E41" s="5">
         <v>2.2914814327440691</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>132.00812310000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.81694285000000377</v>
       </c>
       <c r="D42" s="5">
         <v>7.733856208393286</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>132.43126049</v>
       </c>
       <c r="C43" s="5">
         <v>0.42313738999999373</v>
       </c>
       <c r="D43" s="5">
         <v>3.9150084602078472</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>132.32472863000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10653185999998982</v>
       </c>
       <c r="D44" s="5">
         <v>-0.96105814789104738</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>132.40558257000001</v>
       </c>
       <c r="C45" s="5">
         <v>8.0853939999997237E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.73570117902868049</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>132.66575728999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.26017471999998065</v>
       </c>
       <c r="D46" s="5">
         <v>2.3836309113808296</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>131.66427324</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0014840499999877</v>
       </c>
       <c r="D47" s="5">
         <v>-8.6919075238994559</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>131.74135884</v>
       </c>
       <c r="C48" s="5">
         <v>7.7085600000003751E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.7048318185947533</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.23201399999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.49065515999998865</v>
       </c>
       <c r="D49" s="5">
         <v>4.5619534005317819</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>131.83648475000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.3955292499999814</v>
       </c>
       <c r="D50" s="5">
         <v>-3.5309451513316881</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.31437052000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.4778857700000003</v>
       </c>
       <c r="D51" s="5">
         <v>14.313157628195828</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.15514385</v>
       </c>
       <c r="C52" s="5">
         <v>-0.15922667000000956</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4238662221431331</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.35850181999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.2033579699999848</v>
       </c>
       <c r="D53" s="5">
         <v>11.400323805798006</v>
       </c>
       <c r="E53" s="5">
         <v>2.4142793471057189</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>134.38661929</v>
       </c>
       <c r="C54" s="5">
         <v>2.811747000001219E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.25141562578658849</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>134.40458494999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7965659999987338E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.16054165825494238</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>134.10529546999999</v>
       </c>
       <c r="C56" s="5">
         <v>-0.29928947999999878</v>
       </c>
       <c r="D56" s="5">
         <v>-2.6396516117926039</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>133.87304338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-0.23225207999999498</v>
       </c>
       <c r="D57" s="5">
         <v>-2.0585544359511765</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>134.29245441</v>
       </c>
       <c r="C58" s="5">
         <v>0.41941102000001251</v>
       </c>
       <c r="D58" s="5">
         <v>3.824942202228554</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>134.39802839999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.10557398999998213</v>
       </c>
       <c r="D59" s="5">
         <v>0.94746951038902072</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.09145470999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.69342631000000665</v>
       </c>
       <c r="D60" s="5">
         <v>6.370148934346509</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>133.84392396999999</v>
       </c>
       <c r="C61" s="5">
         <v>-1.247530740000002</v>
       </c>
       <c r="D61" s="5">
         <v>-10.535778563890741</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>136.01279124000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.1688672700000211</v>
       </c>
       <c r="D62" s="5">
         <v>21.275510698851274</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>134.75869649000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.2540947500000073</v>
       </c>
       <c r="D63" s="5">
         <v>-10.520287877061129</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>134.95703689999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.19834040999998592</v>
       </c>
       <c r="D64" s="5">
         <v>1.7805504346208867</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>135.26647125</v>
       </c>
       <c r="C65" s="5">
         <v>0.30943435000000363</v>
       </c>
       <c r="D65" s="5">
         <v>2.7863665690678552</v>
       </c>
       <c r="E65" s="5">
         <v>0.67578115095121571</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>134.78682051000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.47965073999998253</v>
       </c>
       <c r="D66" s="5">
         <v>-4.1731484333467739</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>135.38902881000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.60220830000000092</v>
       </c>
       <c r="D67" s="5">
         <v>5.4951584532898723</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>135.78474817</v>
       </c>
       <c r="C68" s="5">
         <v>0.39571935999998686</v>
       </c>
       <c r="D68" s="5">
         <v>3.5643345736320331</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>136.25801208999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.47326391999999373</v>
       </c>
       <c r="D69" s="5">
         <v>4.2635935123231716</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>136.81901131999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.56099922999999308</v>
       </c>
       <c r="D70" s="5">
         <v>5.0540477598449263</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>137.60457030000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.78555898000001889</v>
       </c>
       <c r="D71" s="5">
         <v>7.1117039424942741</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.57035531</v>
       </c>
       <c r="C72" s="5">
         <v>0.96578500999999051</v>
       </c>
       <c r="D72" s="5">
         <v>8.7551081826817914</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.91280979000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.65754551999998512</v>
       </c>
       <c r="D73" s="5">
         <v>-5.5479661219435705</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.53619183000001</v>
       </c>
       <c r="C74" s="5">
         <v>-0.37661796000000436</v>
       </c>
       <c r="D74" s="5">
         <v>-3.2282350819671235</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.21540353</v>
       </c>
       <c r="C75" s="5">
         <v>-0.3207883000000038</v>
       </c>
       <c r="D75" s="5">
         <v>-2.7632436226952328</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.22130576000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.9022300000037831E-3</v>
       </c>
       <c r="D76" s="5">
         <v>5.1629421110921392E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>137.54890839999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.32760263999998074</v>
       </c>
       <c r="D77" s="5">
         <v>2.9028032976226692</v>
       </c>
       <c r="E77" s="5">
         <v>1.6873635638661622</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>137.78254408999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.23363568999999984</v>
       </c>
       <c r="D78" s="5">
         <v>2.0574274014771854</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>137.98059723</v>
       </c>
       <c r="C79" s="5">
         <v>0.19805314000001317</v>
       </c>
       <c r="D79" s="5">
         <v>1.7386218468623094</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>138.08383954999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10324231999999256</v>
       </c>
       <c r="D80" s="5">
         <v>0.90158985463550945</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>138.47874575</v>
       </c>
       <c r="C81" s="5">
         <v>0.39490620000000831</v>
       </c>
       <c r="D81" s="5">
         <v>3.4863815559931233</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>138.74916321000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.27041746000000444</v>
       </c>
       <c r="D82" s="5">
         <v>2.3686592260467654</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>139.11254098000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.3633777699999996</v>
       </c>
       <c r="D83" s="5">
         <v>3.1884120380131664</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>137.96328875</v>
       </c>
       <c r="C84" s="5">
         <v>-1.1492522300000019</v>
       </c>
       <c r="D84" s="5">
         <v>-9.4753068472775759</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>139.01385092999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.0505621799999858</v>
       </c>
       <c r="D85" s="5">
         <v>9.5303383164925251</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>139.71876793999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.70491701000000262</v>
       </c>
       <c r="D86" s="5">
         <v>6.2576182353333287</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>139.91666806999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.19790012999999362</v>
       </c>
       <c r="D87" s="5">
         <v>1.7130050828009002</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>140.42779351999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.51112545000000864</v>
       </c>
       <c r="D88" s="5">
         <v>4.4728424417564749</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>140.41613527999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1658240000002706E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9577879388756951E-2</v>
       </c>
       <c r="E89" s="5">
         <v>2.0845144562412266</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.25907710999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.15705816999999911</v>
       </c>
       <c r="D90" s="5">
         <v>-1.3339968117004219</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.66856228</v>
       </c>
       <c r="C91" s="5">
         <v>0.40948517000001061</v>
       </c>
       <c r="D91" s="5">
         <v>3.5601953863265035</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>140.96318578</v>
       </c>
       <c r="C92" s="5">
         <v>0.29462350000000015</v>
       </c>
       <c r="D92" s="5">
         <v>2.542497449328418</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>141.12401980000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.16083402000001001</v>
       </c>
       <c r="D93" s="5">
         <v>1.3777822926119621</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>141.14258469999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.8564899999972795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.15797456545936228</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>141.20085725999999</v>
       </c>
       <c r="C95" s="5">
         <v>5.8272560000006024E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.49656223566136859</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>140.93734956</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26350769999999102</v>
       </c>
       <c r="D96" s="5">
         <v>-2.2165853975963379</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>142.12315151999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1858019599999921</v>
       </c>
       <c r="D97" s="5">
         <v>10.576986674872613</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>141.83009258999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.29305893000000083</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4465380025426864</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>142.6239861</v>
       </c>
       <c r="C99" s="5">
         <v>0.79389351000000374</v>
       </c>
       <c r="D99" s="5">
         <v>6.9276947551218493</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>142.1606415</v>
       </c>
       <c r="C100" s="5">
         <v>-0.46334459999999922</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8295487798356787</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>142.41613382</v>
       </c>
       <c r="C101" s="5">
         <v>0.25549232000000188</v>
       </c>
       <c r="D101" s="5">
         <v>2.1780962092332379</v>
       </c>
       <c r="E101" s="5">
         <v>1.4243366946482761</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>142.48391111999999</v>
       </c>
       <c r="C102" s="5">
         <v>6.7777299999988827E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.57258952984748923</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>141.36751188</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1163992399999927</v>
       </c>
       <c r="D103" s="5">
         <v>-9.007533348910524</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>142.14536025999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.77784837999999468</v>
       </c>
       <c r="D104" s="5">
         <v>6.8063049386143604</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>141.68509252999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.46026772999999821</v>
       </c>
       <c r="D105" s="5">
         <v>-3.8171514021975828</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>141.6962479</v>
       </c>
       <c r="C106" s="5">
         <v>1.1155370000011544E-2</v>
       </c>
       <c r="D106" s="5">
         <v>9.4521181267159804E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>140.05325768</v>
       </c>
       <c r="C107" s="5">
         <v>-1.6429902200000015</v>
       </c>
       <c r="D107" s="5">
         <v>-13.06025197755284</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>142.42673012</v>
       </c>
       <c r="C108" s="5">
         <v>2.3734724400000005</v>
       </c>
       <c r="D108" s="5">
         <v>22.343095176452476</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>143.62832546000001</v>
       </c>
       <c r="C109" s="5">
         <v>1.2015953400000114</v>
       </c>
       <c r="D109" s="5">
         <v>10.607129326904396</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>143.00829811</v>
       </c>
       <c r="C110" s="5">
         <v>-0.62002735000001508</v>
       </c>
       <c r="D110" s="5">
         <v>-5.0590235709490727</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>142.00853501</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99976309999999557</v>
       </c>
       <c r="D111" s="5">
         <v>-8.0739696086910335</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>142.16069988999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.15216487999998662</v>
       </c>
       <c r="D112" s="5">
         <v>1.2934280535650045</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.18010444000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.9404550000018617E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.16391976957119692</v>
       </c>
       <c r="E113" s="5">
         <v>-0.16573219176017062</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.72484326</v>
       </c>
       <c r="C114" s="5">
         <v>0.54473881999999207</v>
       </c>
       <c r="D114" s="5">
         <v>4.6957253122807963</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.45052559000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.27431766999998786</v>
       </c>
       <c r="D115" s="5">
         <v>-2.2821788636537166</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>142.09990550000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.35062009000000671</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9139576423784952</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>142.16026364999999</v>
       </c>
       <c r="C117" s="5">
         <v>6.0358149999984789E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.5109027199963867</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.15833179000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.9318599999849084E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-1.6305954145401369E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.23016676</v>
       </c>
       <c r="C119" s="5">
         <v>-0.92816503000000239</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5595945324683385</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>141.17781525999999</v>
       </c>
       <c r="C120" s="5">
         <v>-5.2351500000014539E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.44391280918018028</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>141.24122211</v>
       </c>
       <c r="C121" s="5">
         <v>6.3406850000006898E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.54028640955727791</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.92980322</v>
       </c>
       <c r="C122" s="5">
         <v>-0.31141888999999878</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6139960251213679</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>139.74411939999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1856838200000084</v>
       </c>
       <c r="D123" s="5">
         <v>-9.6416380150680325</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>139.59409830000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15002109999997515</v>
       </c>
       <c r="D124" s="5">
         <v>-1.2806704128061508</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.54418514</v>
       </c>
       <c r="C125" s="5">
         <v>-4.9913160000016887E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-0.42822829465829493</v>
       </c>
       <c r="E125" s="5">
         <v>-1.8539297817947276</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>140.10368273</v>
       </c>
       <c r="C126" s="5">
         <v>0.55949759000000654</v>
       </c>
       <c r="D126" s="5">
         <v>4.9188898094772115</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>140.53332477000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.4296420400000045</v>
       </c>
       <c r="D127" s="5">
         <v>3.7426262455824366</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>140.79871843999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.26539366999998037</v>
       </c>
       <c r="D128" s="5">
         <v>2.2898566254948793</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.06236283000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.26364439000002449</v>
       </c>
       <c r="D129" s="5">
         <v>2.270275812415079</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>143.22184827000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1594854399999974</v>
       </c>
       <c r="D130" s="5">
         <v>19.998947895893625</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>140.25767755000001</v>
       </c>
       <c r="C131" s="5">
         <v>-2.9641707199999985</v>
       </c>
       <c r="D131" s="5">
         <v>-22.194834137754448</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>141.34426106999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0865835199999765</v>
       </c>
       <c r="D132" s="5">
         <v>9.7029828686475703</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>139.27583713999999</v>
       </c>
       <c r="C133" s="5">
         <v>-2.0684239299999945</v>
       </c>
       <c r="D133" s="5">
         <v>-16.214054767201546</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.54170801000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.26587087000001475</v>
       </c>
       <c r="D134" s="5">
         <v>2.3149469882417284</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.82501829</v>
       </c>
       <c r="C135" s="5">
         <v>0.28331027999999492</v>
       </c>
       <c r="D135" s="5">
         <v>2.4637399542312588</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.87567983</v>
       </c>
       <c r="C136" s="5">
         <v>5.066153999999301E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.43565266831988581</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>139.95045956999999</v>
       </c>
       <c r="C137" s="5">
         <v>7.4779739999996764E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.64342862529875866</v>
       </c>
       <c r="E137" s="5">
         <v>0.29114393379587877</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.48076988</v>
       </c>
       <c r="C138" s="5">
         <v>0.53031031000000439</v>
       </c>
       <c r="D138" s="5">
         <v>4.6430998716560756</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>139.79246140000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.68830847999998923</v>
       </c>
       <c r="D139" s="5">
         <v>-5.7237112363358271</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>139.98454014000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.19207873999999947</v>
       </c>
       <c r="D140" s="5">
         <v>1.6613511956990124</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>140.28552542</v>
       </c>
       <c r="C141" s="5">
         <v>0.30098527999999192</v>
       </c>
       <c r="D141" s="5">
         <v>2.6108907499840628</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.18563603999999</v>
       </c>
       <c r="C142" s="5">
         <v>-9.9889380000007577E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.85111375006997614</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.11244901000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.9268129700000145</v>
       </c>
       <c r="D143" s="5">
         <v>8.2285281495701135</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.99220621000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12024279999999976</v>
       </c>
       <c r="D144" s="5">
         <v>-1.0177489260408068</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.31105962999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.31885341999998218</v>
       </c>
       <c r="D145" s="5">
         <v>2.7478067139119267</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>141.11225114999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19880847999999673</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6752601061097105</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>140.7352392</v>
       </c>
       <c r="C147" s="5">
         <v>-0.37701194999999643</v>
       </c>
       <c r="D147" s="5">
         <v>-3.1593657597945191</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>141.63048158000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.89524238000001333</v>
       </c>
       <c r="D148" s="5">
         <v>7.9062289202137759</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>141.82732053000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.19683895000000007</v>
       </c>
       <c r="D149" s="5">
         <v>1.6805752343810543</v>
       </c>
       <c r="E149" s="5">
         <v>1.3410895296569247</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>141.85565768000001</v>
       </c>
       <c r="C150" s="5">
         <v>2.8337149999998701E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.24002408331191827</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>142.57462298999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.71896530999998731</v>
       </c>
       <c r="D151" s="5">
         <v>6.2543803785805041</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>142.92926019000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.35463720000001331</v>
       </c>
       <c r="D152" s="5">
         <v>3.0260304954603079</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>142.52680566999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40245452000002047</v>
       </c>
       <c r="D153" s="5">
         <v>-3.3270721325807773</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>143.12822555</v>
       </c>
       <c r="C154" s="5">
         <v>0.60141988000000879</v>
       </c>
       <c r="D154" s="5">
         <v>5.1828232595041657</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>142.14189110999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.98633444000000736</v>
       </c>
       <c r="D155" s="5">
         <v>-7.9631757422312877</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>142.33618113</v>
       </c>
       <c r="C156" s="5">
         <v>0.19429002000001105</v>
       </c>
       <c r="D156" s="5">
         <v>1.6526359282349024</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>141.67746618000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.65871494999998959</v>
       </c>
       <c r="D157" s="5">
         <v>-5.4142614970726477</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>143.49718053000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.8197143499999981</v>
       </c>
       <c r="D158" s="5">
         <v>16.549668482835145</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>144.45465994</v>
       </c>
       <c r="C159" s="5">
         <v>0.95747940999999059</v>
       </c>
       <c r="D159" s="5">
         <v>8.3074319836627275</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>144.38353384000001</v>
       </c>
       <c r="C160" s="5">
         <v>-7.1126099999986536E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.58925452105507148</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>144.50714912000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.12361527999999566</v>
       </c>
       <c r="D161" s="5">
         <v>1.0322426389927752</v>
       </c>
       <c r="E161" s="5">
         <v>1.889500964966162</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.22527504999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.28187407000001485</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3157578155016623</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>144.05245425000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17282079999998246</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4284849664372712</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>143.96307124</v>
       </c>
       <c r="C164" s="5">
         <v>-8.9383010000005925E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.74205139124858821</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>144.48644288</v>
       </c>
       <c r="C165" s="5">
         <v>0.52337163999999348</v>
       </c>
       <c r="D165" s="5">
         <v>4.4508441080362671</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>144.43534803</v>
       </c>
       <c r="C166" s="5">
         <v>-5.109484999999836E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.42353251801330316</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>143.81634596000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.61900206999999341</v>
       </c>
       <c r="D167" s="5">
         <v>-5.0232958242633741</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>144.9484066</v>
       </c>
       <c r="C168" s="5">
         <v>1.1320606399999917</v>
       </c>
       <c r="D168" s="5">
         <v>9.865755156617162</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>144.12730149999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.82110510000001113</v>
       </c>
       <c r="D169" s="5">
         <v>-6.589925612374758</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>143.22286206999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.90443942999999649</v>
       </c>
       <c r="D170" s="5">
         <v>-7.2757962194946231</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>143.41682313000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.19396106000002078</v>
       </c>
       <c r="D171" s="5">
         <v>1.6372719103109334</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>144.03809025999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.62126712999997835</v>
       </c>
       <c r="D172" s="5">
         <v>5.3239354762654623</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>143.90103422000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.13705603999997606</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1358748911218353</v>
       </c>
       <c r="E173" s="5">
         <v>-0.41943592665901752</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>143.07634916999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.82468505000002779</v>
       </c>
       <c r="D174" s="5">
         <v>-6.6644231949875454</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>143.75563611999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.67928695000000516</v>
       </c>
       <c r="D175" s="5">
         <v>5.8484177751466415</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>143.52233156</v>
       </c>
       <c r="C176" s="5">
         <v>-0.23330455999999344</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9302195968629476</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>143.56880422</v>
       </c>
       <c r="C177" s="5">
         <v>4.6472660000006272E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.38925381670111836</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>143.91962505000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.35082083000000353</v>
       </c>
       <c r="D178" s="5">
         <v>2.9720190875581309</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>143.30110354000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.61852150999999367</v>
       </c>
       <c r="D179" s="5">
         <v>-5.0370512789186694</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>144.80449404000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.5033904999999947</v>
       </c>
       <c r="D180" s="5">
         <v>13.341790174198721</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>145.71902170000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.91452766000000452</v>
       </c>
       <c r="D181" s="5">
         <v>7.8475979861169831</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>145.25586140999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.4631602900000189</v>
       </c>
       <c r="D182" s="5">
         <v>-3.7481619500103203</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>144.35300792999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.90285348000000454</v>
       </c>
       <c r="D183" s="5">
         <v>-7.2089562848859812</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>143.97534146000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.37766646999997988</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0947397430675538</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>144.21198683</v>
       </c>
       <c r="C185" s="5">
         <v>0.23664536999999086</v>
       </c>
       <c r="D185" s="5">
         <v>1.9903110615832276</v>
       </c>
       <c r="E185" s="5">
         <v>0.21608782152642281</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>144.37157339999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15958656999998766</v>
       </c>
       <c r="D186" s="5">
         <v>1.3360453596027</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>144.56164194999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.19006855000000655</v>
       </c>
       <c r="D187" s="5">
         <v>1.5913177336232653</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>144.61845779999999</v>
       </c>
       <c r="C188" s="5">
         <v>5.6815849999992452E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.47264675041591708</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>144.73344981</v>
       </c>
       <c r="C189" s="5">
         <v>0.1149920100000088</v>
       </c>
       <c r="D189" s="5">
         <v>0.95835266293138321</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>144.72609091999999</v>
       </c>
       <c r="C190" s="5">
         <v>-7.358890000006113E-3</v>
       </c>
       <c r="D190" s="5">
         <v>-6.0996258870660292E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>145.27874624</v>
       </c>
       <c r="C191" s="5">
         <v>0.55265532000001372</v>
       </c>
       <c r="D191" s="5">
         <v>4.6798317602744</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>145.9412825</v>
       </c>
       <c r="C192" s="5">
         <v>0.66253625999999599</v>
       </c>
       <c r="D192" s="5">
         <v>5.6119113253993325</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>146.23669773</v>
       </c>
       <c r="C193" s="5">
         <v>0.29541523000000325</v>
       </c>
       <c r="D193" s="5">
         <v>2.4562734940509756</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>145.96660793999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.27008979000001432</v>
       </c>
       <c r="D194" s="5">
         <v>-2.1939472376608427</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>146.22534324</v>
       </c>
       <c r="C195" s="5">
         <v>0.2587353000000121</v>
       </c>
       <c r="D195" s="5">
         <v>2.1479381250236296</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>146.62175902999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.39641578999999183</v>
       </c>
       <c r="D196" s="5">
         <v>3.3021384328447478</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>146.92572924999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.30397021999999652</v>
       </c>
       <c r="D197" s="5">
         <v>2.5163544745238076</v>
       </c>
       <c r="E197" s="5">
         <v>1.8817731311052466</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>147.29144113999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.36571189000000004</v>
       </c>
       <c r="D198" s="5">
         <v>3.0281443524984075</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>147.18641536999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10502576999999746</v>
       </c>
       <c r="D199" s="5">
         <v>-0.8523090876200623</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>147.00115067999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.18526468999999679</v>
       </c>
       <c r="D200" s="5">
         <v>-1.5000364372547148</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>148.59173831999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.5905876399999954</v>
       </c>
       <c r="D201" s="5">
         <v>13.78555945462525</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>148.45846804999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.13327026999999703</v>
       </c>
       <c r="D202" s="5">
         <v>-1.0709733304478219</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>148.96645699000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.50798894000001837</v>
       </c>
       <c r="D203" s="5">
         <v>4.1842733516636255</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>148.10863520999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.85782178000002318</v>
       </c>
       <c r="D204" s="5">
         <v>-6.6954771099137282</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>148.31292063000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.20428542000001926</v>
       </c>
       <c r="D205" s="5">
         <v>1.6677674514796514</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>148.79521044000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.48228980999999749</v>
       </c>
       <c r="D206" s="5">
         <v>3.9727608719474228</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>149.84402796000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0488175200000001</v>
       </c>
       <c r="D207" s="5">
         <v>8.7942248332191433</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>150.16677324</v>
       </c>
       <c r="C208" s="5">
         <v>0.32274527999999236</v>
       </c>
       <c r="D208" s="5">
         <v>2.6154892582811229</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>150.03090614000001</v>
       </c>
       <c r="C209" s="5">
         <v>-0.13586709999998448</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0803430496756694</v>
       </c>
       <c r="E209" s="5">
         <v>2.1134330289533265</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>150.51317663</v>
       </c>
       <c r="C210" s="5">
         <v>0.48227048999999056</v>
       </c>
       <c r="D210" s="5">
         <v>3.9263019555653811</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.47425826</v>
       </c>
       <c r="C211" s="5">
         <v>-3.8918370000004643E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.30984452883743296</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.85354006</v>
       </c>
       <c r="C212" s="5">
         <v>0.37928180000000111</v>
       </c>
       <c r="D212" s="5">
         <v>3.066977283328276</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.4578794</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39566066000000433</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1023680931526076</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.97475595</v>
       </c>
       <c r="C214" s="5">
         <v>0.51687655000000632</v>
       </c>
       <c r="D214" s="5">
         <v>4.2012185230534849</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.60547566</v>
       </c>
       <c r="C215" s="5">
         <v>-0.36928029000000606</v>
       </c>
       <c r="D215" s="5">
         <v>-2.8960022796291285</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>152.24774768</v>
       </c>
       <c r="C216" s="5">
         <v>1.6422720200000072</v>
       </c>
       <c r="D216" s="5">
         <v>13.89938340580883</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.85888688</v>
       </c>
       <c r="C217" s="5">
         <v>-0.38886080000000334</v>
       </c>
       <c r="D217" s="5">
         <v>-3.0222668333215963</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.24019258999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.3813057099999924</v>
       </c>
       <c r="D218" s="5">
         <v>11.478142380309574</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.57569201999999</v>
       </c>
       <c r="C219" s="5">
         <v>-1.6645005700000013</v>
       </c>
       <c r="D219" s="5">
         <v>-12.283267269720477</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.94532819</v>
       </c>
       <c r="C220" s="5">
         <v>1.3696361700000068</v>
       </c>
       <c r="D220" s="5">
         <v>11.398635814461787</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.30722668999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.3618984999999952</v>
       </c>
       <c r="D221" s="5">
         <v>11.224535870482555</v>
       </c>
       <c r="E221" s="5">
         <v>2.8502930896181944</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>154.86788981999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.56066312999999468</v>
       </c>
       <c r="D222" s="5">
         <v>4.4483007984768452</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>154.93150209000001</v>
       </c>
       <c r="C223" s="5">
         <v>6.3612270000021454E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.49401726126530043</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>155.32516831999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.39366622999997958</v>
       </c>
       <c r="D224" s="5">
         <v>3.0920598942378419</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>154.78286170000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.54230661999997665</v>
       </c>
       <c r="D225" s="5">
         <v>-4.110188001373305</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>155.50592087000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.72305916999999909</v>
       </c>
       <c r="D226" s="5">
         <v>5.7520245900703371</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>156.81108463000001</v>
       </c>
       <c r="C227" s="5">
         <v>1.3051637599999992</v>
       </c>
       <c r="D227" s="5">
         <v>10.549797745822275</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>156.95330741999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.14222278999997684</v>
       </c>
       <c r="D228" s="5">
         <v>1.0938083390421793</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>156.91787238000001</v>
       </c>
       <c r="C229" s="5">
         <v>-3.5435039999981655E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.27058548658562831</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>155.63365005</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2842223300000057</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3906313498748446</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>158.01085092</v>
       </c>
       <c r="C231" s="5">
         <v>2.3772008699999958</v>
       </c>
       <c r="D231" s="5">
         <v>19.9501805651505</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>158.51567180000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.50482088000001113</v>
       </c>
       <c r="D232" s="5">
         <v>3.9019085588558156</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>158.35457285000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.16109894999999597</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2127621801443667</v>
       </c>
       <c r="E233" s="5">
         <v>2.6229141996901184</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.94281586</v>
       </c>
       <c r="C234" s="5">
         <v>0.58824300999998513</v>
       </c>
       <c r="D234" s="5">
         <v>4.5498764331386887</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>159.19459691</v>
       </c>
       <c r="C235" s="5">
         <v>0.25178105000000528</v>
       </c>
       <c r="D235" s="5">
         <v>1.9175675923647217</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>159.43619018999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.24159327999998936</v>
       </c>
       <c r="D236" s="5">
         <v>1.8363943074449773</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>160.70945839999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.2732682099999977</v>
       </c>
       <c r="D237" s="5">
         <v>10.015620473541897</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>160.24605707000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.46340132999998218</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4058160897248557</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>161.03371838999999</v>
       </c>
       <c r="C239" s="5">
         <v>0.78766131999998379</v>
       </c>
       <c r="D239" s="5">
         <v>6.0604895018266047</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>161.10533149</v>
       </c>
       <c r="C240" s="5">
         <v>7.1613100000007535E-2</v>
       </c>
       <c r="D240" s="5">
         <v>0.53495766449955795</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>159.9434717</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1618597899999941</v>
       </c>
       <c r="D241" s="5">
         <v>-8.3190156152955108</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>160.46071183999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.51724013999998419</v>
       </c>
       <c r="D242" s="5">
         <v>3.9504448264360059</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>162.05559577</v>
       </c>
       <c r="C243" s="5">
         <v>1.5948839300000088</v>
       </c>
       <c r="D243" s="5">
         <v>12.60140447191327</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>162.41079055</v>
       </c>
       <c r="C244" s="5">
         <v>0.35519478000000504</v>
       </c>
       <c r="D244" s="5">
         <v>2.6621091605800729</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>162.05602605000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.35476449999998749</v>
       </c>
       <c r="D245" s="5">
         <v>-2.5899749868504185</v>
       </c>
       <c r="E245" s="5">
         <v>2.3374463606467222</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>161.14522187</v>
       </c>
       <c r="C246" s="5">
         <v>-0.91080418000001373</v>
       </c>
       <c r="D246" s="5">
         <v>-6.5397423250582172</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>161.78441770000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.63919583000000557</v>
       </c>
       <c r="D247" s="5">
         <v>4.8651273643665949</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>162.70473677999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.92031907999998452</v>
       </c>
       <c r="D248" s="5">
         <v>7.0439380291722253</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>163.20918355000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.50444677000001548</v>
       </c>
       <c r="D249" s="5">
         <v>3.7845597601752212</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.33951838999999</v>
       </c>
       <c r="C250" s="5">
         <v>3.1303348399999891</v>
       </c>
       <c r="D250" s="5">
         <v>25.605937601607344</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>164.89843053999999</v>
       </c>
       <c r="C251" s="5">
         <v>-1.4410878500000024</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9148949445306052</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>162.86054931999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0378812200000027</v>
       </c>
       <c r="D252" s="5">
         <v>-13.862457385499205</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>163.6333041</v>
       </c>
       <c r="C253" s="5">
         <v>0.77275478000001385</v>
       </c>
       <c r="D253" s="5">
         <v>5.8448309880722693</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>163.6200149</v>
       </c>
       <c r="C254" s="5">
         <v>-1.3289200000002666E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-9.7412436309152195E-2</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>164.84837562000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.228360720000012</v>
       </c>
       <c r="D255" s="5">
         <v>9.3903294243414592</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>164.56899335</v>
       </c>
       <c r="C256" s="5">
         <v>-0.27938227000001348</v>
       </c>
       <c r="D256" s="5">
         <v>-2.014889501065964</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>164.24378064999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32521270000000868</v>
       </c>
       <c r="D257" s="5">
         <v>-2.3457726555538017</v>
       </c>
       <c r="E257" s="5">
         <v>1.3499989190929318</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>163.54246433</v>
       </c>
       <c r="C258" s="5">
         <v>-0.70131631999998945</v>
       </c>
       <c r="D258" s="5">
         <v>-5.0053270885833108</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>163.73669547</v>
       </c>
       <c r="C259" s="5">
         <v>0.19423113999999941</v>
       </c>
       <c r="D259" s="5">
         <v>1.4345258318752663</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>163.30554493</v>
       </c>
       <c r="C260" s="5">
         <v>-0.43115054000000441</v>
       </c>
       <c r="D260" s="5">
         <v>-3.1144700097291422</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>162.93895595000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.36658897999998885</v>
       </c>
       <c r="D261" s="5">
         <v>-2.6607543355053109</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>163.48480996999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.54585401999997885</v>
       </c>
       <c r="D262" s="5">
         <v>4.0949669462721161</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>163.69246007999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.207650110000003</v>
       </c>
       <c r="D263" s="5">
         <v>1.5348719607409356</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>163.64891098000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.354909999997858E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.31878390012551883</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>162.16814246999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.4807685100000185</v>
       </c>
       <c r="D265" s="5">
         <v>-10.333736816507354</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>161.83201793999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.33612453000000642</v>
       </c>
       <c r="D266" s="5">
         <v>-2.4590708522046145</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>161.73588527000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.6132669999974496E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.71050867921171879</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>161.23284509000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.50304017999999928</v>
       </c>
       <c r="D268" s="5">
         <v>-3.669119385717079</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>161.63131923</v>
       </c>
       <c r="C269" s="5">
         <v>0.39847413999999048</v>
       </c>
       <c r="D269" s="5">
         <v>3.0063506740526602</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5905999056165743</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>161.39400341000001</v>
       </c>
       <c r="C270" s="5">
         <v>-0.23731581999999207</v>
       </c>
       <c r="D270" s="5">
         <v>-1.7477460443014681</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>161.17050663000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.22349678000000495</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6491496330661271</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>161.39904734000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.22854071000000431</v>
       </c>
       <c r="D272" s="5">
         <v>1.7149407507385916</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>161.41006596</v>
       </c>
       <c r="C273" s="5">
         <v>1.1018619999987322E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.1954076544477061E-2</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>161.38650186000001</v>
       </c>
       <c r="C274" s="5">
         <v>-2.356409999998732E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.17504624767612498</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>160.57844925000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.80805261000000428</v>
       </c>
       <c r="D275" s="5">
         <v>-5.8456007986438907</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>161.12522745000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.54677820000000565</v>
       </c>
       <c r="D276" s="5">
         <v>4.1634623270901505</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>162.05933682</v>
       </c>
       <c r="C277" s="5">
         <v>0.93410936999998739</v>
       </c>
       <c r="D277" s="5">
         <v>7.1830638067607033</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>162.37122880000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.31189198000001284</v>
       </c>
       <c r="D278" s="5">
         <v>2.334068364153663</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>161.98420480999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.38702399000001719</v>
       </c>
       <c r="D279" s="5">
         <v>-2.8230888141051791</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>161.83593427</v>
       </c>
       <c r="C280" s="5">
         <v>-0.14827053999999862</v>
       </c>
       <c r="D280" s="5">
         <v>-1.092894443549175</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>162.14712410999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.31118983999999728</v>
       </c>
       <c r="D281" s="5">
         <v>2.3320069789570574</v>
       </c>
       <c r="E281" s="5">
         <v>0.31912433955081365</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>162.06845246</v>
       </c>
       <c r="C282" s="5">
         <v>-7.8671649999989768E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.5806730310219943</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>162.30580649000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.23735403000000588</v>
       </c>
       <c r="D283" s="5">
         <v>1.7716607250471972</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>162.43496278000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.1291562899999974</v>
       </c>
       <c r="D284" s="5">
         <v>0.95910111810639798</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>162.76941794999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.33445516999998404</v>
       </c>
       <c r="D285" s="5">
         <v>2.4989854590545146</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>162.75375947000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.565847999998482E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.11537939683258225</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>163.44990308999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.69614361999998664</v>
       </c>
       <c r="D287" s="5">
         <v>5.2552237736925633</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>164.87435017999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.424447090000001</v>
       </c>
       <c r="D288" s="5">
         <v>10.973977808887426</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>163.71829213000001</v>
       </c>
       <c r="C289" s="5">
         <v>-1.1560580499999844</v>
       </c>
       <c r="D289" s="5">
         <v>-8.097081324117239</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>163.27286814999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.44542398000001526</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2163946480569638</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>163.86319075</v>
       </c>
       <c r="C291" s="5">
         <v>0.59032260000000747</v>
       </c>
       <c r="D291" s="5">
         <v>4.4259953953144082</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>163.63340812000001</v>
       </c>
       <c r="C292" s="5">
         <v>-0.22978262999998833</v>
       </c>
       <c r="D292" s="5">
         <v>-1.6698223049494754</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>163.54673165</v>
       </c>
       <c r="C293" s="5">
         <v>-8.667647000001466E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.63379035753392543</v>
       </c>
       <c r="E293" s="5">
         <v>0.86317136223181823</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>163.30220194</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24452970999999479</v>
       </c>
       <c r="D294" s="5">
         <v>-1.7795194715830798</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>163.58582333000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.28362139000000752</v>
       </c>
       <c r="D295" s="5">
         <v>2.1041704012795925</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.83004202000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.24421868999999674</v>
       </c>
       <c r="D296" s="5">
         <v>1.8062737465760259</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>163.92520647000001</v>
       </c>
       <c r="C297" s="5">
         <v>9.5164449999998624E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.69927886099059311</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>163.72200047999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.20320599000001494</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4774512551608776</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>164.33728718</v>
       </c>
       <c r="C299" s="5">
         <v>0.61528670000001284</v>
       </c>
       <c r="D299" s="5">
         <v>4.6041348032747953</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>164.75717531999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.41988813999998342</v>
       </c>
       <c r="D300" s="5">
         <v>3.1095018710196376</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>164.2325495</v>
       </c>
       <c r="C301" s="5">
         <v>-0.52462581999998292</v>
       </c>
       <c r="D301" s="5">
         <v>-3.754869303157149</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>164.28461579</v>
       </c>
       <c r="C302" s="5">
         <v>5.2066289999999071E-2</v>
       </c>
       <c r="D302" s="5">
         <v>0.38109745027283815</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.24899020999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.9643744199999844</v>
       </c>
       <c r="D303" s="5">
         <v>15.330834929367043</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.19906968999999</v>
       </c>
       <c r="C304" s="5">
         <v>-4.9920520000000579E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.35973625728222824</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>166.05790440999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.14116527999999562</v>
       </c>
       <c r="D305" s="5">
         <v>-1.014501573044968</v>
       </c>
       <c r="E305" s="5">
         <v>1.5354466180186765</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>166.60393299</v>
       </c>
       <c r="C306" s="5">
         <v>0.5460285800000122</v>
       </c>
       <c r="D306" s="5">
         <v>4.017966255716976</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.68036437999999</v>
       </c>
       <c r="C307" s="5">
         <v>7.6431389999982002E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.55190439567691651</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.53650082999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.14386354999999185</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0308298224759649</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.07831346</v>
       </c>
       <c r="C309" s="5">
         <v>0.54181263000000968</v>
       </c>
       <c r="D309" s="5">
         <v>3.9747223492710093</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>167.26156336</v>
       </c>
       <c r="C310" s="5">
         <v>0.18324989999999275</v>
       </c>
       <c r="D310" s="5">
         <v>1.3241171136517238</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>166.63023401000001</v>
       </c>
       <c r="C311" s="5">
         <v>-0.63132934999998724</v>
       </c>
       <c r="D311" s="5">
         <v>-4.4365478312000324</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>167.31318757</v>
       </c>
       <c r="C312" s="5">
         <v>0.68295355999998719</v>
       </c>
       <c r="D312" s="5">
         <v>5.0307407314445829</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>167.07040726</v>
       </c>
       <c r="C313" s="5">
         <v>-0.24278031000000055</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7274339863772359</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>168.34891590000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.2785086400000125</v>
       </c>
       <c r="D314" s="5">
         <v>9.5795501813595418</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>168.17990245999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16901344000001473</v>
       </c>
       <c r="D315" s="5">
         <v>-1.1981067671413381</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>169.03892422999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.85902176999999824</v>
       </c>
       <c r="D316" s="5">
         <v>6.3044603311928071</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>169.17579845</v>
       </c>
       <c r="C317" s="5">
         <v>0.13687422000000993</v>
       </c>
       <c r="D317" s="5">
         <v>0.97600312717072146</v>
       </c>
       <c r="E317" s="5">
         <v>1.877594475901545</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>169.9157161</v>
       </c>
       <c r="C318" s="5">
         <v>0.73991764999999532</v>
       </c>
       <c r="D318" s="5">
         <v>5.3765032768697374</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>169.68635893999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22935716000000639</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6078232827491989</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>169.54680906999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13954986999999619</v>
       </c>
       <c r="D320" s="5">
         <v>-0.98242701597794913</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>168.51126934999999</v>
       </c>
       <c r="C321" s="5">
         <v>-1.0355397200000027</v>
       </c>
       <c r="D321" s="5">
         <v>-7.087969133657845</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>168.860906</v>
       </c>
       <c r="C322" s="5">
         <v>0.34963665000000788</v>
       </c>
       <c r="D322" s="5">
         <v>2.5184380433940667</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>169.38249637000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.52159037000001263</v>
       </c>
       <c r="D323" s="5">
         <v>3.7702755032416713</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>169.74876836999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.36627199999998084</v>
       </c>
       <c r="D324" s="5">
         <v>2.6259598099627857</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>169.82349879</v>
       </c>
       <c r="C325" s="5">
         <v>7.4730420000008735E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.52957061178358078</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>170.33799506</v>
       </c>
       <c r="C326" s="5">
         <v>0.51449626999999509</v>
       </c>
       <c r="D326" s="5">
         <v>3.6967065701176027</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>169.78585128</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55214377999999442</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8211491103636974</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>169.85585584</v>
       </c>
       <c r="C328" s="5">
         <v>7.0004560000000993E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.49589664555842461</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>170.15768887999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.30183303999999112</v>
       </c>
       <c r="D329" s="5">
         <v>2.1533590773013866</v>
       </c>
       <c r="E329" s="5">
         <v>0.58039651001864367</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>170.66101017</v>
       </c>
       <c r="C330" s="5">
         <v>0.50332129000000236</v>
       </c>
       <c r="D330" s="5">
         <v>3.6078841040367182</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>171.04264143</v>
       </c>
       <c r="C331" s="5">
         <v>0.38163126000000602</v>
       </c>
       <c r="D331" s="5">
         <v>2.7166847297062091</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>171.28151056999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.23886913999999138</v>
       </c>
       <c r="D332" s="5">
         <v>1.688789150552128</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>170.99141571000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.29009485999998219</v>
       </c>
       <c r="D333" s="5">
         <v>-2.0135817233972841</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>171.06271446</v>
       </c>
       <c r="C334" s="5">
         <v>7.1298749999982647E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.50151633746375879</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>171.04181563</v>
       </c>
       <c r="C335" s="5">
         <v>-2.089882999999304E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.14650621951192155</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>170.97517084</v>
       </c>
       <c r="C336" s="5">
         <v>-6.6644789999998011E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.4665676905894367</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>171.02433467</v>
       </c>
       <c r="C337" s="5">
         <v>4.9163829999997688E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.3456056785243744</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>170.64061276000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.38372190999999134</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6594246985835346</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>170.45884018999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18177257000002101</v>
       </c>
       <c r="D339" s="5">
         <v>-1.270820847166021</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>170.84578823000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.38694804000002136</v>
       </c>
       <c r="D340" s="5">
         <v>2.7583145129225661</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>171.01885350000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.17306526999999505</v>
       </c>
       <c r="D341" s="5">
         <v>1.2223848872769283</v>
       </c>
       <c r="E341" s="5">
         <v>0.50609797633496267</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>171.28341596000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.2645624600000076</v>
       </c>
       <c r="D342" s="5">
         <v>1.8722504613867264</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.00451369999999</v>
       </c>
       <c r="C343" s="5">
         <v>-0.27890226000002372</v>
       </c>
       <c r="D343" s="5">
         <v>-1.936565791548428</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.67460220999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.67008850999999936</v>
       </c>
       <c r="D344" s="5">
         <v>4.8049297079048259</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>171.81565369</v>
       </c>
       <c r="C345" s="5">
         <v>0.14105148000001577</v>
       </c>
       <c r="D345" s="5">
         <v>0.99041298056932181</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.10176501999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.2861113299999829</v>
       </c>
       <c r="D346" s="5">
         <v>2.0166708120100463</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>171.87622354000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.22554147999997554</v>
       </c>
       <c r="D347" s="5">
         <v>-1.5613290105409017</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>172.13567447</v>
       </c>
       <c r="C348" s="5">
         <v>0.25945092999998565</v>
       </c>
       <c r="D348" s="5">
         <v>1.8265413886338733</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>172.12749461999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.1798500000047625E-3</v>
       </c>
       <c r="D349" s="5">
         <v>-5.7008839019001556E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.7613929</v>
       </c>
       <c r="C350" s="5">
         <v>-0.36610171999998897</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5226597686356267</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.62335766999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.13803523000001405</v>
       </c>
       <c r="D351" s="5">
         <v>-0.96012313357035639</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.06639028999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.44303261999999677</v>
       </c>
       <c r="D352" s="5">
         <v>3.1420699517087147</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.48353675000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.41714646000002631</v>
       </c>
       <c r="D353" s="5">
         <v>2.9483072268006172</v>
       </c>
       <c r="E353" s="5">
         <v>0.85644548540959597</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.35146829000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.13206845999999928</v>
       </c>
       <c r="D354" s="5">
         <v>-0.91496523494828397</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>172.66019473</v>
       </c>
       <c r="C355" s="5">
         <v>0.30872643999998672</v>
       </c>
       <c r="D355" s="5">
         <v>2.1708168543394191</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.03572394</v>
       </c>
       <c r="C356" s="5">
         <v>0.37552920999999628</v>
       </c>
       <c r="D356" s="5">
         <v>2.6414018089431224</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>172.44014888000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59557505999998739</v>
       </c>
       <c r="D357" s="5">
         <v>-4.0530047969185468</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>173.08890176</v>
       </c>
       <c r="C358" s="5">
         <v>0.64875287999998932</v>
       </c>
       <c r="D358" s="5">
         <v>4.6092283730545525</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>172.86188082000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.22702093999998851</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5625987145473363</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>173.38143378999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.51955296999997813</v>
       </c>
       <c r="D360" s="5">
         <v>3.6669383433671987</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>174.12487744000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.74344365000001744</v>
       </c>
       <c r="D361" s="5">
         <v>5.268589605417473</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>174.13480833</v>
       </c>
       <c r="C362" s="5">
         <v>9.930889999992587E-3</v>
       </c>
       <c r="D362" s="5">
         <v>6.8461250681162156E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>174.81389418000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.67908585000000699</v>
       </c>
       <c r="D363" s="5">
         <v>4.7814155359156008</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>175.14408168</v>
       </c>
       <c r="C364" s="5">
         <v>0.33018749999999386</v>
       </c>
       <c r="D364" s="5">
         <v>2.2902479174432999</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>175.39311662</v>
       </c>
       <c r="C365" s="5">
         <v>0.24903494000000137</v>
       </c>
       <c r="D365" s="5">
         <v>1.7196704161466236</v>
       </c>
       <c r="E365" s="5">
         <v>1.686873961900015</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>175.62331033999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.23019371999998839</v>
       </c>
       <c r="D366" s="5">
         <v>1.5863517742403577</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.04813454999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.42482420999999704</v>
       </c>
       <c r="D367" s="5">
         <v>2.94167322409149</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>175.84481577</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20331877999998937</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3771160732995447</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>171.65909237</v>
       </c>
       <c r="C369" s="5">
         <v>-4.1857234000000005</v>
       </c>
       <c r="D369" s="5">
         <v>-25.106019302913761</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>170.90603858</v>
       </c>
       <c r="C370" s="5">
         <v>-0.75305378999999562</v>
       </c>
       <c r="D370" s="5">
         <v>-5.1391196386021516</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>170.3387779</v>
       </c>
       <c r="C371" s="5">
         <v>-0.56726068000000396</v>
       </c>
       <c r="D371" s="5">
         <v>-3.9110536859634615</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>173.23497982000001</v>
       </c>
       <c r="C372" s="5">
         <v>2.89620192000001</v>
       </c>
       <c r="D372" s="5">
         <v>22.423489137936748</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.2838016</v>
       </c>
       <c r="C373" s="5">
         <v>4.0488217799999973</v>
       </c>
       <c r="D373" s="5">
         <v>31.947630008576922</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>174.1401338</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1436678000000029</v>
       </c>
       <c r="D374" s="5">
         <v>-19.32150019805643</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.65166669999999</v>
       </c>
       <c r="C375" s="5">
         <v>-2.4884671000000083</v>
       </c>
       <c r="D375" s="5">
         <v>-15.862459912076632</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.26683596000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38483073999998396</v>
       </c>
       <c r="D376" s="5">
         <v>-2.6573874927543706</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>171.65578020000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.38894424000000072</v>
       </c>
       <c r="D377" s="5">
         <v>2.7594783928664768</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1308341467568326</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>170.97553359</v>
       </c>
       <c r="C378" s="5">
         <v>-0.68024661000001174</v>
       </c>
       <c r="D378" s="5">
         <v>-4.653132768892343</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>170.68770677000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.28782681999999227</v>
       </c>
       <c r="D379" s="5">
         <v>-2.0015267577471296</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>170.58101116</v>
       </c>
       <c r="C380" s="5">
         <v>-0.10669561000000272</v>
       </c>
       <c r="D380" s="5">
         <v>-0.74753751025560256</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>171.67092651999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.089915359999992</v>
       </c>
       <c r="D381" s="5">
         <v>7.9425812449092525</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>171.69760862999999</v>
       </c>
       <c r="C382" s="5">
         <v>2.6682109999995873E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.18667061241615102</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>173.01479011000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.3171814800000163</v>
       </c>
       <c r="D383" s="5">
         <v>9.604353703024703</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>174.81452830000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.7997381899999993</v>
       </c>
       <c r="D384" s="5">
         <v>13.222179168342985</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>171.98899524999999</v>
       </c>
       <c r="C385" s="5">
         <v>-2.8255330500000184</v>
       </c>
       <c r="D385" s="5">
         <v>-17.761034171403743</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.97055147</v>
       </c>
       <c r="C386" s="5">
         <v>0.98155622000001586</v>
       </c>
       <c r="D386" s="5">
         <v>7.0676148680760109</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.72701053</v>
       </c>
       <c r="C387" s="5">
         <v>0.75645905999999741</v>
       </c>
       <c r="D387" s="5">
         <v>5.3760989088966094</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.50078457000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.22622595999999362</v>
       </c>
       <c r="D388" s="5">
         <v>-1.5514874403594336</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>172.64357748</v>
       </c>
       <c r="C389" s="5">
         <v>-0.85720709000000284</v>
       </c>
       <c r="D389" s="5">
         <v>-5.7703006930220351</v>
       </c>
       <c r="E389" s="5">
         <v>0.57545238432932244</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.63072308</v>
       </c>
       <c r="C390" s="5">
         <v>0.98714559999999096</v>
       </c>
       <c r="D390" s="5">
         <v>7.0813320254122125</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>173.54395585</v>
       </c>
       <c r="C391" s="5">
         <v>-8.6767229999992423E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.59802192377200747</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>173.51056186</v>
       </c>
       <c r="C392" s="5">
         <v>-3.3393990000007534E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.23066435659848672</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>173.68247328000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.17191142000001491</v>
       </c>
       <c r="D393" s="5">
         <v>1.1954406753890812</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>173.86556888999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.18309560999998098</v>
       </c>
       <c r="D394" s="5">
         <v>1.2723974955954009</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>174.22115676999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.35558788000000163</v>
       </c>
       <c r="D395" s="5">
         <v>2.4820218506004021</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>175.22921969000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.0080629200000146</v>
       </c>
       <c r="D396" s="5">
         <v>7.1686125992827865</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>174.88466489999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.34455479000001787</v>
       </c>
       <c r="D397" s="5">
         <v>-2.334219256113923</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.15725007</v>
       </c>
       <c r="C398" s="5">
         <v>1.2725851700000135</v>
       </c>
       <c r="D398" s="5">
         <v>9.090143830260855</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>176.15064253</v>
       </c>
       <c r="C399" s="5">
         <v>-6.6075400000045192E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-4.5001908399666668E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>176.35398366000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.20334113000001253</v>
       </c>
       <c r="D400" s="5">
         <v>1.3940598722552711</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>176.94459897999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.59061531999998351</v>
       </c>
       <c r="D401" s="5">
         <v>4.0936980520275057</v>
       </c>
       <c r="E401" s="5">
         <v>2.4912722284721189</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>177.76108948999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.81649050999999417</v>
       </c>
       <c r="D402" s="5">
         <v>5.6799770232004665</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>178.37260054999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.611511059999998</v>
       </c>
       <c r="D403" s="5">
         <v>4.2070948177544532</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>179.06646739999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.69386685000000625</v>
       </c>
       <c r="D404" s="5">
         <v>4.7691602535899325</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>179.56640497999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.49993757999999389</v>
       </c>
       <c r="D405" s="5">
         <v>3.4022200388795332</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>180.75121403</v>
       </c>
       <c r="C406" s="5">
         <v>1.1848090500000126</v>
       </c>
       <c r="D406" s="5">
         <v>8.2115506358301005</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>182.00195124000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.2507372100000111</v>
       </c>
       <c r="D407" s="5">
         <v>8.6270169811256459</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>182.07440335999999</v>
       </c>
       <c r="C408" s="5">
         <v>7.2452119999979914E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.47874846268738391</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>182.99580517999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.92140181999999982</v>
       </c>
       <c r="D409" s="5">
         <v>6.244600562918845</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>183.87661222</v>
       </c>
       <c r="C410" s="5">
         <v>0.88080704000000765</v>
       </c>
       <c r="D410" s="5">
         <v>5.9313018303135845</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.81853866</v>
       </c>
       <c r="C411" s="5">
         <v>0.94192644000000314</v>
       </c>
       <c r="D411" s="5">
         <v>6.3233031934738726</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>185.14767689000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.3291382300000123</v>
       </c>
       <c r="D412" s="5">
         <v>2.1581035494657286</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>185.88474782</v>
       </c>
       <c r="C413" s="5">
         <v>0.73707092999998736</v>
       </c>
       <c r="D413" s="5">
         <v>4.8831863761722882</v>
       </c>
       <c r="E413" s="5">
         <v>5.0525129851578532</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>187.40254211999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.5177942999999914</v>
       </c>
       <c r="D414" s="5">
         <v>10.250522068505807</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>187.34371068999999</v>
       </c>
       <c r="C415" s="5">
         <v>-5.8831429999997908E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.37606719355186558</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>187.74078779000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.39707710000001839</v>
       </c>
       <c r="D416" s="5">
         <v>2.5732733247303852</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>188.43167979</v>
       </c>
       <c r="C417" s="5">
         <v>0.69089199999999096</v>
       </c>
       <c r="D417" s="5">
         <v>4.5065246372689938</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>188.51829468</v>
       </c>
       <c r="C418" s="5">
         <v>8.6614889999992783E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.55299109341708785</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>188.52359831000001</v>
       </c>
       <c r="C419" s="5">
         <v>5.3036300000144365E-3</v>
       </c>
       <c r="D419" s="5">
         <v>3.3765109523309356E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>188.86801002999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.34441171999998232</v>
       </c>
       <c r="D420" s="5">
         <v>2.214429355690184</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>193.24988171000001</v>
       </c>
       <c r="C421" s="5">
         <v>4.3818716800000175</v>
       </c>
       <c r="D421" s="5">
         <v>31.683083429095159</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>190.31258374000001</v>
       </c>
       <c r="C422" s="5">
         <v>-2.937297970000003</v>
       </c>
       <c r="D422" s="5">
         <v>-16.789290733351294</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>190.22714124000001</v>
       </c>
       <c r="C423" s="5">
         <v>-8.54424999999992E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-0.53742216857531888</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>190.86039539999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.63325415999997858</v>
       </c>
       <c r="D424" s="5">
         <v>4.068682070666152</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>191.02484521</v>
       </c>
       <c r="C425" s="5">
         <v>0.1644498100000078</v>
       </c>
       <c r="D425" s="5">
         <v>1.038862158756082</v>
       </c>
       <c r="E425" s="5">
         <v>2.765206640287321</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>191.55381177999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.52896656999999436</v>
       </c>
       <c r="D426" s="5">
         <v>3.3739961622900605</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>191.97738720999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.42357542999999964</v>
       </c>
       <c r="D427" s="5">
         <v>2.6860238372272915</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>191.95030778</v>
       </c>
       <c r="C428" s="5">
         <v>-2.707942999998636E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.16913511699750972</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>191.90446811999999</v>
       </c>
       <c r="C429" s="5">
         <v>-4.5839660000012827E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.28619594368006762</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>191.97492539999999</v>
       </c>
       <c r="C430" s="5">
         <v>7.04572799999994E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.44146796707584812</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>192.05787787</v>
       </c>
       <c r="C431" s="5">
         <v>8.2952470000009271E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.51975472313494642</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>192.62910142999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.57122355999999286</v>
       </c>
       <c r="D432" s="5">
         <v>3.628037816059404</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>194.90504064999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.2759392199999979</v>
       </c>
       <c r="D433" s="5">
         <v>15.136776733438385</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>191.90607691</v>
       </c>
       <c r="C434" s="5">
         <v>-2.9989637399999935</v>
       </c>
       <c r="D434" s="5">
         <v>-16.979016111362945</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>189.55271805000001</v>
       </c>
       <c r="C435" s="5">
         <v>-2.353358859999986</v>
       </c>
       <c r="D435" s="5">
         <v>-13.762637173734527</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>189.93688742000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.38416936999999507</v>
       </c>
       <c r="D436" s="5">
         <v>2.4593521854946454</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>189.36451554000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.57237187999999151</v>
       </c>
       <c r="D437" s="5">
         <v>-3.5568442813248002</v>
       </c>
       <c r="E437" s="5">
         <v>-0.86916948848969611</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>189.86256559</v>
       </c>
       <c r="C438" s="5">
         <v>0.49805004999998914</v>
       </c>
       <c r="D438" s="5">
         <v>3.2021935481331587</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>189.72587325999999</v>
+        <v>189.71889967000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.13669233000001668</v>
+        <v>-0.14366591999998946</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.86053209693827126</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.9042510632435441</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>190.02574254999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.3068428799999765</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.9581843857215064</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sangovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>