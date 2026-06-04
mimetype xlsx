--- v5 (2026-05-15)
+++ v6 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF3F89A7-DB38-404E-B9D7-66FBE1B2F93D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{681AEBB3-12B3-4ED3-8916-C656397CF5E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB61BBF9-D3D6-43EB-BCC3-524D60B48B59}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FBA970F-323D-4555-9CC3-89C91509166E}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6A6F93F-EB75-4D14-8598-28B56912E244}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F33DB0E8-C055-4BBC-8713-552B5EF415EF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>125.34086877</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>125.71620248000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.3753337100000067</v>
       </c>
       <c r="D7" s="5">
         <v>3.6531818719227838</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>125.79296739</v>
       </c>
       <c r="C8" s="5">
         <v>7.6764909999994302E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.73521066272208557</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>125.10818263</v>
       </c>
       <c r="C9" s="5">
         <v>-0.68478475999999944</v>
       </c>
       <c r="D9" s="5">
         <v>-6.3404125196705019</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>126.35290378000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.2447211500000037</v>
       </c>
       <c r="D10" s="5">
         <v>12.614455273837311</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>126.49143592999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.13853214999998897</v>
       </c>
       <c r="D11" s="5">
         <v>1.3236315985425406</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>125.43937045</v>
       </c>
       <c r="C12" s="5">
         <v>-1.052065479999996</v>
       </c>
       <c r="D12" s="5">
         <v>-9.5365979533281191</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>125.20239366</v>
       </c>
       <c r="C13" s="5">
         <v>-0.23697678999999994</v>
       </c>
       <c r="D13" s="5">
         <v>-2.2436011794557342</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>124.46144602</v>
       </c>
       <c r="C14" s="5">
         <v>-0.74094764000000168</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8749485664299836</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>125.89394553</v>
       </c>
       <c r="C15" s="5">
         <v>1.4324995099999995</v>
       </c>
       <c r="D15" s="5">
         <v>14.720234554480438</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>125.59325332</v>
       </c>
       <c r="C16" s="5">
         <v>-0.30069220999999402</v>
       </c>
       <c r="D16" s="5">
         <v>-2.8287947512072864</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>125.29400921</v>
       </c>
       <c r="C17" s="5">
         <v>-0.29924411000000362</v>
       </c>
       <c r="D17" s="5">
         <v>-2.8220015553665823</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>125.83783894</v>
       </c>
       <c r="C18" s="5">
         <v>0.54382972999999879</v>
       </c>
       <c r="D18" s="5">
         <v>5.3346707734341248</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>125.68918196</v>
       </c>
       <c r="C19" s="5">
         <v>-0.14865697999999838</v>
       </c>
       <c r="D19" s="5">
         <v>-1.4084306953576098</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>125.47603859</v>
       </c>
       <c r="C20" s="5">
         <v>-0.21314336999999739</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0160837794565012</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>125.65131983000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.17528124000000389</v>
       </c>
       <c r="D21" s="5">
         <v>1.689255464129169</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>125.70797545000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.6655620000000795E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.54241849440825884</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>126.31132608</v>
       </c>
       <c r="C23" s="5">
         <v>0.60335062999999423</v>
       </c>
       <c r="D23" s="5">
         <v>5.9140440175287079</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>126.63526189</v>
       </c>
       <c r="C24" s="5">
         <v>0.32393580999999472</v>
       </c>
       <c r="D24" s="5">
         <v>3.1212809222247229</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>127.75930207</v>
       </c>
       <c r="C25" s="5">
         <v>1.1240401800000086</v>
       </c>
       <c r="D25" s="5">
         <v>11.187133419599871</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>130.08758878</v>
       </c>
       <c r="C26" s="5">
         <v>2.3282867100000004</v>
       </c>
       <c r="D26" s="5">
         <v>24.199543536938627</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>127.49329944999999</v>
       </c>
       <c r="C27" s="5">
         <v>-2.5942893300000094</v>
       </c>
       <c r="D27" s="5">
         <v>-21.473189346235788</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>127.99131724</v>
       </c>
       <c r="C28" s="5">
         <v>0.49801779000000579</v>
       </c>
       <c r="D28" s="5">
         <v>4.7895023080523069</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>128.25230255</v>
       </c>
       <c r="C29" s="5">
         <v>0.26098530999999525</v>
       </c>
       <c r="D29" s="5">
         <v>2.4745325996507805</v>
       </c>
       <c r="E29" s="5">
         <v>2.3610812349708743</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>128.14785269000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.10444985999998835</v>
       </c>
       <c r="D30" s="5">
         <v>-0.97292541572020497</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>128.05642957000001</v>
       </c>
       <c r="C31" s="5">
         <v>-9.1423120000001745E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-0.85275166131177915</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>128.55951439</v>
       </c>
       <c r="C32" s="5">
         <v>0.50308481999999799</v>
       </c>
       <c r="D32" s="5">
         <v>4.8175523357802286</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>130.10624672</v>
       </c>
       <c r="C33" s="5">
         <v>1.5467323299999975</v>
       </c>
       <c r="D33" s="5">
         <v>15.432234793634114</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>130.47467108999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.3684243699999854</v>
       </c>
       <c r="D34" s="5">
         <v>3.4514888874600524</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>131.08432712000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.60965603000002488</v>
       </c>
       <c r="D35" s="5">
         <v>5.7534880158765178</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>131.19128856</v>
       </c>
       <c r="C36" s="5">
         <v>0.10696143999999208</v>
       </c>
       <c r="D36" s="5">
         <v>0.98357548802130434</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>130.81762137999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.37366718000001242</v>
       </c>
       <c r="D37" s="5">
         <v>-3.3648765303421091</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>131.02654711</v>
       </c>
       <c r="C38" s="5">
         <v>0.20892573000000425</v>
       </c>
       <c r="D38" s="5">
         <v>1.933415877534328</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>131.00661651999999</v>
       </c>
       <c r="C39" s="5">
         <v>-1.9930590000001303E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-0.1823806678030393</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>131.16472676000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15811024000001339</v>
       </c>
       <c r="D40" s="5">
         <v>1.4579171173785266</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>131.19118025</v>
       </c>
       <c r="C41" s="5">
         <v>2.6453489999994417E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.24228635732403969</v>
       </c>
       <c r="E41" s="5">
         <v>2.2914814327440691</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>132.00812310000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.81694285000000377</v>
       </c>
       <c r="D42" s="5">
         <v>7.733856208393286</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>132.43126049</v>
       </c>
       <c r="C43" s="5">
         <v>0.42313738999999373</v>
       </c>
       <c r="D43" s="5">
         <v>3.9150084602078472</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>132.32472863000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10653185999998982</v>
       </c>
       <c r="D44" s="5">
         <v>-0.96105814789104738</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>132.40558257000001</v>
       </c>
       <c r="C45" s="5">
         <v>8.0853939999997237E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.73570117902868049</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>132.66575728999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.26017471999998065</v>
       </c>
       <c r="D46" s="5">
         <v>2.3836309113808296</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>131.66427324</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0014840499999877</v>
       </c>
       <c r="D47" s="5">
         <v>-8.6919075238994559</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>131.74135884</v>
       </c>
       <c r="C48" s="5">
         <v>7.7085600000003751E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.7048318185947533</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.23201399999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.49065515999998865</v>
       </c>
       <c r="D49" s="5">
         <v>4.5619534005317819</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>131.83648475000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.3955292499999814</v>
       </c>
       <c r="D50" s="5">
         <v>-3.5309451513316881</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.31437052000001</v>
       </c>
       <c r="C51" s="5">
         <v>1.4778857700000003</v>
       </c>
       <c r="D51" s="5">
         <v>14.313157628195828</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.15514385</v>
       </c>
       <c r="C52" s="5">
         <v>-0.15922667000000956</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4238662221431331</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.35850181999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.2033579699999848</v>
       </c>
       <c r="D53" s="5">
         <v>11.400323805798006</v>
       </c>
       <c r="E53" s="5">
         <v>2.4142793471057189</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>134.38661929</v>
       </c>
       <c r="C54" s="5">
         <v>2.811747000001219E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.25141562578658849</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>134.40458494999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7965659999987338E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.16054165825494238</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>134.10529546999999</v>
       </c>
       <c r="C56" s="5">
         <v>-0.29928947999999878</v>
       </c>
       <c r="D56" s="5">
         <v>-2.6396516117926039</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>133.87304338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-0.23225207999999498</v>
       </c>
       <c r="D57" s="5">
         <v>-2.0585544359511765</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>134.29245441</v>
       </c>
       <c r="C58" s="5">
         <v>0.41941102000001251</v>
       </c>
       <c r="D58" s="5">
         <v>3.824942202228554</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>134.39802839999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.10557398999998213</v>
       </c>
       <c r="D59" s="5">
         <v>0.94746951038902072</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.09145470999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.69342631000000665</v>
       </c>
       <c r="D60" s="5">
         <v>6.370148934346509</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>133.84392396999999</v>
       </c>
       <c r="C61" s="5">
         <v>-1.247530740000002</v>
       </c>
       <c r="D61" s="5">
         <v>-10.535778563890741</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>136.01279124000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.1688672700000211</v>
       </c>
       <c r="D62" s="5">
         <v>21.275510698851274</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>134.75869649000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.2540947500000073</v>
       </c>
       <c r="D63" s="5">
         <v>-10.520287877061129</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>134.95703689999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.19834040999998592</v>
       </c>
       <c r="D64" s="5">
         <v>1.7805504346208867</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>135.26647125</v>
       </c>
       <c r="C65" s="5">
         <v>0.30943435000000363</v>
       </c>
       <c r="D65" s="5">
         <v>2.7863665690678552</v>
       </c>
       <c r="E65" s="5">
         <v>0.67578115095121571</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>134.78682051000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.47965073999998253</v>
       </c>
       <c r="D66" s="5">
         <v>-4.1731484333467739</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>135.38902881000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.60220830000000092</v>
       </c>
       <c r="D67" s="5">
         <v>5.4951584532898723</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>135.78474817</v>
       </c>
       <c r="C68" s="5">
         <v>0.39571935999998686</v>
       </c>
       <c r="D68" s="5">
         <v>3.5643345736320331</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>136.25801208999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.47326391999999373</v>
       </c>
       <c r="D69" s="5">
         <v>4.2635935123231716</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>136.81901131999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.56099922999999308</v>
       </c>
       <c r="D70" s="5">
         <v>5.0540477598449263</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>137.60457030000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.78555898000001889</v>
       </c>
       <c r="D71" s="5">
         <v>7.1117039424942741</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.57035531</v>
       </c>
       <c r="C72" s="5">
         <v>0.96578500999999051</v>
       </c>
       <c r="D72" s="5">
         <v>8.7551081826817914</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.91280979000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.65754551999998512</v>
       </c>
       <c r="D73" s="5">
         <v>-5.5479661219435705</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.53619183000001</v>
       </c>
       <c r="C74" s="5">
         <v>-0.37661796000000436</v>
       </c>
       <c r="D74" s="5">
         <v>-3.2282350819671235</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.21540353</v>
       </c>
       <c r="C75" s="5">
         <v>-0.3207883000000038</v>
       </c>
       <c r="D75" s="5">
         <v>-2.7632436226952328</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.22130576000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.9022300000037831E-3</v>
       </c>
       <c r="D76" s="5">
         <v>5.1629421110921392E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>137.54890839999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.32760263999998074</v>
       </c>
       <c r="D77" s="5">
         <v>2.9028032976226692</v>
       </c>
       <c r="E77" s="5">
         <v>1.6873635638661622</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>137.78254408999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.23363568999999984</v>
       </c>
       <c r="D78" s="5">
         <v>2.0574274014771854</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>137.98059723</v>
       </c>
       <c r="C79" s="5">
         <v>0.19805314000001317</v>
       </c>
       <c r="D79" s="5">
         <v>1.7386218468623094</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>138.08383954999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10324231999999256</v>
       </c>
       <c r="D80" s="5">
         <v>0.90158985463550945</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>138.47874575</v>
       </c>
       <c r="C81" s="5">
         <v>0.39490620000000831</v>
       </c>
       <c r="D81" s="5">
         <v>3.4863815559931233</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>138.74916321000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.27041746000000444</v>
       </c>
       <c r="D82" s="5">
         <v>2.3686592260467654</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>139.11254098000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.3633777699999996</v>
       </c>
       <c r="D83" s="5">
         <v>3.1884120380131664</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>137.96328875</v>
       </c>
       <c r="C84" s="5">
         <v>-1.1492522300000019</v>
       </c>
       <c r="D84" s="5">
         <v>-9.4753068472775759</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>139.01385092999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.0505621799999858</v>
       </c>
       <c r="D85" s="5">
         <v>9.5303383164925251</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>139.71876793999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.70491701000000262</v>
       </c>
       <c r="D86" s="5">
         <v>6.2576182353333287</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>139.91666806999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.19790012999999362</v>
       </c>
       <c r="D87" s="5">
         <v>1.7130050828009002</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>140.42779351999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.51112545000000864</v>
       </c>
       <c r="D88" s="5">
         <v>4.4728424417564749</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>140.41613527999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1658240000002706E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9577879388756951E-2</v>
       </c>
       <c r="E89" s="5">
         <v>2.0845144562412266</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.25907710999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.15705816999999911</v>
       </c>
       <c r="D90" s="5">
         <v>-1.3339968117004219</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.66856228</v>
       </c>
       <c r="C91" s="5">
         <v>0.40948517000001061</v>
       </c>
       <c r="D91" s="5">
         <v>3.5601953863265035</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>140.96318578</v>
       </c>
       <c r="C92" s="5">
         <v>0.29462350000000015</v>
       </c>
       <c r="D92" s="5">
         <v>2.542497449328418</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>141.12401980000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.16083402000001001</v>
       </c>
       <c r="D93" s="5">
         <v>1.3777822926119621</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>141.14258469999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.8564899999972795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.15797456545936228</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>141.20085725999999</v>
       </c>
       <c r="C95" s="5">
         <v>5.8272560000006024E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.49656223566136859</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>140.93734956</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26350769999999102</v>
       </c>
       <c r="D96" s="5">
         <v>-2.2165853975963379</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>142.12315151999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1858019599999921</v>
       </c>
       <c r="D97" s="5">
         <v>10.576986674872613</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>141.83009258999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.29305893000000083</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4465380025426864</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>142.6239861</v>
       </c>
       <c r="C99" s="5">
         <v>0.79389351000000374</v>
       </c>
       <c r="D99" s="5">
         <v>6.9276947551218493</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>142.1606415</v>
       </c>
       <c r="C100" s="5">
         <v>-0.46334459999999922</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8295487798356787</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>142.41613382</v>
       </c>
       <c r="C101" s="5">
         <v>0.25549232000000188</v>
       </c>
       <c r="D101" s="5">
         <v>2.1780962092332379</v>
       </c>
       <c r="E101" s="5">
         <v>1.4243366946482761</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>142.48391111999999</v>
       </c>
       <c r="C102" s="5">
         <v>6.7777299999988827E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.57258952984748923</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>141.36751188</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1163992399999927</v>
       </c>
       <c r="D103" s="5">
         <v>-9.007533348910524</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>142.14536025999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.77784837999999468</v>
       </c>
       <c r="D104" s="5">
         <v>6.8063049386143604</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>141.68509252999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.46026772999999821</v>
       </c>
       <c r="D105" s="5">
         <v>-3.8171514021975828</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>141.6962479</v>
       </c>
       <c r="C106" s="5">
         <v>1.1155370000011544E-2</v>
       </c>
       <c r="D106" s="5">
         <v>9.4521181267159804E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>140.05325768</v>
       </c>
       <c r="C107" s="5">
         <v>-1.6429902200000015</v>
       </c>
       <c r="D107" s="5">
         <v>-13.06025197755284</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>142.42673012</v>
       </c>
       <c r="C108" s="5">
         <v>2.3734724400000005</v>
       </c>
       <c r="D108" s="5">
         <v>22.343095176452476</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>143.62832546000001</v>
       </c>
       <c r="C109" s="5">
         <v>1.2015953400000114</v>
       </c>
       <c r="D109" s="5">
         <v>10.607129326904396</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>143.00829811</v>
       </c>
       <c r="C110" s="5">
         <v>-0.62002735000001508</v>
       </c>
       <c r="D110" s="5">
         <v>-5.0590235709490727</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>142.00853501</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99976309999999557</v>
       </c>
       <c r="D111" s="5">
         <v>-8.0739696086910335</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>142.16069988999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.15216487999998662</v>
       </c>
       <c r="D112" s="5">
         <v>1.2934280535650045</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.18010444000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.9404550000018617E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.16391976957119692</v>
       </c>
       <c r="E113" s="5">
         <v>-0.16573219176017062</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.72484326</v>
       </c>
       <c r="C114" s="5">
         <v>0.54473881999999207</v>
       </c>
       <c r="D114" s="5">
         <v>4.6957253122807963</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.45052559000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.27431766999998786</v>
       </c>
       <c r="D115" s="5">
         <v>-2.2821788636537166</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>142.09990550000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.35062009000000671</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9139576423784952</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>142.16026364999999</v>
       </c>
       <c r="C117" s="5">
         <v>6.0358149999984789E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.5109027199963867</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.15833179000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.9318599999849084E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-1.6305954145401369E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.23016676</v>
       </c>
       <c r="C119" s="5">
         <v>-0.92816503000000239</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5595945324683385</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>141.17781525999999</v>
       </c>
       <c r="C120" s="5">
         <v>-5.2351500000014539E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.44391280918018028</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>141.24122211</v>
       </c>
       <c r="C121" s="5">
         <v>6.3406850000006898E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.54028640955727791</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.92980322</v>
       </c>
       <c r="C122" s="5">
         <v>-0.31141888999999878</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6139960251213679</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>139.74411939999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1856838200000084</v>
       </c>
       <c r="D123" s="5">
         <v>-9.6416380150680325</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>139.59409830000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15002109999997515</v>
       </c>
       <c r="D124" s="5">
         <v>-1.2806704128061508</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.54418514</v>
       </c>
       <c r="C125" s="5">
         <v>-4.9913160000016887E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-0.42822829465829493</v>
       </c>
       <c r="E125" s="5">
         <v>-1.8539297817947276</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>140.10368273</v>
       </c>
       <c r="C126" s="5">
         <v>0.55949759000000654</v>
       </c>
       <c r="D126" s="5">
         <v>4.9188898094772115</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>140.53332477000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.4296420400000045</v>
       </c>
       <c r="D127" s="5">
         <v>3.7426262455824366</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>140.79871843999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.26539366999998037</v>
       </c>
       <c r="D128" s="5">
         <v>2.2898566254948793</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.06236283000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.26364439000002449</v>
       </c>
       <c r="D129" s="5">
         <v>2.270275812415079</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>143.22184827000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1594854399999974</v>
       </c>
       <c r="D130" s="5">
         <v>19.998947895893625</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>140.25767755000001</v>
       </c>
       <c r="C131" s="5">
         <v>-2.9641707199999985</v>
       </c>
       <c r="D131" s="5">
         <v>-22.194834137754448</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>141.34426106999999</v>
       </c>
       <c r="C132" s="5">
         <v>1.0865835199999765</v>
       </c>
       <c r="D132" s="5">
         <v>9.7029828686475703</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>139.27583713999999</v>
       </c>
       <c r="C133" s="5">
         <v>-2.0684239299999945</v>
       </c>
       <c r="D133" s="5">
         <v>-16.214054767201546</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.54170801000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.26587087000001475</v>
       </c>
       <c r="D134" s="5">
         <v>2.3149469882417284</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.82501829</v>
       </c>
       <c r="C135" s="5">
         <v>0.28331027999999492</v>
       </c>
       <c r="D135" s="5">
         <v>2.4637399542312588</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.87567983</v>
       </c>
       <c r="C136" s="5">
         <v>5.066153999999301E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.43565266831988581</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>139.95045956999999</v>
       </c>
       <c r="C137" s="5">
         <v>7.4779739999996764E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.64342862529875866</v>
       </c>
       <c r="E137" s="5">
         <v>0.29114393379587877</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.48076988</v>
       </c>
       <c r="C138" s="5">
         <v>0.53031031000000439</v>
       </c>
       <c r="D138" s="5">
         <v>4.6430998716560756</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>139.79246140000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.68830847999998923</v>
       </c>
       <c r="D139" s="5">
         <v>-5.7237112363358271</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>139.98454014000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.19207873999999947</v>
       </c>
       <c r="D140" s="5">
         <v>1.6613511956990124</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>140.28552542</v>
       </c>
       <c r="C141" s="5">
         <v>0.30098527999999192</v>
       </c>
       <c r="D141" s="5">
         <v>2.6108907499840628</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.18563603999999</v>
       </c>
       <c r="C142" s="5">
         <v>-9.9889380000007577E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-0.85111375006997614</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.11244901000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.9268129700000145</v>
       </c>
       <c r="D143" s="5">
         <v>8.2285281495701135</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.99220621000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12024279999999976</v>
       </c>
       <c r="D144" s="5">
         <v>-1.0177489260408068</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.31105962999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.31885341999998218</v>
       </c>
       <c r="D145" s="5">
         <v>2.7478067139119267</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>141.11225114999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19880847999999673</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6752601061097105</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>140.7352392</v>
       </c>
       <c r="C147" s="5">
         <v>-0.37701194999999643</v>
       </c>
       <c r="D147" s="5">
         <v>-3.1593657597945191</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>141.63048158000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.89524238000001333</v>
       </c>
       <c r="D148" s="5">
         <v>7.9062289202137759</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>141.82732053000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.19683895000000007</v>
       </c>
       <c r="D149" s="5">
         <v>1.6805752343810543</v>
       </c>
       <c r="E149" s="5">
         <v>1.3410895296569247</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>141.85565768000001</v>
       </c>
       <c r="C150" s="5">
         <v>2.8337149999998701E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.24002408331191827</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>142.57462298999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.71896530999998731</v>
       </c>
       <c r="D151" s="5">
         <v>6.2543803785805041</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>142.92926019000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.35463720000001331</v>
       </c>
       <c r="D152" s="5">
         <v>3.0260304954603079</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>142.52680566999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40245452000002047</v>
       </c>
       <c r="D153" s="5">
         <v>-3.3270721325807773</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>143.12822555</v>
       </c>
       <c r="C154" s="5">
         <v>0.60141988000000879</v>
       </c>
       <c r="D154" s="5">
         <v>5.1828232595041657</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>142.14189110999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.98633444000000736</v>
       </c>
       <c r="D155" s="5">
         <v>-7.9631757422312877</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>142.33618113</v>
       </c>
       <c r="C156" s="5">
         <v>0.19429002000001105</v>
       </c>
       <c r="D156" s="5">
         <v>1.6526359282349024</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>141.67746618000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.65871494999998959</v>
       </c>
       <c r="D157" s="5">
         <v>-5.4142614970726477</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>143.49718053000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.8197143499999981</v>
       </c>
       <c r="D158" s="5">
         <v>16.549668482835145</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>144.45465994</v>
       </c>
       <c r="C159" s="5">
         <v>0.95747940999999059</v>
       </c>
       <c r="D159" s="5">
         <v>8.3074319836627275</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>144.38353384000001</v>
       </c>
       <c r="C160" s="5">
         <v>-7.1126099999986536E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.58925452105507148</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>144.50714912000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.12361527999999566</v>
       </c>
       <c r="D161" s="5">
         <v>1.0322426389927752</v>
       </c>
       <c r="E161" s="5">
         <v>1.889500964966162</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.22527504999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.28187407000001485</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3157578155016623</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>144.05245425000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17282079999998246</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4284849664372712</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>143.96307124</v>
       </c>
       <c r="C164" s="5">
         <v>-8.9383010000005925E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.74205139124858821</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>144.48644288</v>
       </c>
       <c r="C165" s="5">
         <v>0.52337163999999348</v>
       </c>
       <c r="D165" s="5">
         <v>4.4508441080362671</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>144.43534803</v>
       </c>
       <c r="C166" s="5">
         <v>-5.109484999999836E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.42353251801330316</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>143.81634596000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.61900206999999341</v>
       </c>
       <c r="D167" s="5">
         <v>-5.0232958242633741</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>144.9484066</v>
       </c>
       <c r="C168" s="5">
         <v>1.1320606399999917</v>
       </c>
       <c r="D168" s="5">
         <v>9.865755156617162</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>144.12730149999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.82110510000001113</v>
       </c>
       <c r="D169" s="5">
         <v>-6.589925612374758</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>143.22286206999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.90443942999999649</v>
       </c>
       <c r="D170" s="5">
         <v>-7.2757962194946231</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>143.41682313000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.19396106000002078</v>
       </c>
       <c r="D171" s="5">
         <v>1.6372719103109334</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>144.03809025999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.62126712999997835</v>
       </c>
       <c r="D172" s="5">
         <v>5.3239354762654623</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>143.90103422000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.13705603999997606</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1358748911218353</v>
       </c>
       <c r="E173" s="5">
         <v>-0.41943592665901752</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>143.07634916999999</v>
       </c>
       <c r="C174" s="5">
         <v>-0.82468505000002779</v>
       </c>
       <c r="D174" s="5">
         <v>-6.6644231949875454</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>143.75563611999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.67928695000000516</v>
       </c>
       <c r="D175" s="5">
         <v>5.8484177751466415</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>143.52233156</v>
       </c>
       <c r="C176" s="5">
         <v>-0.23330455999999344</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9302195968629476</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>143.56880422</v>
       </c>
       <c r="C177" s="5">
         <v>4.6472660000006272E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.38925381670111836</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>143.91962505000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.35082083000000353</v>
       </c>
       <c r="D178" s="5">
         <v>2.9720190875581309</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>143.30110354000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.61852150999999367</v>
       </c>
       <c r="D179" s="5">
         <v>-5.0370512789186694</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>144.80449404000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.5033904999999947</v>
       </c>
       <c r="D180" s="5">
         <v>13.341790174198721</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>145.71902170000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.91452766000000452</v>
       </c>
       <c r="D181" s="5">
         <v>7.8475979861169831</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>145.25586140999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.4631602900000189</v>
       </c>
       <c r="D182" s="5">
         <v>-3.7481619500103203</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>144.35300792999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.90285348000000454</v>
       </c>
       <c r="D183" s="5">
         <v>-7.2089562848859812</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>143.97534146000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.37766646999997988</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0947397430675538</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>144.21198683</v>
       </c>
       <c r="C185" s="5">
         <v>0.23664536999999086</v>
       </c>
       <c r="D185" s="5">
         <v>1.9903110615832276</v>
       </c>
       <c r="E185" s="5">
         <v>0.21608782152642281</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>144.37157339999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15958656999998766</v>
       </c>
       <c r="D186" s="5">
         <v>1.3360453596027</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>144.56164194999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.19006855000000655</v>
       </c>
       <c r="D187" s="5">
         <v>1.5913177336232653</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>144.61845779999999</v>
       </c>
       <c r="C188" s="5">
         <v>5.6815849999992452E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.47264675041591708</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>144.73344981</v>
       </c>
       <c r="C189" s="5">
         <v>0.1149920100000088</v>
       </c>
       <c r="D189" s="5">
         <v>0.95835266293138321</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>144.72609091999999</v>
       </c>
       <c r="C190" s="5">
         <v>-7.358890000006113E-3</v>
       </c>
       <c r="D190" s="5">
         <v>-6.0996258870660292E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>145.27874624</v>
       </c>
       <c r="C191" s="5">
         <v>0.55265532000001372</v>
       </c>
       <c r="D191" s="5">
         <v>4.6798317602744</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>145.9412825</v>
       </c>
       <c r="C192" s="5">
         <v>0.66253625999999599</v>
       </c>
       <c r="D192" s="5">
         <v>5.6119113253993325</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>146.23669773</v>
       </c>
       <c r="C193" s="5">
         <v>0.29541523000000325</v>
       </c>
       <c r="D193" s="5">
         <v>2.4562734940509756</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>145.96660793999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.27008979000001432</v>
       </c>
       <c r="D194" s="5">
         <v>-2.1939472376608427</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>146.22534324</v>
       </c>
       <c r="C195" s="5">
         <v>0.2587353000000121</v>
       </c>
       <c r="D195" s="5">
         <v>2.1479381250236296</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>146.62175902999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.39641578999999183</v>
       </c>
       <c r="D196" s="5">
         <v>3.3021384328447478</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>146.92572924999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.30397021999999652</v>
       </c>
       <c r="D197" s="5">
         <v>2.5163544745238076</v>
       </c>
       <c r="E197" s="5">
         <v>1.8817731311052466</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>147.29144113999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.36571189000000004</v>
       </c>
       <c r="D198" s="5">
         <v>3.0281443524984075</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>147.18641536999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10502576999999746</v>
       </c>
       <c r="D199" s="5">
         <v>-0.8523090876200623</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>147.00115067999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.18526468999999679</v>
       </c>
       <c r="D200" s="5">
         <v>-1.5000364372547148</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>148.59173831999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.5905876399999954</v>
       </c>
       <c r="D201" s="5">
         <v>13.78555945462525</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>148.45846804999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.13327026999999703</v>
       </c>
       <c r="D202" s="5">
         <v>-1.0709733304478219</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>148.96645699000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.50798894000001837</v>
       </c>
       <c r="D203" s="5">
         <v>4.1842733516636255</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>148.10863520999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.85782178000002318</v>
       </c>
       <c r="D204" s="5">
         <v>-6.6954771099137282</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>148.31292063000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.20428542000001926</v>
       </c>
       <c r="D205" s="5">
         <v>1.6677674514796514</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>148.79521044000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.48228980999999749</v>
       </c>
       <c r="D206" s="5">
         <v>3.9727608719474228</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>149.84402796000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0488175200000001</v>
       </c>
       <c r="D207" s="5">
         <v>8.7942248332191433</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>150.16677324</v>
       </c>
       <c r="C208" s="5">
         <v>0.32274527999999236</v>
       </c>
       <c r="D208" s="5">
         <v>2.6154892582811229</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>150.03090614000001</v>
       </c>
       <c r="C209" s="5">
         <v>-0.13586709999998448</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0803430496756694</v>
       </c>
       <c r="E209" s="5">
         <v>2.1134330289533265</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>150.51317663</v>
       </c>
       <c r="C210" s="5">
         <v>0.48227048999999056</v>
       </c>
       <c r="D210" s="5">
         <v>3.9263019555653811</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.47425826</v>
       </c>
       <c r="C211" s="5">
         <v>-3.8918370000004643E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.30984452883743296</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.85354006</v>
       </c>
       <c r="C212" s="5">
         <v>0.37928180000000111</v>
       </c>
       <c r="D212" s="5">
         <v>3.066977283328276</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.4578794</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39566066000000433</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1023680931526076</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.97475595</v>
       </c>
       <c r="C214" s="5">
         <v>0.51687655000000632</v>
       </c>
       <c r="D214" s="5">
         <v>4.2012185230534849</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.60547566</v>
       </c>
       <c r="C215" s="5">
         <v>-0.36928029000000606</v>
       </c>
       <c r="D215" s="5">
         <v>-2.8960022796291285</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>152.24774768</v>
       </c>
       <c r="C216" s="5">
         <v>1.6422720200000072</v>
       </c>
       <c r="D216" s="5">
         <v>13.89938340580883</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.85888688</v>
       </c>
       <c r="C217" s="5">
         <v>-0.38886080000000334</v>
       </c>
       <c r="D217" s="5">
         <v>-3.0222668333215963</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.24019258999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.3813057099999924</v>
       </c>
       <c r="D218" s="5">
         <v>11.478142380309574</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.57569201999999</v>
       </c>
       <c r="C219" s="5">
         <v>-1.6645005700000013</v>
       </c>
       <c r="D219" s="5">
         <v>-12.283267269720477</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.94532819</v>
       </c>
       <c r="C220" s="5">
         <v>1.3696361700000068</v>
       </c>
       <c r="D220" s="5">
         <v>11.398635814461787</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.30722668999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.3618984999999952</v>
       </c>
       <c r="D221" s="5">
         <v>11.224535870482555</v>
       </c>
       <c r="E221" s="5">
         <v>2.8502930896181944</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>154.86788981999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.56066312999999468</v>
       </c>
       <c r="D222" s="5">
         <v>4.4483007984768452</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>154.93150209000001</v>
       </c>
       <c r="C223" s="5">
         <v>6.3612270000021454E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.49401726126530043</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>155.32516831999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.39366622999997958</v>
       </c>
       <c r="D224" s="5">
         <v>3.0920598942378419</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>154.78286170000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.54230661999997665</v>
       </c>
       <c r="D225" s="5">
         <v>-4.110188001373305</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>155.50592087000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.72305916999999909</v>
       </c>
       <c r="D226" s="5">
         <v>5.7520245900703371</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>156.81108463000001</v>
       </c>
       <c r="C227" s="5">
         <v>1.3051637599999992</v>
       </c>
       <c r="D227" s="5">
         <v>10.549797745822275</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>156.95330741999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.14222278999997684</v>
       </c>
       <c r="D228" s="5">
         <v>1.0938083390421793</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>156.91787238000001</v>
       </c>
       <c r="C229" s="5">
         <v>-3.5435039999981655E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.27058548658562831</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>155.63365005</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2842223300000057</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3906313498748446</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>158.01085092</v>
       </c>
       <c r="C231" s="5">
         <v>2.3772008699999958</v>
       </c>
       <c r="D231" s="5">
         <v>19.9501805651505</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>158.51567180000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.50482088000001113</v>
       </c>
       <c r="D232" s="5">
         <v>3.9019085588558156</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>158.35457285000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.16109894999999597</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2127621801443667</v>
       </c>
       <c r="E233" s="5">
         <v>2.6229141996901184</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.94281586</v>
       </c>
       <c r="C234" s="5">
         <v>0.58824300999998513</v>
       </c>
       <c r="D234" s="5">
         <v>4.5498764331386887</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>159.19459691</v>
       </c>
       <c r="C235" s="5">
         <v>0.25178105000000528</v>
       </c>
       <c r="D235" s="5">
         <v>1.9175675923647217</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>159.43619018999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.24159327999998936</v>
       </c>
       <c r="D236" s="5">
         <v>1.8363943074449773</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>160.70945839999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.2732682099999977</v>
       </c>
       <c r="D237" s="5">
         <v>10.015620473541897</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>160.24605707000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.46340132999998218</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4058160897248557</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>161.03371838999999</v>
       </c>
       <c r="C239" s="5">
         <v>0.78766131999998379</v>
       </c>
       <c r="D239" s="5">
         <v>6.0604895018266047</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>161.10533149</v>
       </c>
       <c r="C240" s="5">
         <v>7.1613100000007535E-2</v>
       </c>
       <c r="D240" s="5">
         <v>0.53495766449955795</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>159.9434717</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1618597899999941</v>
       </c>
       <c r="D241" s="5">
         <v>-8.3190156152955108</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>160.46071183999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.51724013999998419</v>
       </c>
       <c r="D242" s="5">
         <v>3.9504448264360059</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>162.05559577</v>
       </c>
       <c r="C243" s="5">
         <v>1.5948839300000088</v>
       </c>
       <c r="D243" s="5">
         <v>12.60140447191327</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>162.41079055</v>
       </c>
       <c r="C244" s="5">
         <v>0.35519478000000504</v>
       </c>
       <c r="D244" s="5">
         <v>2.6621091605800729</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>162.05602605000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.35476449999998749</v>
       </c>
       <c r="D245" s="5">
         <v>-2.5899749868504185</v>
       </c>
       <c r="E245" s="5">
         <v>2.3374463606467222</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>161.14522187</v>
       </c>
       <c r="C246" s="5">
         <v>-0.91080418000001373</v>
       </c>
       <c r="D246" s="5">
         <v>-6.5397423250582172</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>161.78441770000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.63919583000000557</v>
       </c>
       <c r="D247" s="5">
         <v>4.8651273643665949</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>162.70473677999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.92031907999998452</v>
       </c>
       <c r="D248" s="5">
         <v>7.0439380291722253</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>163.20918355000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.50444677000001548</v>
       </c>
       <c r="D249" s="5">
         <v>3.7845597601752212</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.33951838999999</v>
       </c>
       <c r="C250" s="5">
         <v>3.1303348399999891</v>
       </c>
       <c r="D250" s="5">
         <v>25.605937601607344</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>164.89843053999999</v>
       </c>
       <c r="C251" s="5">
         <v>-1.4410878500000024</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9148949445306052</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>162.86054931999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0378812200000027</v>
       </c>
       <c r="D252" s="5">
         <v>-13.862457385499205</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>163.6333041</v>
       </c>
       <c r="C253" s="5">
         <v>0.77275478000001385</v>
       </c>
       <c r="D253" s="5">
         <v>5.8448309880722693</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>163.6200149</v>
       </c>
       <c r="C254" s="5">
         <v>-1.3289200000002666E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-9.7412436309152195E-2</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>164.84837562000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.228360720000012</v>
       </c>
       <c r="D255" s="5">
         <v>9.3903294243414592</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>164.56899335</v>
       </c>
       <c r="C256" s="5">
         <v>-0.27938227000001348</v>
       </c>
       <c r="D256" s="5">
         <v>-2.014889501065964</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>164.24378064999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32521270000000868</v>
       </c>
       <c r="D257" s="5">
         <v>-2.3457726555538017</v>
       </c>
       <c r="E257" s="5">
         <v>1.3499989190929318</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>163.54246433</v>
       </c>
       <c r="C258" s="5">
         <v>-0.70131631999998945</v>
       </c>
       <c r="D258" s="5">
         <v>-5.0053270885833108</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>163.73669547</v>
       </c>
       <c r="C259" s="5">
         <v>0.19423113999999941</v>
       </c>
       <c r="D259" s="5">
         <v>1.4345258318752663</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>163.30554493</v>
       </c>
       <c r="C260" s="5">
         <v>-0.43115054000000441</v>
       </c>
       <c r="D260" s="5">
         <v>-3.1144700097291422</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>162.93895595000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.36658897999998885</v>
       </c>
       <c r="D261" s="5">
         <v>-2.6607543355053109</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>163.48480996999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.54585401999997885</v>
       </c>
       <c r="D262" s="5">
         <v>4.0949669462721161</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>163.69246007999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.207650110000003</v>
       </c>
       <c r="D263" s="5">
         <v>1.5348719607409356</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>163.64891098000001</v>
       </c>
       <c r="C264" s="5">
         <v>-4.354909999997858E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.31878390012551883</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>162.16814246999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.4807685100000185</v>
       </c>
       <c r="D265" s="5">
         <v>-10.333736816507354</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>161.83201793999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.33612453000000642</v>
       </c>
       <c r="D266" s="5">
         <v>-2.4590708522046145</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>161.73588527000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.6132669999974496E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.71050867921171879</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>161.23284509000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.50304017999999928</v>
       </c>
       <c r="D268" s="5">
         <v>-3.669119385717079</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>161.63131923</v>
       </c>
       <c r="C269" s="5">
         <v>0.39847413999999048</v>
       </c>
       <c r="D269" s="5">
         <v>3.0063506740526602</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5905999056165743</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>161.39400341000001</v>
       </c>
       <c r="C270" s="5">
         <v>-0.23731581999999207</v>
       </c>
       <c r="D270" s="5">
         <v>-1.7477460443014681</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>161.17050663000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.22349678000000495</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6491496330661271</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>161.39904734000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.22854071000000431</v>
       </c>
       <c r="D272" s="5">
         <v>1.7149407507385916</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>161.41006596</v>
       </c>
       <c r="C273" s="5">
         <v>1.1018619999987322E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.1954076544477061E-2</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>161.38650186000001</v>
       </c>
       <c r="C274" s="5">
         <v>-2.356409999998732E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.17504624767612498</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>160.57844925000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.80805261000000428</v>
       </c>
       <c r="D275" s="5">
         <v>-5.8456007986438907</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>161.12522745000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.54677820000000565</v>
       </c>
       <c r="D276" s="5">
         <v>4.1634623270901505</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>162.05933682</v>
       </c>
       <c r="C277" s="5">
         <v>0.93410936999998739</v>
       </c>
       <c r="D277" s="5">
         <v>7.1830638067607033</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>162.37122880000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.31189198000001284</v>
       </c>
       <c r="D278" s="5">
         <v>2.334068364153663</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>161.98420480999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.38702399000001719</v>
       </c>
       <c r="D279" s="5">
         <v>-2.8230888141051791</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>161.83593427</v>
       </c>
       <c r="C280" s="5">
         <v>-0.14827053999999862</v>
       </c>
       <c r="D280" s="5">
         <v>-1.092894443549175</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>162.14712410999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.31118983999999728</v>
       </c>
       <c r="D281" s="5">
         <v>2.3320069789570574</v>
       </c>
       <c r="E281" s="5">
         <v>0.31912433955081365</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>162.06845246</v>
       </c>
       <c r="C282" s="5">
         <v>-7.8671649999989768E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.5806730310219943</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>162.30580649000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.23735403000000588</v>
       </c>
       <c r="D283" s="5">
         <v>1.7716607250471972</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>162.43496278000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.1291562899999974</v>
       </c>
       <c r="D284" s="5">
         <v>0.95910111810639798</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>162.76941794999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.33445516999998404</v>
       </c>
       <c r="D285" s="5">
         <v>2.4989854590545146</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>162.75375947000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.565847999998482E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.11537939683258225</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>163.44990308999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.69614361999998664</v>
       </c>
       <c r="D287" s="5">
         <v>5.2552237736925633</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>164.87435017999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.424447090000001</v>
       </c>
       <c r="D288" s="5">
         <v>10.973977808887426</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>163.71829213000001</v>
       </c>
       <c r="C289" s="5">
         <v>-1.1560580499999844</v>
       </c>
       <c r="D289" s="5">
         <v>-8.097081324117239</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>163.27286814999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.44542398000001526</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2163946480569638</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>163.86319075</v>
       </c>
       <c r="C291" s="5">
         <v>0.59032260000000747</v>
       </c>
       <c r="D291" s="5">
         <v>4.4259953953144082</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>163.63340812000001</v>
       </c>
       <c r="C292" s="5">
         <v>-0.22978262999998833</v>
       </c>
       <c r="D292" s="5">
         <v>-1.6698223049494754</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>163.54673165</v>
       </c>
       <c r="C293" s="5">
         <v>-8.667647000001466E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.63379035753392543</v>
       </c>
       <c r="E293" s="5">
         <v>0.86317136223181823</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>163.30220194</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24452970999999479</v>
       </c>
       <c r="D294" s="5">
         <v>-1.7795194715830798</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>163.58582333000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.28362139000000752</v>
       </c>
       <c r="D295" s="5">
         <v>2.1041704012795925</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.83004202000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.24421868999999674</v>
       </c>
       <c r="D296" s="5">
         <v>1.8062737465760259</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>163.92520647000001</v>
       </c>
       <c r="C297" s="5">
         <v>9.5164449999998624E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.69927886099059311</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>163.72200047999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.20320599000001494</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4774512551608776</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>164.33728718</v>
       </c>
       <c r="C299" s="5">
         <v>0.61528670000001284</v>
       </c>
       <c r="D299" s="5">
         <v>4.6041348032747953</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>164.75717531999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.41988813999998342</v>
       </c>
       <c r="D300" s="5">
         <v>3.1095018710196376</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>164.2325495</v>
       </c>
       <c r="C301" s="5">
         <v>-0.52462581999998292</v>
       </c>
       <c r="D301" s="5">
         <v>-3.754869303157149</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>164.28461579</v>
       </c>
       <c r="C302" s="5">
         <v>5.2066289999999071E-2</v>
       </c>
       <c r="D302" s="5">
         <v>0.38109745027283815</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.24899020999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.9643744199999844</v>
       </c>
       <c r="D303" s="5">
         <v>15.330834929367043</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.19906968999999</v>
       </c>
       <c r="C304" s="5">
         <v>-4.9920520000000579E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.35973625728222824</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>166.05790440999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.14116527999999562</v>
       </c>
       <c r="D305" s="5">
         <v>-1.014501573044968</v>
       </c>
       <c r="E305" s="5">
         <v>1.5354466180186765</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>166.60393299</v>
       </c>
       <c r="C306" s="5">
         <v>0.5460285800000122</v>
       </c>
       <c r="D306" s="5">
         <v>4.017966255716976</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.68036437999999</v>
       </c>
       <c r="C307" s="5">
         <v>7.6431389999982002E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.55190439567691651</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.53650082999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.14386354999999185</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0308298224759649</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.07831346</v>
       </c>
       <c r="C309" s="5">
         <v>0.54181263000000968</v>
       </c>
       <c r="D309" s="5">
         <v>3.9747223492710093</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>167.26156336</v>
       </c>
       <c r="C310" s="5">
         <v>0.18324989999999275</v>
       </c>
       <c r="D310" s="5">
         <v>1.3241171136517238</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>166.63023401000001</v>
       </c>
       <c r="C311" s="5">
         <v>-0.63132934999998724</v>
       </c>
       <c r="D311" s="5">
         <v>-4.4365478312000324</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>167.31318757</v>
       </c>
       <c r="C312" s="5">
         <v>0.68295355999998719</v>
       </c>
       <c r="D312" s="5">
         <v>5.0307407314445829</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>167.07040726</v>
       </c>
       <c r="C313" s="5">
         <v>-0.24278031000000055</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7274339863772359</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>168.34891590000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.2785086400000125</v>
       </c>
       <c r="D314" s="5">
         <v>9.5795501813595418</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>168.17990245999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16901344000001473</v>
       </c>
       <c r="D315" s="5">
         <v>-1.1981067671413381</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>169.03892422999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.85902176999999824</v>
       </c>
       <c r="D316" s="5">
         <v>6.3044603311928071</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>169.17579845</v>
       </c>
       <c r="C317" s="5">
         <v>0.13687422000000993</v>
       </c>
       <c r="D317" s="5">
         <v>0.97600312717072146</v>
       </c>
       <c r="E317" s="5">
         <v>1.877594475901545</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>169.9157161</v>
       </c>
       <c r="C318" s="5">
         <v>0.73991764999999532</v>
       </c>
       <c r="D318" s="5">
         <v>5.3765032768697374</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>169.68635893999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22935716000000639</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6078232827491989</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>169.54680906999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13954986999999619</v>
       </c>
       <c r="D320" s="5">
         <v>-0.98242701597794913</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>168.51126934999999</v>
       </c>
       <c r="C321" s="5">
         <v>-1.0355397200000027</v>
       </c>
       <c r="D321" s="5">
         <v>-7.087969133657845</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>168.860906</v>
       </c>
       <c r="C322" s="5">
         <v>0.34963665000000788</v>
       </c>
       <c r="D322" s="5">
         <v>2.5184380433940667</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>169.38249637000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.52159037000001263</v>
       </c>
       <c r="D323" s="5">
         <v>3.7702755032416713</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>169.74876836999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.36627199999998084</v>
       </c>
       <c r="D324" s="5">
         <v>2.6259598099627857</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>169.82349879</v>
       </c>
       <c r="C325" s="5">
         <v>7.4730420000008735E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.52957061178358078</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>170.33799506</v>
       </c>
       <c r="C326" s="5">
         <v>0.51449626999999509</v>
       </c>
       <c r="D326" s="5">
         <v>3.6967065701176027</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>169.78585128</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55214377999999442</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8211491103636974</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>169.85585584</v>
       </c>
       <c r="C328" s="5">
         <v>7.0004560000000993E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.49589664555842461</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>170.15768887999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.30183303999999112</v>
       </c>
       <c r="D329" s="5">
         <v>2.1533590773013866</v>
       </c>
       <c r="E329" s="5">
         <v>0.58039651001864367</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>170.66101017</v>
       </c>
       <c r="C330" s="5">
         <v>0.50332129000000236</v>
       </c>
       <c r="D330" s="5">
         <v>3.6078841040367182</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>171.04264143</v>
       </c>
       <c r="C331" s="5">
         <v>0.38163126000000602</v>
       </c>
       <c r="D331" s="5">
         <v>2.7166847297062091</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>171.28151056999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.23886913999999138</v>
       </c>
       <c r="D332" s="5">
         <v>1.688789150552128</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>170.99141571000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.29009485999998219</v>
       </c>
       <c r="D333" s="5">
         <v>-2.0135817233972841</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>171.06271446</v>
       </c>
       <c r="C334" s="5">
         <v>7.1298749999982647E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.50151633746375879</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>171.04181563</v>
       </c>
       <c r="C335" s="5">
         <v>-2.089882999999304E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.14650621951192155</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>170.97517084</v>
       </c>
       <c r="C336" s="5">
         <v>-6.6644789999998011E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.4665676905894367</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>171.02433467</v>
       </c>
       <c r="C337" s="5">
         <v>4.9163829999997688E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.3456056785243744</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>170.64061276000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.38372190999999134</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6594246985835346</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>170.45884018999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18177257000002101</v>
       </c>
       <c r="D339" s="5">
         <v>-1.270820847166021</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>170.84578823000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.38694804000002136</v>
       </c>
       <c r="D340" s="5">
         <v>2.7583145129225661</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>171.01885350000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.17306526999999505</v>
       </c>
       <c r="D341" s="5">
         <v>1.2223848872769283</v>
       </c>
       <c r="E341" s="5">
         <v>0.50609797633496267</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>171.28341596000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.2645624600000076</v>
       </c>
       <c r="D342" s="5">
         <v>1.8722504613867264</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.00451369999999</v>
       </c>
       <c r="C343" s="5">
         <v>-0.27890226000002372</v>
       </c>
       <c r="D343" s="5">
         <v>-1.936565791548428</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.67460220999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.67008850999999936</v>
       </c>
       <c r="D344" s="5">
         <v>4.8049297079048259</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>171.81565369</v>
       </c>
       <c r="C345" s="5">
         <v>0.14105148000001577</v>
       </c>
       <c r="D345" s="5">
         <v>0.99041298056932181</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.10176501999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.2861113299999829</v>
       </c>
       <c r="D346" s="5">
         <v>2.0166708120100463</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>171.87622354000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.22554147999997554</v>
       </c>
       <c r="D347" s="5">
         <v>-1.5613290105409017</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>172.13567447</v>
       </c>
       <c r="C348" s="5">
         <v>0.25945092999998565</v>
       </c>
       <c r="D348" s="5">
         <v>1.8265413886338733</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>172.12749461999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.1798500000047625E-3</v>
       </c>
       <c r="D349" s="5">
         <v>-5.7008839019001556E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.7613929</v>
       </c>
       <c r="C350" s="5">
         <v>-0.36610171999998897</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5226597686356267</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.62335766999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.13803523000001405</v>
       </c>
       <c r="D351" s="5">
         <v>-0.96012313357035639</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.06639028999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.44303261999999677</v>
       </c>
       <c r="D352" s="5">
         <v>3.1420699517087147</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.48353675000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.41714646000002631</v>
       </c>
       <c r="D353" s="5">
         <v>2.9483072268006172</v>
       </c>
       <c r="E353" s="5">
         <v>0.85644548540959597</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.35146829000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.13206845999999928</v>
       </c>
       <c r="D354" s="5">
         <v>-0.91496523494828397</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>172.66019473</v>
       </c>
       <c r="C355" s="5">
         <v>0.30872643999998672</v>
       </c>
       <c r="D355" s="5">
         <v>2.1708168543394191</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.03572394</v>
       </c>
       <c r="C356" s="5">
         <v>0.37552920999999628</v>
       </c>
       <c r="D356" s="5">
         <v>2.6414018089431224</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>172.44014888000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59557505999998739</v>
       </c>
       <c r="D357" s="5">
         <v>-4.0530047969185468</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>173.08890176</v>
       </c>
       <c r="C358" s="5">
         <v>0.64875287999998932</v>
       </c>
       <c r="D358" s="5">
         <v>4.6092283730545525</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>172.86188082000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.22702093999998851</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5625987145473363</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>173.38143378999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.51955296999997813</v>
       </c>
       <c r="D360" s="5">
         <v>3.6669383433671987</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>174.12487744000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.74344365000001744</v>
       </c>
       <c r="D361" s="5">
         <v>5.268589605417473</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>174.13480833</v>
       </c>
       <c r="C362" s="5">
         <v>9.930889999992587E-3</v>
       </c>
       <c r="D362" s="5">
         <v>6.8461250681162156E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>174.81389418000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.67908585000000699</v>
       </c>
       <c r="D363" s="5">
         <v>4.7814155359156008</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>175.14408168</v>
       </c>
       <c r="C364" s="5">
         <v>0.33018749999999386</v>
       </c>
       <c r="D364" s="5">
         <v>2.2902479174432999</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>175.39311662</v>
       </c>
       <c r="C365" s="5">
         <v>0.24903494000000137</v>
       </c>
       <c r="D365" s="5">
         <v>1.7196704161466236</v>
       </c>
       <c r="E365" s="5">
         <v>1.686873961900015</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>175.62331033999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.23019371999998839</v>
       </c>
       <c r="D366" s="5">
         <v>1.5863517742403577</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.04813454999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.42482420999999704</v>
       </c>
       <c r="D367" s="5">
         <v>2.94167322409149</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>175.84481577</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20331877999998937</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3771160732995447</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>171.65909237</v>
       </c>
       <c r="C369" s="5">
         <v>-4.1857234000000005</v>
       </c>
       <c r="D369" s="5">
         <v>-25.106019302913761</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>170.90603858</v>
       </c>
       <c r="C370" s="5">
         <v>-0.75305378999999562</v>
       </c>
       <c r="D370" s="5">
         <v>-5.1391196386021516</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>170.3387779</v>
       </c>
       <c r="C371" s="5">
         <v>-0.56726068000000396</v>
       </c>
       <c r="D371" s="5">
         <v>-3.9110536859634615</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>173.23497982000001</v>
       </c>
       <c r="C372" s="5">
         <v>2.89620192000001</v>
       </c>
       <c r="D372" s="5">
         <v>22.423489137936748</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.2838016</v>
       </c>
       <c r="C373" s="5">
         <v>4.0488217799999973</v>
       </c>
       <c r="D373" s="5">
         <v>31.947630008576922</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>174.1401338</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1436678000000029</v>
       </c>
       <c r="D374" s="5">
         <v>-19.32150019805643</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.65166669999999</v>
       </c>
       <c r="C375" s="5">
         <v>-2.4884671000000083</v>
       </c>
       <c r="D375" s="5">
         <v>-15.862459912076632</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.26683596000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38483073999998396</v>
       </c>
       <c r="D376" s="5">
         <v>-2.6573874927543706</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>171.65578020000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.38894424000000072</v>
       </c>
       <c r="D377" s="5">
         <v>2.7594783928664768</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1308341467568326</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>170.97553359</v>
       </c>
       <c r="C378" s="5">
         <v>-0.68024661000001174</v>
       </c>
       <c r="D378" s="5">
         <v>-4.653132768892343</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>170.68770677000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.28782681999999227</v>
       </c>
       <c r="D379" s="5">
         <v>-2.0015267577471296</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>170.58101116</v>
       </c>
       <c r="C380" s="5">
         <v>-0.10669561000000272</v>
       </c>
       <c r="D380" s="5">
         <v>-0.74753751025560256</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>171.67092651999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.089915359999992</v>
       </c>
       <c r="D381" s="5">
         <v>7.9425812449092525</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>171.69760862999999</v>
       </c>
       <c r="C382" s="5">
         <v>2.6682109999995873E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.18667061241615102</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>173.01479011000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.3171814800000163</v>
       </c>
       <c r="D383" s="5">
         <v>9.604353703024703</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>174.81452830000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.7997381899999993</v>
       </c>
       <c r="D384" s="5">
         <v>13.222179168342985</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>171.98899524999999</v>
       </c>
       <c r="C385" s="5">
         <v>-2.8255330500000184</v>
       </c>
       <c r="D385" s="5">
         <v>-17.761034171403743</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.97055147</v>
       </c>
       <c r="C386" s="5">
         <v>0.98155622000001586</v>
       </c>
       <c r="D386" s="5">
         <v>7.0676148680760109</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.72701053</v>
       </c>
       <c r="C387" s="5">
         <v>0.75645905999999741</v>
       </c>
       <c r="D387" s="5">
         <v>5.3760989088966094</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.50078457000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.22622595999999362</v>
       </c>
       <c r="D388" s="5">
         <v>-1.5514874403594336</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>172.64357748</v>
       </c>
       <c r="C389" s="5">
         <v>-0.85720709000000284</v>
       </c>
       <c r="D389" s="5">
         <v>-5.7703006930220351</v>
       </c>
       <c r="E389" s="5">
         <v>0.57545238432932244</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.63072308</v>
       </c>
       <c r="C390" s="5">
         <v>0.98714559999999096</v>
       </c>
       <c r="D390" s="5">
         <v>7.0813320254122125</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>173.54395585</v>
       </c>
       <c r="C391" s="5">
         <v>-8.6767229999992423E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.59802192377200747</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>173.51056186</v>
       </c>
       <c r="C392" s="5">
         <v>-3.3393990000007534E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.23066435659848672</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>173.68247328000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.17191142000001491</v>
       </c>
       <c r="D393" s="5">
         <v>1.1954406753890812</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>173.86556888999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.18309560999998098</v>
       </c>
       <c r="D394" s="5">
         <v>1.2723974955954009</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>174.22115676999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.35558788000000163</v>
       </c>
       <c r="D395" s="5">
         <v>2.4820218506004021</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>175.22921969000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.0080629200000146</v>
       </c>
       <c r="D396" s="5">
         <v>7.1686125992827865</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>174.88466489999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.34455479000001787</v>
       </c>
       <c r="D397" s="5">
         <v>-2.334219256113923</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.15725007</v>
       </c>
       <c r="C398" s="5">
         <v>1.2725851700000135</v>
       </c>
       <c r="D398" s="5">
         <v>9.090143830260855</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>176.15064253</v>
       </c>
       <c r="C399" s="5">
         <v>-6.6075400000045192E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-4.5001908399666668E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>176.35398366000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.20334113000001253</v>
       </c>
       <c r="D400" s="5">
         <v>1.3940598722552711</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>176.94459897999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.59061531999998351</v>
       </c>
       <c r="D401" s="5">
         <v>4.0936980520275057</v>
       </c>
       <c r="E401" s="5">
         <v>2.4912722284721189</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>177.76108948999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.81649050999999417</v>
       </c>
       <c r="D402" s="5">
         <v>5.6799770232004665</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>178.37260054999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.611511059999998</v>
       </c>
       <c r="D403" s="5">
         <v>4.2070948177544532</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>179.06646739999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.69386685000000625</v>
       </c>
       <c r="D404" s="5">
         <v>4.7691602535899325</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>179.56640497999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.49993757999999389</v>
       </c>
       <c r="D405" s="5">
         <v>3.4022200388795332</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>180.75121403</v>
       </c>
       <c r="C406" s="5">
         <v>1.1848090500000126</v>
       </c>
       <c r="D406" s="5">
         <v>8.2115506358301005</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>182.00195124000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.2507372100000111</v>
       </c>
       <c r="D407" s="5">
         <v>8.6270169811256459</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>182.07440335999999</v>
       </c>
       <c r="C408" s="5">
         <v>7.2452119999979914E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.47874846268738391</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>182.99580517999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.92140181999999982</v>
       </c>
       <c r="D409" s="5">
         <v>6.244600562918845</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>183.87661222</v>
       </c>
       <c r="C410" s="5">
         <v>0.88080704000000765</v>
       </c>
       <c r="D410" s="5">
         <v>5.9313018303135845</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.81853866</v>
       </c>
       <c r="C411" s="5">
         <v>0.94192644000000314</v>
       </c>
       <c r="D411" s="5">
         <v>6.3233031934738726</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>185.14767689000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.3291382300000123</v>
       </c>
       <c r="D412" s="5">
         <v>2.1581035494657286</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>185.88474782</v>
       </c>
       <c r="C413" s="5">
         <v>0.73707092999998736</v>
       </c>
       <c r="D413" s="5">
         <v>4.8831863761722882</v>
       </c>
       <c r="E413" s="5">
         <v>5.0525129851578532</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>187.40254211999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.5177942999999914</v>
       </c>
       <c r="D414" s="5">
         <v>10.250522068505807</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>187.34371068999999</v>
       </c>
       <c r="C415" s="5">
         <v>-5.8831429999997908E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.37606719355186558</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>187.74078779000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.39707710000001839</v>
       </c>
       <c r="D416" s="5">
         <v>2.5732733247303852</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>188.43167979</v>
       </c>
       <c r="C417" s="5">
         <v>0.69089199999999096</v>
       </c>
       <c r="D417" s="5">
         <v>4.5065246372689938</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>188.51829468</v>
       </c>
       <c r="C418" s="5">
         <v>8.6614889999992783E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.55299109341708785</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>188.52359831000001</v>
       </c>
       <c r="C419" s="5">
         <v>5.3036300000144365E-3</v>
       </c>
       <c r="D419" s="5">
         <v>3.3765109523309356E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>188.86801002999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.34441171999998232</v>
       </c>
       <c r="D420" s="5">
         <v>2.214429355690184</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>193.24988171000001</v>
       </c>
       <c r="C421" s="5">
         <v>4.3818716800000175</v>
       </c>
       <c r="D421" s="5">
         <v>31.683083429095159</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>190.31258374000001</v>
       </c>
       <c r="C422" s="5">
         <v>-2.937297970000003</v>
       </c>
       <c r="D422" s="5">
         <v>-16.789290733351294</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>190.22714124000001</v>
       </c>
       <c r="C423" s="5">
         <v>-8.54424999999992E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-0.53742216857531888</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>190.86039539999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.63325415999997858</v>
       </c>
       <c r="D424" s="5">
         <v>4.068682070666152</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>191.02484521</v>
       </c>
       <c r="C425" s="5">
         <v>0.1644498100000078</v>
       </c>
       <c r="D425" s="5">
         <v>1.038862158756082</v>
       </c>
       <c r="E425" s="5">
         <v>2.765206640287321</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>191.55381177999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.52896656999999436</v>
       </c>
       <c r="D426" s="5">
         <v>3.3739961622900605</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>191.97738720999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.42357542999999964</v>
       </c>
       <c r="D427" s="5">
         <v>2.6860238372272915</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>191.95030778</v>
       </c>
       <c r="C428" s="5">
         <v>-2.707942999998636E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.16913511699750972</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>191.90446811999999</v>
       </c>
       <c r="C429" s="5">
         <v>-4.5839660000012827E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.28619594368006762</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>191.97492539999999</v>
       </c>
       <c r="C430" s="5">
         <v>7.04572799999994E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.44146796707584812</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>192.05787787</v>
       </c>
       <c r="C431" s="5">
         <v>8.2952470000009271E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.51975472313494642</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>192.62910142999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.57122355999999286</v>
       </c>
       <c r="D432" s="5">
         <v>3.628037816059404</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>194.90504064999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.2759392199999979</v>
       </c>
       <c r="D433" s="5">
         <v>15.136776733438385</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>191.90607691</v>
       </c>
       <c r="C434" s="5">
         <v>-2.9989637399999935</v>
       </c>
       <c r="D434" s="5">
         <v>-16.979016111362945</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>189.55271805000001</v>
       </c>
       <c r="C435" s="5">
         <v>-2.353358859999986</v>
       </c>
       <c r="D435" s="5">
         <v>-13.762637173734527</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>189.93688742000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.38416936999999507</v>
       </c>
       <c r="D436" s="5">
         <v>2.4593521854946454</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>189.36451554000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.57237187999999151</v>
       </c>
       <c r="D437" s="5">
         <v>-3.5568442813248002</v>
       </c>
       <c r="E437" s="5">
         <v>-0.86916948848969611</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>189.86256559</v>
       </c>
       <c r="C438" s="5">
         <v>0.49805004999998914</v>
       </c>
       <c r="D438" s="5">
         <v>3.2021935481331587</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>189.71889967000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.14366591999998946</v>
       </c>
       <c r="D439" s="5">
         <v>-0.9042510632435441</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>190.02574254999999</v>
+        <v>189.87595110999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.3068428799999765</v>
+        <v>0.15705143999997517</v>
       </c>
       <c r="D440" s="5">
-        <v>1.9581843857215064</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9979087982990853</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>190.26495833000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.38900722000002474</v>
+      </c>
+      <c r="D441" s="5">
+        <v>2.4863854111538464</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>