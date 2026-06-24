--- v6 (2026-06-04)
+++ v7 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{681AEBB3-12B3-4ED3-8916-C656397CF5E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{62BBECFF-F182-4E02-BF23-0FD3F8FEA72B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FBA970F-323D-4555-9CC3-89C91509166E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2CDCF48-0747-4958-AD69-63A82C3196A7}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F33DB0E8-C055-4BBC-8713-552B5EF415EF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9360B67-AAFC-4CAA-AD8F-604A8377E960}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>125.34086877</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>125.34077592</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>125.71620248000001</v>
+        <v>125.71627098</v>
       </c>
       <c r="C7" s="5">
-        <v>0.3753337100000067</v>
+        <v>0.37549506000000576</v>
       </c>
       <c r="D7" s="5">
-        <v>3.6531818719227838</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.6547810349078835</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>125.79296739</v>
+        <v>125.79287039</v>
       </c>
       <c r="C8" s="5">
-        <v>7.6764909999994302E-2</v>
+        <v>7.6599410000000034E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.73521066272208557</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.73361988116127375</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>125.10818263</v>
+        <v>125.10808996999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.68478475999999944</v>
+        <v>-0.68478042000000983</v>
       </c>
       <c r="D9" s="5">
-        <v>-6.3404125196705019</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-6.3403782747512016</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>126.35290378000001</v>
+        <v>126.35303141</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2447211500000037</v>
+        <v>1.2449414400000052</v>
       </c>
       <c r="D10" s="5">
-        <v>12.614455273837311</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>12.616821210571882</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>126.49143592999999</v>
+        <v>126.49150804999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.13853214999998897</v>
+        <v>0.13847663999999327</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3236315985425406</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.3230966721553994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>125.43937045</v>
+        <v>125.43945232999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.052065479999996</v>
+        <v>-1.0520557199999985</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.5365979533281191</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-9.5365082985568108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>125.20239366</v>
+        <v>125.20249059</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.23697678999999994</v>
+        <v>-0.23696173999999814</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.2436011794557342</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-2.2434587200073186</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>124.46144602</v>
+        <v>124.46125155999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.74094764000000168</v>
+        <v>-0.74123903000000269</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.8749485664299836</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-6.8775596805818573</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>125.89394553</v>
+        <v>125.89403987999999</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4324995099999995</v>
+        <v>1.4327883200000002</v>
       </c>
       <c r="D15" s="5">
-        <v>14.720234554480438</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>14.72341719419008</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>125.59325332</v>
+        <v>125.59321213</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.30069220999999402</v>
+        <v>-0.30082774999999629</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.8287947512072864</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-2.8300510543375457</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>125.29400921</v>
+        <v>125.29398243</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.29924411000000362</v>
+        <v>-0.29922969999999793</v>
       </c>
       <c r="D17" s="5">
-        <v>-2.8220015553665823</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-2.8218683519544818</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>125.83783894</v>
+        <v>125.83775901999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.54382972999999879</v>
+        <v>0.54377658999999312</v>
       </c>
       <c r="D18" s="5">
-        <v>5.3346707734341248</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>5.3341381614042671</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>125.68918196</v>
+        <v>125.68923739</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.14865697999999838</v>
+        <v>-0.14852162999999052</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.4084306953576098</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-1.4071575406294889</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>125.47603859</v>
+        <v>125.47595301</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.21314336999999739</v>
+        <v>-0.2132843800000046</v>
       </c>
       <c r="D20" s="5">
-        <v>-2.0160837794565012</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-2.0174042620452859</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>125.65131983000001</v>
+        <v>125.65124197</v>
       </c>
       <c r="C21" s="5">
-        <v>0.17528124000000389</v>
+        <v>0.17528896000000316</v>
       </c>
       <c r="D21" s="5">
-        <v>1.689255464129169</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>1.6893315985060831</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>125.70797545000001</v>
+        <v>125.70808864</v>
       </c>
       <c r="C22" s="5">
-        <v>5.6655620000000795E-2</v>
+        <v>5.6846669999998767E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>0.54241849440825884</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>0.54425249081730964</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>126.31132608</v>
+        <v>126.31139105</v>
       </c>
       <c r="C23" s="5">
-        <v>0.60335062999999423</v>
+        <v>0.60330240999999774</v>
       </c>
       <c r="D23" s="5">
-        <v>5.9140440175287079</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.9135533537467921</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>126.63526189</v>
+        <v>126.63533581</v>
       </c>
       <c r="C24" s="5">
-        <v>0.32393580999999472</v>
+        <v>0.32394476000000338</v>
       </c>
       <c r="D24" s="5">
-        <v>3.1212809222247229</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>3.1213667517007826</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>127.75930207</v>
+        <v>127.75940572</v>
       </c>
       <c r="C25" s="5">
-        <v>1.1240401800000086</v>
+        <v>1.1240699100000029</v>
       </c>
       <c r="D25" s="5">
-        <v>11.187133419599871</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>11.187437050802561</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>130.08758878</v>
+        <v>130.08739592000001</v>
       </c>
       <c r="C26" s="5">
-        <v>2.3282867100000004</v>
+        <v>2.3279902000000021</v>
       </c>
       <c r="D26" s="5">
-        <v>24.199543536938627</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>24.19612486997471</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>127.49329944999999</v>
+        <v>127.49338697</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.5942893300000094</v>
+        <v>-2.5940089500000028</v>
       </c>
       <c r="D27" s="5">
-        <v>-21.473189346235788</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-21.471145416366021</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>127.99131724</v>
+        <v>127.99127108</v>
       </c>
       <c r="C28" s="5">
-        <v>0.49801779000000579</v>
+        <v>0.4978841100000011</v>
       </c>
       <c r="D28" s="5">
-        <v>4.7895023080523069</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.7881855942173424</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>128.25230255</v>
+        <v>128.25227627000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.26098530999999525</v>
+        <v>0.26100519000000588</v>
       </c>
       <c r="D29" s="5">
-        <v>2.4745325996507805</v>
+        <v>2.4747241135491205</v>
       </c>
       <c r="E29" s="5">
-        <v>2.3610812349708743</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.3610821386835346</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>128.14785269000001</v>
+        <v>128.14780056000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.10444985999998835</v>
+        <v>-0.10447571000000266</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.97292541572020497</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.9731653230100501</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>128.05642957000001</v>
+        <v>128.05645278</v>
       </c>
       <c r="C31" s="5">
-        <v>-9.1423120000001745E-2</v>
+        <v>-9.1347780000006651E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.85275166131177915</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-0.85205202348246356</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>128.55951439</v>
+        <v>128.55943542</v>
       </c>
       <c r="C32" s="5">
-        <v>0.50308481999999799</v>
+        <v>0.50298263999999904</v>
       </c>
       <c r="D32" s="5">
-        <v>4.8175523357802286</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.8165517315414741</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>130.10624672</v>
+        <v>130.10620238000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.5467323299999975</v>
+        <v>1.5467669600000136</v>
       </c>
       <c r="D33" s="5">
-        <v>15.432234793634114</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>15.432613600974587</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>130.47467108999999</v>
+        <v>130.47475871</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3684243699999854</v>
+        <v>0.36855632999998988</v>
       </c>
       <c r="D34" s="5">
-        <v>3.4514888874600524</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.4527456397451584</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>131.08432712000001</v>
+        <v>131.0843831</v>
       </c>
       <c r="C35" s="5">
-        <v>0.60965603000002488</v>
+        <v>0.60962438999999335</v>
       </c>
       <c r="D35" s="5">
-        <v>5.7534880158765178</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>5.753177742590565</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>131.19128856</v>
+        <v>131.19136101999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.10696143999999208</v>
+        <v>0.1069779199999914</v>
       </c>
       <c r="D36" s="5">
-        <v>0.98357548802130434</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>0.98372729050997254</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>130.81762137999999</v>
+        <v>130.81773894</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.37366718000001242</v>
+        <v>-0.37362207999998986</v>
       </c>
       <c r="D37" s="5">
-        <v>-3.3648765303421091</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-3.3644749152697884</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>131.02654711</v>
+        <v>131.02634438000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.20892573000000425</v>
+        <v>0.20860544000001369</v>
       </c>
       <c r="D38" s="5">
-        <v>1.933415877534328</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.9304240939071349</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>131.00661651999999</v>
+        <v>131.00669157999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-1.9930590000001303E-2</v>
+        <v>-1.9652800000017123E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-0.1823806678030393</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-0.17984104420605274</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>131.16472676000001</v>
+        <v>131.16468603000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.15811024000001339</v>
+        <v>0.15799445000001811</v>
       </c>
       <c r="D40" s="5">
-        <v>1.4579171173785266</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.4568414983809008</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>131.19118025</v>
+        <v>131.19115575000001</v>
       </c>
       <c r="C41" s="5">
-        <v>2.6453489999994417E-2</v>
+        <v>2.6469719999994368E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>0.24228635732403969</v>
+        <v>0.24243524757940893</v>
       </c>
       <c r="E41" s="5">
-        <v>2.2914814327440691</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.2914832901780091</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>132.00812310000001</v>
+        <v>132.00809502999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.81694285000000377</v>
+        <v>0.8169392799999855</v>
       </c>
       <c r="D42" s="5">
-        <v>7.733856208393286</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>7.7338227401312798</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>132.43126049</v>
+        <v>132.4312606</v>
       </c>
       <c r="C43" s="5">
-        <v>0.42313738999999373</v>
+        <v>0.42316557000000898</v>
       </c>
       <c r="D43" s="5">
-        <v>3.9150084602078472</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.9152746522337356</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>132.32472863000001</v>
+        <v>132.32465993</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.10653185999998982</v>
+        <v>-0.10660067000000595</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.96105814789104738</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-0.96167615857442046</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>132.40558257000001</v>
+        <v>132.40556013</v>
       </c>
       <c r="C45" s="5">
-        <v>8.0853939999997237E-2</v>
+        <v>8.0900200000002087E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.73570117902868049</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>0.73612390503241532</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>132.66575728999999</v>
+        <v>132.66581263</v>
       </c>
       <c r="C46" s="5">
-        <v>0.26017471999998065</v>
+        <v>0.2602525000000071</v>
       </c>
       <c r="D46" s="5">
-        <v>2.3836309113808296</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.3843516345482429</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>131.66427324</v>
+        <v>131.66435193000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.0014840499999877</v>
+        <v>-1.0014606999999955</v>
       </c>
       <c r="D47" s="5">
-        <v>-8.6919075238994559</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-8.6917097308487623</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>131.74135884</v>
+        <v>131.74140901999999</v>
       </c>
       <c r="C48" s="5">
-        <v>7.7085600000003751E-2</v>
+        <v>7.7057089999982509E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>0.7048318185947533</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.70456987541978044</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>132.23201399999999</v>
+        <v>132.23211465</v>
       </c>
       <c r="C49" s="5">
-        <v>0.49065515999998865</v>
+        <v>0.49070563000000789</v>
       </c>
       <c r="D49" s="5">
-        <v>4.5619534005317819</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.5624305354488914</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>131.83648475000001</v>
+        <v>131.83632324999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.3955292499999814</v>
+        <v>-0.39579140000000734</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.5309451513316881</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.5332443653427581</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>133.31437052000001</v>
+        <v>133.31441819</v>
       </c>
       <c r="C51" s="5">
-        <v>1.4778857700000003</v>
+        <v>1.4780949400000054</v>
       </c>
       <c r="D51" s="5">
-        <v>14.313157628195828</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>14.315328563855289</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>133.15514385</v>
+        <v>133.15510753000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.15922667000000956</v>
+        <v>-0.1593106599999885</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4238662221431331</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.4246118575065192</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>134.35850181999999</v>
+        <v>134.35848174</v>
       </c>
       <c r="C53" s="5">
-        <v>1.2033579699999848</v>
+        <v>1.2033742099999927</v>
       </c>
       <c r="D53" s="5">
-        <v>11.400323805798006</v>
+        <v>11.400488652082519</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4142793471057189</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.4142831671029041</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>134.38661929</v>
+        <v>134.38661094</v>
       </c>
       <c r="C54" s="5">
-        <v>2.811747000001219E-2</v>
+        <v>2.812919999999508E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.25141562578658849</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.2515206693802341</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>134.40458494999999</v>
+        <v>134.40456180999999</v>
       </c>
       <c r="C55" s="5">
-        <v>1.7965659999987338E-2</v>
+        <v>1.7950869999992847E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.16054165825494238</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.16040940724884045</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>134.10529546999999</v>
+        <v>134.10524268</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.29928947999999878</v>
+        <v>-0.29931912999998644</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.6396516117926039</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-2.6399103709756511</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>133.87304338999999</v>
+        <v>133.87302829000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.23225207999999498</v>
+        <v>-0.23221438999999577</v>
       </c>
       <c r="D57" s="5">
-        <v>-2.0585544359511765</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-2.0582243501483077</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>134.29245441</v>
+        <v>134.29247993000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.41941102000001251</v>
+        <v>0.41945164000000545</v>
       </c>
       <c r="D58" s="5">
-        <v>3.824942202228554</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.8253194941597179</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>134.39802839999999</v>
+        <v>134.39813186999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.10557398999998213</v>
+        <v>0.10565193999997291</v>
       </c>
       <c r="D59" s="5">
-        <v>0.94746951038902072</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>0.94817191833391767</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>135.09145470999999</v>
+        <v>135.09148248</v>
       </c>
       <c r="C60" s="5">
-        <v>0.69342631000000665</v>
+        <v>0.69335061000001019</v>
       </c>
       <c r="D60" s="5">
-        <v>6.370148934346509</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.3694286245449483</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>133.84392396999999</v>
+        <v>133.84400747000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-1.247530740000002</v>
+        <v>-1.2474750099999881</v>
       </c>
       <c r="D61" s="5">
-        <v>-10.535778563890741</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-10.535329492077183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>136.01279124000001</v>
+        <v>136.01267068999999</v>
       </c>
       <c r="C62" s="5">
-        <v>2.1688672700000211</v>
+        <v>2.1686632199999849</v>
       </c>
       <c r="D62" s="5">
-        <v>21.275510698851274</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>21.273312952029521</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>134.75869649000001</v>
+        <v>134.75873074</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.2540947500000073</v>
+        <v>-1.2539399499999888</v>
       </c>
       <c r="D63" s="5">
-        <v>-10.520287877061129</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-10.519063279349638</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>134.95703689999999</v>
+        <v>134.95701061</v>
       </c>
       <c r="C64" s="5">
-        <v>0.19834040999998592</v>
+        <v>0.19827986999999325</v>
       </c>
       <c r="D64" s="5">
-        <v>1.7805504346208867</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.7800020904717107</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>135.26647125</v>
+        <v>135.26645624</v>
       </c>
       <c r="C65" s="5">
-        <v>0.30943435000000363</v>
+        <v>0.30944562999999903</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7863665690678552</v>
+        <v>2.7864699762280232</v>
       </c>
       <c r="E65" s="5">
-        <v>0.67578115095121571</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>0.67578502543443886</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>134.78682051000001</v>
+        <v>134.78681134999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.47965073999998253</v>
+        <v>-0.47964489000000299</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.1731484333467739</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-4.173098978640077</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>135.38902881000001</v>
+        <v>135.38900376999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.60220830000000092</v>
+        <v>0.6021924199999944</v>
       </c>
       <c r="D67" s="5">
-        <v>5.4951584532898723</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.4950103516552939</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>135.78474817</v>
+        <v>135.78469931999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.39571935999998686</v>
+        <v>0.39569554999999923</v>
       </c>
       <c r="D68" s="5">
-        <v>3.5643345736320331</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.5641173222579869</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>136.25801208999999</v>
+        <v>136.25797320000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.47326391999999373</v>
+        <v>0.47327388000002202</v>
       </c>
       <c r="D69" s="5">
-        <v>4.2635935123231716</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>4.263686531584665</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>136.81901131999999</v>
+        <v>136.81899372999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.56099922999999308</v>
+        <v>0.56102052999997909</v>
       </c>
       <c r="D70" s="5">
-        <v>5.0540477598449263</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.0542454933103498</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>137.60457030000001</v>
+        <v>137.60474400999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.78555898000001889</v>
+        <v>0.78575028000000202</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1117039424942741</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.1134917999265301</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>138.57035531</v>
+        <v>138.57033684999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.96578500999999051</v>
+        <v>0.96559283999999934</v>
       </c>
       <c r="D72" s="5">
-        <v>8.7551081826817914</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>8.753286851599217</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>137.91280979000001</v>
+        <v>137.91286260000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.65754551999998512</v>
+        <v>-0.65747424999997861</v>
       </c>
       <c r="D73" s="5">
-        <v>-5.5479661219435705</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-5.5473811138267877</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>137.53619183000001</v>
+        <v>137.53615095999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.37661796000000436</v>
+        <v>-0.37671164000002477</v>
       </c>
       <c r="D74" s="5">
-        <v>-3.2282350819671235</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-3.2290248306568126</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>137.21540353</v>
+        <v>137.21542704999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.3207883000000038</v>
+        <v>-0.32072390999999811</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.7632436226952328</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-2.7626968773469152</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>137.22130576000001</v>
+        <v>137.22129279999999</v>
       </c>
       <c r="C76" s="5">
-        <v>5.9022300000037831E-3</v>
+        <v>5.8657499999981155E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1629421110921392E-2</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.1310230558243575E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>137.54890839999999</v>
+        <v>137.54890774</v>
       </c>
       <c r="C77" s="5">
-        <v>0.32760263999998074</v>
+        <v>0.3276149400000179</v>
       </c>
       <c r="D77" s="5">
-        <v>2.9028032976226692</v>
+        <v>2.9029139976610718</v>
       </c>
       <c r="E77" s="5">
-        <v>1.6873635638661622</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.6873743597971558</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>137.78254408999999</v>
+        <v>137.78253479</v>
       </c>
       <c r="C78" s="5">
-        <v>0.23363568999999984</v>
+        <v>0.23362704999999551</v>
       </c>
       <c r="D78" s="5">
-        <v>2.0574274014771854</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.0573506142643527</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>137.98059723</v>
+        <v>137.98056742</v>
       </c>
       <c r="C79" s="5">
-        <v>0.19805314000001317</v>
+        <v>0.19803263000000015</v>
       </c>
       <c r="D79" s="5">
-        <v>1.7386218468623094</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.7384404911447993</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>138.08383954999999</v>
+        <v>138.08378811</v>
       </c>
       <c r="C80" s="5">
-        <v>0.10324231999999256</v>
+        <v>0.10322069000000056</v>
       </c>
       <c r="D80" s="5">
-        <v>0.90158985463550945</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.90140038284376445</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>138.47874575</v>
+        <v>138.47867819000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.39490620000000831</v>
+        <v>0.39489008000001036</v>
       </c>
       <c r="D81" s="5">
-        <v>3.4863815559931233</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.4862383158907662</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>138.74916321000001</v>
+        <v>138.74908027000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.27041746000000444</v>
+        <v>0.27040207999999666</v>
       </c>
       <c r="D82" s="5">
-        <v>2.3686592260467654</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.3685242263680184</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>139.11254098000001</v>
+        <v>139.11273091000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.3633777699999996</v>
+        <v>0.36365064000000302</v>
       </c>
       <c r="D83" s="5">
-        <v>3.1884120380131664</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.1908428547095635</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>137.96328875</v>
+        <v>137.96326499</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.1492522300000019</v>
+        <v>-1.1494659200000115</v>
       </c>
       <c r="D84" s="5">
-        <v>-9.4753068472775759</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-9.4769770301420309</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>139.01385092999999</v>
+        <v>139.01388037000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.0505621799999858</v>
+        <v>1.0506153800000106</v>
       </c>
       <c r="D85" s="5">
-        <v>9.5303383164925251</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>9.5308430297454727</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>139.71876793999999</v>
+        <v>139.71879791999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.70491701000000262</v>
+        <v>0.70491754999997625</v>
       </c>
       <c r="D86" s="5">
-        <v>6.2576182353333287</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>6.2576218010425677</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>139.91666806999999</v>
+        <v>139.91671248</v>
       </c>
       <c r="C87" s="5">
-        <v>0.19790012999999362</v>
+        <v>0.19791456000001517</v>
       </c>
       <c r="D87" s="5">
-        <v>1.7130050828009002</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>1.7131305917945427</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>140.42779351999999</v>
+        <v>140.42781278999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.51112545000000864</v>
+        <v>0.51110030999998912</v>
       </c>
       <c r="D88" s="5">
-        <v>4.4728424417564749</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.4726165554702879</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>140.41613527999999</v>
+        <v>140.41615354999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.1658240000002706E-2</v>
+        <v>-1.1659240000000182E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-9.9577879388756951E-2</v>
+        <v>-9.9586403245566224E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0845144562412266</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.0845282286208855</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>140.25907710999999</v>
+        <v>140.25906434000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.15705816999999911</v>
+        <v>-0.15708920999998099</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.3339968117004219</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-1.3342586619054742</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>140.66856228</v>
+        <v>140.66853330999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.40948517000001061</v>
+        <v>0.40946896999997762</v>
       </c>
       <c r="D91" s="5">
-        <v>3.5601953863265035</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.5600525984870401</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>140.96318578</v>
+        <v>140.96312094999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.29462350000000015</v>
+        <v>0.29458764000000315</v>
       </c>
       <c r="D92" s="5">
-        <v>2.542497449328418</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.5421849466559676</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>141.12401980000001</v>
+        <v>141.1239272</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16083402000001001</v>
+        <v>0.16080625000000737</v>
       </c>
       <c r="D93" s="5">
-        <v>1.3777822926119621</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.3775435442690442</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>141.14258469999999</v>
+        <v>141.14239277999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.8564899999972795E-2</v>
+        <v>1.8465579999997317E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.15797456545936228</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.1571289152530575</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>141.20085725999999</v>
+        <v>141.20104900000001</v>
       </c>
       <c r="C95" s="5">
-        <v>5.8272560000006024E-2</v>
+        <v>5.8656220000017356E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.49656223566136859</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.49983970326681337</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>140.93734956</v>
+        <v>140.93734995</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26350769999999102</v>
+        <v>-0.26369905000001381</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.2165853975963379</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-2.218175525638133</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>142.12315151999999</v>
+        <v>142.12311817</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1858019599999921</v>
+        <v>1.1857682199999999</v>
       </c>
       <c r="D97" s="5">
-        <v>10.576986674872613</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>10.576671633267054</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>141.83009258999999</v>
+        <v>141.83022360000001</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.29305893000000083</v>
+        <v>-0.2928945699999872</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.4465380025426864</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-2.4451819616030712</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>142.6239861</v>
+        <v>142.62406820000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.79389351000000374</v>
+        <v>0.7938445999999999</v>
       </c>
       <c r="D99" s="5">
-        <v>6.9276947551218493</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>6.9272481347423254</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>142.1606415</v>
+        <v>142.16069555999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.46334459999999922</v>
+        <v>-0.4633726400000171</v>
       </c>
       <c r="D100" s="5">
-        <v>-3.8295487798356787</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-3.8297742400886903</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>142.41613382</v>
+        <v>142.41617027000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.25549232000000188</v>
+        <v>0.25547471000001565</v>
       </c>
       <c r="D101" s="5">
-        <v>2.1780962092332379</v>
+        <v>2.1779437589489081</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4243366946482761</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.4243494565515435</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>142.48391111999999</v>
+        <v>142.48390155000001</v>
       </c>
       <c r="C102" s="5">
-        <v>6.7777299999988827E-2</v>
+        <v>6.7731280000003835E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>0.57258952984748923</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>0.57219958386027781</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>141.36751188</v>
+        <v>141.36747929000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.1163992399999927</v>
+        <v>-1.1164222600000073</v>
       </c>
       <c r="D103" s="5">
-        <v>-9.007533348910524</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-9.0077117322808995</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>142.14536025999999</v>
+        <v>142.14528154999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.77784837999999468</v>
+        <v>0.7778022599999872</v>
       </c>
       <c r="D104" s="5">
-        <v>6.8063049386143604</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.8058907080014386</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>141.68509252999999</v>
+        <v>141.68499661000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.46026772999999821</v>
+        <v>-0.46028493999997977</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.8171514021975828</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-3.8172936743382291</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>141.6962479</v>
+        <v>141.69598002999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.1155370000011544E-2</v>
+        <v>1.0983419999973876E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>9.4521181267159804E-2</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>9.3063664018400161E-2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>140.05325768</v>
+        <v>140.05337828</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.6429902200000015</v>
+        <v>-1.642601749999983</v>
       </c>
       <c r="D107" s="5">
-        <v>-13.06025197755284</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-13.057381296460836</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>142.42673012</v>
+        <v>142.42677717999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.3734724400000005</v>
+        <v>2.3733988999999838</v>
       </c>
       <c r="D108" s="5">
-        <v>22.343095176452476</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>22.342316070928049</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>143.62832546000001</v>
+        <v>143.62825035</v>
       </c>
       <c r="C109" s="5">
-        <v>1.2015953400000114</v>
+        <v>1.2014731700000141</v>
       </c>
       <c r="D109" s="5">
-        <v>10.607129326904396</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>10.605996676888729</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>143.00829811</v>
+        <v>143.00849916000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.62002735000001508</v>
+        <v>-0.61975118999998813</v>
       </c>
       <c r="D110" s="5">
-        <v>-5.0590235709490727</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-5.0568260698435115</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>142.00853501</v>
+        <v>142.00865338</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.99976309999999557</v>
+        <v>-0.99984578000001534</v>
       </c>
       <c r="D111" s="5">
-        <v>-8.0739696086910335</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-8.074600940217536</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>142.16069988999999</v>
+        <v>142.16076887</v>
       </c>
       <c r="C112" s="5">
-        <v>0.15216487999998662</v>
+        <v>0.15211548999999991</v>
       </c>
       <c r="D112" s="5">
-        <v>1.2934280535650045</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.2930046693596875</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>142.18010444000001</v>
+        <v>142.18015091999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.9404550000018617E-2</v>
+        <v>1.9382049999990159E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>0.16391976957119692</v>
+        <v>0.16372947896039491</v>
       </c>
       <c r="E113" s="5">
-        <v>-0.16573219176017062</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-0.16572510660310957</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>142.72484326</v>
+        <v>142.72483879999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.54473881999999207</v>
+        <v>0.5446878799999979</v>
       </c>
       <c r="D114" s="5">
-        <v>4.6957253122807963</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>4.6952753416601878</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>142.45052559000001</v>
+        <v>142.45049143</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.27431766999998786</v>
+        <v>-0.27434736999998677</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.2821788636537166</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-2.2824234162395207</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>142.09990550000001</v>
+        <v>142.09982159</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.35062009000000671</v>
+        <v>-0.35066983999999479</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.9139576423784952</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-2.9143662156599248</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>142.16026364999999</v>
+        <v>142.16017962000001</v>
       </c>
       <c r="C117" s="5">
-        <v>6.0358149999984789E-2</v>
+        <v>6.0358030000003282E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>0.5109027199963867</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>0.51090200427303945</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>142.15833179000001</v>
+        <v>142.15802345</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.9318599999849084E-3</v>
+        <v>-2.1561700000063411E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.6305954145401369E-2</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.8199105950822414E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>141.23016676</v>
+        <v>141.23024032999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.92816503000000239</v>
+        <v>-0.92778312000001506</v>
       </c>
       <c r="D119" s="5">
-        <v>-7.5595945324683385</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-7.5566106024017472</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>141.17781525999999</v>
+        <v>141.17787005</v>
       </c>
       <c r="C120" s="5">
-        <v>-5.2351500000014539E-2</v>
+        <v>-5.2370279999990998E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.44391280918018028</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-0.44407149807661472</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>141.24122211</v>
+        <v>141.24112045999999</v>
       </c>
       <c r="C121" s="5">
-        <v>6.3406850000006898E-2</v>
+        <v>6.3250409999994872E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>0.54028640955727791</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.53894989652343295</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>140.92980322</v>
+        <v>140.93001681999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.31141888999999878</v>
+        <v>-0.3111036399999989</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.6139960251213679</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-2.6113837024204112</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>139.74411939999999</v>
+        <v>139.74425185000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.1856838200000084</v>
+        <v>-1.1857649699999797</v>
       </c>
       <c r="D123" s="5">
-        <v>-9.6416380150680325</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-9.64225372612737</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>139.59409830000001</v>
+        <v>139.59416125999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.15002109999997515</v>
+        <v>-0.15009059000001912</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.2806704128061508</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-1.2812589142529807</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>139.54418514</v>
+        <v>139.5442323</v>
       </c>
       <c r="C125" s="5">
-        <v>-4.9913160000016887E-2</v>
+        <v>-4.9928959999988365E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-0.42822829465829493</v>
+        <v>-0.42836339085741137</v>
       </c>
       <c r="E125" s="5">
-        <v>-1.8539297817947276</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-1.8539286974615266</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>140.10368273</v>
+        <v>140.10368772999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.55949759000000654</v>
+        <v>0.55945542999998565</v>
       </c>
       <c r="D126" s="5">
-        <v>4.9188898094772115</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.9185092447277423</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>140.53332477000001</v>
+        <v>140.53329378000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.4296420400000045</v>
+        <v>0.42960605000001806</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7426262455824366</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.7423072935547808</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>140.79871843999999</v>
+        <v>140.79864140000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.26539366999998037</v>
+        <v>0.26534762000000001</v>
       </c>
       <c r="D128" s="5">
-        <v>2.2898566254948793</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.2894556740540084</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>141.06236283000001</v>
+        <v>141.06230300000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.26364439000002449</v>
+        <v>0.26366160000000605</v>
       </c>
       <c r="D129" s="5">
-        <v>2.270275812415079</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.2704267947259771</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>143.22184827000001</v>
+        <v>143.22156028000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1594854399999974</v>
+        <v>2.1592572799999914</v>
       </c>
       <c r="D130" s="5">
-        <v>19.998947895893625</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>19.996663147501149</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>140.25767755000001</v>
+        <v>140.25768191</v>
       </c>
       <c r="C131" s="5">
-        <v>-2.9641707199999985</v>
+        <v>-2.9638783700000033</v>
       </c>
       <c r="D131" s="5">
-        <v>-22.194834137754448</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-22.192927684708607</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>141.34426106999999</v>
+        <v>141.34431279</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0865835199999765</v>
+        <v>1.0866308800000013</v>
       </c>
       <c r="D132" s="5">
-        <v>9.7029828686475703</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>9.7034236509344396</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>139.27583713999999</v>
+        <v>139.27574168000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-2.0684239299999945</v>
+        <v>-2.0685711099999935</v>
       </c>
       <c r="D133" s="5">
-        <v>-16.214054767201546</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-16.215111788322879</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>139.54170801000001</v>
+        <v>139.54190410000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.26587087000001475</v>
+        <v>0.26616242000000057</v>
       </c>
       <c r="D134" s="5">
-        <v>2.3149469882417284</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.3175138707832499</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>139.82501829</v>
+        <v>139.82515465</v>
       </c>
       <c r="C135" s="5">
-        <v>0.28331027999999492</v>
+        <v>0.28325054999999111</v>
       </c>
       <c r="D135" s="5">
-        <v>2.4637399542312588</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>2.4632112137634943</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>139.87567983</v>
+        <v>139.87572947000001</v>
       </c>
       <c r="C136" s="5">
-        <v>5.066153999999301E-2</v>
+        <v>5.0574820000008458E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.43565266831988581</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.43490502981307078</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>139.95045956999999</v>
+        <v>139.95050259999999</v>
       </c>
       <c r="C137" s="5">
-        <v>7.4779739999996764E-2</v>
+        <v>7.4773129999982757E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.64342862529875866</v>
+        <v>0.64337135444194615</v>
       </c>
       <c r="E137" s="5">
-        <v>0.29114393379587877</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.29114087576658232</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>140.48076988</v>
+        <v>140.48078014999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.53031031000000439</v>
+        <v>0.53027754999999388</v>
       </c>
       <c r="D138" s="5">
-        <v>4.6430998716560756</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.6428055824297099</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>139.79246140000001</v>
+        <v>139.79243696</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.68830847999998923</v>
+        <v>-0.68834318999998345</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.7237112363358271</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-5.7239917305469508</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>139.98454014000001</v>
+        <v>139.9844817</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19207873999999947</v>
+        <v>0.19204474000000005</v>
       </c>
       <c r="D140" s="5">
-        <v>1.6613511956990124</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.6610551857523248</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>140.28552542</v>
+        <v>140.28549415000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.30098527999999192</v>
+        <v>0.30101245000000176</v>
       </c>
       <c r="D141" s="5">
-        <v>2.6108907499840628</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.6111303329775737</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>140.18563603999999</v>
+        <v>140.18543600999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.9889380000007577E-2</v>
+        <v>-0.10005814000001578</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.85111375006997614</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-0.85254623348627323</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.11244901000001</v>
+        <v>141.11242290000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.9268129700000145</v>
+        <v>0.92698689000002332</v>
       </c>
       <c r="D143" s="5">
-        <v>8.2285281495701135</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>8.2301410241799147</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.99220621000001</v>
+        <v>140.99222839000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.12024279999999976</v>
+        <v>-0.12019451000000458</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.0177489260408068</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.0173422941533117</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>141.31105962999999</v>
+        <v>141.31096718000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.31885341999998218</v>
+        <v>0.31873878999999761</v>
       </c>
       <c r="D145" s="5">
-        <v>2.7478067139119267</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.7468061059910065</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>141.11225114999999</v>
+        <v>141.11240455999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.19880847999999673</v>
+        <v>-0.19856262000001834</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6752601061097105</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.6732054372508243</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>140.7352392</v>
+        <v>140.73537221000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.37701194999999643</v>
+        <v>-0.37703234999997903</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.1593657597945191</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.1595308232241548</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>141.63048158000001</v>
+        <v>141.63053882</v>
       </c>
       <c r="C148" s="5">
-        <v>0.89524238000001333</v>
+        <v>0.89516660999998976</v>
       </c>
       <c r="D148" s="5">
-        <v>7.9062289202137759</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>7.9055284504840451</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>141.82732053000001</v>
+        <v>141.82734665000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.19683895000000007</v>
+        <v>0.19680783000001156</v>
       </c>
       <c r="D149" s="5">
-        <v>1.6805752343810543</v>
+        <v>1.6803068192422943</v>
       </c>
       <c r="E149" s="5">
-        <v>1.3410895296569247</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.3410770344743472</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>141.85565768000001</v>
+        <v>141.85566892</v>
       </c>
       <c r="C150" s="5">
-        <v>2.8337149999998701E-2</v>
+        <v>2.8322269999989658E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>0.24002408331191827</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>0.23989786259623891</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>142.57462298999999</v>
+        <v>142.57460395999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.71896530999998731</v>
+        <v>0.71893503999999098</v>
       </c>
       <c r="D151" s="5">
-        <v>6.2543803785805041</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>6.2541091632082768</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>142.92926019000001</v>
+        <v>142.92921659000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.35463720000001331</v>
+        <v>0.35461263000001964</v>
       </c>
       <c r="D152" s="5">
-        <v>3.0260304954603079</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.0258183789940496</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>142.52680566999999</v>
+        <v>142.52679816</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40245452000002047</v>
+        <v>-0.40241843000001154</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.3270721325807773</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.3267793822946312</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>143.12822555</v>
+        <v>143.12810145</v>
       </c>
       <c r="C154" s="5">
-        <v>0.60141988000000879</v>
+        <v>0.60130329000000415</v>
       </c>
       <c r="D154" s="5">
-        <v>5.1828232595041657</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.1817953802456795</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>142.14189110999999</v>
+        <v>142.14182639000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.98633444000000736</v>
+        <v>-0.98627505999999698</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.9631757422312877</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-7.9627210034053153</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>142.33618113</v>
+        <v>142.33617265000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.19429002000001105</v>
+        <v>0.19434626000000321</v>
       </c>
       <c r="D156" s="5">
-        <v>1.6526359282349024</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>1.6531186686209898</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>141.67746618000001</v>
+        <v>141.67740115999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.65871494999998959</v>
+        <v>-0.65877149000002078</v>
       </c>
       <c r="D157" s="5">
-        <v>-5.4142614970726477</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-5.4147147726707594</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>143.49718053000001</v>
+        <v>143.49727619999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.8197143499999981</v>
+        <v>1.8198750399999994</v>
       </c>
       <c r="D158" s="5">
-        <v>16.549668482835145</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>16.551242798741981</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>144.45465994</v>
+        <v>144.45477814</v>
       </c>
       <c r="C159" s="5">
-        <v>0.95747940999999059</v>
+        <v>0.95750194000001443</v>
       </c>
       <c r="D159" s="5">
-        <v>8.3074319836627275</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>8.3076289474700147</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>144.38353384000001</v>
+        <v>144.38360105000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-7.1126099999986536E-2</v>
+        <v>-7.1177089999991949E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.58925452105507148</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.58967532978975168</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>144.50714912000001</v>
+        <v>144.5071638</v>
       </c>
       <c r="C161" s="5">
-        <v>0.12361527999999566</v>
+        <v>0.12356274999999073</v>
       </c>
       <c r="D161" s="5">
-        <v>1.0322426389927752</v>
+        <v>1.0318014408145393</v>
       </c>
       <c r="E161" s="5">
-        <v>1.889500964966162</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.889492550835925</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>144.22527504999999</v>
+        <v>144.22528267999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.28187407000001485</v>
+        <v>-0.28188112000000842</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3157578155016623</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.3158148826002645</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>144.05245425000001</v>
+        <v>144.05244223</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.17282079999998246</v>
+        <v>-0.17284044999999537</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.4284849664372712</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.4286462433144909</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>143.96307124</v>
+        <v>143.96304255000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.9383010000005925E-2</v>
+        <v>-8.9399679999985437E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.74205139124858821</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.74218937408251362</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>144.48644288</v>
+        <v>144.48647346999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.52337163999999348</v>
+        <v>0.52343091999998137</v>
       </c>
       <c r="D165" s="5">
-        <v>4.4508441080362671</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.4513592641045818</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>144.43534803</v>
+        <v>144.43527517999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.109484999999836E-2</v>
+        <v>-5.1198290000002089E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.42353251801330316</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.42438818693520952</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>143.81634596000001</v>
+        <v>143.81626962000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.61900206999999341</v>
+        <v>-0.61900555999997664</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.0232958242633741</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-5.0233259561590753</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>144.9484066</v>
+        <v>144.94833503000001</v>
       </c>
       <c r="C168" s="5">
-        <v>1.1320606399999917</v>
+        <v>1.1320654099999956</v>
       </c>
       <c r="D168" s="5">
-        <v>9.865755156617162</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>9.8658040082186371</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>144.12730149999999</v>
+        <v>144.12724086</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.82110510000001113</v>
+        <v>-0.82109417000000917</v>
       </c>
       <c r="D169" s="5">
-        <v>-6.589925612374758</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-6.5898437595934496</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>143.22286206999999</v>
+        <v>143.22289334999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.90443942999999649</v>
+        <v>-0.90434751000000801</v>
       </c>
       <c r="D170" s="5">
-        <v>-7.2757962194946231</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-7.2750850516710708</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>143.41682313000001</v>
+        <v>143.41692877</v>
       </c>
       <c r="C171" s="5">
-        <v>0.19396106000002078</v>
+        <v>0.19403542000000584</v>
       </c>
       <c r="D171" s="5">
-        <v>1.6372719103109334</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.6379039250299599</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>144.03809025999999</v>
+        <v>144.03820142999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.62126712999997835</v>
+        <v>0.62127265999998826</v>
       </c>
       <c r="D172" s="5">
-        <v>5.3239354762654623</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.3239799847048186</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>143.90103422000001</v>
+        <v>143.90106600999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.13705603999997606</v>
+        <v>-0.13713541999999279</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1358748911218353</v>
+        <v>-1.1365284524976649</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.41943592665901752</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.41942404380647114</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>143.07634916999999</v>
+        <v>143.07635531</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.82468505000002779</v>
+        <v>-0.82471069999999713</v>
       </c>
       <c r="D174" s="5">
-        <v>-6.6644231949875454</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-6.6646225612933758</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>143.75563611999999</v>
+        <v>143.75564104</v>
       </c>
       <c r="C175" s="5">
-        <v>0.67928695000000516</v>
+        <v>0.6792857300000037</v>
       </c>
       <c r="D175" s="5">
-        <v>5.8484177751466415</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>5.848406738029821</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>143.52233156</v>
+        <v>143.52232961000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.23330455999999344</v>
+        <v>-0.23331142999998633</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9302195968629476</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.930275863183295</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>143.56880422</v>
+        <v>143.56886524000001</v>
       </c>
       <c r="C177" s="5">
-        <v>4.6472660000006272E-2</v>
+        <v>4.6535629999993944E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.38925381670111836</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.38978219806389269</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>143.91962505000001</v>
+        <v>143.91957590000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35082083000000353</v>
+        <v>0.35071066000000428</v>
       </c>
       <c r="D178" s="5">
-        <v>2.9720190875581309</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>2.9710719148471121</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>143.30110354000001</v>
+        <v>143.30098168000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.61852150999999367</v>
+        <v>-0.61859422000000563</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.0370512789186694</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-5.0376311598517187</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>144.80449404000001</v>
+        <v>144.80431888999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.5033904999999947</v>
+        <v>1.5033372099999838</v>
       </c>
       <c r="D180" s="5">
-        <v>13.341790174198721</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.341301647179238</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>145.71902170000001</v>
+        <v>145.71893241999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.91452766000000452</v>
+        <v>0.9146135299999969</v>
       </c>
       <c r="D181" s="5">
-        <v>7.8475979861169831</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>7.8483704492222417</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>145.25586140999999</v>
+        <v>145.25581338000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.4631602900000189</v>
+        <v>-0.46311903999998094</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.7481619500103203</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.7478362006800547</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>144.35300792999999</v>
+        <v>144.35317472</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.90285348000000454</v>
+        <v>-0.90263866000000803</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.2089562848859812</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-7.2073015214575538</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>143.97534146000001</v>
+        <v>143.97554398</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.37766646999997988</v>
+        <v>-0.37763074000000074</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.0947397430675538</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.0944476337080196</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>144.21198683</v>
+        <v>144.21206627999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.23664536999999086</v>
+        <v>0.23652229999999008</v>
       </c>
       <c r="D185" s="5">
-        <v>1.9903110615832276</v>
+        <v>1.989263784944284</v>
       </c>
       <c r="E185" s="5">
-        <v>0.21608782152642281</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.21612089376625843</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>144.37157339999999</v>
+        <v>144.37160055000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15958656999998766</v>
+        <v>0.15953427000002307</v>
       </c>
       <c r="D186" s="5">
-        <v>1.3360453596027</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.3356041006195918</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>144.56164194999999</v>
+        <v>144.56167325000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.19006855000000655</v>
+        <v>0.19007270000000176</v>
       </c>
       <c r="D187" s="5">
-        <v>1.5913177336232653</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.5913524293592607</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>144.61845779999999</v>
+        <v>144.61849463999999</v>
       </c>
       <c r="C188" s="5">
-        <v>5.6815849999992452E-2</v>
+        <v>5.6821389999981875E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.47264675041591708</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.47269283436621734</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>144.73344981</v>
+        <v>144.73355262000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.1149920100000088</v>
+        <v>0.11505798000001732</v>
       </c>
       <c r="D189" s="5">
-        <v>0.95835266293138321</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>0.95890462491239337</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>144.72609091999999</v>
+        <v>144.72601208</v>
       </c>
       <c r="C190" s="5">
-        <v>-7.358890000006113E-3</v>
+        <v>-7.5405400000079226E-3</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.0996258870660292E-2</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-6.2501440911644224E-2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>145.27874624</v>
+        <v>145.27854773000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.55265532000001372</v>
+        <v>0.55253565000001004</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6798317602744</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.6787996364871853</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>145.9412825</v>
+        <v>145.94099215</v>
       </c>
       <c r="C192" s="5">
-        <v>0.66253625999999599</v>
+        <v>0.66244441999998571</v>
       </c>
       <c r="D192" s="5">
-        <v>5.6119113253993325</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.6111216569996847</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>146.23669773</v>
+        <v>146.23645671</v>
       </c>
       <c r="C193" s="5">
-        <v>0.29541523000000325</v>
+        <v>0.29546455999999921</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4562734940509756</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.4566931756443422</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>145.96660793999999</v>
+        <v>145.96628917999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.27008979000001432</v>
+        <v>-0.27016753000000904</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.1939472376608427</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-2.1945758995942422</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>146.22534324</v>
+        <v>146.22580844000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.2587353000000121</v>
+        <v>0.2595192600000189</v>
       </c>
       <c r="D195" s="5">
-        <v>2.1479381250236296</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.1545148361335587</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>146.62175902999999</v>
+        <v>146.62217099</v>
       </c>
       <c r="C196" s="5">
-        <v>0.39641578999999183</v>
+        <v>0.3963625499999921</v>
       </c>
       <c r="D196" s="5">
-        <v>3.3021384328447478</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.3016776507889034</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>146.92572924999999</v>
+        <v>146.92590331</v>
       </c>
       <c r="C197" s="5">
-        <v>0.30397021999999652</v>
+        <v>0.30373231999999462</v>
       </c>
       <c r="D197" s="5">
-        <v>2.5163544745238076</v>
+        <v>2.5143554311998662</v>
       </c>
       <c r="E197" s="5">
-        <v>1.8817731311052466</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.8818376991637242</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>147.29144113999999</v>
+        <v>147.29152031999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.36571189000000004</v>
+        <v>0.36561700999999402</v>
       </c>
       <c r="D198" s="5">
-        <v>3.0281443524984075</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.0273443140884204</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>147.18641536999999</v>
+        <v>147.18647860999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.10502576999999746</v>
+        <v>-0.10504170999999474</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.8523090876200623</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-0.85243748109611328</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>147.00115067999999</v>
+        <v>147.00118257</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.18526468999999679</v>
+        <v>-0.18529603999999722</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.5000364372547148</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.5002878743285986</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>148.59173831999999</v>
+        <v>148.59185038000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.5905876399999954</v>
+        <v>1.5906678100000136</v>
       </c>
       <c r="D201" s="5">
-        <v>13.78555945462525</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>13.786292977286729</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>148.45846804999999</v>
+        <v>148.45829975000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.13327026999999703</v>
+        <v>-0.133550630000002</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.0709733304478219</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.0732144008780642</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>148.96645699000001</v>
+        <v>148.96613701000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.50798894000001837</v>
+        <v>0.50783726000000229</v>
       </c>
       <c r="D203" s="5">
-        <v>4.1842733516636255</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.1830052055516154</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>148.10863520999999</v>
+        <v>148.10816875</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.85782178000002318</v>
+        <v>-0.85796826000000692</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.6954771099137282</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-6.6965983779379563</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>148.31292063000001</v>
+        <v>148.31257778</v>
       </c>
       <c r="C205" s="5">
-        <v>0.20428542000001926</v>
+        <v>0.20440902999999366</v>
       </c>
       <c r="D205" s="5">
-        <v>1.6677674514796514</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>1.6687895603228808</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>148.79521044000001</v>
+        <v>148.79461535999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.48228980999999749</v>
+        <v>0.48203757999999652</v>
       </c>
       <c r="D206" s="5">
-        <v>3.9727608719474228</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.970655243771426</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>149.84402796000001</v>
+        <v>149.84484591</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0488175200000001</v>
+        <v>1.0502305500000091</v>
       </c>
       <c r="D207" s="5">
-        <v>8.7942248332191433</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>8.8065732320436574</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>150.16677324</v>
+        <v>150.16742360000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.32274527999999236</v>
+        <v>0.3225776900000028</v>
       </c>
       <c r="D208" s="5">
-        <v>2.6154892582811229</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.6141005693550268</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>150.03090614000001</v>
+        <v>150.03122042000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.13586709999998448</v>
+        <v>-0.13620317999999543</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.0803430496756694</v>
+        <v>-1.082997395508345</v>
       </c>
       <c r="E209" s="5">
-        <v>2.1134330289533265</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.1135259610744583</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>150.51317663</v>
+        <v>150.51335259999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.48227048999999056</v>
+        <v>0.48213217999997937</v>
       </c>
       <c r="D210" s="5">
-        <v>3.9263019555653811</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.9251475901499688</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>150.47425826</v>
+        <v>150.47435475</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.8918370000004643E-2</v>
+        <v>-3.8997849999987011E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.30984452883743296</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-0.31047603661165102</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>150.85354006</v>
+        <v>150.85352151999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.37928180000000111</v>
+        <v>0.37916676999998344</v>
       </c>
       <c r="D212" s="5">
-        <v>3.066977283328276</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.0660321968184245</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>150.4578794</v>
+        <v>150.45791369</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.39566066000000433</v>
+        <v>-0.39560782999998878</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.1023680931526076</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-3.1019601862560697</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>150.97475595</v>
+        <v>150.97448857000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.51687655000000632</v>
+        <v>0.5165748800000074</v>
       </c>
       <c r="D214" s="5">
-        <v>4.2012185230534849</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.1987190612140068</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>150.60547566</v>
+        <v>150.60501797000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.36928029000000606</v>
+        <v>-0.36947059999999965</v>
       </c>
       <c r="D215" s="5">
-        <v>-2.8960022796291285</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-2.8974797774446448</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>152.24774768</v>
+        <v>152.24701304000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.6422720200000072</v>
+        <v>1.6419950700000072</v>
       </c>
       <c r="D216" s="5">
-        <v>13.89938340580883</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>13.896941929873385</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>151.85888688</v>
+        <v>151.85852331999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.38886080000000334</v>
+        <v>-0.38848972000002391</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.0222668333215963</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-3.019437481652798</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>153.24019258999999</v>
+        <v>153.23941397999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.3813057099999924</v>
+        <v>1.3808906600000057</v>
       </c>
       <c r="D218" s="5">
-        <v>11.478142380309574</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>11.474548039989507</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>151.57569201999999</v>
+        <v>151.57689094</v>
       </c>
       <c r="C219" s="5">
-        <v>-1.6645005700000013</v>
+        <v>-1.6625230399999964</v>
       </c>
       <c r="D219" s="5">
-        <v>-12.283267269720477</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-12.269592213417868</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>152.94532819</v>
+        <v>152.94621857000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.3696361700000068</v>
+        <v>1.369327630000015</v>
       </c>
       <c r="D220" s="5">
-        <v>11.398635814461787</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>11.395844458269288</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>154.30722668999999</v>
+        <v>154.30772051</v>
       </c>
       <c r="C221" s="5">
-        <v>1.3618984999999952</v>
+        <v>1.3615019399999824</v>
       </c>
       <c r="D221" s="5">
-        <v>11.224535870482555</v>
+        <v>11.221037282241353</v>
       </c>
       <c r="E221" s="5">
-        <v>2.8502930896181944</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.8504067873528438</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>154.86788981999999</v>
+        <v>154.86814050999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.56066312999999468</v>
+        <v>0.56041999999999348</v>
       </c>
       <c r="D222" s="5">
-        <v>4.4483007984768452</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>4.4463185966395757</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>154.93150209000001</v>
+        <v>154.93163174</v>
       </c>
       <c r="C223" s="5">
-        <v>6.3612270000021454E-2</v>
+        <v>6.3491230000011001E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.49401726126530043</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.49307433578158477</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>155.32516831999999</v>
+        <v>155.32504842</v>
       </c>
       <c r="C224" s="5">
-        <v>0.39366622999997958</v>
+        <v>0.39341668000000141</v>
       </c>
       <c r="D224" s="5">
-        <v>3.0920598942378419</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>3.0900697207885353</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>154.78286170000001</v>
+        <v>154.78274499</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.54230661999997665</v>
+        <v>-0.54230343000000403</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.110188001373305</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.1101673985400433</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>155.50592087000001</v>
+        <v>155.50552213</v>
       </c>
       <c r="C226" s="5">
-        <v>0.72305916999999909</v>
+        <v>0.72277714000000515</v>
       </c>
       <c r="D226" s="5">
-        <v>5.7520245900703371</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>5.7497275215349974</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>156.81108463000001</v>
+        <v>156.81040496</v>
       </c>
       <c r="C227" s="5">
-        <v>1.3051637599999992</v>
+        <v>1.3048828299999968</v>
       </c>
       <c r="D227" s="5">
-        <v>10.549797745822275</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>10.547449450209179</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>156.95330741999999</v>
+        <v>156.95208707</v>
       </c>
       <c r="C228" s="5">
-        <v>0.14222278999997684</v>
+        <v>0.14168211000000497</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0938083390421793</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.0896341331190884</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>156.91787238000001</v>
+        <v>156.91789957</v>
       </c>
       <c r="C229" s="5">
-        <v>-3.5435039999981655E-2</v>
+        <v>-3.4187500000001592E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.27058548658562831</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.26107258457187532</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>155.63365005</v>
+        <v>155.63304715000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.2842223300000057</v>
+        <v>-1.2848524199999929</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.3906313498748446</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.3950317309542406</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>158.01085092</v>
+        <v>158.01224851000001</v>
       </c>
       <c r="C231" s="5">
-        <v>2.3772008699999958</v>
+        <v>2.3792013599999962</v>
       </c>
       <c r="D231" s="5">
-        <v>19.9501805651505</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>19.968489298415125</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>158.51567180000001</v>
+        <v>158.51668943999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.50482088000001113</v>
+        <v>0.50444092999998702</v>
       </c>
       <c r="D232" s="5">
-        <v>3.9019085588558156</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.8988849656646174</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>158.35457285000001</v>
+        <v>158.35518748999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.16109894999999597</v>
+        <v>-0.16150195000000167</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2127621801443667</v>
+        <v>-1.2157712460918568</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6229141996901184</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.6229841038561075</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>158.94281586</v>
+        <v>158.94309716000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.58824300999998513</v>
+        <v>0.58790967000001615</v>
       </c>
       <c r="D234" s="5">
-        <v>4.5498764331386887</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>4.547227267385634</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>159.19459691</v>
+        <v>159.19470583</v>
       </c>
       <c r="C235" s="5">
-        <v>0.25178105000000528</v>
+        <v>0.25160866999999598</v>
       </c>
       <c r="D235" s="5">
-        <v>1.9175675923647217</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>1.9162398717410545</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>159.43619018999999</v>
+        <v>159.43595227</v>
       </c>
       <c r="C236" s="5">
-        <v>0.24159327999998936</v>
+        <v>0.24124643999999762</v>
       </c>
       <c r="D236" s="5">
-        <v>1.8363943074449773</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.8337346361878115</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>160.70945839999999</v>
+        <v>160.70915665999999</v>
       </c>
       <c r="C237" s="5">
-        <v>1.2732682099999977</v>
+        <v>1.2732043899999894</v>
       </c>
       <c r="D237" s="5">
-        <v>10.015620473541897</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>10.01511181713488</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>160.24605707000001</v>
+        <v>160.24554255999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.46340132999998218</v>
+        <v>-0.46361410000000092</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4058160897248557</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.4073614338008151</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>161.03371838999999</v>
+        <v>161.03281472</v>
       </c>
       <c r="C239" s="5">
-        <v>0.78766131999998379</v>
+        <v>0.78727216000001476</v>
       </c>
       <c r="D239" s="5">
-        <v>6.0604895018266047</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.0574338040176201</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>161.10533149</v>
+        <v>161.10368894000001</v>
       </c>
       <c r="C240" s="5">
-        <v>7.1613100000007535E-2</v>
+        <v>7.0874220000007426E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>0.53495766449955795</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>0.5294277609199316</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>159.9434717</v>
+        <v>159.94408537000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1618597899999941</v>
+        <v>-1.1596035700000016</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.3190156152955108</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-8.3035763290290276</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>160.46071183999999</v>
+        <v>160.46039865</v>
       </c>
       <c r="C242" s="5">
-        <v>0.51724013999998419</v>
+        <v>0.51631327999999144</v>
       </c>
       <c r="D242" s="5">
-        <v>3.9504448264360059</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>3.9432243405271405</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>162.05559577</v>
+        <v>162.05708654</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5948839300000088</v>
+        <v>1.5966878899999983</v>
       </c>
       <c r="D243" s="5">
-        <v>12.60140447191327</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>12.616472769316832</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>162.41079055</v>
+        <v>162.41184512999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.35519478000000504</v>
+        <v>0.35475858999998877</v>
       </c>
       <c r="D244" s="5">
-        <v>2.6621091605800729</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>2.658775794952617</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>162.05602605000001</v>
+        <v>162.05668141999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.35476449999998749</v>
+        <v>-0.35516370999999936</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.5899749868504185</v>
+        <v>-2.5928378405898678</v>
       </c>
       <c r="E245" s="5">
-        <v>2.3374463606467222</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.3374630087402481</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>161.14522187</v>
+        <v>161.1454511</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.91080418000001373</v>
+        <v>-0.91123031999998716</v>
       </c>
       <c r="D246" s="5">
-        <v>-6.5397423250582172</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-6.5426824439339999</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>161.78441770000001</v>
+        <v>161.78445966999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.63919583000000557</v>
+        <v>0.63900856999998723</v>
       </c>
       <c r="D247" s="5">
-        <v>4.8651273643665949</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.8636637693402429</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>162.70473677999999</v>
+        <v>162.70436867000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.92031907999998452</v>
+        <v>0.9199090000000183</v>
       </c>
       <c r="D248" s="5">
-        <v>7.0439380291722253</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.0406986756075707</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>163.20918355000001</v>
+        <v>163.20873121</v>
       </c>
       <c r="C249" s="5">
-        <v>0.50444677000001548</v>
+        <v>0.50436253999998826</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7845597601752212</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.783925728100157</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>166.33951838999999</v>
+        <v>166.3389142</v>
       </c>
       <c r="C250" s="5">
-        <v>3.1303348399999891</v>
+        <v>3.1301829900000087</v>
       </c>
       <c r="D250" s="5">
-        <v>25.605937601607344</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>25.604640243745536</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>164.89843053999999</v>
+        <v>164.89736909000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.4410878500000024</v>
+        <v>-1.4415451099999927</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.9148949445306052</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-9.9179268739593152</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>162.86054931999999</v>
+        <v>162.85861851000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.0378812200000027</v>
+        <v>-2.0387505799999985</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.862457385499205</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-13.868058203791133</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>163.6333041</v>
+        <v>163.6345968</v>
       </c>
       <c r="C253" s="5">
-        <v>0.77275478000001385</v>
+        <v>0.77597828999998342</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8448309880722693</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>5.8699263295407089</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>163.6200149</v>
+        <v>163.62020931999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.3289200000002666E-2</v>
+        <v>-1.4387480000010555E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-9.7412436309152195E-2</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.10545831817185825</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>164.84837562000001</v>
+        <v>164.84967273999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.228360720000012</v>
+        <v>1.2294634200000019</v>
       </c>
       <c r="D255" s="5">
-        <v>9.3903294243414592</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.3990988890559457</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>164.56899335</v>
+        <v>164.56991685</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.27938227000001348</v>
+        <v>-0.2797558899999899</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.014889501065964</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-2.0175432005609228</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>164.24378064999999</v>
+        <v>164.24436076999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.32521270000000868</v>
+        <v>-0.32555608000001257</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.3457726555538017</v>
+        <v>-2.3482095495531707</v>
       </c>
       <c r="E257" s="5">
-        <v>1.3499989190929318</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.3499470252202883</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>163.54246433</v>
+        <v>163.54260292000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.70131631999998945</v>
+        <v>-0.70175784999997859</v>
       </c>
       <c r="D258" s="5">
-        <v>-5.0053270885833108</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-5.0083873524013551</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>163.73669547</v>
+        <v>163.73663579999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19423113999999941</v>
+        <v>0.19403287999998042</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4345258318752663</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.4330507596994169</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>163.30554493</v>
+        <v>163.30511329999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.43115054000000441</v>
+        <v>-0.43152249999999981</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.1144700097291422</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-3.1171192027597439</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>162.93895595000001</v>
+        <v>162.93840011</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.36658897999998885</v>
+        <v>-0.36671318999998448</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.6607543355053109</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.6616517122755923</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>163.48480996999999</v>
+        <v>163.48419311000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.54585401999997885</v>
+        <v>0.5457930000000033</v>
       </c>
       <c r="D262" s="5">
-        <v>4.0949669462721161</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>4.0945149373704304</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>163.69246007999999</v>
+        <v>163.69140866000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.207650110000003</v>
+        <v>0.2072155500000008</v>
       </c>
       <c r="D263" s="5">
-        <v>1.5348719607409356</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.5316432501311317</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>163.64891098000001</v>
+        <v>163.64703807999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-4.354909999997858E-2</v>
+        <v>-4.4370580000020254E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.31878390012551883</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-0.32479033953017877</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>162.16814246999999</v>
+        <v>162.16976894999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.4807685100000185</v>
+        <v>-1.4772691299999963</v>
       </c>
       <c r="D265" s="5">
-        <v>-10.333736816507354</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-10.310627674028805</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>161.83201793999999</v>
+        <v>161.83264664000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.33612453000000642</v>
+        <v>-0.33712230999998383</v>
       </c>
       <c r="D266" s="5">
-        <v>-2.4590708522046145</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-2.4662628511422424</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>161.73588527000001</v>
+        <v>161.73690382000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.6132669999974496E-2</v>
+        <v>-9.5742819999998119E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.71050867921171879</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.7076339588927838</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>161.23284509000001</v>
+        <v>161.23353610999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.50304017999999928</v>
+        <v>-0.50336771000002045</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.669119385717079</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-3.6714448825483026</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>161.63131923</v>
+        <v>161.63175898</v>
       </c>
       <c r="C269" s="5">
-        <v>0.39847413999999048</v>
+        <v>0.39822287000001211</v>
       </c>
       <c r="D269" s="5">
-        <v>3.0063506740526602</v>
+        <v>3.0044160501792261</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.5905999056165743</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.5906797516528126</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>161.39400341000001</v>
+        <v>161.39401146</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.23731581999999207</v>
+        <v>-0.23774751999999921</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.7477460443014681</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-1.7508949585199551</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>161.17050663000001</v>
+        <v>161.17037313</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.22349678000000495</v>
+        <v>-0.22363833</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.6491496330661271</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.6501860806537927</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>161.39904734000001</v>
+        <v>161.39863563</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22854071000000431</v>
+        <v>0.22826249999999959</v>
       </c>
       <c r="D272" s="5">
-        <v>1.7149407507385916</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.7128382391350616</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>161.41006596</v>
+        <v>161.40953572000001</v>
       </c>
       <c r="C273" s="5">
-        <v>1.1018619999987322E-2</v>
+        <v>1.0900090000006912E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>8.1954076544477061E-2</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>8.1072355820155373E-2</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>161.38650186000001</v>
+        <v>161.38593524999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.356409999998732E-2</v>
+        <v>-2.3600470000019413E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.17504624767612498</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.17531678096128767</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>160.57844925000001</v>
+        <v>160.57751597000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.80805261000000428</v>
+        <v>-0.8084192799999812</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.8456007986438907</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-5.8482006785109286</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>161.12522745000001</v>
+        <v>161.12358950999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.54677820000000565</v>
+        <v>0.54607353999998054</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1634623270901505</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.1580205362193645</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>162.05933682</v>
+        <v>162.06100157</v>
       </c>
       <c r="C277" s="5">
-        <v>0.93410936999998739</v>
+        <v>0.93741206000001398</v>
       </c>
       <c r="D277" s="5">
-        <v>7.1830638067607033</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.2093544543250232</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>162.37122880000001</v>
+        <v>162.37220242000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.31189198000001284</v>
+        <v>0.31120085000000586</v>
       </c>
       <c r="D278" s="5">
-        <v>2.334068364153663</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.328817314751408</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>161.98420480999999</v>
+        <v>161.98490346</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.38702399000001719</v>
+        <v>-0.38729896000000963</v>
       </c>
       <c r="D279" s="5">
-        <v>-2.8230888141051791</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-2.8250515842205171</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>161.83593427</v>
+        <v>161.83634506000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.14827053999999862</v>
+        <v>-0.14855839999998466</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.092894443549175</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-1.095000854471595</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>162.14712410999999</v>
+        <v>162.14737595</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31118983999999728</v>
+        <v>0.31103088999998363</v>
       </c>
       <c r="D281" s="5">
-        <v>2.3320069789570574</v>
+        <v>2.3307972350835593</v>
       </c>
       <c r="E281" s="5">
-        <v>0.31912433955081365</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.31900721321964642</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>162.06845246</v>
+        <v>162.06836289</v>
       </c>
       <c r="C282" s="5">
-        <v>-7.8671649999989768E-2</v>
+        <v>-7.9013059999994084E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.5806730310219943</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.58318531455889833</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>162.30580649000001</v>
+        <v>162.30560717</v>
       </c>
       <c r="C283" s="5">
-        <v>0.23735403000000588</v>
+        <v>0.23724427999999875</v>
       </c>
       <c r="D283" s="5">
-        <v>1.7716607250471972</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>1.7708359076581193</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>162.43496278000001</v>
+        <v>162.43462987999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.1291562899999974</v>
+        <v>0.12902270999998677</v>
       </c>
       <c r="D284" s="5">
-        <v>0.95910111810639798</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.95810600776833343</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>162.76941794999999</v>
+        <v>162.76899083000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.33445516999998404</v>
+        <v>0.33436095000001842</v>
       </c>
       <c r="D285" s="5">
-        <v>2.4989854590545146</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.4982786540642676</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>162.75375947000001</v>
+        <v>162.75331765000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.565847999998482E-2</v>
+        <v>-1.5673179999993181E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.11537939683258225</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.11548795920763855</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>163.44990308999999</v>
+        <v>163.44921041000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.69614361999998664</v>
+        <v>0.69589275999999245</v>
       </c>
       <c r="D287" s="5">
-        <v>5.2552237736925633</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.2532998618568083</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>164.87435017999999</v>
+        <v>164.87323581999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.424447090000001</v>
+        <v>1.4240254099999845</v>
       </c>
       <c r="D288" s="5">
-        <v>10.973977808887426</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.970620695711819</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>163.71829213000001</v>
+        <v>163.71956788</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.1560580499999844</v>
+        <v>-1.1536679399999912</v>
       </c>
       <c r="D289" s="5">
-        <v>-8.097081324117239</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-8.0810323665339681</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>163.27286814999999</v>
+        <v>163.27377919</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.44542398000001526</v>
+        <v>-0.44578869000000054</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.2163946480569638</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-3.2189641864101781</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>163.86319075</v>
+        <v>163.86370889</v>
       </c>
       <c r="C291" s="5">
-        <v>0.59032260000000747</v>
+        <v>0.589929699999999</v>
       </c>
       <c r="D291" s="5">
-        <v>4.4259953953144082</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.4229656364220382</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>163.63340812000001</v>
+        <v>163.63360415</v>
       </c>
       <c r="C292" s="5">
-        <v>-0.22978262999998833</v>
+        <v>-0.23010474000000158</v>
       </c>
       <c r="D292" s="5">
-        <v>-1.6698223049494754</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-1.6721397716299879</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>163.54673165</v>
+        <v>163.54682020999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.667647000001466E-2</v>
+        <v>-8.6783940000003668E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.63379035753392543</v>
+        <v>-0.63457314424640865</v>
       </c>
       <c r="E293" s="5">
-        <v>0.86317136223181823</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.86306932307775863</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>163.30220194</v>
+        <v>163.30206056</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24452970999999479</v>
+        <v>-0.24475964999999178</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.7795194715830798</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-1.781178111174897</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>163.58582333000001</v>
+        <v>163.58561588000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.28362139000000752</v>
+        <v>0.28355532000000494</v>
       </c>
       <c r="D295" s="5">
-        <v>2.1041704012795925</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.1036773799193442</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>163.83004202000001</v>
+        <v>163.82980803999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.24421868999999674</v>
+        <v>0.24419215999998301</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8062737465760259</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.8060782226063221</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>163.92520647000001</v>
+        <v>163.9249532</v>
       </c>
       <c r="C297" s="5">
-        <v>9.5164449999998624E-2</v>
+        <v>9.5145160000015494E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.69927886099059311</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.69913766457501136</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>163.72200047999999</v>
+        <v>163.72170416</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.20320599000001494</v>
+        <v>-0.20324904000000288</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.4774512551608776</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-1.4777643953551411</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>164.33728718</v>
+        <v>164.33687413999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.61528670000001284</v>
+        <v>0.61516997999999035</v>
       </c>
       <c r="D299" s="5">
-        <v>4.6041348032747953</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.6032517743168189</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>164.75717531999999</v>
+        <v>164.75656681000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.41988813999998342</v>
+        <v>0.41969267000001764</v>
       </c>
       <c r="D300" s="5">
-        <v>3.1095018710196376</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.1080418372684937</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>164.2325495</v>
+        <v>164.23326736999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.52462581999998292</v>
+        <v>-0.5232994400000166</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.754869303157149</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-3.7455549069542626</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>164.28461579</v>
+        <v>164.28533166</v>
       </c>
       <c r="C302" s="5">
-        <v>5.2066289999999071E-2</v>
+        <v>5.2064290000004121E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>0.38109745027283815</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>0.38108111717378712</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>166.24899020999999</v>
+        <v>166.24930171</v>
       </c>
       <c r="C303" s="5">
-        <v>1.9643744199999844</v>
+        <v>1.9639700500000004</v>
       </c>
       <c r="D303" s="5">
-        <v>15.330834929367043</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>15.327397482266614</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>166.19906968999999</v>
+        <v>166.19911472000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-4.9920520000000579E-2</v>
+        <v>-5.0186989999986054E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.35973625728222824</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.36165262450316149</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>166.05790440999999</v>
+        <v>166.05789178000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.14116527999999562</v>
+        <v>-0.14122294000000579</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.014501573044968</v>
+        <v>-1.0149137453288937</v>
       </c>
       <c r="E305" s="5">
-        <v>1.5354466180186765</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.5353839143895875</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>166.60393299</v>
+        <v>166.60383413</v>
       </c>
       <c r="C306" s="5">
-        <v>0.5460285800000122</v>
+        <v>0.54594234999999003</v>
       </c>
       <c r="D306" s="5">
-        <v>4.017966255716976</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.0173205236934573</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>166.68036437999999</v>
+        <v>166.68026777</v>
       </c>
       <c r="C307" s="5">
-        <v>7.6431389999982002E-2</v>
+        <v>7.6433640000004743E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.55190439567691651</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.55192101207548472</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>166.53650082999999</v>
+        <v>166.53635001000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.14386354999999185</v>
+        <v>-0.14391775999999368</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.0308298224759649</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.0312170071271498</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>167.07831346</v>
+        <v>167.0783079</v>
       </c>
       <c r="C309" s="5">
-        <v>0.54181263000000968</v>
+        <v>0.54195788999999195</v>
       </c>
       <c r="D309" s="5">
-        <v>3.9747223492710093</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>3.9758107830218492</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>167.26156336</v>
+        <v>167.26146892</v>
       </c>
       <c r="C310" s="5">
-        <v>0.18324989999999275</v>
+        <v>0.18316102000000001</v>
       </c>
       <c r="D310" s="5">
-        <v>1.3241171136517238</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.32347105653432</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>166.63023401000001</v>
+        <v>166.62998188</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.63132934999998724</v>
+        <v>-0.63148703999999611</v>
       </c>
       <c r="D311" s="5">
-        <v>-4.4365478312000324</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-4.4376355134355228</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>167.31318757</v>
+        <v>167.31281984</v>
       </c>
       <c r="C312" s="5">
-        <v>0.68295355999998719</v>
+        <v>0.68283796000000052</v>
       </c>
       <c r="D312" s="5">
-        <v>5.0307407314445829</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.0298777040001408</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>167.07040726</v>
+        <v>167.07041204000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.24278031000000055</v>
+        <v>-0.24240779999999518</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7274339863772359</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-1.7248083433806682</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>168.34891590000001</v>
+        <v>168.34917612999999</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2785086400000125</v>
+        <v>1.2787640899999815</v>
       </c>
       <c r="D314" s="5">
-        <v>9.5795501813595418</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>9.5815452036884565</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>168.17990245999999</v>
+        <v>168.18013242999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16901344000001473</v>
+        <v>-0.16904370000000313</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.1981067671413381</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-1.1983182496108857</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>169.03892422999999</v>
+        <v>169.03909514</v>
       </c>
       <c r="C316" s="5">
-        <v>0.85902176999999824</v>
+        <v>0.85896271000001434</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3044603311928071</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>6.3040057716096554</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>169.17579845</v>
+        <v>169.17599469999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.13687422000000993</v>
+        <v>0.13689955999998915</v>
       </c>
       <c r="D317" s="5">
-        <v>0.97600312717072146</v>
+        <v>0.97618363223994642</v>
       </c>
       <c r="E317" s="5">
-        <v>1.877594475901545</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.8777204061647179</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>169.9157161</v>
+        <v>169.91582650999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.73991764999999532</v>
+        <v>0.73983180999999831</v>
       </c>
       <c r="D318" s="5">
-        <v>5.3765032768697374</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.3758580677551793</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>169.68635893999999</v>
+        <v>169.6864032</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.22935716000000639</v>
+        <v>-0.22942330999998717</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.6078232827491989</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.6082825272453749</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>169.54680906999999</v>
+        <v>169.54658316000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13954986999999619</v>
+        <v>-0.13982003999998938</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.98242701597794913</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.98432013792770778</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>168.51126934999999</v>
+        <v>168.51187329999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.0355397200000027</v>
+        <v>-1.0347098600000209</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.087969133657845</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-7.0824873901521146</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>168.860906</v>
+        <v>168.86088992000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.34963665000000788</v>
+        <v>0.34901662000001465</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5184380433940667</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.5139118478410438</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>169.38249637000001</v>
+        <v>169.38208090000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.52159037000001263</v>
+        <v>0.52119098000000008</v>
       </c>
       <c r="D323" s="5">
-        <v>3.7702755032416713</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.7673397248478402</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>169.74876836999999</v>
+        <v>169.74793724</v>
       </c>
       <c r="C324" s="5">
-        <v>0.36627199999998084</v>
+        <v>0.36585633999999345</v>
       </c>
       <c r="D324" s="5">
-        <v>2.6259598099627857</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.6229507862859158</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>169.82349879</v>
+        <v>169.82277160999999</v>
       </c>
       <c r="C325" s="5">
-        <v>7.4730420000008735E-2</v>
+        <v>7.4834369999990713E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.52957061178358078</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.53031163426333627</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>170.33799506</v>
+        <v>170.33770541999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.51449626999999509</v>
+        <v>0.51493381000000227</v>
       </c>
       <c r="D326" s="5">
-        <v>3.6967065701176027</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.6999190594839693</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>169.78585128</v>
+        <v>169.78607303999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.55214377999999442</v>
+        <v>-0.55163238000000092</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.8211491103636974</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.8176791066266924</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>169.85585584</v>
+        <v>169.85648997000001</v>
       </c>
       <c r="C328" s="5">
-        <v>7.0004560000000993E-2</v>
+        <v>7.0416930000021694E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.49589664555842461</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.49882379596688509</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>170.15768887999999</v>
+        <v>170.15848492000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.30183303999999112</v>
+        <v>0.30199494999999388</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1533590773013866</v>
+        <v>2.154517383816712</v>
       </c>
       <c r="E329" s="5">
-        <v>0.58039651001864367</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.58075037285418851</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>170.66101017</v>
+        <v>170.66159266</v>
       </c>
       <c r="C330" s="5">
-        <v>0.50332129000000236</v>
+        <v>0.50310773999999014</v>
       </c>
       <c r="D330" s="5">
-        <v>3.6078841040367182</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.606311219997127</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>171.04264143</v>
+        <v>171.04292426999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.38163126000000602</v>
+        <v>0.3813316099999895</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7166847297062091</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.714515976154197</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>171.28151056999999</v>
+        <v>171.28122225999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.23886913999999138</v>
+        <v>0.23829799000000662</v>
       </c>
       <c r="D332" s="5">
-        <v>1.688789150552128</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.6847173586121311</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>170.99141571000001</v>
+        <v>170.99284754999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.29009485999998219</v>
+        <v>-0.28837470999999937</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.0135817233972841</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-2.001755649381598</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>171.06271446</v>
+        <v>171.06296839000001</v>
       </c>
       <c r="C334" s="5">
-        <v>7.1298749999982647E-2</v>
+        <v>7.0120840000015505E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.50151633746375879</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.4932080677024997</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>171.04181563</v>
+        <v>171.04093154</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.089882999999304E-2</v>
+        <v>-2.2036850000006325E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.14650621951192155</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.15447815419615818</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>170.97517084</v>
+        <v>170.97302676999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.6644789999998011E-2</v>
+        <v>-6.7904770000012604E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.4665676905894367</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.47537177481170589</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>171.02433467</v>
+        <v>171.02265575999999</v>
       </c>
       <c r="C337" s="5">
-        <v>4.9163829999997688E-2</v>
+        <v>4.9628990000002204E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.3456056785243744</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.34888520577844861</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>170.64061276000001</v>
+        <v>170.63916545999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.38372190999999134</v>
+        <v>-0.38349030000000539</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.6594246985835346</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.6578650166082851</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>170.45884018999999</v>
+        <v>170.45835231999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.18177257000002101</v>
+        <v>-0.18081313999999793</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.270820847166021</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.2641629173803515</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>170.84578823000001</v>
+        <v>170.84552538</v>
       </c>
       <c r="C340" s="5">
-        <v>0.38694804000002136</v>
+        <v>0.38717306000000917</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7583145129225661</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.759946631452026</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>171.01885350000001</v>
+        <v>171.02643598</v>
       </c>
       <c r="C341" s="5">
-        <v>0.17306526999999505</v>
+        <v>0.18091060000000425</v>
       </c>
       <c r="D341" s="5">
-        <v>1.2223848872769283</v>
+        <v>1.2781227134834872</v>
       </c>
       <c r="E341" s="5">
-        <v>0.50609797633496267</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.51008391406872633</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>171.28341596000001</v>
+        <v>171.28302823999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.2645624600000076</v>
+        <v>0.2565922599999908</v>
       </c>
       <c r="D342" s="5">
-        <v>1.8722504613867264</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.8152997460562981</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>171.00451369999999</v>
+        <v>171.00262692000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.27890226000002372</v>
+        <v>-0.28040131999998152</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.936565791548428</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-1.9468853873175762</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>171.67460220999999</v>
+        <v>171.67539110999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.67008850999999936</v>
+        <v>0.672764189999981</v>
       </c>
       <c r="D344" s="5">
-        <v>4.8049297079048259</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.8245873575065934</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>171.81565369</v>
+        <v>171.81842445000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.14105148000001577</v>
+        <v>0.14303334000001655</v>
       </c>
       <c r="D345" s="5">
-        <v>0.99041298056932181</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.0043880870002742</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>172.10176501999999</v>
+        <v>172.10223988999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.2861113299999829</v>
+        <v>0.28381543999998371</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0166708120100463</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.0003082571087072</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>171.87622354000001</v>
+        <v>171.87453937999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.22554147999997554</v>
+        <v>-0.22770051000000535</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.5613290105409017</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-1.576162163250161</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>172.13567447</v>
+        <v>172.13232096999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.25945092999998565</v>
+        <v>0.25778159000000755</v>
       </c>
       <c r="D348" s="5">
-        <v>1.8265413886338733</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.814710009312237</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>172.12749461999999</v>
+        <v>172.12359936999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-8.1798500000047625E-3</v>
+        <v>-8.7216000000012173E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>-5.7008839019001556E-2</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-6.0784655978152191E-2</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>171.7613929</v>
+        <v>171.75891143000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.36610171999998897</v>
+        <v>-0.36468793999998184</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.5226597686356267</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-2.5130874295174466</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>171.62335766999999</v>
+        <v>171.62218046999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.13803523000001405</v>
+        <v>-0.13673096000002261</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.96012313357035639</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.95110446751753841</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>172.06639028999999</v>
+        <v>172.06599073999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.44303261999999677</v>
+        <v>0.44381027000000017</v>
       </c>
       <c r="D352" s="5">
-        <v>3.1420699517087147</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.1476857672643632</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>172.48353675000001</v>
+        <v>172.49647425000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.41714646000002631</v>
+        <v>0.43048351000001617</v>
       </c>
       <c r="D353" s="5">
-        <v>2.9483072268006172</v>
+        <v>3.0438790464047738</v>
       </c>
       <c r="E353" s="5">
-        <v>0.85644548540959597</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.85953862136955994</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>172.35146829000001</v>
+        <v>172.34990778</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.13206845999999928</v>
+        <v>-0.14656647000001044</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.91496523494828397</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-1.0148622558951659</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>172.66019473</v>
+        <v>172.65835719</v>
       </c>
       <c r="C355" s="5">
-        <v>0.30872643999998672</v>
+        <v>0.30844941000000858</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1708168543394191</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.1688695292409355</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>173.03572394</v>
+        <v>173.03632730000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.37552920999999628</v>
+        <v>0.3779701100000068</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6414018089431224</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.6588065237630021</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>172.44014888000001</v>
+        <v>172.44578261999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.59557505999998739</v>
+        <v>-0.59054468000002203</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.0530047969185468</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-4.0193983592448967</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>173.08890176</v>
+        <v>173.08883589000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.64875287999998932</v>
+        <v>0.64305327000002421</v>
       </c>
       <c r="D358" s="5">
-        <v>4.6092283730545525</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.5677476754490298</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>172.86188082000001</v>
+        <v>172.85985517</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.22702093999998851</v>
+        <v>-0.2289807200000098</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.5625987145473363</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.5759905992604684</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>173.38143378999999</v>
+        <v>173.37852702000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.51955296999997813</v>
+        <v>0.51867185000000404</v>
       </c>
       <c r="D360" s="5">
-        <v>3.6669383433671987</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>3.6606601345522849</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>174.12487744000001</v>
+        <v>174.11420432</v>
       </c>
       <c r="C361" s="5">
-        <v>0.74344365000001744</v>
+        <v>0.73567729999999187</v>
       </c>
       <c r="D361" s="5">
-        <v>5.268589605417473</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.2123503508470392</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>174.13480833</v>
+        <v>174.13296946</v>
       </c>
       <c r="C362" s="5">
-        <v>9.930889999992587E-3</v>
+        <v>1.8765139999999292E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>6.8461250681162156E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.12940656276074769</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>174.81389418000001</v>
+        <v>174.81281906999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.67908585000000699</v>
+        <v>0.67984960999999089</v>
       </c>
       <c r="D363" s="5">
-        <v>4.7814155359156008</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.786960775136051</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>175.14408168</v>
+        <v>175.14335978</v>
       </c>
       <c r="C364" s="5">
-        <v>0.33018749999999386</v>
+        <v>0.33054071000000818</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2902479174432999</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.2927376356592255</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>175.39311662</v>
+        <v>175.41086347999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.24903494000000137</v>
+        <v>0.2675036999999918</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7196704161466236</v>
+        <v>1.8482845980998919</v>
       </c>
       <c r="E365" s="5">
-        <v>1.686873961900015</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.6895355355357244</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>175.62331033999999</v>
+        <v>175.62038462000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.23019371999998839</v>
+        <v>0.20952114000002098</v>
       </c>
       <c r="D366" s="5">
-        <v>1.5863517742403577</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.4428052100962097</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>176.04813454999999</v>
+        <v>176.04647442999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.42482420999999704</v>
+        <v>0.42608980999997925</v>
       </c>
       <c r="D367" s="5">
-        <v>2.94167322409149</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.9506038891050634</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>175.84481577</v>
+        <v>175.84561424</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.20331877999998937</v>
+        <v>-0.20086018999998601</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.3771160732995447</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.3605806946323185</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>171.65909237</v>
+        <v>171.66827223000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.1857234000000005</v>
+        <v>-4.1773420099999896</v>
       </c>
       <c r="D369" s="5">
-        <v>-25.106019302913761</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-25.062027065595249</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>170.90603858</v>
+        <v>170.90595805999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.75305378999999562</v>
+        <v>-0.76231417000002466</v>
       </c>
       <c r="D370" s="5">
-        <v>-5.1391196386021516</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-5.2005092602061769</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>170.3387779</v>
+        <v>170.33699844</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.56726068000000396</v>
+        <v>-0.5689596199999869</v>
       </c>
       <c r="D371" s="5">
-        <v>-3.9110536859634615</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-3.9225554348451097</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>173.23497982000001</v>
+        <v>173.23284085</v>
       </c>
       <c r="C372" s="5">
-        <v>2.89620192000001</v>
+        <v>2.8958424100000002</v>
       </c>
       <c r="D372" s="5">
-        <v>22.423489137936748</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>22.420696965738408</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>177.2838016</v>
+        <v>177.26491422999999</v>
       </c>
       <c r="C373" s="5">
-        <v>4.0488217799999973</v>
+        <v>4.0320733799999857</v>
       </c>
       <c r="D373" s="5">
-        <v>31.947630008576922</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>31.798567217871955</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>174.1401338</v>
+        <v>174.13697356</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.1436678000000029</v>
+        <v>-3.1279406699999868</v>
       </c>
       <c r="D374" s="5">
-        <v>-19.32150019805643</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-19.235875580667305</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>171.65166669999999</v>
+        <v>171.64931415999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.4884671000000083</v>
+        <v>-2.4876594000000125</v>
       </c>
       <c r="D375" s="5">
-        <v>-15.862459912076632</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-15.857974480827075</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>171.26683596000001</v>
+        <v>171.26689163</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.38483073999998396</v>
+        <v>-0.38242252999998527</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.6573874927543706</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.6409969777957398</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>171.65578020000001</v>
+        <v>171.67389255000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.38894424000000072</v>
+        <v>0.40700092000000154</v>
       </c>
       <c r="D377" s="5">
-        <v>2.7594783928664768</v>
+        <v>2.8892652452827683</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.1308341467568326</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.1304102014331971</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>170.97553359</v>
+        <v>170.97413269</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.68024661000001174</v>
+        <v>-0.69975986000000034</v>
       </c>
       <c r="D378" s="5">
-        <v>-4.653132768892343</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-4.7831393983351456</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>170.68770677000001</v>
+        <v>170.6916846</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.28782681999999227</v>
+        <v>-0.28244809000000259</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.0015267577471296</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.9644786190310182</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>170.58101116</v>
+        <v>170.58286081</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.10669561000000272</v>
+        <v>-0.10882379000000242</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.74753751025560256</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-0.76237814951144456</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>171.67092651999999</v>
+        <v>171.68423408000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.089915359999992</v>
+        <v>1.1013732700000105</v>
       </c>
       <c r="D381" s="5">
-        <v>7.9425812449092525</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>8.0289763374558731</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>171.69760862999999</v>
+        <v>171.69872129999999</v>
       </c>
       <c r="C382" s="5">
-        <v>2.6682109999995873E-2</v>
+        <v>1.4487219999978151E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.18667061241615102</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.10130653343103369</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>173.01479011000001</v>
+        <v>173.013578</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3171814800000163</v>
+        <v>1.3148567000000071</v>
       </c>
       <c r="D383" s="5">
-        <v>9.604353703024703</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>9.5866173498245111</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>174.81452830000001</v>
+        <v>174.80845463</v>
       </c>
       <c r="C384" s="5">
-        <v>1.7997381899999993</v>
+        <v>1.7948766300000045</v>
       </c>
       <c r="D384" s="5">
-        <v>13.222179168342985</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.184498391380096</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>171.98899524999999</v>
+        <v>171.96492899</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.8255330500000184</v>
+        <v>-2.8435256399999957</v>
       </c>
       <c r="D385" s="5">
-        <v>-17.761034171403743</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-17.864781963016295</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>172.97055147</v>
+        <v>172.95918143</v>
       </c>
       <c r="C386" s="5">
-        <v>0.98155622000001586</v>
+        <v>0.9942524399999968</v>
       </c>
       <c r="D386" s="5">
-        <v>7.0676148680760109</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.1629938449770059</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>173.72701053</v>
+        <v>173.71639277</v>
       </c>
       <c r="C387" s="5">
-        <v>0.75645905999999741</v>
+        <v>0.75721133999999779</v>
       </c>
       <c r="D387" s="5">
-        <v>5.3760989088966094</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>5.3819370245909548</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>173.50078457000001</v>
+        <v>173.49990536000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.22622595999999362</v>
+        <v>-0.21648740999998495</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.5514874403594336</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-1.4852464726319403</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>172.64357748</v>
+        <v>172.67142161999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.85720709000000284</v>
+        <v>-0.82848374000002423</v>
       </c>
       <c r="D389" s="5">
-        <v>-5.7703006930220351</v>
+        <v>-5.5820278782549799</v>
       </c>
       <c r="E389" s="5">
-        <v>0.57545238432932244</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>0.58106043684507114</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>173.63072308</v>
+        <v>173.62997319999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.98714559999999096</v>
+        <v>0.95855158000000529</v>
       </c>
       <c r="D390" s="5">
-        <v>7.0813320254122125</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>6.8687681043839488</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>173.54395585</v>
+        <v>173.55905378</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.6767229999992423E-2</v>
+        <v>-7.0919419999995625E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.59802192377200747</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.4890421817956736</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>173.51056186</v>
+        <v>173.52043111</v>
       </c>
       <c r="C392" s="5">
-        <v>-3.3393990000007534E-2</v>
+        <v>-3.8622669999995196E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.23066435659848672</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-0.266713370278715</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>173.68247328000001</v>
+        <v>173.70154020000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.17191142000001491</v>
+        <v>0.18110909000000674</v>
       </c>
       <c r="D393" s="5">
-        <v>1.1954406753890812</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>1.259695200609956</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>173.86556888999999</v>
+        <v>173.86720345000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18309560999998098</v>
+        <v>0.16566324999999438</v>
       </c>
       <c r="D394" s="5">
-        <v>1.2723974955954009</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.1504906738266429</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>174.22115676999999</v>
+        <v>174.21227275999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.35558788000000163</v>
+        <v>0.34506930999998531</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4820218506004021</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.4077756201378975</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>175.22921969000001</v>
+        <v>175.23404033</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0080629200000146</v>
+        <v>1.0217675700000086</v>
       </c>
       <c r="D396" s="5">
-        <v>7.1686125992827865</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.2696182972514567</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>174.88466489999999</v>
+        <v>174.84387785000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.34455479000001787</v>
+        <v>-0.39016247999998654</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.334219256113923</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-2.6393494046935806</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>176.15725007</v>
+        <v>176.13036769000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.2725851700000135</v>
+        <v>1.2864898400000015</v>
       </c>
       <c r="D398" s="5">
-        <v>9.090143830260855</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>9.1957509803340507</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>176.15064253</v>
+        <v>176.10719778999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-6.6075400000045192E-3</v>
+        <v>-2.316990000002761E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.5001908399666668E-2</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.15774549513534186</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>176.35398366000001</v>
+        <v>176.34502774000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.20334113000001253</v>
+        <v>0.23782995000001961</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3940598722552711</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.6326722578641428</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>176.94459897999999</v>
+        <v>177.00966038999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.59061531999998351</v>
+        <v>0.66463264999998728</v>
       </c>
       <c r="D401" s="5">
-        <v>4.0936980520275057</v>
+        <v>4.6176599092224047</v>
       </c>
       <c r="E401" s="5">
-        <v>2.4912722284721189</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.5124243081447561</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>177.76108948999999</v>
+        <v>177.77084565999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.81649050999999417</v>
+        <v>0.76118526999999858</v>
       </c>
       <c r="D402" s="5">
-        <v>5.6799770232004665</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.2841109830821242</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>178.37260054999999</v>
+        <v>178.40413652000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.611511059999998</v>
+        <v>0.63329086000001666</v>
       </c>
       <c r="D403" s="5">
-        <v>4.2070948177544532</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.3596411977423921</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>179.06646739999999</v>
+        <v>179.08569516</v>
       </c>
       <c r="C404" s="5">
-        <v>0.69386685000000625</v>
+        <v>0.68155863999999156</v>
       </c>
       <c r="D404" s="5">
-        <v>4.7691602535899325</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.6819314502976273</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>179.56640497999999</v>
+        <v>179.59254514</v>
       </c>
       <c r="C405" s="5">
-        <v>0.49993757999999389</v>
+        <v>0.50684997999999837</v>
       </c>
       <c r="D405" s="5">
-        <v>3.4022200388795332</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.4496195162544208</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>180.75121403</v>
+        <v>180.75187783000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1848090500000126</v>
+        <v>1.1593326900000136</v>
       </c>
       <c r="D406" s="5">
-        <v>8.2115506358301005</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>8.0274568050108464</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>182.00195124000001</v>
+        <v>181.98412870000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2507372100000111</v>
+        <v>1.2322508700000014</v>
       </c>
       <c r="D407" s="5">
-        <v>8.6270169811256459</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.4946567156629627</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>182.07440335999999</v>
+        <v>182.08826339000001</v>
       </c>
       <c r="C408" s="5">
-        <v>7.2452119999979914E-2</v>
+        <v>0.10413468999999509</v>
       </c>
       <c r="D408" s="5">
-        <v>0.47874846268738391</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.68882742398546082</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>182.99580517999999</v>
+        <v>182.93669657000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.92140181999999982</v>
+        <v>0.84843318000000068</v>
       </c>
       <c r="D409" s="5">
-        <v>6.244600562918845</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.7368921505856596</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>183.87661222</v>
+        <v>183.82185423000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.88080704000000765</v>
+        <v>0.8851576600000044</v>
       </c>
       <c r="D410" s="5">
-        <v>5.9313018303135845</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.9633601737208997</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>184.81853866</v>
+        <v>184.73988398</v>
       </c>
       <c r="C411" s="5">
-        <v>0.94192644000000314</v>
+        <v>0.9180297499999881</v>
       </c>
       <c r="D411" s="5">
-        <v>6.3233031934738726</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>6.1603368159306449</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>185.14767689000001</v>
+        <v>185.12708445999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.3291382300000123</v>
+        <v>0.38720047999998997</v>
       </c>
       <c r="D412" s="5">
-        <v>2.1581035494657286</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.5443036008237385</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>185.88474782</v>
+        <v>185.99688573</v>
       </c>
       <c r="C413" s="5">
-        <v>0.73707092999998736</v>
+        <v>0.86980127000001062</v>
       </c>
       <c r="D413" s="5">
-        <v>4.8831863761722882</v>
+        <v>5.7860820346137709</v>
       </c>
       <c r="E413" s="5">
-        <v>5.0525129851578532</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>5.0772513320452184</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>187.40254211999999</v>
+        <v>187.42592807</v>
       </c>
       <c r="C414" s="5">
-        <v>1.5177942999999914</v>
+        <v>1.4290423399999952</v>
       </c>
       <c r="D414" s="5">
-        <v>10.250522068505807</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>9.6195383812230908</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>187.34371068999999</v>
+        <v>187.39198737000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-5.8831429999997908E-2</v>
+        <v>-3.3940699999988055E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.37606719355186558</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.21709002317221726</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>187.74078779000001</v>
+        <v>187.77251520999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.39707710000001839</v>
+        <v>0.38052783999998496</v>
       </c>
       <c r="D416" s="5">
-        <v>2.5732733247303852</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.4641823908480021</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>188.43167979</v>
+        <v>188.46425866000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.69089199999999096</v>
+        <v>0.69174345000001836</v>
       </c>
       <c r="D417" s="5">
-        <v>4.5065246372689938</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>4.511413547062415</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>188.51829468</v>
+        <v>188.51786408000001</v>
       </c>
       <c r="C418" s="5">
-        <v>8.6614889999992783E-2</v>
+        <v>5.3605419999996684E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.55299109341708785</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.34185384038634137</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>188.52359831000001</v>
+        <v>188.49441293999999</v>
       </c>
       <c r="C419" s="5">
-        <v>5.3036300000144365E-3</v>
+        <v>-2.3451140000020132E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>3.3765109523309356E-2</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.14917483916349061</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>188.86801002999999</v>
+        <v>188.89613270999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.34441171999998232</v>
+        <v>0.4017197699999997</v>
       </c>
       <c r="D420" s="5">
-        <v>2.214429355690184</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.5876343816085168</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>193.24988171000001</v>
+        <v>193.16999089999999</v>
       </c>
       <c r="C421" s="5">
-        <v>4.3818716800000175</v>
+        <v>4.2738581899999986</v>
       </c>
       <c r="D421" s="5">
-        <v>31.683083429095159</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>30.797400364192761</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>190.31258374000001</v>
+        <v>190.22731870999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.937297970000003</v>
+        <v>-2.9426721899999961</v>
       </c>
       <c r="D422" s="5">
-        <v>-16.789290733351294</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-16.823866961173973</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>190.22714124000001</v>
+        <v>190.11310455</v>
       </c>
       <c r="C423" s="5">
-        <v>-8.54424999999992E-2</v>
+        <v>-0.11421415999998885</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.53742216857531888</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.71811610059651088</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>190.86039539999999</v>
+        <v>190.82480655000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.63325415999997858</v>
+        <v>0.7117020000000025</v>
       </c>
       <c r="D424" s="5">
-        <v>4.068682070666152</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.5859443425722679</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>191.02484521</v>
+        <v>191.18925107999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.1644498100000078</v>
+        <v>0.36444452999998589</v>
       </c>
       <c r="D425" s="5">
-        <v>1.038862158756082</v>
+        <v>2.316033295832165</v>
       </c>
       <c r="E425" s="5">
-        <v>2.765206640287321</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.7916410157197147</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>191.55381177999999</v>
+        <v>191.59475861000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.52896656999999436</v>
+        <v>0.4055075300000226</v>
       </c>
       <c r="D426" s="5">
-        <v>3.3739961622900605</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.5750706541384005</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>191.97738720999999</v>
+        <v>192.03798216000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.42357542999999964</v>
+        <v>0.44322354999999902</v>
       </c>
       <c r="D427" s="5">
-        <v>2.6860238372272915</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.8116002309666488</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>191.95030778</v>
+        <v>191.99123922000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.707942999998636E-2</v>
+        <v>-4.6742940000001454E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.16913511699750972</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.29169488814226874</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>191.90446811999999</v>
+        <v>191.94021022000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-4.5839660000012827E-2</v>
+        <v>-5.1028999999999769E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.28619594368006762</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.31847996991041239</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>191.97492539999999</v>
+        <v>191.97348643000001</v>
       </c>
       <c r="C430" s="5">
-        <v>7.04572799999994E-2</v>
+        <v>3.3276209999996809E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.44146796707584812</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.20823958394207143</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>192.05787787</v>
+        <v>192.02266477000001</v>
       </c>
       <c r="C431" s="5">
-        <v>8.2952470000009271E-2</v>
+        <v>4.9178339999997434E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.51975472313494642</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.30784056628685441</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>192.62910142999999</v>
+        <v>192.65872363</v>
       </c>
       <c r="C432" s="5">
-        <v>0.57122355999999286</v>
+        <v>0.63605885999999145</v>
       </c>
       <c r="D432" s="5">
-        <v>3.628037816059404</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>4.048120055971749</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>194.90504064999999</v>
+        <v>194.81778653999999</v>
       </c>
       <c r="C433" s="5">
-        <v>2.2759392199999979</v>
+        <v>2.1590629099999887</v>
       </c>
       <c r="D433" s="5">
-        <v>15.136776733438385</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>14.308654198483861</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>191.90607691</v>
+        <v>191.7931389</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.9989637399999935</v>
+        <v>-3.0246476399999835</v>
       </c>
       <c r="D434" s="5">
-        <v>-16.979016111362945</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-17.119274073777426</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>189.55271805000001</v>
+        <v>190.06959144000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.353358859999986</v>
+        <v>-1.7235474599999918</v>
       </c>
       <c r="D435" s="5">
-        <v>-13.762637173734527</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-10.266441335885212</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>189.93688742000001</v>
+        <v>187.35752561000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.38416936999999507</v>
+        <v>-2.7120658300000002</v>
       </c>
       <c r="D436" s="5">
-        <v>2.4593521854946454</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-15.840720001292963</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>189.36451554000001</v>
+        <v>189.63087497999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.57237187999999151</v>
+        <v>2.2733493699999769</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.5568442813248002</v>
+        <v>15.572599495040528</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.86916948848969611</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.81509608474167328</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>189.86256559</v>
+        <v>190.10157089</v>
       </c>
       <c r="C438" s="5">
-        <v>0.49805004999998914</v>
+        <v>0.47069591000001765</v>
       </c>
       <c r="D438" s="5">
-        <v>3.2021935481331587</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.019605008507642</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>189.71889967000001</v>
+        <v>189.94081245000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.14366591999998946</v>
+        <v>-0.16075843999999506</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.9042510632435441</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.0100674985566993</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>189.87595110999999</v>
+        <v>190.09586960999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.15705143999997517</v>
+        <v>0.15505715999998415</v>
       </c>
       <c r="D440" s="5">
-        <v>0.9979087982990853</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.98402389465772622</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>190.26495833000001</v>
+        <v>190.55443194</v>
       </c>
       <c r="C441" s="5">
-        <v>0.38900722000002474</v>
+        <v>0.45856233000000657</v>
       </c>
       <c r="D441" s="5">
-        <v>2.4863854111538464</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.9334386934931622</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>190.88579734999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.33136540999998942</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.106819202092991</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>