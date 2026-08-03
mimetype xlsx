--- v7 (2026-06-24)
+++ v8 (2026-08-03)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{62BBECFF-F182-4E02-BF23-0FD3F8FEA72B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D66DD55B-9C33-442A-B958-30F471177EDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2CDCF48-0747-4958-AD69-63A82C3196A7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{99583FD0-755D-4D7F-B6D8-E8C2FA216205}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9360B67-AAFC-4CAA-AD8F-604A8377E960}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{097DB9F8-BF94-4C41-864F-27C7E925FC4F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>125.34077592</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>125.71627098</v>
       </c>
       <c r="C7" s="5">
         <v>0.37549506000000576</v>
       </c>
       <c r="D7" s="5">
         <v>3.6547810349078835</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>125.79287039</v>
       </c>
       <c r="C8" s="5">
         <v>7.6599410000000034E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.73361988116127375</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>125.10808996999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.68478042000000983</v>
       </c>
       <c r="D9" s="5">
         <v>-6.3403782747512016</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>126.35303141</v>
       </c>
       <c r="C10" s="5">
         <v>1.2449414400000052</v>
       </c>
       <c r="D10" s="5">
         <v>12.616821210571882</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>126.49150804999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.13847663999999327</v>
       </c>
       <c r="D11" s="5">
         <v>1.3230966721553994</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>125.43945232999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0520557199999985</v>
       </c>
       <c r="D12" s="5">
         <v>-9.5365082985568108</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>125.20249059</v>
       </c>
       <c r="C13" s="5">
         <v>-0.23696173999999814</v>
       </c>
       <c r="D13" s="5">
         <v>-2.2434587200073186</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>124.46125155999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.74123903000000269</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8775596805818573</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>125.89403987999999</v>
       </c>
       <c r="C15" s="5">
         <v>1.4327883200000002</v>
       </c>
       <c r="D15" s="5">
         <v>14.72341719419008</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>125.59321213</v>
       </c>
       <c r="C16" s="5">
         <v>-0.30082774999999629</v>
       </c>
       <c r="D16" s="5">
         <v>-2.8300510543375457</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>125.29398243</v>
       </c>
       <c r="C17" s="5">
         <v>-0.29922969999999793</v>
       </c>
       <c r="D17" s="5">
         <v>-2.8218683519544818</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>125.83775901999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.54377658999999312</v>
       </c>
       <c r="D18" s="5">
         <v>5.3341381614042671</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>125.68923739</v>
       </c>
       <c r="C19" s="5">
         <v>-0.14852162999999052</v>
       </c>
       <c r="D19" s="5">
         <v>-1.4071575406294889</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>125.47595301</v>
       </c>
       <c r="C20" s="5">
         <v>-0.2132843800000046</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0174042620452859</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>125.65124197</v>
       </c>
       <c r="C21" s="5">
         <v>0.17528896000000316</v>
       </c>
       <c r="D21" s="5">
         <v>1.6893315985060831</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>125.70808864</v>
       </c>
       <c r="C22" s="5">
         <v>5.6846669999998767E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.54425249081730964</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>126.31139105</v>
       </c>
       <c r="C23" s="5">
         <v>0.60330240999999774</v>
       </c>
       <c r="D23" s="5">
         <v>5.9135533537467921</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>126.63533581</v>
       </c>
       <c r="C24" s="5">
         <v>0.32394476000000338</v>
       </c>
       <c r="D24" s="5">
         <v>3.1213667517007826</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>127.75940572</v>
       </c>
       <c r="C25" s="5">
         <v>1.1240699100000029</v>
       </c>
       <c r="D25" s="5">
         <v>11.187437050802561</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>130.08739592000001</v>
       </c>
       <c r="C26" s="5">
         <v>2.3279902000000021</v>
       </c>
       <c r="D26" s="5">
         <v>24.19612486997471</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>127.49338697</v>
       </c>
       <c r="C27" s="5">
         <v>-2.5940089500000028</v>
       </c>
       <c r="D27" s="5">
         <v>-21.471145416366021</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>127.99127108</v>
       </c>
       <c r="C28" s="5">
         <v>0.4978841100000011</v>
       </c>
       <c r="D28" s="5">
         <v>4.7881855942173424</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>128.25227627000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.26100519000000588</v>
       </c>
       <c r="D29" s="5">
         <v>2.4747241135491205</v>
       </c>
       <c r="E29" s="5">
         <v>2.3610821386835346</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>128.14780056000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.10447571000000266</v>
       </c>
       <c r="D30" s="5">
         <v>-0.9731653230100501</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>128.05645278</v>
       </c>
       <c r="C31" s="5">
         <v>-9.1347780000006651E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-0.85205202348246356</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>128.55943542</v>
       </c>
       <c r="C32" s="5">
         <v>0.50298263999999904</v>
       </c>
       <c r="D32" s="5">
         <v>4.8165517315414741</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>130.10620238000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.5467669600000136</v>
       </c>
       <c r="D33" s="5">
         <v>15.432613600974587</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>130.47475871</v>
       </c>
       <c r="C34" s="5">
         <v>0.36855632999998988</v>
       </c>
       <c r="D34" s="5">
         <v>3.4527456397451584</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>131.0843831</v>
       </c>
       <c r="C35" s="5">
         <v>0.60962438999999335</v>
       </c>
       <c r="D35" s="5">
         <v>5.753177742590565</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>131.19136101999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.1069779199999914</v>
       </c>
       <c r="D36" s="5">
         <v>0.98372729050997254</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>130.81773894</v>
       </c>
       <c r="C37" s="5">
         <v>-0.37362207999998986</v>
       </c>
       <c r="D37" s="5">
         <v>-3.3644749152697884</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>131.02634438000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.20860544000001369</v>
       </c>
       <c r="D38" s="5">
         <v>1.9304240939071349</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>131.00669157999999</v>
       </c>
       <c r="C39" s="5">
         <v>-1.9652800000017123E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-0.17984104420605274</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>131.16468603000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15799445000001811</v>
       </c>
       <c r="D40" s="5">
         <v>1.4568414983809008</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>131.19115575000001</v>
       </c>
       <c r="C41" s="5">
         <v>2.6469719999994368E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.24243524757940893</v>
       </c>
       <c r="E41" s="5">
         <v>2.2914832901780091</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>132.00809502999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.8169392799999855</v>
       </c>
       <c r="D42" s="5">
         <v>7.7338227401312798</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>132.4312606</v>
       </c>
       <c r="C43" s="5">
         <v>0.42316557000000898</v>
       </c>
       <c r="D43" s="5">
         <v>3.9152746522337356</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>132.32465993</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10660067000000595</v>
       </c>
       <c r="D44" s="5">
         <v>-0.96167615857442046</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>132.40556013</v>
       </c>
       <c r="C45" s="5">
         <v>8.0900200000002087E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.73612390503241532</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>132.66581263</v>
       </c>
       <c r="C46" s="5">
         <v>0.2602525000000071</v>
       </c>
       <c r="D46" s="5">
         <v>2.3843516345482429</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>131.66435193000001</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0014606999999955</v>
       </c>
       <c r="D47" s="5">
         <v>-8.6917097308487623</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>131.74140901999999</v>
       </c>
       <c r="C48" s="5">
         <v>7.7057089999982509E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.70456987541978044</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.23211465</v>
       </c>
       <c r="C49" s="5">
         <v>0.49070563000000789</v>
       </c>
       <c r="D49" s="5">
         <v>4.5624305354488914</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>131.83632324999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.39579140000000734</v>
       </c>
       <c r="D50" s="5">
         <v>-3.5332443653427581</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.31441819</v>
       </c>
       <c r="C51" s="5">
         <v>1.4780949400000054</v>
       </c>
       <c r="D51" s="5">
         <v>14.315328563855289</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.15510753000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.1593106599999885</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4246118575065192</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.35848174</v>
       </c>
       <c r="C53" s="5">
         <v>1.2033742099999927</v>
       </c>
       <c r="D53" s="5">
         <v>11.400488652082519</v>
       </c>
       <c r="E53" s="5">
         <v>2.4142831671029041</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>134.38661094</v>
       </c>
       <c r="C54" s="5">
         <v>2.812919999999508E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.2515206693802341</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>134.40456180999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7950869999992847E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.16040940724884045</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>134.10524268</v>
       </c>
       <c r="C56" s="5">
         <v>-0.29931912999998644</v>
       </c>
       <c r="D56" s="5">
         <v>-2.6399103709756511</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>133.87302829000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.23221438999999577</v>
       </c>
       <c r="D57" s="5">
         <v>-2.0582243501483077</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>134.29247993000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41945164000000545</v>
       </c>
       <c r="D58" s="5">
         <v>3.8253194941597179</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>134.39813186999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.10565193999997291</v>
       </c>
       <c r="D59" s="5">
         <v>0.94817191833391767</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.09148248</v>
       </c>
       <c r="C60" s="5">
         <v>0.69335061000001019</v>
       </c>
       <c r="D60" s="5">
         <v>6.3694286245449483</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>133.84400747000001</v>
       </c>
       <c r="C61" s="5">
         <v>-1.2474750099999881</v>
       </c>
       <c r="D61" s="5">
         <v>-10.535329492077183</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>136.01267068999999</v>
       </c>
       <c r="C62" s="5">
         <v>2.1686632199999849</v>
       </c>
       <c r="D62" s="5">
         <v>21.273312952029521</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>134.75873074</v>
       </c>
       <c r="C63" s="5">
         <v>-1.2539399499999888</v>
       </c>
       <c r="D63" s="5">
         <v>-10.519063279349638</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>134.95701061</v>
       </c>
       <c r="C64" s="5">
         <v>0.19827986999999325</v>
       </c>
       <c r="D64" s="5">
         <v>1.7800020904717107</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>135.26645624</v>
       </c>
       <c r="C65" s="5">
         <v>0.30944562999999903</v>
       </c>
       <c r="D65" s="5">
         <v>2.7864699762280232</v>
       </c>
       <c r="E65" s="5">
         <v>0.67578502543443886</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>134.78681134999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.47964489000000299</v>
       </c>
       <c r="D66" s="5">
         <v>-4.173098978640077</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>135.38900376999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.6021924199999944</v>
       </c>
       <c r="D67" s="5">
         <v>5.4950103516552939</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>135.78469931999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.39569554999999923</v>
       </c>
       <c r="D68" s="5">
         <v>3.5641173222579869</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>136.25797320000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.47327388000002202</v>
       </c>
       <c r="D69" s="5">
         <v>4.263686531584665</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>136.81899372999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.56102052999997909</v>
       </c>
       <c r="D70" s="5">
         <v>5.0542454933103498</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>137.60474400999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.78575028000000202</v>
       </c>
       <c r="D71" s="5">
         <v>7.1134917999265301</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.57033684999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.96559283999999934</v>
       </c>
       <c r="D72" s="5">
         <v>8.753286851599217</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.91286260000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.65747424999997861</v>
       </c>
       <c r="D73" s="5">
         <v>-5.5473811138267877</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.53615095999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.37671164000002477</v>
       </c>
       <c r="D74" s="5">
         <v>-3.2290248306568126</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.21542704999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.32072390999999811</v>
       </c>
       <c r="D75" s="5">
         <v>-2.7626968773469152</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.22129279999999</v>
       </c>
       <c r="C76" s="5">
         <v>5.8657499999981155E-3</v>
       </c>
       <c r="D76" s="5">
         <v>5.1310230558243575E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>137.54890774</v>
       </c>
       <c r="C77" s="5">
         <v>0.3276149400000179</v>
       </c>
       <c r="D77" s="5">
         <v>2.9029139976610718</v>
       </c>
       <c r="E77" s="5">
         <v>1.6873743597971558</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>137.78253479</v>
       </c>
       <c r="C78" s="5">
         <v>0.23362704999999551</v>
       </c>
       <c r="D78" s="5">
         <v>2.0573506142643527</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>137.98056742</v>
       </c>
       <c r="C79" s="5">
         <v>0.19803263000000015</v>
       </c>
       <c r="D79" s="5">
         <v>1.7384404911447993</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>138.08378811</v>
       </c>
       <c r="C80" s="5">
         <v>0.10322069000000056</v>
       </c>
       <c r="D80" s="5">
         <v>0.90140038284376445</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>138.47867819000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.39489008000001036</v>
       </c>
       <c r="D81" s="5">
         <v>3.4862383158907662</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>138.74908027000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.27040207999999666</v>
       </c>
       <c r="D82" s="5">
         <v>2.3685242263680184</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>139.11273091000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.36365064000000302</v>
       </c>
       <c r="D83" s="5">
         <v>3.1908428547095635</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>137.96326499</v>
       </c>
       <c r="C84" s="5">
         <v>-1.1494659200000115</v>
       </c>
       <c r="D84" s="5">
         <v>-9.4769770301420309</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>139.01388037000001</v>
       </c>
       <c r="C85" s="5">
         <v>1.0506153800000106</v>
       </c>
       <c r="D85" s="5">
         <v>9.5308430297454727</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>139.71879791999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.70491754999997625</v>
       </c>
       <c r="D86" s="5">
         <v>6.2576218010425677</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>139.91671248</v>
       </c>
       <c r="C87" s="5">
         <v>0.19791456000001517</v>
       </c>
       <c r="D87" s="5">
         <v>1.7131305917945427</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>140.42781278999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.51110030999998912</v>
       </c>
       <c r="D88" s="5">
         <v>4.4726165554702879</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>140.41615354999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1659240000000182E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9586403245566224E-2</v>
       </c>
       <c r="E89" s="5">
         <v>2.0845282286208855</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.25906434000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.15708920999998099</v>
       </c>
       <c r="D90" s="5">
         <v>-1.3342586619054742</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.66853330999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.40946896999997762</v>
       </c>
       <c r="D91" s="5">
         <v>3.5600525984870401</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>140.96312094999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.29458764000000315</v>
       </c>
       <c r="D92" s="5">
         <v>2.5421849466559676</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>141.1239272</v>
       </c>
       <c r="C93" s="5">
         <v>0.16080625000000737</v>
       </c>
       <c r="D93" s="5">
         <v>1.3775435442690442</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>141.14239277999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.8465579999997317E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.1571289152530575</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>141.20104900000001</v>
       </c>
       <c r="C95" s="5">
         <v>5.8656220000017356E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.49983970326681337</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>140.93734995</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26369905000001381</v>
       </c>
       <c r="D96" s="5">
         <v>-2.218175525638133</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>142.12311817</v>
       </c>
       <c r="C97" s="5">
         <v>1.1857682199999999</v>
       </c>
       <c r="D97" s="5">
         <v>10.576671633267054</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>141.83022360000001</v>
       </c>
       <c r="C98" s="5">
         <v>-0.2928945699999872</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4451819616030712</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>142.62406820000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.7938445999999999</v>
       </c>
       <c r="D99" s="5">
         <v>6.9272481347423254</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>142.16069555999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.4633726400000171</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8297742400886903</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>142.41617027000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.25547471000001565</v>
       </c>
       <c r="D101" s="5">
         <v>2.1779437589489081</v>
       </c>
       <c r="E101" s="5">
         <v>1.4243494565515435</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>142.48390155000001</v>
       </c>
       <c r="C102" s="5">
         <v>6.7731280000003835E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.57219958386027781</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>141.36747929000001</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1164222600000073</v>
       </c>
       <c r="D103" s="5">
         <v>-9.0077117322808995</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>142.14528154999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.7778022599999872</v>
       </c>
       <c r="D104" s="5">
         <v>6.8058907080014386</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>141.68499661000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.46028493999997977</v>
       </c>
       <c r="D105" s="5">
         <v>-3.8172936743382291</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>141.69598002999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.0983419999973876E-2</v>
       </c>
       <c r="D106" s="5">
         <v>9.3063664018400161E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>140.05337828</v>
       </c>
       <c r="C107" s="5">
         <v>-1.642601749999983</v>
       </c>
       <c r="D107" s="5">
         <v>-13.057381296460836</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>142.42677717999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.3733988999999838</v>
       </c>
       <c r="D108" s="5">
         <v>22.342316070928049</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>143.62825035</v>
       </c>
       <c r="C109" s="5">
         <v>1.2014731700000141</v>
       </c>
       <c r="D109" s="5">
         <v>10.605996676888729</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>143.00849916000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.61975118999998813</v>
       </c>
       <c r="D110" s="5">
         <v>-5.0568260698435115</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>142.00865338</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99984578000001534</v>
       </c>
       <c r="D111" s="5">
         <v>-8.074600940217536</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>142.16076887</v>
       </c>
       <c r="C112" s="5">
         <v>0.15211548999999991</v>
       </c>
       <c r="D112" s="5">
         <v>1.2930046693596875</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.18015091999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.9382049999990159E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.16372947896039491</v>
       </c>
       <c r="E113" s="5">
         <v>-0.16572510660310957</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.72483879999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.5446878799999979</v>
       </c>
       <c r="D114" s="5">
         <v>4.6952753416601878</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.45049143</v>
       </c>
       <c r="C115" s="5">
         <v>-0.27434736999998677</v>
       </c>
       <c r="D115" s="5">
         <v>-2.2824234162395207</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>142.09982159</v>
       </c>
       <c r="C116" s="5">
         <v>-0.35066983999999479</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9143662156599248</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>142.16017962000001</v>
       </c>
       <c r="C117" s="5">
         <v>6.0358030000003282E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.51090200427303945</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.15802345</v>
       </c>
       <c r="C118" s="5">
         <v>-2.1561700000063411E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8199105950822414E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.23024032999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.92778312000001506</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5566106024017472</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>141.17787005</v>
       </c>
       <c r="C120" s="5">
         <v>-5.2370279999990998E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.44407149807661472</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>141.24112045999999</v>
       </c>
       <c r="C121" s="5">
         <v>6.3250409999994872E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.53894989652343295</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.93001681999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.3111036399999989</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6113837024204112</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>139.74425185000001</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1857649699999797</v>
       </c>
       <c r="D123" s="5">
         <v>-9.64225372612737</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>139.59416125999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15009059000001912</v>
       </c>
       <c r="D124" s="5">
         <v>-1.2812589142529807</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.5442323</v>
       </c>
       <c r="C125" s="5">
         <v>-4.9928959999988365E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-0.42836339085741137</v>
       </c>
       <c r="E125" s="5">
         <v>-1.8539286974615266</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>140.10368772999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.55945542999998565</v>
       </c>
       <c r="D126" s="5">
         <v>4.9185092447277423</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>140.53329378000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.42960605000001806</v>
       </c>
       <c r="D127" s="5">
         <v>3.7423072935547808</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>140.79864140000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.26534762000000001</v>
       </c>
       <c r="D128" s="5">
         <v>2.2894556740540084</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.06230300000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.26366160000000605</v>
       </c>
       <c r="D129" s="5">
         <v>2.2704267947259771</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>143.22156028000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1592572799999914</v>
       </c>
       <c r="D130" s="5">
         <v>19.996663147501149</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>140.25768191</v>
       </c>
       <c r="C131" s="5">
         <v>-2.9638783700000033</v>
       </c>
       <c r="D131" s="5">
         <v>-22.192927684708607</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>141.34431279</v>
       </c>
       <c r="C132" s="5">
         <v>1.0866308800000013</v>
       </c>
       <c r="D132" s="5">
         <v>9.7034236509344396</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>139.27574168000001</v>
       </c>
       <c r="C133" s="5">
         <v>-2.0685711099999935</v>
       </c>
       <c r="D133" s="5">
         <v>-16.215111788322879</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.54190410000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.26616242000000057</v>
       </c>
       <c r="D134" s="5">
         <v>2.3175138707832499</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.82515465</v>
       </c>
       <c r="C135" s="5">
         <v>0.28325054999999111</v>
       </c>
       <c r="D135" s="5">
         <v>2.4632112137634943</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.87572947000001</v>
       </c>
       <c r="C136" s="5">
         <v>5.0574820000008458E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.43490502981307078</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>139.95050259999999</v>
       </c>
       <c r="C137" s="5">
         <v>7.4773129999982757E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.64337135444194615</v>
       </c>
       <c r="E137" s="5">
         <v>0.29114087576658232</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.48078014999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.53027754999999388</v>
       </c>
       <c r="D138" s="5">
         <v>4.6428055824297099</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>139.79243696</v>
       </c>
       <c r="C139" s="5">
         <v>-0.68834318999998345</v>
       </c>
       <c r="D139" s="5">
         <v>-5.7239917305469508</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>139.9844817</v>
       </c>
       <c r="C140" s="5">
         <v>0.19204474000000005</v>
       </c>
       <c r="D140" s="5">
         <v>1.6610551857523248</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>140.28549415000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.30101245000000176</v>
       </c>
       <c r="D141" s="5">
         <v>2.6111303329775737</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.18543600999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10005814000001578</v>
       </c>
       <c r="D142" s="5">
         <v>-0.85254623348627323</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.11242290000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.92698689000002332</v>
       </c>
       <c r="D143" s="5">
         <v>8.2301410241799147</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.99222839000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12019451000000458</v>
       </c>
       <c r="D144" s="5">
         <v>-1.0173422941533117</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.31096718000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.31873878999999761</v>
       </c>
       <c r="D145" s="5">
         <v>2.7468061059910065</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>141.11240455999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19856262000001834</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6732054372508243</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>140.73537221000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.37703234999997903</v>
       </c>
       <c r="D147" s="5">
         <v>-3.1595308232241548</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>141.63053882</v>
       </c>
       <c r="C148" s="5">
         <v>0.89516660999998976</v>
       </c>
       <c r="D148" s="5">
         <v>7.9055284504840451</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>141.82734665000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.19680783000001156</v>
       </c>
       <c r="D149" s="5">
         <v>1.6803068192422943</v>
       </c>
       <c r="E149" s="5">
         <v>1.3410770344743472</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>141.85566892</v>
       </c>
       <c r="C150" s="5">
         <v>2.8322269999989658E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.23989786259623891</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>142.57460395999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.71893503999999098</v>
       </c>
       <c r="D151" s="5">
         <v>6.2541091632082768</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>142.92921659000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.35461263000001964</v>
       </c>
       <c r="D152" s="5">
         <v>3.0258183789940496</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>142.52679816</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40241843000001154</v>
       </c>
       <c r="D153" s="5">
         <v>-3.3267793822946312</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>143.12810145</v>
       </c>
       <c r="C154" s="5">
         <v>0.60130329000000415</v>
       </c>
       <c r="D154" s="5">
         <v>5.1817953802456795</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>142.14182639000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.98627505999999698</v>
       </c>
       <c r="D155" s="5">
         <v>-7.9627210034053153</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>142.33617265000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.19434626000000321</v>
       </c>
       <c r="D156" s="5">
         <v>1.6531186686209898</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>141.67740115999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.65877149000002078</v>
       </c>
       <c r="D157" s="5">
         <v>-5.4147147726707594</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>143.49727619999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.8198750399999994</v>
       </c>
       <c r="D158" s="5">
         <v>16.551242798741981</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>144.45477814</v>
       </c>
       <c r="C159" s="5">
         <v>0.95750194000001443</v>
       </c>
       <c r="D159" s="5">
         <v>8.3076289474700147</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>144.38360105000001</v>
       </c>
       <c r="C160" s="5">
         <v>-7.1177089999991949E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.58967532978975168</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>144.5071638</v>
       </c>
       <c r="C161" s="5">
         <v>0.12356274999999073</v>
       </c>
       <c r="D161" s="5">
         <v>1.0318014408145393</v>
       </c>
       <c r="E161" s="5">
         <v>1.889492550835925</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.22528267999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.28188112000000842</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3158148826002645</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>144.05244223</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17284044999999537</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4286462433144909</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>143.96304255000001</v>
       </c>
       <c r="C164" s="5">
         <v>-8.9399679999985437E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.74218937408251362</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>144.48647346999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.52343091999998137</v>
       </c>
       <c r="D165" s="5">
         <v>4.4513592641045818</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>144.43527517999999</v>
       </c>
       <c r="C166" s="5">
         <v>-5.1198290000002089E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.42438818693520952</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>143.81626962000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.61900555999997664</v>
       </c>
       <c r="D167" s="5">
         <v>-5.0233259561590753</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>144.94833503000001</v>
       </c>
       <c r="C168" s="5">
         <v>1.1320654099999956</v>
       </c>
       <c r="D168" s="5">
         <v>9.8658040082186371</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>144.12724086</v>
       </c>
       <c r="C169" s="5">
         <v>-0.82109417000000917</v>
       </c>
       <c r="D169" s="5">
         <v>-6.5898437595934496</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>143.22289334999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.90434751000000801</v>
       </c>
       <c r="D170" s="5">
         <v>-7.2750850516710708</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>143.41692877</v>
       </c>
       <c r="C171" s="5">
         <v>0.19403542000000584</v>
       </c>
       <c r="D171" s="5">
         <v>1.6379039250299599</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>144.03820142999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.62127265999998826</v>
       </c>
       <c r="D172" s="5">
         <v>5.3239799847048186</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>143.90106600999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.13713541999999279</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1365284524976649</v>
       </c>
       <c r="E173" s="5">
         <v>-0.41942404380647114</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>143.07635531</v>
       </c>
       <c r="C174" s="5">
         <v>-0.82471069999999713</v>
       </c>
       <c r="D174" s="5">
         <v>-6.6646225612933758</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>143.75564104</v>
       </c>
       <c r="C175" s="5">
         <v>0.6792857300000037</v>
       </c>
       <c r="D175" s="5">
         <v>5.848406738029821</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>143.52232961000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.23331142999998633</v>
       </c>
       <c r="D176" s="5">
         <v>-1.930275863183295</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>143.56886524000001</v>
       </c>
       <c r="C177" s="5">
         <v>4.6535629999993944E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.38978219806389269</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>143.91957590000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.35071066000000428</v>
       </c>
       <c r="D178" s="5">
         <v>2.9710719148471121</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>143.30098168000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.61859422000000563</v>
       </c>
       <c r="D179" s="5">
         <v>-5.0376311598517187</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>144.80431888999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.5033372099999838</v>
       </c>
       <c r="D180" s="5">
         <v>13.341301647179238</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>145.71893241999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.9146135299999969</v>
       </c>
       <c r="D181" s="5">
         <v>7.8483704492222417</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>145.25581338000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.46311903999998094</v>
       </c>
       <c r="D182" s="5">
         <v>-3.7478362006800547</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>144.35317472</v>
       </c>
       <c r="C183" s="5">
         <v>-0.90263866000000803</v>
       </c>
       <c r="D183" s="5">
         <v>-7.2073015214575538</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>143.97554398</v>
       </c>
       <c r="C184" s="5">
         <v>-0.37763074000000074</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0944476337080196</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>144.21206627999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.23652229999999008</v>
       </c>
       <c r="D185" s="5">
         <v>1.989263784944284</v>
       </c>
       <c r="E185" s="5">
         <v>0.21612089376625843</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>144.37160055000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.15953427000002307</v>
       </c>
       <c r="D186" s="5">
         <v>1.3356041006195918</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>144.56167325000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.19007270000000176</v>
       </c>
       <c r="D187" s="5">
         <v>1.5913524293592607</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>144.61849463999999</v>
       </c>
       <c r="C188" s="5">
         <v>5.6821389999981875E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.47269283436621734</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>144.73355262000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.11505798000001732</v>
       </c>
       <c r="D189" s="5">
         <v>0.95890462491239337</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>144.72601208</v>
       </c>
       <c r="C190" s="5">
         <v>-7.5405400000079226E-3</v>
       </c>
       <c r="D190" s="5">
         <v>-6.2501440911644224E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>145.27854773000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.55253565000001004</v>
       </c>
       <c r="D191" s="5">
         <v>4.6787996364871853</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>145.94099215</v>
       </c>
       <c r="C192" s="5">
         <v>0.66244441999998571</v>
       </c>
       <c r="D192" s="5">
         <v>5.6111216569996847</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>146.23645671</v>
       </c>
       <c r="C193" s="5">
         <v>0.29546455999999921</v>
       </c>
       <c r="D193" s="5">
         <v>2.4566931756443422</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>145.96628917999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.27016753000000904</v>
       </c>
       <c r="D194" s="5">
         <v>-2.1945758995942422</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>146.22580844000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.2595192600000189</v>
       </c>
       <c r="D195" s="5">
         <v>2.1545148361335587</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>146.62217099</v>
       </c>
       <c r="C196" s="5">
         <v>0.3963625499999921</v>
       </c>
       <c r="D196" s="5">
         <v>3.3016776507889034</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>146.92590331</v>
       </c>
       <c r="C197" s="5">
         <v>0.30373231999999462</v>
       </c>
       <c r="D197" s="5">
         <v>2.5143554311998662</v>
       </c>
       <c r="E197" s="5">
         <v>1.8818376991637242</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>147.29152031999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.36561700999999402</v>
       </c>
       <c r="D198" s="5">
         <v>3.0273443140884204</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>147.18647860999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10504170999999474</v>
       </c>
       <c r="D199" s="5">
         <v>-0.85243748109611328</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>147.00118257</v>
       </c>
       <c r="C200" s="5">
         <v>-0.18529603999999722</v>
       </c>
       <c r="D200" s="5">
         <v>-1.5002878743285986</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>148.59185038000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.5906678100000136</v>
       </c>
       <c r="D201" s="5">
         <v>13.786292977286729</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>148.45829975000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.133550630000002</v>
       </c>
       <c r="D202" s="5">
         <v>-1.0732144008780642</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>148.96613701000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.50783726000000229</v>
       </c>
       <c r="D203" s="5">
         <v>4.1830052055516154</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>148.10816875</v>
       </c>
       <c r="C204" s="5">
         <v>-0.85796826000000692</v>
       </c>
       <c r="D204" s="5">
         <v>-6.6965983779379563</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>148.31257778</v>
       </c>
       <c r="C205" s="5">
         <v>0.20440902999999366</v>
       </c>
       <c r="D205" s="5">
         <v>1.6687895603228808</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>148.79461535999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.48203757999999652</v>
       </c>
       <c r="D206" s="5">
         <v>3.970655243771426</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>149.84484591</v>
       </c>
       <c r="C207" s="5">
         <v>1.0502305500000091</v>
       </c>
       <c r="D207" s="5">
         <v>8.8065732320436574</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>150.16742360000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.3225776900000028</v>
       </c>
       <c r="D208" s="5">
         <v>2.6141005693550268</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>150.03122042000001</v>
       </c>
       <c r="C209" s="5">
         <v>-0.13620317999999543</v>
       </c>
       <c r="D209" s="5">
         <v>-1.082997395508345</v>
       </c>
       <c r="E209" s="5">
         <v>2.1135259610744583</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>150.51335259999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.48213217999997937</v>
       </c>
       <c r="D210" s="5">
         <v>3.9251475901499688</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.47435475</v>
       </c>
       <c r="C211" s="5">
         <v>-3.8997849999987011E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.31047603661165102</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.85352151999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.37916676999998344</v>
       </c>
       <c r="D212" s="5">
         <v>3.0660321968184245</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.45791369</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39560782999998878</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1019601862560697</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.97448857000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.5165748800000074</v>
       </c>
       <c r="D214" s="5">
         <v>4.1987190612140068</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.60501797000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.36947059999999965</v>
       </c>
       <c r="D215" s="5">
         <v>-2.8974797774446448</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>152.24701304000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.6419950700000072</v>
       </c>
       <c r="D216" s="5">
         <v>13.896941929873385</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.85852331999999</v>
       </c>
       <c r="C217" s="5">
         <v>-0.38848972000002391</v>
       </c>
       <c r="D217" s="5">
         <v>-3.019437481652798</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.23941397999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.3808906600000057</v>
       </c>
       <c r="D218" s="5">
         <v>11.474548039989507</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.57689094</v>
       </c>
       <c r="C219" s="5">
         <v>-1.6625230399999964</v>
       </c>
       <c r="D219" s="5">
         <v>-12.269592213417868</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.94621857000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.369327630000015</v>
       </c>
       <c r="D220" s="5">
         <v>11.395844458269288</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.30772051</v>
       </c>
       <c r="C221" s="5">
         <v>1.3615019399999824</v>
       </c>
       <c r="D221" s="5">
         <v>11.221037282241353</v>
       </c>
       <c r="E221" s="5">
         <v>2.8504067873528438</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>154.86814050999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.56041999999999348</v>
       </c>
       <c r="D222" s="5">
         <v>4.4463185966395757</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>154.93163174</v>
       </c>
       <c r="C223" s="5">
         <v>6.3491230000011001E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.49307433578158477</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>155.32504842</v>
       </c>
       <c r="C224" s="5">
         <v>0.39341668000000141</v>
       </c>
       <c r="D224" s="5">
         <v>3.0900697207885353</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>154.78274499</v>
       </c>
       <c r="C225" s="5">
         <v>-0.54230343000000403</v>
       </c>
       <c r="D225" s="5">
         <v>-4.1101673985400433</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>155.50552213</v>
       </c>
       <c r="C226" s="5">
         <v>0.72277714000000515</v>
       </c>
       <c r="D226" s="5">
         <v>5.7497275215349974</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>156.81040496</v>
       </c>
       <c r="C227" s="5">
         <v>1.3048828299999968</v>
       </c>
       <c r="D227" s="5">
         <v>10.547449450209179</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>156.95208707</v>
       </c>
       <c r="C228" s="5">
         <v>0.14168211000000497</v>
       </c>
       <c r="D228" s="5">
         <v>1.0896341331190884</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>156.91789957</v>
       </c>
       <c r="C229" s="5">
         <v>-3.4187500000001592E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.26107258457187532</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>155.63304715000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2848524199999929</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3950317309542406</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>158.01224851000001</v>
       </c>
       <c r="C231" s="5">
         <v>2.3792013599999962</v>
       </c>
       <c r="D231" s="5">
         <v>19.968489298415125</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>158.51668943999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.50444092999998702</v>
       </c>
       <c r="D232" s="5">
         <v>3.8988849656646174</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>158.35518748999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.16150195000000167</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2157712460918568</v>
       </c>
       <c r="E233" s="5">
         <v>2.6229841038561075</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.94309716000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.58790967000001615</v>
       </c>
       <c r="D234" s="5">
         <v>4.547227267385634</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>159.19470583</v>
       </c>
       <c r="C235" s="5">
         <v>0.25160866999999598</v>
       </c>
       <c r="D235" s="5">
         <v>1.9162398717410545</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>159.43595227</v>
       </c>
       <c r="C236" s="5">
         <v>0.24124643999999762</v>
       </c>
       <c r="D236" s="5">
         <v>1.8337346361878115</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>160.70915665999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.2732043899999894</v>
       </c>
       <c r="D237" s="5">
         <v>10.01511181713488</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>160.24554255999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.46361410000000092</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4073614338008151</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>161.03281472</v>
       </c>
       <c r="C239" s="5">
         <v>0.78727216000001476</v>
       </c>
       <c r="D239" s="5">
         <v>6.0574338040176201</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>161.10368894000001</v>
       </c>
       <c r="C240" s="5">
         <v>7.0874220000007426E-2</v>
       </c>
       <c r="D240" s="5">
         <v>0.5294277609199316</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>159.94408537000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1596035700000016</v>
       </c>
       <c r="D241" s="5">
         <v>-8.3035763290290276</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>160.46039865</v>
       </c>
       <c r="C242" s="5">
         <v>0.51631327999999144</v>
       </c>
       <c r="D242" s="5">
         <v>3.9432243405271405</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>162.05708654</v>
       </c>
       <c r="C243" s="5">
         <v>1.5966878899999983</v>
       </c>
       <c r="D243" s="5">
         <v>12.616472769316832</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>162.41184512999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.35475858999998877</v>
       </c>
       <c r="D244" s="5">
         <v>2.658775794952617</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>162.05668141999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.35516370999999936</v>
       </c>
       <c r="D245" s="5">
         <v>-2.5928378405898678</v>
       </c>
       <c r="E245" s="5">
         <v>2.3374630087402481</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>161.1454511</v>
       </c>
       <c r="C246" s="5">
         <v>-0.91123031999998716</v>
       </c>
       <c r="D246" s="5">
         <v>-6.5426824439339999</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>161.78445966999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.63900856999998723</v>
       </c>
       <c r="D247" s="5">
         <v>4.8636637693402429</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>162.70436867000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.9199090000000183</v>
       </c>
       <c r="D248" s="5">
         <v>7.0406986756075707</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>163.20873121</v>
       </c>
       <c r="C249" s="5">
         <v>0.50436253999998826</v>
       </c>
       <c r="D249" s="5">
         <v>3.783925728100157</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.3389142</v>
       </c>
       <c r="C250" s="5">
         <v>3.1301829900000087</v>
       </c>
       <c r="D250" s="5">
         <v>25.604640243745536</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>164.89736909000001</v>
       </c>
       <c r="C251" s="5">
         <v>-1.4415451099999927</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9179268739593152</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>162.85861851000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0387505799999985</v>
       </c>
       <c r="D252" s="5">
         <v>-13.868058203791133</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>163.6345968</v>
       </c>
       <c r="C253" s="5">
         <v>0.77597828999998342</v>
       </c>
       <c r="D253" s="5">
         <v>5.8699263295407089</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>163.62020931999999</v>
       </c>
       <c r="C254" s="5">
         <v>-1.4387480000010555E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.10545831817185825</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>164.84967273999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.2294634200000019</v>
       </c>
       <c r="D255" s="5">
         <v>9.3990988890559457</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>164.56991685</v>
       </c>
       <c r="C256" s="5">
         <v>-0.2797558899999899</v>
       </c>
       <c r="D256" s="5">
         <v>-2.0175432005609228</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>164.24436076999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32555608000001257</v>
       </c>
       <c r="D257" s="5">
         <v>-2.3482095495531707</v>
       </c>
       <c r="E257" s="5">
         <v>1.3499470252202883</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>163.54260292000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.70175784999997859</v>
       </c>
       <c r="D258" s="5">
         <v>-5.0083873524013551</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>163.73663579999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.19403287999998042</v>
       </c>
       <c r="D259" s="5">
         <v>1.4330507596994169</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>163.30511329999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.43152249999999981</v>
       </c>
       <c r="D260" s="5">
         <v>-3.1171192027597439</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>162.93840011</v>
       </c>
       <c r="C261" s="5">
         <v>-0.36671318999998448</v>
       </c>
       <c r="D261" s="5">
         <v>-2.6616517122755923</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>163.48419311000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.5457930000000033</v>
       </c>
       <c r="D262" s="5">
         <v>4.0945149373704304</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>163.69140866000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.2072155500000008</v>
       </c>
       <c r="D263" s="5">
         <v>1.5316432501311317</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>163.64703807999999</v>
       </c>
       <c r="C264" s="5">
         <v>-4.4370580000020254E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.32479033953017877</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>162.16976894999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.4772691299999963</v>
       </c>
       <c r="D265" s="5">
         <v>-10.310627674028805</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>161.83264664000001</v>
       </c>
       <c r="C266" s="5">
         <v>-0.33712230999998383</v>
       </c>
       <c r="D266" s="5">
         <v>-2.4662628511422424</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>161.73690382000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.5742819999998119E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.7076339588927838</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>161.23353610999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.50336771000002045</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6714448825483026</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>161.63175898</v>
       </c>
       <c r="C269" s="5">
         <v>0.39822287000001211</v>
       </c>
       <c r="D269" s="5">
         <v>3.0044160501792261</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5906797516528126</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>161.39401146</v>
       </c>
       <c r="C270" s="5">
         <v>-0.23774751999999921</v>
       </c>
       <c r="D270" s="5">
         <v>-1.7508949585199551</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>161.17037313</v>
       </c>
       <c r="C271" s="5">
         <v>-0.22363833</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6501860806537927</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>161.39863563</v>
       </c>
       <c r="C272" s="5">
         <v>0.22826249999999959</v>
       </c>
       <c r="D272" s="5">
         <v>1.7128382391350616</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>161.40953572000001</v>
       </c>
       <c r="C273" s="5">
         <v>1.0900090000006912E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.1072355820155373E-2</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>161.38593524999999</v>
       </c>
       <c r="C274" s="5">
         <v>-2.3600470000019413E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.17531678096128767</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>160.57751597000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.8084192799999812</v>
       </c>
       <c r="D275" s="5">
         <v>-5.8482006785109286</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>161.12358950999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.54607353999998054</v>
       </c>
       <c r="D276" s="5">
         <v>4.1580205362193645</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>162.06100157</v>
       </c>
       <c r="C277" s="5">
         <v>0.93741206000001398</v>
       </c>
       <c r="D277" s="5">
         <v>7.2093544543250232</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>162.37220242000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.31120085000000586</v>
       </c>
       <c r="D278" s="5">
         <v>2.328817314751408</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>161.98490346</v>
       </c>
       <c r="C279" s="5">
         <v>-0.38729896000000963</v>
       </c>
       <c r="D279" s="5">
         <v>-2.8250515842205171</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>161.83634506000001</v>
       </c>
       <c r="C280" s="5">
         <v>-0.14855839999998466</v>
       </c>
       <c r="D280" s="5">
         <v>-1.095000854471595</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>162.14737595</v>
       </c>
       <c r="C281" s="5">
         <v>0.31103088999998363</v>
       </c>
       <c r="D281" s="5">
         <v>2.3307972350835593</v>
       </c>
       <c r="E281" s="5">
         <v>0.31900721321964642</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>162.06836289</v>
       </c>
       <c r="C282" s="5">
         <v>-7.9013059999994084E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.58318531455889833</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>162.30560717</v>
       </c>
       <c r="C283" s="5">
         <v>0.23724427999999875</v>
       </c>
       <c r="D283" s="5">
         <v>1.7708359076581193</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>162.43462987999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.12902270999998677</v>
       </c>
       <c r="D284" s="5">
         <v>0.95810600776833343</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>162.76899083000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.33436095000001842</v>
       </c>
       <c r="D285" s="5">
         <v>2.4982786540642676</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>162.75331765000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.5673179999993181E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.11548795920763855</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>163.44921041000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.69589275999999245</v>
       </c>
       <c r="D287" s="5">
         <v>5.2532998618568083</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>164.87323581999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.4240254099999845</v>
       </c>
       <c r="D288" s="5">
         <v>10.970620695711819</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>163.71956788</v>
       </c>
       <c r="C289" s="5">
         <v>-1.1536679399999912</v>
       </c>
       <c r="D289" s="5">
         <v>-8.0810323665339681</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>163.27377919</v>
       </c>
       <c r="C290" s="5">
         <v>-0.44578869000000054</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2189641864101781</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>163.86370889</v>
       </c>
       <c r="C291" s="5">
         <v>0.589929699999999</v>
       </c>
       <c r="D291" s="5">
         <v>4.4229656364220382</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>163.63360415</v>
       </c>
       <c r="C292" s="5">
         <v>-0.23010474000000158</v>
       </c>
       <c r="D292" s="5">
         <v>-1.6721397716299879</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>163.54682020999999</v>
       </c>
       <c r="C293" s="5">
         <v>-8.6783940000003668E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.63457314424640865</v>
       </c>
       <c r="E293" s="5">
         <v>0.86306932307775863</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>163.30206056</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24475964999999178</v>
       </c>
       <c r="D294" s="5">
         <v>-1.781178111174897</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>163.58561588000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.28355532000000494</v>
       </c>
       <c r="D295" s="5">
         <v>2.1036773799193442</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.82980803999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.24419215999998301</v>
       </c>
       <c r="D296" s="5">
         <v>1.8060782226063221</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>163.9249532</v>
       </c>
       <c r="C297" s="5">
         <v>9.5145160000015494E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.69913766457501136</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>163.72170416</v>
       </c>
       <c r="C298" s="5">
         <v>-0.20324904000000288</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4777643953551411</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>164.33687413999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.61516997999999035</v>
       </c>
       <c r="D299" s="5">
         <v>4.6032517743168189</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>164.75656681000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.41969267000001764</v>
       </c>
       <c r="D300" s="5">
         <v>3.1080418372684937</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>164.23326736999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.5232994400000166</v>
       </c>
       <c r="D301" s="5">
         <v>-3.7455549069542626</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>164.28533166</v>
       </c>
       <c r="C302" s="5">
         <v>5.2064290000004121E-2</v>
       </c>
       <c r="D302" s="5">
         <v>0.38108111717378712</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.24930171</v>
       </c>
       <c r="C303" s="5">
         <v>1.9639700500000004</v>
       </c>
       <c r="D303" s="5">
         <v>15.327397482266614</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.19911472000001</v>
       </c>
       <c r="C304" s="5">
         <v>-5.0186989999986054E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.36165262450316149</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>166.05789178000001</v>
       </c>
       <c r="C305" s="5">
         <v>-0.14122294000000579</v>
       </c>
       <c r="D305" s="5">
         <v>-1.0149137453288937</v>
       </c>
       <c r="E305" s="5">
         <v>1.5353839143895875</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>166.60383413</v>
       </c>
       <c r="C306" s="5">
         <v>0.54594234999999003</v>
       </c>
       <c r="D306" s="5">
         <v>4.0173205236934573</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.68026777</v>
       </c>
       <c r="C307" s="5">
         <v>7.6433640000004743E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.55192101207548472</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.53635001000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.14391775999999368</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0312170071271498</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.0783079</v>
       </c>
       <c r="C309" s="5">
         <v>0.54195788999999195</v>
       </c>
       <c r="D309" s="5">
         <v>3.9758107830218492</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>167.26146892</v>
       </c>
       <c r="C310" s="5">
         <v>0.18316102000000001</v>
       </c>
       <c r="D310" s="5">
         <v>1.32347105653432</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>166.62998188</v>
       </c>
       <c r="C311" s="5">
         <v>-0.63148703999999611</v>
       </c>
       <c r="D311" s="5">
         <v>-4.4376355134355228</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>167.31281984</v>
       </c>
       <c r="C312" s="5">
         <v>0.68283796000000052</v>
       </c>
       <c r="D312" s="5">
         <v>5.0298777040001408</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>167.07041204000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.24240779999999518</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7248083433806682</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>168.34917612999999</v>
       </c>
       <c r="C314" s="5">
         <v>1.2787640899999815</v>
       </c>
       <c r="D314" s="5">
         <v>9.5815452036884565</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>168.18013242999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16904370000000313</v>
       </c>
       <c r="D315" s="5">
         <v>-1.1983182496108857</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>169.03909514</v>
       </c>
       <c r="C316" s="5">
         <v>0.85896271000001434</v>
       </c>
       <c r="D316" s="5">
         <v>6.3040057716096554</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>169.17599469999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.13689955999998915</v>
       </c>
       <c r="D317" s="5">
         <v>0.97618363223994642</v>
       </c>
       <c r="E317" s="5">
         <v>1.8777204061647179</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>169.91582650999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.73983180999999831</v>
       </c>
       <c r="D318" s="5">
         <v>5.3758580677551793</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>169.6864032</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22942330999998717</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6082825272453749</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>169.54658316000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13982003999998938</v>
       </c>
       <c r="D320" s="5">
         <v>-0.98432013792770778</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>168.51187329999999</v>
       </c>
       <c r="C321" s="5">
         <v>-1.0347098600000209</v>
       </c>
       <c r="D321" s="5">
         <v>-7.0824873901521146</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>168.86088992000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.34901662000001465</v>
       </c>
       <c r="D322" s="5">
         <v>2.5139118478410438</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>169.38208090000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.52119098000000008</v>
       </c>
       <c r="D323" s="5">
         <v>3.7673397248478402</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>169.74793724</v>
       </c>
       <c r="C324" s="5">
         <v>0.36585633999999345</v>
       </c>
       <c r="D324" s="5">
         <v>2.6229507862859158</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>169.82277160999999</v>
       </c>
       <c r="C325" s="5">
         <v>7.4834369999990713E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.53031163426333627</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>170.33770541999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.51493381000000227</v>
       </c>
       <c r="D326" s="5">
         <v>3.6999190594839693</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>169.78607303999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55163238000000092</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8176791066266924</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>169.85648997000001</v>
       </c>
       <c r="C328" s="5">
         <v>7.0416930000021694E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.49882379596688509</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>170.15848492000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.30199494999999388</v>
       </c>
       <c r="D329" s="5">
         <v>2.154517383816712</v>
       </c>
       <c r="E329" s="5">
         <v>0.58075037285418851</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>170.66159266</v>
       </c>
       <c r="C330" s="5">
         <v>0.50310773999999014</v>
       </c>
       <c r="D330" s="5">
         <v>3.606311219997127</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>171.04292426999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.3813316099999895</v>
       </c>
       <c r="D331" s="5">
         <v>2.714515976154197</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>171.28122225999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.23829799000000662</v>
       </c>
       <c r="D332" s="5">
         <v>1.6847173586121311</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>170.99284754999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.28837470999999937</v>
       </c>
       <c r="D333" s="5">
         <v>-2.001755649381598</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>171.06296839000001</v>
       </c>
       <c r="C334" s="5">
         <v>7.0120840000015505E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.4932080677024997</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>171.04093154</v>
       </c>
       <c r="C335" s="5">
         <v>-2.2036850000006325E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.15447815419615818</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>170.97302676999999</v>
       </c>
       <c r="C336" s="5">
         <v>-6.7904770000012604E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.47537177481170589</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>171.02265575999999</v>
       </c>
       <c r="C337" s="5">
         <v>4.9628990000002204E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.34888520577844861</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>170.63916545999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.38349030000000539</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6578650166082851</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>170.45835231999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18081313999999793</v>
       </c>
       <c r="D339" s="5">
         <v>-1.2641629173803515</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>170.84552538</v>
       </c>
       <c r="C340" s="5">
         <v>0.38717306000000917</v>
       </c>
       <c r="D340" s="5">
         <v>2.759946631452026</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>171.02643598</v>
       </c>
       <c r="C341" s="5">
         <v>0.18091060000000425</v>
       </c>
       <c r="D341" s="5">
         <v>1.2781227134834872</v>
       </c>
       <c r="E341" s="5">
         <v>0.51008391406872633</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>171.28302823999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.2565922599999908</v>
       </c>
       <c r="D342" s="5">
         <v>1.8152997460562981</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.00262692000001</v>
       </c>
       <c r="C343" s="5">
         <v>-0.28040131999998152</v>
       </c>
       <c r="D343" s="5">
         <v>-1.9468853873175762</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.67539110999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.672764189999981</v>
       </c>
       <c r="D344" s="5">
         <v>4.8245873575065934</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>171.81842445000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.14303334000001655</v>
       </c>
       <c r="D345" s="5">
         <v>1.0043880870002742</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.10223988999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.28381543999998371</v>
       </c>
       <c r="D346" s="5">
         <v>2.0003082571087072</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>171.87453937999999</v>
       </c>
       <c r="C347" s="5">
         <v>-0.22770051000000535</v>
       </c>
       <c r="D347" s="5">
         <v>-1.576162163250161</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>172.13232096999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.25778159000000755</v>
       </c>
       <c r="D348" s="5">
         <v>1.814710009312237</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>172.12359936999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.7216000000012173E-3</v>
       </c>
       <c r="D349" s="5">
         <v>-6.0784655978152191E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.75891143000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.36468793999998184</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5130874295174466</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.62218046999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.13673096000002261</v>
       </c>
       <c r="D351" s="5">
         <v>-0.95110446751753841</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.06599073999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.44381027000000017</v>
       </c>
       <c r="D352" s="5">
         <v>3.1476857672643632</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.49647425000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.43048351000001617</v>
       </c>
       <c r="D353" s="5">
         <v>3.0438790464047738</v>
       </c>
       <c r="E353" s="5">
         <v>0.85953862136955994</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.34990778</v>
       </c>
       <c r="C354" s="5">
         <v>-0.14656647000001044</v>
       </c>
       <c r="D354" s="5">
         <v>-1.0148622558951659</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>172.65835719</v>
       </c>
       <c r="C355" s="5">
         <v>0.30844941000000858</v>
       </c>
       <c r="D355" s="5">
         <v>2.1688695292409355</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.03632730000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.3779701100000068</v>
       </c>
       <c r="D356" s="5">
         <v>2.6588065237630021</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>172.44578261999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59054468000002203</v>
       </c>
       <c r="D357" s="5">
         <v>-4.0193983592448967</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>173.08883589000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.64305327000002421</v>
       </c>
       <c r="D358" s="5">
         <v>4.5677476754490298</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>172.85985517</v>
       </c>
       <c r="C359" s="5">
         <v>-0.2289807200000098</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5759905992604684</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>173.37852702000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.51867185000000404</v>
       </c>
       <c r="D360" s="5">
         <v>3.6606601345522849</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>174.11420432</v>
       </c>
       <c r="C361" s="5">
         <v>0.73567729999999187</v>
       </c>
       <c r="D361" s="5">
         <v>5.2123503508470392</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>174.13296946</v>
       </c>
       <c r="C362" s="5">
         <v>1.8765139999999292E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.12940656276074769</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>174.81281906999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.67984960999999089</v>
       </c>
       <c r="D363" s="5">
         <v>4.786960775136051</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>175.14335978</v>
       </c>
       <c r="C364" s="5">
         <v>0.33054071000000818</v>
       </c>
       <c r="D364" s="5">
         <v>2.2927376356592255</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>175.41086347999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.2675036999999918</v>
       </c>
       <c r="D365" s="5">
         <v>1.8482845980998919</v>
       </c>
       <c r="E365" s="5">
         <v>1.6895355355357244</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>175.62038462000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.20952114000002098</v>
       </c>
       <c r="D366" s="5">
         <v>1.4428052100962097</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.04647442999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.42608980999997925</v>
       </c>
       <c r="D367" s="5">
         <v>2.9506038891050634</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>175.84561424</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20086018999998601</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3605806946323185</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>171.66827223000001</v>
       </c>
       <c r="C369" s="5">
         <v>-4.1773420099999896</v>
       </c>
       <c r="D369" s="5">
         <v>-25.062027065595249</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>170.90595805999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.76231417000002466</v>
       </c>
       <c r="D370" s="5">
         <v>-5.2005092602061769</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>170.33699844</v>
       </c>
       <c r="C371" s="5">
         <v>-0.5689596199999869</v>
       </c>
       <c r="D371" s="5">
         <v>-3.9225554348451097</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>173.23284085</v>
       </c>
       <c r="C372" s="5">
         <v>2.8958424100000002</v>
       </c>
       <c r="D372" s="5">
         <v>22.420696965738408</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.26491422999999</v>
       </c>
       <c r="C373" s="5">
         <v>4.0320733799999857</v>
       </c>
       <c r="D373" s="5">
         <v>31.798567217871955</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>174.13697356</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1279406699999868</v>
       </c>
       <c r="D374" s="5">
         <v>-19.235875580667305</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.64931415999999</v>
       </c>
       <c r="C375" s="5">
         <v>-2.4876594000000125</v>
       </c>
       <c r="D375" s="5">
         <v>-15.857974480827075</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.26689163</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38242252999998527</v>
       </c>
       <c r="D376" s="5">
         <v>-2.6409969777957398</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>171.67389255000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.40700092000000154</v>
       </c>
       <c r="D377" s="5">
         <v>2.8892652452827683</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1304102014331971</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>170.97413269</v>
       </c>
       <c r="C378" s="5">
         <v>-0.69975986000000034</v>
       </c>
       <c r="D378" s="5">
         <v>-4.7831393983351456</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>170.6916846</v>
       </c>
       <c r="C379" s="5">
         <v>-0.28244809000000259</v>
       </c>
       <c r="D379" s="5">
         <v>-1.9644786190310182</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>170.58286081</v>
       </c>
       <c r="C380" s="5">
         <v>-0.10882379000000242</v>
       </c>
       <c r="D380" s="5">
         <v>-0.76237814951144456</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>171.68423408000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.1013732700000105</v>
       </c>
       <c r="D381" s="5">
         <v>8.0289763374558731</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>171.69872129999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.4487219999978151E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.10130653343103369</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>173.013578</v>
       </c>
       <c r="C383" s="5">
         <v>1.3148567000000071</v>
       </c>
       <c r="D383" s="5">
         <v>9.5866173498245111</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>174.80845463</v>
       </c>
       <c r="C384" s="5">
         <v>1.7948766300000045</v>
       </c>
       <c r="D384" s="5">
         <v>13.184498391380096</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>171.96492899</v>
       </c>
       <c r="C385" s="5">
         <v>-2.8435256399999957</v>
       </c>
       <c r="D385" s="5">
         <v>-17.864781963016295</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.95918143</v>
       </c>
       <c r="C386" s="5">
         <v>0.9942524399999968</v>
       </c>
       <c r="D386" s="5">
         <v>7.1629938449770059</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.71639277</v>
       </c>
       <c r="C387" s="5">
         <v>0.75721133999999779</v>
       </c>
       <c r="D387" s="5">
         <v>5.3819370245909548</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.49990536000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.21648740999998495</v>
       </c>
       <c r="D388" s="5">
         <v>-1.4852464726319403</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>172.67142161999999</v>
       </c>
       <c r="C389" s="5">
         <v>-0.82848374000002423</v>
       </c>
       <c r="D389" s="5">
         <v>-5.5820278782549799</v>
       </c>
       <c r="E389" s="5">
         <v>0.58106043684507114</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.62997319999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.95855158000000529</v>
       </c>
       <c r="D390" s="5">
         <v>6.8687681043839488</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>173.55905378</v>
       </c>
       <c r="C391" s="5">
         <v>-7.0919419999995625E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.4890421817956736</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>173.52043111</v>
       </c>
       <c r="C392" s="5">
         <v>-3.8622669999995196E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.266713370278715</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>173.70154020000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.18110909000000674</v>
       </c>
       <c r="D393" s="5">
         <v>1.259695200609956</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>173.86720345000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.16566324999999438</v>
       </c>
       <c r="D394" s="5">
         <v>1.1504906738266429</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>174.21227275999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.34506930999998531</v>
       </c>
       <c r="D395" s="5">
         <v>2.4077756201378975</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>175.23404033</v>
       </c>
       <c r="C396" s="5">
         <v>1.0217675700000086</v>
       </c>
       <c r="D396" s="5">
         <v>7.2696182972514567</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>174.84387785000001</v>
       </c>
       <c r="C397" s="5">
         <v>-0.39016247999998654</v>
       </c>
       <c r="D397" s="5">
         <v>-2.6393494046935806</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.13036769000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.2864898400000015</v>
       </c>
       <c r="D398" s="5">
         <v>9.1957509803340507</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>176.10719778999999</v>
       </c>
       <c r="C399" s="5">
         <v>-2.316990000002761E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.15774549513534186</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>176.34502774000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.23782995000001961</v>
       </c>
       <c r="D400" s="5">
         <v>1.6326722578641428</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>177.00966038999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.66463264999998728</v>
       </c>
       <c r="D401" s="5">
         <v>4.6176599092224047</v>
       </c>
       <c r="E401" s="5">
         <v>2.5124243081447561</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>177.77084565999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.76118526999999858</v>
       </c>
       <c r="D402" s="5">
         <v>5.2841109830821242</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>178.40413652000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.63329086000001666</v>
       </c>
       <c r="D403" s="5">
         <v>4.3596411977423921</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>179.08569516</v>
       </c>
       <c r="C404" s="5">
         <v>0.68155863999999156</v>
       </c>
       <c r="D404" s="5">
         <v>4.6819314502976273</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>179.59254514</v>
       </c>
       <c r="C405" s="5">
         <v>0.50684997999999837</v>
       </c>
       <c r="D405" s="5">
         <v>3.4496195162544208</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>180.75187783000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.1593326900000136</v>
       </c>
       <c r="D406" s="5">
         <v>8.0274568050108464</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>181.98412870000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.2322508700000014</v>
       </c>
       <c r="D407" s="5">
         <v>8.4946567156629627</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>182.08826339000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.10413468999999509</v>
       </c>
       <c r="D408" s="5">
         <v>0.68882742398546082</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>182.93669657000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.84843318000000068</v>
       </c>
       <c r="D409" s="5">
         <v>5.7368921505856596</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>183.82185423000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.8851576600000044</v>
       </c>
       <c r="D410" s="5">
         <v>5.9633601737208997</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.73988398</v>
       </c>
       <c r="C411" s="5">
         <v>0.9180297499999881</v>
       </c>
       <c r="D411" s="5">
         <v>6.1603368159306449</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>185.12708445999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.38720047999998997</v>
       </c>
       <c r="D412" s="5">
         <v>2.5443036008237385</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>185.99688573</v>
       </c>
       <c r="C413" s="5">
         <v>0.86980127000001062</v>
       </c>
       <c r="D413" s="5">
         <v>5.7860820346137709</v>
       </c>
       <c r="E413" s="5">
         <v>5.0772513320452184</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>187.42592807</v>
       </c>
       <c r="C414" s="5">
         <v>1.4290423399999952</v>
       </c>
       <c r="D414" s="5">
         <v>9.6195383812230908</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>187.39198737000001</v>
       </c>
       <c r="C415" s="5">
         <v>-3.3940699999988055E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.21709002317221726</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>187.77251520999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.38052783999998496</v>
       </c>
       <c r="D416" s="5">
         <v>2.4641823908480021</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>188.46425866000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.69174345000001836</v>
       </c>
       <c r="D417" s="5">
         <v>4.511413547062415</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>188.51786408000001</v>
       </c>
       <c r="C418" s="5">
         <v>5.3605419999996684E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.34185384038634137</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>188.49441293999999</v>
       </c>
       <c r="C419" s="5">
         <v>-2.3451140000020132E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.14917483916349061</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>188.89613270999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.4017197699999997</v>
       </c>
       <c r="D420" s="5">
         <v>2.5876343816085168</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>193.16999089999999</v>
       </c>
       <c r="C421" s="5">
         <v>4.2738581899999986</v>
       </c>
       <c r="D421" s="5">
         <v>30.797400364192761</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>190.22731870999999</v>
       </c>
       <c r="C422" s="5">
         <v>-2.9426721899999961</v>
       </c>
       <c r="D422" s="5">
         <v>-16.823866961173973</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>190.11310455</v>
       </c>
       <c r="C423" s="5">
         <v>-0.11421415999998885</v>
       </c>
       <c r="D423" s="5">
         <v>-0.71811610059651088</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>190.82480655000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.7117020000000025</v>
       </c>
       <c r="D424" s="5">
         <v>4.5859443425722679</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>191.18925107999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.36444452999998589</v>
       </c>
       <c r="D425" s="5">
         <v>2.316033295832165</v>
       </c>
       <c r="E425" s="5">
         <v>2.7916410157197147</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>191.59475861000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.4055075300000226</v>
       </c>
       <c r="D426" s="5">
         <v>2.5750706541384005</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>192.03798216000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.44322354999999902</v>
       </c>
       <c r="D427" s="5">
         <v>2.8116002309666488</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>191.99123922000001</v>
       </c>
       <c r="C428" s="5">
         <v>-4.6742940000001454E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.29169488814226874</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>191.94021022000001</v>
       </c>
       <c r="C429" s="5">
         <v>-5.1028999999999769E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.31847996991041239</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>191.97348643000001</v>
       </c>
       <c r="C430" s="5">
         <v>3.3276209999996809E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.20823958394207143</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>192.02266477000001</v>
       </c>
       <c r="C431" s="5">
         <v>4.9178339999997434E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.30784056628685441</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>192.65872363</v>
       </c>
       <c r="C432" s="5">
         <v>0.63605885999999145</v>
       </c>
       <c r="D432" s="5">
         <v>4.048120055971749</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>194.81778653999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.1590629099999887</v>
       </c>
       <c r="D433" s="5">
         <v>14.308654198483861</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>191.7931389</v>
       </c>
       <c r="C434" s="5">
         <v>-3.0246476399999835</v>
       </c>
       <c r="D434" s="5">
         <v>-17.119274073777426</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>190.06959144000001</v>
       </c>
       <c r="C435" s="5">
         <v>-1.7235474599999918</v>
       </c>
       <c r="D435" s="5">
         <v>-10.266441335885212</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>187.35752561000001</v>
       </c>
       <c r="C436" s="5">
         <v>-2.7120658300000002</v>
       </c>
       <c r="D436" s="5">
         <v>-15.840720001292963</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>189.63087497999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.2733493699999769</v>
       </c>
       <c r="D437" s="5">
         <v>15.572599495040528</v>
       </c>
       <c r="E437" s="5">
         <v>-0.81509608474167328</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>190.10157089</v>
       </c>
       <c r="C438" s="5">
         <v>0.47069591000001765</v>
       </c>
       <c r="D438" s="5">
         <v>3.019605008507642</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>189.94081245000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.16075843999999506</v>
       </c>
       <c r="D439" s="5">
         <v>-1.0100674985566993</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>190.09586960999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.15505715999998415</v>
       </c>
       <c r="D440" s="5">
         <v>0.98402389465772622</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>190.55443194</v>
       </c>
       <c r="C441" s="5">
         <v>0.45856233000000657</v>
       </c>
       <c r="D441" s="5">
         <v>2.9334386934931622</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>190.88579734999999</v>
+        <v>190.89911154999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.33136540999998942</v>
+        <v>0.34467960999998581</v>
       </c>
       <c r="D442" s="5">
-        <v>2.106819202092991</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1923148613394616</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>186.21456842000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-4.6845431299999802</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-25.780679875240644</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5C32C83-C879-479D-9ED5-ABBE73EEC40A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE0FAD7C-5C5A-43C0-8946-224698F450DE}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B38682C-24A3-4A10-A3D9-17608E22B95C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sangovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>