--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D66DD55B-9C33-442A-B958-30F471177EDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D9745FA-CF4D-49CA-BA1C-0FDE4350E07B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{99583FD0-755D-4D7F-B6D8-E8C2FA216205}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7495139B-58D9-4F1C-845A-B5A0C2316837}"/>
   </bookViews>
   <sheets>
     <sheet name="sangovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{097DB9F8-BF94-4C41-864F-27C7E925FC4F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A0DDDAD-E7A1-429D-818C-5D8422E68D83}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>125.34077592</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>125.71627098</v>
       </c>
       <c r="C7" s="5">
         <v>0.37549506000000576</v>
       </c>
       <c r="D7" s="5">
         <v>3.6547810349078835</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>125.79287039</v>
       </c>
       <c r="C8" s="5">
         <v>7.6599410000000034E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.73361988116127375</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>125.10808996999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.68478042000000983</v>
       </c>
       <c r="D9" s="5">
         <v>-6.3403782747512016</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>126.35303141</v>
       </c>
       <c r="C10" s="5">
         <v>1.2449414400000052</v>
       </c>
       <c r="D10" s="5">
         <v>12.616821210571882</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>126.49150804999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.13847663999999327</v>
       </c>
       <c r="D11" s="5">
         <v>1.3230966721553994</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>125.43945232999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0520557199999985</v>
       </c>
       <c r="D12" s="5">
         <v>-9.5365082985568108</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>125.20249059</v>
       </c>
       <c r="C13" s="5">
         <v>-0.23696173999999814</v>
       </c>
       <c r="D13" s="5">
         <v>-2.2434587200073186</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>124.46125155999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.74123903000000269</v>
       </c>
       <c r="D14" s="5">
         <v>-6.8775596805818573</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>125.89403987999999</v>
       </c>
       <c r="C15" s="5">
         <v>1.4327883200000002</v>
       </c>
       <c r="D15" s="5">
         <v>14.72341719419008</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>125.59321213</v>
       </c>
       <c r="C16" s="5">
         <v>-0.30082774999999629</v>
       </c>
       <c r="D16" s="5">
         <v>-2.8300510543375457</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>125.29398243</v>
       </c>
       <c r="C17" s="5">
         <v>-0.29922969999999793</v>
       </c>
       <c r="D17" s="5">
         <v>-2.8218683519544818</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>125.83775901999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.54377658999999312</v>
       </c>
       <c r="D18" s="5">
         <v>5.3341381614042671</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>125.68923739</v>
       </c>
       <c r="C19" s="5">
         <v>-0.14852162999999052</v>
       </c>
       <c r="D19" s="5">
         <v>-1.4071575406294889</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>125.47595301</v>
       </c>
       <c r="C20" s="5">
         <v>-0.2132843800000046</v>
       </c>
       <c r="D20" s="5">
         <v>-2.0174042620452859</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>125.65124197</v>
       </c>
       <c r="C21" s="5">
         <v>0.17528896000000316</v>
       </c>
       <c r="D21" s="5">
         <v>1.6893315985060831</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>125.70808864</v>
       </c>
       <c r="C22" s="5">
         <v>5.6846669999998767E-2</v>
       </c>
       <c r="D22" s="5">
         <v>0.54425249081730964</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>126.31139105</v>
       </c>
       <c r="C23" s="5">
         <v>0.60330240999999774</v>
       </c>
       <c r="D23" s="5">
         <v>5.9135533537467921</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>126.63533581</v>
       </c>
       <c r="C24" s="5">
         <v>0.32394476000000338</v>
       </c>
       <c r="D24" s="5">
         <v>3.1213667517007826</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>127.75940572</v>
       </c>
       <c r="C25" s="5">
         <v>1.1240699100000029</v>
       </c>
       <c r="D25" s="5">
         <v>11.187437050802561</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>130.08739592000001</v>
       </c>
       <c r="C26" s="5">
         <v>2.3279902000000021</v>
       </c>
       <c r="D26" s="5">
         <v>24.19612486997471</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>127.49338697</v>
       </c>
       <c r="C27" s="5">
         <v>-2.5940089500000028</v>
       </c>
       <c r="D27" s="5">
         <v>-21.471145416366021</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>127.99127108</v>
       </c>
       <c r="C28" s="5">
         <v>0.4978841100000011</v>
       </c>
       <c r="D28" s="5">
         <v>4.7881855942173424</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>128.25227627000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.26100519000000588</v>
       </c>
       <c r="D29" s="5">
         <v>2.4747241135491205</v>
       </c>
       <c r="E29" s="5">
         <v>2.3610821386835346</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>128.14780056000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.10447571000000266</v>
       </c>
       <c r="D30" s="5">
         <v>-0.9731653230100501</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>128.05645278</v>
       </c>
       <c r="C31" s="5">
         <v>-9.1347780000006651E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-0.85205202348246356</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>128.55943542</v>
       </c>
       <c r="C32" s="5">
         <v>0.50298263999999904</v>
       </c>
       <c r="D32" s="5">
         <v>4.8165517315414741</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>130.10620238000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.5467669600000136</v>
       </c>
       <c r="D33" s="5">
         <v>15.432613600974587</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>130.47475871</v>
       </c>
       <c r="C34" s="5">
         <v>0.36855632999998988</v>
       </c>
       <c r="D34" s="5">
         <v>3.4527456397451584</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>131.0843831</v>
       </c>
       <c r="C35" s="5">
         <v>0.60962438999999335</v>
       </c>
       <c r="D35" s="5">
         <v>5.753177742590565</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>131.19136101999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.1069779199999914</v>
       </c>
       <c r="D36" s="5">
         <v>0.98372729050997254</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>130.81773894</v>
       </c>
       <c r="C37" s="5">
         <v>-0.37362207999998986</v>
       </c>
       <c r="D37" s="5">
         <v>-3.3644749152697884</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>131.02634438000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.20860544000001369</v>
       </c>
       <c r="D38" s="5">
         <v>1.9304240939071349</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>131.00669157999999</v>
       </c>
       <c r="C39" s="5">
         <v>-1.9652800000017123E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-0.17984104420605274</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>131.16468603000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.15799445000001811</v>
       </c>
       <c r="D40" s="5">
         <v>1.4568414983809008</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>131.19115575000001</v>
       </c>
       <c r="C41" s="5">
         <v>2.6469719999994368E-2</v>
       </c>
       <c r="D41" s="5">
         <v>0.24243524757940893</v>
       </c>
       <c r="E41" s="5">
         <v>2.2914832901780091</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>132.00809502999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.8169392799999855</v>
       </c>
       <c r="D42" s="5">
         <v>7.7338227401312798</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>132.4312606</v>
       </c>
       <c r="C43" s="5">
         <v>0.42316557000000898</v>
       </c>
       <c r="D43" s="5">
         <v>3.9152746522337356</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>132.32465993</v>
       </c>
       <c r="C44" s="5">
         <v>-0.10660067000000595</v>
       </c>
       <c r="D44" s="5">
         <v>-0.96167615857442046</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>132.40556013</v>
       </c>
       <c r="C45" s="5">
         <v>8.0900200000002087E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.73612390503241532</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>132.66581263</v>
       </c>
       <c r="C46" s="5">
         <v>0.2602525000000071</v>
       </c>
       <c r="D46" s="5">
         <v>2.3843516345482429</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>131.66435193000001</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0014606999999955</v>
       </c>
       <c r="D47" s="5">
         <v>-8.6917097308487623</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>131.74140901999999</v>
       </c>
       <c r="C48" s="5">
         <v>7.7057089999982509E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.70456987541978044</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>132.23211465</v>
       </c>
       <c r="C49" s="5">
         <v>0.49070563000000789</v>
       </c>
       <c r="D49" s="5">
         <v>4.5624305354488914</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>131.83632324999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.39579140000000734</v>
       </c>
       <c r="D50" s="5">
         <v>-3.5332443653427581</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>133.31441819</v>
       </c>
       <c r="C51" s="5">
         <v>1.4780949400000054</v>
       </c>
       <c r="D51" s="5">
         <v>14.315328563855289</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>133.15510753000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.1593106599999885</v>
       </c>
       <c r="D52" s="5">
         <v>-1.4246118575065192</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>134.35848174</v>
       </c>
       <c r="C53" s="5">
         <v>1.2033742099999927</v>
       </c>
       <c r="D53" s="5">
         <v>11.400488652082519</v>
       </c>
       <c r="E53" s="5">
         <v>2.4142831671029041</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>134.38661094</v>
       </c>
       <c r="C54" s="5">
         <v>2.812919999999508E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.2515206693802341</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>134.40456180999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.7950869999992847E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.16040940724884045</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>134.10524268</v>
       </c>
       <c r="C56" s="5">
         <v>-0.29931912999998644</v>
       </c>
       <c r="D56" s="5">
         <v>-2.6399103709756511</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>133.87302829000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.23221438999999577</v>
       </c>
       <c r="D57" s="5">
         <v>-2.0582243501483077</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>134.29247993000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41945164000000545</v>
       </c>
       <c r="D58" s="5">
         <v>3.8253194941597179</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>134.39813186999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.10565193999997291</v>
       </c>
       <c r="D59" s="5">
         <v>0.94817191833391767</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>135.09148248</v>
       </c>
       <c r="C60" s="5">
         <v>0.69335061000001019</v>
       </c>
       <c r="D60" s="5">
         <v>6.3694286245449483</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>133.84400747000001</v>
       </c>
       <c r="C61" s="5">
         <v>-1.2474750099999881</v>
       </c>
       <c r="D61" s="5">
         <v>-10.535329492077183</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>136.01267068999999</v>
       </c>
       <c r="C62" s="5">
         <v>2.1686632199999849</v>
       </c>
       <c r="D62" s="5">
         <v>21.273312952029521</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>134.75873074</v>
       </c>
       <c r="C63" s="5">
         <v>-1.2539399499999888</v>
       </c>
       <c r="D63" s="5">
         <v>-10.519063279349638</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>134.95701061</v>
       </c>
       <c r="C64" s="5">
         <v>0.19827986999999325</v>
       </c>
       <c r="D64" s="5">
         <v>1.7800020904717107</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>135.26645624</v>
       </c>
       <c r="C65" s="5">
         <v>0.30944562999999903</v>
       </c>
       <c r="D65" s="5">
         <v>2.7864699762280232</v>
       </c>
       <c r="E65" s="5">
         <v>0.67578502543443886</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>134.78681134999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.47964489000000299</v>
       </c>
       <c r="D66" s="5">
         <v>-4.173098978640077</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>135.38900376999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.6021924199999944</v>
       </c>
       <c r="D67" s="5">
         <v>5.4950103516552939</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>135.78469931999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.39569554999999923</v>
       </c>
       <c r="D68" s="5">
         <v>3.5641173222579869</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>136.25797320000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.47327388000002202</v>
       </c>
       <c r="D69" s="5">
         <v>4.263686531584665</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>136.81899372999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.56102052999997909</v>
       </c>
       <c r="D70" s="5">
         <v>5.0542454933103498</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>137.60474400999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.78575028000000202</v>
       </c>
       <c r="D71" s="5">
         <v>7.1134917999265301</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>138.57033684999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.96559283999999934</v>
       </c>
       <c r="D72" s="5">
         <v>8.753286851599217</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>137.91286260000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.65747424999997861</v>
       </c>
       <c r="D73" s="5">
         <v>-5.5473811138267877</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>137.53615095999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.37671164000002477</v>
       </c>
       <c r="D74" s="5">
         <v>-3.2290248306568126</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>137.21542704999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.32072390999999811</v>
       </c>
       <c r="D75" s="5">
         <v>-2.7626968773469152</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>137.22129279999999</v>
       </c>
       <c r="C76" s="5">
         <v>5.8657499999981155E-3</v>
       </c>
       <c r="D76" s="5">
         <v>5.1310230558243575E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>137.54890774</v>
       </c>
       <c r="C77" s="5">
         <v>0.3276149400000179</v>
       </c>
       <c r="D77" s="5">
         <v>2.9029139976610718</v>
       </c>
       <c r="E77" s="5">
         <v>1.6873743597971558</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>137.78253479</v>
       </c>
       <c r="C78" s="5">
         <v>0.23362704999999551</v>
       </c>
       <c r="D78" s="5">
         <v>2.0573506142643527</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>137.98056742</v>
       </c>
       <c r="C79" s="5">
         <v>0.19803263000000015</v>
       </c>
       <c r="D79" s="5">
         <v>1.7384404911447993</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>138.08378811</v>
       </c>
       <c r="C80" s="5">
         <v>0.10322069000000056</v>
       </c>
       <c r="D80" s="5">
         <v>0.90140038284376445</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>138.47867819000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.39489008000001036</v>
       </c>
       <c r="D81" s="5">
         <v>3.4862383158907662</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>138.74908027000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.27040207999999666</v>
       </c>
       <c r="D82" s="5">
         <v>2.3685242263680184</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>139.11273091000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.36365064000000302</v>
       </c>
       <c r="D83" s="5">
         <v>3.1908428547095635</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>137.96326499</v>
       </c>
       <c r="C84" s="5">
         <v>-1.1494659200000115</v>
       </c>
       <c r="D84" s="5">
         <v>-9.4769770301420309</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>139.01388037000001</v>
       </c>
       <c r="C85" s="5">
         <v>1.0506153800000106</v>
       </c>
       <c r="D85" s="5">
         <v>9.5308430297454727</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>139.71879791999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.70491754999997625</v>
       </c>
       <c r="D86" s="5">
         <v>6.2576218010425677</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>139.91671248</v>
       </c>
       <c r="C87" s="5">
         <v>0.19791456000001517</v>
       </c>
       <c r="D87" s="5">
         <v>1.7131305917945427</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>140.42781278999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.51110030999998912</v>
       </c>
       <c r="D88" s="5">
         <v>4.4726165554702879</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>140.41615354999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1659240000000182E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9586403245566224E-2</v>
       </c>
       <c r="E89" s="5">
         <v>2.0845282286208855</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>140.25906434000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.15708920999998099</v>
       </c>
       <c r="D90" s="5">
         <v>-1.3342586619054742</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>140.66853330999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.40946896999997762</v>
       </c>
       <c r="D91" s="5">
         <v>3.5600525984870401</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>140.96312094999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.29458764000000315</v>
       </c>
       <c r="D92" s="5">
         <v>2.5421849466559676</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>141.1239272</v>
       </c>
       <c r="C93" s="5">
         <v>0.16080625000000737</v>
       </c>
       <c r="D93" s="5">
         <v>1.3775435442690442</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>141.14239277999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.8465579999997317E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.1571289152530575</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>141.20104900000001</v>
       </c>
       <c r="C95" s="5">
         <v>5.8656220000017356E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.49983970326681337</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>140.93734995</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26369905000001381</v>
       </c>
       <c r="D96" s="5">
         <v>-2.218175525638133</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>142.12311817</v>
       </c>
       <c r="C97" s="5">
         <v>1.1857682199999999</v>
       </c>
       <c r="D97" s="5">
         <v>10.576671633267054</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>141.83022360000001</v>
       </c>
       <c r="C98" s="5">
         <v>-0.2928945699999872</v>
       </c>
       <c r="D98" s="5">
         <v>-2.4451819616030712</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>142.62406820000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.7938445999999999</v>
       </c>
       <c r="D99" s="5">
         <v>6.9272481347423254</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>142.16069555999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.4633726400000171</v>
       </c>
       <c r="D100" s="5">
         <v>-3.8297742400886903</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>142.41617027000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.25547471000001565</v>
       </c>
       <c r="D101" s="5">
         <v>2.1779437589489081</v>
       </c>
       <c r="E101" s="5">
         <v>1.4243494565515435</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>142.48390155000001</v>
       </c>
       <c r="C102" s="5">
         <v>6.7731280000003835E-2</v>
       </c>
       <c r="D102" s="5">
         <v>0.57219958386027781</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>141.36747929000001</v>
       </c>
       <c r="C103" s="5">
         <v>-1.1164222600000073</v>
       </c>
       <c r="D103" s="5">
         <v>-9.0077117322808995</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>142.14528154999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.7778022599999872</v>
       </c>
       <c r="D104" s="5">
         <v>6.8058907080014386</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>141.68499661000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.46028493999997977</v>
       </c>
       <c r="D105" s="5">
         <v>-3.8172936743382291</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>141.69598002999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.0983419999973876E-2</v>
       </c>
       <c r="D106" s="5">
         <v>9.3063664018400161E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>140.05337828</v>
       </c>
       <c r="C107" s="5">
         <v>-1.642601749999983</v>
       </c>
       <c r="D107" s="5">
         <v>-13.057381296460836</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>142.42677717999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.3733988999999838</v>
       </c>
       <c r="D108" s="5">
         <v>22.342316070928049</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>143.62825035</v>
       </c>
       <c r="C109" s="5">
         <v>1.2014731700000141</v>
       </c>
       <c r="D109" s="5">
         <v>10.605996676888729</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>143.00849916000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.61975118999998813</v>
       </c>
       <c r="D110" s="5">
         <v>-5.0568260698435115</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>142.00865338</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99984578000001534</v>
       </c>
       <c r="D111" s="5">
         <v>-8.074600940217536</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>142.16076887</v>
       </c>
       <c r="C112" s="5">
         <v>0.15211548999999991</v>
       </c>
       <c r="D112" s="5">
         <v>1.2930046693596875</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.18015091999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.9382049999990159E-2</v>
       </c>
       <c r="D113" s="5">
         <v>0.16372947896039491</v>
       </c>
       <c r="E113" s="5">
         <v>-0.16572510660310957</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.72483879999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.5446878799999979</v>
       </c>
       <c r="D114" s="5">
         <v>4.6952753416601878</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.45049143</v>
       </c>
       <c r="C115" s="5">
         <v>-0.27434736999998677</v>
       </c>
       <c r="D115" s="5">
         <v>-2.2824234162395207</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>142.09982159</v>
       </c>
       <c r="C116" s="5">
         <v>-0.35066983999999479</v>
       </c>
       <c r="D116" s="5">
         <v>-2.9143662156599248</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>142.16017962000001</v>
       </c>
       <c r="C117" s="5">
         <v>6.0358030000003282E-2</v>
       </c>
       <c r="D117" s="5">
         <v>0.51090200427303945</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>142.15802345</v>
       </c>
       <c r="C118" s="5">
         <v>-2.1561700000063411E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8199105950822414E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>141.23024032999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.92778312000001506</v>
       </c>
       <c r="D119" s="5">
         <v>-7.5566106024017472</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>141.17787005</v>
       </c>
       <c r="C120" s="5">
         <v>-5.2370279999990998E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.44407149807661472</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>141.24112045999999</v>
       </c>
       <c r="C121" s="5">
         <v>6.3250409999994872E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.53894989652343295</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>140.93001681999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.3111036399999989</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6113837024204112</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>139.74425185000001</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1857649699999797</v>
       </c>
       <c r="D123" s="5">
         <v>-9.64225372612737</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>139.59416125999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.15009059000001912</v>
       </c>
       <c r="D124" s="5">
         <v>-1.2812589142529807</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>139.5442323</v>
       </c>
       <c r="C125" s="5">
         <v>-4.9928959999988365E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-0.42836339085741137</v>
       </c>
       <c r="E125" s="5">
         <v>-1.8539286974615266</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>140.10368772999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.55945542999998565</v>
       </c>
       <c r="D126" s="5">
         <v>4.9185092447277423</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>140.53329378000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.42960605000001806</v>
       </c>
       <c r="D127" s="5">
         <v>3.7423072935547808</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>140.79864140000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.26534762000000001</v>
       </c>
       <c r="D128" s="5">
         <v>2.2894556740540084</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>141.06230300000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.26366160000000605</v>
       </c>
       <c r="D129" s="5">
         <v>2.2704267947259771</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>143.22156028000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1592572799999914</v>
       </c>
       <c r="D130" s="5">
         <v>19.996663147501149</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>140.25768191</v>
       </c>
       <c r="C131" s="5">
         <v>-2.9638783700000033</v>
       </c>
       <c r="D131" s="5">
         <v>-22.192927684708607</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>141.34431279</v>
       </c>
       <c r="C132" s="5">
         <v>1.0866308800000013</v>
       </c>
       <c r="D132" s="5">
         <v>9.7034236509344396</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>139.27574168000001</v>
       </c>
       <c r="C133" s="5">
         <v>-2.0685711099999935</v>
       </c>
       <c r="D133" s="5">
         <v>-16.215111788322879</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.54190410000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.26616242000000057</v>
       </c>
       <c r="D134" s="5">
         <v>2.3175138707832499</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.82515465</v>
       </c>
       <c r="C135" s="5">
         <v>0.28325054999999111</v>
       </c>
       <c r="D135" s="5">
         <v>2.4632112137634943</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.87572947000001</v>
       </c>
       <c r="C136" s="5">
         <v>5.0574820000008458E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.43490502981307078</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>139.95050259999999</v>
       </c>
       <c r="C137" s="5">
         <v>7.4773129999982757E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.64337135444194615</v>
       </c>
       <c r="E137" s="5">
         <v>0.29114087576658232</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.48078014999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.53027754999999388</v>
       </c>
       <c r="D138" s="5">
         <v>4.6428055824297099</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>139.79243696</v>
       </c>
       <c r="C139" s="5">
         <v>-0.68834318999998345</v>
       </c>
       <c r="D139" s="5">
         <v>-5.7239917305469508</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>139.9844817</v>
       </c>
       <c r="C140" s="5">
         <v>0.19204474000000005</v>
       </c>
       <c r="D140" s="5">
         <v>1.6610551857523248</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>140.28549415000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.30101245000000176</v>
       </c>
       <c r="D141" s="5">
         <v>2.6111303329775737</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.18543600999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10005814000001578</v>
       </c>
       <c r="D142" s="5">
         <v>-0.85254623348627323</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>141.11242290000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.92698689000002332</v>
       </c>
       <c r="D143" s="5">
         <v>8.2301410241799147</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.99222839000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12019451000000458</v>
       </c>
       <c r="D144" s="5">
         <v>-1.0173422941533117</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.31096718000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.31873878999999761</v>
       </c>
       <c r="D145" s="5">
         <v>2.7468061059910065</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>141.11240455999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.19856262000001834</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6732054372508243</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>140.73537221000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.37703234999997903</v>
       </c>
       <c r="D147" s="5">
         <v>-3.1595308232241548</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>141.63053882</v>
       </c>
       <c r="C148" s="5">
         <v>0.89516660999998976</v>
       </c>
       <c r="D148" s="5">
         <v>7.9055284504840451</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>141.82734665000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.19680783000001156</v>
       </c>
       <c r="D149" s="5">
         <v>1.6803068192422943</v>
       </c>
       <c r="E149" s="5">
         <v>1.3410770344743472</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>141.85566892</v>
       </c>
       <c r="C150" s="5">
         <v>2.8322269999989658E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.23989786259623891</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>142.57460395999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.71893503999999098</v>
       </c>
       <c r="D151" s="5">
         <v>6.2541091632082768</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>142.92921659000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.35461263000001964</v>
       </c>
       <c r="D152" s="5">
         <v>3.0258183789940496</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>142.52679816</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40241843000001154</v>
       </c>
       <c r="D153" s="5">
         <v>-3.3267793822946312</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>143.12810145</v>
       </c>
       <c r="C154" s="5">
         <v>0.60130329000000415</v>
       </c>
       <c r="D154" s="5">
         <v>5.1817953802456795</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>142.14182639000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.98627505999999698</v>
       </c>
       <c r="D155" s="5">
         <v>-7.9627210034053153</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>142.33617265000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.19434626000000321</v>
       </c>
       <c r="D156" s="5">
         <v>1.6531186686209898</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>141.67740115999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.65877149000002078</v>
       </c>
       <c r="D157" s="5">
         <v>-5.4147147726707594</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>143.49727619999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.8198750399999994</v>
       </c>
       <c r="D158" s="5">
         <v>16.551242798741981</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>144.45477814</v>
       </c>
       <c r="C159" s="5">
         <v>0.95750194000001443</v>
       </c>
       <c r="D159" s="5">
         <v>8.3076289474700147</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>144.38360105000001</v>
       </c>
       <c r="C160" s="5">
         <v>-7.1177089999991949E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.58967532978975168</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>144.5071638</v>
       </c>
       <c r="C161" s="5">
         <v>0.12356274999999073</v>
       </c>
       <c r="D161" s="5">
         <v>1.0318014408145393</v>
       </c>
       <c r="E161" s="5">
         <v>1.889492550835925</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>144.22528267999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.28188112000000842</v>
       </c>
       <c r="D162" s="5">
         <v>-2.3158148826002645</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>144.05244223</v>
       </c>
       <c r="C163" s="5">
         <v>-0.17284044999999537</v>
       </c>
       <c r="D163" s="5">
         <v>-1.4286462433144909</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>143.96304255000001</v>
       </c>
       <c r="C164" s="5">
         <v>-8.9399679999985437E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.74218937408251362</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>144.48647346999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.52343091999998137</v>
       </c>
       <c r="D165" s="5">
         <v>4.4513592641045818</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>144.43527517999999</v>
       </c>
       <c r="C166" s="5">
         <v>-5.1198290000002089E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.42438818693520952</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>143.81626962000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.61900555999997664</v>
       </c>
       <c r="D167" s="5">
         <v>-5.0233259561590753</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>144.94833503000001</v>
       </c>
       <c r="C168" s="5">
         <v>1.1320654099999956</v>
       </c>
       <c r="D168" s="5">
         <v>9.8658040082186371</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>144.12724086</v>
       </c>
       <c r="C169" s="5">
         <v>-0.82109417000000917</v>
       </c>
       <c r="D169" s="5">
         <v>-6.5898437595934496</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>143.22289334999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.90434751000000801</v>
       </c>
       <c r="D170" s="5">
         <v>-7.2750850516710708</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>143.41692877</v>
       </c>
       <c r="C171" s="5">
         <v>0.19403542000000584</v>
       </c>
       <c r="D171" s="5">
         <v>1.6379039250299599</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>144.03820142999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.62127265999998826</v>
       </c>
       <c r="D172" s="5">
         <v>5.3239799847048186</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>143.90106600999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.13713541999999279</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1365284524976649</v>
       </c>
       <c r="E173" s="5">
         <v>-0.41942404380647114</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>143.07635531</v>
       </c>
       <c r="C174" s="5">
         <v>-0.82471069999999713</v>
       </c>
       <c r="D174" s="5">
         <v>-6.6646225612933758</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>143.75564104</v>
       </c>
       <c r="C175" s="5">
         <v>0.6792857300000037</v>
       </c>
       <c r="D175" s="5">
         <v>5.848406738029821</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>143.52232961000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.23331142999998633</v>
       </c>
       <c r="D176" s="5">
         <v>-1.930275863183295</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>143.56886524000001</v>
       </c>
       <c r="C177" s="5">
         <v>4.6535629999993944E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.38978219806389269</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>143.91957590000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.35071066000000428</v>
       </c>
       <c r="D178" s="5">
         <v>2.9710719148471121</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>143.30098168000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.61859422000000563</v>
       </c>
       <c r="D179" s="5">
         <v>-5.0376311598517187</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>144.80431888999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.5033372099999838</v>
       </c>
       <c r="D180" s="5">
         <v>13.341301647179238</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>145.71893241999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.9146135299999969</v>
       </c>
       <c r="D181" s="5">
         <v>7.8483704492222417</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>145.25581338000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.46311903999998094</v>
       </c>
       <c r="D182" s="5">
         <v>-3.7478362006800547</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>144.35317472</v>
       </c>
       <c r="C183" s="5">
         <v>-0.90263866000000803</v>
       </c>
       <c r="D183" s="5">
         <v>-7.2073015214575538</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>143.97554398</v>
       </c>
       <c r="C184" s="5">
         <v>-0.37763074000000074</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0944476337080196</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>144.21206627999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.23652229999999008</v>
       </c>
       <c r="D185" s="5">
         <v>1.989263784944284</v>
       </c>
       <c r="E185" s="5">
         <v>0.21612089376625843</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>144.37160055000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.15953427000002307</v>
       </c>
       <c r="D186" s="5">
         <v>1.3356041006195918</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>144.56167325000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.19007270000000176</v>
       </c>
       <c r="D187" s="5">
         <v>1.5913524293592607</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>144.61849463999999</v>
       </c>
       <c r="C188" s="5">
         <v>5.6821389999981875E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.47269283436621734</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>144.73355262000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.11505798000001732</v>
       </c>
       <c r="D189" s="5">
         <v>0.95890462491239337</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>144.72601208</v>
       </c>
       <c r="C190" s="5">
         <v>-7.5405400000079226E-3</v>
       </c>
       <c r="D190" s="5">
         <v>-6.2501440911644224E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>145.27854773000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.55253565000001004</v>
       </c>
       <c r="D191" s="5">
         <v>4.6787996364871853</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>145.94099215</v>
       </c>
       <c r="C192" s="5">
         <v>0.66244441999998571</v>
       </c>
       <c r="D192" s="5">
         <v>5.6111216569996847</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>146.23645671</v>
       </c>
       <c r="C193" s="5">
         <v>0.29546455999999921</v>
       </c>
       <c r="D193" s="5">
         <v>2.4566931756443422</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>145.96628917999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.27016753000000904</v>
       </c>
       <c r="D194" s="5">
         <v>-2.1945758995942422</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>146.22580844000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.2595192600000189</v>
       </c>
       <c r="D195" s="5">
         <v>2.1545148361335587</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>146.62217099</v>
       </c>
       <c r="C196" s="5">
         <v>0.3963625499999921</v>
       </c>
       <c r="D196" s="5">
         <v>3.3016776507889034</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>146.92590331</v>
       </c>
       <c r="C197" s="5">
         <v>0.30373231999999462</v>
       </c>
       <c r="D197" s="5">
         <v>2.5143554311998662</v>
       </c>
       <c r="E197" s="5">
         <v>1.8818376991637242</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>147.29152031999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.36561700999999402</v>
       </c>
       <c r="D198" s="5">
         <v>3.0273443140884204</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>147.18647860999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.10504170999999474</v>
       </c>
       <c r="D199" s="5">
         <v>-0.85243748109611328</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>147.00118257</v>
       </c>
       <c r="C200" s="5">
         <v>-0.18529603999999722</v>
       </c>
       <c r="D200" s="5">
         <v>-1.5002878743285986</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>148.59185038000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.5906678100000136</v>
       </c>
       <c r="D201" s="5">
         <v>13.786292977286729</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>148.45829975000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.133550630000002</v>
       </c>
       <c r="D202" s="5">
         <v>-1.0732144008780642</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>148.96613701000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.50783726000000229</v>
       </c>
       <c r="D203" s="5">
         <v>4.1830052055516154</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>148.10816875</v>
       </c>
       <c r="C204" s="5">
         <v>-0.85796826000000692</v>
       </c>
       <c r="D204" s="5">
         <v>-6.6965983779379563</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>148.31257778</v>
       </c>
       <c r="C205" s="5">
         <v>0.20440902999999366</v>
       </c>
       <c r="D205" s="5">
         <v>1.6687895603228808</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>148.79461535999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.48203757999999652</v>
       </c>
       <c r="D206" s="5">
         <v>3.970655243771426</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>149.84484591</v>
       </c>
       <c r="C207" s="5">
         <v>1.0502305500000091</v>
       </c>
       <c r="D207" s="5">
         <v>8.8065732320436574</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>150.16742360000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.3225776900000028</v>
       </c>
       <c r="D208" s="5">
         <v>2.6141005693550268</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>150.03122042000001</v>
       </c>
       <c r="C209" s="5">
         <v>-0.13620317999999543</v>
       </c>
       <c r="D209" s="5">
         <v>-1.082997395508345</v>
       </c>
       <c r="E209" s="5">
         <v>2.1135259610744583</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>150.51335259999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.48213217999997937</v>
       </c>
       <c r="D210" s="5">
         <v>3.9251475901499688</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>150.47435475</v>
       </c>
       <c r="C211" s="5">
         <v>-3.8997849999987011E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-0.31047603661165102</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>150.85352151999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.37916676999998344</v>
       </c>
       <c r="D212" s="5">
         <v>3.0660321968184245</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>150.45791369</v>
       </c>
       <c r="C213" s="5">
         <v>-0.39560782999998878</v>
       </c>
       <c r="D213" s="5">
         <v>-3.1019601862560697</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>150.97448857000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.5165748800000074</v>
       </c>
       <c r="D214" s="5">
         <v>4.1987190612140068</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>150.60501797000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.36947059999999965</v>
       </c>
       <c r="D215" s="5">
         <v>-2.8974797774446448</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>152.24701304000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.6419950700000072</v>
       </c>
       <c r="D216" s="5">
         <v>13.896941929873385</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>151.85852331999999</v>
       </c>
       <c r="C217" s="5">
         <v>-0.38848972000002391</v>
       </c>
       <c r="D217" s="5">
         <v>-3.019437481652798</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>153.23941397999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.3808906600000057</v>
       </c>
       <c r="D218" s="5">
         <v>11.474548039989507</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>151.57689094</v>
       </c>
       <c r="C219" s="5">
         <v>-1.6625230399999964</v>
       </c>
       <c r="D219" s="5">
         <v>-12.269592213417868</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>152.94621857000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.369327630000015</v>
       </c>
       <c r="D220" s="5">
         <v>11.395844458269288</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>154.30772051</v>
       </c>
       <c r="C221" s="5">
         <v>1.3615019399999824</v>
       </c>
       <c r="D221" s="5">
         <v>11.221037282241353</v>
       </c>
       <c r="E221" s="5">
         <v>2.8504067873528438</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>154.86814050999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.56041999999999348</v>
       </c>
       <c r="D222" s="5">
         <v>4.4463185966395757</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>154.93163174</v>
       </c>
       <c r="C223" s="5">
         <v>6.3491230000011001E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.49307433578158477</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>155.32504842</v>
       </c>
       <c r="C224" s="5">
         <v>0.39341668000000141</v>
       </c>
       <c r="D224" s="5">
         <v>3.0900697207885353</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>154.78274499</v>
       </c>
       <c r="C225" s="5">
         <v>-0.54230343000000403</v>
       </c>
       <c r="D225" s="5">
         <v>-4.1101673985400433</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>155.50552213</v>
       </c>
       <c r="C226" s="5">
         <v>0.72277714000000515</v>
       </c>
       <c r="D226" s="5">
         <v>5.7497275215349974</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>156.81040496</v>
       </c>
       <c r="C227" s="5">
         <v>1.3048828299999968</v>
       </c>
       <c r="D227" s="5">
         <v>10.547449450209179</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>156.95208707</v>
       </c>
       <c r="C228" s="5">
         <v>0.14168211000000497</v>
       </c>
       <c r="D228" s="5">
         <v>1.0896341331190884</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>156.91789957</v>
       </c>
       <c r="C229" s="5">
         <v>-3.4187500000001592E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.26107258457187532</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>155.63304715000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.2848524199999929</v>
       </c>
       <c r="D230" s="5">
         <v>-9.3950317309542406</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>158.01224851000001</v>
       </c>
       <c r="C231" s="5">
         <v>2.3792013599999962</v>
       </c>
       <c r="D231" s="5">
         <v>19.968489298415125</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>158.51668943999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.50444092999998702</v>
       </c>
       <c r="D232" s="5">
         <v>3.8988849656646174</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>158.35518748999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.16150195000000167</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2157712460918568</v>
       </c>
       <c r="E233" s="5">
         <v>2.6229841038561075</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>158.94309716000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.58790967000001615</v>
       </c>
       <c r="D234" s="5">
         <v>4.547227267385634</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>159.19470583</v>
       </c>
       <c r="C235" s="5">
         <v>0.25160866999999598</v>
       </c>
       <c r="D235" s="5">
         <v>1.9162398717410545</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>159.43595227</v>
       </c>
       <c r="C236" s="5">
         <v>0.24124643999999762</v>
       </c>
       <c r="D236" s="5">
         <v>1.8337346361878115</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>160.70915665999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.2732043899999894</v>
       </c>
       <c r="D237" s="5">
         <v>10.01511181713488</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>160.24554255999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.46361410000000092</v>
       </c>
       <c r="D238" s="5">
         <v>-3.4073614338008151</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>161.03281472</v>
       </c>
       <c r="C239" s="5">
         <v>0.78727216000001476</v>
       </c>
       <c r="D239" s="5">
         <v>6.0574338040176201</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>161.10368894000001</v>
       </c>
       <c r="C240" s="5">
         <v>7.0874220000007426E-2</v>
       </c>
       <c r="D240" s="5">
         <v>0.5294277609199316</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>159.94408537000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1596035700000016</v>
       </c>
       <c r="D241" s="5">
         <v>-8.3035763290290276</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>160.46039865</v>
       </c>
       <c r="C242" s="5">
         <v>0.51631327999999144</v>
       </c>
       <c r="D242" s="5">
         <v>3.9432243405271405</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>162.05708654</v>
       </c>
       <c r="C243" s="5">
         <v>1.5966878899999983</v>
       </c>
       <c r="D243" s="5">
         <v>12.616472769316832</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>162.41184512999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.35475858999998877</v>
       </c>
       <c r="D244" s="5">
         <v>2.658775794952617</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>162.05668141999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.35516370999999936</v>
       </c>
       <c r="D245" s="5">
         <v>-2.5928378405898678</v>
       </c>
       <c r="E245" s="5">
         <v>2.3374630087402481</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>161.1454511</v>
       </c>
       <c r="C246" s="5">
         <v>-0.91123031999998716</v>
       </c>
       <c r="D246" s="5">
         <v>-6.5426824439339999</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>161.78445966999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.63900856999998723</v>
       </c>
       <c r="D247" s="5">
         <v>4.8636637693402429</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>162.70436867000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.9199090000000183</v>
       </c>
       <c r="D248" s="5">
         <v>7.0406986756075707</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>163.20873121</v>
       </c>
       <c r="C249" s="5">
         <v>0.50436253999998826</v>
       </c>
       <c r="D249" s="5">
         <v>3.783925728100157</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>166.3389142</v>
       </c>
       <c r="C250" s="5">
         <v>3.1301829900000087</v>
       </c>
       <c r="D250" s="5">
         <v>25.604640243745536</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>164.89736909000001</v>
       </c>
       <c r="C251" s="5">
         <v>-1.4415451099999927</v>
       </c>
       <c r="D251" s="5">
         <v>-9.9179268739593152</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>162.85861851000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.0387505799999985</v>
       </c>
       <c r="D252" s="5">
         <v>-13.868058203791133</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>163.6345968</v>
       </c>
       <c r="C253" s="5">
         <v>0.77597828999998342</v>
       </c>
       <c r="D253" s="5">
         <v>5.8699263295407089</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>163.62020931999999</v>
       </c>
       <c r="C254" s="5">
         <v>-1.4387480000010555E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.10545831817185825</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>164.84967273999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.2294634200000019</v>
       </c>
       <c r="D255" s="5">
         <v>9.3990988890559457</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>164.56991685</v>
       </c>
       <c r="C256" s="5">
         <v>-0.2797558899999899</v>
       </c>
       <c r="D256" s="5">
         <v>-2.0175432005609228</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>164.24436076999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.32555608000001257</v>
       </c>
       <c r="D257" s="5">
         <v>-2.3482095495531707</v>
       </c>
       <c r="E257" s="5">
         <v>1.3499470252202883</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>163.54260292000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.70175784999997859</v>
       </c>
       <c r="D258" s="5">
         <v>-5.0083873524013551</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>163.73663579999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.19403287999998042</v>
       </c>
       <c r="D259" s="5">
         <v>1.4330507596994169</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>163.30511329999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.43152249999999981</v>
       </c>
       <c r="D260" s="5">
         <v>-3.1171192027597439</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>162.93840011</v>
       </c>
       <c r="C261" s="5">
         <v>-0.36671318999998448</v>
       </c>
       <c r="D261" s="5">
         <v>-2.6616517122755923</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>163.48419311000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.5457930000000033</v>
       </c>
       <c r="D262" s="5">
         <v>4.0945149373704304</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>163.69140866000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.2072155500000008</v>
       </c>
       <c r="D263" s="5">
         <v>1.5316432501311317</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>163.64703807999999</v>
       </c>
       <c r="C264" s="5">
         <v>-4.4370580000020254E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-0.32479033953017877</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>162.16976894999999</v>
       </c>
       <c r="C265" s="5">
         <v>-1.4772691299999963</v>
       </c>
       <c r="D265" s="5">
         <v>-10.310627674028805</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>161.83264664000001</v>
       </c>
       <c r="C266" s="5">
         <v>-0.33712230999998383</v>
       </c>
       <c r="D266" s="5">
         <v>-2.4662628511422424</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>161.73690382000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.5742819999998119E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.7076339588927838</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>161.23353610999999</v>
       </c>
       <c r="C268" s="5">
         <v>-0.50336771000002045</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6714448825483026</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>161.63175898</v>
       </c>
       <c r="C269" s="5">
         <v>0.39822287000001211</v>
       </c>
       <c r="D269" s="5">
         <v>3.0044160501792261</v>
       </c>
       <c r="E269" s="5">
         <v>-1.5906797516528126</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>161.39401146</v>
       </c>
       <c r="C270" s="5">
         <v>-0.23774751999999921</v>
       </c>
       <c r="D270" s="5">
         <v>-1.7508949585199551</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>161.17037313</v>
       </c>
       <c r="C271" s="5">
         <v>-0.22363833</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6501860806537927</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>161.39863563</v>
       </c>
       <c r="C272" s="5">
         <v>0.22826249999999959</v>
       </c>
       <c r="D272" s="5">
         <v>1.7128382391350616</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>161.40953572000001</v>
       </c>
       <c r="C273" s="5">
         <v>1.0900090000006912E-2</v>
       </c>
       <c r="D273" s="5">
         <v>8.1072355820155373E-2</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>161.38593524999999</v>
       </c>
       <c r="C274" s="5">
         <v>-2.3600470000019413E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-0.17531678096128767</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>160.57751597000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.8084192799999812</v>
       </c>
       <c r="D275" s="5">
         <v>-5.8482006785109286</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>161.12358950999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.54607353999998054</v>
       </c>
       <c r="D276" s="5">
         <v>4.1580205362193645</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>162.06100157</v>
       </c>
       <c r="C277" s="5">
         <v>0.93741206000001398</v>
       </c>
       <c r="D277" s="5">
         <v>7.2093544543250232</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>162.37220242000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.31120085000000586</v>
       </c>
       <c r="D278" s="5">
         <v>2.328817314751408</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>161.98490346</v>
       </c>
       <c r="C279" s="5">
         <v>-0.38729896000000963</v>
       </c>
       <c r="D279" s="5">
         <v>-2.8250515842205171</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>161.83634506000001</v>
       </c>
       <c r="C280" s="5">
         <v>-0.14855839999998466</v>
       </c>
       <c r="D280" s="5">
         <v>-1.095000854471595</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>162.14737595</v>
       </c>
       <c r="C281" s="5">
         <v>0.31103088999998363</v>
       </c>
       <c r="D281" s="5">
         <v>2.3307972350835593</v>
       </c>
       <c r="E281" s="5">
         <v>0.31900721321964642</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>162.06836289</v>
       </c>
       <c r="C282" s="5">
         <v>-7.9013059999994084E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.58318531455889833</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>162.30560717</v>
       </c>
       <c r="C283" s="5">
         <v>0.23724427999999875</v>
       </c>
       <c r="D283" s="5">
         <v>1.7708359076581193</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>162.43462987999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.12902270999998677</v>
       </c>
       <c r="D284" s="5">
         <v>0.95810600776833343</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>162.76899083000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.33436095000001842</v>
       </c>
       <c r="D285" s="5">
         <v>2.4982786540642676</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>162.75331765000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.5673179999993181E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.11548795920763855</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>163.44921041000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.69589275999999245</v>
       </c>
       <c r="D287" s="5">
         <v>5.2532998618568083</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>164.87323581999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.4240254099999845</v>
       </c>
       <c r="D288" s="5">
         <v>10.970620695711819</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>163.71956788</v>
       </c>
       <c r="C289" s="5">
         <v>-1.1536679399999912</v>
       </c>
       <c r="D289" s="5">
         <v>-8.0810323665339681</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>163.27377919</v>
       </c>
       <c r="C290" s="5">
         <v>-0.44578869000000054</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2189641864101781</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>163.86370889</v>
       </c>
       <c r="C291" s="5">
         <v>0.589929699999999</v>
       </c>
       <c r="D291" s="5">
         <v>4.4229656364220382</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>163.63360415</v>
       </c>
       <c r="C292" s="5">
         <v>-0.23010474000000158</v>
       </c>
       <c r="D292" s="5">
         <v>-1.6721397716299879</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>163.54682020999999</v>
       </c>
       <c r="C293" s="5">
         <v>-8.6783940000003668E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.63457314424640865</v>
       </c>
       <c r="E293" s="5">
         <v>0.86306932307775863</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>163.30206056</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24475964999999178</v>
       </c>
       <c r="D294" s="5">
         <v>-1.781178111174897</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>163.58561588000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.28355532000000494</v>
       </c>
       <c r="D295" s="5">
         <v>2.1036773799193442</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>163.82980803999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.24419215999998301</v>
       </c>
       <c r="D296" s="5">
         <v>1.8060782226063221</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>163.9249532</v>
       </c>
       <c r="C297" s="5">
         <v>9.5145160000015494E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.69913766457501136</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>163.72170416</v>
       </c>
       <c r="C298" s="5">
         <v>-0.20324904000000288</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4777643953551411</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>164.33687413999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.61516997999999035</v>
       </c>
       <c r="D299" s="5">
         <v>4.6032517743168189</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>164.75656681000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.41969267000001764</v>
       </c>
       <c r="D300" s="5">
         <v>3.1080418372684937</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>164.23326736999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.5232994400000166</v>
       </c>
       <c r="D301" s="5">
         <v>-3.7455549069542626</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>164.28533166</v>
       </c>
       <c r="C302" s="5">
         <v>5.2064290000004121E-2</v>
       </c>
       <c r="D302" s="5">
         <v>0.38108111717378712</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>166.24930171</v>
       </c>
       <c r="C303" s="5">
         <v>1.9639700500000004</v>
       </c>
       <c r="D303" s="5">
         <v>15.327397482266614</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>166.19911472000001</v>
       </c>
       <c r="C304" s="5">
         <v>-5.0186989999986054E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.36165262450316149</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>166.05789178000001</v>
       </c>
       <c r="C305" s="5">
         <v>-0.14122294000000579</v>
       </c>
       <c r="D305" s="5">
         <v>-1.0149137453288937</v>
       </c>
       <c r="E305" s="5">
         <v>1.5353839143895875</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>166.60383413</v>
       </c>
       <c r="C306" s="5">
         <v>0.54594234999999003</v>
       </c>
       <c r="D306" s="5">
         <v>4.0173205236934573</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>166.68026777</v>
       </c>
       <c r="C307" s="5">
         <v>7.6433640000004743E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.55192101207548472</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.53635001000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.14391775999999368</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0312170071271498</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.0783079</v>
       </c>
       <c r="C309" s="5">
         <v>0.54195788999999195</v>
       </c>
       <c r="D309" s="5">
         <v>3.9758107830218492</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>167.26146892</v>
       </c>
       <c r="C310" s="5">
         <v>0.18316102000000001</v>
       </c>
       <c r="D310" s="5">
         <v>1.32347105653432</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>166.62998188</v>
       </c>
       <c r="C311" s="5">
         <v>-0.63148703999999611</v>
       </c>
       <c r="D311" s="5">
         <v>-4.4376355134355228</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>167.31281984</v>
       </c>
       <c r="C312" s="5">
         <v>0.68283796000000052</v>
       </c>
       <c r="D312" s="5">
         <v>5.0298777040001408</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>167.07041204000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.24240779999999518</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7248083433806682</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>168.34917612999999</v>
       </c>
       <c r="C314" s="5">
         <v>1.2787640899999815</v>
       </c>
       <c r="D314" s="5">
         <v>9.5815452036884565</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>168.18013242999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16904370000000313</v>
       </c>
       <c r="D315" s="5">
         <v>-1.1983182496108857</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>169.03909514</v>
       </c>
       <c r="C316" s="5">
         <v>0.85896271000001434</v>
       </c>
       <c r="D316" s="5">
         <v>6.3040057716096554</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>169.17599469999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.13689955999998915</v>
       </c>
       <c r="D317" s="5">
         <v>0.97618363223994642</v>
       </c>
       <c r="E317" s="5">
         <v>1.8777204061647179</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>169.91582650999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.73983180999999831</v>
       </c>
       <c r="D318" s="5">
         <v>5.3758580677551793</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>169.6864032</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22942330999998717</v>
       </c>
       <c r="D319" s="5">
         <v>-1.6082825272453749</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>169.54658316000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13982003999998938</v>
       </c>
       <c r="D320" s="5">
         <v>-0.98432013792770778</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>168.51187329999999</v>
       </c>
       <c r="C321" s="5">
         <v>-1.0347098600000209</v>
       </c>
       <c r="D321" s="5">
         <v>-7.0824873901521146</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>168.86088992000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.34901662000001465</v>
       </c>
       <c r="D322" s="5">
         <v>2.5139118478410438</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>169.38208090000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.52119098000000008</v>
       </c>
       <c r="D323" s="5">
         <v>3.7673397248478402</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>169.74793724</v>
       </c>
       <c r="C324" s="5">
         <v>0.36585633999999345</v>
       </c>
       <c r="D324" s="5">
         <v>2.6229507862859158</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>169.82277160999999</v>
       </c>
       <c r="C325" s="5">
         <v>7.4834369999990713E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.53031163426333627</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>170.33770541999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.51493381000000227</v>
       </c>
       <c r="D326" s="5">
         <v>3.6999190594839693</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>169.78607303999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.55163238000000092</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8176791066266924</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>169.85648997000001</v>
       </c>
       <c r="C328" s="5">
         <v>7.0416930000021694E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.49882379596688509</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>170.15848492000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.30199494999999388</v>
       </c>
       <c r="D329" s="5">
         <v>2.154517383816712</v>
       </c>
       <c r="E329" s="5">
         <v>0.58075037285418851</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>170.66159266</v>
       </c>
       <c r="C330" s="5">
         <v>0.50310773999999014</v>
       </c>
       <c r="D330" s="5">
         <v>3.606311219997127</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>171.04292426999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.3813316099999895</v>
       </c>
       <c r="D331" s="5">
         <v>2.714515976154197</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>171.28122225999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.23829799000000662</v>
       </c>
       <c r="D332" s="5">
         <v>1.6847173586121311</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>170.99284754999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.28837470999999937</v>
       </c>
       <c r="D333" s="5">
         <v>-2.001755649381598</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>171.06296839000001</v>
       </c>
       <c r="C334" s="5">
         <v>7.0120840000015505E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.4932080677024997</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>171.04093154</v>
       </c>
       <c r="C335" s="5">
         <v>-2.2036850000006325E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.15447815419615818</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>170.97302676999999</v>
       </c>
       <c r="C336" s="5">
         <v>-6.7904770000012604E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.47537177481170589</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>171.02265575999999</v>
       </c>
       <c r="C337" s="5">
         <v>4.9628990000002204E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.34888520577844861</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>170.63916545999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.38349030000000539</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6578650166082851</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>170.45835231999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.18081313999999793</v>
       </c>
       <c r="D339" s="5">
         <v>-1.2641629173803515</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>170.84552538</v>
       </c>
       <c r="C340" s="5">
         <v>0.38717306000000917</v>
       </c>
       <c r="D340" s="5">
         <v>2.759946631452026</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>171.02643598</v>
       </c>
       <c r="C341" s="5">
         <v>0.18091060000000425</v>
       </c>
       <c r="D341" s="5">
         <v>1.2781227134834872</v>
       </c>
       <c r="E341" s="5">
         <v>0.51008391406872633</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>171.28302823999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.2565922599999908</v>
       </c>
       <c r="D342" s="5">
         <v>1.8152997460562981</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>171.00262692000001</v>
       </c>
       <c r="C343" s="5">
         <v>-0.28040131999998152</v>
       </c>
       <c r="D343" s="5">
         <v>-1.9468853873175762</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>171.67539110999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.672764189999981</v>
       </c>
       <c r="D344" s="5">
         <v>4.8245873575065934</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>171.81842445000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.14303334000001655</v>
       </c>
       <c r="D345" s="5">
         <v>1.0043880870002742</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>172.10223988999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.28381543999998371</v>
       </c>
       <c r="D346" s="5">
         <v>2.0003082571087072</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>171.87453937999999</v>
       </c>
       <c r="C347" s="5">
         <v>-0.22770051000000535</v>
       </c>
       <c r="D347" s="5">
         <v>-1.576162163250161</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>172.13232096999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.25778159000000755</v>
       </c>
       <c r="D348" s="5">
         <v>1.814710009312237</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>172.12359936999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.7216000000012173E-3</v>
       </c>
       <c r="D349" s="5">
         <v>-6.0784655978152191E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>171.75891143000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.36468793999998184</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5130874295174466</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>171.62218046999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.13673096000002261</v>
       </c>
       <c r="D351" s="5">
         <v>-0.95110446751753841</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>172.06599073999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.44381027000000017</v>
       </c>
       <c r="D352" s="5">
         <v>3.1476857672643632</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>172.49647425000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.43048351000001617</v>
       </c>
       <c r="D353" s="5">
         <v>3.0438790464047738</v>
       </c>
       <c r="E353" s="5">
         <v>0.85953862136955994</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>172.34990778</v>
       </c>
       <c r="C354" s="5">
         <v>-0.14656647000001044</v>
       </c>
       <c r="D354" s="5">
         <v>-1.0148622558951659</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>172.65835719</v>
       </c>
       <c r="C355" s="5">
         <v>0.30844941000000858</v>
       </c>
       <c r="D355" s="5">
         <v>2.1688695292409355</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>173.03632730000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.3779701100000068</v>
       </c>
       <c r="D356" s="5">
         <v>2.6588065237630021</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>172.44578261999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.59054468000002203</v>
       </c>
       <c r="D357" s="5">
         <v>-4.0193983592448967</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>173.08883589000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.64305327000002421</v>
       </c>
       <c r="D358" s="5">
         <v>4.5677476754490298</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>172.85985517</v>
       </c>
       <c r="C359" s="5">
         <v>-0.2289807200000098</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5759905992604684</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>173.37852702000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.51867185000000404</v>
       </c>
       <c r="D360" s="5">
         <v>3.6606601345522849</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>174.11420432</v>
       </c>
       <c r="C361" s="5">
         <v>0.73567729999999187</v>
       </c>
       <c r="D361" s="5">
         <v>5.2123503508470392</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>174.13296946</v>
       </c>
       <c r="C362" s="5">
         <v>1.8765139999999292E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.12940656276074769</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>174.81281906999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.67984960999999089</v>
       </c>
       <c r="D363" s="5">
         <v>4.786960775136051</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>175.14335978</v>
       </c>
       <c r="C364" s="5">
         <v>0.33054071000000818</v>
       </c>
       <c r="D364" s="5">
         <v>2.2927376356592255</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>175.41086347999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.2675036999999918</v>
       </c>
       <c r="D365" s="5">
         <v>1.8482845980998919</v>
       </c>
       <c r="E365" s="5">
         <v>1.6895355355357244</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>175.62038462000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.20952114000002098</v>
       </c>
       <c r="D366" s="5">
         <v>1.4428052100962097</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>176.04647442999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.42608980999997925</v>
       </c>
       <c r="D367" s="5">
         <v>2.9506038891050634</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>175.84561424</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20086018999998601</v>
       </c>
       <c r="D368" s="5">
         <v>-1.3605806946323185</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>171.66827223000001</v>
       </c>
       <c r="C369" s="5">
         <v>-4.1773420099999896</v>
       </c>
       <c r="D369" s="5">
         <v>-25.062027065595249</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>170.90595805999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.76231417000002466</v>
       </c>
       <c r="D370" s="5">
         <v>-5.2005092602061769</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>170.33699844</v>
       </c>
       <c r="C371" s="5">
         <v>-0.5689596199999869</v>
       </c>
       <c r="D371" s="5">
         <v>-3.9225554348451097</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>173.23284085</v>
       </c>
       <c r="C372" s="5">
         <v>2.8958424100000002</v>
       </c>
       <c r="D372" s="5">
         <v>22.420696965738408</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>177.26491422999999</v>
       </c>
       <c r="C373" s="5">
         <v>4.0320733799999857</v>
       </c>
       <c r="D373" s="5">
         <v>31.798567217871955</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>174.13697356</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1279406699999868</v>
       </c>
       <c r="D374" s="5">
         <v>-19.235875580667305</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>171.64931415999999</v>
       </c>
       <c r="C375" s="5">
         <v>-2.4876594000000125</v>
       </c>
       <c r="D375" s="5">
         <v>-15.857974480827075</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>171.26689163</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38242252999998527</v>
       </c>
       <c r="D376" s="5">
         <v>-2.6409969777957398</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>171.67389255000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.40700092000000154</v>
       </c>
       <c r="D377" s="5">
         <v>2.8892652452827683</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1304102014331971</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>170.97413269</v>
       </c>
       <c r="C378" s="5">
         <v>-0.69975986000000034</v>
       </c>
       <c r="D378" s="5">
         <v>-4.7831393983351456</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>170.6916846</v>
       </c>
       <c r="C379" s="5">
         <v>-0.28244809000000259</v>
       </c>
       <c r="D379" s="5">
         <v>-1.9644786190310182</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>170.58286081</v>
       </c>
       <c r="C380" s="5">
         <v>-0.10882379000000242</v>
       </c>
       <c r="D380" s="5">
         <v>-0.76237814951144456</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>171.68423408000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.1013732700000105</v>
       </c>
       <c r="D381" s="5">
         <v>8.0289763374558731</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>171.69872129999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.4487219999978151E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.10130653343103369</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>173.013578</v>
       </c>
       <c r="C383" s="5">
         <v>1.3148567000000071</v>
       </c>
       <c r="D383" s="5">
         <v>9.5866173498245111</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>174.80845463</v>
       </c>
       <c r="C384" s="5">
         <v>1.7948766300000045</v>
       </c>
       <c r="D384" s="5">
         <v>13.184498391380096</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>171.96492899</v>
       </c>
       <c r="C385" s="5">
         <v>-2.8435256399999957</v>
       </c>
       <c r="D385" s="5">
         <v>-17.864781963016295</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>172.95918143</v>
       </c>
       <c r="C386" s="5">
         <v>0.9942524399999968</v>
       </c>
       <c r="D386" s="5">
         <v>7.1629938449770059</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>173.71639277</v>
       </c>
       <c r="C387" s="5">
         <v>0.75721133999999779</v>
       </c>
       <c r="D387" s="5">
         <v>5.3819370245909548</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.49990536000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.21648740999998495</v>
       </c>
       <c r="D388" s="5">
         <v>-1.4852464726319403</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>172.67142161999999</v>
       </c>
       <c r="C389" s="5">
         <v>-0.82848374000002423</v>
       </c>
       <c r="D389" s="5">
         <v>-5.5820278782549799</v>
       </c>
       <c r="E389" s="5">
         <v>0.58106043684507114</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.62997319999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.95855158000000529</v>
       </c>
       <c r="D390" s="5">
         <v>6.8687681043839488</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>173.55905378</v>
       </c>
       <c r="C391" s="5">
         <v>-7.0919419999995625E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.4890421817956736</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>173.52043111</v>
       </c>
       <c r="C392" s="5">
         <v>-3.8622669999995196E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.266713370278715</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>173.70154020000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.18110909000000674</v>
       </c>
       <c r="D393" s="5">
         <v>1.259695200609956</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>173.86720345000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.16566324999999438</v>
       </c>
       <c r="D394" s="5">
         <v>1.1504906738266429</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>174.21227275999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.34506930999998531</v>
       </c>
       <c r="D395" s="5">
         <v>2.4077756201378975</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>175.23404033</v>
       </c>
       <c r="C396" s="5">
         <v>1.0217675700000086</v>
       </c>
       <c r="D396" s="5">
         <v>7.2696182972514567</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>174.84387785000001</v>
       </c>
       <c r="C397" s="5">
         <v>-0.39016247999998654</v>
       </c>
       <c r="D397" s="5">
         <v>-2.6393494046935806</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>176.13036769000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.2864898400000015</v>
       </c>
       <c r="D398" s="5">
         <v>9.1957509803340507</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>176.10719778999999</v>
       </c>
       <c r="C399" s="5">
         <v>-2.316990000002761E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.15774549513534186</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>176.34502774000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.23782995000001961</v>
       </c>
       <c r="D400" s="5">
         <v>1.6326722578641428</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>177.00966038999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.66463264999998728</v>
       </c>
       <c r="D401" s="5">
         <v>4.6176599092224047</v>
       </c>
       <c r="E401" s="5">
         <v>2.5124243081447561</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>177.77084565999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.76118526999999858</v>
       </c>
       <c r="D402" s="5">
         <v>5.2841109830821242</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>178.40413652000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.63329086000001666</v>
       </c>
       <c r="D403" s="5">
         <v>4.3596411977423921</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>179.08569516</v>
       </c>
       <c r="C404" s="5">
         <v>0.68155863999999156</v>
       </c>
       <c r="D404" s="5">
         <v>4.6819314502976273</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>179.59254514</v>
       </c>
       <c r="C405" s="5">
         <v>0.50684997999999837</v>
       </c>
       <c r="D405" s="5">
         <v>3.4496195162544208</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>180.75187783000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.1593326900000136</v>
       </c>
       <c r="D406" s="5">
         <v>8.0274568050108464</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>181.98412870000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.2322508700000014</v>
       </c>
       <c r="D407" s="5">
         <v>8.4946567156629627</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>182.08826339000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.10413468999999509</v>
       </c>
       <c r="D408" s="5">
         <v>0.68882742398546082</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>182.93669657000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.84843318000000068</v>
       </c>
       <c r="D409" s="5">
         <v>5.7368921505856596</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>183.82185423000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.8851576600000044</v>
       </c>
       <c r="D410" s="5">
         <v>5.9633601737208997</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.73988398</v>
       </c>
       <c r="C411" s="5">
         <v>0.9180297499999881</v>
       </c>
       <c r="D411" s="5">
         <v>6.1603368159306449</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>185.12708445999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.38720047999998997</v>
       </c>
       <c r="D412" s="5">
         <v>2.5443036008237385</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>185.99688573</v>
       </c>
       <c r="C413" s="5">
         <v>0.86980127000001062</v>
       </c>
       <c r="D413" s="5">
         <v>5.7860820346137709</v>
       </c>
       <c r="E413" s="5">
         <v>5.0772513320452184</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>187.42592807</v>
       </c>
       <c r="C414" s="5">
         <v>1.4290423399999952</v>
       </c>
       <c r="D414" s="5">
         <v>9.6195383812230908</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>187.39198737000001</v>
       </c>
       <c r="C415" s="5">
         <v>-3.3940699999988055E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.21709002317221726</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>187.77251520999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.38052783999998496</v>
       </c>
       <c r="D416" s="5">
         <v>2.4641823908480021</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>188.46425866000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.69174345000001836</v>
       </c>
       <c r="D417" s="5">
         <v>4.511413547062415</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>188.51786408000001</v>
       </c>
       <c r="C418" s="5">
         <v>5.3605419999996684E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.34185384038634137</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>188.49441293999999</v>
       </c>
       <c r="C419" s="5">
         <v>-2.3451140000020132E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.14917483916349061</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>188.89613270999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.4017197699999997</v>
       </c>
       <c r="D420" s="5">
         <v>2.5876343816085168</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>193.16999089999999</v>
       </c>
       <c r="C421" s="5">
         <v>4.2738581899999986</v>
       </c>
       <c r="D421" s="5">
         <v>30.797400364192761</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>190.22731870999999</v>
       </c>
       <c r="C422" s="5">
         <v>-2.9426721899999961</v>
       </c>
       <c r="D422" s="5">
         <v>-16.823866961173973</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>190.11310455</v>
       </c>
       <c r="C423" s="5">
         <v>-0.11421415999998885</v>
       </c>
       <c r="D423" s="5">
         <v>-0.71811610059651088</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>190.82480655000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.7117020000000025</v>
       </c>
       <c r="D424" s="5">
         <v>4.5859443425722679</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>191.18925107999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.36444452999998589</v>
       </c>
       <c r="D425" s="5">
         <v>2.316033295832165</v>
       </c>
       <c r="E425" s="5">
         <v>2.7916410157197147</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>191.59475861000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.4055075300000226</v>
       </c>
       <c r="D426" s="5">
         <v>2.5750706541384005</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>192.03798216000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.44322354999999902</v>
       </c>
       <c r="D427" s="5">
         <v>2.8116002309666488</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>191.99123922000001</v>
       </c>
       <c r="C428" s="5">
         <v>-4.6742940000001454E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.29169488814226874</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>191.94021022000001</v>
       </c>
       <c r="C429" s="5">
         <v>-5.1028999999999769E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.31847996991041239</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>191.97348643000001</v>
       </c>
       <c r="C430" s="5">
         <v>3.3276209999996809E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.20823958394207143</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>192.02266477000001</v>
       </c>
       <c r="C431" s="5">
         <v>4.9178339999997434E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.30784056628685441</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>192.65872363</v>
       </c>
       <c r="C432" s="5">
         <v>0.63605885999999145</v>
       </c>
       <c r="D432" s="5">
         <v>4.048120055971749</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>194.81778653999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.1590629099999887</v>
       </c>
       <c r="D433" s="5">
         <v>14.308654198483861</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>191.7931389</v>
       </c>
       <c r="C434" s="5">
         <v>-3.0246476399999835</v>
       </c>
       <c r="D434" s="5">
         <v>-17.119274073777426</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>190.06959144000001</v>
       </c>
       <c r="C435" s="5">
         <v>-1.7235474599999918</v>
       </c>
       <c r="D435" s="5">
         <v>-10.266441335885212</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>187.35752561000001</v>
       </c>
       <c r="C436" s="5">
         <v>-2.7120658300000002</v>
       </c>
       <c r="D436" s="5">
         <v>-15.840720001292963</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>189.63087497999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.2733493699999769</v>
       </c>
       <c r="D437" s="5">
         <v>15.572599495040528</v>
       </c>
       <c r="E437" s="5">
         <v>-0.81509608474167328</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>190.10157089</v>
       </c>
       <c r="C438" s="5">
         <v>0.47069591000001765</v>
       </c>
       <c r="D438" s="5">
         <v>3.019605008507642</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>189.94081245000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.16075843999999506</v>
       </c>
       <c r="D439" s="5">
         <v>-1.0100674985566993</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>190.09586960999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.15505715999998415</v>
       </c>
       <c r="D440" s="5">
         <v>0.98402389465772622</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>190.55443194</v>
       </c>
       <c r="C441" s="5">
         <v>0.45856233000000657</v>
       </c>
       <c r="D441" s="5">
         <v>2.9334386934931622</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>190.89911154999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.34467960999998581</v>
       </c>
       <c r="D442" s="5">
         <v>2.1923148613394616</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>186.21456842000001</v>
+        <v>187.34033780999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-4.6845431299999802</v>
+        <v>-3.5587737399999924</v>
       </c>
       <c r="D443" s="5">
-        <v>-25.780679875240644</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-20.213630860081398</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>191.04411178999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>3.703773979999994</v>
+      </c>
+      <c r="D444" s="5">
+        <v>26.48187436750451</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B38682C-24A3-4A10-A3D9-17608E22B95C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sangovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>