--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5F95E292-3141-47DD-89FB-744EB5D8971B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{25BBE75D-CFFD-4140-B839-46280493BF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0B2E1125-1DCB-4F2B-BE67-404DFD2A9E6B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{329BACA8-B329-47A0-9AE2-4FCC32C58757}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A97E59CA-C070-41A2-BADF-718F08D5BC65}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8430E7ED-7132-4F8C-AE2B-9B70CF7A2BE5}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>14.419234742</v>
+        <v>14.416757612</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>14.542860891</v>
+        <v>14.541028381</v>
       </c>
       <c r="C7" s="5">
-        <v>0.12362614899999969</v>
+        <v>0.12427076900000067</v>
       </c>
       <c r="D7" s="5">
-        <v>10.787727397870395</v>
+        <v>10.848623399699676</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>14.335035778</v>
+        <v>14.334552843999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.20782511300000017</v>
+        <v>-0.2064755370000011</v>
       </c>
       <c r="D8" s="5">
-        <v>-15.862970383962228</v>
+        <v>-15.769702468947544</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>14.449716511</v>
+        <v>14.451154444</v>
       </c>
       <c r="C9" s="5">
-        <v>0.11468073300000015</v>
+        <v>0.11660160000000097</v>
       </c>
       <c r="D9" s="5">
-        <v>10.033910197745888</v>
+        <v>10.209925824601541</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>14.377106231000001</v>
+        <v>14.37321753</v>
       </c>
       <c r="C10" s="5">
-        <v>-7.261027999999925E-2</v>
+        <v>-7.7936914000000357E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-5.866141735466357</v>
+        <v>-6.2831956938872775</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>14.537856636000001</v>
+        <v>14.532982609999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.16075040499999993</v>
+        <v>0.15976507999999967</v>
       </c>
       <c r="D11" s="5">
-        <v>14.273834581052181</v>
+        <v>14.185002465880858</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>15.200386419999999</v>
+        <v>15.215839774000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.6625297839999984</v>
+        <v>0.6828571640000014</v>
       </c>
       <c r="D12" s="5">
-        <v>70.70685523441729</v>
+        <v>73.497839192175491</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>15.196643852999999</v>
+        <v>15.196895734</v>
       </c>
       <c r="C13" s="5">
-        <v>-3.7425669999997524E-3</v>
+        <v>-1.8944040000000939E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.29505852785293163</v>
+        <v>-1.4838370245291888</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>15.383095181</v>
+        <v>15.381945708</v>
       </c>
       <c r="C14" s="5">
-        <v>0.18645132800000042</v>
+        <v>0.18504997400000001</v>
       </c>
       <c r="D14" s="5">
-        <v>15.758395966626825</v>
+        <v>15.631639738466152</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>14.579718514</v>
+        <v>14.578707668</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.80337666700000021</v>
+        <v>-0.8032380400000001</v>
       </c>
       <c r="D15" s="5">
-        <v>-47.463039292746778</v>
+        <v>-47.459640350135835</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>14.859155102000001</v>
+        <v>14.858473921</v>
       </c>
       <c r="C16" s="5">
-        <v>0.27943658800000115</v>
+        <v>0.27976625300000002</v>
       </c>
       <c r="D16" s="5">
-        <v>25.585563940670241</v>
+        <v>25.620970768668315</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>14.733778772000001</v>
+        <v>14.732717121</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.12537632999999992</v>
+        <v>-0.12575679999999956</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.6682666065936331</v>
+        <v>-9.6966782766515038</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>14.611933829</v>
+        <v>14.609704726</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.12184494300000104</v>
+        <v>-0.12301239499999994</v>
       </c>
       <c r="D18" s="5">
-        <v>-9.4845684642681505</v>
+        <v>-9.5719718048473013</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>14.629629159</v>
+        <v>14.628050082</v>
       </c>
       <c r="C19" s="5">
-        <v>1.7695330000000453E-2</v>
+        <v>1.8345355999999313E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>1.4629413640249611</v>
+        <v>1.5172862643631602</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>14.61889919</v>
+        <v>14.618497905</v>
       </c>
       <c r="C20" s="5">
-        <v>-1.0729968999999784E-2</v>
+        <v>-9.552176999999773E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.87658742169183235</v>
+        <v>-0.78079672835639213</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>14.955558049</v>
+        <v>14.956897313000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.33665885899999992</v>
+        <v>0.33839940800000079</v>
       </c>
       <c r="D21" s="5">
-        <v>31.418171102651282</v>
+        <v>31.602804999848221</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>14.985104393</v>
+        <v>14.981637137</v>
       </c>
       <c r="C22" s="5">
-        <v>2.9546343999999891E-2</v>
+        <v>2.4739823999999189E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.3966619308144699</v>
+        <v>2.0030468114642375</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>14.940645636999999</v>
+        <v>14.936279774000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.4458756000000932E-2</v>
+        <v>-4.535736299999904E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.5027116215940346</v>
+        <v>-3.5731477260411926</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>14.097695890000001</v>
+        <v>14.111383784999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.84294974699999869</v>
+        <v>-0.82489598900000161</v>
       </c>
       <c r="D24" s="5">
-        <v>-50.186704789837286</v>
+        <v>-49.426156166780402</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>14.306832549999999</v>
+        <v>14.30704849</v>
       </c>
       <c r="C25" s="5">
-        <v>0.20913665999999864</v>
+        <v>0.19566470500000044</v>
       </c>
       <c r="D25" s="5">
-        <v>19.32852558832321</v>
+        <v>17.968307200494603</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>14.596667284</v>
+        <v>14.595616906</v>
       </c>
       <c r="C26" s="5">
-        <v>0.28983473400000115</v>
+        <v>0.28856841600000038</v>
       </c>
       <c r="D26" s="5">
-        <v>27.21038784078036</v>
+        <v>27.077563967290285</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>14.992744890999999</v>
+        <v>14.991837678</v>
       </c>
       <c r="C27" s="5">
-        <v>0.39607760699999872</v>
+        <v>0.3962207719999995</v>
       </c>
       <c r="D27" s="5">
-        <v>37.888900856972697</v>
+        <v>37.907849333840815</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>15.149411572</v>
+        <v>15.148786359000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.15666668100000081</v>
+        <v>0.15694868100000114</v>
       </c>
       <c r="D28" s="5">
-        <v>13.285769150730541</v>
+        <v>13.31192939077912</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>15.341172411000001</v>
+        <v>15.34011332</v>
       </c>
       <c r="C29" s="5">
-        <v>0.19176083900000052</v>
+        <v>0.19132696099999968</v>
       </c>
       <c r="D29" s="5">
-        <v>16.292962916753261</v>
+        <v>16.254219251908019</v>
       </c>
       <c r="E29" s="5">
-        <v>4.1224566243269978</v>
+        <v>4.1227710680348251</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>15.395103868</v>
+        <v>15.393461650000001</v>
       </c>
       <c r="C30" s="5">
-        <v>5.3931456999999128E-2</v>
+        <v>5.3348330000000388E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>4.3010957926139293</v>
+        <v>4.2539970935617788</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>15.209541884</v>
+        <v>15.208481574</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.18556198399999957</v>
+        <v>-0.18498007600000044</v>
       </c>
       <c r="D31" s="5">
-        <v>-13.542610604429772</v>
+        <v>-13.504255239068364</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>15.387519976</v>
+        <v>15.387097194000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.17797809200000003</v>
+        <v>0.17861562000000042</v>
       </c>
       <c r="D32" s="5">
-        <v>14.982026563255403</v>
+        <v>15.040323265999644</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>15.07211996</v>
+        <v>15.072803413000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.31540001599999989</v>
+        <v>-0.31429378099999994</v>
       </c>
       <c r="D33" s="5">
-        <v>-22.004679391253902</v>
+        <v>-21.936493700776094</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>15.198327884999999</v>
+        <v>15.196066299</v>
       </c>
       <c r="C34" s="5">
-        <v>0.12620792499999922</v>
+        <v>0.12326288599999913</v>
       </c>
       <c r="D34" s="5">
-        <v>10.524258812509512</v>
+        <v>10.267045256719044</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>15.229731133</v>
+        <v>15.227325201999999</v>
       </c>
       <c r="C35" s="5">
-        <v>3.1403248000000161E-2</v>
+        <v>3.1258902999999449E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.5078489609673627</v>
+        <v>2.4965666430379008</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>14.900916799000001</v>
+        <v>14.909656288000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.32881433399999871</v>
+        <v>-0.31766891399999864</v>
       </c>
       <c r="D36" s="5">
-        <v>-23.042838368372276</v>
+        <v>-22.352387359085224</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>14.726060106</v>
+        <v>14.726539744</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.17485669300000062</v>
+        <v>-0.18311654400000066</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.207350194069489</v>
+        <v>-13.782190595649002</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>14.711098215</v>
+        <v>14.710567464</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.4961891000000449E-2</v>
+        <v>-1.5972279999999728E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.2124273698380983</v>
+        <v>-1.2937739783185465</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>14.519320625000001</v>
+        <v>14.518675527999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.19177758999999917</v>
+        <v>-0.1918919360000011</v>
       </c>
       <c r="D39" s="5">
-        <v>-14.569212588287805</v>
+        <v>-14.577774693568069</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>14.346019910000001</v>
+        <v>14.345467558999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.17330071499999988</v>
+        <v>-0.17320796899999991</v>
       </c>
       <c r="D40" s="5">
-        <v>-13.419198451532866</v>
+        <v>-13.413038747824347</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>14.454760433000001</v>
+        <v>14.453950771000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.10874052299999981</v>
+        <v>0.10848321200000122</v>
       </c>
       <c r="D41" s="5">
-        <v>9.484749309396868</v>
+        <v>9.4617437576611572</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.7779937168584317</v>
+        <v>-5.776766641251907</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>15.164730663</v>
+        <v>15.163739527000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.7099702299999997</v>
+        <v>0.70978875600000002</v>
       </c>
       <c r="D42" s="5">
-        <v>77.781119543122699</v>
+        <v>77.76118424946074</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>14.769829618999999</v>
+        <v>14.76924792</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.39490104400000092</v>
+        <v>-0.39449160700000085</v>
       </c>
       <c r="D43" s="5">
-        <v>-27.13995932920129</v>
+        <v>-27.11724526514131</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>14.945824172</v>
+        <v>14.945464349</v>
       </c>
       <c r="C44" s="5">
-        <v>0.17599455300000066</v>
+        <v>0.17621642900000012</v>
       </c>
       <c r="D44" s="5">
-        <v>15.274328199962639</v>
+        <v>15.295507799814235</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>15.201149944000001</v>
+        <v>15.201354657</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25532577200000084</v>
+        <v>0.25589030799999968</v>
       </c>
       <c r="D45" s="5">
-        <v>22.540286064015767</v>
+        <v>22.595503821832708</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>15.322832037</v>
+        <v>15.321557301</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12168209299999866</v>
+        <v>0.1202026440000008</v>
       </c>
       <c r="D46" s="5">
-        <v>10.040150975017603</v>
+        <v>9.9125842400885169</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>15.312080997000001</v>
+        <v>15.311303431000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.0751039999998824E-2</v>
+        <v>-1.0253869999999665E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.83872083061808933</v>
+        <v>-0.80014408136458437</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>15.40375654</v>
+        <v>15.408038662999999</v>
       </c>
       <c r="C48" s="5">
-        <v>9.1675542999999138E-2</v>
+        <v>9.6735231999998561E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>7.4259338280499465</v>
+        <v>7.8505480428376462</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>15.546350433000001</v>
+        <v>15.546848916</v>
       </c>
       <c r="C49" s="5">
-        <v>0.1425938930000008</v>
+        <v>0.13881025300000083</v>
       </c>
       <c r="D49" s="5">
-        <v>11.691901669274362</v>
+        <v>11.362820761370585</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>15.625848372</v>
+        <v>15.625747257</v>
       </c>
       <c r="C50" s="5">
-        <v>7.9497938999999462E-2</v>
+        <v>7.8898341000000372E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>6.311888542164934</v>
+        <v>6.2627393858043501</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>15.747057881</v>
+        <v>15.746696565000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.12120950899999983</v>
+        <v>0.12094930800000014</v>
       </c>
       <c r="D51" s="5">
-        <v>9.7159623596374534</v>
+        <v>9.6942746869654641</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>15.839739685</v>
+        <v>15.839335861</v>
       </c>
       <c r="C52" s="5">
-        <v>9.2681803999999701E-2</v>
+        <v>9.263929599999976E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>7.2959659868002458</v>
+        <v>7.2926835072082419</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>15.88266046</v>
+        <v>15.882135573999999</v>
       </c>
       <c r="C53" s="5">
-        <v>4.2920775000000688E-2</v>
+        <v>4.2799712999999073E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3005276363698544</v>
+        <v>3.2911645695572034</v>
       </c>
       <c r="E53" s="5">
-        <v>9.878406727102341</v>
+        <v>9.8809303119079992</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>15.829742906</v>
+        <v>15.829335216</v>
       </c>
       <c r="C54" s="5">
-        <v>-5.2917554000000422E-2</v>
+        <v>-5.2800357999998937E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.925680320200986</v>
+        <v>-3.9172716008101016</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>15.918086957</v>
+        <v>15.917953191000001</v>
       </c>
       <c r="C55" s="5">
-        <v>8.8344050999999979E-2</v>
+        <v>8.8617975000000015E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>6.9065061513817083</v>
+        <v>6.9287684330422206</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>16.017549210999999</v>
+        <v>16.017282032000001</v>
       </c>
       <c r="C56" s="5">
-        <v>9.9462253999998751E-2</v>
+        <v>9.9328841000000168E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>7.7611778221495564</v>
+        <v>7.7504749543270801</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>15.821127124</v>
+        <v>15.820964633999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.19642208699999841</v>
+        <v>-0.19631739800000148</v>
       </c>
       <c r="D57" s="5">
-        <v>-13.762484062615854</v>
+        <v>-13.755850382157163</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>15.642682019</v>
+        <v>15.642289255</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.17844510499999977</v>
+        <v>-0.17867537899999952</v>
       </c>
       <c r="D58" s="5">
-        <v>-12.725862784415265</v>
+        <v>-12.741401399457764</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>15.699061766</v>
+        <v>15.69940373</v>
       </c>
       <c r="C59" s="5">
-        <v>5.6379746999999369E-2</v>
+        <v>5.7114475000000553E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>4.4118454532648066</v>
+        <v>4.47061370636328</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>16.213863368999998</v>
+        <v>16.214513085</v>
       </c>
       <c r="C60" s="5">
-        <v>0.51480160299999866</v>
+        <v>0.51510935499999988</v>
       </c>
       <c r="D60" s="5">
-        <v>47.283375897998511</v>
+        <v>47.315702761926495</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>16.257094433999999</v>
+        <v>16.257572121999999</v>
       </c>
       <c r="C61" s="5">
-        <v>4.3231065000000513E-2</v>
+        <v>4.3059036999999023E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2469030853115921</v>
+        <v>3.2336620154793883</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>16.433084681</v>
+        <v>16.433336944000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17599024700000143</v>
+        <v>0.17576482200000143</v>
       </c>
       <c r="D62" s="5">
-        <v>13.792588576245791</v>
+        <v>13.773429173422924</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>16.680581142000001</v>
+        <v>16.680462743</v>
       </c>
       <c r="C63" s="5">
-        <v>0.24749646100000078</v>
+        <v>0.24712579899999909</v>
       </c>
       <c r="D63" s="5">
-        <v>19.647879794281977</v>
+        <v>19.615652657066107</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>16.941527375</v>
+        <v>16.941289815000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.26094623299999853</v>
+        <v>0.26082707200000144</v>
       </c>
       <c r="D64" s="5">
-        <v>20.474911749928658</v>
+        <v>20.464901557270498</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>17.210497442000001</v>
+        <v>17.210310124999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.26897006700000148</v>
+        <v>0.26902030999999837</v>
       </c>
       <c r="D65" s="5">
-        <v>20.806509046362031</v>
+        <v>20.811058956760853</v>
       </c>
       <c r="E65" s="5">
-        <v>8.3602931973778549</v>
+        <v>8.3626949588209154</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>16.895278333</v>
+        <v>16.89514191</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.31521910900000094</v>
+        <v>-0.31516821499999992</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.894353143532552</v>
+        <v>-19.89165262343322</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>16.951833400000002</v>
+        <v>16.951858069</v>
       </c>
       <c r="C67" s="5">
-        <v>5.6555067000001458E-2</v>
+        <v>5.6716159000000488E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0916511647961062</v>
+        <v>4.1035556357772007</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>16.996542494</v>
+        <v>16.996513241999999</v>
       </c>
       <c r="C68" s="5">
-        <v>4.4709093999998117E-2</v>
+        <v>4.4655172999998882E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>3.2112187488817723</v>
+        <v>3.2072848698399214</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>17.041264002999998</v>
+        <v>17.041266308000001</v>
       </c>
       <c r="C69" s="5">
-        <v>4.4721508999998605E-2</v>
+        <v>4.4753066000001951E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>3.2035513502027158</v>
+        <v>3.2058503182705422</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>17.072108635999999</v>
+        <v>17.071789082999999</v>
       </c>
       <c r="C70" s="5">
-        <v>3.0844633000000954E-2</v>
+        <v>3.0522774999997893E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>2.1937493074579706</v>
+        <v>2.1706316800444547</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>17.303941589000001</v>
+        <v>17.303912369999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.2318329530000014</v>
+        <v>0.23212328700000029</v>
       </c>
       <c r="D71" s="5">
-        <v>17.56945290336267</v>
+        <v>17.593481060398485</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>17.325325146000001</v>
+        <v>17.325508084999999</v>
       </c>
       <c r="C72" s="5">
-        <v>2.1383557000000053E-2</v>
+        <v>2.1595715000000126E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>1.4930351921745855</v>
+        <v>1.5079528074097182</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>17.354422537000001</v>
+        <v>17.354569589</v>
       </c>
       <c r="C73" s="5">
-        <v>2.9097391000000528E-2</v>
+        <v>2.9061504000001293E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.0340866180846184</v>
+        <v>2.0315330569212531</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>17.221372213999999</v>
+        <v>17.221561511000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.13305032300000263</v>
+        <v>-0.13300807799999959</v>
       </c>
       <c r="D74" s="5">
-        <v>-8.821795714011504</v>
+        <v>-8.8190400879532014</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>17.003070782999998</v>
+        <v>17.003049456999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.21830143100000043</v>
+        <v>-0.2185120540000014</v>
       </c>
       <c r="D75" s="5">
-        <v>-14.194463373654786</v>
+        <v>-14.207071912952774</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>17.043761608000001</v>
+        <v>17.043694131999999</v>
       </c>
       <c r="C76" s="5">
-        <v>4.0690825000002206E-2</v>
+        <v>4.0644674999999353E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9098771124273393</v>
+        <v>2.9065370229439891</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>17.237865472999999</v>
+        <v>17.237802365</v>
       </c>
       <c r="C77" s="5">
-        <v>0.19410386499999888</v>
+        <v>0.19410823300000146</v>
       </c>
       <c r="D77" s="5">
-        <v>14.555628448371571</v>
+        <v>14.556038067334299</v>
       </c>
       <c r="E77" s="5">
-        <v>0.15901940715095098</v>
+        <v>0.15974285065361027</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>17.458941853999999</v>
+        <v>17.458913401</v>
       </c>
       <c r="C78" s="5">
-        <v>0.2210763809999996</v>
+        <v>0.22111103599999993</v>
       </c>
       <c r="D78" s="5">
-        <v>16.523407968137072</v>
+        <v>16.526248339395533</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>17.596687626000001</v>
+        <v>17.596818205000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.13774577200000238</v>
+        <v>0.13790480400000149</v>
       </c>
       <c r="D79" s="5">
-        <v>9.8894682327823613</v>
+        <v>9.901403326860315</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>17.591365599</v>
+        <v>17.591486413999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.3220270000018388E-3</v>
+        <v>-5.3317910000032498E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.3623306698196771</v>
+        <v>-0.3629916193593874</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>17.766752704999998</v>
+        <v>17.766789030000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17538710599999874</v>
+        <v>0.1753026160000033</v>
       </c>
       <c r="D81" s="5">
-        <v>12.642436124077982</v>
+        <v>12.635916630836119</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>17.802018529000001</v>
+        <v>17.801812300999998</v>
       </c>
       <c r="C82" s="5">
-        <v>3.5265824000003221E-2</v>
+        <v>3.502327099999647E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.4080968603254371</v>
+        <v>2.3913494144611747</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>17.822325628000002</v>
+        <v>17.822027915</v>
       </c>
       <c r="C83" s="5">
-        <v>2.0307099000000051E-2</v>
+        <v>2.0215614000001381E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3774836014528224</v>
+        <v>1.3712551100117487</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>17.834775891</v>
+        <v>17.834810264000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.2450262999998074E-2</v>
+        <v>1.2782349000001858E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.84152052090775697</v>
+        <v>0.86406951655548792</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>17.938905619</v>
+        <v>17.938914755999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1041297280000002</v>
+        <v>0.10410449199999761</v>
       </c>
       <c r="D85" s="5">
-        <v>7.2357175501934989</v>
+        <v>7.2338928936584335</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>17.987117828999999</v>
+        <v>17.987320057000002</v>
       </c>
       <c r="C86" s="5">
-        <v>4.8212209999999089E-2</v>
+        <v>4.840530100000251E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.2731957006606471</v>
+        <v>3.286498391458692</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>18.517229084</v>
+        <v>18.517198008000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.53011125500000134</v>
+        <v>0.52987795099999957</v>
       </c>
       <c r="D87" s="5">
-        <v>41.70104001297932</v>
+        <v>41.679070526322029</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>18.661149156</v>
+        <v>18.661120601</v>
       </c>
       <c r="C88" s="5">
-        <v>0.14392007200000023</v>
+        <v>0.14392259299999921</v>
       </c>
       <c r="D88" s="5">
-        <v>9.7358713682321074</v>
+        <v>9.7360663075810585</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>18.55051478</v>
+        <v>18.550486399</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11063437600000015</v>
+        <v>-0.11063420199999996</v>
       </c>
       <c r="D89" s="5">
-        <v>-6.8868582219870689</v>
+        <v>-6.8868579383483013</v>
       </c>
       <c r="E89" s="5">
-        <v>7.6149179204120676</v>
+        <v>7.6151472572008494</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>18.615060177</v>
+        <v>18.615061477000001</v>
       </c>
       <c r="C90" s="5">
-        <v>6.4545396999999838E-2</v>
+        <v>6.457507800000073E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>4.2561645251798952</v>
+        <v>4.2581659721063536</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>18.548568784</v>
+        <v>18.548718997999998</v>
       </c>
       <c r="C91" s="5">
-        <v>-6.6491392999999732E-2</v>
+        <v>-6.6342479000002896E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-4.203084758463282</v>
+        <v>-4.1938549947234787</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>18.900262648000002</v>
+        <v>18.900492635999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.35169386400000135</v>
+        <v>0.35177363800000094</v>
       </c>
       <c r="D92" s="5">
-        <v>25.282154722098362</v>
+        <v>25.288273730613085</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>19.415207599999999</v>
+        <v>19.415364278999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.5149449519999969</v>
+        <v>0.51487164299999932</v>
       </c>
       <c r="D93" s="5">
-        <v>38.067159856705942</v>
+        <v>38.060369512620909</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>19.331084194999999</v>
+        <v>19.330818438000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.4123404999999707E-2</v>
+        <v>-8.4545840999997068E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.0772996606035514</v>
+        <v>-5.1021482612022995</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>19.454821514999999</v>
+        <v>19.454518489000002</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12373732000000004</v>
+        <v>0.12370005100000014</v>
       </c>
       <c r="D95" s="5">
-        <v>7.9574110593479297</v>
+        <v>7.9550425979280526</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>19.445094235999999</v>
+        <v>19.445007920999998</v>
       </c>
       <c r="C96" s="5">
-        <v>-9.727278999999811E-3</v>
+        <v>-9.5105680000031612E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.59834466451236246</v>
+        <v>-0.58505924123064545</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>19.511533094000001</v>
+        <v>19.511457888999999</v>
       </c>
       <c r="C97" s="5">
-        <v>6.6438858000001488E-2</v>
+        <v>6.6449968000000581E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>4.178023158768629</v>
+        <v>4.1787538962423598</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>19.640217966000002</v>
+        <v>19.640472475999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.12868487200000089</v>
+        <v>0.12901458700000035</v>
       </c>
       <c r="D98" s="5">
-        <v>8.2078830107874978</v>
+        <v>8.2297167046085917</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>19.607487718000002</v>
+        <v>19.607423779000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.2730248000000017E-2</v>
+        <v>-3.3048696999998128E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.9815612612916089</v>
+        <v>-2.0006371059752115</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>19.660407697</v>
+        <v>19.660365367000001</v>
       </c>
       <c r="C100" s="5">
-        <v>5.2919978999998563E-2</v>
+        <v>5.2941587999999484E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>3.2872738106590305</v>
+        <v>3.2886469947716934</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>19.454973196000001</v>
+        <v>19.454951619999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.20543450099999916</v>
+        <v>-0.20541374700000148</v>
       </c>
       <c r="D101" s="5">
-        <v>-11.842877300305599</v>
+        <v>-11.84177282133011</v>
       </c>
       <c r="E101" s="5">
-        <v>4.8756513052410355</v>
+        <v>4.8756954483347492</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>19.978221683000001</v>
+        <v>19.978240122999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.52324848700000004</v>
+        <v>0.52328850299999985</v>
       </c>
       <c r="D102" s="5">
-        <v>37.503670945545274</v>
+        <v>37.507023921493719</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>20.230855974000001</v>
+        <v>20.231009193999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.25263429099999968</v>
+        <v>0.25276907099999946</v>
       </c>
       <c r="D103" s="5">
-        <v>16.275754251428999</v>
+        <v>16.285034189262571</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>20.530446377000001</v>
+        <v>20.530738955</v>
       </c>
       <c r="C104" s="5">
-        <v>0.29959040299999984</v>
+        <v>0.29972976100000182</v>
       </c>
       <c r="D104" s="5">
-        <v>19.291528772713008</v>
+        <v>19.301087670475759</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>20.571193499</v>
+        <v>20.571492203999998</v>
       </c>
       <c r="C105" s="5">
-        <v>4.0747121999999081E-2</v>
+        <v>4.0753248999997993E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.4078310014249649</v>
+        <v>2.4081623262307117</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>20.562112636999998</v>
+        <v>20.561748789999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-9.0808620000011331E-3</v>
+        <v>-9.7434139999990066E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.52843878084863904</v>
+        <v>-0.56688580415129586</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>20.289326732999999</v>
+        <v>20.289045281</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.27278590399999914</v>
+        <v>-0.2727035089999994</v>
       </c>
       <c r="D107" s="5">
-        <v>-14.807997792345285</v>
+        <v>-14.804089274362941</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>20.647731674999999</v>
+        <v>20.647546738999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.35840494199999995</v>
+        <v>0.35850145799999922</v>
       </c>
       <c r="D108" s="5">
-        <v>23.38334546624057</v>
+        <v>23.390623212313688</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>20.861852332000002</v>
+        <v>20.861725512</v>
       </c>
       <c r="C109" s="5">
-        <v>0.21412065700000227</v>
+        <v>0.21417877300000043</v>
       </c>
       <c r="D109" s="5">
-        <v>13.179098593862504</v>
+        <v>13.18300701494184</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>21.092683904000001</v>
+        <v>21.092986882000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.2308315719999996</v>
+        <v>0.23126137000000213</v>
       </c>
       <c r="D110" s="5">
-        <v>14.116312176696111</v>
+        <v>14.144310279060623</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>21.09224991</v>
+        <v>21.092185163</v>
       </c>
       <c r="C111" s="5">
-        <v>-4.3399400000154742E-4</v>
+        <v>-8.017190000018104E-4</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.4687890387298239E-2</v>
+        <v>-4.5601019580754354E-2</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>21.156805847000001</v>
+        <v>21.156719613</v>
       </c>
       <c r="C112" s="5">
-        <v>6.4555937000001506E-2</v>
+        <v>6.4534450000000021E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7352377477856802</v>
+        <v>3.7339851598568785</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>21.042927879000001</v>
+        <v>21.042945593999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.11387796800000061</v>
+        <v>-0.11377401900000095</v>
       </c>
       <c r="D113" s="5">
-        <v>-6.2712568896948646</v>
+        <v>-6.2657254507871185</v>
       </c>
       <c r="E113" s="5">
-        <v>8.1622044245555081</v>
+        <v>8.1624154355003142</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>21.655283599000001</v>
+        <v>21.655335786999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.61235572000000005</v>
+        <v>0.61239019299999953</v>
       </c>
       <c r="D114" s="5">
-        <v>41.088789445779518</v>
+        <v>41.091444349729045</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>21.722631614000001</v>
+        <v>21.722741998</v>
       </c>
       <c r="C115" s="5">
-        <v>6.7348015000000316E-2</v>
+        <v>6.7406211000001548E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.7965070384695432</v>
+        <v>3.7998346843708619</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>21.872043594000001</v>
+        <v>21.872378782999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.14941198</v>
+        <v>0.14963678499999844</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5733173092807924</v>
+        <v>8.5866640118016591</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>21.728621977</v>
+        <v>21.729103297999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.14342161700000133</v>
+        <v>-0.1432754850000002</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.5910877139589106</v>
+        <v>-7.5835176180980675</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>21.792049916</v>
+        <v>21.791512661999999</v>
       </c>
       <c r="C118" s="5">
-        <v>6.3427939000000322E-2</v>
+        <v>6.2409364000000522E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5597057537319232</v>
+        <v>3.5015564900096274</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>21.931953575000001</v>
+        <v>21.931567910999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.13990365900000157</v>
+        <v>0.14005524899999955</v>
       </c>
       <c r="D119" s="5">
-        <v>7.9818577119565193</v>
+        <v>7.9910183065281082</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>22.246458529000002</v>
+        <v>22.246314492</v>
       </c>
       <c r="C120" s="5">
-        <v>0.31450495400000023</v>
+        <v>0.31474658100000141</v>
       </c>
       <c r="D120" s="5">
-        <v>18.632258211717634</v>
+        <v>18.648075462967761</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>22.199105349</v>
+        <v>22.199000611999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-4.7353180000001771E-2</v>
+        <v>-4.7313880000000808E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.5245936956362569</v>
+        <v>-2.5225390401240388</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.058039038</v>
+        <v>23.058337157</v>
       </c>
       <c r="C122" s="5">
-        <v>0.85893368900000056</v>
+        <v>0.85933654500000145</v>
       </c>
       <c r="D122" s="5">
-        <v>57.704024002039404</v>
+        <v>57.737423706780589</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>22.567800484999999</v>
+        <v>22.567774747000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.49023855300000108</v>
+        <v>-0.49056240999999901</v>
       </c>
       <c r="D123" s="5">
-        <v>-22.731521086840889</v>
+        <v>-22.744565496307658</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>22.724030546000002</v>
+        <v>22.723935269999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.15623006100000225</v>
+        <v>0.15616052299999694</v>
       </c>
       <c r="D124" s="5">
-        <v>8.6309476850762188</v>
+        <v>8.6269688985866289</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>23.037751783000001</v>
+        <v>23.037796248999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.31372123699999932</v>
+        <v>0.31386097900000109</v>
       </c>
       <c r="D125" s="5">
-        <v>17.884515789289203</v>
+        <v>17.893177627929081</v>
       </c>
       <c r="E125" s="5">
-        <v>9.4797830200746613</v>
+        <v>9.4799021652595794</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.245711724</v>
+        <v>23.245791402999998</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20795994099999859</v>
+        <v>0.20799515399999891</v>
       </c>
       <c r="D126" s="5">
-        <v>11.386622618035114</v>
+        <v>11.388624314718498</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.546412998000001</v>
+        <v>23.546510941000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.30070127400000146</v>
+        <v>0.30071953800000273</v>
       </c>
       <c r="D127" s="5">
-        <v>16.676371201741304</v>
+        <v>16.677395928010942</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.506551174999998</v>
+        <v>23.506841836</v>
       </c>
       <c r="C128" s="5">
-        <v>-3.9861823000002516E-2</v>
+        <v>-3.9669105000001537E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.0126763472295361</v>
+        <v>-2.003027491963838</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.577738478000001</v>
+        <v>24.578232123999999</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0711873030000021</v>
+        <v>1.0713902879999999</v>
       </c>
       <c r="D129" s="5">
-        <v>70.700991344473991</v>
+        <v>70.716805519741882</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>25.017608792000001</v>
+        <v>25.016997715999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.43987031400000021</v>
+        <v>0.43876559199999932</v>
       </c>
       <c r="D130" s="5">
-        <v>23.721888192838403</v>
+        <v>23.6558219912536</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>25.157581267000001</v>
+        <v>25.157149558</v>
       </c>
       <c r="C131" s="5">
-        <v>0.13997247500000043</v>
+        <v>0.14015184200000164</v>
       </c>
       <c r="D131" s="5">
-        <v>6.9244553635209094</v>
+        <v>6.9337784598097585</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>25.430202426000001</v>
+        <v>25.430121474</v>
       </c>
       <c r="C132" s="5">
-        <v>0.27262115899999984</v>
+        <v>0.27297191599999948</v>
       </c>
       <c r="D132" s="5">
-        <v>13.807581704743344</v>
+        <v>13.826671617237828</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>25.643843325999999</v>
+        <v>25.643785574999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.21364089999999791</v>
+        <v>0.21366410099999911</v>
       </c>
       <c r="D133" s="5">
-        <v>10.560392486401815</v>
+        <v>10.561628022205127</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>26.134788033</v>
+        <v>26.135090623</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49094470700000059</v>
+        <v>0.49130504800000097</v>
       </c>
       <c r="D134" s="5">
-        <v>25.553957654625712</v>
+        <v>25.574796366090702</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>25.659003635000001</v>
+        <v>25.659027239</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.47578439799999828</v>
+        <v>-0.4760633839999997</v>
       </c>
       <c r="D135" s="5">
-        <v>-19.786092250613141</v>
+        <v>-19.796350706533051</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>25.692115170000001</v>
+        <v>25.692006417000002</v>
       </c>
       <c r="C136" s="5">
-        <v>3.3111534999999748E-2</v>
+        <v>3.2979178000001497E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.559572149809485</v>
+        <v>1.5532924860611086</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.435086628000001</v>
+        <v>25.435151901000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.25702854200000047</v>
+        <v>-0.25685451600000064</v>
       </c>
       <c r="D137" s="5">
-        <v>-11.366003626144149</v>
+        <v>-11.358771651307153</v>
       </c>
       <c r="E137" s="5">
-        <v>10.406114570472269</v>
+        <v>10.406184802090458</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.853044799999999</v>
+        <v>24.853133874000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.58204182800000126</v>
+        <v>-0.58201802700000016</v>
       </c>
       <c r="D138" s="5">
-        <v>-24.254544979395853</v>
+        <v>-24.253619879674361</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.966952987999999</v>
+        <v>24.967030994999998</v>
       </c>
       <c r="C139" s="5">
-        <v>0.11390818799999991</v>
+        <v>0.11389712099999727</v>
       </c>
       <c r="D139" s="5">
-        <v>5.6407047652249576</v>
+        <v>5.6401221169063209</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>25.036824477</v>
+        <v>25.037023656999999</v>
       </c>
       <c r="C140" s="5">
-        <v>6.9871489000000508E-2</v>
+        <v>6.9992662000000649E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>3.4104467045355191</v>
+        <v>3.4164418444213362</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.210531764999999</v>
+        <v>25.211003349999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.17370728799999924</v>
+        <v>0.17397969299999971</v>
       </c>
       <c r="D141" s="5">
-        <v>8.6508528900056447</v>
+        <v>8.6648700771362996</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.007610505999999</v>
+        <v>25.006963117000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.20292125900000002</v>
+        <v>-0.20404023299999707</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.2425504340266311</v>
+        <v>-9.2911039807899503</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.273127983999998</v>
+        <v>25.272666135000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.26551747799999958</v>
+        <v>0.26570301799999996</v>
       </c>
       <c r="D143" s="5">
-        <v>13.511954298370132</v>
+        <v>13.522325500895892</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.122650747000002</v>
+        <v>25.122666078000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.15047723699999693</v>
+        <v>-0.15000005699999974</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.9154570845020196</v>
+        <v>-6.8943601834557278</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.208696849999999</v>
+        <v>25.208714392000001</v>
       </c>
       <c r="C145" s="5">
-        <v>8.6046102999997487E-2</v>
+        <v>8.6048313999999237E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>4.1883636728360152</v>
+        <v>4.1884707261681697</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.033185755000002</v>
+        <v>25.033452260000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.1755110949999974</v>
+        <v>-0.17526213200000029</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.0421695926420895</v>
+        <v>-8.0311890168889946</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.056287265000002</v>
+        <v>25.056367447</v>
       </c>
       <c r="C147" s="5">
-        <v>2.3101510000000047E-2</v>
+        <v>2.2915186999998838E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.1130405326377879</v>
+        <v>1.1040063548620971</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>24.846282370000001</v>
+        <v>24.846202945999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.21000489500000086</v>
+        <v>-0.21016450100000128</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.6066744317769963</v>
+        <v>-9.6136127825610878</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>25.04913483</v>
+        <v>25.049187488000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.20285245999999901</v>
+        <v>0.20298454200000293</v>
       </c>
       <c r="D149" s="5">
-        <v>10.249281147018463</v>
+        <v>10.256291644947879</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.5173991881558213</v>
+        <v>-1.5174448908434668</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>24.974757127</v>
+        <v>24.974824845000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-7.4377702999999684E-2</v>
+        <v>-7.4362643000000617E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.505509487363645</v>
+        <v>-3.5048039927684571</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>24.891245221999998</v>
+        <v>24.891330833000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-8.3511905000001718E-2</v>
+        <v>-8.3494011999999174E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.9396425343443564</v>
+        <v>-3.938803414233516</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>24.642973009999999</v>
+        <v>24.643064513999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.24827221199999983</v>
+        <v>-0.24826631900000251</v>
       </c>
       <c r="D152" s="5">
-        <v>-11.333873545125838</v>
+        <v>-11.333582238860075</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>24.426678916</v>
+        <v>24.426963959999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.21629409399999844</v>
+        <v>-0.2161005540000005</v>
       </c>
       <c r="D153" s="5">
-        <v>-10.038669856647598</v>
+        <v>-10.030080526438855</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>24.282310070000001</v>
+        <v>24.281754660000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.144368845999999</v>
+        <v>-0.14520929999999765</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.8662862391516306</v>
+        <v>-6.9048832011461503</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>24.052765090000001</v>
+        <v>24.052397794000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.22954498000000001</v>
+        <v>-0.22935686599999983</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.772215098371474</v>
+        <v>-10.764074211249419</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>23.023953681999998</v>
+        <v>23.024031939</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0288114080000028</v>
+        <v>-1.0283658550000006</v>
       </c>
       <c r="D156" s="5">
-        <v>-40.819488090318089</v>
+        <v>-40.806228174939264</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>23.009714845000001</v>
+        <v>23.009790520999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.4238836999997062E-2</v>
+        <v>-1.4241418000001005E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.7396038905589708</v>
+        <v>-0.73973499318902292</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>22.837522567000001</v>
+        <v>22.837731527999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.1721922780000007</v>
+        <v>-0.17205899300000027</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.6196041062078788</v>
+        <v>-8.6131769254206283</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>22.881222503</v>
+        <v>22.881345198000002</v>
       </c>
       <c r="C159" s="5">
-        <v>4.369993599999944E-2</v>
+        <v>4.3613670000002713E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>2.3205386467531008</v>
+        <v>2.3158881449274693</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>22.823917392999999</v>
+        <v>22.823845364</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.7305110000001491E-2</v>
+        <v>-5.7499834000001471E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.9642985201610017</v>
+        <v>-2.9742167355448434</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>22.554439778999999</v>
+        <v>22.554476627</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.26947761399999948</v>
+        <v>-0.26936873700000064</v>
       </c>
       <c r="D161" s="5">
-        <v>-13.283390359445946</v>
+        <v>-13.278406166120703</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.9592064473709492</v>
+        <v>-9.959248627106609</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>22.693175946</v>
+        <v>22.693212880000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.13873616700000113</v>
+        <v>0.13873625300000114</v>
       </c>
       <c r="D162" s="5">
-        <v>7.6363178643417573</v>
+        <v>7.6363098584568689</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>22.493691850000001</v>
+        <v>22.493775775</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.19948409599999906</v>
+        <v>-0.19943710500000122</v>
       </c>
       <c r="D163" s="5">
-        <v>-10.053238531883601</v>
+        <v>-10.050968064181076</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>22.729385469</v>
+        <v>22.729418736</v>
       </c>
       <c r="C164" s="5">
-        <v>0.23569361899999919</v>
+        <v>0.23564296099999993</v>
       </c>
       <c r="D164" s="5">
-        <v>13.324400915885825</v>
+        <v>13.321317498507913</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>22.733247796000001</v>
+        <v>22.733337074000001</v>
       </c>
       <c r="C165" s="5">
-        <v>3.8623270000002208E-3</v>
+        <v>3.9183380000018531E-3</v>
       </c>
       <c r="D165" s="5">
-        <v>0.20410259311349765</v>
+        <v>0.20706496791511597</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>22.639102937000001</v>
+        <v>22.63869197</v>
       </c>
       <c r="C166" s="5">
-        <v>-9.4144859000000025E-2</v>
+        <v>-9.4645104000001368E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.8578985172295646</v>
+        <v>-4.8831044040238076</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>22.619004578999999</v>
+        <v>22.618721130000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.0098358000002037E-2</v>
+        <v>-1.9970839999999157E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0601398503854664</v>
+        <v>-1.0534652156791835</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>22.74319114</v>
+        <v>22.743326916000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12418656100000192</v>
+        <v>0.12460578600000005</v>
       </c>
       <c r="D168" s="5">
-        <v>6.7910738411597782</v>
+        <v>6.8147859839595704</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>22.63393516</v>
+        <v>22.634049431000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10925598000000036</v>
+        <v>-0.10927748499999979</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.6147797969206987</v>
+        <v>-5.6158232757195776</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>22.757714346</v>
+        <v>22.757837258999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.12377918600000015</v>
+        <v>0.12378782799999755</v>
       </c>
       <c r="D170" s="5">
-        <v>6.7635223030901859</v>
+        <v>6.7639736291691843</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>22.622577688</v>
+        <v>22.622712559</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.13513665800000041</v>
+        <v>-0.13512469999999865</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.8974969551908067</v>
+        <v>-6.8968703585717384</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>22.720006627</v>
+        <v>22.719973787000001</v>
       </c>
       <c r="C172" s="5">
-        <v>9.742893900000027E-2</v>
+        <v>9.7261228000000699E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2922448535561717</v>
+        <v>5.2828862299327151</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>22.660002613</v>
+        <v>22.660001473000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.0004014000000439E-2</v>
+        <v>-5.9972313999999471E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.1235930875469387</v>
+        <v>-3.1219712301035263</v>
       </c>
       <c r="E173" s="5">
-        <v>0.46803571728830651</v>
+        <v>0.46786652488171043</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>22.490700626999999</v>
+        <v>22.490706108000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.16930198600000068</v>
+        <v>-0.16929536499999998</v>
       </c>
       <c r="D174" s="5">
-        <v>-8.6062811318669006</v>
+        <v>-8.6059586837260671</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>22.276616214000001</v>
+        <v>22.276710371</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21408441299999836</v>
+        <v>-0.21399573700000118</v>
       </c>
       <c r="D175" s="5">
-        <v>-10.843121068716732</v>
+        <v>-10.838859614518704</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>22.290149320000001</v>
+        <v>22.290147904000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.3533106000000572E-2</v>
+        <v>1.3437533000001167E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.73144405366614151</v>
+        <v>0.72625824711800568</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>22.731616643999999</v>
+        <v>22.731530924000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.44146732399999777</v>
+        <v>0.44138301999999996</v>
       </c>
       <c r="D177" s="5">
-        <v>26.534264803747078</v>
+        <v>26.528635509818809</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>22.504570457</v>
+        <v>22.504339786999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.22704618699999912</v>
+        <v>-0.22719113700000193</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.348751455131357</v>
+        <v>-11.355643648826241</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>22.181384660999999</v>
+        <v>22.181231444000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.32318579600000064</v>
+        <v>-0.32310834299999769</v>
       </c>
       <c r="D179" s="5">
-        <v>-15.935022126142663</v>
+        <v>-15.931650224540073</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>22.057576829999999</v>
+        <v>22.057685565</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.12380783100000059</v>
+        <v>-0.12354587900000169</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.4960907741992813</v>
+        <v>-6.4828080840575231</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>21.885337452000002</v>
+        <v>21.885430041999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.17223937799999689</v>
+        <v>-0.17225552300000047</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.9782121400670647</v>
+        <v>-8.9789755282084656</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>21.682822888</v>
+        <v>21.68290854</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.20251456400000123</v>
+        <v>-0.20252150199999974</v>
       </c>
       <c r="D182" s="5">
-        <v>-10.556064586546011</v>
+        <v>-10.556365613125529</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>21.681752812999999</v>
+        <v>21.681854371</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.0700750000012249E-3</v>
+        <v>-1.0541689999996606E-3</v>
       </c>
       <c r="D183" s="5">
-        <v>-5.9205460507438801E-2</v>
+        <v>-5.8325413097126688E-2</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>21.343378786999999</v>
+        <v>21.343363206999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.33837402600000033</v>
+        <v>-0.33849116400000057</v>
       </c>
       <c r="D184" s="5">
-        <v>-17.20094165487377</v>
+        <v>-17.206320758392501</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>21.157356032999999</v>
+        <v>21.157337449</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.18602275399999968</v>
+        <v>-0.18602575799999954</v>
       </c>
       <c r="D185" s="5">
-        <v>-9.9717789883369541</v>
+        <v>-9.9719393125790035</v>
       </c>
       <c r="E185" s="5">
-        <v>-6.6312727569498797</v>
+        <v>-6.6313500720221352</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>21.073274206000001</v>
+        <v>21.073263782000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-8.4081826999998555E-2</v>
+        <v>-8.4073666999998409E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.666072191803261</v>
+        <v>-4.665633217056719</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>21.133302682</v>
+        <v>21.133388591999999</v>
       </c>
       <c r="C187" s="5">
-        <v>6.0028475999999387E-2</v>
+        <v>6.0124809999997808E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4723375382245125</v>
+        <v>3.4779994445088835</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>20.948464045000001</v>
+        <v>20.948454833</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18483863699999858</v>
+        <v>-0.18493375899999975</v>
       </c>
       <c r="D188" s="5">
-        <v>-10.005130953171438</v>
+        <v>-10.009995820676121</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>20.716006792000002</v>
+        <v>20.715924687000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.23245725299999975</v>
+        <v>-0.23253014599999844</v>
       </c>
       <c r="D189" s="5">
-        <v>-12.5325816587336</v>
+        <v>-12.536280006258282</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>20.653140343</v>
+        <v>20.65300341</v>
       </c>
       <c r="C190" s="5">
-        <v>-6.2866449000001268E-2</v>
+        <v>-6.2921277000000941E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5814452557294985</v>
+        <v>-3.5845307353030265</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>20.953407895000002</v>
+        <v>20.953335674000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.3002675520000011</v>
+        <v>0.30033226400000146</v>
       </c>
       <c r="D191" s="5">
-        <v>18.911225331121393</v>
+        <v>18.915767926604676</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>20.885184955</v>
+        <v>20.885208237000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-6.8222940000001842E-2</v>
+        <v>-6.8127437000001123E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-3.8379088097239777</v>
+        <v>-3.8326449344463276</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>20.939621182</v>
+        <v>20.939686199</v>
       </c>
       <c r="C193" s="5">
-        <v>5.4436227000000059E-2</v>
+        <v>5.4477961999999991E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.1729716579594447</v>
+        <v>3.1754357170668213</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>21.126856264000001</v>
+        <v>21.126911156999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.18723508200000083</v>
+        <v>0.18722495799999805</v>
       </c>
       <c r="D194" s="5">
-        <v>11.273739688342332</v>
+        <v>11.273063079326938</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>21.031001509999999</v>
+        <v>21.031066584000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-9.5854754000001208E-2</v>
+        <v>-9.5844572999997268E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.3106961981181922</v>
+        <v>-5.3101326787059815</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>21.186276123999999</v>
+        <v>21.186286076999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15527461399999964</v>
+        <v>0.15521949299999704</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2285286914292506</v>
+        <v>9.2250888279638907</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>21.172771965999999</v>
+        <v>21.172749721999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.3504157999999933E-2</v>
+        <v>-1.3536354999999389E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.762205688967732</v>
+        <v>-0.76401622269569591</v>
       </c>
       <c r="E197" s="5">
-        <v>7.2863230055575379E-2</v>
+        <v>7.2845995093429039E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>21.048932412999999</v>
+        <v>21.048919257000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.12383955299999982</v>
+        <v>-0.1238304649999975</v>
       </c>
       <c r="D198" s="5">
-        <v>-6.7973540147548199</v>
+        <v>-6.796878036790921</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>20.776721945999999</v>
+        <v>20.776780797000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.27221046700000073</v>
+        <v>-0.27213846000000075</v>
       </c>
       <c r="D199" s="5">
-        <v>-14.461141842218305</v>
+        <v>-14.457592698738164</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>20.900239399</v>
+        <v>20.900259248000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.12351745300000161</v>
+        <v>0.12347845100000043</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3719391032313064</v>
+        <v>7.3695131612213416</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>20.961437248999999</v>
+        <v>20.961393864000001</v>
       </c>
       <c r="C201" s="5">
-        <v>6.1197849999999221E-2</v>
+        <v>6.1134616000000364E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>3.5708544827906197</v>
+        <v>3.5671018180719605</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>21.107683050999999</v>
+        <v>21.107606824000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.14624580199999926</v>
+        <v>0.14621295999999973</v>
       </c>
       <c r="D202" s="5">
-        <v>8.701136169501611</v>
+        <v>8.699125316678602</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>21.330224874999999</v>
+        <v>21.330230475</v>
       </c>
       <c r="C203" s="5">
-        <v>0.22254182400000033</v>
+        <v>0.22262365099999926</v>
       </c>
       <c r="D203" s="5">
-        <v>13.411850652853708</v>
+        <v>13.417122907352507</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>21.320264614999999</v>
+        <v>21.320186019000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-9.960259999999721E-3</v>
+        <v>-1.0044455999999258E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.55890939872151879</v>
+        <v>-0.56362159051394078</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>21.491590828</v>
+        <v>21.491613417</v>
       </c>
       <c r="C205" s="5">
-        <v>0.17132621300000039</v>
+        <v>0.17142739799999873</v>
       </c>
       <c r="D205" s="5">
-        <v>10.080824973122549</v>
+        <v>10.087083264808117</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>21.472599515999999</v>
+        <v>21.472625149999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-1.8991312000000704E-2</v>
+        <v>-1.8988267000001002E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-1.0552564294220801</v>
+        <v>-1.0550869510851602</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>21.678823973</v>
+        <v>21.678861145999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.20622445700000114</v>
+        <v>0.2062359960000002</v>
       </c>
       <c r="D207" s="5">
-        <v>12.153579217858157</v>
+        <v>12.154280287851304</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>21.850344832000001</v>
+        <v>21.850346331000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.17152085900000102</v>
+        <v>0.17148518500000165</v>
       </c>
       <c r="D208" s="5">
-        <v>9.9185306201223575</v>
+        <v>9.9163593852863663</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>22.104142047</v>
+        <v>22.104135317000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.25379721499999874</v>
+        <v>0.25378898599999999</v>
       </c>
       <c r="D209" s="5">
-        <v>14.864125726890975</v>
+        <v>14.863611498484719</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3989047938344017</v>
+        <v>4.3989826887351535</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>22.126486549999999</v>
+        <v>22.126482566</v>
       </c>
       <c r="C210" s="5">
-        <v>2.2344502999999349E-2</v>
+        <v>2.2347248999999181E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2198159226252336</v>
+        <v>1.2199670384418049</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>22.233947714999999</v>
+        <v>22.233987511999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.10746116500000014</v>
+        <v>0.10750494599999882</v>
       </c>
       <c r="D211" s="5">
-        <v>5.986234735976792</v>
+        <v>5.9887402479607665</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>22.043422852999999</v>
+        <v>22.043483448</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.19052486200000018</v>
+        <v>-0.19050406399999886</v>
       </c>
       <c r="D212" s="5">
-        <v>-9.8118622154957809</v>
+        <v>-9.8108243571388254</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>21.873084690999999</v>
+        <v>21.873102717999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.17033816200000018</v>
+        <v>-0.17038073000000153</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.8887439170339597</v>
+        <v>-8.8908482626083529</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>21.837811082000002</v>
+        <v>21.837787707</v>
       </c>
       <c r="C214" s="5">
-        <v>-3.5273608999997208E-2</v>
+        <v>-3.5315010999998009E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.9181065749360404</v>
+        <v>-1.9203364080715213</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>21.816352105</v>
+        <v>21.816377061000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.1458977000001767E-2</v>
+        <v>-2.1410645999999645E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.1728306852709647</v>
+        <v>-1.1702046500069785</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>21.958871043999999</v>
+        <v>21.958732595000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.14251893899999857</v>
+        <v>0.14235553400000001</v>
       </c>
       <c r="D216" s="5">
-        <v>8.1270832268728554</v>
+        <v>8.1174185829568479</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>21.834568477000001</v>
+        <v>21.834543205999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.12430256699999731</v>
+        <v>-0.12418938900000143</v>
       </c>
       <c r="D217" s="5">
-        <v>-6.5852921877188164</v>
+        <v>-6.5795217183104437</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>21.827187902999999</v>
+        <v>21.827150515</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.3805740000025821E-3</v>
+        <v>-7.3926909999997292E-3</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.40487366033612471</v>
+        <v>-0.40553758971639819</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>21.719632747999999</v>
+        <v>21.719672168999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.10755515500000001</v>
+        <v>-0.10747834600000061</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.7554412781081314</v>
+        <v>-5.7514513653872275</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>21.721361922</v>
+        <v>21.721371380000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7291740000011657E-3</v>
+        <v>1.6992110000018101E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>9.5577934356927408E-2</v>
+        <v>9.3920883706055669E-2</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>21.765737003000002</v>
+        <v>21.765706059999999</v>
       </c>
       <c r="C221" s="5">
-        <v>4.437508100000187E-2</v>
+        <v>4.4334679999998627E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4792419978785896</v>
+        <v>2.4769582985880723</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.5309576064090114</v>
+        <v>-1.5310676131254031</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>21.808971360000001</v>
+        <v>21.808962207</v>
       </c>
       <c r="C222" s="5">
-        <v>4.3234356999999335E-2</v>
+        <v>4.3256147000001022E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.4098332356178531</v>
+        <v>2.4110645565567079</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>21.812539170000001</v>
+        <v>21.812583151999998</v>
       </c>
       <c r="C223" s="5">
-        <v>3.5678099999998381E-3</v>
+        <v>3.6209449999979881E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.19648915396037747</v>
+        <v>0.19941820170303881</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>21.977231830000001</v>
+        <v>21.977336044000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.16469266000000005</v>
+        <v>0.16475289200000276</v>
       </c>
       <c r="D224" s="5">
-        <v>9.4463248513734008</v>
+        <v>9.4499045075489896</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>21.653200694999999</v>
+        <v>21.653245816999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.32403113500000202</v>
+        <v>-0.32409022700000278</v>
       </c>
       <c r="D225" s="5">
-        <v>-16.326229118454314</v>
+        <v>-16.328897984124879</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>21.662322100000001</v>
+        <v>21.662403086000001</v>
       </c>
       <c r="C226" s="5">
-        <v>9.1214050000019142E-3</v>
+        <v>9.157269000002799E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>0.50667250388434226</v>
+        <v>0.5086682379552343</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>21.520422910000001</v>
+        <v>21.520582896000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14189919000000017</v>
+        <v>-0.14182019000000068</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.5835014263487039</v>
+        <v>-7.5794029647753725</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>21.279019160000001</v>
+        <v>21.278740879000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.24140374999999992</v>
+        <v>-0.24184201699999974</v>
       </c>
       <c r="D228" s="5">
-        <v>-12.660711907565847</v>
+        <v>-12.682207222925001</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>21.270618571</v>
+        <v>21.270494372999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.4005890000007355E-3</v>
+        <v>-8.2465060000025403E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.47271198047306173</v>
+        <v>-0.46406606008645435</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>21.262722583999999</v>
+        <v>21.262614849999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.89598700000127E-3</v>
+        <v>-7.8795229999997218E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.44455044562258239</v>
+        <v>-0.44362798192295605</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>21.368674751</v>
+        <v>21.368717185000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.10595216700000165</v>
+        <v>0.10610233500000277</v>
       </c>
       <c r="D231" s="5">
-        <v>6.1462339301579627</v>
+        <v>6.1552176146316473</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>21.185798006999999</v>
+        <v>21.185789467999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18287674400000142</v>
+        <v>-0.18292771700000188</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.7999327226718229</v>
+        <v>-9.8025183843489785</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>21.029991184</v>
+        <v>21.029946217999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.15580682299999893</v>
+        <v>-0.15584325000000021</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.4768075371137286</v>
+        <v>-8.4787131768958464</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.3802936188128796</v>
+        <v>-3.3803628514130546</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>20.909053461999999</v>
+        <v>20.909051812000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.12093772200000075</v>
+        <v>-0.1208944059999979</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6867342047789773</v>
+        <v>-6.6844282858157573</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>20.827208955</v>
+        <v>20.827273829999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.1844506999999567E-2</v>
+        <v>-8.177798200000197E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.5973553047962579</v>
+        <v>-4.5936988436197757</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>20.816735925</v>
+        <v>20.816887284</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0473029999999994E-2</v>
+        <v>-1.0386545999999441E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.60175782553815171</v>
+        <v>-0.59680040856764371</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>20.334332736</v>
+        <v>20.334406183999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.48240318899999934</v>
+        <v>-0.48248110000000111</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.52423665271305</v>
+        <v>-24.52755055668926</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>19.884196174</v>
+        <v>19.884382779999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.45013656200000085</v>
+        <v>-0.45002340399999952</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.557063660650158</v>
+        <v>-23.551768199679092</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>19.623227618000001</v>
+        <v>19.623529015999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26096855599999813</v>
+        <v>-0.26085376400000015</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.660748895115939</v>
+        <v>-14.654630328459229</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>19.389260409999999</v>
+        <v>19.388844869</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.23396720800000281</v>
+        <v>-0.2346841469999994</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.405636361012929</v>
+        <v>-13.443858498523742</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>19.287110921</v>
+        <v>19.286882777999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10214948899999854</v>
+        <v>-0.10196209100000075</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.1420173839458965</v>
+        <v>-6.1312010744288266</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>19.079051985</v>
+        <v>19.078861995</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.20805893600000047</v>
+        <v>-0.20802078299999849</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.203872923325976</v>
+        <v>-12.201901956622462</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>19.008440884999999</v>
+        <v>19.008483638000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-7.0611100000000704E-2</v>
+        <v>-7.037835699999917E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.3518747267096147</v>
+        <v>-4.3378624961537771</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>18.828737855</v>
+        <v>18.828704368</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.17970302999999888</v>
+        <v>-0.17977927000000093</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.772946970477172</v>
+        <v>-10.777259383736482</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>18.688535978000001</v>
+        <v>18.688480598000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14020187699999909</v>
+        <v>-0.14022376999999864</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.5783902872323523</v>
+        <v>-8.5796900870653392</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.133885818180566</v>
+        <v>-11.133959144393268</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>18.630020593000001</v>
+        <v>18.630036357000002</v>
       </c>
       <c r="C246" s="5">
-        <v>-5.8515384999999753E-2</v>
+        <v>-5.8444241000000119E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6932676068593628</v>
+        <v>-3.6888649643201821</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>18.661696176</v>
+        <v>18.661791730000001</v>
       </c>
       <c r="C247" s="5">
-        <v>3.1675582999998397E-2</v>
+        <v>3.175537299999931E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0594809718624596</v>
+        <v>2.0647157211125755</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>18.789213302</v>
+        <v>18.789407897</v>
       </c>
       <c r="C248" s="5">
-        <v>0.12751712600000076</v>
+        <v>0.12761616699999934</v>
       </c>
       <c r="D248" s="5">
-        <v>8.5150027691134778</v>
+        <v>8.5218216823253599</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>19.232069743</v>
+        <v>19.232156395000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.44285644099999999</v>
+        <v>0.44274849800000027</v>
       </c>
       <c r="D249" s="5">
-        <v>32.254099359405508</v>
+        <v>32.244813706027074</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>18.936950001</v>
+        <v>18.937226787</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.29511974200000068</v>
+        <v>-0.29492960800000034</v>
       </c>
       <c r="D250" s="5">
-        <v>-16.936909218421413</v>
+        <v>-16.926830903566547</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>18.821838296999999</v>
+        <v>18.822270291999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11511170400000026</v>
+        <v>-0.11495649500000127</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.0554208140239938</v>
+        <v>-7.046123527070125</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>18.678334701000001</v>
+        <v>18.677821452</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.14350359599999862</v>
+        <v>-0.14444883999999902</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.7751023905325187</v>
+        <v>-8.830291585899797</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>18.577714726</v>
+        <v>18.577387536</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.10061997500000075</v>
+        <v>-0.10043391600000007</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.2762544867609797</v>
+        <v>-6.2651570505004583</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>18.571222798000001</v>
+        <v>18.570971447000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.491927999999092E-3</v>
+        <v>-6.4160889999982373E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.41853147596419005</v>
+        <v>-0.4136587272181913</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>18.339713821</v>
+        <v>18.339722600999998</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23150897700000073</v>
+        <v>-0.23124884600000328</v>
       </c>
       <c r="D255" s="5">
-        <v>-13.975005941224916</v>
+        <v>-13.960538828764646</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>18.345699961000001</v>
+        <v>18.345626479</v>
       </c>
       <c r="C256" s="5">
-        <v>5.9861400000009723E-3</v>
+        <v>5.9038780000015834E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.39238767938909458</v>
+        <v>0.38698572120745567</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>18.502186614999999</v>
+        <v>18.502134491</v>
       </c>
       <c r="C257" s="5">
-        <v>0.15648665399999828</v>
+        <v>0.15650801199999975</v>
       </c>
       <c r="D257" s="5">
-        <v>10.729986321024754</v>
+        <v>10.731565205627813</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.99713194880204359</v>
+        <v>-0.99711748112869536</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>18.774457909999999</v>
+        <v>18.774523734999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.27227129499999947</v>
+        <v>0.27238924399999931</v>
       </c>
       <c r="D258" s="5">
-        <v>19.160465112060663</v>
+        <v>19.169507262930253</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>18.725109323000002</v>
+        <v>18.725269823000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.9348586999997224E-2</v>
+        <v>-4.9253911999997513E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.1089929984262743</v>
+        <v>-3.1031034878947095</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>18.904975346000001</v>
+        <v>18.905186868000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.17986602299999888</v>
+        <v>0.17991704499999983</v>
       </c>
       <c r="D260" s="5">
-        <v>12.15562010793445</v>
+        <v>12.159142689248803</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>18.971220506000002</v>
+        <v>18.971314671999998</v>
       </c>
       <c r="C261" s="5">
-        <v>6.6245160000001135E-2</v>
+        <v>6.612780399999707E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2869291652247288</v>
+        <v>4.2791391964888126</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>18.910210491000001</v>
+        <v>18.910498838999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-6.1010015000000806E-2</v>
+        <v>-6.0815832999999486E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-3.7915776531697198</v>
+        <v>-3.7797034050428446</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>18.710692462000001</v>
+        <v>18.711122148000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.19951802900000004</v>
+        <v>-0.19937669099999766</v>
       </c>
       <c r="D263" s="5">
-        <v>-11.951498272806283</v>
+        <v>-11.943344978495485</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>19.649551067000001</v>
+        <v>19.649062621999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.93885860500000007</v>
+        <v>0.93794047399999769</v>
       </c>
       <c r="D264" s="5">
-        <v>79.950585234503464</v>
+        <v>79.847346412583192</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>19.555652142</v>
+        <v>19.555290769999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.3898925000001299E-2</v>
+        <v>-9.3771851999999711E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.5860754475954515</v>
+        <v>-5.5788482012697376</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>19.546232237000002</v>
+        <v>19.545923362</v>
       </c>
       <c r="C266" s="5">
-        <v>-9.4199049999978968E-3</v>
+        <v>-9.3674079999992443E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.57650781313322019</v>
+        <v>-0.57331396939229728</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>19.550846065999998</v>
+        <v>19.550833731000001</v>
       </c>
       <c r="C267" s="5">
-        <v>4.6138289999966275E-3</v>
+        <v>4.9103690000009692E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>0.28362439993150357</v>
+        <v>0.30188347869313237</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>19.541908899999999</v>
+        <v>19.541829250999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-8.9371659999990527E-3</v>
+        <v>-9.0044800000015357E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.54717205577251571</v>
+        <v>-0.55128322373213523</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>19.781247357000002</v>
+        <v>19.781206098999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.23933845700000234</v>
+        <v>0.23937684799999914</v>
       </c>
       <c r="D269" s="5">
-        <v>15.728486011471276</v>
+        <v>15.73124977662015</v>
       </c>
       <c r="E269" s="5">
-        <v>6.9130247608844675</v>
+        <v>6.9131029645372877</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>19.926296168</v>
+        <v>19.926411163000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14504881099999878</v>
+        <v>0.14520506400000244</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1628556883146963</v>
+        <v>9.1731481116119173</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>19.890894078999999</v>
+        <v>19.891111929000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.5402089000001524E-2</v>
+        <v>-3.5299234000000013E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.1112721428792169</v>
+        <v>-2.1051857958751419</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>20.065472214</v>
+        <v>20.065666638</v>
       </c>
       <c r="C272" s="5">
-        <v>0.17457813500000086</v>
+        <v>0.17455470899999881</v>
       </c>
       <c r="D272" s="5">
-        <v>11.05572711516707</v>
+        <v>11.054044294742882</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>19.942385407</v>
+        <v>19.942424989999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.12308680699999996</v>
+        <v>-0.12324164800000048</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.1177674977755618</v>
+        <v>-7.1263545100534786</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>19.897035295999999</v>
+        <v>19.897302101000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.5350111000001192E-2</v>
+        <v>-4.5122888999998167E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.6949943919373442</v>
+        <v>-2.6816537455038536</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>20.105932763999999</v>
+        <v>20.106327569000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.20889746799999998</v>
+        <v>0.2090254680000001</v>
       </c>
       <c r="D275" s="5">
-        <v>13.35228169881708</v>
+        <v>13.360751956502771</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>20.205470206000001</v>
+        <v>20.205023585999999</v>
       </c>
       <c r="C276" s="5">
-        <v>9.9537442000002585E-2</v>
+        <v>9.8696016999998193E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>6.1052386939702163</v>
+        <v>6.0521057416248247</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>20.429144354000002</v>
+        <v>20.428800914</v>
       </c>
       <c r="C277" s="5">
-        <v>0.22367414800000063</v>
+        <v>0.22377732800000061</v>
       </c>
       <c r="D277" s="5">
-        <v>14.123370321302309</v>
+        <v>14.130618857341904</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>20.531186542</v>
+        <v>20.530889766000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.10204218799999865</v>
+        <v>0.1020888520000014</v>
       </c>
       <c r="D278" s="5">
-        <v>6.161356858076017</v>
+        <v>6.1643588367264579</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>20.438343655000001</v>
+        <v>20.438309897</v>
       </c>
       <c r="C279" s="5">
-        <v>-9.2842886999999763E-2</v>
+        <v>-9.257986900000148E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.2935016550898268</v>
+        <v>-5.2789498782661148</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>20.632353632000001</v>
+        <v>20.632275478</v>
       </c>
       <c r="C280" s="5">
-        <v>0.19400997700000033</v>
+        <v>0.1939655810000005</v>
       </c>
       <c r="D280" s="5">
-        <v>12.004870411292723</v>
+        <v>12.001999215731285</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>20.530611342</v>
+        <v>20.530622074</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.10174229000000068</v>
+        <v>-0.10165340400000034</v>
       </c>
       <c r="D281" s="5">
-        <v>-5.7595600838985517</v>
+        <v>-5.7546850812077333</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7882544587605205</v>
+        <v>3.7885251852155077</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>20.676320050000001</v>
+        <v>20.676496604</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1457087080000008</v>
+        <v>0.14587453000000039</v>
       </c>
       <c r="D282" s="5">
-        <v>8.8570029398355778</v>
+        <v>8.8674748501414768</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>20.834865506</v>
+        <v>20.835111079000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.15854545599999881</v>
+        <v>0.15861447500000025</v>
       </c>
       <c r="D283" s="5">
-        <v>9.5997248173468108</v>
+        <v>9.6039962086116084</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>20.938992421999998</v>
+        <v>20.939122864000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10412691599999846</v>
+        <v>0.10401178500000086</v>
       </c>
       <c r="D284" s="5">
-        <v>6.1648965187873328</v>
+        <v>6.1578172988458135</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>21.149711174</v>
+        <v>21.149680192000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.21071875200000179</v>
+        <v>0.21055732800000015</v>
       </c>
       <c r="D285" s="5">
-        <v>12.767495271248031</v>
+        <v>12.757083487127563</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>21.193585723999998</v>
+        <v>21.193746264000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.387454999999818E-2</v>
+        <v>4.4066071999999679E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5179702385210945</v>
+        <v>2.5290917398631985</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>21.397941804999999</v>
+        <v>21.398182891000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.20435608100000024</v>
+        <v>0.20443662699999976</v>
       </c>
       <c r="D287" s="5">
-        <v>12.204618829060987</v>
+        <v>12.209589805369546</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>21.463808565000001</v>
+        <v>21.463508105999999</v>
       </c>
       <c r="C288" s="5">
-        <v>6.5866760000002245E-2</v>
+        <v>6.5325214999997883E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.7570009166755014</v>
+        <v>3.7255483632864239</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>21.520550200999999</v>
+        <v>21.520306049999999</v>
       </c>
       <c r="C289" s="5">
-        <v>5.6741635999998152E-2</v>
+        <v>5.679794399999949E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.2188486953758311</v>
+        <v>3.2221353407419606</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>21.427088968</v>
+        <v>21.426821769</v>
       </c>
       <c r="C290" s="5">
-        <v>-9.3461232999999311E-2</v>
+        <v>-9.3484280999998504E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.0887640201609852</v>
+        <v>-5.0900454796329537</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>21.400473173000002</v>
+        <v>21.400426129</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.6615794999997888E-2</v>
+        <v>-2.6395640000000498E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.4804462022946163</v>
+        <v>-1.4683015920810227</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>21.730402117000001</v>
+        <v>21.730377812</v>
       </c>
       <c r="C292" s="5">
-        <v>0.32992894399999884</v>
+        <v>0.32995168300000088</v>
       </c>
       <c r="D292" s="5">
-        <v>20.152453820447104</v>
+        <v>20.15401070624705</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>21.483239142999999</v>
+        <v>21.483331004</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.24716297400000187</v>
+        <v>-0.24704680800000034</v>
       </c>
       <c r="D293" s="5">
-        <v>-12.826597138836227</v>
+        <v>-12.820953968718262</v>
       </c>
       <c r="E293" s="5">
-        <v>4.6400362129070283</v>
+        <v>4.6404289483586103</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>21.117572697</v>
+        <v>21.117817635000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.36566644599999876</v>
+        <v>-0.36551336899999853</v>
       </c>
       <c r="D294" s="5">
-        <v>-18.617538671480826</v>
+        <v>-18.610387006912767</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>21.040307601999999</v>
+        <v>21.040607785999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-7.7265095000001338E-2</v>
+        <v>-7.7209849000002606E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.303282289367627</v>
+        <v>-4.3002180914275323</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>21.102681606000001</v>
+        <v>21.102833945</v>
       </c>
       <c r="C296" s="5">
-        <v>6.2374004000002259E-2</v>
+        <v>6.2226159000001502E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>3.6159802342126124</v>
+        <v>3.6072170855072416</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>21.260193888</v>
+        <v>21.259701974999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.157512281999999</v>
+        <v>0.15686802999999827</v>
       </c>
       <c r="D297" s="5">
-        <v>9.3339134652641995</v>
+        <v>9.2940922158648576</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>21.293405111999999</v>
+        <v>21.293519324999998</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3211223999998651E-2</v>
+        <v>3.3817349999999635E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>1.8907479531920179</v>
+        <v>1.9256027185991842</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>21.288326615999999</v>
+        <v>21.288442142000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.0784959999994328E-3</v>
+        <v>-5.0771829999973761E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.2858259366987137</v>
+        <v>-0.28575060513487127</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>21.446004758000001</v>
+        <v>21.445861735000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.15767814200000174</v>
+        <v>0.15741959300000019</v>
       </c>
       <c r="D300" s="5">
-        <v>9.2593164145966291</v>
+        <v>9.2434587261863044</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>21.419269902</v>
+        <v>21.419127098000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.6734856000000917E-2</v>
+        <v>-2.6734637000000561E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.485720730407758</v>
+        <v>-1.4857184837627546</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>21.646585024</v>
+        <v>21.646381934000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.22731512200000026</v>
+        <v>0.22725483600000018</v>
       </c>
       <c r="D302" s="5">
-        <v>13.505456192894583</v>
+        <v>13.501758216112236</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>21.562684603000001</v>
+        <v>21.562627385999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-8.390042099999917E-2</v>
+        <v>-8.3754548000001705E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-4.5532231279939772</v>
+        <v>-4.5455161369078017</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>21.546590023</v>
+        <v>21.546634472000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-1.6094580000000747E-2</v>
+        <v>-1.5992913999998137E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.89202279680151708</v>
+        <v>-0.88641338930128821</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>21.743605149</v>
+        <v>21.743846028</v>
       </c>
       <c r="C305" s="5">
-        <v>0.19701512600000015</v>
+        <v>0.19721155599999918</v>
       </c>
       <c r="D305" s="5">
-        <v>11.541391109092579</v>
+        <v>11.553458536301386</v>
       </c>
       <c r="E305" s="5">
-        <v>1.2119494842789402</v>
+        <v>1.2126379468411885</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>21.339530691</v>
+        <v>21.339934873000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.40407445800000019</v>
+        <v>-0.40391115499999941</v>
       </c>
       <c r="D306" s="5">
-        <v>-20.156469418123979</v>
+        <v>-20.148936058189982</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>21.213334840000002</v>
+        <v>21.213741022000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.12619585099999853</v>
+        <v>-0.12619385100000002</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.8701298578151215</v>
+        <v>-6.8698985770739629</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>21.229255124000002</v>
+        <v>21.229405404000001</v>
       </c>
       <c r="C308" s="5">
-        <v>1.5920283999999896E-2</v>
+        <v>1.5664382000000643E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.90430829878278551</v>
+        <v>0.88969629532831274</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>21.174571158999999</v>
+        <v>21.173536675000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-5.4683965000002388E-2</v>
+        <v>-5.5868729000000172E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.0476351233479138</v>
+        <v>-3.1126897640930684</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>21.593063216000001</v>
+        <v>21.593019902000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.41849205700000169</v>
+        <v>0.41948322700000062</v>
       </c>
       <c r="D310" s="5">
-        <v>26.472351266435766</v>
+        <v>26.543474445608428</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>21.772662143000002</v>
+        <v>21.772588371000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.17959892700000069</v>
+        <v>0.17956846899999945</v>
       </c>
       <c r="D311" s="5">
-        <v>10.45040867898539</v>
+        <v>10.448576497566453</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>21.451862928000001</v>
+        <v>21.451842205999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.32079921500000097</v>
+        <v>-0.32074616500000275</v>
       </c>
       <c r="D312" s="5">
-        <v>-16.316129715210014</v>
+        <v>-16.31369717625595</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>21.441121786</v>
+        <v>21.441110170000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.0741142000000536E-2</v>
+        <v>-1.0732035999996725E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.59919894070991075</v>
+        <v>-0.59869293248828725</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>21.255488172</v>
+        <v>21.255336051</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.18563361400000034</v>
+        <v>-0.18577411900000129</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.9086775290006983</v>
+        <v>-9.9158287480683569</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>21.443129217999999</v>
+        <v>21.443073430999998</v>
       </c>
       <c r="C315" s="5">
-        <v>0.18764104599999953</v>
+        <v>0.18773737999999796</v>
       </c>
       <c r="D315" s="5">
-        <v>11.123253068199812</v>
+        <v>11.12932747562434</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>21.483802587</v>
+        <v>21.483705168</v>
       </c>
       <c r="C316" s="5">
-        <v>4.0673369000000292E-2</v>
+        <v>4.0631737000001777E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3000589624396106</v>
+        <v>2.297686144022304</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>21.436949903999999</v>
+        <v>21.437592387999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.6852683000000894E-2</v>
+        <v>-4.6112780000001408E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.5858421644149088</v>
+        <v>-2.5454985511166317</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.410323830379645</v>
+        <v>-1.4084612244109507</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>21.424126575999999</v>
+        <v>21.424898982999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.2823327999999634E-2</v>
+        <v>-1.2693405000000269E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.71546873281634893</v>
+        <v>-0.70822220345982956</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>21.371768267</v>
+        <v>21.3725694</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.2358308999998826E-2</v>
+        <v>-5.2329582999998792E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.8935736812352397</v>
+        <v>-2.8919045438567714</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>21.211839052999999</v>
+        <v>21.212203945999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.15992921400000171</v>
+        <v>-0.1603654540000008</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.6193168580450568</v>
+        <v>-8.6415555065414758</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>21.084087292</v>
+        <v>21.081581648</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.12775176099999896</v>
+        <v>-0.13062229799999869</v>
       </c>
       <c r="D321" s="5">
-        <v>-6.99253899475063</v>
+        <v>-7.1442588324688305</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>21.098563451</v>
+        <v>21.098957163000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.4476159000000877E-2</v>
+        <v>1.7375515000001229E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.82702844620134996</v>
+        <v>0.99354008883651979</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>21.055567807999999</v>
+        <v>21.054765804999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.2995643000001138E-2</v>
+        <v>-4.4191358000002623E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4181930478031632</v>
+        <v>-2.4846247927278076</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>21.179003982000001</v>
+        <v>21.179160718999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.12343617400000184</v>
+        <v>0.1243949139999998</v>
       </c>
       <c r="D324" s="5">
-        <v>7.2661993715924966</v>
+        <v>7.3247712617017902</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>20.959779959999999</v>
+        <v>20.959871979999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.21922402200000235</v>
+        <v>-0.21928873899999957</v>
       </c>
       <c r="D325" s="5">
-        <v>-11.737902462253047</v>
+        <v>-11.741090699681745</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>20.969428184000002</v>
+        <v>20.969227296</v>
       </c>
       <c r="C326" s="5">
-        <v>9.6482240000028696E-3</v>
+        <v>9.355316000000613E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>0.55378569269031175</v>
+        <v>0.53692979673118924</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>21.143510298999999</v>
+        <v>21.143720395999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.17408211499999737</v>
+        <v>0.1744930999999994</v>
       </c>
       <c r="D327" s="5">
-        <v>10.429738933166011</v>
+        <v>10.455604719472888</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>20.922873915</v>
+        <v>20.922226866999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.22063638399999874</v>
+        <v>-0.22149352899999997</v>
       </c>
       <c r="D328" s="5">
-        <v>-11.827946478094475</v>
+        <v>-11.871171078262833</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>21.048641116999999</v>
+        <v>21.050330612</v>
       </c>
       <c r="C329" s="5">
-        <v>0.12576720199999869</v>
+        <v>0.12810374500000066</v>
       </c>
       <c r="D329" s="5">
-        <v>7.4565036023493736</v>
+        <v>7.5999749046957499</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.8113994236071074</v>
+        <v>-1.8064611407425324</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>20.889097710000001</v>
+        <v>20.889755730000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.15954340699999747</v>
+        <v>-0.16057488199999881</v>
       </c>
       <c r="D330" s="5">
-        <v>-8.7259302296815555</v>
+        <v>-8.779324021652247</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>21.02411107</v>
+        <v>21.025867048999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.13501335999999853</v>
+        <v>0.13611131899999762</v>
       </c>
       <c r="D331" s="5">
-        <v>8.037750009653589</v>
+        <v>8.1052106261208614</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>20.963278669000001</v>
+        <v>20.963639196999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-6.0832400999998981E-2</v>
+        <v>-6.2227851999999473E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-3.4174242568107083</v>
+        <v>-3.4942588119052043</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>21.096728596999998</v>
+        <v>21.093028315000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.13344992799999744</v>
+        <v>0.12938911800000241</v>
       </c>
       <c r="D333" s="5">
-        <v>7.9122877581759843</v>
+        <v>7.6631568329275312</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>20.724859395999999</v>
+        <v>20.725742725</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.37186920099999909</v>
+        <v>-0.3672855900000016</v>
       </c>
       <c r="D334" s="5">
-        <v>-19.217419150438186</v>
+        <v>-19.005783968469668</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>20.646685226999999</v>
+        <v>20.645001262000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-7.8174169000000404E-2</v>
+        <v>-8.0741462999998959E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.433666004633297</v>
+        <v>-4.5759749935047278</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>20.504106187000001</v>
+        <v>20.504830780999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.14257903999999755</v>
+        <v>-0.14017048100000196</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.9791867205878164</v>
+        <v>-7.8500063471511723</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>20.676816471999999</v>
+        <v>20.676148215000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.1727102849999973</v>
+        <v>0.17131743400000232</v>
       </c>
       <c r="D337" s="5">
-        <v>10.589518643043739</v>
+        <v>10.49976787869884</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>20.668032888999999</v>
+        <v>20.667616028000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.7835829999995951E-3</v>
+        <v>-8.5321870000001354E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.50857480388013521</v>
+        <v>-0.49406777448584016</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>20.647404333000001</v>
+        <v>20.647703406000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.0628555999998355E-2</v>
+        <v>-1.9912621999999658E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.19115495872264</v>
+        <v>-1.1500566765929809</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>20.746303258000001</v>
+        <v>20.745020018999998</v>
       </c>
       <c r="C340" s="5">
-        <v>9.8898925000000304E-2</v>
+        <v>9.7316612999996721E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.9017439745471245</v>
+        <v>5.804773361784421</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>20.780324937</v>
+        <v>20.783144969999999</v>
       </c>
       <c r="C341" s="5">
-        <v>3.4021678999998528E-2</v>
+        <v>3.8124951000000351E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.9857157577055862</v>
+        <v>2.2277741158371889</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.274743478728857</v>
+        <v>-1.2692705256025283</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>20.845375298</v>
+        <v>20.846205900000001</v>
       </c>
       <c r="C342" s="5">
-        <v>6.5050361000000834E-2</v>
+        <v>6.3060930000002458E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>3.8218137128424701</v>
+        <v>3.7024632782349132</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>20.88372863</v>
+        <v>20.886774056</v>
       </c>
       <c r="C343" s="5">
-        <v>3.8353331999999796E-2</v>
+        <v>4.0568155999999078E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.2303557793582174</v>
+        <v>2.3604411276402004</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>20.919753064999998</v>
+        <v>20.920401464000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.6024434999998078E-2</v>
+        <v>3.3627408000000969E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>2.089752671785261</v>
+        <v>1.9491825656263062</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>21.012414062000001</v>
+        <v>21.007705820999998</v>
       </c>
       <c r="C345" s="5">
-        <v>9.2660997000002965E-2</v>
+        <v>8.7304356999997168E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>5.4466426683538627</v>
+        <v>5.1243572198071741</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>20.961691396999999</v>
+        <v>20.963191318</v>
       </c>
       <c r="C346" s="5">
-        <v>-5.072266500000211E-2</v>
+        <v>-4.4514502999998484E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.8585745576492849</v>
+        <v>-2.5133271909958843</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>20.951204825000001</v>
+        <v>20.948649189000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-1.0486571999997807E-2</v>
+        <v>-1.4542128999998738E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.59867876317084567</v>
+        <v>-0.82926919116865783</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>20.729405447000001</v>
+        <v>20.730456767</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.22179937800000005</v>
+        <v>-0.21819242200000133</v>
       </c>
       <c r="D348" s="5">
-        <v>-11.989574620517452</v>
+        <v>-11.806989621665021</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>20.664241181000001</v>
+        <v>20.662345187</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.5164266000000026E-2</v>
+        <v>-6.811158000000006E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-3.7077372290533428</v>
+        <v>-3.8722236465445037</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>20.765946670000002</v>
+        <v>20.764859644000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.10170548900000043</v>
+        <v>0.10251445700000161</v>
       </c>
       <c r="D350" s="5">
-        <v>6.0687053138410718</v>
+        <v>6.1188775167564602</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>20.343855944000001</v>
+        <v>20.344046646999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.42209072600000042</v>
+        <v>-0.4208129970000023</v>
       </c>
       <c r="D351" s="5">
-        <v>-21.841097791892462</v>
+        <v>-21.783186978318014</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>20.342488186000001</v>
+        <v>20.340850558</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.3677580000006628E-3</v>
+        <v>-3.1960889999993469E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-8.0648566509100572E-2</v>
+        <v>-0.18835950702125182</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>20.407833298</v>
+        <v>20.41190898</v>
       </c>
       <c r="C353" s="5">
-        <v>6.5345111999999261E-2</v>
+        <v>7.1058422000000121E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>3.9235341436247406</v>
+        <v>4.2735519872606487</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.7925207624485573</v>
+        <v>-1.7862358682281698</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>20.610331647999999</v>
+        <v>20.611630627</v>
       </c>
       <c r="C354" s="5">
-        <v>0.20249834999999905</v>
+        <v>0.1997216470000005</v>
       </c>
       <c r="D354" s="5">
-        <v>12.578896089342173</v>
+        <v>12.394416120456263</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>20.463248865000001</v>
+        <v>20.467617858000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.14708278299999833</v>
+        <v>-0.14401276899999971</v>
       </c>
       <c r="D355" s="5">
-        <v>-8.2353802908557086</v>
+        <v>-8.0695500441189125</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>20.505981439999999</v>
+        <v>20.507000198</v>
       </c>
       <c r="C356" s="5">
-        <v>4.2732574999998718E-2</v>
+        <v>3.9382339999999516E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>2.5348942208553771</v>
+        <v>2.3335473735379697</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>20.132110794999999</v>
+        <v>20.127895271</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.37387064500000022</v>
+        <v>-0.3791049270000002</v>
       </c>
       <c r="D357" s="5">
-        <v>-19.81280489074657</v>
+        <v>-20.061730697111692</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>20.196425529999999</v>
+        <v>20.197351098999999</v>
       </c>
       <c r="C358" s="5">
-        <v>6.4314734999999956E-2</v>
+        <v>6.9455827999998832E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.9016413658883309</v>
+        <v>4.220370335726642</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>20.382398714000001</v>
+        <v>20.378882036</v>
       </c>
       <c r="C359" s="5">
-        <v>0.18597318400000162</v>
+        <v>0.18153093700000156</v>
       </c>
       <c r="D359" s="5">
-        <v>11.627028544447636</v>
+        <v>11.334889869528109</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>20.231186612999998</v>
+        <v>20.232192612999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.15121210100000226</v>
+        <v>-0.14668942300000154</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.5480946591484752</v>
+        <v>-8.3038405955393024</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>20.146311650000001</v>
+        <v>20.144179618999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.4874962999997194E-2</v>
+        <v>-8.8012993999999622E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-4.9197527535837509</v>
+        <v>-5.0970719047486623</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>20.046807078000001</v>
+        <v>20.039232708</v>
       </c>
       <c r="C362" s="5">
-        <v>-9.9504572000000735E-2</v>
+        <v>-0.10494691099999898</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.7685321500884008</v>
+        <v>-6.0756841561459662</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>19.618829951999999</v>
+        <v>19.621265333</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.42797712600000182</v>
+        <v>-0.41796737499999992</v>
       </c>
       <c r="D363" s="5">
-        <v>-22.814680925892937</v>
+        <v>-22.348282708955459</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>19.721329077</v>
+        <v>19.722092582999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10249912500000136</v>
+        <v>0.10082724999999826</v>
       </c>
       <c r="D364" s="5">
-        <v>6.4527596280488986</v>
+        <v>6.3437058923135003</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>19.923236929000002</v>
+        <v>19.928581202</v>
       </c>
       <c r="C365" s="5">
-        <v>0.2019078520000015</v>
+        <v>0.20648861900000171</v>
       </c>
       <c r="D365" s="5">
-        <v>13.001611409858537</v>
+        <v>13.31323759928944</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.3745606009408671</v>
+        <v>-2.3678715130151406</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>19.287326147000002</v>
+        <v>19.291913395000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.63591078199999984</v>
+        <v>-0.63666780699999848</v>
       </c>
       <c r="D366" s="5">
-        <v>-32.2443529285556</v>
+        <v>-32.269064129109601</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>19.074130513</v>
+        <v>19.077532495</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21319563400000163</v>
+        <v>-0.21438090000000187</v>
       </c>
       <c r="D367" s="5">
-        <v>-12.486972984683975</v>
+        <v>-12.549402704918522</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>19.218116982000002</v>
+        <v>19.225906321</v>
       </c>
       <c r="C368" s="5">
-        <v>0.14398646900000145</v>
+        <v>0.14837382600000026</v>
       </c>
       <c r="D368" s="5">
-        <v>9.4442608398058514</v>
+        <v>9.7426489135051142</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>17.759505869000002</v>
+        <v>17.749730783</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.4586111129999999</v>
+        <v>-1.4761755379999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.217076393915306</v>
+        <v>-61.659357922164745</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>17.824207654999999</v>
+        <v>17.822475392000001</v>
       </c>
       <c r="C370" s="5">
-        <v>6.4701785999996986E-2</v>
+        <v>7.2744609000000793E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>4.460538692552829</v>
+        <v>5.0304051981967524</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>17.929143467999999</v>
+        <v>17.923381561999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.10493581300000088</v>
+        <v>0.10090616999999824</v>
       </c>
       <c r="D371" s="5">
-        <v>7.2980209407961016</v>
+        <v>7.0096933459788957</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>17.911055480999998</v>
+        <v>17.909850682999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.8087987000001249E-2</v>
+        <v>-1.353087900000105E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-1.2039364941828334</v>
+        <v>-0.90216269106591085</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>18.111939512999999</v>
+        <v>18.108582171999998</v>
       </c>
       <c r="C373" s="5">
-        <v>0.20088403200000116</v>
+        <v>0.19873148900000004</v>
       </c>
       <c r="D373" s="5">
-        <v>14.320827594726037</v>
+        <v>14.158905645411423</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>18.340672757</v>
+        <v>18.326307022000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.22873324400000072</v>
+        <v>0.2177248500000033</v>
       </c>
       <c r="D374" s="5">
-        <v>16.252857051040049</v>
+        <v>15.421341795048104</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>18.271054092</v>
+        <v>18.277093798999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.9618665000000135E-2</v>
+        <v>-4.9213223000002415E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-4.4611310190364577</v>
+        <v>-3.1752930368511012</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>18.2885387</v>
+        <v>18.301628078</v>
       </c>
       <c r="C376" s="5">
-        <v>1.7484608000000179E-2</v>
+        <v>2.4534279000000936E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>1.1544114422703311</v>
+        <v>1.6227674127469172</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>18.025777604999998</v>
+        <v>18.033235581</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.26276109500000189</v>
+        <v>-0.26839249700000067</v>
       </c>
       <c r="D377" s="5">
-        <v>-15.941809749395174</v>
+        <v>-16.245689214388147</v>
       </c>
       <c r="E377" s="5">
-        <v>-9.5238506210709506</v>
+        <v>-9.5106902081407938</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>18.087782841999999</v>
+        <v>18.094610611</v>
       </c>
       <c r="C378" s="5">
-        <v>6.2005237000001046E-2</v>
+        <v>6.1375030000000663E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.206766616502966</v>
+        <v>4.1614520920131293</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.894270053</v>
+        <v>17.897914016000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.19351278899999969</v>
+        <v>-0.19669659499999881</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.109117914163726</v>
+        <v>-12.292222188438217</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.643979824999999</v>
+        <v>17.655366965999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.25029022800000078</v>
+        <v>-0.24254705000000243</v>
       </c>
       <c r="D380" s="5">
-        <v>-15.55172493272673</v>
+        <v>-15.103071657122912</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.594531517</v>
+        <v>17.577382264000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-4.9448307999998775E-2</v>
+        <v>-7.7984701999998407E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.3117142986998971</v>
+        <v>-5.1735731265183933</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.550936400000001</v>
+        <v>17.545124274999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-4.3595116999998851E-2</v>
+        <v>-3.225798900000143E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.9331314666473984</v>
+        <v>-2.1801453556533956</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.47782342</v>
+        <v>17.466611405999998</v>
       </c>
       <c r="C383" s="5">
-        <v>-7.3112980000001215E-2</v>
+        <v>-7.8512869000000762E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-4.885953540755561</v>
+        <v>-5.2396809895084662</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.368101905</v>
+        <v>17.360466663</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.10972151500000038</v>
+        <v>-0.10614474299999799</v>
       </c>
       <c r="D384" s="5">
-        <v>-7.2785668671353498</v>
+        <v>-7.0535422682484583</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.485112591</v>
+        <v>17.475630749</v>
       </c>
       <c r="C385" s="5">
-        <v>0.11701068600000042</v>
+        <v>0.11516408600000005</v>
       </c>
       <c r="D385" s="5">
-        <v>8.3909180761244642</v>
+        <v>8.2573955166012514</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.331827633</v>
+        <v>17.313279383000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.15328495800000042</v>
+        <v>-0.16235136599999933</v>
       </c>
       <c r="D386" s="5">
-        <v>-10.027220523533554</v>
+        <v>-10.595839299692678</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.417545066999999</v>
+        <v>17.426692404000001</v>
       </c>
       <c r="C387" s="5">
-        <v>8.5717433999999315E-2</v>
+        <v>0.1134130209999995</v>
       </c>
       <c r="D387" s="5">
-        <v>6.0989240556319713</v>
+        <v>8.1502530704300256</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.455898971</v>
+        <v>17.497594134</v>
       </c>
       <c r="C388" s="5">
-        <v>3.8353904000000938E-2</v>
+        <v>7.0901729999999219E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>2.6746713271713629</v>
+        <v>4.9930317089536214</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.513605778999999</v>
+        <v>17.529768385000001</v>
       </c>
       <c r="C389" s="5">
-        <v>5.7706807999998944E-2</v>
+        <v>3.2174251000000709E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>4.0399658170835018</v>
+        <v>2.2289904222754453</v>
       </c>
       <c r="E389" s="5">
-        <v>-2.8413299954279547</v>
+        <v>-2.7918849822516467</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.705515212000002</v>
+        <v>17.711134155</v>
       </c>
       <c r="C390" s="5">
-        <v>0.19190943300000285</v>
+        <v>0.18136576999999932</v>
       </c>
       <c r="D390" s="5">
-        <v>13.971427615331301</v>
+        <v>13.146815899215092</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.822263783</v>
+        <v>17.825540716999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11674857099999869</v>
+        <v>0.11440656199999921</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2060594724566513</v>
+        <v>8.0329109501480644</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.875629833000001</v>
+        <v>17.890802306000001</v>
       </c>
       <c r="C392" s="5">
-        <v>5.3366050000001053E-2</v>
+        <v>6.5261589000002118E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>3.6529879493218509</v>
+        <v>4.4829078151186641</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>18.026920743000002</v>
+        <v>17.996011253999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.15129091000000017</v>
+        <v>0.1052089479999978</v>
       </c>
       <c r="D393" s="5">
-        <v>10.642596466903109</v>
+        <v>7.2895124559546165</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>18.177565757</v>
+        <v>18.163651373</v>
       </c>
       <c r="C394" s="5">
-        <v>0.15064501399999841</v>
+        <v>0.16764011900000142</v>
       </c>
       <c r="D394" s="5">
-        <v>10.501990357782166</v>
+        <v>11.769373932884331</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>18.206173</v>
+        <v>18.182950158000001</v>
       </c>
       <c r="C395" s="5">
-        <v>2.8607242999999727E-2</v>
+        <v>1.9298785000000152E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>1.9049522770041349</v>
+        <v>1.2824709104284793</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>18.531236677999999</v>
+        <v>18.518279740000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.32506367799999936</v>
+        <v>0.33532958199999996</v>
       </c>
       <c r="D396" s="5">
-        <v>23.65988879356722</v>
+        <v>24.518965732633013</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>18.653179480999999</v>
+        <v>18.624684032000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.1219428029999996</v>
+        <v>0.10640429200000057</v>
       </c>
       <c r="D397" s="5">
-        <v>8.1886232925579847</v>
+        <v>7.1172168262164659</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>19.019902661</v>
+        <v>19.010072081000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.36672318000000104</v>
+        <v>0.38538804899999946</v>
       </c>
       <c r="D398" s="5">
-        <v>26.317944954371765</v>
+        <v>27.861030133671694</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>18.978709724000002</v>
+        <v>18.995380907000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-4.1192936999998153E-2</v>
+        <v>-1.4691173999999307E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.5682011812292016</v>
+        <v>-0.9234403957084858</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>18.93392892</v>
+        <v>19.011649717000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-4.478080400000195E-2</v>
+        <v>1.6268809999999689E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-2.7949768453216173</v>
+        <v>1.032608766847698</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>18.997406449</v>
+        <v>19.027713758000001</v>
       </c>
       <c r="C401" s="5">
-        <v>6.3477529000000033E-2</v>
+        <v>1.6064040999999918E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>4.0981150854448201</v>
+        <v>1.0186747054928391</v>
       </c>
       <c r="E401" s="5">
-        <v>8.4722740064137945</v>
+        <v>8.545152109834909</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>18.730784773</v>
+        <v>18.734343073000002</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.26662167599999975</v>
+        <v>-0.2933706849999993</v>
       </c>
       <c r="D402" s="5">
-        <v>-15.60049320034852</v>
+        <v>-17.010659438923515</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>18.748010678</v>
+        <v>18.751554846000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.7225905000000097E-2</v>
+        <v>1.7211772999999653E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.1091881190766095</v>
+        <v>1.1080619815164727</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>18.703845089000001</v>
+        <v>18.714325465999998</v>
       </c>
       <c r="C404" s="5">
-        <v>-4.4165588999998562E-2</v>
+        <v>-3.7229380000002976E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.790556694959534</v>
+        <v>-2.3566381329404806</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>19.150746769000001</v>
+        <v>19.109111438999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.44690167999999986</v>
+        <v>0.39478597300000118</v>
       </c>
       <c r="D405" s="5">
-        <v>32.757113470443009</v>
+        <v>28.468241583474139</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>19.199963336</v>
+        <v>19.175041606000001</v>
       </c>
       <c r="C406" s="5">
-        <v>4.9216566999998435E-2</v>
+        <v>6.5930167000001205E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1279130209885153</v>
+        <v>4.2197103948048875</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>18.815240895999999</v>
+        <v>18.773708691</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.38472244000000089</v>
+        <v>-0.40133291500000112</v>
       </c>
       <c r="D407" s="5">
-        <v>-21.564511765964724</v>
+        <v>-22.417259405530331</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>18.900410254000001</v>
+        <v>18.884489650999999</v>
       </c>
       <c r="C408" s="5">
-        <v>8.5169358000001694E-2</v>
+        <v>0.1107809599999996</v>
       </c>
       <c r="D408" s="5">
-        <v>5.5692354961878632</v>
+        <v>7.3154213360923537</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>18.835860304000001</v>
+        <v>18.786022013</v>
       </c>
       <c r="C409" s="5">
-        <v>-6.4549949999999967E-2</v>
+        <v>-9.8467637999998914E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.0222075267041362</v>
+        <v>-6.0806904050762718</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>18.794196488000001</v>
+        <v>18.791607781</v>
       </c>
       <c r="C410" s="5">
-        <v>-4.1663815999999798E-2</v>
+        <v>5.5857679999995469E-3</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.6222746714941514</v>
+        <v>0.35738774769880077</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>18.961429518999999</v>
+        <v>18.988424844000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.16723303099999853</v>
+        <v>0.19681706300000101</v>
       </c>
       <c r="D411" s="5">
-        <v>11.216124508641844</v>
+        <v>13.318289091381597</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>18.82373024</v>
+        <v>18.938054254000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.13769927899999956</v>
+        <v>-5.0370589999999993E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-8.3747079657499839</v>
+        <v>-3.1372049482799036</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>19.077203710999999</v>
+        <v>19.124894933</v>
       </c>
       <c r="C413" s="5">
-        <v>0.25347347099999951</v>
+        <v>0.18684067899999945</v>
       </c>
       <c r="D413" s="5">
-        <v>17.410874262570573</v>
+        <v>12.503081616386623</v>
       </c>
       <c r="E413" s="5">
-        <v>0.42004292646062868</v>
+        <v>0.51073490087132356</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>19.356155826999998</v>
+        <v>19.358384491999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.27895211599999925</v>
+        <v>0.23348955899999879</v>
       </c>
       <c r="D414" s="5">
-        <v>19.028979501365882</v>
+        <v>15.675302106821798</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>19.577850796</v>
+        <v>19.580170582000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.22169496900000141</v>
+        <v>0.22178609000000193</v>
       </c>
       <c r="D415" s="5">
-        <v>14.643874716918791</v>
+        <v>14.648483606552487</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>19.619756622000001</v>
+        <v>19.528848077999999</v>
       </c>
       <c r="C416" s="5">
-        <v>4.1905826000000701E-2</v>
+        <v>-5.1322504000001601E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>2.5990209179597601</v>
+        <v>-3.1004254584058755</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>19.565213459999999</v>
+        <v>19.310006274999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-5.4543162000001644E-2</v>
+        <v>-0.21884180300000011</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.2854764383007717</v>
+        <v>-12.648683222659173</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>19.618544947</v>
+        <v>19.281690588</v>
       </c>
       <c r="C418" s="5">
-        <v>5.3331487000001232E-2</v>
+        <v>-2.8315686999999201E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.320485905858428</v>
+        <v>-1.7455260181912235</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>19.905209300999999</v>
+        <v>19.444482808</v>
       </c>
       <c r="C419" s="5">
-        <v>0.28666435399999912</v>
+        <v>0.16279222000000004</v>
       </c>
       <c r="D419" s="5">
-        <v>19.014384830481234</v>
+        <v>10.615360582392253</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>19.977833846999999</v>
+        <v>19.462304370999998</v>
       </c>
       <c r="C420" s="5">
-        <v>7.2624546000000123E-2</v>
+        <v>1.7821562999998264E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>4.467158009891703</v>
+        <v>1.1054040831687484</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>20.025133014000001</v>
+        <v>19.351716861</v>
       </c>
       <c r="C421" s="5">
-        <v>4.7299167000002029E-2</v>
+        <v>-0.11058750999999845</v>
       </c>
       <c r="D421" s="5">
-        <v>2.8783883077580619</v>
+        <v>-6.6094589840328783</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>20.076201210000001</v>
+        <v>19.486356376</v>
       </c>
       <c r="C422" s="5">
-        <v>5.1068195999999233E-2</v>
+        <v>0.13463951499999993</v>
       </c>
       <c r="D422" s="5">
-        <v>3.1035364834653079</v>
+        <v>8.6760079152373493</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>18.384879897000001</v>
+        <v>18.793764616000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.6913213129999995</v>
+        <v>-0.69259175999999911</v>
       </c>
       <c r="D423" s="5">
-        <v>-65.21827723411964</v>
+        <v>-35.226448796305476</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>18.472989277</v>
+        <v>18.866173876000001</v>
       </c>
       <c r="C424" s="5">
-        <v>8.8109379999998794E-2</v>
+        <v>7.2409260000000586E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>5.9050263279644355</v>
+        <v>4.7226429052429797</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>18.394588712000001</v>
+        <v>18.727719386</v>
       </c>
       <c r="C425" s="5">
-        <v>-7.8400564999999034E-2</v>
+        <v>-0.13845449000000087</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.975663909746519</v>
+        <v>-8.4596165280888087</v>
       </c>
       <c r="E425" s="5">
-        <v>-3.5781711478312661</v>
+        <v>-2.0767462952942739</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>18.222445195999999</v>
+        <v>18.578188839999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.17214351600000199</v>
+        <v>-0.14953054600000115</v>
       </c>
       <c r="D426" s="5">
-        <v>-10.669687866702093</v>
+        <v>-9.171580702272486</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>18.165274842999999</v>
+        <v>18.396319878</v>
       </c>
       <c r="C427" s="5">
-        <v>-5.7170353000000063E-2</v>
+        <v>-0.18186896199999936</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.7005415061067803</v>
+        <v>-11.134957162894466</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>18.169639190000002</v>
+        <v>18.326798728</v>
       </c>
       <c r="C428" s="5">
-        <v>4.3643470000027662E-3</v>
+        <v>-6.9521149999999921E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.28869051192905726</v>
+        <v>-4.4418148706764971</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>18.224424825</v>
+        <v>18.313347092000001</v>
       </c>
       <c r="C429" s="5">
-        <v>5.4785634999998223E-2</v>
+        <v>-1.3451635999999212E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>3.6788874213175671</v>
+        <v>-0.87723768001055635</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>18.19547901</v>
+        <v>18.187006802999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.8945815000000152E-2</v>
+        <v>-0.1263402890000016</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.8893955156889741</v>
+        <v>-7.9715661455642799</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>18.295388637999999</v>
+        <v>18.214051648000002</v>
       </c>
       <c r="C431" s="5">
-        <v>9.9909627999998918E-2</v>
+        <v>2.7044845000002482E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>6.7917624573963886</v>
+        <v>1.7991176608655346</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>18.217353319000001</v>
+        <v>17.949292952</v>
       </c>
       <c r="C432" s="5">
-        <v>-7.8035318999997827E-2</v>
+        <v>-0.26475869600000124</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.9999783668606241</v>
+        <v>-16.114019614489671</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>18.227396949999999</v>
+        <v>18.034410321999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.0043630999998499E-2</v>
+        <v>8.5117369999998971E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.66359642145381592</v>
+        <v>5.841310805519484</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>18.172325910000001</v>
+        <v>17.782931393999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-5.5071039999997851E-2</v>
+        <v>-0.25147892800000093</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.5659547272914427</v>
+        <v>-15.507749720597786</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>18.167027878999999</v>
+        <v>17.852650671999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.2980310000023678E-3</v>
+        <v>6.9719278000000884E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.34929225431422628</v>
+        <v>4.8074728507149889</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>18.268103003</v>
+        <v>17.888166037000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.10107512400000118</v>
+        <v>3.5515365000001964E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>6.8845241694773573</v>
+        <v>2.4135269244580204</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>18.448704041999999</v>
+        <v>18.010278136</v>
       </c>
       <c r="C437" s="5">
-        <v>0.18060103899999902</v>
+        <v>0.12211209899999886</v>
       </c>
       <c r="D437" s="5">
-        <v>12.530162605949791</v>
+        <v>8.5063686299620134</v>
       </c>
       <c r="E437" s="5">
-        <v>0.29419157365935256</v>
+        <v>-3.8309055962058469</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>17.532706936</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.47757119999999986</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-27.565970595568245</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>