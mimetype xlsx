--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{25BBE75D-CFFD-4140-B839-46280493BF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0C95C34-9992-442B-9521-20CAB76E0A0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{329BACA8-B329-47A0-9AE2-4FCC32C58757}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4F518C32-107A-451A-8BC3-4B0993ED024A}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8430E7ED-7132-4F8C-AE2B-9B70CF7A2BE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F00152B-5085-4B63-B41A-F96E8EBBC2E7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.4135269244580204</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>18.010278136</v>
       </c>
       <c r="C437" s="5">
         <v>0.12211209899999886</v>
       </c>
       <c r="D437" s="5">
         <v>8.5063686299620134</v>
       </c>
       <c r="E437" s="5">
         <v>-3.8309055962058469</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>17.532706936</v>
+        <v>17.528179972</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.47757119999999986</v>
+        <v>-0.48209816399999994</v>
       </c>
       <c r="D438" s="5">
-        <v>-27.565970595568245</v>
+        <v>-27.790082696647357</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>17.474490630999998</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-5.3689341000001889E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.6143416810417772</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>17.446280059999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-2.8210570999998907E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.9201540939104422</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>