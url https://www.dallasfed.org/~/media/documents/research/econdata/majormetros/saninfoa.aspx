--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0C95C34-9992-442B-9521-20CAB76E0A0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB6C7500-2882-43BF-A745-F68764E7C937}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4F518C32-107A-451A-8BC3-4B0993ED024A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9FBD33BA-DE38-4850-A2ED-6B3CCD731B1B}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F00152B-5085-4B63-B41A-F96E8EBBC2E7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65C96612-CFD6-4AE5-9A0B-02FBCD3245AE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>14.416757612</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.541028381</v>
       </c>
       <c r="C7" s="5">
         <v>0.12427076900000067</v>
       </c>
       <c r="D7" s="5">
         <v>10.848623399699676</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>14.334552843999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.2064755370000011</v>
       </c>
       <c r="D8" s="5">
         <v>-15.769702468947544</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>14.451154444</v>
       </c>
       <c r="C9" s="5">
         <v>0.11660160000000097</v>
       </c>
       <c r="D9" s="5">
         <v>10.209925824601541</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>14.37321753</v>
       </c>
       <c r="C10" s="5">
         <v>-7.7936914000000357E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-6.2831956938872775</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>14.532982609999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.15976507999999967</v>
       </c>
       <c r="D11" s="5">
         <v>14.185002465880858</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>15.215839774000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.6828571640000014</v>
       </c>
       <c r="D12" s="5">
         <v>73.497839192175491</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>15.196895734</v>
       </c>
       <c r="C13" s="5">
         <v>-1.8944040000000939E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.4838370245291888</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>15.381945708</v>
       </c>
       <c r="C14" s="5">
         <v>0.18504997400000001</v>
       </c>
       <c r="D14" s="5">
         <v>15.631639738466152</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>14.578707668</v>
       </c>
       <c r="C15" s="5">
         <v>-0.8032380400000001</v>
       </c>
       <c r="D15" s="5">
         <v>-47.459640350135835</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>14.858473921</v>
       </c>
       <c r="C16" s="5">
         <v>0.27976625300000002</v>
       </c>
       <c r="D16" s="5">
         <v>25.620970768668315</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>14.732717121</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12575679999999956</v>
       </c>
       <c r="D17" s="5">
         <v>-9.6966782766515038</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>14.609704726</v>
       </c>
       <c r="C18" s="5">
         <v>-0.12301239499999994</v>
       </c>
       <c r="D18" s="5">
         <v>-9.5719718048473013</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>14.628050082</v>
       </c>
       <c r="C19" s="5">
         <v>1.8345355999999313E-2</v>
       </c>
       <c r="D19" s="5">
         <v>1.5172862643631602</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>14.618497905</v>
       </c>
       <c r="C20" s="5">
         <v>-9.552176999999773E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-0.78079672835639213</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>14.956897313000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.33839940800000079</v>
       </c>
       <c r="D21" s="5">
         <v>31.602804999848221</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>14.981637137</v>
       </c>
       <c r="C22" s="5">
         <v>2.4739823999999189E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.0030468114642375</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>14.936279774000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.535736299999904E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.5731477260411926</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>14.111383784999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.82489598900000161</v>
       </c>
       <c r="D24" s="5">
         <v>-49.426156166780402</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>14.30704849</v>
       </c>
       <c r="C25" s="5">
         <v>0.19566470500000044</v>
       </c>
       <c r="D25" s="5">
         <v>17.968307200494603</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>14.595616906</v>
       </c>
       <c r="C26" s="5">
         <v>0.28856841600000038</v>
       </c>
       <c r="D26" s="5">
         <v>27.077563967290285</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>14.991837678</v>
       </c>
       <c r="C27" s="5">
         <v>0.3962207719999995</v>
       </c>
       <c r="D27" s="5">
         <v>37.907849333840815</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>15.148786359000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.15694868100000114</v>
       </c>
       <c r="D28" s="5">
         <v>13.31192939077912</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>15.34011332</v>
       </c>
       <c r="C29" s="5">
         <v>0.19132696099999968</v>
       </c>
       <c r="D29" s="5">
         <v>16.254219251908019</v>
       </c>
       <c r="E29" s="5">
         <v>4.1227710680348251</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>15.393461650000001</v>
       </c>
       <c r="C30" s="5">
         <v>5.3348330000000388E-2</v>
       </c>
       <c r="D30" s="5">
         <v>4.2539970935617788</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>15.208481574</v>
       </c>
       <c r="C31" s="5">
         <v>-0.18498007600000044</v>
       </c>
       <c r="D31" s="5">
         <v>-13.504255239068364</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>15.387097194000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.17861562000000042</v>
       </c>
       <c r="D32" s="5">
         <v>15.040323265999644</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>15.072803413000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.31429378099999994</v>
       </c>
       <c r="D33" s="5">
         <v>-21.936493700776094</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>15.196066299</v>
       </c>
       <c r="C34" s="5">
         <v>0.12326288599999913</v>
       </c>
       <c r="D34" s="5">
         <v>10.267045256719044</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>15.227325201999999</v>
       </c>
       <c r="C35" s="5">
         <v>3.1258902999999449E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.4965666430379008</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>14.909656288000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.31766891399999864</v>
       </c>
       <c r="D36" s="5">
         <v>-22.352387359085224</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>14.726539744</v>
       </c>
       <c r="C37" s="5">
         <v>-0.18311654400000066</v>
       </c>
       <c r="D37" s="5">
         <v>-13.782190595649002</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>14.710567464</v>
       </c>
       <c r="C38" s="5">
         <v>-1.5972279999999728E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-1.2937739783185465</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>14.518675527999999</v>
       </c>
       <c r="C39" s="5">
         <v>-0.1918919360000011</v>
       </c>
       <c r="D39" s="5">
         <v>-14.577774693568069</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>14.345467558999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.17320796899999991</v>
       </c>
       <c r="D40" s="5">
         <v>-13.413038747824347</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>14.453950771000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.10848321200000122</v>
       </c>
       <c r="D41" s="5">
         <v>9.4617437576611572</v>
       </c>
       <c r="E41" s="5">
         <v>-5.776766641251907</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>15.163739527000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.70978875600000002</v>
       </c>
       <c r="D42" s="5">
         <v>77.76118424946074</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>14.76924792</v>
       </c>
       <c r="C43" s="5">
         <v>-0.39449160700000085</v>
       </c>
       <c r="D43" s="5">
         <v>-27.11724526514131</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>14.945464349</v>
       </c>
       <c r="C44" s="5">
         <v>0.17621642900000012</v>
       </c>
       <c r="D44" s="5">
         <v>15.295507799814235</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>15.201354657</v>
       </c>
       <c r="C45" s="5">
         <v>0.25589030799999968</v>
       </c>
       <c r="D45" s="5">
         <v>22.595503821832708</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>15.321557301</v>
       </c>
       <c r="C46" s="5">
         <v>0.1202026440000008</v>
       </c>
       <c r="D46" s="5">
         <v>9.9125842400885169</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>15.311303431000001</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0253869999999665E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.80014408136458437</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>15.408038662999999</v>
       </c>
       <c r="C48" s="5">
         <v>9.6735231999998561E-2</v>
       </c>
       <c r="D48" s="5">
         <v>7.8505480428376462</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>15.546848916</v>
       </c>
       <c r="C49" s="5">
         <v>0.13881025300000083</v>
       </c>
       <c r="D49" s="5">
         <v>11.362820761370585</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>15.625747257</v>
       </c>
       <c r="C50" s="5">
         <v>7.8898341000000372E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.2627393858043501</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>15.746696565000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.12094930800000014</v>
       </c>
       <c r="D51" s="5">
         <v>9.6942746869654641</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>15.839335861</v>
       </c>
       <c r="C52" s="5">
         <v>9.263929599999976E-2</v>
       </c>
       <c r="D52" s="5">
         <v>7.2926835072082419</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>15.882135573999999</v>
       </c>
       <c r="C53" s="5">
         <v>4.2799712999999073E-2</v>
       </c>
       <c r="D53" s="5">
         <v>3.2911645695572034</v>
       </c>
       <c r="E53" s="5">
         <v>9.8809303119079992</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>15.829335216</v>
       </c>
       <c r="C54" s="5">
         <v>-5.2800357999998937E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-3.9172716008101016</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>15.917953191000001</v>
       </c>
       <c r="C55" s="5">
         <v>8.8617975000000015E-2</v>
       </c>
       <c r="D55" s="5">
         <v>6.9287684330422206</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>16.017282032000001</v>
       </c>
       <c r="C56" s="5">
         <v>9.9328841000000168E-2</v>
       </c>
       <c r="D56" s="5">
         <v>7.7504749543270801</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>15.820964633999999</v>
       </c>
       <c r="C57" s="5">
         <v>-0.19631739800000148</v>
       </c>
       <c r="D57" s="5">
         <v>-13.755850382157163</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>15.642289255</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17867537899999952</v>
       </c>
       <c r="D58" s="5">
         <v>-12.741401399457764</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>15.69940373</v>
       </c>
       <c r="C59" s="5">
         <v>5.7114475000000553E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.47061370636328</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>16.214513085</v>
       </c>
       <c r="C60" s="5">
         <v>0.51510935499999988</v>
       </c>
       <c r="D60" s="5">
         <v>47.315702761926495</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>16.257572121999999</v>
       </c>
       <c r="C61" s="5">
         <v>4.3059036999999023E-2</v>
       </c>
       <c r="D61" s="5">
         <v>3.2336620154793883</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>16.433336944000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17576482200000143</v>
       </c>
       <c r="D62" s="5">
         <v>13.773429173422924</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>16.680462743</v>
       </c>
       <c r="C63" s="5">
         <v>0.24712579899999909</v>
       </c>
       <c r="D63" s="5">
         <v>19.615652657066107</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>16.941289815000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.26082707200000144</v>
       </c>
       <c r="D64" s="5">
         <v>20.464901557270498</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>17.210310124999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.26902030999999837</v>
       </c>
       <c r="D65" s="5">
         <v>20.811058956760853</v>
       </c>
       <c r="E65" s="5">
         <v>8.3626949588209154</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>16.89514191</v>
       </c>
       <c r="C66" s="5">
         <v>-0.31516821499999992</v>
       </c>
       <c r="D66" s="5">
         <v>-19.89165262343322</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>16.951858069</v>
       </c>
       <c r="C67" s="5">
         <v>5.6716159000000488E-2</v>
       </c>
       <c r="D67" s="5">
         <v>4.1035556357772007</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>16.996513241999999</v>
       </c>
       <c r="C68" s="5">
         <v>4.4655172999998882E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.2072848698399214</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>17.041266308000001</v>
       </c>
       <c r="C69" s="5">
         <v>4.4753066000001951E-2</v>
       </c>
       <c r="D69" s="5">
         <v>3.2058503182705422</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>17.071789082999999</v>
       </c>
       <c r="C70" s="5">
         <v>3.0522774999997893E-2</v>
       </c>
       <c r="D70" s="5">
         <v>2.1706316800444547</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>17.303912369999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.23212328700000029</v>
       </c>
       <c r="D71" s="5">
         <v>17.593481060398485</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>17.325508084999999</v>
       </c>
       <c r="C72" s="5">
         <v>2.1595715000000126E-2</v>
       </c>
       <c r="D72" s="5">
         <v>1.5079528074097182</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>17.354569589</v>
       </c>
       <c r="C73" s="5">
         <v>2.9061504000001293E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.0315330569212531</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>17.221561511000001</v>
       </c>
       <c r="C74" s="5">
         <v>-0.13300807799999959</v>
       </c>
       <c r="D74" s="5">
         <v>-8.8190400879532014</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>17.003049456999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.2185120540000014</v>
       </c>
       <c r="D75" s="5">
         <v>-14.207071912952774</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>17.043694131999999</v>
       </c>
       <c r="C76" s="5">
         <v>4.0644674999999353E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.9065370229439891</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>17.237802365</v>
       </c>
       <c r="C77" s="5">
         <v>0.19410823300000146</v>
       </c>
       <c r="D77" s="5">
         <v>14.556038067334299</v>
       </c>
       <c r="E77" s="5">
         <v>0.15974285065361027</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>17.458913401</v>
       </c>
       <c r="C78" s="5">
         <v>0.22111103599999993</v>
       </c>
       <c r="D78" s="5">
         <v>16.526248339395533</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>17.596818205000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.13790480400000149</v>
       </c>
       <c r="D79" s="5">
         <v>9.901403326860315</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>17.591486413999998</v>
       </c>
       <c r="C80" s="5">
         <v>-5.3317910000032498E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.3629916193593874</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>17.766789030000002</v>
       </c>
       <c r="C81" s="5">
         <v>0.1753026160000033</v>
       </c>
       <c r="D81" s="5">
         <v>12.635916630836119</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>17.801812300999998</v>
       </c>
       <c r="C82" s="5">
         <v>3.502327099999647E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.3913494144611747</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>17.822027915</v>
       </c>
       <c r="C83" s="5">
         <v>2.0215614000001381E-2</v>
       </c>
       <c r="D83" s="5">
         <v>1.3712551100117487</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>17.834810264000001</v>
       </c>
       <c r="C84" s="5">
         <v>1.2782349000001858E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.86406951655548792</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>17.938914755999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.10410449199999761</v>
       </c>
       <c r="D85" s="5">
         <v>7.2338928936584335</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>17.987320057000002</v>
       </c>
       <c r="C86" s="5">
         <v>4.840530100000251E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.286498391458692</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>18.517198008000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.52987795099999957</v>
       </c>
       <c r="D87" s="5">
         <v>41.679070526322029</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>18.661120601</v>
       </c>
       <c r="C88" s="5">
         <v>0.14392259299999921</v>
       </c>
       <c r="D88" s="5">
         <v>9.7360663075810585</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>18.550486399</v>
       </c>
       <c r="C89" s="5">
         <v>-0.11063420199999996</v>
       </c>
       <c r="D89" s="5">
         <v>-6.8868579383483013</v>
       </c>
       <c r="E89" s="5">
         <v>7.6151472572008494</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>18.615061477000001</v>
       </c>
       <c r="C90" s="5">
         <v>6.457507800000073E-2</v>
       </c>
       <c r="D90" s="5">
         <v>4.2581659721063536</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>18.548718997999998</v>
       </c>
       <c r="C91" s="5">
         <v>-6.6342479000002896E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-4.1938549947234787</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>18.900492635999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.35177363800000094</v>
       </c>
       <c r="D92" s="5">
         <v>25.288273730613085</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>19.415364278999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.51487164299999932</v>
       </c>
       <c r="D93" s="5">
         <v>38.060369512620909</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>19.330818438000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.4545840999997068E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-5.1021482612022995</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>19.454518489000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.12370005100000014</v>
       </c>
       <c r="D95" s="5">
         <v>7.9550425979280526</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>19.445007920999998</v>
       </c>
       <c r="C96" s="5">
         <v>-9.5105680000031612E-3</v>
       </c>
       <c r="D96" s="5">
         <v>-0.58505924123064545</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>19.511457888999999</v>
       </c>
       <c r="C97" s="5">
         <v>6.6449968000000581E-2</v>
       </c>
       <c r="D97" s="5">
         <v>4.1787538962423598</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>19.640472475999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.12901458700000035</v>
       </c>
       <c r="D98" s="5">
         <v>8.2297167046085917</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>19.607423779000001</v>
       </c>
       <c r="C99" s="5">
         <v>-3.3048696999998128E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0006371059752115</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>19.660365367000001</v>
       </c>
       <c r="C100" s="5">
         <v>5.2941587999999484E-2</v>
       </c>
       <c r="D100" s="5">
         <v>3.2886469947716934</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>19.454951619999999</v>
       </c>
       <c r="C101" s="5">
         <v>-0.20541374700000148</v>
       </c>
       <c r="D101" s="5">
         <v>-11.84177282133011</v>
       </c>
       <c r="E101" s="5">
         <v>4.8756954483347492</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>19.978240122999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.52328850299999985</v>
       </c>
       <c r="D102" s="5">
         <v>37.507023921493719</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.231009193999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.25276907099999946</v>
       </c>
       <c r="D103" s="5">
         <v>16.285034189262571</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>20.530738955</v>
       </c>
       <c r="C104" s="5">
         <v>0.29972976100000182</v>
       </c>
       <c r="D104" s="5">
         <v>19.301087670475759</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>20.571492203999998</v>
       </c>
       <c r="C105" s="5">
         <v>4.0753248999997993E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.4081623262307117</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>20.561748789999999</v>
       </c>
       <c r="C106" s="5">
         <v>-9.7434139999990066E-3</v>
       </c>
       <c r="D106" s="5">
         <v>-0.56688580415129586</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>20.289045281</v>
       </c>
       <c r="C107" s="5">
         <v>-0.2727035089999994</v>
       </c>
       <c r="D107" s="5">
         <v>-14.804089274362941</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>20.647546738999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.35850145799999922</v>
       </c>
       <c r="D108" s="5">
         <v>23.390623212313688</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>20.861725512</v>
       </c>
       <c r="C109" s="5">
         <v>0.21417877300000043</v>
       </c>
       <c r="D109" s="5">
         <v>13.18300701494184</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>21.092986882000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.23126137000000213</v>
       </c>
       <c r="D110" s="5">
         <v>14.144310279060623</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.092185163</v>
       </c>
       <c r="C111" s="5">
         <v>-8.017190000018104E-4</v>
       </c>
       <c r="D111" s="5">
         <v>-4.5601019580754354E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.156719613</v>
       </c>
       <c r="C112" s="5">
         <v>6.4534450000000021E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.7339851598568785</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.042945593999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11377401900000095</v>
       </c>
       <c r="D113" s="5">
         <v>-6.2657254507871185</v>
       </c>
       <c r="E113" s="5">
         <v>8.1624154355003142</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.655335786999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.61239019299999953</v>
       </c>
       <c r="D114" s="5">
         <v>41.091444349729045</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.722741998</v>
       </c>
       <c r="C115" s="5">
         <v>6.7406211000001548E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.7998346843708619</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.872378782999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.14963678499999844</v>
       </c>
       <c r="D116" s="5">
         <v>8.5866640118016591</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.729103297999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.1432754850000002</v>
       </c>
       <c r="D117" s="5">
         <v>-7.5835176180980675</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.791512661999999</v>
       </c>
       <c r="C118" s="5">
         <v>6.2409364000000522E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.5015564900096274</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.931567910999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.14005524899999955</v>
       </c>
       <c r="D119" s="5">
         <v>7.9910183065281082</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>22.246314492</v>
       </c>
       <c r="C120" s="5">
         <v>0.31474658100000141</v>
       </c>
       <c r="D120" s="5">
         <v>18.648075462967761</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>22.199000611999999</v>
       </c>
       <c r="C121" s="5">
         <v>-4.7313880000000808E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-2.5225390401240388</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.058337157</v>
       </c>
       <c r="C122" s="5">
         <v>0.85933654500000145</v>
       </c>
       <c r="D122" s="5">
         <v>57.737423706780589</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.567774747000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.49056240999999901</v>
       </c>
       <c r="D123" s="5">
         <v>-22.744565496307658</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>22.723935269999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.15616052299999694</v>
       </c>
       <c r="D124" s="5">
         <v>8.6269688985866289</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.037796248999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.31386097900000109</v>
       </c>
       <c r="D125" s="5">
         <v>17.893177627929081</v>
       </c>
       <c r="E125" s="5">
         <v>9.4799021652595794</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.245791402999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.20799515399999891</v>
       </c>
       <c r="D126" s="5">
         <v>11.388624314718498</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.546510941000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.30071953800000273</v>
       </c>
       <c r="D127" s="5">
         <v>16.677395928010942</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.506841836</v>
       </c>
       <c r="C128" s="5">
         <v>-3.9669105000001537E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.003027491963838</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.578232123999999</v>
       </c>
       <c r="C129" s="5">
         <v>1.0713902879999999</v>
       </c>
       <c r="D129" s="5">
         <v>70.716805519741882</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>25.016997715999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.43876559199999932</v>
       </c>
       <c r="D130" s="5">
         <v>23.6558219912536</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>25.157149558</v>
       </c>
       <c r="C131" s="5">
         <v>0.14015184200000164</v>
       </c>
       <c r="D131" s="5">
         <v>6.9337784598097585</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>25.430121474</v>
       </c>
       <c r="C132" s="5">
         <v>0.27297191599999948</v>
       </c>
       <c r="D132" s="5">
         <v>13.826671617237828</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>25.643785574999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.21366410099999911</v>
       </c>
       <c r="D133" s="5">
         <v>10.561628022205127</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>26.135090623</v>
       </c>
       <c r="C134" s="5">
         <v>0.49130504800000097</v>
       </c>
       <c r="D134" s="5">
         <v>25.574796366090702</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>25.659027239</v>
       </c>
       <c r="C135" s="5">
         <v>-0.4760633839999997</v>
       </c>
       <c r="D135" s="5">
         <v>-19.796350706533051</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>25.692006417000002</v>
       </c>
       <c r="C136" s="5">
         <v>3.2979178000001497E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.5532924860611086</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.435151901000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.25685451600000064</v>
       </c>
       <c r="D137" s="5">
         <v>-11.358771651307153</v>
       </c>
       <c r="E137" s="5">
         <v>10.406184802090458</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.853133874000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.58201802700000016</v>
       </c>
       <c r="D138" s="5">
         <v>-24.253619879674361</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.967030994999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.11389712099999727</v>
       </c>
       <c r="D139" s="5">
         <v>5.6401221169063209</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>25.037023656999999</v>
       </c>
       <c r="C140" s="5">
         <v>6.9992662000000649E-2</v>
       </c>
       <c r="D140" s="5">
         <v>3.4164418444213362</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.211003349999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.17397969299999971</v>
       </c>
       <c r="D141" s="5">
         <v>8.6648700771362996</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.006963117000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.20404023299999707</v>
       </c>
       <c r="D142" s="5">
         <v>-9.2911039807899503</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.272666135000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.26570301799999996</v>
       </c>
       <c r="D143" s="5">
         <v>13.522325500895892</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.122666078000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.15000005699999974</v>
       </c>
       <c r="D144" s="5">
         <v>-6.8943601834557278</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.208714392000001</v>
       </c>
       <c r="C145" s="5">
         <v>8.6048313999999237E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.1884707261681697</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.033452260000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.17526213200000029</v>
       </c>
       <c r="D146" s="5">
         <v>-8.0311890168889946</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.056367447</v>
       </c>
       <c r="C147" s="5">
         <v>2.2915186999998838E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.1040063548620971</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.846202945999998</v>
       </c>
       <c r="C148" s="5">
         <v>-0.21016450100000128</v>
       </c>
       <c r="D148" s="5">
         <v>-9.6136127825610878</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>25.049187488000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.20298454200000293</v>
       </c>
       <c r="D149" s="5">
         <v>10.256291644947879</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5174448908434668</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>24.974824845000001</v>
       </c>
       <c r="C150" s="5">
         <v>-7.4362643000000617E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-3.5048039927684571</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>24.891330833000001</v>
       </c>
       <c r="C151" s="5">
         <v>-8.3494011999999174E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-3.938803414233516</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>24.643064513999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.24826631900000251</v>
       </c>
       <c r="D152" s="5">
         <v>-11.333582238860075</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>24.426963959999998</v>
       </c>
       <c r="C153" s="5">
         <v>-0.2161005540000005</v>
       </c>
       <c r="D153" s="5">
         <v>-10.030080526438855</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>24.281754660000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.14520929999999765</v>
       </c>
       <c r="D154" s="5">
         <v>-6.9048832011461503</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>24.052397794000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.22935686599999983</v>
       </c>
       <c r="D155" s="5">
         <v>-10.764074211249419</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.024031939</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0283658550000006</v>
       </c>
       <c r="D156" s="5">
         <v>-40.806228174939264</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.009790520999999</v>
       </c>
       <c r="C157" s="5">
         <v>-1.4241418000001005E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.73973499318902292</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>22.837731527999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.17205899300000027</v>
       </c>
       <c r="D158" s="5">
         <v>-8.6131769254206283</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>22.881345198000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.3613670000002713E-2</v>
       </c>
       <c r="D159" s="5">
         <v>2.3158881449274693</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>22.823845364</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7499834000001471E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.9742167355448434</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>22.554476627</v>
       </c>
       <c r="C161" s="5">
         <v>-0.26936873700000064</v>
       </c>
       <c r="D161" s="5">
         <v>-13.278406166120703</v>
       </c>
       <c r="E161" s="5">
         <v>-9.959248627106609</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>22.693212880000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.13873625300000114</v>
       </c>
       <c r="D162" s="5">
         <v>7.6363098584568689</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>22.493775775</v>
       </c>
       <c r="C163" s="5">
         <v>-0.19943710500000122</v>
       </c>
       <c r="D163" s="5">
         <v>-10.050968064181076</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>22.729418736</v>
       </c>
       <c r="C164" s="5">
         <v>0.23564296099999993</v>
       </c>
       <c r="D164" s="5">
         <v>13.321317498507913</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>22.733337074000001</v>
       </c>
       <c r="C165" s="5">
         <v>3.9183380000018531E-3</v>
       </c>
       <c r="D165" s="5">
         <v>0.20706496791511597</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>22.63869197</v>
       </c>
       <c r="C166" s="5">
         <v>-9.4645104000001368E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.8831044040238076</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>22.618721130000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.9970839999999157E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.0534652156791835</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>22.743326916000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.12460578600000005</v>
       </c>
       <c r="D168" s="5">
         <v>6.8147859839595704</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>22.634049431000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.10927748499999979</v>
       </c>
       <c r="D169" s="5">
         <v>-5.6158232757195776</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>22.757837258999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.12378782799999755</v>
       </c>
       <c r="D170" s="5">
         <v>6.7639736291691843</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>22.622712559</v>
       </c>
       <c r="C171" s="5">
         <v>-0.13512469999999865</v>
       </c>
       <c r="D171" s="5">
         <v>-6.8968703585717384</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>22.719973787000001</v>
       </c>
       <c r="C172" s="5">
         <v>9.7261228000000699E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.2828862299327151</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>22.660001473000001</v>
       </c>
       <c r="C173" s="5">
         <v>-5.9972313999999471E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.1219712301035263</v>
       </c>
       <c r="E173" s="5">
         <v>0.46786652488171043</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>22.490706108000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16929536499999998</v>
       </c>
       <c r="D174" s="5">
         <v>-8.6059586837260671</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>22.276710371</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21399573700000118</v>
       </c>
       <c r="D175" s="5">
         <v>-10.838859614518704</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>22.290147904000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.3437533000001167E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.72625824711800568</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>22.731530924000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.44138301999999996</v>
       </c>
       <c r="D177" s="5">
         <v>26.528635509818809</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>22.504339786999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.22719113700000193</v>
       </c>
       <c r="D178" s="5">
         <v>-11.355643648826241</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>22.181231444000002</v>
       </c>
       <c r="C179" s="5">
         <v>-0.32310834299999769</v>
       </c>
       <c r="D179" s="5">
         <v>-15.931650224540073</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>22.057685565</v>
       </c>
       <c r="C180" s="5">
         <v>-0.12354587900000169</v>
       </c>
       <c r="D180" s="5">
         <v>-6.4828080840575231</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>21.885430041999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.17225552300000047</v>
       </c>
       <c r="D181" s="5">
         <v>-8.9789755282084656</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>21.68290854</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20252150199999974</v>
       </c>
       <c r="D182" s="5">
         <v>-10.556365613125529</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>21.681854371</v>
       </c>
       <c r="C183" s="5">
         <v>-1.0541689999996606E-3</v>
       </c>
       <c r="D183" s="5">
         <v>-5.8325413097126688E-2</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>21.343363206999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.33849116400000057</v>
       </c>
       <c r="D184" s="5">
         <v>-17.206320758392501</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>21.157337449</v>
       </c>
       <c r="C185" s="5">
         <v>-0.18602575799999954</v>
       </c>
       <c r="D185" s="5">
         <v>-9.9719393125790035</v>
       </c>
       <c r="E185" s="5">
         <v>-6.6313500720221352</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>21.073263782000001</v>
       </c>
       <c r="C186" s="5">
         <v>-8.4073666999998409E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-4.665633217056719</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>21.133388591999999</v>
       </c>
       <c r="C187" s="5">
         <v>6.0124809999997808E-2</v>
       </c>
       <c r="D187" s="5">
         <v>3.4779994445088835</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>20.948454833</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18493375899999975</v>
       </c>
       <c r="D188" s="5">
         <v>-10.009995820676121</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>20.715924687000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.23253014599999844</v>
       </c>
       <c r="D189" s="5">
         <v>-12.536280006258282</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>20.65300341</v>
       </c>
       <c r="C190" s="5">
         <v>-6.2921277000000941E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-3.5845307353030265</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>20.953335674000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.30033226400000146</v>
       </c>
       <c r="D191" s="5">
         <v>18.915767926604676</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>20.885208237000001</v>
       </c>
       <c r="C192" s="5">
         <v>-6.8127437000001123E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-3.8326449344463276</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>20.939686199</v>
       </c>
       <c r="C193" s="5">
         <v>5.4477961999999991E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.1754357170668213</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>21.126911156999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.18722495799999805</v>
       </c>
       <c r="D194" s="5">
         <v>11.273063079326938</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>21.031066584000001</v>
       </c>
       <c r="C195" s="5">
         <v>-9.5844572999997268E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-5.3101326787059815</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>21.186286076999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.15521949299999704</v>
       </c>
       <c r="D196" s="5">
         <v>9.2250888279638907</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>21.172749721999999</v>
       </c>
       <c r="C197" s="5">
         <v>-1.3536354999999389E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.76401622269569591</v>
       </c>
       <c r="E197" s="5">
         <v>7.2845995093429039E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>21.048919257000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.1238304649999975</v>
       </c>
       <c r="D198" s="5">
         <v>-6.796878036790921</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>20.776780797000001</v>
       </c>
       <c r="C199" s="5">
         <v>-0.27213846000000075</v>
       </c>
       <c r="D199" s="5">
         <v>-14.457592698738164</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>20.900259248000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.12347845100000043</v>
       </c>
       <c r="D200" s="5">
         <v>7.3695131612213416</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>20.961393864000001</v>
       </c>
       <c r="C201" s="5">
         <v>6.1134616000000364E-2</v>
       </c>
       <c r="D201" s="5">
         <v>3.5671018180719605</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>21.107606824000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.14621295999999973</v>
       </c>
       <c r="D202" s="5">
         <v>8.699125316678602</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>21.330230475</v>
       </c>
       <c r="C203" s="5">
         <v>0.22262365099999926</v>
       </c>
       <c r="D203" s="5">
         <v>13.417122907352507</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>21.320186019000001</v>
       </c>
       <c r="C204" s="5">
         <v>-1.0044455999999258E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.56362159051394078</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.491613417</v>
       </c>
       <c r="C205" s="5">
         <v>0.17142739799999873</v>
       </c>
       <c r="D205" s="5">
         <v>10.087083264808117</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.472625149999999</v>
       </c>
       <c r="C206" s="5">
         <v>-1.8988267000001002E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-1.0550869510851602</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.678861145999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.2062359960000002</v>
       </c>
       <c r="D207" s="5">
         <v>12.154280287851304</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.850346331000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.17148518500000165</v>
       </c>
       <c r="D208" s="5">
         <v>9.9163593852863663</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>22.104135317000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.25378898599999999</v>
       </c>
       <c r="D209" s="5">
         <v>14.863611498484719</v>
       </c>
       <c r="E209" s="5">
         <v>4.3989826887351535</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>22.126482566</v>
       </c>
       <c r="C210" s="5">
         <v>2.2347248999999181E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.2199670384418049</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>22.233987511999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.10750494599999882</v>
       </c>
       <c r="D211" s="5">
         <v>5.9887402479607665</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>22.043483448</v>
       </c>
       <c r="C212" s="5">
         <v>-0.19050406399999886</v>
       </c>
       <c r="D212" s="5">
         <v>-9.8108243571388254</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>21.873102717999998</v>
       </c>
       <c r="C213" s="5">
         <v>-0.17038073000000153</v>
       </c>
       <c r="D213" s="5">
         <v>-8.8908482626083529</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>21.837787707</v>
       </c>
       <c r="C214" s="5">
         <v>-3.5315010999998009E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-1.9203364080715213</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>21.816377061000001</v>
       </c>
       <c r="C215" s="5">
         <v>-2.1410645999999645E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-1.1702046500069785</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>21.958732595000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.14235553400000001</v>
       </c>
       <c r="D216" s="5">
         <v>8.1174185829568479</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>21.834543205999999</v>
       </c>
       <c r="C217" s="5">
         <v>-0.12418938900000143</v>
       </c>
       <c r="D217" s="5">
         <v>-6.5795217183104437</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>21.827150515</v>
       </c>
       <c r="C218" s="5">
         <v>-7.3926909999997292E-3</v>
       </c>
       <c r="D218" s="5">
         <v>-0.40553758971639819</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>21.719672168999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.10747834600000061</v>
       </c>
       <c r="D219" s="5">
         <v>-5.7514513653872275</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>21.721371380000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.6992110000018101E-3</v>
       </c>
       <c r="D220" s="5">
         <v>9.3920883706055669E-2</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>21.765706059999999</v>
       </c>
       <c r="C221" s="5">
         <v>4.4334679999998627E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.4769582985880723</v>
       </c>
       <c r="E221" s="5">
         <v>-1.5310676131254031</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>21.808962207</v>
       </c>
       <c r="C222" s="5">
         <v>4.3256147000001022E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.4110645565567079</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>21.812583151999998</v>
       </c>
       <c r="C223" s="5">
         <v>3.6209449999979881E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.19941820170303881</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>21.977336044000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.16475289200000276</v>
       </c>
       <c r="D224" s="5">
         <v>9.4499045075489896</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>21.653245816999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.32409022700000278</v>
       </c>
       <c r="D225" s="5">
         <v>-16.328897984124879</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>21.662403086000001</v>
       </c>
       <c r="C226" s="5">
         <v>9.157269000002799E-3</v>
       </c>
       <c r="D226" s="5">
         <v>0.5086682379552343</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>21.520582896000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14182019000000068</v>
       </c>
       <c r="D227" s="5">
         <v>-7.5794029647753725</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>21.278740879000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.24184201699999974</v>
       </c>
       <c r="D228" s="5">
         <v>-12.682207222925001</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>21.270494372999998</v>
       </c>
       <c r="C229" s="5">
         <v>-8.2465060000025403E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-0.46406606008645435</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>21.262614849999999</v>
       </c>
       <c r="C230" s="5">
         <v>-7.8795229999997218E-3</v>
       </c>
       <c r="D230" s="5">
         <v>-0.44362798192295605</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>21.368717185000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.10610233500000277</v>
       </c>
       <c r="D231" s="5">
         <v>6.1552176146316473</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>21.185789467999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18292771700000188</v>
       </c>
       <c r="D232" s="5">
         <v>-9.8025183843489785</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>21.029946217999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.15584325000000021</v>
       </c>
       <c r="D233" s="5">
         <v>-8.4787131768958464</v>
       </c>
       <c r="E233" s="5">
         <v>-3.3803628514130546</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>20.909051812000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.1208944059999979</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6844282858157573</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>20.827273829999999</v>
       </c>
       <c r="C235" s="5">
         <v>-8.177798200000197E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-4.5936988436197757</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>20.816887284</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0386545999999441E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.59680040856764371</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>20.334406183999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.48248110000000111</v>
       </c>
       <c r="D237" s="5">
         <v>-24.52755055668926</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>19.884382779999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.45002340399999952</v>
       </c>
       <c r="D238" s="5">
         <v>-23.551768199679092</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>19.623529015999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26085376400000015</v>
       </c>
       <c r="D239" s="5">
         <v>-14.654630328459229</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>19.388844869</v>
       </c>
       <c r="C240" s="5">
         <v>-0.2346841469999994</v>
       </c>
       <c r="D240" s="5">
         <v>-13.443858498523742</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>19.286882777999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10196209100000075</v>
       </c>
       <c r="D241" s="5">
         <v>-6.1312010744288266</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>19.078861995</v>
       </c>
       <c r="C242" s="5">
         <v>-0.20802078299999849</v>
       </c>
       <c r="D242" s="5">
         <v>-12.201901956622462</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>19.008483638000001</v>
       </c>
       <c r="C243" s="5">
         <v>-7.037835699999917E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-4.3378624961537771</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>18.828704368</v>
       </c>
       <c r="C244" s="5">
         <v>-0.17977927000000093</v>
       </c>
       <c r="D244" s="5">
         <v>-10.777259383736482</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>18.688480598000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14022376999999864</v>
       </c>
       <c r="D245" s="5">
         <v>-8.5796900870653392</v>
       </c>
       <c r="E245" s="5">
         <v>-11.133959144393268</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>18.630036357000002</v>
       </c>
       <c r="C246" s="5">
         <v>-5.8444241000000119E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6888649643201821</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>18.661791730000001</v>
       </c>
       <c r="C247" s="5">
         <v>3.175537299999931E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.0647157211125755</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>18.789407897</v>
       </c>
       <c r="C248" s="5">
         <v>0.12761616699999934</v>
       </c>
       <c r="D248" s="5">
         <v>8.5218216823253599</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>19.232156395000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.44274849800000027</v>
       </c>
       <c r="D249" s="5">
         <v>32.244813706027074</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>18.937226787</v>
       </c>
       <c r="C250" s="5">
         <v>-0.29492960800000034</v>
       </c>
       <c r="D250" s="5">
         <v>-16.926830903566547</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>18.822270291999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11495649500000127</v>
       </c>
       <c r="D251" s="5">
         <v>-7.046123527070125</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>18.677821452</v>
       </c>
       <c r="C252" s="5">
         <v>-0.14444883999999902</v>
       </c>
       <c r="D252" s="5">
         <v>-8.830291585899797</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>18.577387536</v>
       </c>
       <c r="C253" s="5">
         <v>-0.10043391600000007</v>
       </c>
       <c r="D253" s="5">
         <v>-6.2651570505004583</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>18.570971447000002</v>
       </c>
       <c r="C254" s="5">
         <v>-6.4160889999982373E-3</v>
       </c>
       <c r="D254" s="5">
         <v>-0.4136587272181913</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>18.339722600999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.23124884600000328</v>
       </c>
       <c r="D255" s="5">
         <v>-13.960538828764646</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>18.345626479</v>
       </c>
       <c r="C256" s="5">
         <v>5.9038780000015834E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.38698572120745567</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>18.502134491</v>
       </c>
       <c r="C257" s="5">
         <v>0.15650801199999975</v>
       </c>
       <c r="D257" s="5">
         <v>10.731565205627813</v>
       </c>
       <c r="E257" s="5">
         <v>-0.99711748112869536</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>18.774523734999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.27238924399999931</v>
       </c>
       <c r="D258" s="5">
         <v>19.169507262930253</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>18.725269823000001</v>
       </c>
       <c r="C259" s="5">
         <v>-4.9253911999997513E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.1031034878947095</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>18.905186868000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.17991704499999983</v>
       </c>
       <c r="D260" s="5">
         <v>12.159142689248803</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>18.971314671999998</v>
       </c>
       <c r="C261" s="5">
         <v>6.612780399999707E-2</v>
       </c>
       <c r="D261" s="5">
         <v>4.2791391964888126</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>18.910498838999999</v>
       </c>
       <c r="C262" s="5">
         <v>-6.0815832999999486E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-3.7797034050428446</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>18.711122148000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.19937669099999766</v>
       </c>
       <c r="D263" s="5">
         <v>-11.943344978495485</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>19.649062621999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.93794047399999769</v>
       </c>
       <c r="D264" s="5">
         <v>79.847346412583192</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>19.555290769999999</v>
       </c>
       <c r="C265" s="5">
         <v>-9.3771851999999711E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-5.5788482012697376</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>19.545923362</v>
       </c>
       <c r="C266" s="5">
         <v>-9.3674079999992443E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-0.57331396939229728</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>19.550833731000001</v>
       </c>
       <c r="C267" s="5">
         <v>4.9103690000009692E-3</v>
       </c>
       <c r="D267" s="5">
         <v>0.30188347869313237</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>19.541829250999999</v>
       </c>
       <c r="C268" s="5">
         <v>-9.0044800000015357E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.55128322373213523</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>19.781206098999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.23937684799999914</v>
       </c>
       <c r="D269" s="5">
         <v>15.73124977662015</v>
       </c>
       <c r="E269" s="5">
         <v>6.9131029645372877</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>19.926411163000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.14520506400000244</v>
       </c>
       <c r="D270" s="5">
         <v>9.1731481116119173</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>19.891111929000001</v>
       </c>
       <c r="C271" s="5">
         <v>-3.5299234000000013E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.1051857958751419</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>20.065666638</v>
       </c>
       <c r="C272" s="5">
         <v>0.17455470899999881</v>
       </c>
       <c r="D272" s="5">
         <v>11.054044294742882</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>19.942424989999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.12324164800000048</v>
       </c>
       <c r="D273" s="5">
         <v>-7.1263545100534786</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>19.897302101000001</v>
       </c>
       <c r="C274" s="5">
         <v>-4.5122888999998167E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-2.6816537455038536</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>20.106327569000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.2090254680000001</v>
       </c>
       <c r="D275" s="5">
         <v>13.360751956502771</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>20.205023585999999</v>
       </c>
       <c r="C276" s="5">
         <v>9.8696016999998193E-2</v>
       </c>
       <c r="D276" s="5">
         <v>6.0521057416248247</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>20.428800914</v>
       </c>
       <c r="C277" s="5">
         <v>0.22377732800000061</v>
       </c>
       <c r="D277" s="5">
         <v>14.130618857341904</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>20.530889766000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.1020888520000014</v>
       </c>
       <c r="D278" s="5">
         <v>6.1643588367264579</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>20.438309897</v>
       </c>
       <c r="C279" s="5">
         <v>-9.257986900000148E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-5.2789498782661148</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>20.632275478</v>
       </c>
       <c r="C280" s="5">
         <v>0.1939655810000005</v>
       </c>
       <c r="D280" s="5">
         <v>12.001999215731285</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>20.530622074</v>
       </c>
       <c r="C281" s="5">
         <v>-0.10165340400000034</v>
       </c>
       <c r="D281" s="5">
         <v>-5.7546850812077333</v>
       </c>
       <c r="E281" s="5">
         <v>3.7885251852155077</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>20.676496604</v>
       </c>
       <c r="C282" s="5">
         <v>0.14587453000000039</v>
       </c>
       <c r="D282" s="5">
         <v>8.8674748501414768</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>20.835111079000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.15861447500000025</v>
       </c>
       <c r="D283" s="5">
         <v>9.6039962086116084</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>20.939122864000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.10401178500000086</v>
       </c>
       <c r="D284" s="5">
         <v>6.1578172988458135</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>21.149680192000002</v>
       </c>
       <c r="C285" s="5">
         <v>0.21055732800000015</v>
       </c>
       <c r="D285" s="5">
         <v>12.757083487127563</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>21.193746264000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.4066071999999679E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.5290917398631985</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>21.398182891000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.20443662699999976</v>
       </c>
       <c r="D287" s="5">
         <v>12.209589805369546</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>21.463508105999999</v>
       </c>
       <c r="C288" s="5">
         <v>6.5325214999997883E-2</v>
       </c>
       <c r="D288" s="5">
         <v>3.7255483632864239</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>21.520306049999999</v>
       </c>
       <c r="C289" s="5">
         <v>5.679794399999949E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.2221353407419606</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>21.426821769</v>
       </c>
       <c r="C290" s="5">
         <v>-9.3484280999998504E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-5.0900454796329537</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>21.400426129</v>
       </c>
       <c r="C291" s="5">
         <v>-2.6395640000000498E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-1.4683015920810227</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>21.730377812</v>
       </c>
       <c r="C292" s="5">
         <v>0.32995168300000088</v>
       </c>
       <c r="D292" s="5">
         <v>20.15401070624705</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>21.483331004</v>
       </c>
       <c r="C293" s="5">
         <v>-0.24704680800000034</v>
       </c>
       <c r="D293" s="5">
         <v>-12.820953968718262</v>
       </c>
       <c r="E293" s="5">
         <v>4.6404289483586103</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>21.117817635000002</v>
       </c>
       <c r="C294" s="5">
         <v>-0.36551336899999853</v>
       </c>
       <c r="D294" s="5">
         <v>-18.610387006912767</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>21.040607785999999</v>
       </c>
       <c r="C295" s="5">
         <v>-7.7209849000002606E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-4.3002180914275323</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>21.102833945</v>
       </c>
       <c r="C296" s="5">
         <v>6.2226159000001502E-2</v>
       </c>
       <c r="D296" s="5">
         <v>3.6072170855072416</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>21.259701974999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.15686802999999827</v>
       </c>
       <c r="D297" s="5">
         <v>9.2940922158648576</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>21.293519324999998</v>
       </c>
       <c r="C298" s="5">
         <v>3.3817349999999635E-2</v>
       </c>
       <c r="D298" s="5">
         <v>1.9256027185991842</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>21.288442142000001</v>
       </c>
       <c r="C299" s="5">
         <v>-5.0771829999973761E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.28575060513487127</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>21.445861735000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.15741959300000019</v>
       </c>
       <c r="D300" s="5">
         <v>9.2434587261863044</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>21.419127098000001</v>
       </c>
       <c r="C301" s="5">
         <v>-2.6734637000000561E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.4857184837627546</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>21.646381934000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.22725483600000018</v>
       </c>
       <c r="D302" s="5">
         <v>13.501758216112236</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>21.562627385999999</v>
       </c>
       <c r="C303" s="5">
         <v>-8.3754548000001705E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.5455161369078017</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>21.546634472000001</v>
       </c>
       <c r="C304" s="5">
         <v>-1.5992913999998137E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.88641338930128821</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>21.743846028</v>
       </c>
       <c r="C305" s="5">
         <v>0.19721155599999918</v>
       </c>
       <c r="D305" s="5">
         <v>11.553458536301386</v>
       </c>
       <c r="E305" s="5">
         <v>1.2126379468411885</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>21.339934873000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.40391115499999941</v>
       </c>
       <c r="D306" s="5">
         <v>-20.148936058189982</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>21.213741022000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.12619385100000002</v>
       </c>
       <c r="D307" s="5">
         <v>-6.8698985770739629</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>21.229405404000001</v>
       </c>
       <c r="C308" s="5">
         <v>1.5664382000000643E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.88969629532831274</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>21.173536675000001</v>
       </c>
       <c r="C309" s="5">
         <v>-5.5868729000000172E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-3.1126897640930684</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>21.593019902000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.41948322700000062</v>
       </c>
       <c r="D310" s="5">
         <v>26.543474445608428</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>21.772588371000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.17956846899999945</v>
       </c>
       <c r="D311" s="5">
         <v>10.448576497566453</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>21.451842205999998</v>
       </c>
       <c r="C312" s="5">
         <v>-0.32074616500000275</v>
       </c>
       <c r="D312" s="5">
         <v>-16.31369717625595</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>21.441110170000002</v>
       </c>
       <c r="C313" s="5">
         <v>-1.0732035999996725E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.59869293248828725</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>21.255336051</v>
       </c>
       <c r="C314" s="5">
         <v>-0.18577411900000129</v>
       </c>
       <c r="D314" s="5">
         <v>-9.9158287480683569</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>21.443073430999998</v>
       </c>
       <c r="C315" s="5">
         <v>0.18773737999999796</v>
       </c>
       <c r="D315" s="5">
         <v>11.12932747562434</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>21.483705168</v>
       </c>
       <c r="C316" s="5">
         <v>4.0631737000001777E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.297686144022304</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>21.437592387999999</v>
       </c>
       <c r="C317" s="5">
         <v>-4.6112780000001408E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-2.5454985511166317</v>
       </c>
       <c r="E317" s="5">
         <v>-1.4084612244109507</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>21.424898982999999</v>
       </c>
       <c r="C318" s="5">
         <v>-1.2693405000000269E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.70822220345982956</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>21.3725694</v>
       </c>
       <c r="C319" s="5">
         <v>-5.2329582999998792E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-2.8919045438567714</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>21.212203945999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.1603654540000008</v>
       </c>
       <c r="D320" s="5">
         <v>-8.6415555065414758</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>21.081581648</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13062229799999869</v>
       </c>
       <c r="D321" s="5">
         <v>-7.1442588324688305</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>21.098957163000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.7375515000001229E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.99354008883651979</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>21.054765804999999</v>
       </c>
       <c r="C323" s="5">
         <v>-4.4191358000002623E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4846247927278076</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>21.179160718999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.1243949139999998</v>
       </c>
       <c r="D324" s="5">
         <v>7.3247712617017902</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>20.959871979999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.21928873899999957</v>
       </c>
       <c r="D325" s="5">
         <v>-11.741090699681745</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>20.969227296</v>
       </c>
       <c r="C326" s="5">
         <v>9.355316000000613E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.53692979673118924</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>21.143720395999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.1744930999999994</v>
       </c>
       <c r="D327" s="5">
         <v>10.455604719472888</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>20.922226866999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.22149352899999997</v>
       </c>
       <c r="D328" s="5">
         <v>-11.871171078262833</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>21.050330612</v>
       </c>
       <c r="C329" s="5">
         <v>0.12810374500000066</v>
       </c>
       <c r="D329" s="5">
         <v>7.5999749046957499</v>
       </c>
       <c r="E329" s="5">
         <v>-1.8064611407425324</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>20.889755730000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.16057488199999881</v>
       </c>
       <c r="D330" s="5">
         <v>-8.779324021652247</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>21.025867048999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.13611131899999762</v>
       </c>
       <c r="D331" s="5">
         <v>8.1052106261208614</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>20.963639196999999</v>
       </c>
       <c r="C332" s="5">
         <v>-6.2227851999999473E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-3.4942588119052043</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>21.093028315000002</v>
       </c>
       <c r="C333" s="5">
         <v>0.12938911800000241</v>
       </c>
       <c r="D333" s="5">
         <v>7.6631568329275312</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>20.725742725</v>
       </c>
       <c r="C334" s="5">
         <v>-0.3672855900000016</v>
       </c>
       <c r="D334" s="5">
         <v>-19.005783968469668</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>20.645001262000001</v>
       </c>
       <c r="C335" s="5">
         <v>-8.0741462999998959E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-4.5759749935047278</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>20.504830780999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.14017048100000196</v>
       </c>
       <c r="D336" s="5">
         <v>-7.8500063471511723</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>20.676148215000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17131743400000232</v>
       </c>
       <c r="D337" s="5">
         <v>10.49976787869884</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>20.667616028000001</v>
       </c>
       <c r="C338" s="5">
         <v>-8.5321870000001354E-3</v>
       </c>
       <c r="D338" s="5">
         <v>-0.49406777448584016</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>20.647703406000002</v>
       </c>
       <c r="C339" s="5">
         <v>-1.9912621999999658E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.1500566765929809</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>20.745020018999998</v>
       </c>
       <c r="C340" s="5">
         <v>9.7316612999996721E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.804773361784421</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>20.783144969999999</v>
       </c>
       <c r="C341" s="5">
         <v>3.8124951000000351E-2</v>
       </c>
       <c r="D341" s="5">
         <v>2.2277741158371889</v>
       </c>
       <c r="E341" s="5">
         <v>-1.2692705256025283</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>20.846205900000001</v>
       </c>
       <c r="C342" s="5">
         <v>6.3060930000002458E-2</v>
       </c>
       <c r="D342" s="5">
         <v>3.7024632782349132</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>20.886774056</v>
       </c>
       <c r="C343" s="5">
         <v>4.0568155999999078E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.3604411276402004</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>20.920401464000001</v>
       </c>
       <c r="C344" s="5">
         <v>3.3627408000000969E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.9491825656263062</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>21.007705820999998</v>
       </c>
       <c r="C345" s="5">
         <v>8.7304356999997168E-2</v>
       </c>
       <c r="D345" s="5">
         <v>5.1243572198071741</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>20.963191318</v>
       </c>
       <c r="C346" s="5">
         <v>-4.4514502999998484E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-2.5133271909958843</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>20.948649189000001</v>
       </c>
       <c r="C347" s="5">
         <v>-1.4542128999998738E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.82926919116865783</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>20.730456767</v>
       </c>
       <c r="C348" s="5">
         <v>-0.21819242200000133</v>
       </c>
       <c r="D348" s="5">
         <v>-11.806989621665021</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>20.662345187</v>
       </c>
       <c r="C349" s="5">
         <v>-6.811158000000006E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.8722236465445037</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>20.764859644000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.10251445700000161</v>
       </c>
       <c r="D350" s="5">
         <v>6.1188775167564602</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>20.344046646999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.4208129970000023</v>
       </c>
       <c r="D351" s="5">
         <v>-21.783186978318014</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>20.340850558</v>
       </c>
       <c r="C352" s="5">
         <v>-3.1960889999993469E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-0.18835950702125182</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>20.41190898</v>
       </c>
       <c r="C353" s="5">
         <v>7.1058422000000121E-2</v>
       </c>
       <c r="D353" s="5">
         <v>4.2735519872606487</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7862358682281698</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>20.611630627</v>
       </c>
       <c r="C354" s="5">
         <v>0.1997216470000005</v>
       </c>
       <c r="D354" s="5">
         <v>12.394416120456263</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>20.467617858000001</v>
       </c>
       <c r="C355" s="5">
         <v>-0.14401276899999971</v>
       </c>
       <c r="D355" s="5">
         <v>-8.0695500441189125</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>20.507000198</v>
       </c>
       <c r="C356" s="5">
         <v>3.9382339999999516E-2</v>
       </c>
       <c r="D356" s="5">
         <v>2.3335473735379697</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>20.127895271</v>
       </c>
       <c r="C357" s="5">
         <v>-0.3791049270000002</v>
       </c>
       <c r="D357" s="5">
         <v>-20.061730697111692</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>20.197351098999999</v>
       </c>
       <c r="C358" s="5">
         <v>6.9455827999998832E-2</v>
       </c>
       <c r="D358" s="5">
         <v>4.220370335726642</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>20.378882036</v>
       </c>
       <c r="C359" s="5">
         <v>0.18153093700000156</v>
       </c>
       <c r="D359" s="5">
         <v>11.334889869528109</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>20.232192612999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.14668942300000154</v>
       </c>
       <c r="D360" s="5">
         <v>-8.3038405955393024</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>20.144179618999999</v>
       </c>
       <c r="C361" s="5">
         <v>-8.8012993999999622E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-5.0970719047486623</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>20.039232708</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10494691099999898</v>
       </c>
       <c r="D362" s="5">
         <v>-6.0756841561459662</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>19.621265333</v>
       </c>
       <c r="C363" s="5">
         <v>-0.41796737499999992</v>
       </c>
       <c r="D363" s="5">
         <v>-22.348282708955459</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>19.722092582999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.10082724999999826</v>
       </c>
       <c r="D364" s="5">
         <v>6.3437058923135003</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>19.928581202</v>
       </c>
       <c r="C365" s="5">
         <v>0.20648861900000171</v>
       </c>
       <c r="D365" s="5">
         <v>13.31323759928944</v>
       </c>
       <c r="E365" s="5">
         <v>-2.3678715130151406</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>19.291913395000002</v>
       </c>
       <c r="C366" s="5">
         <v>-0.63666780699999848</v>
       </c>
       <c r="D366" s="5">
         <v>-32.269064129109601</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>19.077532495</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21438090000000187</v>
       </c>
       <c r="D367" s="5">
         <v>-12.549402704918522</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>19.225906321</v>
       </c>
       <c r="C368" s="5">
         <v>0.14837382600000026</v>
       </c>
       <c r="D368" s="5">
         <v>9.7426489135051142</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>17.749730783</v>
       </c>
       <c r="C369" s="5">
         <v>-1.4761755379999997</v>
       </c>
       <c r="D369" s="5">
         <v>-61.659357922164745</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.822475392000001</v>
       </c>
       <c r="C370" s="5">
         <v>7.2744609000000793E-2</v>
       </c>
       <c r="D370" s="5">
         <v>5.0304051981967524</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.923381561999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.10090616999999824</v>
       </c>
       <c r="D371" s="5">
         <v>7.0096933459788957</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.909850682999998</v>
       </c>
       <c r="C372" s="5">
         <v>-1.353087900000105E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.90216269106591085</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>18.108582171999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.19873148900000004</v>
       </c>
       <c r="D373" s="5">
         <v>14.158905645411423</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>18.326307022000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.2177248500000033</v>
       </c>
       <c r="D374" s="5">
         <v>15.421341795048104</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>18.277093798999999</v>
       </c>
       <c r="C375" s="5">
         <v>-4.9213223000002415E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-3.1752930368511012</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>18.301628078</v>
       </c>
       <c r="C376" s="5">
         <v>2.4534279000000936E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.6227674127469172</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>18.033235581</v>
       </c>
       <c r="C377" s="5">
         <v>-0.26839249700000067</v>
       </c>
       <c r="D377" s="5">
         <v>-16.245689214388147</v>
       </c>
       <c r="E377" s="5">
         <v>-9.5106902081407938</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>18.094610611</v>
       </c>
       <c r="C378" s="5">
         <v>6.1375030000000663E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.1614520920131293</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.897914016000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.19669659499999881</v>
       </c>
       <c r="D379" s="5">
         <v>-12.292222188438217</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.655366965999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.24254705000000243</v>
       </c>
       <c r="D380" s="5">
         <v>-15.103071657122912</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.577382264000001</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7984701999998407E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-5.1735731265183933</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.545124274999999</v>
       </c>
       <c r="C382" s="5">
         <v>-3.225798900000143E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.1801453556533956</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.466611405999998</v>
       </c>
       <c r="C383" s="5">
         <v>-7.8512869000000762E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-5.2396809895084662</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.360466663</v>
       </c>
       <c r="C384" s="5">
         <v>-0.10614474299999799</v>
       </c>
       <c r="D384" s="5">
         <v>-7.0535422682484583</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.475630749</v>
       </c>
       <c r="C385" s="5">
         <v>0.11516408600000005</v>
       </c>
       <c r="D385" s="5">
         <v>8.2573955166012514</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.313279383000001</v>
       </c>
       <c r="C386" s="5">
         <v>-0.16235136599999933</v>
       </c>
       <c r="D386" s="5">
         <v>-10.595839299692678</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.426692404000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.1134130209999995</v>
       </c>
       <c r="D387" s="5">
         <v>8.1502530704300256</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.497594134</v>
       </c>
       <c r="C388" s="5">
         <v>7.0901729999999219E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.9930317089536214</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.529768385000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.2174251000000709E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.2289904222754453</v>
       </c>
       <c r="E389" s="5">
         <v>-2.7918849822516467</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.711134155</v>
       </c>
       <c r="C390" s="5">
         <v>0.18136576999999932</v>
       </c>
       <c r="D390" s="5">
         <v>13.146815899215092</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.825540716999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.11440656199999921</v>
       </c>
       <c r="D391" s="5">
         <v>8.0329109501480644</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.890802306000001</v>
       </c>
       <c r="C392" s="5">
         <v>6.5261589000002118E-2</v>
       </c>
       <c r="D392" s="5">
         <v>4.4829078151186641</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.996011253999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.1052089479999978</v>
       </c>
       <c r="D393" s="5">
         <v>7.2895124559546165</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>18.163651373</v>
       </c>
       <c r="C394" s="5">
         <v>0.16764011900000142</v>
       </c>
       <c r="D394" s="5">
         <v>11.769373932884331</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>18.182950158000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.9298785000000152E-2</v>
       </c>
       <c r="D395" s="5">
         <v>1.2824709104284793</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>18.518279740000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.33532958199999996</v>
       </c>
       <c r="D396" s="5">
         <v>24.518965732633013</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>18.624684032000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.10640429200000057</v>
       </c>
       <c r="D397" s="5">
         <v>7.1172168262164659</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>19.010072081000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.38538804899999946</v>
       </c>
       <c r="D398" s="5">
         <v>27.861030133671694</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>18.995380907000001</v>
       </c>
       <c r="C399" s="5">
         <v>-1.4691173999999307E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.9234403957084858</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>19.011649717000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.6268809999999689E-2</v>
       </c>
       <c r="D400" s="5">
         <v>1.032608766847698</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>19.027713758000001</v>
       </c>
       <c r="C401" s="5">
         <v>1.6064040999999918E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.0186747054928391</v>
       </c>
       <c r="E401" s="5">
         <v>8.545152109834909</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>18.734343073000002</v>
       </c>
       <c r="C402" s="5">
         <v>-0.2933706849999993</v>
       </c>
       <c r="D402" s="5">
         <v>-17.010659438923515</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>18.751554846000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.7211772999999653E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.1080619815164727</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>18.714325465999998</v>
       </c>
       <c r="C404" s="5">
         <v>-3.7229380000002976E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-2.3566381329404806</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>19.109111438999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.39478597300000118</v>
       </c>
       <c r="D405" s="5">
         <v>28.468241583474139</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>19.175041606000001</v>
       </c>
       <c r="C406" s="5">
         <v>6.5930167000001205E-2</v>
       </c>
       <c r="D406" s="5">
         <v>4.2197103948048875</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>18.773708691</v>
       </c>
       <c r="C407" s="5">
         <v>-0.40133291500000112</v>
       </c>
       <c r="D407" s="5">
         <v>-22.417259405530331</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>18.884489650999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.1107809599999996</v>
       </c>
       <c r="D408" s="5">
         <v>7.3154213360923537</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>18.786022013</v>
       </c>
       <c r="C409" s="5">
         <v>-9.8467637999998914E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-6.0806904050762718</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>18.791607781</v>
       </c>
       <c r="C410" s="5">
         <v>5.5857679999995469E-3</v>
       </c>
       <c r="D410" s="5">
         <v>0.35738774769880077</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>18.988424844000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.19681706300000101</v>
       </c>
       <c r="D411" s="5">
         <v>13.318289091381597</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>18.938054254000001</v>
       </c>
       <c r="C412" s="5">
         <v>-5.0370589999999993E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-3.1372049482799036</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>19.124894933</v>
       </c>
       <c r="C413" s="5">
         <v>0.18684067899999945</v>
       </c>
       <c r="D413" s="5">
         <v>12.503081616386623</v>
       </c>
       <c r="E413" s="5">
         <v>0.51073490087132356</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>19.358384491999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.23348955899999879</v>
       </c>
       <c r="D414" s="5">
         <v>15.675302106821798</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>19.580170582000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.22178609000000193</v>
       </c>
       <c r="D415" s="5">
         <v>14.648483606552487</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>19.528848077999999</v>
       </c>
       <c r="C416" s="5">
         <v>-5.1322504000001601E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.1004254584058755</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>19.310006274999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.21884180300000011</v>
       </c>
       <c r="D417" s="5">
         <v>-12.648683222659173</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>19.281690588</v>
       </c>
       <c r="C418" s="5">
         <v>-2.8315686999999201E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-1.7455260181912235</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>19.444482808</v>
       </c>
       <c r="C419" s="5">
         <v>0.16279222000000004</v>
       </c>
       <c r="D419" s="5">
         <v>10.615360582392253</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>19.462304370999998</v>
       </c>
       <c r="C420" s="5">
         <v>1.7821562999998264E-2</v>
       </c>
       <c r="D420" s="5">
         <v>1.1054040831687484</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>19.351716861</v>
       </c>
       <c r="C421" s="5">
         <v>-0.11058750999999845</v>
       </c>
       <c r="D421" s="5">
         <v>-6.6094589840328783</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>19.486356376</v>
       </c>
       <c r="C422" s="5">
         <v>0.13463951499999993</v>
       </c>
       <c r="D422" s="5">
         <v>8.6760079152373493</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>18.793764616000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.69259175999999911</v>
       </c>
       <c r="D423" s="5">
         <v>-35.226448796305476</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>18.866173876000001</v>
       </c>
       <c r="C424" s="5">
         <v>7.2409260000000586E-2</v>
       </c>
       <c r="D424" s="5">
         <v>4.7226429052429797</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>18.727719386</v>
       </c>
       <c r="C425" s="5">
         <v>-0.13845449000000087</v>
       </c>
       <c r="D425" s="5">
         <v>-8.4596165280888087</v>
       </c>
       <c r="E425" s="5">
         <v>-2.0767462952942739</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>18.578188839999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.14953054600000115</v>
       </c>
       <c r="D426" s="5">
         <v>-9.171580702272486</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>18.396319878</v>
       </c>
       <c r="C427" s="5">
         <v>-0.18186896199999936</v>
       </c>
       <c r="D427" s="5">
         <v>-11.134957162894466</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>18.326798728</v>
       </c>
       <c r="C428" s="5">
         <v>-6.9521149999999921E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-4.4418148706764971</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.313347092000001</v>
       </c>
       <c r="C429" s="5">
         <v>-1.3451635999999212E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.87723768001055635</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.187006802999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.1263402890000016</v>
       </c>
       <c r="D430" s="5">
         <v>-7.9715661455642799</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.214051648000002</v>
       </c>
       <c r="C431" s="5">
         <v>2.7044845000002482E-2</v>
       </c>
       <c r="D431" s="5">
         <v>1.7991176608655346</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>17.949292952</v>
       </c>
       <c r="C432" s="5">
         <v>-0.26475869600000124</v>
       </c>
       <c r="D432" s="5">
         <v>-16.114019614489671</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.034410321999999</v>
       </c>
       <c r="C433" s="5">
         <v>8.5117369999998971E-2</v>
       </c>
       <c r="D433" s="5">
         <v>5.841310805519484</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>17.782931393999998</v>
       </c>
       <c r="C434" s="5">
         <v>-0.25147892800000093</v>
       </c>
       <c r="D434" s="5">
         <v>-15.507749720597786</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>17.852650671999999</v>
       </c>
       <c r="C435" s="5">
         <v>6.9719278000000884E-2</v>
       </c>
       <c r="D435" s="5">
         <v>4.8074728507149889</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>17.888166037000001</v>
       </c>
       <c r="C436" s="5">
         <v>3.5515365000001964E-2</v>
       </c>
       <c r="D436" s="5">
         <v>2.4135269244580204</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>18.010278136</v>
       </c>
       <c r="C437" s="5">
         <v>0.12211209899999886</v>
       </c>
       <c r="D437" s="5">
         <v>8.5063686299620134</v>
       </c>
       <c r="E437" s="5">
         <v>-3.8309055962058469</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>17.528179972</v>
       </c>
       <c r="C438" s="5">
         <v>-0.48209816399999994</v>
       </c>
       <c r="D438" s="5">
         <v>-27.790082696647357</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>17.474490630999998</v>
       </c>
       <c r="C439" s="5">
         <v>-5.3689341000001889E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.6143416810417772</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>17.446280059999999</v>
+        <v>17.449184681999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.8210570999998907E-2</v>
+        <v>-2.5305948999999828E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.9201540939104422</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7240234192753889</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>17.513361448000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>6.4176766000002772E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>4.5038908208807626</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>