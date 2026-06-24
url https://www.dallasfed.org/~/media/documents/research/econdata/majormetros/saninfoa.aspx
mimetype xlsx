--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB6C7500-2882-43BF-A745-F68764E7C937}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F800B253-9140-4325-BFA3-9DD7886F5F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9FBD33BA-DE38-4850-A2ED-6B3CCD731B1B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C8814B08-DBBD-4DAD-9339-D22C443C098E}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65C96612-CFD6-4AE5-9A0B-02FBCD3245AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53193C42-49B2-4002-9264-049AC02B861E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>14.416757612</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>14.416743137999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>14.541028381</v>
+        <v>14.540966281999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.12427076900000067</v>
+        <v>0.12422314400000012</v>
       </c>
       <c r="D7" s="5">
-        <v>10.848623399699676</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>10.844278249164363</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>14.334552843999999</v>
+        <v>14.334457478999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.2064755370000011</v>
+        <v>-0.20650880300000019</v>
       </c>
       <c r="D8" s="5">
-        <v>-15.769702468947544</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-15.772110288930662</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>14.451154444</v>
+        <v>14.451033466</v>
       </c>
       <c r="C9" s="5">
-        <v>0.11660160000000097</v>
+        <v>0.11657598700000094</v>
       </c>
       <c r="D9" s="5">
-        <v>10.209925824601541</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>10.207652810688938</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>14.37321753</v>
+        <v>14.373033494</v>
       </c>
       <c r="C10" s="5">
-        <v>-7.7936914000000357E-2</v>
+        <v>-7.7999972000000639E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-6.2831956938872775</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-6.2881805019115111</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>14.532982609999999</v>
+        <v>14.532478813999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15976507999999967</v>
+        <v>0.15944531999999967</v>
       </c>
       <c r="D11" s="5">
-        <v>14.185002465880858</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>14.155050472253627</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>15.215839774000001</v>
+        <v>15.216282912</v>
       </c>
       <c r="C12" s="5">
-        <v>0.6828571640000014</v>
+        <v>0.6838040980000013</v>
       </c>
       <c r="D12" s="5">
-        <v>73.497839192175491</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>73.630697791978065</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>15.196895734</v>
+        <v>15.197136644</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.8944040000000939E-2</v>
+        <v>-1.9146268000000077E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.4838370245291888</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.4995241848587582</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>15.381945708</v>
+        <v>15.382038230999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.18504997400000001</v>
+        <v>0.18490158699999881</v>
       </c>
       <c r="D14" s="5">
-        <v>15.631639738466152</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>15.617990321610819</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>14.578707668</v>
+        <v>14.578772792000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.8032380400000001</v>
+        <v>-0.80326543899999869</v>
       </c>
       <c r="D15" s="5">
-        <v>-47.459640350135835</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-47.460616310651574</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>14.858473921</v>
+        <v>14.858561741000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.27976625300000002</v>
+        <v>0.27978894900000029</v>
       </c>
       <c r="D16" s="5">
-        <v>25.620970768668315</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>25.623146585808421</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>14.732717121</v>
+        <v>14.732754505000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.12575679999999956</v>
+        <v>-0.12580723599999999</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.6966782766515038</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-9.7003332506632063</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>14.609704726</v>
+        <v>14.609689683999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.12301239499999994</v>
+        <v>-0.1230648210000016</v>
       </c>
       <c r="D18" s="5">
-        <v>-9.5719718048473013</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-9.575842477766205</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>14.628050082</v>
+        <v>14.627995697999999</v>
       </c>
       <c r="C19" s="5">
-        <v>1.8345355999999313E-2</v>
+        <v>1.8306014000000204E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>1.5172862643631602</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.5140115252161523</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>14.618497905</v>
+        <v>14.618409914000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-9.552176999999773E-3</v>
+        <v>-9.5857839999986538E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.78079672835639213</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.78353678018493467</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>14.956897313000001</v>
+        <v>14.956797996000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.33839940800000079</v>
+        <v>0.33838808199999981</v>
       </c>
       <c r="D21" s="5">
-        <v>31.602804999848221</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>31.601824199391015</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>14.981637137</v>
+        <v>14.981451419000001</v>
       </c>
       <c r="C22" s="5">
-        <v>2.4739823999999189E-2</v>
+        <v>2.4653423000000174E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.0030468114642375</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.9960012356576184</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>14.936279774000001</v>
+        <v>14.935805072000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.535736299999904E-2</v>
+        <v>-4.5646346999999921E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.5731477260411926</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-3.5955769292379536</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>14.111383784999999</v>
+        <v>14.111787561</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.82489598900000161</v>
+        <v>-0.82401751100000098</v>
       </c>
       <c r="D24" s="5">
-        <v>-49.426156166780402</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-49.389489751375258</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>14.30704849</v>
+        <v>14.307269546000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.19566470500000044</v>
+        <v>0.19548198500000069</v>
       </c>
       <c r="D25" s="5">
-        <v>17.968307200494603</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>17.949675778057326</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>14.595616906</v>
+        <v>14.595704143000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.28856841600000038</v>
+        <v>0.28843459700000018</v>
       </c>
       <c r="D26" s="5">
-        <v>27.077563967290285</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>27.063117879591701</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>14.991837678</v>
+        <v>14.991899049000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.3962207719999995</v>
+        <v>0.39619490599999985</v>
       </c>
       <c r="D27" s="5">
-        <v>37.907849333840815</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>37.904732716288514</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>15.148786359000001</v>
+        <v>15.148866004</v>
       </c>
       <c r="C28" s="5">
-        <v>0.15694868100000114</v>
+        <v>0.15696695499999969</v>
       </c>
       <c r="D28" s="5">
-        <v>13.31192939077912</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>13.313511984955518</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>15.34011332</v>
+        <v>15.340144930999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.19132696099999968</v>
+        <v>0.19127892699999904</v>
       </c>
       <c r="D29" s="5">
-        <v>16.254219251908019</v>
+        <v>16.249759598575043</v>
       </c>
       <c r="E29" s="5">
-        <v>4.1227710680348251</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.1227214218078734</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>15.393461650000001</v>
+        <v>15.393450224</v>
       </c>
       <c r="C30" s="5">
-        <v>5.3348330000000388E-2</v>
+        <v>5.3305293000001086E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>4.2539970935617788</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.250490543744867</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>15.208481574</v>
+        <v>15.208444298</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.18498007600000044</v>
+        <v>-0.18500592600000054</v>
       </c>
       <c r="D31" s="5">
-        <v>-13.504255239068364</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-13.506028806064919</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>15.387097194000001</v>
+        <v>15.387025125999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.17861562000000042</v>
+        <v>0.17858082799999941</v>
       </c>
       <c r="D32" s="5">
-        <v>15.040323265999644</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>15.037241140081115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>15.072803413000001</v>
+        <v>15.072729383</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.31429378099999994</v>
+        <v>-0.31429574299999885</v>
       </c>
       <c r="D33" s="5">
-        <v>-21.936493700776094</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-21.936707124621236</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>15.196066299</v>
+        <v>15.195885012</v>
       </c>
       <c r="C34" s="5">
-        <v>0.12326288599999913</v>
+        <v>0.12315562899999932</v>
       </c>
       <c r="D34" s="5">
-        <v>10.267045256719044</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>10.257758832329689</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>15.227325201999999</v>
+        <v>15.226926986</v>
       </c>
       <c r="C35" s="5">
-        <v>3.1258902999999449E-2</v>
+        <v>3.1041974000000749E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.4965666430379008</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.4790758885074204</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>14.909656288000001</v>
+        <v>14.909967813</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.31766891399999864</v>
+        <v>-0.31695917300000076</v>
       </c>
       <c r="D36" s="5">
-        <v>-22.352387359085224</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-22.308539138946504</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>14.726539744</v>
+        <v>14.726722031</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.18311654400000066</v>
+        <v>-0.18324578200000019</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.782190595649002</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-13.791000819727007</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>14.710567464</v>
+        <v>14.710654046</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.5972279999999728E-2</v>
+        <v>-1.6067984999999396E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.2937739783185465</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-1.3014637247627414</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>14.518675527999999</v>
+        <v>14.518734884000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.1918919360000011</v>
+        <v>-0.19191916199999959</v>
       </c>
       <c r="D39" s="5">
-        <v>-14.577774693568069</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-14.579617169817682</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>14.345467558999999</v>
+        <v>14.345528776</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.17320796899999991</v>
+        <v>-0.17320610800000047</v>
       </c>
       <c r="D40" s="5">
-        <v>-13.413038747824347</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-13.412852666965113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>14.453950771000001</v>
+        <v>14.453974831</v>
       </c>
       <c r="C41" s="5">
-        <v>0.10848321200000122</v>
+        <v>0.10844605499999993</v>
       </c>
       <c r="D41" s="5">
-        <v>9.4617437576611572</v>
+        <v>9.4583250103193794</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.776766641251907</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-5.776803961018584</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>15.163739527000001</v>
+        <v>15.163734249000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.70978875600000002</v>
+        <v>0.70975941800000086</v>
       </c>
       <c r="D42" s="5">
-        <v>77.76118424946074</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>77.7568910217785</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>14.76924792</v>
+        <v>14.769229626</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.39449160700000085</v>
+        <v>-0.39450462300000133</v>
       </c>
       <c r="D43" s="5">
-        <v>-27.11724526514131</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-27.1180241633595</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>14.945464349</v>
+        <v>14.945411254</v>
       </c>
       <c r="C44" s="5">
-        <v>0.17621642900000012</v>
+        <v>0.17618162800000015</v>
       </c>
       <c r="D44" s="5">
-        <v>15.295507799814235</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>15.292306410524215</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>15.201354657</v>
+        <v>15.201314083</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25589030799999968</v>
+        <v>0.25590282900000005</v>
       </c>
       <c r="D45" s="5">
-        <v>22.595503821832708</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>22.596803558812951</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>15.321557301</v>
+        <v>15.321397880999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.1202026440000008</v>
+        <v>0.12008379799999958</v>
       </c>
       <c r="D46" s="5">
-        <v>9.9125842400885169</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>9.9023814486033821</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>15.311303431000001</v>
+        <v>15.310999453000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.0253869999999665E-2</v>
+        <v>-1.0398427999998461E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.80014408136458437</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.81139076861531656</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>15.408038662999999</v>
+        <v>15.408237270000001</v>
       </c>
       <c r="C48" s="5">
-        <v>9.6735231999998561E-2</v>
+        <v>9.7237816999999893E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>7.8505480428376462</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.8929327303096208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>15.546848916</v>
+        <v>15.546978572</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13881025300000083</v>
+        <v>0.13874130199999968</v>
       </c>
       <c r="D49" s="5">
-        <v>11.362820761370585</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>11.356740403280497</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>15.625747257</v>
+        <v>15.625834359000001</v>
       </c>
       <c r="C50" s="5">
-        <v>7.8898341000000372E-2</v>
+        <v>7.8855787000000177E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>6.2627393858043501</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>6.2592131164753484</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>15.746696565000001</v>
+        <v>15.746748187</v>
       </c>
       <c r="C51" s="5">
-        <v>0.12094930800000014</v>
+        <v>0.12091382799999906</v>
       </c>
       <c r="D51" s="5">
-        <v>9.6942746869654641</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>9.6912524630635044</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>15.839335861</v>
+        <v>15.839378642</v>
       </c>
       <c r="C52" s="5">
-        <v>9.263929599999976E-2</v>
+        <v>9.2630455000000111E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>7.2926835072082419</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>7.2919401784984572</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>15.882135573999999</v>
+        <v>15.882152115</v>
       </c>
       <c r="C53" s="5">
-        <v>4.2799712999999073E-2</v>
+        <v>4.277347300000045E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>3.2911645695572034</v>
+        <v>3.2891077164425075</v>
       </c>
       <c r="E53" s="5">
-        <v>9.8809303119079992</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>9.8808618438779519</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>15.829335216</v>
+        <v>15.829334058000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-5.2800357999998937E-2</v>
+        <v>-5.2818056999999641E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.9172716008101016</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-3.9185567633511553</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>15.917953191000001</v>
+        <v>15.917956736000001</v>
       </c>
       <c r="C55" s="5">
-        <v>8.8617975000000015E-2</v>
+        <v>8.8622678000000121E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>6.9287684330422206</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>6.9291480648108417</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>16.017282032000001</v>
+        <v>16.017248541000001</v>
       </c>
       <c r="C56" s="5">
-        <v>9.9328841000000168E-2</v>
+        <v>9.9291805000000011E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>7.7504749543270801</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.747483451702597</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>15.820964633999999</v>
+        <v>15.820944502</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.19631739800000148</v>
+        <v>-0.19630403900000104</v>
       </c>
       <c r="D57" s="5">
-        <v>-13.755850382157163</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-13.755003348372485</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>15.642289255</v>
+        <v>15.642161982999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.17867537899999952</v>
+        <v>-0.17878251900000031</v>
       </c>
       <c r="D58" s="5">
-        <v>-12.741401399457764</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-12.748588365768542</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>15.69940373</v>
+        <v>15.699208330999999</v>
       </c>
       <c r="C59" s="5">
-        <v>5.7114475000000553E-2</v>
+        <v>5.704634800000008E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>4.47061370636328</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.4652107409484332</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>16.214513085</v>
+        <v>16.214603274000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.51510935499999988</v>
+        <v>0.51539494300000221</v>
       </c>
       <c r="D60" s="5">
-        <v>47.315702761926495</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>47.347541543848592</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>16.257572121999999</v>
+        <v>16.257647922</v>
       </c>
       <c r="C61" s="5">
-        <v>4.3059036999999023E-2</v>
+        <v>4.3044647999998631E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2336620154793883</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.2325473558818762</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>16.433336944000001</v>
+        <v>16.433420376000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17576482200000143</v>
+        <v>0.17577245400000052</v>
       </c>
       <c r="D62" s="5">
-        <v>13.773429173422924</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>13.773995154920083</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>16.680462743</v>
+        <v>16.680503155</v>
       </c>
       <c r="C63" s="5">
-        <v>0.24712579899999909</v>
+        <v>0.24708277899999942</v>
       </c>
       <c r="D63" s="5">
-        <v>19.615652657066107</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>19.611842807520929</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>16.941289815000001</v>
+        <v>16.941313358999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.26082707200000144</v>
+        <v>0.26081020399999844</v>
       </c>
       <c r="D64" s="5">
-        <v>20.464901557270498</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>20.463408324238163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>17.210310124999999</v>
+        <v>17.210319514999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.26902030999999837</v>
+        <v>0.26900615599999966</v>
       </c>
       <c r="D65" s="5">
-        <v>20.811058956760853</v>
+        <v>20.809835190373647</v>
       </c>
       <c r="E65" s="5">
-        <v>8.3626949588209154</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.362641223827616</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>16.89514191</v>
+        <v>16.895142393</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.31516821499999992</v>
+        <v>-0.31517712199999792</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.89165262343322</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-19.892149628436307</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>16.951858069</v>
+        <v>16.951873702</v>
       </c>
       <c r="C67" s="5">
-        <v>5.6716159000000488E-2</v>
+        <v>5.6731308999999897E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>4.1035556357772007</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.1046719790876152</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>16.996513241999999</v>
+        <v>16.996504021</v>
       </c>
       <c r="C68" s="5">
-        <v>4.4655172999998882E-2</v>
+        <v>4.4630318999999474E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>3.2072848698399214</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.205470845329228</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>17.041266308000001</v>
+        <v>17.041267817000001</v>
       </c>
       <c r="C69" s="5">
-        <v>4.4753066000001951E-2</v>
+        <v>4.4763796000001577E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>3.2058503182705422</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.2066318862608911</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>17.071789082999999</v>
+        <v>17.071693895999999</v>
       </c>
       <c r="C70" s="5">
-        <v>3.0522774999997893E-2</v>
+        <v>3.0426078999997941E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>2.1706316800444547</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.1636872698187481</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>17.303912369999999</v>
+        <v>17.303780292999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.23212328700000029</v>
+        <v>0.23208639699999978</v>
       </c>
       <c r="D71" s="5">
-        <v>17.593481060398485</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>17.590578268697811</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>17.325508084999999</v>
+        <v>17.325542372000001</v>
       </c>
       <c r="C72" s="5">
-        <v>2.1595715000000126E-2</v>
+        <v>2.1762079000001933E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>1.5079528074097182</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>1.5196615714645478</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>17.354569589</v>
+        <v>17.354605864</v>
       </c>
       <c r="C73" s="5">
-        <v>2.9061504000001293E-2</v>
+        <v>2.9063491999998803E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.0315330569212531</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.0316692541372472</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>17.221561511000001</v>
+        <v>17.221631273</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.13300807799999959</v>
+        <v>-0.13297459099999998</v>
       </c>
       <c r="D74" s="5">
-        <v>-8.8190400879532014</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-8.8168948097069979</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>17.003049456999999</v>
+        <v>17.003074005999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.2185120540000014</v>
+        <v>-0.21855726700000133</v>
       </c>
       <c r="D75" s="5">
-        <v>-14.207071912952774</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-14.209755863448537</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>17.043694131999999</v>
+        <v>17.043708071000001</v>
       </c>
       <c r="C76" s="5">
-        <v>4.0644674999999353E-2</v>
+        <v>4.0634065000002551E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9065370229439891</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.9057640413413521</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>17.237802365</v>
+        <v>17.237805135999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.19410823300000146</v>
+        <v>0.19409706499999757</v>
       </c>
       <c r="D77" s="5">
-        <v>14.556038067334299</v>
+        <v>14.555134790862812</v>
       </c>
       <c r="E77" s="5">
-        <v>0.15974285065361027</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.15970430401390789</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>17.458913401</v>
+        <v>17.458913185</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22111103599999993</v>
+        <v>0.22110804900000147</v>
       </c>
       <c r="D78" s="5">
-        <v>16.526248339395533</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>16.526006258825987</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>17.596818205000002</v>
+        <v>17.596842807000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.13790480400000149</v>
+        <v>0.13792962200000147</v>
       </c>
       <c r="D79" s="5">
-        <v>9.901403326860315</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>9.9032634870536604</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>17.591486413999998</v>
+        <v>17.591500014000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.3317910000032498E-3</v>
+        <v>-5.3427930000005119E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.3629916193593874</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-0.36373888424512391</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>17.766789030000002</v>
+        <v>17.76679107</v>
       </c>
       <c r="C81" s="5">
-        <v>0.1753026160000033</v>
+        <v>0.17529105599999895</v>
       </c>
       <c r="D81" s="5">
-        <v>12.635916630836119</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>12.635026882726198</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>17.801812300999998</v>
+        <v>17.801744469999999</v>
       </c>
       <c r="C82" s="5">
-        <v>3.502327099999647E-2</v>
+        <v>3.4953399999999135E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.3913494144611747</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.3865266858521306</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>17.822027915</v>
+        <v>17.82193925</v>
       </c>
       <c r="C83" s="5">
-        <v>2.0215614000001381E-2</v>
+        <v>2.0194780000000634E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3712551100117487</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.3698383319811436</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>17.834810264000001</v>
+        <v>17.834816273000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.2782349000001858E-2</v>
+        <v>1.2877023000001486E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.86406951655548792</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.87049915322285898</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>17.938914755999999</v>
+        <v>17.938922221999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.10410449199999761</v>
+        <v>0.10410594899999737</v>
       </c>
       <c r="D85" s="5">
-        <v>7.2338928936584335</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.2339948921499087</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>17.987320057000002</v>
+        <v>17.987392080999999</v>
       </c>
       <c r="C86" s="5">
-        <v>4.840530100000251E-2</v>
+        <v>4.8469859000000781E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.286498391458692</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.2909455360396578</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>18.517198008000001</v>
+        <v>18.517203462000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.52987795099999957</v>
+        <v>0.5298113810000018</v>
       </c>
       <c r="D87" s="5">
-        <v>41.679070526322029</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>41.672763779152213</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>18.661120601</v>
+        <v>18.661122125999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.14392259299999921</v>
+        <v>0.14391866399999742</v>
       </c>
       <c r="D88" s="5">
-        <v>9.7360663075810585</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>9.735786064516061</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>18.550486399</v>
+        <v>18.550482823999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11063420199999996</v>
+        <v>-0.11063930199999916</v>
       </c>
       <c r="D89" s="5">
-        <v>-6.8868579383483013</v>
+        <v>-6.8871645833047062</v>
       </c>
       <c r="E89" s="5">
-        <v>7.6151472572008494</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>7.6151092186241387</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>18.615061477000001</v>
+        <v>18.615060811999999</v>
       </c>
       <c r="C90" s="5">
-        <v>6.457507800000073E-2</v>
+        <v>6.457798799999992E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>4.2581659721063536</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>4.2583623866390141</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>18.548718997999998</v>
+        <v>18.548743201000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-6.6342479000002896E-2</v>
+        <v>-6.6317610999998777E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-4.1938549947234787</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-4.1923137792009957</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>18.900492635999999</v>
+        <v>18.900526127999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.35177363800000094</v>
+        <v>0.35178292699999858</v>
       </c>
       <c r="D92" s="5">
-        <v>25.288273730613085</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>25.288976122512597</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>19.415364278999999</v>
+        <v>19.415387439</v>
       </c>
       <c r="C93" s="5">
-        <v>0.51487164299999932</v>
+        <v>0.51486131100000065</v>
       </c>
       <c r="D93" s="5">
-        <v>38.060369512620909</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>38.059410029411467</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>19.330818438000001</v>
+        <v>19.330758229000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.4545840999997068E-2</v>
+        <v>-8.4629209999999233E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.1021482612022995</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-5.1070534472340228</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>19.454518489000002</v>
+        <v>19.454448787</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12370005100000014</v>
+        <v>0.12369055799999984</v>
       </c>
       <c r="D95" s="5">
-        <v>7.9550425979280526</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>7.9544361222288584</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>19.445007920999998</v>
+        <v>19.444992311</v>
       </c>
       <c r="C96" s="5">
-        <v>-9.5105680000031612E-3</v>
+        <v>-9.4564760000004355E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.58505924123064545</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-0.58174264692648636</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>19.511457888999999</v>
+        <v>19.511445016</v>
       </c>
       <c r="C97" s="5">
-        <v>6.6449968000000581E-2</v>
+        <v>6.6452704999999668E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>4.1787538962423598</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.178932680467895</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>19.640472475999999</v>
+        <v>19.640557531999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.12901458700000035</v>
+        <v>0.12911251599999929</v>
       </c>
       <c r="D98" s="5">
-        <v>8.2297167046085917</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.2361982219313354</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>19.607423779000001</v>
+        <v>19.607414191</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.3048696999998128E-2</v>
+        <v>-3.3143340999998827E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0006371059752115</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-2.0063048002025741</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>19.660365367000001</v>
+        <v>19.660358210999998</v>
       </c>
       <c r="C100" s="5">
-        <v>5.2941587999999484E-2</v>
+        <v>5.2944019999998204E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>3.2886469947716934</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.2888019495285414</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>19.454951619999999</v>
+        <v>19.454944820000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.20541374700000148</v>
+        <v>-0.20541339099999689</v>
       </c>
       <c r="D101" s="5">
-        <v>-11.84177282133011</v>
+        <v>-11.841757528746278</v>
       </c>
       <c r="E101" s="5">
-        <v>4.8756954483347492</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.8756790029736541</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>19.978240122999999</v>
+        <v>19.978239993999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.52328850299999985</v>
+        <v>0.52329517399999759</v>
       </c>
       <c r="D102" s="5">
-        <v>37.507023921493719</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>37.507590014515799</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>20.231009193999999</v>
+        <v>20.231031792</v>
       </c>
       <c r="C103" s="5">
-        <v>0.25276907099999946</v>
+        <v>0.25279179800000051</v>
       </c>
       <c r="D103" s="5">
-        <v>16.285034189262571</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>16.286601891252062</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>20.530738955</v>
+        <v>20.530783416999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.29972976100000182</v>
+        <v>0.29975162499999897</v>
       </c>
       <c r="D104" s="5">
-        <v>19.301087670475759</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>19.302588913590757</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>20.571492203999998</v>
+        <v>20.571536159000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.0753248999997993E-2</v>
+        <v>4.0752742000002229E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.4081623262307117</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.4081267669351369</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>20.561748789999999</v>
+        <v>20.561684152000002</v>
       </c>
       <c r="C106" s="5">
-        <v>-9.7434139999990066E-3</v>
+        <v>-9.8520069999992188E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.56688580415129586</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-0.57318604658352923</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>20.289045281</v>
+        <v>20.288993604000002</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.2727035089999994</v>
+        <v>-0.27269054799999992</v>
       </c>
       <c r="D107" s="5">
-        <v>-14.804089274362941</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-14.803479371974992</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>20.647546738999999</v>
+        <v>20.647510667999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.35850145799999922</v>
+        <v>0.35851706399999728</v>
       </c>
       <c r="D108" s="5">
-        <v>23.390623212313688</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>23.391807847975144</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>20.861725512</v>
+        <v>20.861699217000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.21417877300000043</v>
+        <v>0.21418854900000284</v>
       </c>
       <c r="D109" s="5">
-        <v>13.18300701494184</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>13.183667841335399</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>21.092986882000002</v>
+        <v>21.093083150999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23126137000000213</v>
+        <v>0.23138393399999657</v>
       </c>
       <c r="D110" s="5">
-        <v>14.144310279060623</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>14.152288507470701</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>21.092185163</v>
+        <v>21.092169590000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-8.017190000018104E-4</v>
+        <v>-9.1356099999728713E-4</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.5601019580754354E-2</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-5.1960734544842513E-2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>21.156719613</v>
+        <v>21.156700488999999</v>
       </c>
       <c r="C112" s="5">
-        <v>6.4534450000000021E-2</v>
+        <v>6.4530898999997532E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7339851598568785</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.7337790315145503</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>21.042945593999999</v>
+        <v>21.042942601</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.11377401900000095</v>
+        <v>-0.11375788799999853</v>
       </c>
       <c r="D113" s="5">
-        <v>-6.2657254507871185</v>
+        <v>-6.2648686912570639</v>
       </c>
       <c r="E113" s="5">
-        <v>8.1624154355003142</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>8.1624378567628284</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>21.655335786999999</v>
+        <v>21.655340031000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.61239019299999953</v>
+        <v>0.61239743000000146</v>
       </c>
       <c r="D114" s="5">
-        <v>41.091444349729045</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>41.092016977307246</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>21.722741998</v>
+        <v>21.722756839999999</v>
       </c>
       <c r="C115" s="5">
-        <v>6.7406211000001548E-2</v>
+        <v>6.7416808999997357E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.7998346843708619</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.8004416255153162</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>21.872378782999998</v>
+        <v>21.872431574</v>
       </c>
       <c r="C116" s="5">
-        <v>0.14963678499999844</v>
+        <v>0.14967473400000131</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5866640118016591</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>8.5889187404033294</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>21.729103297999998</v>
+        <v>21.729180699</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.1432754850000002</v>
+        <v>-0.14325087499999967</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.5835176180980675</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-7.5822439325637703</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>21.791512661999999</v>
+        <v>21.791425235999998</v>
       </c>
       <c r="C118" s="5">
-        <v>6.2409364000000522E-2</v>
+        <v>6.224453699999799E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5015564900096274</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.4921498436361942</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>21.931567910999998</v>
+        <v>21.93150589</v>
       </c>
       <c r="C119" s="5">
-        <v>0.14005524899999955</v>
+        <v>0.14008065400000191</v>
       </c>
       <c r="D119" s="5">
-        <v>7.9910183065281082</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>7.9925526540588265</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>22.246314492</v>
+        <v>22.246282488999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.31474658100000141</v>
+        <v>0.31477659899999821</v>
       </c>
       <c r="D120" s="5">
-        <v>18.648075462967761</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>18.650053618690276</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>22.199000611999999</v>
+        <v>22.198975527999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-4.7313880000000808E-2</v>
+        <v>-4.7306961000000314E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.5225390401240388</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-2.5221780433950847</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.058337157</v>
+        <v>23.058427427000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.85933654500000145</v>
+        <v>0.85945189900000329</v>
       </c>
       <c r="D122" s="5">
-        <v>57.737423706780589</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>57.746973053637404</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>22.567774747000001</v>
+        <v>22.567763669000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.49056240999999901</v>
+        <v>-0.49066375800000017</v>
       </c>
       <c r="D123" s="5">
-        <v>-22.744565496307658</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-22.74864978029434</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>22.723935269999998</v>
+        <v>22.723912977000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.15616052299999694</v>
+        <v>0.15614930799999982</v>
       </c>
       <c r="D124" s="5">
-        <v>8.6269688985866289</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>8.6263299659854464</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>23.037796248999999</v>
+        <v>23.037796128</v>
       </c>
       <c r="C125" s="5">
-        <v>0.31386097900000109</v>
+        <v>0.31388315099999886</v>
       </c>
       <c r="D125" s="5">
-        <v>17.893177627929081</v>
+        <v>17.894558095761237</v>
       </c>
       <c r="E125" s="5">
-        <v>9.4799021652595794</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>9.4799171618954237</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.245791402999998</v>
+        <v>23.24580001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20799515399999891</v>
+        <v>0.20800388199999986</v>
       </c>
       <c r="D126" s="5">
-        <v>11.388624314718498</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>11.389126250021109</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.546510941000001</v>
+        <v>23.546524155</v>
       </c>
       <c r="C127" s="5">
-        <v>0.30071953800000273</v>
+        <v>0.30072414500000022</v>
       </c>
       <c r="D127" s="5">
-        <v>16.677395928010942</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>16.67766325002269</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.506841836</v>
+        <v>23.506889119</v>
       </c>
       <c r="C128" s="5">
-        <v>-3.9669105000001537E-2</v>
+        <v>-3.9635035999999957E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.003027491963838</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-2.0013220147714339</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.578232123999999</v>
+        <v>24.578314919</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0713902879999999</v>
+        <v>1.0714258000000001</v>
       </c>
       <c r="D129" s="5">
-        <v>70.716805519741882</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>70.719585844401593</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>25.016997715999999</v>
+        <v>25.016903077999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.43876559199999932</v>
+        <v>0.43858815899999826</v>
       </c>
       <c r="D130" s="5">
-        <v>23.6558219912536</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>23.645210431605879</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>25.157149558</v>
+        <v>25.157085909999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.14015184200000164</v>
+        <v>0.1401828320000007</v>
       </c>
       <c r="D131" s="5">
-        <v>6.9337784598097585</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>6.9353862454663462</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>25.430121474</v>
+        <v>25.430096460000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.27297191599999948</v>
+        <v>0.27301055000000218</v>
       </c>
       <c r="D132" s="5">
-        <v>13.826671617237828</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>13.828783871587724</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>25.643785574999999</v>
+        <v>25.643765333000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.21366410099999911</v>
+        <v>0.21366887299999959</v>
       </c>
       <c r="D133" s="5">
-        <v>10.561628022205127</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>10.561885786512292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>26.135090623</v>
+        <v>26.135173847000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49130504800000097</v>
+        <v>0.49140851399999974</v>
       </c>
       <c r="D134" s="5">
-        <v>25.574796366090702</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>25.58078450683967</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>25.659027239</v>
+        <v>25.659022555</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.4760633839999997</v>
+        <v>-0.47615129200000084</v>
       </c>
       <c r="D135" s="5">
-        <v>-19.796350706533051</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-19.799591112798975</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>25.692006417000002</v>
+        <v>25.691980881999999</v>
       </c>
       <c r="C136" s="5">
-        <v>3.2979178000001497E-2</v>
+        <v>3.2958326999999343E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.5532924860611086</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.5523037580208898</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.435151901000001</v>
+        <v>25.435155037000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.25685451600000064</v>
+        <v>-0.25682584499999805</v>
       </c>
       <c r="D137" s="5">
-        <v>-11.358771651307153</v>
+        <v>-11.357583301317064</v>
       </c>
       <c r="E137" s="5">
-        <v>10.406184802090458</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>10.406198994383264</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.853133874000001</v>
+        <v>24.853144936</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.58201802700000016</v>
+        <v>-0.58201010100000161</v>
       </c>
       <c r="D138" s="5">
-        <v>-24.253619879674361</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-24.253327376210144</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.967030994999998</v>
+        <v>24.967042466999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.11389712099999727</v>
+        <v>0.11389753099999922</v>
       </c>
       <c r="D139" s="5">
-        <v>5.6401221169063209</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>5.6401403603291822</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>25.037023656999999</v>
+        <v>25.037057869000002</v>
       </c>
       <c r="C140" s="5">
-        <v>6.9992662000000649E-2</v>
+        <v>7.001540200000278E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>3.4164418444213362</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.4175673973380727</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.211003349999999</v>
+        <v>25.211085574999998</v>
       </c>
       <c r="C141" s="5">
-        <v>0.17397969299999971</v>
+        <v>0.17402770599999684</v>
       </c>
       <c r="D141" s="5">
-        <v>8.6648700771362996</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>8.6673411600210137</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.006963117000002</v>
+        <v>25.006866693999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.20404023299999707</v>
+        <v>-0.20421888099999919</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.2911039807899503</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-9.2988509018189003</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.272666135000001</v>
+        <v>25.272602733999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.26570301799999996</v>
+        <v>0.26573604000000017</v>
       </c>
       <c r="D143" s="5">
-        <v>13.522325500895892</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>13.524160724375678</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.122666078000002</v>
+        <v>25.122653688</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.15000005699999974</v>
+        <v>-0.1499490459999997</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.8943601834557278</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.8921083014150337</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.208714392000001</v>
+        <v>25.208704881999999</v>
       </c>
       <c r="C145" s="5">
-        <v>8.6048313999999237E-2</v>
+        <v>8.6051193999999498E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>4.1884707261681697</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.1886156687215736</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.033452260000001</v>
+        <v>25.033517041</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.17526213200000029</v>
+        <v>-0.17518784099999962</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.0311890168889946</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-8.0279166812978424</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.056367447</v>
+        <v>25.056371911999999</v>
       </c>
       <c r="C147" s="5">
-        <v>2.2915186999998838E-2</v>
+        <v>2.2854870999999832E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.1040063548620971</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>1.1010829839583014</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>24.846202945999998</v>
+        <v>24.846182563999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.21016450100000128</v>
+        <v>-0.21018934800000011</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.6136127825610878</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-9.6146958129772813</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>25.049187488000001</v>
+        <v>25.049189510000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.20298454200000293</v>
+        <v>0.20300694600000213</v>
       </c>
       <c r="D149" s="5">
-        <v>10.256291644947879</v>
+        <v>10.257483806014122</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.5174448908434668</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.5174490835166643</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>24.974824845000001</v>
+        <v>24.974834185999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-7.4362643000000617E-2</v>
+        <v>-7.4355324000002554E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.5048039927684571</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-3.5044643730179126</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>24.891330833000001</v>
+        <v>24.891345642000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-8.3494011999999174E-2</v>
+        <v>-8.3488543999997944E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.938803414233516</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-3.9385487410457776</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>24.643064513999999</v>
+        <v>24.643082538000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.24826631900000251</v>
+        <v>-0.2482631039999994</v>
       </c>
       <c r="D152" s="5">
-        <v>-11.333582238860075</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-11.333437049583173</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>24.426963959999998</v>
+        <v>24.42701812</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.2161005540000005</v>
+        <v>-0.21606441800000198</v>
       </c>
       <c r="D153" s="5">
-        <v>-10.030080526438855</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-10.028476365901351</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>24.281754660000001</v>
+        <v>24.281675692</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.14520929999999765</v>
+        <v>-0.1453424279999993</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.9048832011461503</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-6.910993069831739</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>24.052397794000001</v>
+        <v>24.052350522000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.22935686599999983</v>
+        <v>-0.22932516999999919</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.764074211249419</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-10.762696275108341</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>23.024031939</v>
+        <v>23.024030503999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0283658550000006</v>
+        <v>-1.0283200180000023</v>
       </c>
       <c r="D156" s="5">
-        <v>-40.806228174939264</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-40.804876373931556</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>23.009790520999999</v>
+        <v>23.009791142000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.4241418000001005E-2</v>
+        <v>-1.4239361999997868E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.73973499318902292</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-0.73962860832825772</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>22.837731527999999</v>
+        <v>22.837773036000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.17205899300000027</v>
+        <v>-0.17201810599999945</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.6131769254206283</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-8.6112133359477987</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>22.881345198000002</v>
+        <v>22.881357441999999</v>
       </c>
       <c r="C159" s="5">
-        <v>4.3613670000002713E-2</v>
+        <v>4.3584405999997244E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>2.3158881449274693</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>2.3143136277290477</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>22.823845364</v>
+        <v>22.823827135999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.7499834000001471E-2</v>
+        <v>-5.7530306000000309E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.9742167355448434</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.9757696172904691</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>22.554476627</v>
+        <v>22.554477121000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.26936873700000064</v>
+        <v>-0.269350014999997</v>
       </c>
       <c r="D161" s="5">
-        <v>-13.278406166120703</v>
+        <v>-13.277552258152504</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.959248627106609</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-9.9592539231821213</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>22.693212880000001</v>
+        <v>22.693217790999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.13873625300000114</v>
+        <v>0.13874066999999712</v>
       </c>
       <c r="D162" s="5">
-        <v>7.6363098584568689</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.6365610893470048</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>22.493775775</v>
+        <v>22.493795984999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.19943710500000122</v>
+        <v>-0.19942180600000015</v>
       </c>
       <c r="D163" s="5">
-        <v>-10.050968064181076</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-10.050231851291757</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>22.729418736</v>
+        <v>22.729427391000002</v>
       </c>
       <c r="C164" s="5">
-        <v>0.23564296099999993</v>
+        <v>0.2356314060000031</v>
       </c>
       <c r="D164" s="5">
-        <v>13.321317498507913</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>13.320613521846303</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>22.733337074000001</v>
+        <v>22.733359834000002</v>
       </c>
       <c r="C165" s="5">
-        <v>3.9183380000018531E-3</v>
+        <v>3.9324430000000632E-3</v>
       </c>
       <c r="D165" s="5">
-        <v>0.20706496791511597</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.20781097827913264</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>22.63869197</v>
+        <v>22.638637143</v>
       </c>
       <c r="C166" s="5">
-        <v>-9.4645104000001368E-2</v>
+        <v>-9.4722691000001191E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.8831044040238076</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-4.8870113482254673</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>22.618721130000001</v>
+        <v>22.618686876999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.9970839999999157E-2</v>
+        <v>-1.9950266000002159E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0534652156791835</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.0523877248294622</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>22.743326916000001</v>
+        <v>22.743335152</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12460578600000005</v>
+        <v>0.12464827500000197</v>
       </c>
       <c r="D168" s="5">
-        <v>6.8147859839595704</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>6.8171912590800021</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>22.634049431000001</v>
+        <v>22.634057933000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10927748499999979</v>
+        <v>-0.10927721899999909</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.6158232757195776</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-5.6158079848472653</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>22.757837258999999</v>
+        <v>22.757852521</v>
       </c>
       <c r="C170" s="5">
-        <v>0.12378782799999755</v>
+        <v>0.1237945879999991</v>
       </c>
       <c r="D170" s="5">
-        <v>6.7639736291691843</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>6.7643515707149993</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>22.622712559</v>
+        <v>22.622728984999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.13512469999999865</v>
+        <v>-0.13512353600000182</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.8968703585717384</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-6.8968083984509381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>22.719973787000001</v>
+        <v>22.719963796999998</v>
       </c>
       <c r="C172" s="5">
-        <v>9.7261228000000699E-2</v>
+        <v>9.7234811999999948E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2828862299327151</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.2814133930847662</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>22.660001473000001</v>
+        <v>22.659997007000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.9972313999999471E-2</v>
+        <v>-5.9966789999997161E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.1219712301035263</v>
+        <v>-3.1216891821895354</v>
       </c>
       <c r="E173" s="5">
-        <v>0.46786652488171043</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.46784452343500149</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>22.490706108000001</v>
+        <v>22.490706975999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.16929536499999998</v>
+        <v>-0.16929003100000273</v>
       </c>
       <c r="D174" s="5">
-        <v>-8.6059586837260671</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-8.6057002051781133</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>22.276710371</v>
+        <v>22.27673781</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21399573700000118</v>
+        <v>-0.21396916599999827</v>
       </c>
       <c r="D175" s="5">
-        <v>-10.838859614518704</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-10.837583024328678</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>22.290147904000001</v>
+        <v>22.290151518999998</v>
       </c>
       <c r="C176" s="5">
-        <v>1.3437533000001167E-2</v>
+        <v>1.3413708999998164E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.72625824711800568</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.7249654683686213</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>22.731530924000001</v>
+        <v>22.731524946</v>
       </c>
       <c r="C177" s="5">
-        <v>0.44138301999999996</v>
+        <v>0.44137342700000204</v>
       </c>
       <c r="D177" s="5">
-        <v>26.528635509818809</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>26.527989969418563</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>22.504339786999999</v>
+        <v>22.504312417000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.22719113700000193</v>
+        <v>-0.22721252899999911</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.355643648826241</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-11.356657622247068</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>22.181231444000002</v>
+        <v>22.181212505000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.32310834299999769</v>
+        <v>-0.32309991199999999</v>
       </c>
       <c r="D179" s="5">
-        <v>-15.931650224540073</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-15.931284647204047</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>22.057685565</v>
+        <v>22.057690807</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.12354587900000169</v>
+        <v>-0.12352169800000112</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.4828080840575231</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-6.4815832104222038</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>21.885430041999999</v>
+        <v>21.885435128000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.17225552300000047</v>
+        <v>-0.17225567899999916</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.9789755282084656</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-8.9789812707680046</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>21.68290854</v>
+        <v>21.682915217000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.20252150199999974</v>
+        <v>-0.20251991099999955</v>
       </c>
       <c r="D182" s="5">
-        <v>-10.556365613125529</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-10.556284527439763</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>21.681854371</v>
+        <v>21.681865984000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.0541689999996606E-3</v>
+        <v>-1.0492329999998162E-3</v>
       </c>
       <c r="D183" s="5">
-        <v>-5.8325413097126688E-2</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-5.8052367255567727E-2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>21.343363206999999</v>
+        <v>21.343357317999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.33849116400000057</v>
+        <v>-0.33850866600000273</v>
       </c>
       <c r="D184" s="5">
-        <v>-17.206320758392501</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-17.207127025361423</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>21.157337449</v>
+        <v>21.157331294999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.18602575799999954</v>
+        <v>-0.18602602300000015</v>
       </c>
       <c r="D185" s="5">
-        <v>-9.9719393125790035</v>
+        <v>-9.9719554649184143</v>
       </c>
       <c r="E185" s="5">
-        <v>-6.6313500720221352</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-6.631358828228473</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>21.073263782000001</v>
+        <v>21.073262810999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-8.4073666999998409E-2</v>
+        <v>-8.4068483999999444E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.665633217056719</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-4.6653531726413844</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>21.133388591999999</v>
+        <v>21.133420063999999</v>
       </c>
       <c r="C187" s="5">
-        <v>6.0124809999997808E-2</v>
+        <v>6.0157252999999855E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4779994445088835</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.4799058790979442</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>20.948454833</v>
+        <v>20.948460316999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18493375899999975</v>
+        <v>-0.18495974700000062</v>
       </c>
       <c r="D188" s="5">
-        <v>-10.009995820676121</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-10.011321278333607</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>20.715924687000001</v>
+        <v>20.715917902000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.23253014599999844</v>
+        <v>-0.2325424149999975</v>
       </c>
       <c r="D189" s="5">
-        <v>-12.536280006258282</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-12.536898524317397</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>20.65300341</v>
+        <v>20.652989686000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-6.2921277000000941E-2</v>
+        <v>-6.2928215999999537E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5845307353030265</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-3.5849206134433875</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>20.953335674000002</v>
+        <v>20.953327685000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.30033226400000146</v>
+        <v>0.30033799899999991</v>
       </c>
       <c r="D191" s="5">
-        <v>18.915767926604676</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>18.916172090843975</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>20.885208237000001</v>
+        <v>20.885183080000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-6.8127437000001123E-2</v>
+        <v>-6.8144605000000524E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-3.8326449344463276</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-3.8335949803869007</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>20.939686199</v>
+        <v>20.939691765999999</v>
       </c>
       <c r="C193" s="5">
-        <v>5.4477961999999991E-2</v>
+        <v>5.4508685999998363E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.1754357170668213</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.1772562383595826</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>21.126911156999999</v>
+        <v>21.126916411</v>
       </c>
       <c r="C194" s="5">
-        <v>0.18722495799999805</v>
+        <v>0.18722464500000058</v>
       </c>
       <c r="D194" s="5">
-        <v>11.273063079326938</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>11.273040150968772</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>21.031066584000001</v>
+        <v>21.031074183000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-9.5844572999997268E-2</v>
+        <v>-9.5842227999998642E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.3101326787059815</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-5.3100046938769125</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>21.186286076999998</v>
+        <v>21.186285491</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15521949299999704</v>
+        <v>0.15521130799999838</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2250888279638907</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.2245789900933239</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>21.172749721999999</v>
+        <v>21.172744242</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.3536354999999389E-2</v>
+        <v>-1.3541248999999311E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.76401622269569591</v>
+        <v>-0.76429149962190523</v>
       </c>
       <c r="E197" s="5">
-        <v>7.2845995093429039E-2</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>7.2849201939018116E-2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>21.048919257000001</v>
+        <v>21.048918316999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.1238304649999975</v>
+        <v>-0.123825925000002</v>
       </c>
       <c r="D198" s="5">
-        <v>-6.796878036790921</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-6.7966385058624841</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>20.776780797000001</v>
+        <v>20.776807922</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.27213846000000075</v>
+        <v>-0.27211039499999856</v>
       </c>
       <c r="D199" s="5">
-        <v>-14.457592698738164</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-14.456206694233565</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>20.900259248000001</v>
+        <v>20.900276734999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.12347845100000043</v>
+        <v>0.12346881299999879</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3695131612213416</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>7.3689090738154883</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>20.961393864000001</v>
+        <v>20.961398292999998</v>
       </c>
       <c r="C201" s="5">
-        <v>6.1134616000000364E-2</v>
+        <v>6.1121557999999965E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>3.5671018180719605</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>3.5663245772418861</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>21.107606824000001</v>
+        <v>21.107604222999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.14621295999999973</v>
+        <v>0.14620593000000071</v>
       </c>
       <c r="D202" s="5">
-        <v>8.699125316678602</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>8.6986889746077267</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>21.330230475</v>
+        <v>21.330233022000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.22262365099999926</v>
+        <v>0.22262879900000243</v>
       </c>
       <c r="D203" s="5">
-        <v>13.417122907352507</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>13.417453133641999</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>21.320186019000001</v>
+        <v>21.320124593999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.0044455999999258E-2</v>
+        <v>-1.0108428000002334E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.56362159051394078</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.5672018138755397</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>21.491613417</v>
+        <v>21.491612069999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.17142739799999873</v>
+        <v>0.17148747599999936</v>
       </c>
       <c r="D205" s="5">
-        <v>10.087083264808117</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.090806562265108</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>21.472625149999999</v>
+        <v>21.472625015999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-1.8988267000001002E-2</v>
+        <v>-1.8987054000000114E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-1.0550869510851602</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-1.0550199434590679</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>21.678861145999999</v>
+        <v>21.678864457</v>
       </c>
       <c r="C207" s="5">
-        <v>0.2062359960000002</v>
+        <v>0.20623944100000102</v>
       </c>
       <c r="D207" s="5">
-        <v>12.154280287851304</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>12.154494237935442</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>21.850346331000001</v>
+        <v>21.850344863</v>
       </c>
       <c r="C208" s="5">
-        <v>0.17148518500000165</v>
+        <v>0.17148040600000058</v>
       </c>
       <c r="D208" s="5">
-        <v>9.9163593852863663</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.9160693203023786</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>22.104135317000001</v>
+        <v>22.104132374999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.25378898599999999</v>
+        <v>0.25378751199999883</v>
       </c>
       <c r="D209" s="5">
-        <v>14.863611498484719</v>
+        <v>14.863520646480332</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3989826887351535</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.3989958144037944</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>22.126482566</v>
+        <v>22.126481986999998</v>
       </c>
       <c r="C210" s="5">
-        <v>2.2347248999999181E-2</v>
+        <v>2.2349611999999297E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2199670384418049</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.2200969193761679</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>22.233987511999999</v>
+        <v>22.234012795999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.10750494599999882</v>
+        <v>0.107530809</v>
       </c>
       <c r="D211" s="5">
-        <v>5.9887402479607665</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.9902198759745895</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>22.043483448</v>
+        <v>22.043522104000001</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.19050406399999886</v>
+        <v>-0.19049069199999735</v>
       </c>
       <c r="D212" s="5">
-        <v>-9.8108243571388254</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-9.8101571935834571</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>21.873102717999998</v>
+        <v>21.873131014999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.17038073000000153</v>
+        <v>-0.17039108900000244</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.8908482626083529</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-8.8913511124380058</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>21.837787707</v>
+        <v>21.837799053000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-3.5315010999998009E-2</v>
+        <v>-3.5331961999997219E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.9203364080715213</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-1.9212475213748248</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>21.816377061000001</v>
+        <v>21.816391036999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.1410645999999645E-2</v>
+        <v>-2.1408016000002306E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.1702046500069785</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-1.1700610761465335</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>21.958732595000001</v>
+        <v>21.958636174999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.14235553400000001</v>
+        <v>0.14224513799999983</v>
       </c>
       <c r="D216" s="5">
-        <v>8.1174185829568479</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>8.1108907460077475</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>21.834543205999999</v>
+        <v>21.834519876000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.12418938900000143</v>
+        <v>-0.1241162989999971</v>
       </c>
       <c r="D217" s="5">
-        <v>-6.5795217183104437</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-6.5757969892479728</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>21.827150515</v>
+        <v>21.827118776999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.3926909999997292E-3</v>
+        <v>-7.4010990000026311E-3</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.40553758971639819</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.40599839712575081</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>21.719672168999999</v>
+        <v>21.719688285</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.10747834600000061</v>
+        <v>-0.10743049199999888</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.7514513653872275</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-5.7489676252937887</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>21.721371380000001</v>
+        <v>21.721376617000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.6992110000018101E-3</v>
+        <v>1.6883320000005142E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>9.3920883706055669E-2</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>9.3319239838551837E-2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>21.765706059999999</v>
+        <v>21.765685473000001</v>
       </c>
       <c r="C221" s="5">
-        <v>4.4334679999998627E-2</v>
+        <v>4.4308856000000674E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4769582985880723</v>
+        <v>2.4754986947014501</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.5310676131254031</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-1.5311476436088656</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>21.808962207</v>
+        <v>21.808955931</v>
       </c>
       <c r="C222" s="5">
-        <v>4.3256147000001022E-2</v>
+        <v>4.3270457999998513E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.4110645565567079</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.4118732891046601</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>21.812583151999998</v>
+        <v>21.812613312</v>
       </c>
       <c r="C223" s="5">
-        <v>3.6209449999979881E-3</v>
+        <v>3.6573810000000151E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.19941820170303881</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.20142676986523167</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>21.977336044000001</v>
+        <v>21.977403524</v>
       </c>
       <c r="C224" s="5">
-        <v>0.16475289200000276</v>
+        <v>0.16479021199999977</v>
       </c>
       <c r="D224" s="5">
-        <v>9.4499045075489896</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>9.4521212109422326</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>21.653245816999998</v>
+        <v>21.653283061</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.32409022700000278</v>
+        <v>-0.32412046299999986</v>
       </c>
       <c r="D225" s="5">
-        <v>-16.328897984124879</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-16.330253859993395</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>21.662403086000001</v>
+        <v>21.662466756000001</v>
       </c>
       <c r="C226" s="5">
-        <v>9.157269000002799E-3</v>
+        <v>9.1836950000008244E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>0.5086682379552343</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.51013869654299437</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>21.520582896000001</v>
+        <v>21.520685414999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14182019000000068</v>
+        <v>-0.1417813410000015</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.5794029647753725</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-7.5773794148359164</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>21.278740879000001</v>
+        <v>21.278555439000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.24184201699999974</v>
+        <v>-0.24212997599999753</v>
       </c>
       <c r="D228" s="5">
-        <v>-12.682207222925001</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-12.696329132728913</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>21.270494372999998</v>
+        <v>21.270410488</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.2465060000025403E-3</v>
+        <v>-8.1449510000020098E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.46406606008645435</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.4583671394780664</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>21.262614849999999</v>
+        <v>21.262542003</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.8795229999997218E-3</v>
+        <v>-7.868484999999481E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.44362798192295605</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.44300953475565619</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>21.368717185000001</v>
+        <v>21.368745325999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.10610233500000277</v>
+        <v>0.10620332299999902</v>
       </c>
       <c r="D231" s="5">
-        <v>6.1552176146316473</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>6.1612597046768025</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>21.185789467999999</v>
+        <v>21.18578514</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18292771700000188</v>
+        <v>-0.18296018599999897</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.8025183843489785</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.8041648833607002</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>21.029946217999999</v>
+        <v>21.029915533</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.15584325000000021</v>
+        <v>-0.15586960699999963</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.4787131768958464</v>
+        <v>-8.4800912826370034</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.3803628514130546</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.3804124428459259</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>20.909051812000001</v>
+        <v>20.909048187</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.1208944059999979</v>
+        <v>-0.12086734600000071</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6844282858157573</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.6829885189086724</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>20.827273829999999</v>
+        <v>20.82731519</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.177798200000197E-2</v>
+        <v>-8.1732996999999585E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.5936988436197757</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.5912267669372291</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>20.816887284</v>
+        <v>20.816985159000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0386545999999441E-2</v>
+        <v>-1.0330030999998741E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.59680040856764371</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-0.59356079170660436</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>20.334406183999999</v>
+        <v>20.334455732999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.48248110000000111</v>
+        <v>-0.48252942600000281</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.52755055668926</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-24.529601866363805</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>19.884382779999999</v>
+        <v>19.884505766</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.45002340399999952</v>
+        <v>-0.44994996699999845</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.551768199679092</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-23.548329482753715</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>19.623529015999999</v>
+        <v>19.623726094999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26085376400000015</v>
+        <v>-0.26077967100000166</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.654630328459229</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.650679181413661</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>19.388844869</v>
+        <v>19.388572497999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.2346841469999994</v>
+        <v>-0.23515359700000005</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.443858498523742</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-13.468877427648195</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>19.286882777999999</v>
+        <v>19.286735129</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10196209100000075</v>
+        <v>-0.10183736899999829</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.1312010744288266</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.1240001463492399</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>19.078861995</v>
+        <v>19.078741498999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.20802078299999849</v>
+        <v>-0.20799363000000071</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.201901956622462</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-12.200490426918776</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>19.008483638000001</v>
+        <v>19.008519440000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-7.037835699999917E-2</v>
+        <v>-7.0222058999998893E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.3378624961537771</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-4.3284498273798322</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>18.828704368</v>
+        <v>18.828687621</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.17977927000000093</v>
+        <v>-0.17983181900000034</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.777259383736482</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-10.780228217406707</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>18.688480598000002</v>
+        <v>18.688440750000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14022376999999864</v>
+        <v>-0.14024687099999866</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.5796900870653392</v>
+        <v>-8.5810534659276012</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.133959144393268</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-11.134018961349479</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>18.630036357000002</v>
+        <v>18.630037609999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-5.8444241000000119E-2</v>
+        <v>-5.8403140000002907E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6888649643201821</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-3.6863229156923305</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>18.661791730000001</v>
+        <v>18.661844724000002</v>
       </c>
       <c r="C247" s="5">
-        <v>3.175537299999931E-2</v>
+        <v>3.1807114000002912E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0647157211125755</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.0681114031871006</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>18.789407897</v>
+        <v>18.789527691</v>
       </c>
       <c r="C248" s="5">
-        <v>0.12761616699999934</v>
+        <v>0.12768296699999837</v>
       </c>
       <c r="D248" s="5">
-        <v>8.5218216823253599</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>8.5264264362302065</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>19.232156395000001</v>
+        <v>19.232212530000002</v>
       </c>
       <c r="C249" s="5">
-        <v>0.44274849800000027</v>
+        <v>0.44268483900000177</v>
       </c>
       <c r="D249" s="5">
-        <v>32.244813706027074</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>32.23932811264261</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>18.937226787</v>
+        <v>18.937408405999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.29492960800000034</v>
+        <v>-0.29480412400000233</v>
       </c>
       <c r="D250" s="5">
-        <v>-16.926830903566547</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-16.920179736846308</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>18.822270291999999</v>
+        <v>18.822553496000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11495649500000127</v>
+        <v>-0.11485490999999826</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.046123527070125</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-7.0400379300392668</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>18.677821452</v>
+        <v>18.677488537999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.14444883999999902</v>
+        <v>-0.14506495800000252</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.830291585899797</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.8662457936597114</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>18.577387536</v>
+        <v>18.577182548</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.10043391600000007</v>
+        <v>-0.10030598999999896</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.2651570505004583</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-6.2575193925617949</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>18.570971447000002</v>
+        <v>18.570820302000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.4160889999982373E-3</v>
+        <v>-6.3622459999983505E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.4136587272181913</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.41019840979360511</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>18.339722600999998</v>
+        <v>18.339744473</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23124884600000328</v>
+        <v>-0.23107582900000168</v>
       </c>
       <c r="D255" s="5">
-        <v>-13.960538828764646</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-13.950903853178364</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>18.345626479</v>
+        <v>18.345588494000001</v>
       </c>
       <c r="C256" s="5">
-        <v>5.9038780000015834E-3</v>
+        <v>5.8440210000014758E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.38698572120745567</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.3830548951133439</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>18.502134491</v>
+        <v>18.502106649000002</v>
       </c>
       <c r="C257" s="5">
-        <v>0.15650801199999975</v>
+        <v>0.15651815500000055</v>
       </c>
       <c r="D257" s="5">
-        <v>10.731565205627813</v>
+        <v>10.732316928091755</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.99711748112869536</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.99705536428982278</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>18.774523734999999</v>
+        <v>18.774534013</v>
       </c>
       <c r="C258" s="5">
-        <v>0.27238924399999931</v>
+        <v>0.27242736399999856</v>
       </c>
       <c r="D258" s="5">
-        <v>19.169507262930253</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>19.172442078393416</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>18.725269823000001</v>
+        <v>18.725329903999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.9253911999997513E-2</v>
+        <v>-4.9204109000001495E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.1031034878947095</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.1000092071206908</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>18.905186868000001</v>
+        <v>18.905314594</v>
       </c>
       <c r="C260" s="5">
-        <v>0.17991704499999983</v>
+        <v>0.17998469000000128</v>
       </c>
       <c r="D260" s="5">
-        <v>12.159142689248803</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>12.16391749402559</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>18.971314671999998</v>
+        <v>18.971385302000002</v>
       </c>
       <c r="C261" s="5">
-        <v>6.612780399999707E-2</v>
+        <v>6.6070708000001588E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2791391964888126</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.2753437591235288</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>18.910498838999999</v>
+        <v>18.910694612</v>
       </c>
       <c r="C262" s="5">
-        <v>-6.0815832999999486E-2</v>
+        <v>-6.0690690000001268E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-3.7797034050428446</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-3.7720483066693511</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>18.711122148000001</v>
+        <v>18.711410183000002</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.19937669099999766</v>
+        <v>-0.19928442899999865</v>
       </c>
       <c r="D263" s="5">
-        <v>-11.943344978495485</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-11.938017976286208</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>19.649062621999999</v>
+        <v>19.648753689999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.93794047399999769</v>
+        <v>0.9373435069999978</v>
       </c>
       <c r="D264" s="5">
-        <v>79.847346412583192</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>79.780204803579807</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>19.555290769999999</v>
+        <v>19.555070830999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.3771851999999711E-2</v>
+        <v>-9.3682859000001173E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.5788482012697376</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-5.5737770740117432</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>19.545923362</v>
+        <v>19.545755399000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-9.3674079999992443E-3</v>
+        <v>-9.3154319999975144E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.57331396939229728</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-0.57014760505051942</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>19.550833731000001</v>
+        <v>19.550842824</v>
       </c>
       <c r="C267" s="5">
-        <v>4.9103690000009692E-3</v>
+        <v>5.0874249999992571E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>0.30188347869313237</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>0.31278694431713383</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>19.541829250999999</v>
+        <v>19.541783889000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-9.0044800000015357E-3</v>
+        <v>-9.0589349999987689E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.55128322373213523</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.5546083850441863</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>19.781206098999998</v>
+        <v>19.781179752</v>
       </c>
       <c r="C269" s="5">
-        <v>0.23937684799999914</v>
+        <v>0.2393958629999986</v>
       </c>
       <c r="D269" s="5">
-        <v>15.73124977662015</v>
+        <v>15.732623780516629</v>
       </c>
       <c r="E269" s="5">
-        <v>6.9131029645372877</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>6.9131214475467884</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>19.926411163000001</v>
+        <v>19.926417791999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14520506400000244</v>
+        <v>0.14523803999999885</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1731481116119173</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>9.1753288832191249</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>19.891111929000001</v>
+        <v>19.891168196999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.5299234000000013E-2</v>
+        <v>-3.52495949999998E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.1051857958751419</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-2.1022534618329147</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>20.065666638</v>
+        <v>20.065790735</v>
       </c>
       <c r="C272" s="5">
-        <v>0.17455470899999881</v>
+        <v>0.17462253800000127</v>
       </c>
       <c r="D272" s="5">
-        <v>11.054044294742882</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>11.058516390551464</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>19.942424989999999</v>
+        <v>19.942498134000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.12324164800000048</v>
+        <v>-0.12329260099999928</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.1263545100534786</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-7.1291593704427392</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>19.897302101000001</v>
+        <v>19.897495974999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.5122888999998167E-2</v>
+        <v>-4.5002159000002706E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.6816537455038536</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-2.6745578889409871</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>20.106327569000001</v>
+        <v>20.106610518</v>
       </c>
       <c r="C275" s="5">
-        <v>0.2090254680000001</v>
+        <v>0.20911454300000187</v>
       </c>
       <c r="D275" s="5">
-        <v>13.360751956502771</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>13.366640769683835</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>20.205023585999999</v>
+        <v>20.204745371000001</v>
       </c>
       <c r="C276" s="5">
-        <v>9.8696016999998193E-2</v>
+        <v>9.8134853000001243E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>6.0521057416248247</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>6.0166789401005172</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>20.428800914</v>
+        <v>20.42859365</v>
       </c>
       <c r="C277" s="5">
-        <v>0.22377732800000061</v>
+        <v>0.22384827899999848</v>
       </c>
       <c r="D277" s="5">
-        <v>14.130618857341904</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>14.135582226263853</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>20.530889766000001</v>
+        <v>20.530743714</v>
       </c>
       <c r="C278" s="5">
-        <v>0.1020888520000014</v>
+        <v>0.10215006399999993</v>
       </c>
       <c r="D278" s="5">
-        <v>6.1643588367264579</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.1682215066269475</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>20.438309897</v>
+        <v>20.438295697000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-9.257986900000148E-2</v>
+        <v>-9.2448016999998828E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.2789498782661148</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-5.271653401445187</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>20.632275478</v>
+        <v>20.632215112000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.1939655810000005</v>
+        <v>0.19391941499999987</v>
       </c>
       <c r="D280" s="5">
-        <v>12.001999215731285</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>11.999000691799688</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>20.530622074</v>
+        <v>20.530608793999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.10165340400000034</v>
+        <v>-0.10160631800000175</v>
       </c>
       <c r="D281" s="5">
-        <v>-5.7546850812077333</v>
+        <v>-5.7521076593607052</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7885251852155077</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.7885962889762759</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>20.676496604</v>
+        <v>20.676498889000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14587453000000039</v>
+        <v>0.14589009500000216</v>
       </c>
       <c r="D282" s="5">
-        <v>8.8674748501414768</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>8.8684642650826984</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>20.835111079000001</v>
+        <v>20.835151951</v>
       </c>
       <c r="C283" s="5">
-        <v>0.15861447500000025</v>
+        <v>0.15865306199999907</v>
       </c>
       <c r="D283" s="5">
-        <v>9.6039962086116084</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>9.606430989439275</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>20.939122864000002</v>
+        <v>20.939236174000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10401178500000086</v>
+        <v>0.10408422300000097</v>
       </c>
       <c r="D284" s="5">
-        <v>6.1578172988458135</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.1622119414464827</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>21.149680192000002</v>
+        <v>21.149771531999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.21055732800000015</v>
+        <v>0.21053535799999779</v>
       </c>
       <c r="D285" s="5">
-        <v>12.757083487127563</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>12.755605042111684</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>21.193746264000001</v>
+        <v>21.193899187</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4066071999999679E-2</v>
+        <v>4.4127655000000487E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5290917398631985</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.5326557779169256</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>21.398182891000001</v>
+        <v>21.398382427000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.20443662699999976</v>
+        <v>0.20448324000000184</v>
       </c>
       <c r="D287" s="5">
-        <v>12.209589805369546</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>12.212430192294477</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>21.463508105999999</v>
+        <v>21.463316449000001</v>
       </c>
       <c r="C288" s="5">
-        <v>6.5325214999997883E-2</v>
+        <v>6.4934021999999203E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.7255483632864239</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.7028295603969585</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>21.520306049999999</v>
+        <v>21.520157860000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.679794399999949E-2</v>
+        <v>5.6841411000000619E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.2221353407419606</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.2246664569610006</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>21.426821769</v>
+        <v>21.426720472</v>
       </c>
       <c r="C290" s="5">
-        <v>-9.3484280999998504E-2</v>
+        <v>-9.3437388000001675E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.0900454796329537</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-5.0875871041898835</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>21.400426129</v>
+        <v>21.400392907000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.6395640000000498E-2</v>
+        <v>-2.6327564999998998E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.4683015920810227</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.4645472378170821</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>21.730377812</v>
+        <v>21.730309700999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.32995168300000088</v>
+        <v>0.32991679399999896</v>
       </c>
       <c r="D292" s="5">
-        <v>20.15401070624705</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>20.151729763557814</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>21.483331004</v>
+        <v>21.483307531000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.24704680800000034</v>
+        <v>-0.24700216999999824</v>
       </c>
       <c r="D293" s="5">
-        <v>-12.820953968718262</v>
+        <v>-12.818817960659324</v>
       </c>
       <c r="E293" s="5">
-        <v>4.6404289483586103</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.6403823021479385</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>21.117817635000002</v>
+        <v>21.117791897</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.36551336899999853</v>
+        <v>-0.3655156340000012</v>
       </c>
       <c r="D294" s="5">
-        <v>-18.610387006912767</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-18.610510230862289</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>21.040607785999999</v>
+        <v>21.040603314999998</v>
       </c>
       <c r="C295" s="5">
-        <v>-7.7209849000002606E-2</v>
+        <v>-7.718858200000156E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.3002180914275323</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-4.2990624658294063</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>21.102833945</v>
+        <v>21.102895324999999</v>
       </c>
       <c r="C296" s="5">
-        <v>6.2226159000001502E-2</v>
+        <v>6.2292010000000175E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>3.6072170855072416</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.6110975846446625</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>21.259701974999999</v>
+        <v>21.259946763999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.15686802999999827</v>
+        <v>0.15705143899999996</v>
       </c>
       <c r="D297" s="5">
-        <v>9.2940922158648576</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>9.3053792269425237</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>21.293519324999998</v>
+        <v>21.293592809</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3817349999999635E-2</v>
+        <v>3.3646045000001124E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>1.9256027185991842</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.9157410839421463</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>21.288442142000001</v>
+        <v>21.288535703000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.0771829999973761E-3</v>
+        <v>-5.0571059999988677E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.28575060513487127</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.28462113952737456</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>21.445861735000001</v>
+        <v>21.445752716000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.15741959300000019</v>
+        <v>0.15721701300000035</v>
       </c>
       <c r="D300" s="5">
-        <v>9.2434587261863044</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>9.2310340273753511</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>21.419127098000001</v>
+        <v>21.419047379999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.6734637000000561E-2</v>
+        <v>-2.6705336000002688E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.4857184837627546</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-1.4841087741430781</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>21.646381934000001</v>
+        <v>21.646337083999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.22725483600000018</v>
+        <v>0.22728970400000037</v>
       </c>
       <c r="D302" s="5">
-        <v>13.501758216112236</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>13.504005407902309</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>21.562627385999999</v>
+        <v>21.562593263</v>
       </c>
       <c r="C303" s="5">
-        <v>-8.3754548000001705E-2</v>
+        <v>-8.3743820999998775E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-4.5455161369078017</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-4.5449555111204631</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>21.546634472000001</v>
+        <v>21.546565632</v>
       </c>
       <c r="C304" s="5">
-        <v>-1.5992913999998137E-2</v>
+        <v>-1.6027631000000042E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.88641338930128821</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.88833113274726649</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>21.743846028</v>
+        <v>21.743784769000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.19721155599999918</v>
+        <v>0.19721913700000115</v>
       </c>
       <c r="D305" s="5">
-        <v>11.553458536301386</v>
+        <v>11.553964046995402</v>
       </c>
       <c r="E305" s="5">
-        <v>1.2126379468411885</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.2124633863949352</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>21.339934873000001</v>
+        <v>21.33983856</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.40391115499999941</v>
+        <v>-0.40394620900000078</v>
       </c>
       <c r="D306" s="5">
-        <v>-20.148936058189982</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-20.150561149993827</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>21.213741022000001</v>
+        <v>21.213663196999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.12619385100000002</v>
+        <v>-0.12617536300000154</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.8698985770739629</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-6.8689546063300018</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>21.229405404000001</v>
+        <v>21.229418850999998</v>
       </c>
       <c r="C308" s="5">
-        <v>1.5664382000000643E-2</v>
+        <v>1.5755653999999453E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.88969629532831274</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.89490479954854596</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>21.173536675000001</v>
+        <v>21.173962582000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-5.5868729000000172E-2</v>
+        <v>-5.5456268999996894E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.1126897640930684</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-3.0900370576647629</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>21.593019902000002</v>
+        <v>21.593050430000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.41948322700000062</v>
+        <v>0.41908784800000021</v>
       </c>
       <c r="D310" s="5">
-        <v>26.543474445608428</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>26.515079650790518</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>21.772588371000001</v>
+        <v>21.772598656</v>
       </c>
       <c r="C311" s="5">
-        <v>0.17956846899999945</v>
+        <v>0.17954822599999787</v>
       </c>
       <c r="D311" s="5">
-        <v>10.448576497566453</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>10.447328780727005</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>21.451842205999998</v>
+        <v>21.451815975999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.32074616500000275</v>
+        <v>-0.32078268000000065</v>
       </c>
       <c r="D312" s="5">
-        <v>-16.31369717625595</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-16.315399461277615</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>21.441110170000002</v>
+        <v>21.441082725000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.0732035999996725E-2</v>
+        <v>-1.0733250999997779E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.59869293248828725</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.59876125568014693</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>21.255336051</v>
+        <v>21.255327076</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.18577411900000129</v>
+        <v>-0.18575564900000074</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.9158287480683569</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-9.9149014836860339</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>21.443073430999998</v>
+        <v>21.443110529999998</v>
       </c>
       <c r="C315" s="5">
-        <v>0.18773737999999796</v>
+        <v>0.18778345399999807</v>
       </c>
       <c r="D315" s="5">
-        <v>11.12932747562434</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>11.132197798253474</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>21.483705168</v>
+        <v>21.483666712000002</v>
       </c>
       <c r="C316" s="5">
-        <v>4.0631737000001777E-2</v>
+        <v>4.0556182000003105E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.297686144022304</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.2933650291663277</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>21.437592387999999</v>
+        <v>21.437465121999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.6112780000001408E-2</v>
+        <v>-4.6201590000002568E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.5454985511166317</v>
+        <v>-2.5503476756838728</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.4084612244109507</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-1.4087687596904486</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>21.424898982999999</v>
+        <v>21.424575748999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.2693405000000269E-2</v>
+        <v>-1.2889373000000148E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.70822220345982956</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.71912426423474951</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>21.3725694</v>
+        <v>21.372350453999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.2329582999998792E-2</v>
+        <v>-5.2225294999999505E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.8919045438567714</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.8862612564093837</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>21.212203945999999</v>
+        <v>21.212114905</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.1603654540000008</v>
+        <v>-0.16023554899999937</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.6415555065414758</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-8.6349262985738751</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>21.081581648</v>
+        <v>21.082438507999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13062229799999869</v>
+        <v>-0.12967639700000078</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.1442588324688305</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-7.0942795955215576</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>21.098957163000001</v>
+        <v>21.098883845</v>
       </c>
       <c r="C322" s="5">
-        <v>1.7375515000001229E-2</v>
+        <v>1.6445337000000393E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.99354008883651979</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.94008531545344276</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>21.054765804999999</v>
+        <v>21.054885287000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.4191358000002623E-2</v>
+        <v>-4.3998557999998411E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4846247927278076</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.4739172880539173</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>21.179160718999999</v>
+        <v>21.179091093</v>
       </c>
       <c r="C324" s="5">
-        <v>0.1243949139999998</v>
+        <v>0.12420580599999909</v>
       </c>
       <c r="D324" s="5">
-        <v>7.3247712617017902</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.3132293790343583</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>20.959871979999999</v>
+        <v>20.95984953</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.21928873899999957</v>
+        <v>-0.21924156300000064</v>
       </c>
       <c r="D325" s="5">
-        <v>-11.741090699681745</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-11.738743277330343</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>20.969227296</v>
+        <v>20.969265851999999</v>
       </c>
       <c r="C326" s="5">
-        <v>9.355316000000613E-3</v>
+        <v>9.416321999999866E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>0.53692979673118924</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.54044035132816415</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>21.143720395999999</v>
+        <v>21.143814141</v>
       </c>
       <c r="C327" s="5">
-        <v>0.1744930999999994</v>
+        <v>0.17454828900000052</v>
       </c>
       <c r="D327" s="5">
-        <v>10.455604719472888</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>10.459044362691428</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>20.922226866999999</v>
+        <v>20.922257702</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.22149352899999997</v>
+        <v>-0.22155643900000044</v>
       </c>
       <c r="D328" s="5">
-        <v>-11.871171078262833</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-11.874301257015741</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>21.050330612</v>
+        <v>21.050168386999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.12810374500000066</v>
+        <v>0.1279106849999998</v>
       </c>
       <c r="D329" s="5">
-        <v>7.5999749046957499</v>
+        <v>7.5881218925752725</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.8064611407425324</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-1.8066349393265679</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>20.889755730000001</v>
+        <v>20.889417398999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.16057488199999881</v>
+        <v>-0.16075098800000021</v>
       </c>
       <c r="D330" s="5">
-        <v>-8.779324021652247</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-8.7886166689458918</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>21.025867048999999</v>
+        <v>21.024919112999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.13611131899999762</v>
+        <v>0.13550171400000011</v>
       </c>
       <c r="D331" s="5">
-        <v>8.1052106261208614</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>8.0677403268024417</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>20.963639196999999</v>
+        <v>20.963646142999998</v>
       </c>
       <c r="C332" s="5">
-        <v>-6.2227851999999473E-2</v>
+        <v>-6.1272970000000981E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-3.4942588119052043</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-3.4416488926190314</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>21.093028315000002</v>
+        <v>21.094333680999998</v>
       </c>
       <c r="C333" s="5">
-        <v>0.12938911800000241</v>
+        <v>0.1306875380000001</v>
       </c>
       <c r="D333" s="5">
-        <v>7.6631568329275312</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>7.7427099441824021</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>20.725742725</v>
+        <v>20.725663124</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.3672855900000016</v>
+        <v>-0.36867055699999796</v>
       </c>
       <c r="D334" s="5">
-        <v>-19.005783968469668</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-19.069638834966231</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>20.645001262000001</v>
+        <v>20.645244585</v>
       </c>
       <c r="C335" s="5">
-        <v>-8.0741462999998959E-2</v>
+        <v>-8.0418539000000067E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.5759749935047278</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-4.5580793990035229</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>20.504830780999999</v>
+        <v>20.504715544</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.14017048100000196</v>
+        <v>-0.14052904100000063</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.8500063471511723</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-7.8692518776282476</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>20.676148215000001</v>
+        <v>20.676088142000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17131743400000232</v>
+        <v>0.17137259800000137</v>
       </c>
       <c r="D337" s="5">
-        <v>10.49976787869884</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>10.503367461791214</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>20.667616028000001</v>
+        <v>20.667714922999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.5321870000001354E-3</v>
+        <v>-8.3732190000027629E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.49406777448584016</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.4848844179316969</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>20.647703406000002</v>
+        <v>20.647879279000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.9912621999999658E-2</v>
+        <v>-1.9835643999996933E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.1500566765929809</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.1456287887644967</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>20.745020018999998</v>
+        <v>20.745157268</v>
       </c>
       <c r="C340" s="5">
-        <v>9.7316612999996721E-2</v>
+        <v>9.7277988999998399E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.804773361784421</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.8023587706787394</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>20.783144969999999</v>
+        <v>20.782993049000002</v>
       </c>
       <c r="C341" s="5">
-        <v>3.8124951000000351E-2</v>
+        <v>3.7835781000001845E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>2.2277741158371889</v>
+        <v>2.2106922762256342</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.2692705256025283</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-1.2692313576218139</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>20.846205900000001</v>
+        <v>20.845881081999998</v>
       </c>
       <c r="C342" s="5">
-        <v>6.3060930000002458E-2</v>
+        <v>6.2888032999996568E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>3.7024632782349132</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.6921699755762205</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>20.886774056</v>
+        <v>20.885079867999998</v>
       </c>
       <c r="C343" s="5">
-        <v>4.0568155999999078E-2</v>
+        <v>3.9198786000000041E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.3604411276402004</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.279975101408338</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>20.920401464000001</v>
+        <v>20.920435913999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.3627408000000969E-2</v>
+        <v>3.5356046000000418E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.9491825656263062</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.0504842587077077</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>21.007705820999998</v>
+        <v>21.009375044999999</v>
       </c>
       <c r="C345" s="5">
-        <v>8.7304356999997168E-2</v>
+        <v>8.893913100000006E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>5.1243572198071741</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>5.2225570311468683</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>20.963191318</v>
+        <v>20.963031413</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.4514502999998484E-2</v>
+        <v>-4.6343631999999246E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.5133271909958843</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-2.6151465413372099</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>20.948649189000001</v>
+        <v>20.948980540000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-1.4542128999998738E-2</v>
+        <v>-1.4050872999998631E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.82926919116865783</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-0.80136445992907701</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>20.730456767</v>
+        <v>20.730303087999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.21819242200000133</v>
+        <v>-0.21867745200000144</v>
       </c>
       <c r="D348" s="5">
-        <v>-11.806989621665021</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-11.83157130007203</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>20.662345187</v>
+        <v>20.662287576000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.811158000000006E-2</v>
+        <v>-6.8015511999998779E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-3.8722236465445037</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-3.8668883948312804</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>20.764859644000001</v>
+        <v>20.765069548</v>
       </c>
       <c r="C350" s="5">
-        <v>0.10251445700000161</v>
+        <v>0.10278197199999894</v>
       </c>
       <c r="D350" s="5">
-        <v>6.1188775167564602</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>6.1353018910097701</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>20.344046646999999</v>
+        <v>20.344323388999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.4208129970000023</v>
+        <v>-0.42074615900000012</v>
       </c>
       <c r="D351" s="5">
-        <v>-21.783186978318014</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-21.779907024614097</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>20.340850558</v>
+        <v>20.341158302</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.1960889999993469E-3</v>
+        <v>-3.1650869999992892E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.18835950702125182</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.1865314514181482</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>20.41190898</v>
+        <v>20.411856912000001</v>
       </c>
       <c r="C353" s="5">
-        <v>7.1058422000000121E-2</v>
+        <v>7.0698610000000883E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>4.2735519872606487</v>
+        <v>4.2514315193130203</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.7862358682281698</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-1.7857684700417042</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>20.611630627</v>
+        <v>20.611539401000002</v>
       </c>
       <c r="C354" s="5">
-        <v>0.1997216470000005</v>
+        <v>0.19968248900000063</v>
       </c>
       <c r="D354" s="5">
-        <v>12.394416120456263</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>12.391887152530124</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>20.467617858000001</v>
+        <v>20.465285797</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.14401276899999971</v>
+        <v>-0.14625360400000176</v>
       </c>
       <c r="D355" s="5">
-        <v>-8.0695500441189125</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-8.1902889062950184</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>20.507000198</v>
+        <v>20.507045434999998</v>
       </c>
       <c r="C356" s="5">
-        <v>3.9382339999999516E-2</v>
+        <v>4.1759637999998489E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>2.3335473735379697</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.4762811287633912</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>20.127895271</v>
+        <v>20.129317747999998</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.3791049270000002</v>
+        <v>-0.37772768700000015</v>
       </c>
       <c r="D357" s="5">
-        <v>-20.061730697111692</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-19.996029471989431</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>20.197351098999999</v>
+        <v>20.197085414</v>
       </c>
       <c r="C358" s="5">
-        <v>6.9455827999998832E-2</v>
+        <v>6.7767666000001725E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>4.220370335726642</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.1155890776346293</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>20.378882036</v>
+        <v>20.379106958000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.18153093700000156</v>
+        <v>0.18202154400000126</v>
       </c>
       <c r="D359" s="5">
-        <v>11.334889869528109</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>11.367214839815066</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>20.232192612999999</v>
+        <v>20.231955177</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.14668942300000154</v>
+        <v>-0.14715178100000159</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.3038405955393024</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-8.3288950653710003</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>20.144179618999999</v>
+        <v>20.143994753000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.8012993999999622E-2</v>
+        <v>-8.7960423999998483E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.0970719047486623</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-5.0941582196317503</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>20.039232708</v>
+        <v>20.040451263000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10494691099999898</v>
+        <v>-0.10354348999999985</v>
       </c>
       <c r="D362" s="5">
-        <v>-6.0756841561459662</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-5.9967728576316937</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>19.621265333</v>
+        <v>19.621548740000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.41796737499999992</v>
+        <v>-0.41890252299999986</v>
       </c>
       <c r="D363" s="5">
-        <v>-22.348282708955459</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-22.391472554147462</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>19.722092582999998</v>
+        <v>19.722513890999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10082724999999826</v>
+        <v>0.10096515099999692</v>
       </c>
       <c r="D364" s="5">
-        <v>6.3437058923135003</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.3525347975022628</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>19.928581202</v>
+        <v>19.928671140999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.20648861900000171</v>
+        <v>0.2061572500000004</v>
       </c>
       <c r="D365" s="5">
-        <v>13.31323759928944</v>
+        <v>13.290329403189393</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.3678715130151406</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-2.3671818447636661</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>19.291913395000002</v>
+        <v>19.291917708</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.63666780699999848</v>
+        <v>-0.63675343299999909</v>
       </c>
       <c r="D366" s="5">
-        <v>-32.269064129109601</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-32.272550413897164</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>19.077532495</v>
+        <v>19.075220314999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21438090000000187</v>
+        <v>-0.21669739300000046</v>
       </c>
       <c r="D367" s="5">
-        <v>-12.549402704918522</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-12.676739443319329</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>19.225906321</v>
+        <v>19.225277677000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.14837382600000026</v>
+        <v>0.15005736200000186</v>
       </c>
       <c r="D368" s="5">
-        <v>9.7426489135051142</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>9.8592682807507881</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>17.749730783</v>
+        <v>17.750291208</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.4761755379999997</v>
+        <v>-1.474986469000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.659357922164745</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-61.629775984084766</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>17.822475392000001</v>
+        <v>17.821539441999999</v>
       </c>
       <c r="C370" s="5">
-        <v>7.2744609000000793E-2</v>
+        <v>7.1248233999998689E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>5.0304051981967524</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>4.9244748861482446</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>17.923381561999999</v>
+        <v>17.924009738999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.10090616999999824</v>
+        <v>0.10247029699999999</v>
       </c>
       <c r="D371" s="5">
-        <v>7.0096933459788957</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>7.122194576028984</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>17.909850682999998</v>
+        <v>17.910253110999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.353087900000105E-2</v>
+        <v>-1.3756627999999438E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.90216269106591085</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.91711887337132536</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>18.108582171999998</v>
+        <v>18.109021292000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.19873148900000004</v>
+        <v>0.19876818100000193</v>
       </c>
       <c r="D373" s="5">
-        <v>14.158905645411423</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>14.16134354168419</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>18.326307022000002</v>
+        <v>18.328870039000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.2177248500000033</v>
+        <v>0.21984874700000034</v>
       </c>
       <c r="D374" s="5">
-        <v>15.421341795048104</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>15.581559514214272</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>18.277093798999999</v>
+        <v>18.277103738000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-4.9213223000002415E-2</v>
+        <v>-5.1766301000000681E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-3.1752930368511012</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-3.3370111217148613</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>18.301628078</v>
+        <v>18.301554323000001</v>
       </c>
       <c r="C376" s="5">
-        <v>2.4534279000000936E-2</v>
+        <v>2.4450585000000302E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>1.6227674127469172</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.617189972491917</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>18.033235581</v>
+        <v>18.032878191999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.26839249700000067</v>
+        <v>-0.26867613100000298</v>
       </c>
       <c r="D377" s="5">
-        <v>-16.245689214388147</v>
+        <v>-16.261556041187319</v>
       </c>
       <c r="E377" s="5">
-        <v>-9.5106902081407938</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-9.5128919313627218</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>18.094610611</v>
+        <v>18.094424107999998</v>
       </c>
       <c r="C378" s="5">
-        <v>6.1375030000000663E-2</v>
+        <v>6.1545916000000034E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.1614520920131293</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.1733414159982551</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.897914016000001</v>
+        <v>17.895451674</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.19669659499999881</v>
+        <v>-0.19897243399999809</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.292222188438217</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-12.426080602713608</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.655366965999999</v>
+        <v>17.654076889999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.24254705000000243</v>
+        <v>-0.24137478400000134</v>
       </c>
       <c r="D380" s="5">
-        <v>-15.103071657122912</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-15.037321798561676</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.577382264000001</v>
+        <v>17.577027116</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.7984701999998407E-2</v>
+        <v>-7.7049773999998905E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-5.1735731265183933</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-5.1133951579115262</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.545124274999999</v>
+        <v>17.542616650999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-3.225798900000143E-2</v>
+        <v>-3.4410465000000556E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.1801453556533956</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-2.3241038421708327</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.466611405999998</v>
+        <v>17.468757517</v>
       </c>
       <c r="C383" s="5">
-        <v>-7.8512869000000762E-2</v>
+        <v>-7.3859133999999216E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-5.2396809895084662</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-4.936955192146975</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.360466663</v>
+        <v>17.363013231</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.10614474299999799</v>
+        <v>-0.10574428600000019</v>
       </c>
       <c r="D384" s="5">
-        <v>-7.0535422682484583</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>-7.0269759960914557</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.475630749</v>
+        <v>17.477660360000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.11516408600000005</v>
+        <v>0.11464712900000151</v>
       </c>
       <c r="D385" s="5">
-        <v>8.2573955166012514</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>8.2177230975633684</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.313279383000001</v>
+        <v>17.318476247</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.16235136599999933</v>
+        <v>-0.15918411300000201</v>
       </c>
       <c r="D386" s="5">
-        <v>-10.595839299692678</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-10.398229117662028</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.426692404000001</v>
+        <v>17.425537234</v>
       </c>
       <c r="C387" s="5">
-        <v>0.1134130209999995</v>
+        <v>0.10706098700000055</v>
       </c>
       <c r="D387" s="5">
-        <v>8.1502530704300256</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>7.6757677881701625</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.497594134</v>
+        <v>17.495221827000002</v>
       </c>
       <c r="C388" s="5">
-        <v>7.0901729999999219E-2</v>
+        <v>6.9684593000001627E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.9930317089536214</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.9057575087289251</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.529768385000001</v>
+        <v>17.527371753000001</v>
       </c>
       <c r="C389" s="5">
-        <v>3.2174251000000709E-2</v>
+        <v>3.2149925999998885E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.2289904222754453</v>
+        <v>2.227593224902491</v>
       </c>
       <c r="E389" s="5">
-        <v>-2.7918849822516467</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-2.803248786010526</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.711134155</v>
+        <v>17.709711088999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.18136576999999932</v>
+        <v>0.1823393359999983</v>
       </c>
       <c r="D390" s="5">
-        <v>13.146815899215092</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>13.223386009354975</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.825540716999999</v>
+        <v>17.823185171999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11440656199999921</v>
+        <v>0.11347408299999984</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0329109501480644</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.9657769836647629</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.890802306000001</v>
+        <v>17.888380700999999</v>
       </c>
       <c r="C392" s="5">
-        <v>6.5261589000002118E-2</v>
+        <v>6.5195529000000363E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>4.4829078151186641</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.4788822120274574</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.996011253999999</v>
+        <v>17.994622073999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.1052089479999978</v>
+        <v>0.10624137299999958</v>
       </c>
       <c r="D393" s="5">
-        <v>7.2895124559546165</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.3644273068372179</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>18.163651373</v>
+        <v>18.160247313999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.16764011900000142</v>
+        <v>0.16562524000000067</v>
       </c>
       <c r="D394" s="5">
-        <v>11.769373932884331</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>11.621625856231699</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>18.182950158000001</v>
+        <v>18.187993246000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.9298785000000152E-2</v>
+        <v>2.7745932000001972E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>1.2824709104284793</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.8488917180955688</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>18.518279740000001</v>
+        <v>18.524795594</v>
       </c>
       <c r="C396" s="5">
-        <v>0.33532958199999996</v>
+        <v>0.33680234799999909</v>
       </c>
       <c r="D396" s="5">
-        <v>24.518965732633013</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>24.630312501733997</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>18.624684032000001</v>
+        <v>18.63081257</v>
       </c>
       <c r="C397" s="5">
-        <v>0.10640429200000057</v>
+        <v>0.10601697599999937</v>
       </c>
       <c r="D397" s="5">
-        <v>7.1172168262164659</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>7.0879157638046975</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>19.010072081000001</v>
+        <v>19.022449299000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.38538804899999946</v>
+        <v>0.39163672900000179</v>
       </c>
       <c r="D398" s="5">
-        <v>27.861030133671694</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>28.355848422701246</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>18.995380907000001</v>
+        <v>18.989966217999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.4691173999999307E-2</v>
+        <v>-3.2483081000002301E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.9234403957084858</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-2.0300056532332578</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>19.011649717000001</v>
+        <v>18.997682309000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6268809999999689E-2</v>
+        <v>7.7160910000024785E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>1.032608766847698</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>0.48868069142764536</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>19.027713758000001</v>
+        <v>19.024043001999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.6064040999999918E-2</v>
+        <v>2.6360692999997326E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0186747054928391</v>
+        <v>1.6778553356412429</v>
       </c>
       <c r="E401" s="5">
-        <v>8.545152109834909</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.5390512056881853</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>18.734343073000002</v>
+        <v>18.732196725000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.2933706849999993</v>
+        <v>-0.29184627699999766</v>
       </c>
       <c r="D402" s="5">
-        <v>-17.010659438923515</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-16.932585424667312</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>18.751554846000001</v>
+        <v>18.749176528</v>
       </c>
       <c r="C403" s="5">
-        <v>1.7211772999999653E-2</v>
+        <v>1.6979802999998128E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.1080619815164727</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.0931795314720549</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>18.714325465999998</v>
+        <v>18.711372066999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-3.7229380000002976E-2</v>
+        <v>-3.7804461000000344E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.3566381329404806</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-2.3929385206114095</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>19.109111438999999</v>
+        <v>19.107439172999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.39478597300000118</v>
+        <v>0.39606710600000028</v>
       </c>
       <c r="D405" s="5">
-        <v>28.468241583474139</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>28.576681719102215</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>19.175041606000001</v>
+        <v>19.171138162999998</v>
       </c>
       <c r="C406" s="5">
-        <v>6.5930167000001205E-2</v>
+        <v>6.3698989999998901E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>4.2197103948048875</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.0746445748890192</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>18.773708691</v>
+        <v>18.78126919</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.40133291500000112</v>
+        <v>-0.38986897299999868</v>
       </c>
       <c r="D407" s="5">
-        <v>-22.417259405530331</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-21.850809437409382</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>18.884489650999999</v>
+        <v>18.894577166000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.1107809599999996</v>
+        <v>0.11330797600000153</v>
       </c>
       <c r="D408" s="5">
-        <v>7.3154213360923537</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>7.4847573631157127</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>18.786022013</v>
+        <v>18.795968257999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-9.8467637999998914E-2</v>
+        <v>-9.8608908000002771E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-6.0806904050762718</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-6.0860071118043475</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>18.791607781</v>
+        <v>18.811972109999999</v>
       </c>
       <c r="C410" s="5">
-        <v>5.5857679999995469E-3</v>
+        <v>1.6003852000000762E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>0.35738774769880077</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.0265399888724325</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>18.988424844000001</v>
+        <v>18.984689127999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.19681706300000101</v>
+        <v>0.17271701800000017</v>
       </c>
       <c r="D411" s="5">
-        <v>13.318289091381597</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>11.59120460268368</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>18.938054254000001</v>
+        <v>18.908658632000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.0370589999999993E-2</v>
+        <v>-7.6030495999997783E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-3.1372049482799036</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-4.7013439037600691</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>19.124894933</v>
+        <v>19.121602373999998</v>
       </c>
       <c r="C413" s="5">
-        <v>0.18684067899999945</v>
+        <v>0.21294374199999666</v>
       </c>
       <c r="D413" s="5">
-        <v>12.503081616386623</v>
+        <v>14.38333089621211</v>
       </c>
       <c r="E413" s="5">
-        <v>0.51073490087132356</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.51282144384210415</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>19.358384491999999</v>
+        <v>19.354702819</v>
       </c>
       <c r="C414" s="5">
-        <v>0.23348955899999879</v>
+        <v>0.2331004450000016</v>
       </c>
       <c r="D414" s="5">
-        <v>15.675302106821798</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>15.650281049239334</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>19.580170582000001</v>
+        <v>19.576942971000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.22178609000000193</v>
+        <v>0.22224015200000125</v>
       </c>
       <c r="D415" s="5">
-        <v>14.648483606552487</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>14.683363093488811</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>19.528848077999999</v>
+        <v>19.524456554</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.1322504000001601E-2</v>
+        <v>-5.2486417000000785E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.1004254584058755</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-3.1702198449110486</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>19.310006274999999</v>
+        <v>19.307769655000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.21884180300000011</v>
+        <v>-0.21668689899999904</v>
       </c>
       <c r="D417" s="5">
-        <v>-12.648683222659173</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-12.534284440265541</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>19.281690588</v>
+        <v>19.277838513999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-2.8315686999999201E-2</v>
+        <v>-2.993114100000227E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.7455260181912235</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-1.844475528409939</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>19.444482808</v>
+        <v>19.454002189000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.16279222000000004</v>
+        <v>0.17616367500000152</v>
       </c>
       <c r="D419" s="5">
-        <v>10.615360582392253</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>11.53404917866685</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>19.462304370999998</v>
+        <v>19.475286886999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.7821562999998264E-2</v>
+        <v>2.128469799999877E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>1.1054040831687484</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.320854078799405</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>19.351716861</v>
+        <v>19.365418161000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.11058750999999845</v>
+        <v>-0.10986872599999842</v>
       </c>
       <c r="D421" s="5">
-        <v>-6.6094589840328783</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-6.5635813712753732</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>19.486356376</v>
+        <v>19.514224354</v>
       </c>
       <c r="C422" s="5">
-        <v>0.13463951499999993</v>
+        <v>0.14880619299999864</v>
       </c>
       <c r="D422" s="5">
-        <v>8.6760079152373493</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>9.6208017824056533</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>18.793764616000001</v>
+        <v>18.793163135</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.69259175999999911</v>
+        <v>-0.7210612189999992</v>
       </c>
       <c r="D423" s="5">
-        <v>-35.226448796305476</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-36.352246515679397</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>18.866173876000001</v>
+        <v>18.820388664999999</v>
       </c>
       <c r="C424" s="5">
-        <v>7.2409260000000586E-2</v>
+        <v>2.7225529999999054E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>4.7226429052429797</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7523505993291</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>18.727719386</v>
+        <v>18.727770876000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.13845449000000087</v>
+        <v>-9.2617788999998396E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-8.4596165280888087</v>
+        <v>-5.748126133547105</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.0767462952942739</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-2.0596155609610256</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>18.578188839999999</v>
+        <v>18.573259738000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.14953054600000115</v>
+        <v>-0.15451113800000016</v>
       </c>
       <c r="D426" s="5">
-        <v>-9.171580702272486</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-9.463325651405297</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>18.396319878</v>
+        <v>18.391275738000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.18186896199999936</v>
+        <v>-0.18198399999999992</v>
       </c>
       <c r="D427" s="5">
-        <v>-11.134957162894466</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-11.144424702838229</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>18.326798728</v>
+        <v>18.321337158999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.9521149999999921E-2</v>
+        <v>-6.9938579000002221E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.4418148706764971</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-4.4691298085861364</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>18.313347092000001</v>
+        <v>18.310728106999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.3451635999999212E-2</v>
+        <v>-1.0609051999999508E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.87723768001055635</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.69265661141845181</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>18.187006802999999</v>
+        <v>18.182129668000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.1263402890000016</v>
+        <v>-0.12859843899999746</v>
       </c>
       <c r="D430" s="5">
-        <v>-7.9715661455642799</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-8.1097060080099759</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>18.214051648000002</v>
+        <v>18.224012579</v>
       </c>
       <c r="C431" s="5">
-        <v>2.7044845000002482E-2</v>
+        <v>4.1882910999998302E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>1.7991176608655346</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>2.7995160424516774</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>17.949292952</v>
+        <v>17.963474454</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.26475869600000124</v>
+        <v>-0.26053812500000006</v>
       </c>
       <c r="D432" s="5">
-        <v>-16.114019614489671</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-15.869007892393959</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>18.034410321999999</v>
+        <v>18.049618473999999</v>
       </c>
       <c r="C433" s="5">
-        <v>8.5117369999998971E-2</v>
+        <v>8.6144019999998989E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>5.841310805519484</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>5.9088441327465269</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>17.782931393999998</v>
+        <v>17.814282968000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.25147892800000093</v>
+        <v>-0.23533550599999842</v>
       </c>
       <c r="D434" s="5">
-        <v>-15.507749720597786</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-14.571291360635453</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>17.852650671999999</v>
+        <v>17.888194738999999</v>
       </c>
       <c r="C435" s="5">
-        <v>6.9719278000000884E-2</v>
+        <v>7.3911770999998794E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>4.8074728507149889</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.0940216938246907</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>17.888166037000001</v>
+        <v>18.020649101</v>
       </c>
       <c r="C436" s="5">
-        <v>3.5515365000001964E-2</v>
+        <v>0.13245436200000071</v>
       </c>
       <c r="D436" s="5">
-        <v>2.4135269244580204</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>9.2564265233868745</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>18.010278136</v>
+        <v>17.891868840000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.12211209899999886</v>
+        <v>-0.12878026099999929</v>
       </c>
       <c r="D437" s="5">
-        <v>8.5063686299620134</v>
+        <v>-8.2463587669828975</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.8309055962058469</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-4.4634358329918689</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>17.528179972</v>
+        <v>17.421700795</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.48209816399999994</v>
+        <v>-0.4701680450000012</v>
       </c>
       <c r="D438" s="5">
-        <v>-27.790082696647357</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-27.35292391917481</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>17.474490630999998</v>
+        <v>17.371739049999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-5.3689341000001889E-2</v>
+        <v>-4.9961745000000946E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.6143416810417772</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.3875814053733411</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>17.449184681999999</v>
+        <v>17.346581902</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.5305948999999828E-2</v>
+        <v>-2.5157147999998131E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.7240234192753889</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.7240234371253882</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>17.513361448000001</v>
+        <v>17.260894593</v>
       </c>
       <c r="C441" s="5">
-        <v>6.4176766000002772E-2</v>
+        <v>-8.5687309000000766E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>4.5038908208807626</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-5.7692443596030767</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>17.246906379999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.3988213000001082E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.9681560488922436</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>