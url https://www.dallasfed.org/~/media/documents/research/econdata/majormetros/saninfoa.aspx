--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F800B253-9140-4325-BFA3-9DD7886F5F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3358E58A-CFB6-4B80-A523-FDF95D07A769}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C8814B08-DBBD-4DAD-9339-D22C443C098E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{188E9377-8B84-4EF6-867D-53B4078CF8E8}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53193C42-49B2-4002-9264-049AC02B861E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACC9D3F9-2307-44E8-B65F-AC68A470F5FE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>14.416743137999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.540966281999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.12422314400000012</v>
       </c>
       <c r="D7" s="5">
         <v>10.844278249164363</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>14.334457478999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.20650880300000019</v>
       </c>
       <c r="D8" s="5">
         <v>-15.772110288930662</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>14.451033466</v>
       </c>
       <c r="C9" s="5">
         <v>0.11657598700000094</v>
       </c>
       <c r="D9" s="5">
         <v>10.207652810688938</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>14.373033494</v>
       </c>
       <c r="C10" s="5">
         <v>-7.7999972000000639E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-6.2881805019115111</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>14.532478813999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.15944531999999967</v>
       </c>
       <c r="D11" s="5">
         <v>14.155050472253627</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>15.216282912</v>
       </c>
       <c r="C12" s="5">
         <v>0.6838040980000013</v>
       </c>
       <c r="D12" s="5">
         <v>73.630697791978065</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>15.197136644</v>
       </c>
       <c r="C13" s="5">
         <v>-1.9146268000000077E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.4995241848587582</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>15.382038230999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.18490158699999881</v>
       </c>
       <c r="D14" s="5">
         <v>15.617990321610819</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>14.578772792000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.80326543899999869</v>
       </c>
       <c r="D15" s="5">
         <v>-47.460616310651574</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>14.858561741000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.27978894900000029</v>
       </c>
       <c r="D16" s="5">
         <v>25.623146585808421</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>14.732754505000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12580723599999999</v>
       </c>
       <c r="D17" s="5">
         <v>-9.7003332506632063</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>14.609689683999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.1230648210000016</v>
       </c>
       <c r="D18" s="5">
         <v>-9.575842477766205</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>14.627995697999999</v>
       </c>
       <c r="C19" s="5">
         <v>1.8306014000000204E-2</v>
       </c>
       <c r="D19" s="5">
         <v>1.5140115252161523</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>14.618409914000001</v>
       </c>
       <c r="C20" s="5">
         <v>-9.5857839999986538E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-0.78353678018493467</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>14.956797996000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.33838808199999981</v>
       </c>
       <c r="D21" s="5">
         <v>31.601824199391015</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>14.981451419000001</v>
       </c>
       <c r="C22" s="5">
         <v>2.4653423000000174E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.9960012356576184</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>14.935805072000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.5646346999999921E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.5955769292379536</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>14.111787561</v>
       </c>
       <c r="C24" s="5">
         <v>-0.82401751100000098</v>
       </c>
       <c r="D24" s="5">
         <v>-49.389489751375258</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>14.307269546000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.19548198500000069</v>
       </c>
       <c r="D25" s="5">
         <v>17.949675778057326</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>14.595704143000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.28843459700000018</v>
       </c>
       <c r="D26" s="5">
         <v>27.063117879591701</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>14.991899049000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.39619490599999985</v>
       </c>
       <c r="D27" s="5">
         <v>37.904732716288514</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>15.148866004</v>
       </c>
       <c r="C28" s="5">
         <v>0.15696695499999969</v>
       </c>
       <c r="D28" s="5">
         <v>13.313511984955518</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>15.340144930999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.19127892699999904</v>
       </c>
       <c r="D29" s="5">
         <v>16.249759598575043</v>
       </c>
       <c r="E29" s="5">
         <v>4.1227214218078734</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>15.393450224</v>
       </c>
       <c r="C30" s="5">
         <v>5.3305293000001086E-2</v>
       </c>
       <c r="D30" s="5">
         <v>4.250490543744867</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>15.208444298</v>
       </c>
       <c r="C31" s="5">
         <v>-0.18500592600000054</v>
       </c>
       <c r="D31" s="5">
         <v>-13.506028806064919</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>15.387025125999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.17858082799999941</v>
       </c>
       <c r="D32" s="5">
         <v>15.037241140081115</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>15.072729383</v>
       </c>
       <c r="C33" s="5">
         <v>-0.31429574299999885</v>
       </c>
       <c r="D33" s="5">
         <v>-21.936707124621236</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>15.195885012</v>
       </c>
       <c r="C34" s="5">
         <v>0.12315562899999932</v>
       </c>
       <c r="D34" s="5">
         <v>10.257758832329689</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>15.226926986</v>
       </c>
       <c r="C35" s="5">
         <v>3.1041974000000749E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.4790758885074204</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>14.909967813</v>
       </c>
       <c r="C36" s="5">
         <v>-0.31695917300000076</v>
       </c>
       <c r="D36" s="5">
         <v>-22.308539138946504</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>14.726722031</v>
       </c>
       <c r="C37" s="5">
         <v>-0.18324578200000019</v>
       </c>
       <c r="D37" s="5">
         <v>-13.791000819727007</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>14.710654046</v>
       </c>
       <c r="C38" s="5">
         <v>-1.6067984999999396E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-1.3014637247627414</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>14.518734884000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.19191916199999959</v>
       </c>
       <c r="D39" s="5">
         <v>-14.579617169817682</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>14.345528776</v>
       </c>
       <c r="C40" s="5">
         <v>-0.17320610800000047</v>
       </c>
       <c r="D40" s="5">
         <v>-13.412852666965113</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>14.453974831</v>
       </c>
       <c r="C41" s="5">
         <v>0.10844605499999993</v>
       </c>
       <c r="D41" s="5">
         <v>9.4583250103193794</v>
       </c>
       <c r="E41" s="5">
         <v>-5.776803961018584</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>15.163734249000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.70975941800000086</v>
       </c>
       <c r="D42" s="5">
         <v>77.7568910217785</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>14.769229626</v>
       </c>
       <c r="C43" s="5">
         <v>-0.39450462300000133</v>
       </c>
       <c r="D43" s="5">
         <v>-27.1180241633595</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>14.945411254</v>
       </c>
       <c r="C44" s="5">
         <v>0.17618162800000015</v>
       </c>
       <c r="D44" s="5">
         <v>15.292306410524215</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>15.201314083</v>
       </c>
       <c r="C45" s="5">
         <v>0.25590282900000005</v>
       </c>
       <c r="D45" s="5">
         <v>22.596803558812951</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>15.321397880999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.12008379799999958</v>
       </c>
       <c r="D46" s="5">
         <v>9.9023814486033821</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>15.310999453000001</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0398427999998461E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.81139076861531656</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>15.408237270000001</v>
       </c>
       <c r="C48" s="5">
         <v>9.7237816999999893E-2</v>
       </c>
       <c r="D48" s="5">
         <v>7.8929327303096208</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>15.546978572</v>
       </c>
       <c r="C49" s="5">
         <v>0.13874130199999968</v>
       </c>
       <c r="D49" s="5">
         <v>11.356740403280497</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>15.625834359000001</v>
       </c>
       <c r="C50" s="5">
         <v>7.8855787000000177E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.2592131164753484</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>15.746748187</v>
       </c>
       <c r="C51" s="5">
         <v>0.12091382799999906</v>
       </c>
       <c r="D51" s="5">
         <v>9.6912524630635044</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>15.839378642</v>
       </c>
       <c r="C52" s="5">
         <v>9.2630455000000111E-2</v>
       </c>
       <c r="D52" s="5">
         <v>7.2919401784984572</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>15.882152115</v>
       </c>
       <c r="C53" s="5">
         <v>4.277347300000045E-2</v>
       </c>
       <c r="D53" s="5">
         <v>3.2891077164425075</v>
       </c>
       <c r="E53" s="5">
         <v>9.8808618438779519</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>15.829334058000001</v>
       </c>
       <c r="C54" s="5">
         <v>-5.2818056999999641E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-3.9185567633511553</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>15.917956736000001</v>
       </c>
       <c r="C55" s="5">
         <v>8.8622678000000121E-2</v>
       </c>
       <c r="D55" s="5">
         <v>6.9291480648108417</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>16.017248541000001</v>
       </c>
       <c r="C56" s="5">
         <v>9.9291805000000011E-2</v>
       </c>
       <c r="D56" s="5">
         <v>7.747483451702597</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>15.820944502</v>
       </c>
       <c r="C57" s="5">
         <v>-0.19630403900000104</v>
       </c>
       <c r="D57" s="5">
         <v>-13.755003348372485</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>15.642161982999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17878251900000031</v>
       </c>
       <c r="D58" s="5">
         <v>-12.748588365768542</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>15.699208330999999</v>
       </c>
       <c r="C59" s="5">
         <v>5.704634800000008E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.4652107409484332</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>16.214603274000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.51539494300000221</v>
       </c>
       <c r="D60" s="5">
         <v>47.347541543848592</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>16.257647922</v>
       </c>
       <c r="C61" s="5">
         <v>4.3044647999998631E-2</v>
       </c>
       <c r="D61" s="5">
         <v>3.2325473558818762</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>16.433420376000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17577245400000052</v>
       </c>
       <c r="D62" s="5">
         <v>13.773995154920083</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>16.680503155</v>
       </c>
       <c r="C63" s="5">
         <v>0.24708277899999942</v>
       </c>
       <c r="D63" s="5">
         <v>19.611842807520929</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>16.941313358999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.26081020399999844</v>
       </c>
       <c r="D64" s="5">
         <v>20.463408324238163</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>17.210319514999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.26900615599999966</v>
       </c>
       <c r="D65" s="5">
         <v>20.809835190373647</v>
       </c>
       <c r="E65" s="5">
         <v>8.362641223827616</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>16.895142393</v>
       </c>
       <c r="C66" s="5">
         <v>-0.31517712199999792</v>
       </c>
       <c r="D66" s="5">
         <v>-19.892149628436307</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>16.951873702</v>
       </c>
       <c r="C67" s="5">
         <v>5.6731308999999897E-2</v>
       </c>
       <c r="D67" s="5">
         <v>4.1046719790876152</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>16.996504021</v>
       </c>
       <c r="C68" s="5">
         <v>4.4630318999999474E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.205470845329228</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>17.041267817000001</v>
       </c>
       <c r="C69" s="5">
         <v>4.4763796000001577E-2</v>
       </c>
       <c r="D69" s="5">
         <v>3.2066318862608911</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>17.071693895999999</v>
       </c>
       <c r="C70" s="5">
         <v>3.0426078999997941E-2</v>
       </c>
       <c r="D70" s="5">
         <v>2.1636872698187481</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>17.303780292999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.23208639699999978</v>
       </c>
       <c r="D71" s="5">
         <v>17.590578268697811</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>17.325542372000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.1762079000001933E-2</v>
       </c>
       <c r="D72" s="5">
         <v>1.5196615714645478</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>17.354605864</v>
       </c>
       <c r="C73" s="5">
         <v>2.9063491999998803E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.0316692541372472</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>17.221631273</v>
       </c>
       <c r="C74" s="5">
         <v>-0.13297459099999998</v>
       </c>
       <c r="D74" s="5">
         <v>-8.8168948097069979</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>17.003074005999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21855726700000133</v>
       </c>
       <c r="D75" s="5">
         <v>-14.209755863448537</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>17.043708071000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.0634065000002551E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.9057640413413521</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>17.237805135999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.19409706499999757</v>
       </c>
       <c r="D77" s="5">
         <v>14.555134790862812</v>
       </c>
       <c r="E77" s="5">
         <v>0.15970430401390789</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>17.458913185</v>
       </c>
       <c r="C78" s="5">
         <v>0.22110804900000147</v>
       </c>
       <c r="D78" s="5">
         <v>16.526006258825987</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>17.596842807000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.13792962200000147</v>
       </c>
       <c r="D79" s="5">
         <v>9.9032634870536604</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>17.591500014000001</v>
       </c>
       <c r="C80" s="5">
         <v>-5.3427930000005119E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.36373888424512391</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>17.76679107</v>
       </c>
       <c r="C81" s="5">
         <v>0.17529105599999895</v>
       </c>
       <c r="D81" s="5">
         <v>12.635026882726198</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>17.801744469999999</v>
       </c>
       <c r="C82" s="5">
         <v>3.4953399999999135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.3865266858521306</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>17.82193925</v>
       </c>
       <c r="C83" s="5">
         <v>2.0194780000000634E-2</v>
       </c>
       <c r="D83" s="5">
         <v>1.3698383319811436</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>17.834816273000001</v>
       </c>
       <c r="C84" s="5">
         <v>1.2877023000001486E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.87049915322285898</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>17.938922221999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.10410594899999737</v>
       </c>
       <c r="D85" s="5">
         <v>7.2339948921499087</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>17.987392080999999</v>
       </c>
       <c r="C86" s="5">
         <v>4.8469859000000781E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2909455360396578</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>18.517203462000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.5298113810000018</v>
       </c>
       <c r="D87" s="5">
         <v>41.672763779152213</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>18.661122125999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.14391866399999742</v>
       </c>
       <c r="D88" s="5">
         <v>9.735786064516061</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>18.550482823999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.11063930199999916</v>
       </c>
       <c r="D89" s="5">
         <v>-6.8871645833047062</v>
       </c>
       <c r="E89" s="5">
         <v>7.6151092186241387</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>18.615060811999999</v>
       </c>
       <c r="C90" s="5">
         <v>6.457798799999992E-2</v>
       </c>
       <c r="D90" s="5">
         <v>4.2583623866390141</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>18.548743201000001</v>
       </c>
       <c r="C91" s="5">
         <v>-6.6317610999998777E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-4.1923137792009957</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>18.900526127999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.35178292699999858</v>
       </c>
       <c r="D92" s="5">
         <v>25.288976122512597</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>19.415387439</v>
       </c>
       <c r="C93" s="5">
         <v>0.51486131100000065</v>
       </c>
       <c r="D93" s="5">
         <v>38.059410029411467</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>19.330758229000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.4629209999999233E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-5.1070534472340228</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>19.454448787</v>
       </c>
       <c r="C95" s="5">
         <v>0.12369055799999984</v>
       </c>
       <c r="D95" s="5">
         <v>7.9544361222288584</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>19.444992311</v>
       </c>
       <c r="C96" s="5">
         <v>-9.4564760000004355E-3</v>
       </c>
       <c r="D96" s="5">
         <v>-0.58174264692648636</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>19.511445016</v>
       </c>
       <c r="C97" s="5">
         <v>6.6452704999999668E-2</v>
       </c>
       <c r="D97" s="5">
         <v>4.178932680467895</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>19.640557531999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.12911251599999929</v>
       </c>
       <c r="D98" s="5">
         <v>8.2361982219313354</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>19.607414191</v>
       </c>
       <c r="C99" s="5">
         <v>-3.3143340999998827E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0063048002025741</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>19.660358210999998</v>
       </c>
       <c r="C100" s="5">
         <v>5.2944019999998204E-2</v>
       </c>
       <c r="D100" s="5">
         <v>3.2888019495285414</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>19.454944820000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.20541339099999689</v>
       </c>
       <c r="D101" s="5">
         <v>-11.841757528746278</v>
       </c>
       <c r="E101" s="5">
         <v>4.8756790029736541</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>19.978239993999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.52329517399999759</v>
       </c>
       <c r="D102" s="5">
         <v>37.507590014515799</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.231031792</v>
       </c>
       <c r="C103" s="5">
         <v>0.25279179800000051</v>
       </c>
       <c r="D103" s="5">
         <v>16.286601891252062</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>20.530783416999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.29975162499999897</v>
       </c>
       <c r="D104" s="5">
         <v>19.302588913590757</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>20.571536159000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0752742000002229E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.4081267669351369</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>20.561684152000002</v>
       </c>
       <c r="C106" s="5">
         <v>-9.8520069999992188E-3</v>
       </c>
       <c r="D106" s="5">
         <v>-0.57318604658352923</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>20.288993604000002</v>
       </c>
       <c r="C107" s="5">
         <v>-0.27269054799999992</v>
       </c>
       <c r="D107" s="5">
         <v>-14.803479371974992</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>20.647510667999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.35851706399999728</v>
       </c>
       <c r="D108" s="5">
         <v>23.391807847975144</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>20.861699217000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.21418854900000284</v>
       </c>
       <c r="D109" s="5">
         <v>13.183667841335399</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>21.093083150999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.23138393399999657</v>
       </c>
       <c r="D110" s="5">
         <v>14.152288507470701</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.092169590000001</v>
       </c>
       <c r="C111" s="5">
         <v>-9.1356099999728713E-4</v>
       </c>
       <c r="D111" s="5">
         <v>-5.1960734544842513E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.156700488999999</v>
       </c>
       <c r="C112" s="5">
         <v>6.4530898999997532E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.7337790315145503</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.042942601</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11375788799999853</v>
       </c>
       <c r="D113" s="5">
         <v>-6.2648686912570639</v>
       </c>
       <c r="E113" s="5">
         <v>8.1624378567628284</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.655340031000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.61239743000000146</v>
       </c>
       <c r="D114" s="5">
         <v>41.092016977307246</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.722756839999999</v>
       </c>
       <c r="C115" s="5">
         <v>6.7416808999997357E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.8004416255153162</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.872431574</v>
       </c>
       <c r="C116" s="5">
         <v>0.14967473400000131</v>
       </c>
       <c r="D116" s="5">
         <v>8.5889187404033294</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.729180699</v>
       </c>
       <c r="C117" s="5">
         <v>-0.14325087499999967</v>
       </c>
       <c r="D117" s="5">
         <v>-7.5822439325637703</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.791425235999998</v>
       </c>
       <c r="C118" s="5">
         <v>6.224453699999799E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.4921498436361942</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.93150589</v>
       </c>
       <c r="C119" s="5">
         <v>0.14008065400000191</v>
       </c>
       <c r="D119" s="5">
         <v>7.9925526540588265</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>22.246282488999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.31477659899999821</v>
       </c>
       <c r="D120" s="5">
         <v>18.650053618690276</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>22.198975527999998</v>
       </c>
       <c r="C121" s="5">
         <v>-4.7306961000000314E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-2.5221780433950847</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.058427427000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.85945189900000329</v>
       </c>
       <c r="D122" s="5">
         <v>57.746973053637404</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.567763669000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.49066375800000017</v>
       </c>
       <c r="D123" s="5">
         <v>-22.74864978029434</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>22.723912977000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.15614930799999982</v>
       </c>
       <c r="D124" s="5">
         <v>8.6263299659854464</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.037796128</v>
       </c>
       <c r="C125" s="5">
         <v>0.31388315099999886</v>
       </c>
       <c r="D125" s="5">
         <v>17.894558095761237</v>
       </c>
       <c r="E125" s="5">
         <v>9.4799171618954237</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.24580001</v>
       </c>
       <c r="C126" s="5">
         <v>0.20800388199999986</v>
       </c>
       <c r="D126" s="5">
         <v>11.389126250021109</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.546524155</v>
       </c>
       <c r="C127" s="5">
         <v>0.30072414500000022</v>
       </c>
       <c r="D127" s="5">
         <v>16.67766325002269</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.506889119</v>
       </c>
       <c r="C128" s="5">
         <v>-3.9635035999999957E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.0013220147714339</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.578314919</v>
       </c>
       <c r="C129" s="5">
         <v>1.0714258000000001</v>
       </c>
       <c r="D129" s="5">
         <v>70.719585844401593</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>25.016903077999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.43858815899999826</v>
       </c>
       <c r="D130" s="5">
         <v>23.645210431605879</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>25.157085909999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.1401828320000007</v>
       </c>
       <c r="D131" s="5">
         <v>6.9353862454663462</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>25.430096460000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.27301055000000218</v>
       </c>
       <c r="D132" s="5">
         <v>13.828783871587724</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>25.643765333000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.21366887299999959</v>
       </c>
       <c r="D133" s="5">
         <v>10.561885786512292</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>26.135173847000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.49140851399999974</v>
       </c>
       <c r="D134" s="5">
         <v>25.58078450683967</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>25.659022555</v>
       </c>
       <c r="C135" s="5">
         <v>-0.47615129200000084</v>
       </c>
       <c r="D135" s="5">
         <v>-19.799591112798975</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>25.691980881999999</v>
       </c>
       <c r="C136" s="5">
         <v>3.2958326999999343E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.5523037580208898</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.435155037000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.25682584499999805</v>
       </c>
       <c r="D137" s="5">
         <v>-11.357583301317064</v>
       </c>
       <c r="E137" s="5">
         <v>10.406198994383264</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.853144936</v>
       </c>
       <c r="C138" s="5">
         <v>-0.58201010100000161</v>
       </c>
       <c r="D138" s="5">
         <v>-24.253327376210144</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.967042466999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.11389753099999922</v>
       </c>
       <c r="D139" s="5">
         <v>5.6401403603291822</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>25.037057869000002</v>
       </c>
       <c r="C140" s="5">
         <v>7.001540200000278E-2</v>
       </c>
       <c r="D140" s="5">
         <v>3.4175673973380727</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.211085574999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.17402770599999684</v>
       </c>
       <c r="D141" s="5">
         <v>8.6673411600210137</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.006866693999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.20421888099999919</v>
       </c>
       <c r="D142" s="5">
         <v>-9.2988509018189003</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.272602733999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.26573604000000017</v>
       </c>
       <c r="D143" s="5">
         <v>13.524160724375678</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.122653688</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1499490459999997</v>
       </c>
       <c r="D144" s="5">
         <v>-6.8921083014150337</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.208704881999999</v>
       </c>
       <c r="C145" s="5">
         <v>8.6051193999999498E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.1886156687215736</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.033517041</v>
       </c>
       <c r="C146" s="5">
         <v>-0.17518784099999962</v>
       </c>
       <c r="D146" s="5">
         <v>-8.0279166812978424</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.056371911999999</v>
       </c>
       <c r="C147" s="5">
         <v>2.2854870999999832E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.1010829839583014</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.846182563999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.21018934800000011</v>
       </c>
       <c r="D148" s="5">
         <v>-9.6146958129772813</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>25.049189510000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.20300694600000213</v>
       </c>
       <c r="D149" s="5">
         <v>10.257483806014122</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5174490835166643</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>24.974834185999999</v>
       </c>
       <c r="C150" s="5">
         <v>-7.4355324000002554E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-3.5044643730179126</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>24.891345642000001</v>
       </c>
       <c r="C151" s="5">
         <v>-8.3488543999997944E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9385487410457776</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>24.643082538000002</v>
       </c>
       <c r="C152" s="5">
         <v>-0.2482631039999994</v>
       </c>
       <c r="D152" s="5">
         <v>-11.333437049583173</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>24.42701812</v>
       </c>
       <c r="C153" s="5">
         <v>-0.21606441800000198</v>
       </c>
       <c r="D153" s="5">
         <v>-10.028476365901351</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>24.281675692</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1453424279999993</v>
       </c>
       <c r="D154" s="5">
         <v>-6.910993069831739</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>24.052350522000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.22932516999999919</v>
       </c>
       <c r="D155" s="5">
         <v>-10.762696275108341</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.024030503999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0283200180000023</v>
       </c>
       <c r="D156" s="5">
         <v>-40.804876373931556</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.009791142000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.4239361999997868E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.73962860832825772</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>22.837773036000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.17201810599999945</v>
       </c>
       <c r="D158" s="5">
         <v>-8.6112133359477987</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>22.881357441999999</v>
       </c>
       <c r="C159" s="5">
         <v>4.3584405999997244E-2</v>
       </c>
       <c r="D159" s="5">
         <v>2.3143136277290477</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>22.823827135999998</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7530306000000309E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.9757696172904691</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>22.554477121000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.269350014999997</v>
       </c>
       <c r="D161" s="5">
         <v>-13.277552258152504</v>
       </c>
       <c r="E161" s="5">
         <v>-9.9592539231821213</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>22.693217790999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.13874066999999712</v>
       </c>
       <c r="D162" s="5">
         <v>7.6365610893470048</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>22.493795984999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.19942180600000015</v>
       </c>
       <c r="D163" s="5">
         <v>-10.050231851291757</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>22.729427391000002</v>
       </c>
       <c r="C164" s="5">
         <v>0.2356314060000031</v>
       </c>
       <c r="D164" s="5">
         <v>13.320613521846303</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>22.733359834000002</v>
       </c>
       <c r="C165" s="5">
         <v>3.9324430000000632E-3</v>
       </c>
       <c r="D165" s="5">
         <v>0.20781097827913264</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>22.638637143</v>
       </c>
       <c r="C166" s="5">
         <v>-9.4722691000001191E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.8870113482254673</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>22.618686876999998</v>
       </c>
       <c r="C167" s="5">
         <v>-1.9950266000002159E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.0523877248294622</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>22.743335152</v>
       </c>
       <c r="C168" s="5">
         <v>0.12464827500000197</v>
       </c>
       <c r="D168" s="5">
         <v>6.8171912590800021</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>22.634057933000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.10927721899999909</v>
       </c>
       <c r="D169" s="5">
         <v>-5.6158079848472653</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>22.757852521</v>
       </c>
       <c r="C170" s="5">
         <v>0.1237945879999991</v>
       </c>
       <c r="D170" s="5">
         <v>6.7643515707149993</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>22.622728984999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.13512353600000182</v>
       </c>
       <c r="D171" s="5">
         <v>-6.8968083984509381</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>22.719963796999998</v>
       </c>
       <c r="C172" s="5">
         <v>9.7234811999999948E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.2814133930847662</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>22.659997007000001</v>
       </c>
       <c r="C173" s="5">
         <v>-5.9966789999997161E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.1216891821895354</v>
       </c>
       <c r="E173" s="5">
         <v>0.46784452343500149</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>22.490706975999998</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16929003100000273</v>
       </c>
       <c r="D174" s="5">
         <v>-8.6057002051781133</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>22.27673781</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21396916599999827</v>
       </c>
       <c r="D175" s="5">
         <v>-10.837583024328678</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>22.290151518999998</v>
       </c>
       <c r="C176" s="5">
         <v>1.3413708999998164E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.7249654683686213</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>22.731524946</v>
       </c>
       <c r="C177" s="5">
         <v>0.44137342700000204</v>
       </c>
       <c r="D177" s="5">
         <v>26.527989969418563</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>22.504312417000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.22721252899999911</v>
       </c>
       <c r="D178" s="5">
         <v>-11.356657622247068</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>22.181212505000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.32309991199999999</v>
       </c>
       <c r="D179" s="5">
         <v>-15.931284647204047</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>22.057690807</v>
       </c>
       <c r="C180" s="5">
         <v>-0.12352169800000112</v>
       </c>
       <c r="D180" s="5">
         <v>-6.4815832104222038</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>21.885435128000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.17225567899999916</v>
       </c>
       <c r="D181" s="5">
         <v>-8.9789812707680046</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>21.682915217000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20251991099999955</v>
       </c>
       <c r="D182" s="5">
         <v>-10.556284527439763</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>21.681865984000002</v>
       </c>
       <c r="C183" s="5">
         <v>-1.0492329999998162E-3</v>
       </c>
       <c r="D183" s="5">
         <v>-5.8052367255567727E-2</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>21.343357317999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.33850866600000273</v>
       </c>
       <c r="D184" s="5">
         <v>-17.207127025361423</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>21.157331294999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.18602602300000015</v>
       </c>
       <c r="D185" s="5">
         <v>-9.9719554649184143</v>
       </c>
       <c r="E185" s="5">
         <v>-6.631358828228473</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>21.073262810999999</v>
       </c>
       <c r="C186" s="5">
         <v>-8.4068483999999444E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-4.6653531726413844</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>21.133420063999999</v>
       </c>
       <c r="C187" s="5">
         <v>6.0157252999999855E-2</v>
       </c>
       <c r="D187" s="5">
         <v>3.4799058790979442</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>20.948460316999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18495974700000062</v>
       </c>
       <c r="D188" s="5">
         <v>-10.011321278333607</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>20.715917902000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.2325424149999975</v>
       </c>
       <c r="D189" s="5">
         <v>-12.536898524317397</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>20.652989686000002</v>
       </c>
       <c r="C190" s="5">
         <v>-6.2928215999999537E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-3.5849206134433875</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>20.953327685000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.30033799899999991</v>
       </c>
       <c r="D191" s="5">
         <v>18.916172090843975</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>20.885183080000001</v>
       </c>
       <c r="C192" s="5">
         <v>-6.8144605000000524E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-3.8335949803869007</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>20.939691765999999</v>
       </c>
       <c r="C193" s="5">
         <v>5.4508685999998363E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.1772562383595826</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>21.126916411</v>
       </c>
       <c r="C194" s="5">
         <v>0.18722464500000058</v>
       </c>
       <c r="D194" s="5">
         <v>11.273040150968772</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>21.031074183000001</v>
       </c>
       <c r="C195" s="5">
         <v>-9.5842227999998642E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-5.3100046938769125</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>21.186285491</v>
       </c>
       <c r="C196" s="5">
         <v>0.15521130799999838</v>
       </c>
       <c r="D196" s="5">
         <v>9.2245789900933239</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>21.172744242</v>
       </c>
       <c r="C197" s="5">
         <v>-1.3541248999999311E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.76429149962190523</v>
       </c>
       <c r="E197" s="5">
         <v>7.2849201939018116E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>21.048918316999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.123825925000002</v>
       </c>
       <c r="D198" s="5">
         <v>-6.7966385058624841</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>20.776807922</v>
       </c>
       <c r="C199" s="5">
         <v>-0.27211039499999856</v>
       </c>
       <c r="D199" s="5">
         <v>-14.456206694233565</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>20.900276734999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.12346881299999879</v>
       </c>
       <c r="D200" s="5">
         <v>7.3689090738154883</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>20.961398292999998</v>
       </c>
       <c r="C201" s="5">
         <v>6.1121557999999965E-2</v>
       </c>
       <c r="D201" s="5">
         <v>3.5663245772418861</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>21.107604222999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.14620593000000071</v>
       </c>
       <c r="D202" s="5">
         <v>8.6986889746077267</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>21.330233022000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.22262879900000243</v>
       </c>
       <c r="D203" s="5">
         <v>13.417453133641999</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>21.320124593999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.0108428000002334E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.5672018138755397</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.491612069999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.17148747599999936</v>
       </c>
       <c r="D205" s="5">
         <v>10.090806562265108</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.472625015999999</v>
       </c>
       <c r="C206" s="5">
         <v>-1.8987054000000114E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-1.0550199434590679</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.678864457</v>
       </c>
       <c r="C207" s="5">
         <v>0.20623944100000102</v>
       </c>
       <c r="D207" s="5">
         <v>12.154494237935442</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.850344863</v>
       </c>
       <c r="C208" s="5">
         <v>0.17148040600000058</v>
       </c>
       <c r="D208" s="5">
         <v>9.9160693203023786</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>22.104132374999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.25378751199999883</v>
       </c>
       <c r="D209" s="5">
         <v>14.863520646480332</v>
       </c>
       <c r="E209" s="5">
         <v>4.3989958144037944</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>22.126481986999998</v>
       </c>
       <c r="C210" s="5">
         <v>2.2349611999999297E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.2200969193761679</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>22.234012795999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.107530809</v>
       </c>
       <c r="D211" s="5">
         <v>5.9902198759745895</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>22.043522104000001</v>
       </c>
       <c r="C212" s="5">
         <v>-0.19049069199999735</v>
       </c>
       <c r="D212" s="5">
         <v>-9.8101571935834571</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>21.873131014999998</v>
       </c>
       <c r="C213" s="5">
         <v>-0.17039108900000244</v>
       </c>
       <c r="D213" s="5">
         <v>-8.8913511124380058</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>21.837799053000001</v>
       </c>
       <c r="C214" s="5">
         <v>-3.5331961999997219E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-1.9212475213748248</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>21.816391036999999</v>
       </c>
       <c r="C215" s="5">
         <v>-2.1408016000002306E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-1.1700610761465335</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>21.958636174999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.14224513799999983</v>
       </c>
       <c r="D216" s="5">
         <v>8.1108907460077475</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>21.834519876000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.1241162989999971</v>
       </c>
       <c r="D217" s="5">
         <v>-6.5757969892479728</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>21.827118776999999</v>
       </c>
       <c r="C218" s="5">
         <v>-7.4010990000026311E-3</v>
       </c>
       <c r="D218" s="5">
         <v>-0.40599839712575081</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>21.719688285</v>
       </c>
       <c r="C219" s="5">
         <v>-0.10743049199999888</v>
       </c>
       <c r="D219" s="5">
         <v>-5.7489676252937887</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>21.721376617000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.6883320000005142E-3</v>
       </c>
       <c r="D220" s="5">
         <v>9.3319239838551837E-2</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>21.765685473000001</v>
       </c>
       <c r="C221" s="5">
         <v>4.4308856000000674E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.4754986947014501</v>
       </c>
       <c r="E221" s="5">
         <v>-1.5311476436088656</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>21.808955931</v>
       </c>
       <c r="C222" s="5">
         <v>4.3270457999998513E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.4118732891046601</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>21.812613312</v>
       </c>
       <c r="C223" s="5">
         <v>3.6573810000000151E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.20142676986523167</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>21.977403524</v>
       </c>
       <c r="C224" s="5">
         <v>0.16479021199999977</v>
       </c>
       <c r="D224" s="5">
         <v>9.4521212109422326</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>21.653283061</v>
       </c>
       <c r="C225" s="5">
         <v>-0.32412046299999986</v>
       </c>
       <c r="D225" s="5">
         <v>-16.330253859993395</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>21.662466756000001</v>
       </c>
       <c r="C226" s="5">
         <v>9.1836950000008244E-3</v>
       </c>
       <c r="D226" s="5">
         <v>0.51013869654299437</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>21.520685414999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.1417813410000015</v>
       </c>
       <c r="D227" s="5">
         <v>-7.5773794148359164</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>21.278555439000002</v>
       </c>
       <c r="C228" s="5">
         <v>-0.24212997599999753</v>
       </c>
       <c r="D228" s="5">
         <v>-12.696329132728913</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>21.270410488</v>
       </c>
       <c r="C229" s="5">
         <v>-8.1449510000020098E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-0.4583671394780664</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>21.262542003</v>
       </c>
       <c r="C230" s="5">
         <v>-7.868484999999481E-3</v>
       </c>
       <c r="D230" s="5">
         <v>-0.44300953475565619</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>21.368745325999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.10620332299999902</v>
       </c>
       <c r="D231" s="5">
         <v>6.1612597046768025</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>21.18578514</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18296018599999897</v>
       </c>
       <c r="D232" s="5">
         <v>-9.8041648833607002</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>21.029915533</v>
       </c>
       <c r="C233" s="5">
         <v>-0.15586960699999963</v>
       </c>
       <c r="D233" s="5">
         <v>-8.4800912826370034</v>
       </c>
       <c r="E233" s="5">
         <v>-3.3804124428459259</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>20.909048187</v>
       </c>
       <c r="C234" s="5">
         <v>-0.12086734600000071</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6829885189086724</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>20.82731519</v>
       </c>
       <c r="C235" s="5">
         <v>-8.1732996999999585E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-4.5912267669372291</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>20.816985159000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0330030999998741E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.59356079170660436</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>20.334455732999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.48252942600000281</v>
       </c>
       <c r="D237" s="5">
         <v>-24.529601866363805</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>19.884505766</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44994996699999845</v>
       </c>
       <c r="D238" s="5">
         <v>-23.548329482753715</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>19.623726094999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26077967100000166</v>
       </c>
       <c r="D239" s="5">
         <v>-14.650679181413661</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>19.388572497999998</v>
       </c>
       <c r="C240" s="5">
         <v>-0.23515359700000005</v>
       </c>
       <c r="D240" s="5">
         <v>-13.468877427648195</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>19.286735129</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10183736899999829</v>
       </c>
       <c r="D241" s="5">
         <v>-6.1240001463492399</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>19.078741498999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.20799363000000071</v>
       </c>
       <c r="D242" s="5">
         <v>-12.200490426918776</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>19.008519440000001</v>
       </c>
       <c r="C243" s="5">
         <v>-7.0222058999998893E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-4.3284498273798322</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>18.828687621</v>
       </c>
       <c r="C244" s="5">
         <v>-0.17983181900000034</v>
       </c>
       <c r="D244" s="5">
         <v>-10.780228217406707</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>18.688440750000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14024687099999866</v>
       </c>
       <c r="D245" s="5">
         <v>-8.5810534659276012</v>
       </c>
       <c r="E245" s="5">
         <v>-11.134018961349479</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>18.630037609999999</v>
       </c>
       <c r="C246" s="5">
         <v>-5.8403140000002907E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6863229156923305</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>18.661844724000002</v>
       </c>
       <c r="C247" s="5">
         <v>3.1807114000002912E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.0681114031871006</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>18.789527691</v>
       </c>
       <c r="C248" s="5">
         <v>0.12768296699999837</v>
       </c>
       <c r="D248" s="5">
         <v>8.5264264362302065</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>19.232212530000002</v>
       </c>
       <c r="C249" s="5">
         <v>0.44268483900000177</v>
       </c>
       <c r="D249" s="5">
         <v>32.23932811264261</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>18.937408405999999</v>
       </c>
       <c r="C250" s="5">
         <v>-0.29480412400000233</v>
       </c>
       <c r="D250" s="5">
         <v>-16.920179736846308</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>18.822553496000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11485490999999826</v>
       </c>
       <c r="D251" s="5">
         <v>-7.0400379300392668</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>18.677488537999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.14506495800000252</v>
       </c>
       <c r="D252" s="5">
         <v>-8.8662457936597114</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>18.577182548</v>
       </c>
       <c r="C253" s="5">
         <v>-0.10030598999999896</v>
       </c>
       <c r="D253" s="5">
         <v>-6.2575193925617949</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>18.570820302000001</v>
       </c>
       <c r="C254" s="5">
         <v>-6.3622459999983505E-3</v>
       </c>
       <c r="D254" s="5">
         <v>-0.41019840979360511</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>18.339744473</v>
       </c>
       <c r="C255" s="5">
         <v>-0.23107582900000168</v>
       </c>
       <c r="D255" s="5">
         <v>-13.950903853178364</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>18.345588494000001</v>
       </c>
       <c r="C256" s="5">
         <v>5.8440210000014758E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.3830548951133439</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>18.502106649000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.15651815500000055</v>
       </c>
       <c r="D257" s="5">
         <v>10.732316928091755</v>
       </c>
       <c r="E257" s="5">
         <v>-0.99705536428982278</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>18.774534013</v>
       </c>
       <c r="C258" s="5">
         <v>0.27242736399999856</v>
       </c>
       <c r="D258" s="5">
         <v>19.172442078393416</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>18.725329903999999</v>
       </c>
       <c r="C259" s="5">
         <v>-4.9204109000001495E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.1000092071206908</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>18.905314594</v>
       </c>
       <c r="C260" s="5">
         <v>0.17998469000000128</v>
       </c>
       <c r="D260" s="5">
         <v>12.16391749402559</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>18.971385302000002</v>
       </c>
       <c r="C261" s="5">
         <v>6.6070708000001588E-2</v>
       </c>
       <c r="D261" s="5">
         <v>4.2753437591235288</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>18.910694612</v>
       </c>
       <c r="C262" s="5">
         <v>-6.0690690000001268E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-3.7720483066693511</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>18.711410183000002</v>
       </c>
       <c r="C263" s="5">
         <v>-0.19928442899999865</v>
       </c>
       <c r="D263" s="5">
         <v>-11.938017976286208</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>19.648753689999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.9373435069999978</v>
       </c>
       <c r="D264" s="5">
         <v>79.780204803579807</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>19.555070830999998</v>
       </c>
       <c r="C265" s="5">
         <v>-9.3682859000001173E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-5.5737770740117432</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>19.545755399000001</v>
       </c>
       <c r="C266" s="5">
         <v>-9.3154319999975144E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-0.57014760505051942</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>19.550842824</v>
       </c>
       <c r="C267" s="5">
         <v>5.0874249999992571E-3</v>
       </c>
       <c r="D267" s="5">
         <v>0.31278694431713383</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>19.541783889000001</v>
       </c>
       <c r="C268" s="5">
         <v>-9.0589349999987689E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.5546083850441863</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>19.781179752</v>
       </c>
       <c r="C269" s="5">
         <v>0.2393958629999986</v>
       </c>
       <c r="D269" s="5">
         <v>15.732623780516629</v>
       </c>
       <c r="E269" s="5">
         <v>6.9131214475467884</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>19.926417791999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.14523803999999885</v>
       </c>
       <c r="D270" s="5">
         <v>9.1753288832191249</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>19.891168196999999</v>
       </c>
       <c r="C271" s="5">
         <v>-3.52495949999998E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.1022534618329147</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>20.065790735</v>
       </c>
       <c r="C272" s="5">
         <v>0.17462253800000127</v>
       </c>
       <c r="D272" s="5">
         <v>11.058516390551464</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>19.942498134000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.12329260099999928</v>
       </c>
       <c r="D273" s="5">
         <v>-7.1291593704427392</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>19.897495974999998</v>
       </c>
       <c r="C274" s="5">
         <v>-4.5002159000002706E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-2.6745578889409871</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>20.106610518</v>
       </c>
       <c r="C275" s="5">
         <v>0.20911454300000187</v>
       </c>
       <c r="D275" s="5">
         <v>13.366640769683835</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>20.204745371000001</v>
       </c>
       <c r="C276" s="5">
         <v>9.8134853000001243E-2</v>
       </c>
       <c r="D276" s="5">
         <v>6.0166789401005172</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>20.42859365</v>
       </c>
       <c r="C277" s="5">
         <v>0.22384827899999848</v>
       </c>
       <c r="D277" s="5">
         <v>14.135582226263853</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>20.530743714</v>
       </c>
       <c r="C278" s="5">
         <v>0.10215006399999993</v>
       </c>
       <c r="D278" s="5">
         <v>6.1682215066269475</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>20.438295697000001</v>
       </c>
       <c r="C279" s="5">
         <v>-9.2448016999998828E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-5.271653401445187</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>20.632215112000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.19391941499999987</v>
       </c>
       <c r="D280" s="5">
         <v>11.999000691799688</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>20.530608793999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.10160631800000175</v>
       </c>
       <c r="D281" s="5">
         <v>-5.7521076593607052</v>
       </c>
       <c r="E281" s="5">
         <v>3.7885962889762759</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>20.676498889000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.14589009500000216</v>
       </c>
       <c r="D282" s="5">
         <v>8.8684642650826984</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>20.835151951</v>
       </c>
       <c r="C283" s="5">
         <v>0.15865306199999907</v>
       </c>
       <c r="D283" s="5">
         <v>9.606430989439275</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>20.939236174000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.10408422300000097</v>
       </c>
       <c r="D284" s="5">
         <v>6.1622119414464827</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>21.149771531999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.21053535799999779</v>
       </c>
       <c r="D285" s="5">
         <v>12.755605042111684</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>21.193899187</v>
       </c>
       <c r="C286" s="5">
         <v>4.4127655000000487E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.5326557779169256</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>21.398382427000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.20448324000000184</v>
       </c>
       <c r="D287" s="5">
         <v>12.212430192294477</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>21.463316449000001</v>
       </c>
       <c r="C288" s="5">
         <v>6.4934021999999203E-2</v>
       </c>
       <c r="D288" s="5">
         <v>3.7028295603969585</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>21.520157860000001</v>
       </c>
       <c r="C289" s="5">
         <v>5.6841411000000619E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.2246664569610006</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>21.426720472</v>
       </c>
       <c r="C290" s="5">
         <v>-9.3437388000001675E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-5.0875871041898835</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>21.400392907000001</v>
       </c>
       <c r="C291" s="5">
         <v>-2.6327564999998998E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-1.4645472378170821</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>21.730309700999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.32991679399999896</v>
       </c>
       <c r="D292" s="5">
         <v>20.151729763557814</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>21.483307531000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.24700216999999824</v>
       </c>
       <c r="D293" s="5">
         <v>-12.818817960659324</v>
       </c>
       <c r="E293" s="5">
         <v>4.6403823021479385</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>21.117791897</v>
       </c>
       <c r="C294" s="5">
         <v>-0.3655156340000012</v>
       </c>
       <c r="D294" s="5">
-        <v>-18.610510230862289</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.610510230862275</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>21.040603314999998</v>
       </c>
       <c r="C295" s="5">
         <v>-7.718858200000156E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-4.2990624658294063</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>21.102895324999999</v>
       </c>
       <c r="C296" s="5">
         <v>6.2292010000000175E-2</v>
       </c>
       <c r="D296" s="5">
         <v>3.6110975846446625</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>21.259946763999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.15705143899999996</v>
       </c>
       <c r="D297" s="5">
         <v>9.3053792269425237</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>21.293592809</v>
       </c>
       <c r="C298" s="5">
         <v>3.3646045000001124E-2</v>
       </c>
       <c r="D298" s="5">
         <v>1.9157410839421463</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>21.288535703000001</v>
       </c>
       <c r="C299" s="5">
         <v>-5.0571059999988677E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.28462113952737456</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>21.445752716000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.15721701300000035</v>
       </c>
       <c r="D300" s="5">
         <v>9.2310340273753511</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>21.419047379999999</v>
       </c>
       <c r="C301" s="5">
         <v>-2.6705336000002688E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.4841087741430781</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>21.646337083999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.22728970400000037</v>
       </c>
       <c r="D302" s="5">
         <v>13.504005407902309</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>21.562593263</v>
       </c>
       <c r="C303" s="5">
         <v>-8.3743820999998775E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.5449555111204631</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>21.546565632</v>
       </c>
       <c r="C304" s="5">
         <v>-1.6027631000000042E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.88833113274726649</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>21.743784769000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.19721913700000115</v>
       </c>
       <c r="D305" s="5">
         <v>11.553964046995402</v>
       </c>
       <c r="E305" s="5">
         <v>1.2124633863949352</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>21.33983856</v>
       </c>
       <c r="C306" s="5">
         <v>-0.40394620900000078</v>
       </c>
       <c r="D306" s="5">
         <v>-20.150561149993827</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>21.213663196999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.12617536300000154</v>
       </c>
       <c r="D307" s="5">
         <v>-6.8689546063300018</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>21.229418850999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.5755653999999453E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.89490479954854596</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>21.173962582000001</v>
       </c>
       <c r="C309" s="5">
         <v>-5.5456268999996894E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-3.0900370576647629</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>21.593050430000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.41908784800000021</v>
       </c>
       <c r="D310" s="5">
         <v>26.515079650790518</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>21.772598656</v>
       </c>
       <c r="C311" s="5">
         <v>0.17954822599999787</v>
       </c>
       <c r="D311" s="5">
         <v>10.447328780727005</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>21.451815975999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.32078268000000065</v>
       </c>
       <c r="D312" s="5">
         <v>-16.315399461277615</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>21.441082725000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.0733250999997779E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.59876125568014693</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>21.255327076</v>
       </c>
       <c r="C314" s="5">
         <v>-0.18575564900000074</v>
       </c>
       <c r="D314" s="5">
         <v>-9.9149014836860339</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>21.443110529999998</v>
       </c>
       <c r="C315" s="5">
         <v>0.18778345399999807</v>
       </c>
       <c r="D315" s="5">
         <v>11.132197798253474</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>21.483666712000002</v>
       </c>
       <c r="C316" s="5">
         <v>4.0556182000003105E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.2933650291663277</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>21.437465121999999</v>
       </c>
       <c r="C317" s="5">
         <v>-4.6201590000002568E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-2.5503476756838728</v>
       </c>
       <c r="E317" s="5">
         <v>-1.4087687596904486</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>21.424575748999999</v>
       </c>
       <c r="C318" s="5">
         <v>-1.2889373000000148E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.71912426423474951</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>21.372350453999999</v>
       </c>
       <c r="C319" s="5">
         <v>-5.2225294999999505E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-2.8862612564093837</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>21.212114905</v>
       </c>
       <c r="C320" s="5">
         <v>-0.16023554899999937</v>
       </c>
       <c r="D320" s="5">
         <v>-8.6349262985738751</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>21.082438507999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.12967639700000078</v>
       </c>
       <c r="D321" s="5">
         <v>-7.0942795955215576</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>21.098883845</v>
       </c>
       <c r="C322" s="5">
         <v>1.6445337000000393E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.94008531545344276</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>21.054885287000001</v>
       </c>
       <c r="C323" s="5">
         <v>-4.3998557999998411E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4739172880539173</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>21.179091093</v>
       </c>
       <c r="C324" s="5">
         <v>0.12420580599999909</v>
       </c>
       <c r="D324" s="5">
         <v>7.3132293790343583</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>20.95984953</v>
       </c>
       <c r="C325" s="5">
         <v>-0.21924156300000064</v>
       </c>
       <c r="D325" s="5">
         <v>-11.738743277330343</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>20.969265851999999</v>
       </c>
       <c r="C326" s="5">
         <v>9.416321999999866E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.54044035132816415</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>21.143814141</v>
       </c>
       <c r="C327" s="5">
         <v>0.17454828900000052</v>
       </c>
       <c r="D327" s="5">
         <v>10.459044362691428</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>20.922257702</v>
       </c>
       <c r="C328" s="5">
         <v>-0.22155643900000044</v>
       </c>
       <c r="D328" s="5">
         <v>-11.874301257015741</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>21.050168386999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.1279106849999998</v>
       </c>
       <c r="D329" s="5">
         <v>7.5881218925752725</v>
       </c>
       <c r="E329" s="5">
         <v>-1.8066349393265679</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>20.889417398999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.16075098800000021</v>
       </c>
       <c r="D330" s="5">
         <v>-8.7886166689458918</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>21.024919112999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.13550171400000011</v>
       </c>
       <c r="D331" s="5">
         <v>8.0677403268024417</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>20.963646142999998</v>
       </c>
       <c r="C332" s="5">
         <v>-6.1272970000000981E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-3.4416488926190314</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>21.094333680999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.1306875380000001</v>
       </c>
       <c r="D333" s="5">
         <v>7.7427099441824021</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>20.725663124</v>
       </c>
       <c r="C334" s="5">
         <v>-0.36867055699999796</v>
       </c>
       <c r="D334" s="5">
         <v>-19.069638834966231</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>20.645244585</v>
       </c>
       <c r="C335" s="5">
         <v>-8.0418539000000067E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-4.5580793990035229</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>20.504715544</v>
       </c>
       <c r="C336" s="5">
         <v>-0.14052904100000063</v>
       </c>
       <c r="D336" s="5">
         <v>-7.8692518776282476</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>20.676088142000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17137259800000137</v>
       </c>
       <c r="D337" s="5">
         <v>10.503367461791214</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>20.667714922999998</v>
       </c>
       <c r="C338" s="5">
         <v>-8.3732190000027629E-3</v>
       </c>
       <c r="D338" s="5">
         <v>-0.4848844179316969</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>20.647879279000001</v>
       </c>
       <c r="C339" s="5">
         <v>-1.9835643999996933E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.1456287887644967</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>20.745157268</v>
       </c>
       <c r="C340" s="5">
         <v>9.7277988999998399E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.8023587706787394</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>20.782993049000002</v>
       </c>
       <c r="C341" s="5">
         <v>3.7835781000001845E-2</v>
       </c>
       <c r="D341" s="5">
         <v>2.2106922762256342</v>
       </c>
       <c r="E341" s="5">
         <v>-1.2692313576218139</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>20.845881081999998</v>
       </c>
       <c r="C342" s="5">
         <v>6.2888032999996568E-2</v>
       </c>
       <c r="D342" s="5">
         <v>3.6921699755762205</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>20.885079867999998</v>
       </c>
       <c r="C343" s="5">
         <v>3.9198786000000041E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.279975101408338</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>20.920435913999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.5356046000000418E-2</v>
       </c>
       <c r="D344" s="5">
         <v>2.0504842587077077</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>21.009375044999999</v>
       </c>
       <c r="C345" s="5">
         <v>8.893913100000006E-2</v>
       </c>
       <c r="D345" s="5">
         <v>5.2225570311468683</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>20.963031413</v>
       </c>
       <c r="C346" s="5">
         <v>-4.6343631999999246E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-2.6151465413372099</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>20.948980540000001</v>
       </c>
       <c r="C347" s="5">
         <v>-1.4050872999998631E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.80136445992907701</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>20.730303087999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.21867745200000144</v>
       </c>
       <c r="D348" s="5">
         <v>-11.83157130007203</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>20.662287576000001</v>
       </c>
       <c r="C349" s="5">
         <v>-6.8015511999998779E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.8668883948312804</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>20.765069548</v>
       </c>
       <c r="C350" s="5">
         <v>0.10278197199999894</v>
       </c>
       <c r="D350" s="5">
         <v>6.1353018910097701</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>20.344323388999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.42074615900000012</v>
       </c>
       <c r="D351" s="5">
         <v>-21.779907024614097</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>20.341158302</v>
       </c>
       <c r="C352" s="5">
         <v>-3.1650869999992892E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-0.1865314514181482</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>20.411856912000001</v>
       </c>
       <c r="C353" s="5">
         <v>7.0698610000000883E-2</v>
       </c>
       <c r="D353" s="5">
         <v>4.2514315193130203</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7857684700417042</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>20.611539401000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.19968248900000063</v>
       </c>
       <c r="D354" s="5">
         <v>12.391887152530124</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>20.465285797</v>
       </c>
       <c r="C355" s="5">
         <v>-0.14625360400000176</v>
       </c>
       <c r="D355" s="5">
         <v>-8.1902889062950184</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>20.507045434999998</v>
       </c>
       <c r="C356" s="5">
         <v>4.1759637999998489E-2</v>
       </c>
       <c r="D356" s="5">
         <v>2.4762811287633912</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>20.129317747999998</v>
       </c>
       <c r="C357" s="5">
         <v>-0.37772768700000015</v>
       </c>
       <c r="D357" s="5">
         <v>-19.996029471989431</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>20.197085414</v>
       </c>
       <c r="C358" s="5">
         <v>6.7767666000001725E-2</v>
       </c>
       <c r="D358" s="5">
         <v>4.1155890776346293</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>20.379106958000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.18202154400000126</v>
       </c>
       <c r="D359" s="5">
         <v>11.367214839815066</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>20.231955177</v>
       </c>
       <c r="C360" s="5">
         <v>-0.14715178100000159</v>
       </c>
       <c r="D360" s="5">
         <v>-8.3288950653710003</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>20.143994753000001</v>
       </c>
       <c r="C361" s="5">
         <v>-8.7960423999998483E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-5.0941582196317503</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>20.040451263000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10354348999999985</v>
       </c>
       <c r="D362" s="5">
         <v>-5.9967728576316937</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>19.621548740000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.41890252299999986</v>
       </c>
       <c r="D363" s="5">
         <v>-22.391472554147462</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>19.722513890999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.10096515099999692</v>
       </c>
       <c r="D364" s="5">
         <v>6.3525347975022628</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>19.928671140999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.2061572500000004</v>
       </c>
       <c r="D365" s="5">
         <v>13.290329403189393</v>
       </c>
       <c r="E365" s="5">
         <v>-2.3671818447636661</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>19.291917708</v>
       </c>
       <c r="C366" s="5">
         <v>-0.63675343299999909</v>
       </c>
       <c r="D366" s="5">
         <v>-32.272550413897164</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>19.075220314999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21669739300000046</v>
       </c>
       <c r="D367" s="5">
         <v>-12.676739443319329</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>19.225277677000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.15005736200000186</v>
       </c>
       <c r="D368" s="5">
         <v>9.8592682807507881</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>17.750291208</v>
       </c>
       <c r="C369" s="5">
         <v>-1.474986469000001</v>
       </c>
       <c r="D369" s="5">
         <v>-61.629775984084766</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.821539441999999</v>
       </c>
       <c r="C370" s="5">
         <v>7.1248233999998689E-2</v>
       </c>
       <c r="D370" s="5">
         <v>4.9244748861482446</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.924009738999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.10247029699999999</v>
       </c>
       <c r="D371" s="5">
         <v>7.122194576028984</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.910253110999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.3756627999999438E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.91711887337132536</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>18.109021292000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.19876818100000193</v>
       </c>
       <c r="D373" s="5">
         <v>14.16134354168419</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>18.328870039000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.21984874700000034</v>
       </c>
       <c r="D374" s="5">
         <v>15.581559514214272</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>18.277103738000001</v>
       </c>
       <c r="C375" s="5">
         <v>-5.1766301000000681E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-3.3370111217148613</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>18.301554323000001</v>
       </c>
       <c r="C376" s="5">
         <v>2.4450585000000302E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.617189972491917</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>18.032878191999998</v>
       </c>
       <c r="C377" s="5">
         <v>-0.26867613100000298</v>
       </c>
       <c r="D377" s="5">
         <v>-16.261556041187319</v>
       </c>
       <c r="E377" s="5">
         <v>-9.5128919313627218</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>18.094424107999998</v>
       </c>
       <c r="C378" s="5">
         <v>6.1545916000000034E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.1733414159982551</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.895451674</v>
       </c>
       <c r="C379" s="5">
         <v>-0.19897243399999809</v>
       </c>
       <c r="D379" s="5">
         <v>-12.426080602713608</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.654076889999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.24137478400000134</v>
       </c>
       <c r="D380" s="5">
         <v>-15.037321798561676</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.577027116</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7049773999998905E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-5.1133951579115262</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.542616650999999</v>
       </c>
       <c r="C382" s="5">
         <v>-3.4410465000000556E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.3241038421708327</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.468757517</v>
       </c>
       <c r="C383" s="5">
         <v>-7.3859133999999216E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-4.936955192146975</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.363013231</v>
       </c>
       <c r="C384" s="5">
         <v>-0.10574428600000019</v>
       </c>
       <c r="D384" s="5">
         <v>-7.0269759960914557</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.477660360000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.11464712900000151</v>
       </c>
       <c r="D385" s="5">
         <v>8.2177230975633684</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.318476247</v>
       </c>
       <c r="C386" s="5">
         <v>-0.15918411300000201</v>
       </c>
       <c r="D386" s="5">
         <v>-10.398229117662028</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.425537234</v>
       </c>
       <c r="C387" s="5">
         <v>0.10706098700000055</v>
       </c>
       <c r="D387" s="5">
         <v>7.6757677881701625</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.495221827000002</v>
       </c>
       <c r="C388" s="5">
         <v>6.9684593000001627E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.9057575087289251</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.527371753000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.2149925999998885E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.227593224902491</v>
       </c>
       <c r="E389" s="5">
         <v>-2.803248786010526</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.709711088999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.1823393359999983</v>
       </c>
       <c r="D390" s="5">
         <v>13.223386009354975</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.823185171999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.11347408299999984</v>
       </c>
       <c r="D391" s="5">
         <v>7.9657769836647629</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.888380700999999</v>
       </c>
       <c r="C392" s="5">
         <v>6.5195529000000363E-2</v>
       </c>
       <c r="D392" s="5">
         <v>4.4788822120274574</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.994622073999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.10624137299999958</v>
       </c>
       <c r="D393" s="5">
         <v>7.3644273068372179</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>18.160247313999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.16562524000000067</v>
       </c>
       <c r="D394" s="5">
         <v>11.621625856231699</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>18.187993246000001</v>
       </c>
       <c r="C395" s="5">
         <v>2.7745932000001972E-2</v>
       </c>
       <c r="D395" s="5">
         <v>1.8488917180955688</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>18.524795594</v>
       </c>
       <c r="C396" s="5">
         <v>0.33680234799999909</v>
       </c>
       <c r="D396" s="5">
         <v>24.630312501733997</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>18.63081257</v>
       </c>
       <c r="C397" s="5">
         <v>0.10601697599999937</v>
       </c>
       <c r="D397" s="5">
         <v>7.0879157638046975</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>19.022449299000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.39163672900000179</v>
       </c>
       <c r="D398" s="5">
         <v>28.355848422701246</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>18.989966217999999</v>
       </c>
       <c r="C399" s="5">
         <v>-3.2483081000002301E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-2.0300056532332578</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>18.997682309000002</v>
       </c>
       <c r="C400" s="5">
         <v>7.7160910000024785E-3</v>
       </c>
       <c r="D400" s="5">
         <v>0.48868069142764536</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>19.024043001999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.6360692999997326E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.6778553356412429</v>
       </c>
       <c r="E401" s="5">
         <v>8.5390512056881853</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>18.732196725000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.29184627699999766</v>
       </c>
       <c r="D402" s="5">
         <v>-16.932585424667312</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>18.749176528</v>
       </c>
       <c r="C403" s="5">
         <v>1.6979802999998128E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.0931795314720549</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>18.711372066999999</v>
       </c>
       <c r="C404" s="5">
         <v>-3.7804461000000344E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-2.3929385206114095</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>19.107439172999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.39606710600000028</v>
       </c>
       <c r="D405" s="5">
         <v>28.576681719102215</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>19.171138162999998</v>
       </c>
       <c r="C406" s="5">
         <v>6.3698989999998901E-2</v>
       </c>
       <c r="D406" s="5">
         <v>4.0746445748890192</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>18.78126919</v>
       </c>
       <c r="C407" s="5">
         <v>-0.38986897299999868</v>
       </c>
       <c r="D407" s="5">
         <v>-21.850809437409382</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>18.894577166000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.11330797600000153</v>
       </c>
       <c r="D408" s="5">
         <v>7.4847573631157127</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>18.795968257999998</v>
       </c>
       <c r="C409" s="5">
         <v>-9.8608908000002771E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-6.0860071118043475</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>18.811972109999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.6003852000000762E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.0265399888724325</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>18.984689127999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.17271701800000017</v>
       </c>
       <c r="D411" s="5">
         <v>11.59120460268368</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>18.908658632000002</v>
       </c>
       <c r="C412" s="5">
         <v>-7.6030495999997783E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-4.7013439037600691</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>19.121602373999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.21294374199999666</v>
       </c>
       <c r="D413" s="5">
         <v>14.38333089621211</v>
       </c>
       <c r="E413" s="5">
         <v>0.51282144384210415</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>19.354702819</v>
       </c>
       <c r="C414" s="5">
         <v>0.2331004450000016</v>
       </c>
       <c r="D414" s="5">
         <v>15.650281049239334</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>19.576942971000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.22224015200000125</v>
       </c>
       <c r="D415" s="5">
         <v>14.683363093488811</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>19.524456554</v>
       </c>
       <c r="C416" s="5">
         <v>-5.2486417000000785E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.1702198449110486</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>19.307769655000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.21668689899999904</v>
       </c>
       <c r="D417" s="5">
         <v>-12.534284440265541</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>19.277838513999999</v>
       </c>
       <c r="C418" s="5">
         <v>-2.993114100000227E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-1.844475528409939</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>19.454002189000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.17616367500000152</v>
       </c>
       <c r="D419" s="5">
         <v>11.53404917866685</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>19.475286886999999</v>
       </c>
       <c r="C420" s="5">
         <v>2.128469799999877E-2</v>
       </c>
       <c r="D420" s="5">
         <v>1.320854078799405</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>19.365418161000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10986872599999842</v>
       </c>
       <c r="D421" s="5">
         <v>-6.5635813712753732</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>19.514224354</v>
       </c>
       <c r="C422" s="5">
         <v>0.14880619299999864</v>
       </c>
       <c r="D422" s="5">
         <v>9.6208017824056533</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>18.793163135</v>
       </c>
       <c r="C423" s="5">
         <v>-0.7210612189999992</v>
       </c>
       <c r="D423" s="5">
         <v>-36.352246515679397</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>18.820388664999999</v>
       </c>
       <c r="C424" s="5">
         <v>2.7225529999999054E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.7523505993291</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>18.727770876000001</v>
       </c>
       <c r="C425" s="5">
         <v>-9.2617788999998396E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-5.748126133547105</v>
       </c>
       <c r="E425" s="5">
         <v>-2.0596155609610256</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>18.573259738000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.15451113800000016</v>
       </c>
       <c r="D426" s="5">
         <v>-9.463325651405297</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>18.391275738000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.18198399999999992</v>
       </c>
       <c r="D427" s="5">
         <v>-11.144424702838229</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>18.321337158999999</v>
       </c>
       <c r="C428" s="5">
         <v>-6.9938579000002221E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-4.4691298085861364</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.310728106999999</v>
       </c>
       <c r="C429" s="5">
         <v>-1.0609051999999508E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.69265661141845181</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.182129668000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.12859843899999746</v>
       </c>
       <c r="D430" s="5">
         <v>-8.1097060080099759</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.224012579</v>
       </c>
       <c r="C431" s="5">
         <v>4.1882910999998302E-2</v>
       </c>
       <c r="D431" s="5">
         <v>2.7995160424516774</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>17.963474454</v>
       </c>
       <c r="C432" s="5">
         <v>-0.26053812500000006</v>
       </c>
       <c r="D432" s="5">
         <v>-15.869007892393959</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.049618473999999</v>
       </c>
       <c r="C433" s="5">
         <v>8.6144019999998989E-2</v>
       </c>
       <c r="D433" s="5">
         <v>5.9088441327465269</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>17.814282968000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.23533550599999842</v>
       </c>
       <c r="D434" s="5">
         <v>-14.571291360635453</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>17.888194738999999</v>
       </c>
       <c r="C435" s="5">
         <v>7.3911770999998794E-2</v>
       </c>
       <c r="D435" s="5">
         <v>5.0940216938246907</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>18.020649101</v>
       </c>
       <c r="C436" s="5">
         <v>0.13245436200000071</v>
       </c>
       <c r="D436" s="5">
         <v>9.2564265233868745</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>17.891868840000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.12878026099999929</v>
       </c>
       <c r="D437" s="5">
         <v>-8.2463587669828975</v>
       </c>
       <c r="E437" s="5">
         <v>-4.4634358329918689</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>17.421700795</v>
       </c>
       <c r="C438" s="5">
         <v>-0.4701680450000012</v>
       </c>
       <c r="D438" s="5">
         <v>-27.35292391917481</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>17.371739049999999</v>
       </c>
       <c r="C439" s="5">
         <v>-4.9961745000000946E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.3875814053733411</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>17.346581902</v>
       </c>
       <c r="C440" s="5">
         <v>-2.5157147999998131E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.7240234371253882</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>17.260894593</v>
       </c>
       <c r="C441" s="5">
         <v>-8.5687309000000766E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-5.7692443596030767</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>17.246906379999999</v>
+        <v>17.242101899000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.3988213000001082E-2</v>
+        <v>-1.8792693999998278E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.9681560488922436</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2986976260140448</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>17.157200355000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-8.4901544000000939E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-5.7514700478734522</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B962A4F-5598-4C0E-A763-2131328B5064}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F22782-2EAA-4AB8-8B79-FFC85F3F3BF0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE32E90B-A92D-4176-AD49-3CE949449C5D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>saninfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>