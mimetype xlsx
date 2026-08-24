--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3358E58A-CFB6-4B80-A523-FDF95D07A769}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5300396D-0333-42D3-B6DA-E67D6A36AE4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{188E9377-8B84-4EF6-867D-53B4078CF8E8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8C8A97E1-13BD-40F1-AA15-F710FB9FFC89}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACC9D3F9-2307-44E8-B65F-AC68A470F5FE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B258A4A-38D0-4558-8262-DC11FEB32656}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>14.416743137999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.540966281999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.12422314400000012</v>
       </c>
       <c r="D7" s="5">
         <v>10.844278249164363</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>14.334457478999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.20650880300000019</v>
       </c>
       <c r="D8" s="5">
         <v>-15.772110288930662</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>14.451033466</v>
       </c>
       <c r="C9" s="5">
         <v>0.11657598700000094</v>
       </c>
       <c r="D9" s="5">
         <v>10.207652810688938</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>14.373033494</v>
       </c>
       <c r="C10" s="5">
         <v>-7.7999972000000639E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-6.2881805019115111</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>14.532478813999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.15944531999999967</v>
       </c>
       <c r="D11" s="5">
         <v>14.155050472253627</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>15.216282912</v>
       </c>
       <c r="C12" s="5">
         <v>0.6838040980000013</v>
       </c>
       <c r="D12" s="5">
         <v>73.630697791978065</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>15.197136644</v>
       </c>
       <c r="C13" s="5">
         <v>-1.9146268000000077E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.4995241848587582</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>15.382038230999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.18490158699999881</v>
       </c>
       <c r="D14" s="5">
         <v>15.617990321610819</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>14.578772792000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.80326543899999869</v>
       </c>
       <c r="D15" s="5">
         <v>-47.460616310651574</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>14.858561741000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.27978894900000029</v>
       </c>
       <c r="D16" s="5">
         <v>25.623146585808421</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>14.732754505000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.12580723599999999</v>
       </c>
       <c r="D17" s="5">
         <v>-9.7003332506632063</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>14.609689683999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.1230648210000016</v>
       </c>
       <c r="D18" s="5">
         <v>-9.575842477766205</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>14.627995697999999</v>
       </c>
       <c r="C19" s="5">
         <v>1.8306014000000204E-2</v>
       </c>
       <c r="D19" s="5">
         <v>1.5140115252161523</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>14.618409914000001</v>
       </c>
       <c r="C20" s="5">
         <v>-9.5857839999986538E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-0.78353678018493467</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>14.956797996000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.33838808199999981</v>
       </c>
       <c r="D21" s="5">
         <v>31.601824199391015</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>14.981451419000001</v>
       </c>
       <c r="C22" s="5">
         <v>2.4653423000000174E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.9960012356576184</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>14.935805072000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.5646346999999921E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.5955769292379536</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>14.111787561</v>
       </c>
       <c r="C24" s="5">
         <v>-0.82401751100000098</v>
       </c>
       <c r="D24" s="5">
         <v>-49.389489751375258</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>14.307269546000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.19548198500000069</v>
       </c>
       <c r="D25" s="5">
         <v>17.949675778057326</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>14.595704143000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.28843459700000018</v>
       </c>
       <c r="D26" s="5">
         <v>27.063117879591701</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>14.991899049000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.39619490599999985</v>
       </c>
       <c r="D27" s="5">
         <v>37.904732716288514</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>15.148866004</v>
       </c>
       <c r="C28" s="5">
         <v>0.15696695499999969</v>
       </c>
       <c r="D28" s="5">
         <v>13.313511984955518</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>15.340144930999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.19127892699999904</v>
       </c>
       <c r="D29" s="5">
         <v>16.249759598575043</v>
       </c>
       <c r="E29" s="5">
         <v>4.1227214218078734</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>15.393450224</v>
       </c>
       <c r="C30" s="5">
         <v>5.3305293000001086E-2</v>
       </c>
       <c r="D30" s="5">
         <v>4.250490543744867</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>15.208444298</v>
       </c>
       <c r="C31" s="5">
         <v>-0.18500592600000054</v>
       </c>
       <c r="D31" s="5">
         <v>-13.506028806064919</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>15.387025125999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.17858082799999941</v>
       </c>
       <c r="D32" s="5">
         <v>15.037241140081115</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>15.072729383</v>
       </c>
       <c r="C33" s="5">
         <v>-0.31429574299999885</v>
       </c>
       <c r="D33" s="5">
         <v>-21.936707124621236</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>15.195885012</v>
       </c>
       <c r="C34" s="5">
         <v>0.12315562899999932</v>
       </c>
       <c r="D34" s="5">
         <v>10.257758832329689</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>15.226926986</v>
       </c>
       <c r="C35" s="5">
         <v>3.1041974000000749E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.4790758885074204</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>14.909967813</v>
       </c>
       <c r="C36" s="5">
         <v>-0.31695917300000076</v>
       </c>
       <c r="D36" s="5">
         <v>-22.308539138946504</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>14.726722031</v>
       </c>
       <c r="C37" s="5">
         <v>-0.18324578200000019</v>
       </c>
       <c r="D37" s="5">
         <v>-13.791000819727007</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>14.710654046</v>
       </c>
       <c r="C38" s="5">
         <v>-1.6067984999999396E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-1.3014637247627414</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>14.518734884000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.19191916199999959</v>
       </c>
       <c r="D39" s="5">
         <v>-14.579617169817682</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>14.345528776</v>
       </c>
       <c r="C40" s="5">
         <v>-0.17320610800000047</v>
       </c>
       <c r="D40" s="5">
         <v>-13.412852666965113</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>14.453974831</v>
       </c>
       <c r="C41" s="5">
         <v>0.10844605499999993</v>
       </c>
       <c r="D41" s="5">
         <v>9.4583250103193794</v>
       </c>
       <c r="E41" s="5">
         <v>-5.776803961018584</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>15.163734249000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.70975941800000086</v>
       </c>
       <c r="D42" s="5">
         <v>77.7568910217785</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>14.769229626</v>
       </c>
       <c r="C43" s="5">
         <v>-0.39450462300000133</v>
       </c>
       <c r="D43" s="5">
         <v>-27.1180241633595</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>14.945411254</v>
       </c>
       <c r="C44" s="5">
         <v>0.17618162800000015</v>
       </c>
       <c r="D44" s="5">
         <v>15.292306410524215</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>15.201314083</v>
       </c>
       <c r="C45" s="5">
         <v>0.25590282900000005</v>
       </c>
       <c r="D45" s="5">
         <v>22.596803558812951</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>15.321397880999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.12008379799999958</v>
       </c>
       <c r="D46" s="5">
         <v>9.9023814486033821</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>15.310999453000001</v>
       </c>
       <c r="C47" s="5">
         <v>-1.0398427999998461E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.81139076861531656</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>15.408237270000001</v>
       </c>
       <c r="C48" s="5">
         <v>9.7237816999999893E-2</v>
       </c>
       <c r="D48" s="5">
         <v>7.8929327303096208</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>15.546978572</v>
       </c>
       <c r="C49" s="5">
         <v>0.13874130199999968</v>
       </c>
       <c r="D49" s="5">
         <v>11.356740403280497</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>15.625834359000001</v>
       </c>
       <c r="C50" s="5">
         <v>7.8855787000000177E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.2592131164753484</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>15.746748187</v>
       </c>
       <c r="C51" s="5">
         <v>0.12091382799999906</v>
       </c>
       <c r="D51" s="5">
         <v>9.6912524630635044</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>15.839378642</v>
       </c>
       <c r="C52" s="5">
         <v>9.2630455000000111E-2</v>
       </c>
       <c r="D52" s="5">
         <v>7.2919401784984572</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>15.882152115</v>
       </c>
       <c r="C53" s="5">
         <v>4.277347300000045E-2</v>
       </c>
       <c r="D53" s="5">
         <v>3.2891077164425075</v>
       </c>
       <c r="E53" s="5">
         <v>9.8808618438779519</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>15.829334058000001</v>
       </c>
       <c r="C54" s="5">
         <v>-5.2818056999999641E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-3.9185567633511553</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>15.917956736000001</v>
       </c>
       <c r="C55" s="5">
         <v>8.8622678000000121E-2</v>
       </c>
       <c r="D55" s="5">
         <v>6.9291480648108417</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>16.017248541000001</v>
       </c>
       <c r="C56" s="5">
         <v>9.9291805000000011E-2</v>
       </c>
       <c r="D56" s="5">
         <v>7.747483451702597</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>15.820944502</v>
       </c>
       <c r="C57" s="5">
         <v>-0.19630403900000104</v>
       </c>
       <c r="D57" s="5">
         <v>-13.755003348372485</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>15.642161982999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.17878251900000031</v>
       </c>
       <c r="D58" s="5">
         <v>-12.748588365768542</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>15.699208330999999</v>
       </c>
       <c r="C59" s="5">
         <v>5.704634800000008E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.4652107409484332</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>16.214603274000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.51539494300000221</v>
       </c>
       <c r="D60" s="5">
         <v>47.347541543848592</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>16.257647922</v>
       </c>
       <c r="C61" s="5">
         <v>4.3044647999998631E-2</v>
       </c>
       <c r="D61" s="5">
         <v>3.2325473558818762</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>16.433420376000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17577245400000052</v>
       </c>
       <c r="D62" s="5">
         <v>13.773995154920083</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>16.680503155</v>
       </c>
       <c r="C63" s="5">
         <v>0.24708277899999942</v>
       </c>
       <c r="D63" s="5">
         <v>19.611842807520929</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>16.941313358999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.26081020399999844</v>
       </c>
       <c r="D64" s="5">
         <v>20.463408324238163</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>17.210319514999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.26900615599999966</v>
       </c>
       <c r="D65" s="5">
         <v>20.809835190373647</v>
       </c>
       <c r="E65" s="5">
         <v>8.362641223827616</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>16.895142393</v>
       </c>
       <c r="C66" s="5">
         <v>-0.31517712199999792</v>
       </c>
       <c r="D66" s="5">
         <v>-19.892149628436307</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>16.951873702</v>
       </c>
       <c r="C67" s="5">
         <v>5.6731308999999897E-2</v>
       </c>
       <c r="D67" s="5">
         <v>4.1046719790876152</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>16.996504021</v>
       </c>
       <c r="C68" s="5">
         <v>4.4630318999999474E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.205470845329228</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>17.041267817000001</v>
       </c>
       <c r="C69" s="5">
         <v>4.4763796000001577E-2</v>
       </c>
       <c r="D69" s="5">
         <v>3.2066318862608911</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>17.071693895999999</v>
       </c>
       <c r="C70" s="5">
         <v>3.0426078999997941E-2</v>
       </c>
       <c r="D70" s="5">
         <v>2.1636872698187481</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>17.303780292999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.23208639699999978</v>
       </c>
       <c r="D71" s="5">
         <v>17.590578268697811</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>17.325542372000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.1762079000001933E-2</v>
       </c>
       <c r="D72" s="5">
         <v>1.5196615714645478</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>17.354605864</v>
       </c>
       <c r="C73" s="5">
         <v>2.9063491999998803E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.0316692541372472</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>17.221631273</v>
       </c>
       <c r="C74" s="5">
         <v>-0.13297459099999998</v>
       </c>
       <c r="D74" s="5">
         <v>-8.8168948097069979</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>17.003074005999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21855726700000133</v>
       </c>
       <c r="D75" s="5">
         <v>-14.209755863448537</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>17.043708071000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.0634065000002551E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.9057640413413521</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>17.237805135999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.19409706499999757</v>
       </c>
       <c r="D77" s="5">
         <v>14.555134790862812</v>
       </c>
       <c r="E77" s="5">
         <v>0.15970430401390789</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>17.458913185</v>
       </c>
       <c r="C78" s="5">
         <v>0.22110804900000147</v>
       </c>
       <c r="D78" s="5">
         <v>16.526006258825987</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>17.596842807000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.13792962200000147</v>
       </c>
       <c r="D79" s="5">
         <v>9.9032634870536604</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>17.591500014000001</v>
       </c>
       <c r="C80" s="5">
         <v>-5.3427930000005119E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.36373888424512391</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>17.76679107</v>
       </c>
       <c r="C81" s="5">
         <v>0.17529105599999895</v>
       </c>
       <c r="D81" s="5">
         <v>12.635026882726198</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>17.801744469999999</v>
       </c>
       <c r="C82" s="5">
         <v>3.4953399999999135E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.3865266858521306</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>17.82193925</v>
       </c>
       <c r="C83" s="5">
         <v>2.0194780000000634E-2</v>
       </c>
       <c r="D83" s="5">
         <v>1.3698383319811436</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>17.834816273000001</v>
       </c>
       <c r="C84" s="5">
         <v>1.2877023000001486E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.87049915322285898</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>17.938922221999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.10410594899999737</v>
       </c>
       <c r="D85" s="5">
         <v>7.2339948921499087</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>17.987392080999999</v>
       </c>
       <c r="C86" s="5">
         <v>4.8469859000000781E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.2909455360396578</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>18.517203462000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.5298113810000018</v>
       </c>
       <c r="D87" s="5">
         <v>41.672763779152213</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>18.661122125999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.14391866399999742</v>
       </c>
       <c r="D88" s="5">
         <v>9.735786064516061</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>18.550482823999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.11063930199999916</v>
       </c>
       <c r="D89" s="5">
         <v>-6.8871645833047062</v>
       </c>
       <c r="E89" s="5">
         <v>7.6151092186241387</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>18.615060811999999</v>
       </c>
       <c r="C90" s="5">
         <v>6.457798799999992E-2</v>
       </c>
       <c r="D90" s="5">
         <v>4.2583623866390141</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>18.548743201000001</v>
       </c>
       <c r="C91" s="5">
         <v>-6.6317610999998777E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-4.1923137792009957</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>18.900526127999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.35178292699999858</v>
       </c>
       <c r="D92" s="5">
         <v>25.288976122512597</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>19.415387439</v>
       </c>
       <c r="C93" s="5">
         <v>0.51486131100000065</v>
       </c>
       <c r="D93" s="5">
         <v>38.059410029411467</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>19.330758229000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.4629209999999233E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-5.1070534472340228</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>19.454448787</v>
       </c>
       <c r="C95" s="5">
         <v>0.12369055799999984</v>
       </c>
       <c r="D95" s="5">
         <v>7.9544361222288584</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>19.444992311</v>
       </c>
       <c r="C96" s="5">
         <v>-9.4564760000004355E-3</v>
       </c>
       <c r="D96" s="5">
         <v>-0.58174264692648636</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>19.511445016</v>
       </c>
       <c r="C97" s="5">
         <v>6.6452704999999668E-2</v>
       </c>
       <c r="D97" s="5">
         <v>4.178932680467895</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>19.640557531999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.12911251599999929</v>
       </c>
       <c r="D98" s="5">
         <v>8.2361982219313354</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>19.607414191</v>
       </c>
       <c r="C99" s="5">
         <v>-3.3143340999998827E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0063048002025741</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>19.660358210999998</v>
       </c>
       <c r="C100" s="5">
         <v>5.2944019999998204E-2</v>
       </c>
       <c r="D100" s="5">
         <v>3.2888019495285414</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>19.454944820000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.20541339099999689</v>
       </c>
       <c r="D101" s="5">
         <v>-11.841757528746278</v>
       </c>
       <c r="E101" s="5">
         <v>4.8756790029736541</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>19.978239993999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.52329517399999759</v>
       </c>
       <c r="D102" s="5">
         <v>37.507590014515799</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.231031792</v>
       </c>
       <c r="C103" s="5">
         <v>0.25279179800000051</v>
       </c>
       <c r="D103" s="5">
         <v>16.286601891252062</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>20.530783416999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.29975162499999897</v>
       </c>
       <c r="D104" s="5">
         <v>19.302588913590757</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>20.571536159000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0752742000002229E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.4081267669351369</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>20.561684152000002</v>
       </c>
       <c r="C106" s="5">
         <v>-9.8520069999992188E-3</v>
       </c>
       <c r="D106" s="5">
         <v>-0.57318604658352923</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>20.288993604000002</v>
       </c>
       <c r="C107" s="5">
         <v>-0.27269054799999992</v>
       </c>
       <c r="D107" s="5">
         <v>-14.803479371974992</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>20.647510667999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.35851706399999728</v>
       </c>
       <c r="D108" s="5">
         <v>23.391807847975144</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>20.861699217000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.21418854900000284</v>
       </c>
       <c r="D109" s="5">
         <v>13.183667841335399</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>21.093083150999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.23138393399999657</v>
       </c>
       <c r="D110" s="5">
         <v>14.152288507470701</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.092169590000001</v>
       </c>
       <c r="C111" s="5">
         <v>-9.1356099999728713E-4</v>
       </c>
       <c r="D111" s="5">
         <v>-5.1960734544842513E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.156700488999999</v>
       </c>
       <c r="C112" s="5">
         <v>6.4530898999997532E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.7337790315145503</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.042942601</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11375788799999853</v>
       </c>
       <c r="D113" s="5">
         <v>-6.2648686912570639</v>
       </c>
       <c r="E113" s="5">
         <v>8.1624378567628284</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.655340031000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.61239743000000146</v>
       </c>
       <c r="D114" s="5">
         <v>41.092016977307246</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.722756839999999</v>
       </c>
       <c r="C115" s="5">
         <v>6.7416808999997357E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.8004416255153162</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.872431574</v>
       </c>
       <c r="C116" s="5">
         <v>0.14967473400000131</v>
       </c>
       <c r="D116" s="5">
         <v>8.5889187404033294</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.729180699</v>
       </c>
       <c r="C117" s="5">
         <v>-0.14325087499999967</v>
       </c>
       <c r="D117" s="5">
         <v>-7.5822439325637703</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.791425235999998</v>
       </c>
       <c r="C118" s="5">
         <v>6.224453699999799E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.4921498436361942</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.93150589</v>
       </c>
       <c r="C119" s="5">
         <v>0.14008065400000191</v>
       </c>
       <c r="D119" s="5">
         <v>7.9925526540588265</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>22.246282488999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.31477659899999821</v>
       </c>
       <c r="D120" s="5">
         <v>18.650053618690276</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>22.198975527999998</v>
       </c>
       <c r="C121" s="5">
         <v>-4.7306961000000314E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-2.5221780433950847</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.058427427000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.85945189900000329</v>
       </c>
       <c r="D122" s="5">
         <v>57.746973053637404</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.567763669000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.49066375800000017</v>
       </c>
       <c r="D123" s="5">
         <v>-22.74864978029434</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>22.723912977000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.15614930799999982</v>
       </c>
       <c r="D124" s="5">
         <v>8.6263299659854464</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>23.037796128</v>
       </c>
       <c r="C125" s="5">
         <v>0.31388315099999886</v>
       </c>
       <c r="D125" s="5">
         <v>17.894558095761237</v>
       </c>
       <c r="E125" s="5">
         <v>9.4799171618954237</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.24580001</v>
       </c>
       <c r="C126" s="5">
         <v>0.20800388199999986</v>
       </c>
       <c r="D126" s="5">
         <v>11.389126250021109</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.546524155</v>
       </c>
       <c r="C127" s="5">
         <v>0.30072414500000022</v>
       </c>
       <c r="D127" s="5">
         <v>16.67766325002269</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.506889119</v>
       </c>
       <c r="C128" s="5">
         <v>-3.9635035999999957E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.0013220147714339</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.578314919</v>
       </c>
       <c r="C129" s="5">
         <v>1.0714258000000001</v>
       </c>
       <c r="D129" s="5">
         <v>70.719585844401593</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>25.016903077999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.43858815899999826</v>
       </c>
       <c r="D130" s="5">
         <v>23.645210431605879</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>25.157085909999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.1401828320000007</v>
       </c>
       <c r="D131" s="5">
         <v>6.9353862454663462</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>25.430096460000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.27301055000000218</v>
       </c>
       <c r="D132" s="5">
         <v>13.828783871587724</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>25.643765333000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.21366887299999959</v>
       </c>
       <c r="D133" s="5">
         <v>10.561885786512292</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>26.135173847000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.49140851399999974</v>
       </c>
       <c r="D134" s="5">
         <v>25.58078450683967</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>25.659022555</v>
       </c>
       <c r="C135" s="5">
         <v>-0.47615129200000084</v>
       </c>
       <c r="D135" s="5">
         <v>-19.799591112798975</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>25.691980881999999</v>
       </c>
       <c r="C136" s="5">
         <v>3.2958326999999343E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.5523037580208898</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.435155037000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.25682584499999805</v>
       </c>
       <c r="D137" s="5">
         <v>-11.357583301317064</v>
       </c>
       <c r="E137" s="5">
         <v>10.406198994383264</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.853144936</v>
       </c>
       <c r="C138" s="5">
         <v>-0.58201010100000161</v>
       </c>
       <c r="D138" s="5">
         <v>-24.253327376210144</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.967042466999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.11389753099999922</v>
       </c>
       <c r="D139" s="5">
         <v>5.6401403603291822</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>25.037057869000002</v>
       </c>
       <c r="C140" s="5">
         <v>7.001540200000278E-2</v>
       </c>
       <c r="D140" s="5">
         <v>3.4175673973380727</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>25.211085574999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.17402770599999684</v>
       </c>
       <c r="D141" s="5">
         <v>8.6673411600210137</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>25.006866693999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.20421888099999919</v>
       </c>
       <c r="D142" s="5">
         <v>-9.2988509018189003</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.272602733999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.26573604000000017</v>
       </c>
       <c r="D143" s="5">
         <v>13.524160724375678</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.122653688</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1499490459999997</v>
       </c>
       <c r="D144" s="5">
         <v>-6.8921083014150337</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.208704881999999</v>
       </c>
       <c r="C145" s="5">
         <v>8.6051193999999498E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.1886156687215736</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.033517041</v>
       </c>
       <c r="C146" s="5">
         <v>-0.17518784099999962</v>
       </c>
       <c r="D146" s="5">
         <v>-8.0279166812978424</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.056371911999999</v>
       </c>
       <c r="C147" s="5">
         <v>2.2854870999999832E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.1010829839583014</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>24.846182563999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.21018934800000011</v>
       </c>
       <c r="D148" s="5">
         <v>-9.6146958129772813</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>25.049189510000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.20300694600000213</v>
       </c>
       <c r="D149" s="5">
         <v>10.257483806014122</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5174490835166643</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>24.974834185999999</v>
       </c>
       <c r="C150" s="5">
         <v>-7.4355324000002554E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-3.5044643730179126</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>24.891345642000001</v>
       </c>
       <c r="C151" s="5">
         <v>-8.3488543999997944E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9385487410457776</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>24.643082538000002</v>
       </c>
       <c r="C152" s="5">
         <v>-0.2482631039999994</v>
       </c>
       <c r="D152" s="5">
         <v>-11.333437049583173</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>24.42701812</v>
       </c>
       <c r="C153" s="5">
         <v>-0.21606441800000198</v>
       </c>
       <c r="D153" s="5">
         <v>-10.028476365901351</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>24.281675692</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1453424279999993</v>
       </c>
       <c r="D154" s="5">
         <v>-6.910993069831739</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>24.052350522000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.22932516999999919</v>
       </c>
       <c r="D155" s="5">
         <v>-10.762696275108341</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.024030503999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0283200180000023</v>
       </c>
       <c r="D156" s="5">
         <v>-40.804876373931556</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.009791142000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.4239361999997868E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.73962860832825772</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>22.837773036000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.17201810599999945</v>
       </c>
       <c r="D158" s="5">
         <v>-8.6112133359477987</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>22.881357441999999</v>
       </c>
       <c r="C159" s="5">
         <v>4.3584405999997244E-2</v>
       </c>
       <c r="D159" s="5">
         <v>2.3143136277290477</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>22.823827135999998</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7530306000000309E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.9757696172904691</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>22.554477121000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.269350014999997</v>
       </c>
       <c r="D161" s="5">
         <v>-13.277552258152504</v>
       </c>
       <c r="E161" s="5">
         <v>-9.9592539231821213</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>22.693217790999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.13874066999999712</v>
       </c>
       <c r="D162" s="5">
         <v>7.6365610893470048</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>22.493795984999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.19942180600000015</v>
       </c>
       <c r="D163" s="5">
         <v>-10.050231851291757</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>22.729427391000002</v>
       </c>
       <c r="C164" s="5">
         <v>0.2356314060000031</v>
       </c>
       <c r="D164" s="5">
         <v>13.320613521846303</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>22.733359834000002</v>
       </c>
       <c r="C165" s="5">
         <v>3.9324430000000632E-3</v>
       </c>
       <c r="D165" s="5">
         <v>0.20781097827913264</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>22.638637143</v>
       </c>
       <c r="C166" s="5">
         <v>-9.4722691000001191E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.8870113482254673</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>22.618686876999998</v>
       </c>
       <c r="C167" s="5">
         <v>-1.9950266000002159E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.0523877248294622</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>22.743335152</v>
       </c>
       <c r="C168" s="5">
         <v>0.12464827500000197</v>
       </c>
       <c r="D168" s="5">
         <v>6.8171912590800021</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>22.634057933000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.10927721899999909</v>
       </c>
       <c r="D169" s="5">
         <v>-5.6158079848472653</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>22.757852521</v>
       </c>
       <c r="C170" s="5">
         <v>0.1237945879999991</v>
       </c>
       <c r="D170" s="5">
         <v>6.7643515707149993</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>22.622728984999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.13512353600000182</v>
       </c>
       <c r="D171" s="5">
         <v>-6.8968083984509381</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>22.719963796999998</v>
       </c>
       <c r="C172" s="5">
         <v>9.7234811999999948E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.2814133930847662</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>22.659997007000001</v>
       </c>
       <c r="C173" s="5">
         <v>-5.9966789999997161E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.1216891821895354</v>
       </c>
       <c r="E173" s="5">
         <v>0.46784452343500149</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>22.490706975999998</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16929003100000273</v>
       </c>
       <c r="D174" s="5">
         <v>-8.6057002051781133</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>22.27673781</v>
       </c>
       <c r="C175" s="5">
         <v>-0.21396916599999827</v>
       </c>
       <c r="D175" s="5">
         <v>-10.837583024328678</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>22.290151518999998</v>
       </c>
       <c r="C176" s="5">
         <v>1.3413708999998164E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.7249654683686213</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>22.731524946</v>
       </c>
       <c r="C177" s="5">
         <v>0.44137342700000204</v>
       </c>
       <c r="D177" s="5">
         <v>26.527989969418563</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>22.504312417000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.22721252899999911</v>
       </c>
       <c r="D178" s="5">
         <v>-11.356657622247068</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>22.181212505000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.32309991199999999</v>
       </c>
       <c r="D179" s="5">
         <v>-15.931284647204047</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>22.057690807</v>
       </c>
       <c r="C180" s="5">
         <v>-0.12352169800000112</v>
       </c>
       <c r="D180" s="5">
         <v>-6.4815832104222038</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>21.885435128000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.17225567899999916</v>
       </c>
       <c r="D181" s="5">
         <v>-8.9789812707680046</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>21.682915217000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.20251991099999955</v>
       </c>
       <c r="D182" s="5">
         <v>-10.556284527439763</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>21.681865984000002</v>
       </c>
       <c r="C183" s="5">
         <v>-1.0492329999998162E-3</v>
       </c>
       <c r="D183" s="5">
         <v>-5.8052367255567727E-2</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>21.343357317999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.33850866600000273</v>
       </c>
       <c r="D184" s="5">
         <v>-17.207127025361423</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>21.157331294999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.18602602300000015</v>
       </c>
       <c r="D185" s="5">
         <v>-9.9719554649184143</v>
       </c>
       <c r="E185" s="5">
         <v>-6.631358828228473</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>21.073262810999999</v>
       </c>
       <c r="C186" s="5">
         <v>-8.4068483999999444E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-4.6653531726413844</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>21.133420063999999</v>
       </c>
       <c r="C187" s="5">
         <v>6.0157252999999855E-2</v>
       </c>
       <c r="D187" s="5">
         <v>3.4799058790979442</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>20.948460316999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.18495974700000062</v>
       </c>
       <c r="D188" s="5">
         <v>-10.011321278333607</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>20.715917902000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.2325424149999975</v>
       </c>
       <c r="D189" s="5">
         <v>-12.536898524317397</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>20.652989686000002</v>
       </c>
       <c r="C190" s="5">
         <v>-6.2928215999999537E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-3.5849206134433875</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>20.953327685000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.30033799899999991</v>
       </c>
       <c r="D191" s="5">
         <v>18.916172090843975</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>20.885183080000001</v>
       </c>
       <c r="C192" s="5">
         <v>-6.8144605000000524E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-3.8335949803869007</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>20.939691765999999</v>
       </c>
       <c r="C193" s="5">
         <v>5.4508685999998363E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.1772562383595826</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>21.126916411</v>
       </c>
       <c r="C194" s="5">
         <v>0.18722464500000058</v>
       </c>
       <c r="D194" s="5">
         <v>11.273040150968772</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>21.031074183000001</v>
       </c>
       <c r="C195" s="5">
         <v>-9.5842227999998642E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-5.3100046938769125</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>21.186285491</v>
       </c>
       <c r="C196" s="5">
         <v>0.15521130799999838</v>
       </c>
       <c r="D196" s="5">
         <v>9.2245789900933239</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>21.172744242</v>
       </c>
       <c r="C197" s="5">
         <v>-1.3541248999999311E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.76429149962190523</v>
       </c>
       <c r="E197" s="5">
         <v>7.2849201939018116E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>21.048918316999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.123825925000002</v>
       </c>
       <c r="D198" s="5">
         <v>-6.7966385058624841</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>20.776807922</v>
       </c>
       <c r="C199" s="5">
         <v>-0.27211039499999856</v>
       </c>
       <c r="D199" s="5">
         <v>-14.456206694233565</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>20.900276734999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.12346881299999879</v>
       </c>
       <c r="D200" s="5">
         <v>7.3689090738154883</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>20.961398292999998</v>
       </c>
       <c r="C201" s="5">
         <v>6.1121557999999965E-2</v>
       </c>
       <c r="D201" s="5">
         <v>3.5663245772418861</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>21.107604222999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.14620593000000071</v>
       </c>
       <c r="D202" s="5">
         <v>8.6986889746077267</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>21.330233022000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.22262879900000243</v>
       </c>
       <c r="D203" s="5">
         <v>13.417453133641999</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>21.320124593999999</v>
       </c>
       <c r="C204" s="5">
         <v>-1.0108428000002334E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.5672018138755397</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.491612069999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.17148747599999936</v>
       </c>
       <c r="D205" s="5">
         <v>10.090806562265108</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.472625015999999</v>
       </c>
       <c r="C206" s="5">
         <v>-1.8987054000000114E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-1.0550199434590679</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.678864457</v>
       </c>
       <c r="C207" s="5">
         <v>0.20623944100000102</v>
       </c>
       <c r="D207" s="5">
         <v>12.154494237935442</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.850344863</v>
       </c>
       <c r="C208" s="5">
         <v>0.17148040600000058</v>
       </c>
       <c r="D208" s="5">
         <v>9.9160693203023786</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>22.104132374999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.25378751199999883</v>
       </c>
       <c r="D209" s="5">
         <v>14.863520646480332</v>
       </c>
       <c r="E209" s="5">
         <v>4.3989958144037944</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>22.126481986999998</v>
       </c>
       <c r="C210" s="5">
         <v>2.2349611999999297E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.2200969193761679</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>22.234012795999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.107530809</v>
       </c>
       <c r="D211" s="5">
         <v>5.9902198759745895</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>22.043522104000001</v>
       </c>
       <c r="C212" s="5">
         <v>-0.19049069199999735</v>
       </c>
       <c r="D212" s="5">
         <v>-9.8101571935834571</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>21.873131014999998</v>
       </c>
       <c r="C213" s="5">
         <v>-0.17039108900000244</v>
       </c>
       <c r="D213" s="5">
         <v>-8.8913511124380058</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>21.837799053000001</v>
       </c>
       <c r="C214" s="5">
         <v>-3.5331961999997219E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-1.9212475213748248</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>21.816391036999999</v>
       </c>
       <c r="C215" s="5">
         <v>-2.1408016000002306E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-1.1700610761465335</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>21.958636174999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.14224513799999983</v>
       </c>
       <c r="D216" s="5">
         <v>8.1108907460077475</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>21.834519876000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.1241162989999971</v>
       </c>
       <c r="D217" s="5">
         <v>-6.5757969892479728</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>21.827118776999999</v>
       </c>
       <c r="C218" s="5">
         <v>-7.4010990000026311E-3</v>
       </c>
       <c r="D218" s="5">
         <v>-0.40599839712575081</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>21.719688285</v>
       </c>
       <c r="C219" s="5">
         <v>-0.10743049199999888</v>
       </c>
       <c r="D219" s="5">
         <v>-5.7489676252937887</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>21.721376617000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.6883320000005142E-3</v>
       </c>
       <c r="D220" s="5">
         <v>9.3319239838551837E-2</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>21.765685473000001</v>
       </c>
       <c r="C221" s="5">
         <v>4.4308856000000674E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.4754986947014501</v>
       </c>
       <c r="E221" s="5">
         <v>-1.5311476436088656</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>21.808955931</v>
       </c>
       <c r="C222" s="5">
         <v>4.3270457999998513E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.4118732891046601</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>21.812613312</v>
       </c>
       <c r="C223" s="5">
         <v>3.6573810000000151E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.20142676986523167</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>21.977403524</v>
       </c>
       <c r="C224" s="5">
         <v>0.16479021199999977</v>
       </c>
       <c r="D224" s="5">
         <v>9.4521212109422326</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>21.653283061</v>
       </c>
       <c r="C225" s="5">
         <v>-0.32412046299999986</v>
       </c>
       <c r="D225" s="5">
         <v>-16.330253859993395</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>21.662466756000001</v>
       </c>
       <c r="C226" s="5">
         <v>9.1836950000008244E-3</v>
       </c>
       <c r="D226" s="5">
         <v>0.51013869654299437</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>21.520685414999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.1417813410000015</v>
       </c>
       <c r="D227" s="5">
         <v>-7.5773794148359164</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>21.278555439000002</v>
       </c>
       <c r="C228" s="5">
         <v>-0.24212997599999753</v>
       </c>
       <c r="D228" s="5">
         <v>-12.696329132728913</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>21.270410488</v>
       </c>
       <c r="C229" s="5">
         <v>-8.1449510000020098E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-0.4583671394780664</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>21.262542003</v>
       </c>
       <c r="C230" s="5">
         <v>-7.868484999999481E-3</v>
       </c>
       <c r="D230" s="5">
         <v>-0.44300953475565619</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>21.368745325999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.10620332299999902</v>
       </c>
       <c r="D231" s="5">
         <v>6.1612597046768025</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>21.18578514</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18296018599999897</v>
       </c>
       <c r="D232" s="5">
         <v>-9.8041648833607002</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>21.029915533</v>
       </c>
       <c r="C233" s="5">
         <v>-0.15586960699999963</v>
       </c>
       <c r="D233" s="5">
         <v>-8.4800912826370034</v>
       </c>
       <c r="E233" s="5">
         <v>-3.3804124428459259</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>20.909048187</v>
       </c>
       <c r="C234" s="5">
         <v>-0.12086734600000071</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6829885189086724</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>20.82731519</v>
       </c>
       <c r="C235" s="5">
         <v>-8.1732996999999585E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-4.5912267669372291</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>20.816985159000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0330030999998741E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.59356079170660436</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>20.334455732999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.48252942600000281</v>
       </c>
       <c r="D237" s="5">
         <v>-24.529601866363805</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>19.884505766</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44994996699999845</v>
       </c>
       <c r="D238" s="5">
         <v>-23.548329482753715</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>19.623726094999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26077967100000166</v>
       </c>
       <c r="D239" s="5">
         <v>-14.650679181413661</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>19.388572497999998</v>
       </c>
       <c r="C240" s="5">
         <v>-0.23515359700000005</v>
       </c>
       <c r="D240" s="5">
         <v>-13.468877427648195</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>19.286735129</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10183736899999829</v>
       </c>
       <c r="D241" s="5">
         <v>-6.1240001463492399</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>19.078741498999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.20799363000000071</v>
       </c>
       <c r="D242" s="5">
         <v>-12.200490426918776</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>19.008519440000001</v>
       </c>
       <c r="C243" s="5">
         <v>-7.0222058999998893E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-4.3284498273798322</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>18.828687621</v>
       </c>
       <c r="C244" s="5">
         <v>-0.17983181900000034</v>
       </c>
       <c r="D244" s="5">
         <v>-10.780228217406707</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>18.688440750000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14024687099999866</v>
       </c>
       <c r="D245" s="5">
         <v>-8.5810534659276012</v>
       </c>
       <c r="E245" s="5">
         <v>-11.134018961349479</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>18.630037609999999</v>
       </c>
       <c r="C246" s="5">
         <v>-5.8403140000002907E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6863229156923305</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>18.661844724000002</v>
       </c>
       <c r="C247" s="5">
         <v>3.1807114000002912E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.0681114031871006</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>18.789527691</v>
       </c>
       <c r="C248" s="5">
         <v>0.12768296699999837</v>
       </c>
       <c r="D248" s="5">
         <v>8.5264264362302065</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>19.232212530000002</v>
       </c>
       <c r="C249" s="5">
         <v>0.44268483900000177</v>
       </c>
       <c r="D249" s="5">
         <v>32.23932811264261</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>18.937408405999999</v>
       </c>
       <c r="C250" s="5">
         <v>-0.29480412400000233</v>
       </c>
       <c r="D250" s="5">
         <v>-16.920179736846308</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>18.822553496000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11485490999999826</v>
       </c>
       <c r="D251" s="5">
         <v>-7.0400379300392668</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>18.677488537999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.14506495800000252</v>
       </c>
       <c r="D252" s="5">
         <v>-8.8662457936597114</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>18.577182548</v>
       </c>
       <c r="C253" s="5">
         <v>-0.10030598999999896</v>
       </c>
       <c r="D253" s="5">
         <v>-6.2575193925617949</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>18.570820302000001</v>
       </c>
       <c r="C254" s="5">
         <v>-6.3622459999983505E-3</v>
       </c>
       <c r="D254" s="5">
         <v>-0.41019840979360511</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>18.339744473</v>
       </c>
       <c r="C255" s="5">
         <v>-0.23107582900000168</v>
       </c>
       <c r="D255" s="5">
         <v>-13.950903853178364</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>18.345588494000001</v>
       </c>
       <c r="C256" s="5">
         <v>5.8440210000014758E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.3830548951133439</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>18.502106649000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.15651815500000055</v>
       </c>
       <c r="D257" s="5">
         <v>10.732316928091755</v>
       </c>
       <c r="E257" s="5">
         <v>-0.99705536428982278</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>18.774534013</v>
       </c>
       <c r="C258" s="5">
         <v>0.27242736399999856</v>
       </c>
       <c r="D258" s="5">
         <v>19.172442078393416</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>18.725329903999999</v>
       </c>
       <c r="C259" s="5">
         <v>-4.9204109000001495E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.1000092071206908</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>18.905314594</v>
       </c>
       <c r="C260" s="5">
         <v>0.17998469000000128</v>
       </c>
       <c r="D260" s="5">
         <v>12.16391749402559</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>18.971385302000002</v>
       </c>
       <c r="C261" s="5">
         <v>6.6070708000001588E-2</v>
       </c>
       <c r="D261" s="5">
         <v>4.2753437591235288</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>18.910694612</v>
       </c>
       <c r="C262" s="5">
         <v>-6.0690690000001268E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-3.7720483066693511</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>18.711410183000002</v>
       </c>
       <c r="C263" s="5">
         <v>-0.19928442899999865</v>
       </c>
       <c r="D263" s="5">
         <v>-11.938017976286208</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>19.648753689999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.9373435069999978</v>
       </c>
       <c r="D264" s="5">
         <v>79.780204803579807</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>19.555070830999998</v>
       </c>
       <c r="C265" s="5">
         <v>-9.3682859000001173E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-5.5737770740117432</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>19.545755399000001</v>
       </c>
       <c r="C266" s="5">
         <v>-9.3154319999975144E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-0.57014760505051942</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>19.550842824</v>
       </c>
       <c r="C267" s="5">
         <v>5.0874249999992571E-3</v>
       </c>
       <c r="D267" s="5">
         <v>0.31278694431713383</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>19.541783889000001</v>
       </c>
       <c r="C268" s="5">
         <v>-9.0589349999987689E-3</v>
       </c>
       <c r="D268" s="5">
         <v>-0.5546083850441863</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>19.781179752</v>
       </c>
       <c r="C269" s="5">
         <v>0.2393958629999986</v>
       </c>
       <c r="D269" s="5">
         <v>15.732623780516629</v>
       </c>
       <c r="E269" s="5">
         <v>6.9131214475467884</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>19.926417791999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.14523803999999885</v>
       </c>
       <c r="D270" s="5">
         <v>9.1753288832191249</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>19.891168196999999</v>
       </c>
       <c r="C271" s="5">
         <v>-3.52495949999998E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-2.1022534618329147</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>20.065790735</v>
       </c>
       <c r="C272" s="5">
         <v>0.17462253800000127</v>
       </c>
       <c r="D272" s="5">
         <v>11.058516390551464</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>19.942498134000001</v>
       </c>
       <c r="C273" s="5">
         <v>-0.12329260099999928</v>
       </c>
       <c r="D273" s="5">
         <v>-7.1291593704427392</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>19.897495974999998</v>
       </c>
       <c r="C274" s="5">
         <v>-4.5002159000002706E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-2.6745578889409871</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>20.106610518</v>
       </c>
       <c r="C275" s="5">
         <v>0.20911454300000187</v>
       </c>
       <c r="D275" s="5">
         <v>13.366640769683835</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>20.204745371000001</v>
       </c>
       <c r="C276" s="5">
         <v>9.8134853000001243E-2</v>
       </c>
       <c r="D276" s="5">
         <v>6.0166789401005172</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>20.42859365</v>
       </c>
       <c r="C277" s="5">
         <v>0.22384827899999848</v>
       </c>
       <c r="D277" s="5">
         <v>14.135582226263853</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>20.530743714</v>
       </c>
       <c r="C278" s="5">
         <v>0.10215006399999993</v>
       </c>
       <c r="D278" s="5">
         <v>6.1682215066269475</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>20.438295697000001</v>
       </c>
       <c r="C279" s="5">
         <v>-9.2448016999998828E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-5.271653401445187</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>20.632215112000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.19391941499999987</v>
       </c>
       <c r="D280" s="5">
         <v>11.999000691799688</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>20.530608793999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.10160631800000175</v>
       </c>
       <c r="D281" s="5">
         <v>-5.7521076593607052</v>
       </c>
       <c r="E281" s="5">
         <v>3.7885962889762759</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>20.676498889000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.14589009500000216</v>
       </c>
       <c r="D282" s="5">
         <v>8.8684642650826984</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>20.835151951</v>
       </c>
       <c r="C283" s="5">
         <v>0.15865306199999907</v>
       </c>
       <c r="D283" s="5">
         <v>9.606430989439275</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>20.939236174000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.10408422300000097</v>
       </c>
       <c r="D284" s="5">
         <v>6.1622119414464827</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>21.149771531999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.21053535799999779</v>
       </c>
       <c r="D285" s="5">
         <v>12.755605042111684</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>21.193899187</v>
       </c>
       <c r="C286" s="5">
         <v>4.4127655000000487E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.5326557779169256</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>21.398382427000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.20448324000000184</v>
       </c>
       <c r="D287" s="5">
         <v>12.212430192294477</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>21.463316449000001</v>
       </c>
       <c r="C288" s="5">
         <v>6.4934021999999203E-2</v>
       </c>
       <c r="D288" s="5">
         <v>3.7028295603969585</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>21.520157860000001</v>
       </c>
       <c r="C289" s="5">
         <v>5.6841411000000619E-2</v>
       </c>
       <c r="D289" s="5">
         <v>3.2246664569610006</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>21.426720472</v>
       </c>
       <c r="C290" s="5">
         <v>-9.3437388000001675E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-5.0875871041898835</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>21.400392907000001</v>
       </c>
       <c r="C291" s="5">
         <v>-2.6327564999998998E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-1.4645472378170821</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>21.730309700999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.32991679399999896</v>
       </c>
       <c r="D292" s="5">
         <v>20.151729763557814</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>21.483307531000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.24700216999999824</v>
       </c>
       <c r="D293" s="5">
         <v>-12.818817960659324</v>
       </c>
       <c r="E293" s="5">
         <v>4.6403823021479385</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>21.117791897</v>
       </c>
       <c r="C294" s="5">
         <v>-0.3655156340000012</v>
       </c>
       <c r="D294" s="5">
         <v>-18.610510230862275</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>21.040603314999998</v>
       </c>
       <c r="C295" s="5">
         <v>-7.718858200000156E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-4.2990624658294063</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>21.102895324999999</v>
       </c>
       <c r="C296" s="5">
         <v>6.2292010000000175E-2</v>
       </c>
       <c r="D296" s="5">
         <v>3.6110975846446625</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>21.259946763999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.15705143899999996</v>
       </c>
       <c r="D297" s="5">
         <v>9.3053792269425237</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>21.293592809</v>
       </c>
       <c r="C298" s="5">
         <v>3.3646045000001124E-2</v>
       </c>
       <c r="D298" s="5">
         <v>1.9157410839421463</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>21.288535703000001</v>
       </c>
       <c r="C299" s="5">
         <v>-5.0571059999988677E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.28462113952737456</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>21.445752716000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.15721701300000035</v>
       </c>
       <c r="D300" s="5">
         <v>9.2310340273753511</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>21.419047379999999</v>
       </c>
       <c r="C301" s="5">
         <v>-2.6705336000002688E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.4841087741430781</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>21.646337083999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.22728970400000037</v>
       </c>
       <c r="D302" s="5">
         <v>13.504005407902309</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>21.562593263</v>
       </c>
       <c r="C303" s="5">
         <v>-8.3743820999998775E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.5449555111204631</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>21.546565632</v>
       </c>
       <c r="C304" s="5">
         <v>-1.6027631000000042E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.88833113274726649</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>21.743784769000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.19721913700000115</v>
       </c>
       <c r="D305" s="5">
         <v>11.553964046995402</v>
       </c>
       <c r="E305" s="5">
         <v>1.2124633863949352</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>21.33983856</v>
       </c>
       <c r="C306" s="5">
         <v>-0.40394620900000078</v>
       </c>
       <c r="D306" s="5">
         <v>-20.150561149993827</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>21.213663196999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.12617536300000154</v>
       </c>
       <c r="D307" s="5">
         <v>-6.8689546063300018</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>21.229418850999998</v>
       </c>
       <c r="C308" s="5">
         <v>1.5755653999999453E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.89490479954854596</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>21.173962582000001</v>
       </c>
       <c r="C309" s="5">
         <v>-5.5456268999996894E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-3.0900370576647629</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>21.593050430000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.41908784800000021</v>
       </c>
       <c r="D310" s="5">
         <v>26.515079650790518</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>21.772598656</v>
       </c>
       <c r="C311" s="5">
         <v>0.17954822599999787</v>
       </c>
       <c r="D311" s="5">
         <v>10.447328780727005</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>21.451815975999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.32078268000000065</v>
       </c>
       <c r="D312" s="5">
         <v>-16.315399461277615</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>21.441082725000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.0733250999997779E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.59876125568014693</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>21.255327076</v>
       </c>
       <c r="C314" s="5">
         <v>-0.18575564900000074</v>
       </c>
       <c r="D314" s="5">
         <v>-9.9149014836860339</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>21.443110529999998</v>
       </c>
       <c r="C315" s="5">
         <v>0.18778345399999807</v>
       </c>
       <c r="D315" s="5">
         <v>11.132197798253474</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>21.483666712000002</v>
       </c>
       <c r="C316" s="5">
         <v>4.0556182000003105E-2</v>
       </c>
       <c r="D316" s="5">
         <v>2.2933650291663277</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>21.437465121999999</v>
       </c>
       <c r="C317" s="5">
         <v>-4.6201590000002568E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-2.5503476756838728</v>
       </c>
       <c r="E317" s="5">
         <v>-1.4087687596904486</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>21.424575748999999</v>
       </c>
       <c r="C318" s="5">
         <v>-1.2889373000000148E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.71912426423474951</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>21.372350453999999</v>
       </c>
       <c r="C319" s="5">
         <v>-5.2225294999999505E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-2.8862612564093837</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>21.212114905</v>
       </c>
       <c r="C320" s="5">
         <v>-0.16023554899999937</v>
       </c>
       <c r="D320" s="5">
         <v>-8.6349262985738751</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>21.082438507999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.12967639700000078</v>
       </c>
       <c r="D321" s="5">
         <v>-7.0942795955215576</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>21.098883845</v>
       </c>
       <c r="C322" s="5">
         <v>1.6445337000000393E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.94008531545344276</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>21.054885287000001</v>
       </c>
       <c r="C323" s="5">
         <v>-4.3998557999998411E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4739172880539173</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>21.179091093</v>
       </c>
       <c r="C324" s="5">
         <v>0.12420580599999909</v>
       </c>
       <c r="D324" s="5">
         <v>7.3132293790343583</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>20.95984953</v>
       </c>
       <c r="C325" s="5">
         <v>-0.21924156300000064</v>
       </c>
       <c r="D325" s="5">
         <v>-11.738743277330343</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>20.969265851999999</v>
       </c>
       <c r="C326" s="5">
         <v>9.416321999999866E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.54044035132816415</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>21.143814141</v>
       </c>
       <c r="C327" s="5">
         <v>0.17454828900000052</v>
       </c>
       <c r="D327" s="5">
         <v>10.459044362691428</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>20.922257702</v>
       </c>
       <c r="C328" s="5">
         <v>-0.22155643900000044</v>
       </c>
       <c r="D328" s="5">
         <v>-11.874301257015741</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>21.050168386999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.1279106849999998</v>
       </c>
       <c r="D329" s="5">
         <v>7.5881218925752725</v>
       </c>
       <c r="E329" s="5">
         <v>-1.8066349393265679</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>20.889417398999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.16075098800000021</v>
       </c>
       <c r="D330" s="5">
         <v>-8.7886166689458918</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>21.024919112999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.13550171400000011</v>
       </c>
       <c r="D331" s="5">
         <v>8.0677403268024417</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>20.963646142999998</v>
       </c>
       <c r="C332" s="5">
         <v>-6.1272970000000981E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-3.4416488926190314</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>21.094333680999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.1306875380000001</v>
       </c>
       <c r="D333" s="5">
         <v>7.7427099441824021</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>20.725663124</v>
       </c>
       <c r="C334" s="5">
         <v>-0.36867055699999796</v>
       </c>
       <c r="D334" s="5">
         <v>-19.069638834966231</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>20.645244585</v>
       </c>
       <c r="C335" s="5">
         <v>-8.0418539000000067E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-4.5580793990035229</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>20.504715544</v>
       </c>
       <c r="C336" s="5">
         <v>-0.14052904100000063</v>
       </c>
       <c r="D336" s="5">
         <v>-7.8692518776282476</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>20.676088142000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17137259800000137</v>
       </c>
       <c r="D337" s="5">
         <v>10.503367461791214</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>20.667714922999998</v>
       </c>
       <c r="C338" s="5">
         <v>-8.3732190000027629E-3</v>
       </c>
       <c r="D338" s="5">
         <v>-0.4848844179316969</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>20.647879279000001</v>
       </c>
       <c r="C339" s="5">
         <v>-1.9835643999996933E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.1456287887644967</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>20.745157268</v>
       </c>
       <c r="C340" s="5">
         <v>9.7277988999998399E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.8023587706787394</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>20.782993049000002</v>
       </c>
       <c r="C341" s="5">
         <v>3.7835781000001845E-2</v>
       </c>
       <c r="D341" s="5">
         <v>2.2106922762256342</v>
       </c>
       <c r="E341" s="5">
         <v>-1.2692313576218139</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>20.845881081999998</v>
       </c>
       <c r="C342" s="5">
         <v>6.2888032999996568E-2</v>
       </c>
       <c r="D342" s="5">
         <v>3.6921699755762205</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>20.885079867999998</v>
       </c>
       <c r="C343" s="5">
         <v>3.9198786000000041E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.279975101408338</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>20.920435913999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.5356046000000418E-2</v>
       </c>
       <c r="D344" s="5">
         <v>2.0504842587077077</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>21.009375044999999</v>
       </c>
       <c r="C345" s="5">
         <v>8.893913100000006E-2</v>
       </c>
       <c r="D345" s="5">
         <v>5.2225570311468683</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>20.963031413</v>
       </c>
       <c r="C346" s="5">
         <v>-4.6343631999999246E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-2.6151465413372099</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>20.948980540000001</v>
       </c>
       <c r="C347" s="5">
         <v>-1.4050872999998631E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.80136445992907701</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>20.730303087999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.21867745200000144</v>
       </c>
       <c r="D348" s="5">
         <v>-11.83157130007203</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>20.662287576000001</v>
       </c>
       <c r="C349" s="5">
         <v>-6.8015511999998779E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.8668883948312804</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>20.765069548</v>
       </c>
       <c r="C350" s="5">
         <v>0.10278197199999894</v>
       </c>
       <c r="D350" s="5">
         <v>6.1353018910097701</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>20.344323388999999</v>
       </c>
       <c r="C351" s="5">
         <v>-0.42074615900000012</v>
       </c>
       <c r="D351" s="5">
         <v>-21.779907024614097</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>20.341158302</v>
       </c>
       <c r="C352" s="5">
         <v>-3.1650869999992892E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-0.1865314514181482</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>20.411856912000001</v>
       </c>
       <c r="C353" s="5">
         <v>7.0698610000000883E-2</v>
       </c>
       <c r="D353" s="5">
         <v>4.2514315193130203</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7857684700417042</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>20.611539401000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.19968248900000063</v>
       </c>
       <c r="D354" s="5">
         <v>12.391887152530124</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>20.465285797</v>
       </c>
       <c r="C355" s="5">
         <v>-0.14625360400000176</v>
       </c>
       <c r="D355" s="5">
         <v>-8.1902889062950184</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>20.507045434999998</v>
       </c>
       <c r="C356" s="5">
         <v>4.1759637999998489E-2</v>
       </c>
       <c r="D356" s="5">
         <v>2.4762811287633912</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>20.129317747999998</v>
       </c>
       <c r="C357" s="5">
         <v>-0.37772768700000015</v>
       </c>
       <c r="D357" s="5">
         <v>-19.996029471989431</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>20.197085414</v>
       </c>
       <c r="C358" s="5">
         <v>6.7767666000001725E-2</v>
       </c>
       <c r="D358" s="5">
         <v>4.1155890776346293</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>20.379106958000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.18202154400000126</v>
       </c>
       <c r="D359" s="5">
         <v>11.367214839815066</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>20.231955177</v>
       </c>
       <c r="C360" s="5">
         <v>-0.14715178100000159</v>
       </c>
       <c r="D360" s="5">
         <v>-8.3288950653710003</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>20.143994753000001</v>
       </c>
       <c r="C361" s="5">
         <v>-8.7960423999998483E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-5.0941582196317503</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>20.040451263000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10354348999999985</v>
       </c>
       <c r="D362" s="5">
         <v>-5.9967728576316937</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>19.621548740000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.41890252299999986</v>
       </c>
       <c r="D363" s="5">
         <v>-22.391472554147462</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>19.722513890999998</v>
       </c>
       <c r="C364" s="5">
         <v>0.10096515099999692</v>
       </c>
       <c r="D364" s="5">
         <v>6.3525347975022628</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>19.928671140999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.2061572500000004</v>
       </c>
       <c r="D365" s="5">
         <v>13.290329403189393</v>
       </c>
       <c r="E365" s="5">
         <v>-2.3671818447636661</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>19.291917708</v>
       </c>
       <c r="C366" s="5">
         <v>-0.63675343299999909</v>
       </c>
       <c r="D366" s="5">
         <v>-32.272550413897164</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>19.075220314999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21669739300000046</v>
       </c>
       <c r="D367" s="5">
         <v>-12.676739443319329</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>19.225277677000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.15005736200000186</v>
       </c>
       <c r="D368" s="5">
         <v>9.8592682807507881</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>17.750291208</v>
       </c>
       <c r="C369" s="5">
         <v>-1.474986469000001</v>
       </c>
       <c r="D369" s="5">
         <v>-61.629775984084766</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.821539441999999</v>
       </c>
       <c r="C370" s="5">
         <v>7.1248233999998689E-2</v>
       </c>
       <c r="D370" s="5">
         <v>4.9244748861482446</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.924009738999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.10247029699999999</v>
       </c>
       <c r="D371" s="5">
         <v>7.122194576028984</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.910253110999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.3756627999999438E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.91711887337132536</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>18.109021292000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.19876818100000193</v>
       </c>
       <c r="D373" s="5">
         <v>14.16134354168419</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>18.328870039000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.21984874700000034</v>
       </c>
       <c r="D374" s="5">
         <v>15.581559514214272</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>18.277103738000001</v>
       </c>
       <c r="C375" s="5">
         <v>-5.1766301000000681E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-3.3370111217148613</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>18.301554323000001</v>
       </c>
       <c r="C376" s="5">
         <v>2.4450585000000302E-2</v>
       </c>
       <c r="D376" s="5">
         <v>1.617189972491917</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>18.032878191999998</v>
       </c>
       <c r="C377" s="5">
         <v>-0.26867613100000298</v>
       </c>
       <c r="D377" s="5">
         <v>-16.261556041187319</v>
       </c>
       <c r="E377" s="5">
         <v>-9.5128919313627218</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>18.094424107999998</v>
       </c>
       <c r="C378" s="5">
         <v>6.1545916000000034E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.1733414159982551</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.895451674</v>
       </c>
       <c r="C379" s="5">
         <v>-0.19897243399999809</v>
       </c>
       <c r="D379" s="5">
         <v>-12.426080602713608</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.654076889999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.24137478400000134</v>
       </c>
       <c r="D380" s="5">
         <v>-15.037321798561676</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.577027116</v>
       </c>
       <c r="C381" s="5">
         <v>-7.7049773999998905E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-5.1133951579115262</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.542616650999999</v>
       </c>
       <c r="C382" s="5">
         <v>-3.4410465000000556E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.3241038421708327</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.468757517</v>
       </c>
       <c r="C383" s="5">
         <v>-7.3859133999999216E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-4.936955192146975</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.363013231</v>
       </c>
       <c r="C384" s="5">
         <v>-0.10574428600000019</v>
       </c>
       <c r="D384" s="5">
         <v>-7.0269759960914557</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.477660360000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.11464712900000151</v>
       </c>
       <c r="D385" s="5">
         <v>8.2177230975633684</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.318476247</v>
       </c>
       <c r="C386" s="5">
         <v>-0.15918411300000201</v>
       </c>
       <c r="D386" s="5">
         <v>-10.398229117662028</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.425537234</v>
       </c>
       <c r="C387" s="5">
         <v>0.10706098700000055</v>
       </c>
       <c r="D387" s="5">
         <v>7.6757677881701625</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.495221827000002</v>
       </c>
       <c r="C388" s="5">
         <v>6.9684593000001627E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.9057575087289251</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.527371753000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.2149925999998885E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.227593224902491</v>
       </c>
       <c r="E389" s="5">
         <v>-2.803248786010526</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.709711088999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.1823393359999983</v>
       </c>
       <c r="D390" s="5">
         <v>13.223386009354975</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.823185171999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.11347408299999984</v>
       </c>
       <c r="D391" s="5">
         <v>7.9657769836647629</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.888380700999999</v>
       </c>
       <c r="C392" s="5">
         <v>6.5195529000000363E-2</v>
       </c>
       <c r="D392" s="5">
         <v>4.4788822120274574</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.994622073999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.10624137299999958</v>
       </c>
       <c r="D393" s="5">
         <v>7.3644273068372179</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>18.160247313999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.16562524000000067</v>
       </c>
       <c r="D394" s="5">
         <v>11.621625856231699</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>18.187993246000001</v>
       </c>
       <c r="C395" s="5">
         <v>2.7745932000001972E-2</v>
       </c>
       <c r="D395" s="5">
         <v>1.8488917180955688</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>18.524795594</v>
       </c>
       <c r="C396" s="5">
         <v>0.33680234799999909</v>
       </c>
       <c r="D396" s="5">
         <v>24.630312501733997</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>18.63081257</v>
       </c>
       <c r="C397" s="5">
         <v>0.10601697599999937</v>
       </c>
       <c r="D397" s="5">
         <v>7.0879157638046975</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>19.022449299000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.39163672900000179</v>
       </c>
       <c r="D398" s="5">
         <v>28.355848422701246</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>18.989966217999999</v>
       </c>
       <c r="C399" s="5">
         <v>-3.2483081000002301E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-2.0300056532332578</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>18.997682309000002</v>
       </c>
       <c r="C400" s="5">
         <v>7.7160910000024785E-3</v>
       </c>
       <c r="D400" s="5">
         <v>0.48868069142764536</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>19.024043001999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.6360692999997326E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.6778553356412429</v>
       </c>
       <c r="E401" s="5">
         <v>8.5390512056881853</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>18.732196725000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.29184627699999766</v>
       </c>
       <c r="D402" s="5">
         <v>-16.932585424667312</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>18.749176528</v>
       </c>
       <c r="C403" s="5">
         <v>1.6979802999998128E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.0931795314720549</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>18.711372066999999</v>
       </c>
       <c r="C404" s="5">
         <v>-3.7804461000000344E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-2.3929385206114095</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>19.107439172999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.39606710600000028</v>
       </c>
       <c r="D405" s="5">
         <v>28.576681719102215</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>19.171138162999998</v>
       </c>
       <c r="C406" s="5">
         <v>6.3698989999998901E-2</v>
       </c>
       <c r="D406" s="5">
         <v>4.0746445748890192</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>18.78126919</v>
       </c>
       <c r="C407" s="5">
         <v>-0.38986897299999868</v>
       </c>
       <c r="D407" s="5">
         <v>-21.850809437409382</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>18.894577166000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.11330797600000153</v>
       </c>
       <c r="D408" s="5">
         <v>7.4847573631157127</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>18.795968257999998</v>
       </c>
       <c r="C409" s="5">
         <v>-9.8608908000002771E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-6.0860071118043475</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>18.811972109999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.6003852000000762E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.0265399888724325</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>18.984689127999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.17271701800000017</v>
       </c>
       <c r="D411" s="5">
         <v>11.59120460268368</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>18.908658632000002</v>
       </c>
       <c r="C412" s="5">
         <v>-7.6030495999997783E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-4.7013439037600691</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>19.121602373999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.21294374199999666</v>
       </c>
       <c r="D413" s="5">
         <v>14.38333089621211</v>
       </c>
       <c r="E413" s="5">
         <v>0.51282144384210415</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>19.354702819</v>
       </c>
       <c r="C414" s="5">
         <v>0.2331004450000016</v>
       </c>
       <c r="D414" s="5">
         <v>15.650281049239334</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>19.576942971000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.22224015200000125</v>
       </c>
       <c r="D415" s="5">
         <v>14.683363093488811</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>19.524456554</v>
       </c>
       <c r="C416" s="5">
         <v>-5.2486417000000785E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.1702198449110486</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>19.307769655000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.21668689899999904</v>
       </c>
       <c r="D417" s="5">
         <v>-12.534284440265541</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>19.277838513999999</v>
       </c>
       <c r="C418" s="5">
         <v>-2.993114100000227E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-1.844475528409939</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>19.454002189000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.17616367500000152</v>
       </c>
       <c r="D419" s="5">
         <v>11.53404917866685</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>19.475286886999999</v>
       </c>
       <c r="C420" s="5">
         <v>2.128469799999877E-2</v>
       </c>
       <c r="D420" s="5">
         <v>1.320854078799405</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>19.365418161000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10986872599999842</v>
       </c>
       <c r="D421" s="5">
         <v>-6.5635813712753732</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>19.514224354</v>
       </c>
       <c r="C422" s="5">
         <v>0.14880619299999864</v>
       </c>
       <c r="D422" s="5">
         <v>9.6208017824056533</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>18.793163135</v>
       </c>
       <c r="C423" s="5">
         <v>-0.7210612189999992</v>
       </c>
       <c r="D423" s="5">
         <v>-36.352246515679397</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>18.820388664999999</v>
       </c>
       <c r="C424" s="5">
         <v>2.7225529999999054E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.7523505993291</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>18.727770876000001</v>
       </c>
       <c r="C425" s="5">
         <v>-9.2617788999998396E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-5.748126133547105</v>
       </c>
       <c r="E425" s="5">
         <v>-2.0596155609610256</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>18.573259738000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.15451113800000016</v>
       </c>
       <c r="D426" s="5">
         <v>-9.463325651405297</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>18.391275738000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.18198399999999992</v>
       </c>
       <c r="D427" s="5">
         <v>-11.144424702838229</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>18.321337158999999</v>
       </c>
       <c r="C428" s="5">
         <v>-6.9938579000002221E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-4.4691298085861364</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.310728106999999</v>
       </c>
       <c r="C429" s="5">
         <v>-1.0609051999999508E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.69265661141845181</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.182129668000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.12859843899999746</v>
       </c>
       <c r="D430" s="5">
         <v>-8.1097060080099759</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.224012579</v>
       </c>
       <c r="C431" s="5">
         <v>4.1882910999998302E-2</v>
       </c>
       <c r="D431" s="5">
         <v>2.7995160424516774</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>17.963474454</v>
       </c>
       <c r="C432" s="5">
         <v>-0.26053812500000006</v>
       </c>
       <c r="D432" s="5">
         <v>-15.869007892393959</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.049618473999999</v>
       </c>
       <c r="C433" s="5">
         <v>8.6144019999998989E-2</v>
       </c>
       <c r="D433" s="5">
         <v>5.9088441327465269</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>17.814282968000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.23533550599999842</v>
       </c>
       <c r="D434" s="5">
         <v>-14.571291360635453</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>17.888194738999999</v>
       </c>
       <c r="C435" s="5">
         <v>7.3911770999998794E-2</v>
       </c>
       <c r="D435" s="5">
         <v>5.0940216938246907</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>18.020649101</v>
       </c>
       <c r="C436" s="5">
         <v>0.13245436200000071</v>
       </c>
       <c r="D436" s="5">
         <v>9.2564265233868745</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>17.891868840000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.12878026099999929</v>
       </c>
       <c r="D437" s="5">
         <v>-8.2463587669828975</v>
       </c>
       <c r="E437" s="5">
         <v>-4.4634358329918689</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>17.421700795</v>
       </c>
       <c r="C438" s="5">
         <v>-0.4701680450000012</v>
       </c>
       <c r="D438" s="5">
         <v>-27.35292391917481</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>17.371739049999999</v>
       </c>
       <c r="C439" s="5">
         <v>-4.9961745000000946E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.3875814053733411</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>17.346581902</v>
       </c>
       <c r="C440" s="5">
         <v>-2.5157147999998131E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.7240234371253882</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>17.260894593</v>
       </c>
       <c r="C441" s="5">
         <v>-8.5687309000000766E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-5.7692443596030767</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>17.242101899000001</v>
       </c>
       <c r="C442" s="5">
         <v>-1.8792693999998278E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-1.2986976260140448</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>17.157200355000001</v>
+        <v>17.083385908</v>
       </c>
       <c r="C443" s="5">
-        <v>-8.4901544000000939E-2</v>
+        <v>-0.15871599100000111</v>
       </c>
       <c r="D443" s="5">
-        <v>-5.7514700478734522</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-10.503731091417446</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>17.038666040999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-4.4719867000001301E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.0964537108972956</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE32E90B-A92D-4176-AD49-3CE949449C5D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>saninfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>