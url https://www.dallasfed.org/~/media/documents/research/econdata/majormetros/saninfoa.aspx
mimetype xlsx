--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5300396D-0333-42D3-B6DA-E67D6A36AE4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE0E84F1-86F5-49C7-82FA-89EFBDC26166}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8C8A97E1-13BD-40F1-AA15-F710FB9FFC89}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{528F3C2D-2FC9-468F-BC58-2A2CAF5BBFDB}"/>
   </bookViews>
   <sheets>
     <sheet name="saninfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B258A4A-38D0-4558-8262-DC11FEB32656}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49349C8A-25FA-4F0A-B14A-B0465FC98678}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>14.416743137999999</v>
+        <v>14.416746148</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>14.540966281999999</v>
+        <v>14.540980597000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.12422314400000012</v>
+        <v>0.12423444900000113</v>
       </c>
       <c r="D7" s="5">
-        <v>10.844278249164363</v>
+        <v>10.845310002981234</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>14.334457478999999</v>
+        <v>14.334479822</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.20650880300000019</v>
+        <v>-0.2065007750000003</v>
       </c>
       <c r="D8" s="5">
-        <v>-15.772110288930662</v>
+        <v>-15.77152989179339</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>14.451033466</v>
+        <v>14.451062203999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.11657598700000094</v>
+        <v>0.11658238199999893</v>
       </c>
       <c r="D9" s="5">
-        <v>10.207652810688938</v>
+        <v>10.208221423112619</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>14.373033494</v>
+        <v>14.373077132000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-7.7999972000000639E-2</v>
+        <v>-7.7985071999998823E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-6.2881805019115111</v>
+        <v>-6.2870025898291715</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>14.532478813999999</v>
+        <v>14.532598643</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15944531999999967</v>
+        <v>0.15952151099999945</v>
       </c>
       <c r="D11" s="5">
-        <v>14.155050472253627</v>
+        <v>14.162186940050203</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>15.216282912</v>
+        <v>15.216178935</v>
       </c>
       <c r="C12" s="5">
-        <v>0.6838040980000013</v>
+        <v>0.68358029200000026</v>
       </c>
       <c r="D12" s="5">
-        <v>73.630697791978065</v>
+        <v>73.599282796699143</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>15.197136644</v>
+        <v>15.197079594</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.9146268000000077E-2</v>
+        <v>-1.9099341000000436E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.4995241848587582</v>
+        <v>-1.4958843772913677</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>15.382038230999999</v>
+        <v>15.382016329000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.18490158699999881</v>
+        <v>0.18493673500000085</v>
       </c>
       <c r="D14" s="5">
-        <v>15.617990321610819</v>
+        <v>15.621223231954474</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>14.578772792000001</v>
+        <v>14.578757176</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.80326543899999869</v>
+        <v>-0.80325915300000084</v>
       </c>
       <c r="D15" s="5">
-        <v>-47.460616310651574</v>
+        <v>-47.460393928270776</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>14.858561741000001</v>
+        <v>14.858540845</v>
       </c>
       <c r="C16" s="5">
-        <v>0.27978894900000029</v>
+        <v>0.2797836690000004</v>
       </c>
       <c r="D16" s="5">
-        <v>25.623146585808421</v>
+        <v>25.622641308550143</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>14.732754505000001</v>
+        <v>14.732745408</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.12580723599999999</v>
+        <v>-0.12579543700000073</v>
       </c>
       <c r="D17" s="5">
-        <v>-9.7003332506632063</v>
+        <v>-9.6994784407155912</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>14.609689683999999</v>
+        <v>14.609692805</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.1230648210000016</v>
+        <v>-0.12305260299999965</v>
       </c>
       <c r="D18" s="5">
-        <v>-9.575842477766205</v>
+        <v>-9.5749406624287996</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>14.627995697999999</v>
+        <v>14.628008255999999</v>
       </c>
       <c r="C19" s="5">
-        <v>1.8306014000000204E-2</v>
+        <v>1.8315450999999427E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>1.5140115252161523</v>
+        <v>1.5147970824078261</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>14.618409914000001</v>
+        <v>14.618430008000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-9.5857839999986538E-3</v>
+        <v>-9.5782479999986236E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.78353678018493467</v>
+        <v>-0.78292233861207983</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>14.956797996000001</v>
+        <v>14.956821465999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.33838808199999981</v>
+        <v>0.33839145799999848</v>
       </c>
       <c r="D21" s="5">
-        <v>31.601824199391015</v>
+        <v>31.602131544347856</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>14.981451419000001</v>
+        <v>14.981495873</v>
       </c>
       <c r="C22" s="5">
-        <v>2.4653423000000174E-2</v>
+        <v>2.4674407000000897E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>1.9960012356576184</v>
+        <v>1.9977124327700491</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>14.935805072000001</v>
+        <v>14.935918621000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.5646346999999921E-2</v>
+        <v>-4.5577251999999291E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.5955769292379536</v>
+        <v>-3.590214562959837</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>14.111787561</v>
+        <v>14.111692563</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.82401751100000098</v>
+        <v>-0.82422605800000071</v>
       </c>
       <c r="D24" s="5">
-        <v>-49.389489751375258</v>
+        <v>-49.398194586672886</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>14.307269546000001</v>
+        <v>14.307217102999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.19548198500000069</v>
+        <v>0.19552453999999919</v>
       </c>
       <c r="D25" s="5">
-        <v>17.949675778057326</v>
+        <v>17.954015965825064</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>14.595704143000001</v>
+        <v>14.595683519</v>
       </c>
       <c r="C26" s="5">
-        <v>0.28843459700000018</v>
+        <v>0.28846641600000034</v>
       </c>
       <c r="D26" s="5">
-        <v>27.063117879591701</v>
+        <v>27.066552390994005</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>14.991899049000001</v>
+        <v>14.991884486</v>
       </c>
       <c r="C27" s="5">
-        <v>0.39619490599999985</v>
+        <v>0.3962009670000004</v>
       </c>
       <c r="D27" s="5">
-        <v>37.904732716288514</v>
+        <v>37.90546354890467</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>15.148866004</v>
+        <v>15.148847168</v>
       </c>
       <c r="C28" s="5">
-        <v>0.15696695499999969</v>
+        <v>0.15696268199999963</v>
       </c>
       <c r="D28" s="5">
-        <v>13.313511984955518</v>
+        <v>13.313142126963907</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>15.340144930999999</v>
+        <v>15.340137129</v>
       </c>
       <c r="C29" s="5">
-        <v>0.19127892699999904</v>
+        <v>0.19128996100000073</v>
       </c>
       <c r="D29" s="5">
-        <v>16.249759598575043</v>
+        <v>16.250784638456572</v>
       </c>
       <c r="E29" s="5">
-        <v>4.1227214218078734</v>
+        <v>4.1227327574002715</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>15.393450224</v>
+        <v>15.393452293999999</v>
       </c>
       <c r="C30" s="5">
-        <v>5.3305293000001086E-2</v>
+        <v>5.3315164999998998E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>4.250490543744867</v>
+        <v>4.2512950350156231</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>15.208444298</v>
+        <v>15.208452568</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.18500592600000054</v>
+        <v>-0.18499972599999914</v>
       </c>
       <c r="D31" s="5">
-        <v>-13.506028806064919</v>
+        <v>-13.50560397714473</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>15.387025125999999</v>
+        <v>15.387040724</v>
       </c>
       <c r="C32" s="5">
-        <v>0.17858082799999941</v>
+        <v>0.178588156</v>
       </c>
       <c r="D32" s="5">
-        <v>15.037241140081115</v>
+        <v>15.037889860839137</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>15.072729383</v>
+        <v>15.072746712000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.31429574299999885</v>
+        <v>-0.31429401199999951</v>
       </c>
       <c r="D33" s="5">
-        <v>-21.936707124621236</v>
+        <v>-21.936579743140538</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>15.195885012</v>
+        <v>15.195929080000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.12315562899999932</v>
+        <v>0.12318236800000015</v>
       </c>
       <c r="D34" s="5">
-        <v>10.257758832329689</v>
+        <v>10.26007466629919</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>15.226926986</v>
+        <v>15.227023214000001</v>
       </c>
       <c r="C35" s="5">
-        <v>3.1041974000000749E-2</v>
+        <v>3.109413399999994E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.4790758885074204</v>
+        <v>2.483281203073906</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>14.909967813</v>
+        <v>14.909894183</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.31695917300000076</v>
+        <v>-0.31712903100000034</v>
       </c>
       <c r="D36" s="5">
-        <v>-22.308539138946504</v>
+        <v>-22.319034136389547</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>14.726722031</v>
+        <v>14.726678688</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.18324578200000019</v>
+        <v>-0.18321549500000067</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.791000819727007</v>
+        <v>-13.788936784292927</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>14.710654046</v>
+        <v>14.710633708</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.6067984999999396E-2</v>
+        <v>-1.6044980000000209E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-1.3014637247627414</v>
+        <v>-1.2996153350740003</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>14.518734884000001</v>
+        <v>14.518721416</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.19191916199999959</v>
+        <v>-0.1919122919999996</v>
       </c>
       <c r="D39" s="5">
-        <v>-14.579617169817682</v>
+        <v>-14.579150868692292</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>14.345528776</v>
+        <v>14.345515045000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.17320610800000047</v>
+        <v>-0.17320637099999914</v>
       </c>
       <c r="D40" s="5">
-        <v>-13.412852666965113</v>
+        <v>-13.412883353453964</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>14.453974831</v>
+        <v>14.453969036</v>
       </c>
       <c r="C41" s="5">
-        <v>0.10844605499999993</v>
+        <v>0.10845399099999931</v>
       </c>
       <c r="D41" s="5">
-        <v>9.4583250103193794</v>
+        <v>9.4590556273064674</v>
       </c>
       <c r="E41" s="5">
-        <v>-5.776803961018584</v>
+        <v>-5.7767938157784133</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>15.163734249000001</v>
+        <v>15.163734276</v>
       </c>
       <c r="C42" s="5">
-        <v>0.70975941800000086</v>
+        <v>0.70976523999999941</v>
       </c>
       <c r="D42" s="5">
-        <v>77.7568910217785</v>
+        <v>77.757750034218034</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>14.769229626</v>
+        <v>14.769232146</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.39450462300000133</v>
+        <v>-0.39450212999999934</v>
       </c>
       <c r="D43" s="5">
-        <v>-27.1180241633595</v>
+        <v>-27.117876494617743</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>14.945411254</v>
+        <v>14.945420702</v>
       </c>
       <c r="C44" s="5">
-        <v>0.17618162800000015</v>
+        <v>0.17618855599999961</v>
       </c>
       <c r="D44" s="5">
-        <v>15.292306410524215</v>
+        <v>15.292944959307352</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>15.201314083</v>
+        <v>15.201323</v>
       </c>
       <c r="C45" s="5">
-        <v>0.25590282900000005</v>
+        <v>0.25590229800000053</v>
       </c>
       <c r="D45" s="5">
-        <v>22.596803558812951</v>
+        <v>22.596736513244476</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>15.321397880999999</v>
+        <v>15.321437581</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12008379799999958</v>
+        <v>0.12011458099999928</v>
       </c>
       <c r="D46" s="5">
-        <v>9.9023814486033821</v>
+        <v>9.9050251384516841</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>15.310999453000001</v>
+        <v>15.311074614000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.0398427999998461E-2</v>
+        <v>-1.0362966999998946E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.81139076861531656</v>
+        <v>-0.80863193979406889</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>15.408237270000001</v>
+        <v>15.408190431</v>
       </c>
       <c r="C48" s="5">
-        <v>9.7237816999999893E-2</v>
+        <v>9.7115816999998827E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>7.8929327303096208</v>
+        <v>7.8826417700801565</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>15.546978572</v>
+        <v>15.546948615</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13874130199999968</v>
+        <v>0.13875818400000028</v>
       </c>
       <c r="D49" s="5">
-        <v>11.356740403280497</v>
+        <v>11.35822769478272</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>15.625834359000001</v>
+        <v>15.625812436</v>
       </c>
       <c r="C50" s="5">
-        <v>7.8855787000000177E-2</v>
+        <v>7.8863821000000556E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>6.2592131164753484</v>
+        <v>6.2598811150351263</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>15.746748187</v>
+        <v>15.746738193000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.12091382799999906</v>
+        <v>0.12092575700000019</v>
       </c>
       <c r="D51" s="5">
-        <v>9.6912524630635044</v>
+        <v>9.692263812927715</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>15.839378642</v>
+        <v>15.839371189</v>
       </c>
       <c r="C52" s="5">
-        <v>9.2630455000000111E-2</v>
+        <v>9.2632995999998968E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>7.2919401784984572</v>
+        <v>7.2921515026400652</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>15.882152115</v>
+        <v>15.88215009</v>
       </c>
       <c r="C53" s="5">
-        <v>4.277347300000045E-2</v>
+        <v>4.2778901000000147E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>3.2891077164425075</v>
+        <v>3.2895328982015748</v>
       </c>
       <c r="E53" s="5">
-        <v>9.8808618438779519</v>
+        <v>9.8808918881926324</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>15.829334058000001</v>
+        <v>15.829334658000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-5.2818056999999641E-2</v>
+        <v>-5.2815431999999163E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.9185567633511553</v>
+        <v>-3.9183660538754994</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>15.917956736000001</v>
+        <v>15.917943509000001</v>
       </c>
       <c r="C55" s="5">
-        <v>8.8622678000000121E-2</v>
+        <v>8.8608851000000044E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>6.9291480648108417</v>
+        <v>6.9280332020732693</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>16.017248541000001</v>
+        <v>16.017253241999999</v>
       </c>
       <c r="C56" s="5">
-        <v>9.9291805000000011E-2</v>
+        <v>9.9309732999998346E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>7.747483451702597</v>
+        <v>7.7489373346300461</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>15.820944502</v>
+        <v>15.82094921</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.19630403900000104</v>
+        <v>-0.19630403199999868</v>
       </c>
       <c r="D57" s="5">
-        <v>-13.755003348372485</v>
+        <v>-13.754999121565293</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>15.642161982999999</v>
+        <v>15.642194634000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.17878251900000031</v>
+        <v>-0.17875457599999933</v>
       </c>
       <c r="D58" s="5">
-        <v>-12.748588365768542</v>
+        <v>-12.746714406290016</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>15.699208330999999</v>
+        <v>15.699258969000001</v>
       </c>
       <c r="C59" s="5">
-        <v>5.704634800000008E-2</v>
+        <v>5.7064334999999744E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>4.4652107409484332</v>
+        <v>4.466637501406634</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>16.214603274000002</v>
+        <v>16.214583392000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.51539494300000221</v>
+        <v>0.51532442300000092</v>
       </c>
       <c r="D60" s="5">
-        <v>47.347541543848592</v>
+        <v>47.339670412215405</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>16.257647922</v>
+        <v>16.257631891999999</v>
       </c>
       <c r="C61" s="5">
-        <v>4.3044647999998631E-2</v>
+        <v>4.3048499999997603E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2325473558818762</v>
+        <v>3.2328448907719576</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>16.433420376000001</v>
+        <v>16.433398404999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17577245400000052</v>
+        <v>0.17576651299999924</v>
       </c>
       <c r="D62" s="5">
-        <v>13.773995154920083</v>
+        <v>13.773515976005623</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>16.680503155</v>
+        <v>16.680499065999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.24708277899999942</v>
+        <v>0.24710066100000105</v>
       </c>
       <c r="D63" s="5">
-        <v>19.611842807520929</v>
+        <v>19.613409974514884</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>16.941313358999999</v>
+        <v>16.941313444999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.26081020399999844</v>
+        <v>0.26081437899999926</v>
       </c>
       <c r="D64" s="5">
-        <v>20.463408324238163</v>
+        <v>20.46377002272013</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>17.210319514999998</v>
+        <v>17.210322242</v>
       </c>
       <c r="C65" s="5">
-        <v>0.26900615599999966</v>
+        <v>0.26900879700000146</v>
       </c>
       <c r="D65" s="5">
-        <v>20.809835190373647</v>
+        <v>20.810057541203065</v>
       </c>
       <c r="E65" s="5">
-        <v>8.362641223827616</v>
+        <v>8.3626722104601434</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>16.895142393</v>
+        <v>16.895145216</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.31517712199999792</v>
+        <v>-0.31517702600000064</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.892149628436307</v>
+        <v>-19.892141324776304</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>16.951873702</v>
+        <v>16.951848605999999</v>
       </c>
       <c r="C67" s="5">
-        <v>5.6731308999999897E-2</v>
+        <v>5.6703389999999132E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>4.1046719790876152</v>
+        <v>4.1026138290190861</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>16.996504021</v>
+        <v>16.996485155999999</v>
       </c>
       <c r="C68" s="5">
-        <v>4.4630318999999474E-2</v>
+        <v>4.4636549999999886E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>3.205470845329228</v>
+        <v>3.2059296887872124</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>17.041267817000001</v>
+        <v>17.041270213000001</v>
       </c>
       <c r="C69" s="5">
-        <v>4.4763796000001577E-2</v>
+        <v>4.4785057000002126E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>3.2066318862608911</v>
+        <v>3.2081806594630669</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>17.071693895999999</v>
+        <v>17.071721635999999</v>
       </c>
       <c r="C70" s="5">
-        <v>3.0426078999997941E-2</v>
+        <v>3.0451422999998812E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>2.1636872698187481</v>
+        <v>2.1655069980053065</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>17.303780292999999</v>
+        <v>17.303821887000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.23208639699999978</v>
+        <v>0.23210025100000209</v>
       </c>
       <c r="D71" s="5">
-        <v>17.590578268697811</v>
+        <v>17.591677282880713</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>17.325542372000001</v>
+        <v>17.325539411000001</v>
       </c>
       <c r="C72" s="5">
-        <v>2.1762079000001933E-2</v>
+        <v>2.1717523999999599E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>1.5196615714645478</v>
+        <v>1.5165250850178502</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>17.354605864</v>
+        <v>17.354602923000002</v>
       </c>
       <c r="C73" s="5">
-        <v>2.9063491999998803E-2</v>
+        <v>2.9063512000000458E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.0316692541372472</v>
+        <v>2.0316710155817486</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>17.221631273</v>
+        <v>17.221612956000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.13297459099999998</v>
+        <v>-0.13298996700000032</v>
       </c>
       <c r="D74" s="5">
-        <v>-8.8168948097069979</v>
+        <v>-8.8178731696591068</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>17.003074005999999</v>
+        <v>17.003077208000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.21855726700000133</v>
+        <v>-0.21853574800000075</v>
       </c>
       <c r="D75" s="5">
-        <v>-14.209755863448537</v>
+        <v>-14.208467019715664</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>17.043708071000001</v>
+        <v>17.043713521000001</v>
       </c>
       <c r="C76" s="5">
-        <v>4.0634065000002551E-2</v>
+        <v>4.0636313000000257E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9057640413413521</v>
+        <v>2.9059263615321518</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>17.237805135999999</v>
+        <v>17.237813375999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.19409706499999757</v>
+        <v>0.19409985499999749</v>
       </c>
       <c r="D77" s="5">
-        <v>14.555134790862812</v>
+        <v>14.555352335304384</v>
       </c>
       <c r="E77" s="5">
-        <v>0.15970430401390789</v>
+        <v>0.15973631181005477</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>17.458913185</v>
+        <v>17.458916535</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22110804900000147</v>
+        <v>0.22110315900000188</v>
       </c>
       <c r="D78" s="5">
-        <v>16.526006258825987</v>
+        <v>16.525606146593507</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>17.596842807000002</v>
+        <v>17.596801511999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.13792962200000147</v>
+        <v>0.1378849769999988</v>
       </c>
       <c r="D79" s="5">
-        <v>9.9032634870536604</v>
+        <v>9.8999155203024927</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>17.591500014000001</v>
+        <v>17.591453038000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.3427930000005119E-3</v>
+        <v>-5.3484739999980491E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.36373888424512391</v>
+        <v>-0.36412585511235163</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>17.76679107</v>
+        <v>17.766793333999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17529105599999895</v>
+        <v>0.17534029599999812</v>
       </c>
       <c r="D81" s="5">
-        <v>12.635026882726198</v>
+        <v>12.638808526966194</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>17.801744469999999</v>
+        <v>17.801768823</v>
       </c>
       <c r="C82" s="5">
-        <v>3.4953399999999135E-2</v>
+        <v>3.4975489000000692E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.3865266858521306</v>
+        <v>2.388050924173335</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>17.82193925</v>
+        <v>17.821980667999998</v>
       </c>
       <c r="C83" s="5">
-        <v>2.0194780000000634E-2</v>
+        <v>2.0211844999998618E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3698383319811436</v>
+        <v>1.3710012239451341</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>17.834816273000001</v>
+        <v>17.834830780000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.2877023000001486E-2</v>
+        <v>1.2850112000002412E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.87049915322285898</v>
+        <v>0.86867069652885043</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>17.938922221999999</v>
+        <v>17.938935601000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.10410594899999737</v>
+        <v>0.10410482099999996</v>
       </c>
       <c r="D85" s="5">
-        <v>7.2339948921499087</v>
+        <v>7.233907903350012</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>17.987392080999999</v>
+        <v>17.987367744</v>
       </c>
       <c r="C86" s="5">
-        <v>4.8469859000000781E-2</v>
+        <v>4.8432142999999428E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.2909455360396578</v>
+        <v>3.2883441090500343</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>18.517203462000001</v>
+        <v>18.517218495000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.5298113810000018</v>
+        <v>0.52985075100000145</v>
       </c>
       <c r="D87" s="5">
-        <v>41.672763779152213</v>
+        <v>41.676444219281962</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>18.661122125999999</v>
+        <v>18.661135316999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.14391866399999742</v>
+        <v>0.14391682199999778</v>
       </c>
       <c r="D88" s="5">
-        <v>9.735786064516061</v>
+        <v>9.7356478384711167</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>18.550482823999999</v>
+        <v>18.550492850000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11063930199999916</v>
+        <v>-0.11064246699999813</v>
       </c>
       <c r="D89" s="5">
-        <v>-6.8871645833047062</v>
+        <v>-6.8873505102298394</v>
       </c>
       <c r="E89" s="5">
-        <v>7.6151092186241387</v>
+        <v>7.6151159394011625</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>18.615060811999999</v>
+        <v>18.615060392</v>
       </c>
       <c r="C90" s="5">
-        <v>6.457798799999992E-2</v>
+        <v>6.4567541999998923E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>4.2583623866390141</v>
+        <v>4.257657977813234</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>18.548743201000001</v>
+        <v>18.548696692</v>
       </c>
       <c r="C91" s="5">
-        <v>-6.6317610999998777E-2</v>
+        <v>-6.6363700000000136E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-4.1923137792009957</v>
+        <v>-4.1951705313866388</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>18.900526127999999</v>
+        <v>18.900446571</v>
       </c>
       <c r="C92" s="5">
-        <v>0.35178292699999858</v>
+        <v>0.35174987899999977</v>
       </c>
       <c r="D92" s="5">
-        <v>25.288976122512597</v>
+        <v>25.286417457047385</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>19.415387439</v>
+        <v>19.415340648000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.51486131100000065</v>
+        <v>0.514894077000001</v>
       </c>
       <c r="D93" s="5">
-        <v>38.059410029411467</v>
+        <v>38.062390915852127</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>19.330758229000001</v>
+        <v>19.330815308999998</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.4629209999999233E-2</v>
+        <v>-8.4525339000002475E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-5.1070534472340228</v>
+        <v>-5.1009465465023052</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>19.454448787</v>
+        <v>19.454510450000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12369055799999984</v>
+        <v>0.12369514100000245</v>
       </c>
       <c r="D95" s="5">
-        <v>7.9544361222288584</v>
+        <v>7.9547169787352878</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>19.444992311</v>
+        <v>19.445026258999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-9.4564760000004355E-3</v>
+        <v>-9.4841910000020846E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>-0.58174264692648636</v>
+        <v>-0.58344120259689047</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>19.511445016</v>
+        <v>19.5114734</v>
       </c>
       <c r="C97" s="5">
-        <v>6.6452704999999668E-2</v>
+        <v>6.6447141000001153E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>4.178932680467895</v>
+        <v>4.1785687488020695</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>19.640557531999999</v>
+        <v>19.640522708999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.12911251599999929</v>
+        <v>0.12904930899999911</v>
       </c>
       <c r="D98" s="5">
-        <v>8.2361982219313354</v>
+        <v>8.2320059887932331</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>19.607414191</v>
+        <v>19.607436960000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.3143340999998827E-2</v>
+        <v>-3.3085748999997833E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0063048002025741</v>
+        <v>-2.0028542715256337</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>19.660358210999998</v>
+        <v>19.660373399000001</v>
       </c>
       <c r="C100" s="5">
-        <v>5.2944019999998204E-2</v>
+        <v>5.293643899999978E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>3.2888019495285414</v>
+        <v>3.2883201393267836</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>19.454944820000001</v>
+        <v>19.454951064999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.20541339099999689</v>
+        <v>-0.20542233400000143</v>
       </c>
       <c r="D101" s="5">
-        <v>-11.841757528746278</v>
+        <v>-11.842235190662398</v>
       </c>
       <c r="E101" s="5">
-        <v>4.8756790029736541</v>
+        <v>4.8756559856036219</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>19.978239993999999</v>
+        <v>19.978232046999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.52329517399999759</v>
+        <v>0.52328098199999928</v>
       </c>
       <c r="D102" s="5">
-        <v>37.507590014515799</v>
+        <v>37.506403965681258</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>20.231031792</v>
+        <v>20.230981274000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.25279179800000051</v>
+        <v>0.25274922700000246</v>
       </c>
       <c r="D103" s="5">
-        <v>16.286601891252062</v>
+        <v>16.283672517062865</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>20.530783416999999</v>
+        <v>20.530684995000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.29975162499999897</v>
+        <v>0.2997037210000002</v>
       </c>
       <c r="D104" s="5">
-        <v>19.302588913590757</v>
+        <v>19.299300748767244</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>20.571536159000001</v>
+        <v>20.571434413999999</v>
       </c>
       <c r="C105" s="5">
-        <v>4.0752742000002229E-2</v>
+        <v>4.0749418999997289E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.4081267669351369</v>
+        <v>2.4079399281939473</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>20.561684152000002</v>
+        <v>20.561788590999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-9.8520069999992188E-3</v>
+        <v>-9.6458229999996092E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.57318604658352923</v>
+        <v>-0.56122402745548694</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>20.288993604000002</v>
+        <v>20.289072142999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.27269054799999992</v>
+        <v>-0.27271644800000061</v>
       </c>
       <c r="D107" s="5">
-        <v>-14.803479371974992</v>
+        <v>-14.804714659428619</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>20.647510667999999</v>
+        <v>20.647563353999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.35851706399999728</v>
+        <v>0.35849121100000048</v>
       </c>
       <c r="D108" s="5">
-        <v>23.391807847975144</v>
+        <v>23.389854339511619</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>20.861699217000002</v>
+        <v>20.861737706</v>
       </c>
       <c r="C109" s="5">
-        <v>0.21418854900000284</v>
+        <v>0.21417435200000057</v>
       </c>
       <c r="D109" s="5">
-        <v>13.183667841335399</v>
+        <v>13.182707967013041</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>21.093083150999998</v>
+        <v>21.093035065999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23138393399999657</v>
+        <v>0.23129735999999923</v>
       </c>
       <c r="D110" s="5">
-        <v>14.152288507470701</v>
+        <v>14.146638632119712</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>21.092169590000001</v>
+        <v>21.092190186</v>
       </c>
       <c r="C111" s="5">
-        <v>-9.1356099999728713E-4</v>
+        <v>-8.4487999999893759E-4</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.1960734544842513E-2</v>
+        <v>-4.805532594220896E-2</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>21.156700488999999</v>
+        <v>21.156724587999999</v>
       </c>
       <c r="C112" s="5">
-        <v>6.4530898999997532E-2</v>
+        <v>6.4534401999999602E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>3.7337790315145503</v>
+        <v>3.7339814314123032</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>21.042942601</v>
+        <v>21.04293534</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.11375788799999853</v>
+        <v>-0.11378924799999979</v>
       </c>
       <c r="D113" s="5">
-        <v>-6.2648686912570639</v>
+        <v>-6.2665380549932648</v>
       </c>
       <c r="E113" s="5">
-        <v>8.1624378567628284</v>
+        <v>8.1623658147196743</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>21.655340031000001</v>
+        <v>21.655320429</v>
       </c>
       <c r="C114" s="5">
-        <v>0.61239743000000146</v>
+        <v>0.61238508899999999</v>
       </c>
       <c r="D114" s="5">
-        <v>41.092016977307246</v>
+        <v>41.091068630607431</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>21.722756839999999</v>
+        <v>21.722717451000001</v>
       </c>
       <c r="C115" s="5">
-        <v>6.7416808999997357E-2</v>
+        <v>6.7397022000001527E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.8004416255153162</v>
+        <v>3.7993105223390833</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>21.872431574</v>
+        <v>21.872318719999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.14967473400000131</v>
+        <v>0.14960126899999793</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5889187404033294</v>
+        <v>8.5845582473822457</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>21.729180699</v>
+        <v>21.729024008</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.14325087499999967</v>
+        <v>-0.14329471199999944</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.5822439325637703</v>
+        <v>-7.5845189930909047</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>21.791425235999998</v>
+        <v>21.79158803</v>
       </c>
       <c r="C118" s="5">
-        <v>6.224453699999799E-2</v>
+        <v>6.2564022000000108E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>3.4921498436361942</v>
+        <v>3.5103846608169897</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>21.93150589</v>
+        <v>21.931619700999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.14008065400000191</v>
+        <v>0.14003167099999914</v>
       </c>
       <c r="D119" s="5">
-        <v>7.9925526540588265</v>
+        <v>7.989596521562814</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>22.246282488999999</v>
+        <v>22.246327659999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.31477659899999821</v>
+        <v>0.3147079589999997</v>
       </c>
       <c r="D120" s="5">
-        <v>18.650053618690276</v>
+        <v>18.645556094569791</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>22.198975527999998</v>
+        <v>22.199008513999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-4.7306961000000314E-2</v>
+        <v>-4.7319145999999535E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.5221780433950847</v>
+        <v>-2.5228150446547803</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.058427427000002</v>
+        <v>23.058374851</v>
       </c>
       <c r="C122" s="5">
-        <v>0.85945189900000329</v>
+        <v>0.85936633700000087</v>
       </c>
       <c r="D122" s="5">
-        <v>57.746973053637404</v>
+        <v>57.739844225071877</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>22.567763669000001</v>
+        <v>22.567770868</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.49066375800000017</v>
+        <v>-0.49060398299999974</v>
       </c>
       <c r="D123" s="5">
-        <v>-22.74864978029434</v>
+        <v>-22.746240318052546</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>22.723912977000001</v>
+        <v>22.723937561</v>
       </c>
       <c r="C124" s="5">
-        <v>0.15614930799999982</v>
+        <v>0.15616669299999941</v>
       </c>
       <c r="D124" s="5">
-        <v>8.6263299659854464</v>
+        <v>8.6273243714550141</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>23.037796128</v>
+        <v>23.037779403999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.31388315099999886</v>
+        <v>0.31384184299999873</v>
       </c>
       <c r="D125" s="5">
-        <v>17.894558095761237</v>
+        <v>17.892000575874967</v>
       </c>
       <c r="E125" s="5">
-        <v>9.4799171618954237</v>
+        <v>9.4798754630398321</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.24580001</v>
+        <v>23.245771501</v>
       </c>
       <c r="C126" s="5">
-        <v>0.20800388199999986</v>
+        <v>0.20799209700000176</v>
       </c>
       <c r="D126" s="5">
-        <v>11.389126250021109</v>
+        <v>11.388457278227104</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.546524155</v>
+        <v>23.546489218000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.30072414500000022</v>
+        <v>0.30071771700000127</v>
       </c>
       <c r="D127" s="5">
-        <v>16.67766325002269</v>
+        <v>16.677302956494167</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.506889119</v>
+        <v>23.506790492</v>
       </c>
       <c r="C128" s="5">
-        <v>-3.9635035999999957E-2</v>
+        <v>-3.9698726000001017E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.0013220147714339</v>
+        <v>-2.0045111471072685</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.578314919</v>
+        <v>24.578154761</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0714258000000001</v>
+        <v>1.071364269</v>
       </c>
       <c r="D129" s="5">
-        <v>70.719585844401593</v>
+        <v>70.714831887683928</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>25.016903077999999</v>
+        <v>25.017089594000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.43858815899999826</v>
+        <v>0.43893483300000113</v>
       </c>
       <c r="D130" s="5">
-        <v>23.645210431605879</v>
+        <v>23.665942759653191</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>25.157085909999999</v>
+        <v>25.157214049</v>
       </c>
       <c r="C131" s="5">
-        <v>0.1401828320000007</v>
+        <v>0.1401244549999987</v>
       </c>
       <c r="D131" s="5">
-        <v>6.9353862454663462</v>
+        <v>6.9323552742290406</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>25.430096460000001</v>
+        <v>25.430125725</v>
       </c>
       <c r="C132" s="5">
-        <v>0.27301055000000218</v>
+        <v>0.27291167599999966</v>
       </c>
       <c r="D132" s="5">
-        <v>13.828783871587724</v>
+        <v>13.823398430178479</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>25.643765333000001</v>
+        <v>25.643785549</v>
       </c>
       <c r="C133" s="5">
-        <v>0.21366887299999959</v>
+        <v>0.2136598240000005</v>
       </c>
       <c r="D133" s="5">
-        <v>10.561885786512292</v>
+        <v>10.56140489423505</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>26.135173847000001</v>
+        <v>26.135113732000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49140851399999974</v>
+        <v>0.49132818300000025</v>
       </c>
       <c r="D134" s="5">
-        <v>25.58078450683967</v>
+        <v>25.576130319581615</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>25.659022555</v>
+        <v>25.659014833000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.47615129200000084</v>
+        <v>-0.47609889900000013</v>
       </c>
       <c r="D135" s="5">
-        <v>-19.799591112798975</v>
+        <v>-19.797667037596721</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>25.691980881999999</v>
+        <v>25.692008662999999</v>
       </c>
       <c r="C136" s="5">
-        <v>3.2958326999999343E-2</v>
+        <v>3.2993829999998781E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.5523037580208898</v>
+        <v>1.5539882278452044</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.435155037000001</v>
+        <v>25.435131891000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.25682584499999805</v>
+        <v>-0.25687677199999825</v>
       </c>
       <c r="D137" s="5">
-        <v>-11.357583301317064</v>
+        <v>-11.359701450742632</v>
       </c>
       <c r="E137" s="5">
-        <v>10.406198994383264</v>
+        <v>10.406178672688204</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.853144936</v>
+        <v>24.853114146999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.58201010100000161</v>
+        <v>-0.58201774400000161</v>
       </c>
       <c r="D138" s="5">
-        <v>-24.253327376210144</v>
+        <v>-24.253626275490102</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.967042466999999</v>
+        <v>24.967015515</v>
       </c>
       <c r="C139" s="5">
-        <v>0.11389753099999922</v>
+        <v>0.1139013680000005</v>
       </c>
       <c r="D139" s="5">
-        <v>5.6401403603291822</v>
+        <v>5.6403423456389046</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>25.037057869000002</v>
+        <v>25.036988422</v>
       </c>
       <c r="C140" s="5">
-        <v>7.001540200000278E-2</v>
+        <v>6.9972907000000362E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>3.4175673973380727</v>
+        <v>3.4154648131210719</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>25.211085574999998</v>
+        <v>25.210932129</v>
       </c>
       <c r="C141" s="5">
-        <v>0.17402770599999684</v>
+        <v>0.17394370699999939</v>
       </c>
       <c r="D141" s="5">
-        <v>8.6673411600210137</v>
+        <v>8.6630214637378309</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>25.006866693999999</v>
+        <v>25.007063528</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.20421888099999919</v>
+        <v>-0.20386860099999993</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.2988509018189003</v>
+        <v>-9.2836579469874447</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.272602733999999</v>
+        <v>25.272738705999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.26573604000000017</v>
+        <v>0.26567517799999862</v>
       </c>
       <c r="D143" s="5">
-        <v>13.524160724375678</v>
+        <v>13.520767354516504</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.122653688</v>
+        <v>25.122655975000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.1499490459999997</v>
+        <v>-0.15008273099999769</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.8921083014150337</v>
+        <v>-6.8980176707041485</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.208704881999999</v>
+        <v>25.208703782000001</v>
       </c>
       <c r="C145" s="5">
-        <v>8.6051193999999498E-2</v>
+        <v>8.6047806999999921E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>4.1886156687215736</v>
+        <v>4.188447297019815</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.033517041</v>
+        <v>25.03346037</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.17518784099999962</v>
+        <v>-0.17524341200000038</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.0279166812978424</v>
+        <v>-8.0303669745656734</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.056371911999999</v>
+        <v>25.056347815999999</v>
       </c>
       <c r="C147" s="5">
-        <v>2.2854870999999832E-2</v>
+        <v>2.288744599999859E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.1010829839583014</v>
+        <v>1.1026627640223996</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>24.846182563999999</v>
+        <v>24.846201900000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.21018934800000011</v>
+        <v>-0.21014591599999832</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.6146958129772813</v>
+        <v>-9.6128086566831463</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>25.049189510000001</v>
+        <v>25.049170251</v>
       </c>
       <c r="C149" s="5">
-        <v>0.20300694600000213</v>
+        <v>0.2029683509999991</v>
       </c>
       <c r="D149" s="5">
-        <v>10.257483806014122</v>
+        <v>10.255436905288452</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.5174490835166643</v>
+        <v>-1.5174351823847632</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>24.974834185999999</v>
+        <v>24.974810700999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-7.4355324000002554E-2</v>
+        <v>-7.4359550000000496E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-3.5044643730179126</v>
+        <v>-3.5046629600454904</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>24.891345642000001</v>
+        <v>24.891318472999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-8.3488543999997944E-2</v>
+        <v>-8.3492228000000779E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.9385487410457776</v>
+        <v>-3.9387229857201111</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>24.643082538000002</v>
+        <v>24.643048191999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.2482631039999994</v>
+        <v>-0.24827028099999993</v>
       </c>
       <c r="D152" s="5">
-        <v>-11.333437049583173</v>
+        <v>-11.333758626117286</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>24.42701812</v>
+        <v>24.426923019</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.21606441800000198</v>
+        <v>-0.21612517299999823</v>
       </c>
       <c r="D153" s="5">
-        <v>-10.028476365901351</v>
+        <v>-10.031174974040924</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>24.281675692</v>
+        <v>24.281842798</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.1453424279999993</v>
+        <v>-0.14508022100000062</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.910993069831739</v>
+        <v>-6.8989556209731688</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>24.052350522000001</v>
+        <v>24.052457529000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.22932516999999919</v>
+        <v>-0.229385268999998</v>
       </c>
       <c r="D155" s="5">
-        <v>-10.762696275108341</v>
+        <v>-10.765301657853554</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>23.024030503999999</v>
+        <v>23.024014040000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0283200180000023</v>
+        <v>-1.0284434890000007</v>
       </c>
       <c r="D156" s="5">
-        <v>-40.804876373931556</v>
+        <v>-40.808544456612758</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>23.009791142000001</v>
+        <v>23.009773149000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.4239361999997868E-2</v>
+        <v>-1.4240891000000033E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.73962860832825772</v>
+        <v>-0.73970828563911795</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>22.837773036000002</v>
+        <v>22.837724388000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.17201810599999945</v>
+        <v>-0.17204876099999922</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.6112133359477987</v>
+        <v>-8.6126918326064228</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>22.881357441999999</v>
+        <v>22.881321478</v>
       </c>
       <c r="C159" s="5">
-        <v>4.3584405999997244E-2</v>
+        <v>4.3597089999998673E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>2.3143136277290477</v>
+        <v>2.3149992132287078</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>22.823827135999998</v>
+        <v>22.823844732000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.7530306000000309E-2</v>
+        <v>-5.7476745999998968E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.9757696172904691</v>
+        <v>-2.9730419838681521</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>22.554477121000001</v>
+        <v>22.554462905000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.269350014999997</v>
+        <v>-0.26938182700000013</v>
       </c>
       <c r="D161" s="5">
-        <v>-13.277552258152504</v>
+        <v>-13.279010478391506</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.9592539231821213</v>
+        <v>-9.9592414479294238</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>22.693217790999999</v>
+        <v>22.693203909000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.13874066999999712</v>
+        <v>0.13874100399999989</v>
       </c>
       <c r="D162" s="5">
-        <v>7.6365610893470048</v>
+        <v>7.6365850770685029</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>22.493795984999998</v>
+        <v>22.493775289999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.19942180600000015</v>
+        <v>-0.19942861900000253</v>
       </c>
       <c r="D163" s="5">
-        <v>-10.050231851291757</v>
+        <v>-10.050564636479765</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>22.729427391000002</v>
+        <v>22.729412578000002</v>
       </c>
       <c r="C164" s="5">
-        <v>0.2356314060000031</v>
+        <v>0.23563728800000305</v>
       </c>
       <c r="D164" s="5">
-        <v>13.320613521846303</v>
+        <v>13.320978398660642</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>22.733359834000002</v>
+        <v>22.733326797</v>
       </c>
       <c r="C165" s="5">
-        <v>3.9324430000000632E-3</v>
+        <v>3.9142189999985533E-3</v>
       </c>
       <c r="D165" s="5">
-        <v>0.20781097827913264</v>
+        <v>0.20684714882999167</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>22.638637143</v>
+        <v>22.638758477</v>
       </c>
       <c r="C166" s="5">
-        <v>-9.4722691000001191E-2</v>
+        <v>-9.4568320000000483E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.8870113482254673</v>
+        <v>-4.8792351740640232</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>22.618686876999998</v>
+        <v>22.618767479999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.9950266000002159E-2</v>
+        <v>-1.9990997000000732E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0523877248294622</v>
+        <v>-1.0545202591997094</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>22.743335152</v>
+        <v>22.743300386000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12464827500000197</v>
+        <v>0.12453290600000244</v>
       </c>
       <c r="D168" s="5">
-        <v>6.8171912590800021</v>
+        <v>6.8106642747931101</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>22.634057933000001</v>
+        <v>22.634027999000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10927721899999909</v>
+        <v>-0.10927238700000075</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.6158079848472653</v>
+        <v>-5.6155745493930986</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>22.757852521</v>
+        <v>22.757820056</v>
       </c>
       <c r="C170" s="5">
-        <v>0.1237945879999991</v>
+        <v>0.12379205699999929</v>
       </c>
       <c r="D170" s="5">
-        <v>6.7643515707149993</v>
+        <v>6.764218302667957</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>22.622728984999998</v>
+        <v>22.6226901</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.13512353600000182</v>
+        <v>-0.13512995600000011</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.8968083984509381</v>
+        <v>-6.8971349738395133</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>22.719963796999998</v>
+        <v>22.719970918000001</v>
       </c>
       <c r="C172" s="5">
-        <v>9.7234811999999948E-2</v>
+        <v>9.7280818000001545E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>5.2814133930847662</v>
+        <v>5.2839809510109248</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>22.659997007000001</v>
+        <v>22.659994441999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.9966789999997161E-2</v>
+        <v>-5.9976476000002776E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.1216891821895354</v>
+        <v>-3.1221851434162007</v>
       </c>
       <c r="E173" s="5">
-        <v>0.46784452343500149</v>
+        <v>0.46789647549798641</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>22.490706975999998</v>
+        <v>22.490703280000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.16929003100000273</v>
+        <v>-0.16929116199999683</v>
       </c>
       <c r="D174" s="5">
-        <v>-8.6057002051781133</v>
+        <v>-8.6057562914393042</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>22.27673781</v>
+        <v>22.276719752999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.21396916599999827</v>
+        <v>-0.21398352700000345</v>
       </c>
       <c r="D175" s="5">
-        <v>-10.837583024328678</v>
+        <v>-10.838274467917575</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>22.290151518999998</v>
+        <v>22.290150651000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.3413708999998164E-2</v>
+        <v>1.3430898000002855E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.7249654683686213</v>
+        <v>0.7258981486260474</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>22.731524946</v>
+        <v>22.731548602</v>
       </c>
       <c r="C177" s="5">
-        <v>0.44137342700000204</v>
+        <v>0.44139795099999901</v>
       </c>
       <c r="D177" s="5">
-        <v>26.527989969418563</v>
+        <v>26.529629190205874</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>22.504312417000001</v>
+        <v>22.504377921</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.22721252899999911</v>
+        <v>-0.22717068100000049</v>
       </c>
       <c r="D178" s="5">
-        <v>-11.356657622247068</v>
+        <v>-11.354668381605482</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>22.181212505000001</v>
+        <v>22.181253084000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.32309991199999999</v>
+        <v>-0.32312483699999817</v>
       </c>
       <c r="D179" s="5">
-        <v>-15.931284647204047</v>
+        <v>-15.932375479472826</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>22.057690807</v>
+        <v>22.057659203</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.12352169800000112</v>
+        <v>-0.12359388100000146</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.4815832104222038</v>
+        <v>-6.4852440690963409</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>21.885435128000001</v>
+        <v>21.885407828999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.17225567899999916</v>
+        <v>-0.17225137400000179</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.9789812707680046</v>
+        <v>-8.9787787350466335</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>21.682915217000001</v>
+        <v>21.682889907</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.20251991099999955</v>
+        <v>-0.20251792199999841</v>
       </c>
       <c r="D182" s="5">
-        <v>-10.556284527439763</v>
+        <v>-10.556198574617081</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>21.681865984000002</v>
+        <v>21.681836341</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.0492329999998162E-3</v>
+        <v>-1.0535659999995062E-3</v>
       </c>
       <c r="D183" s="5">
-        <v>-5.8052367255567727E-2</v>
+        <v>-5.8292109107438428E-2</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>21.343357317999999</v>
+        <v>21.343360348000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.33850866600000273</v>
+        <v>-0.33847599299999942</v>
       </c>
       <c r="D184" s="5">
-        <v>-17.207127025361423</v>
+        <v>-17.205627654535572</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>21.157331294999999</v>
+        <v>21.157334389999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.18602602300000015</v>
+        <v>-0.18602595800000188</v>
       </c>
       <c r="D185" s="5">
-        <v>-9.9719554649184143</v>
+        <v>-9.9719507973838226</v>
       </c>
       <c r="E185" s="5">
-        <v>-6.631358828228473</v>
+        <v>-6.6313346009248768</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>21.073262810999999</v>
+        <v>21.073265179</v>
       </c>
       <c r="C186" s="5">
-        <v>-8.4068483999999444E-2</v>
+        <v>-8.40692109999992E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.6653531726413844</v>
+        <v>-4.6653919720497594</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>21.133420063999999</v>
+        <v>21.133410163000001</v>
       </c>
       <c r="C187" s="5">
-        <v>6.0157252999999855E-2</v>
+        <v>6.014498400000079E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4799058790979442</v>
+        <v>3.4791845815868694</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>20.948460316999999</v>
+        <v>20.948468235</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.18495974700000062</v>
+        <v>-0.18494192800000064</v>
       </c>
       <c r="D188" s="5">
-        <v>-10.011321278333607</v>
+        <v>-10.01040719572649</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>20.715917902000001</v>
+        <v>20.715942493</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.2325424149999975</v>
+        <v>-0.23252574199999998</v>
       </c>
       <c r="D189" s="5">
-        <v>-12.536898524317397</v>
+        <v>-12.536049342044553</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>20.652989686000002</v>
+        <v>20.653029138000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-6.2928215999999537E-2</v>
+        <v>-6.2913354999999171E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.5849206134433875</v>
+        <v>-3.5840839128850055</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>20.953327685000001</v>
+        <v>20.953347834999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.30033799899999991</v>
+        <v>0.30031869699999802</v>
       </c>
       <c r="D191" s="5">
-        <v>18.916172090843975</v>
+        <v>18.914818495560404</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>20.885183080000001</v>
+        <v>20.885151501999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-6.8144605000000524E-2</v>
+        <v>-6.8196332999999498E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-3.8335949803869007</v>
+        <v>-3.8364495140140842</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>20.939691765999999</v>
+        <v>20.939673914</v>
       </c>
       <c r="C193" s="5">
-        <v>5.4508685999998363E-2</v>
+        <v>5.4522412000000742E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.1772562383595826</v>
+        <v>3.1780727098667194</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>21.126916411</v>
+        <v>21.126901516</v>
       </c>
       <c r="C194" s="5">
-        <v>0.18722464500000058</v>
+        <v>0.1872276020000001</v>
       </c>
       <c r="D194" s="5">
-        <v>11.273040150968772</v>
+        <v>11.273237129669056</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>21.031074183000001</v>
+        <v>21.031055769000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-9.5842227999998642E-2</v>
+        <v>-9.5845746999998482E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-5.3100046938769125</v>
+        <v>-5.3101984713262551</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>21.186285491</v>
+        <v>21.186281656999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15521130799999838</v>
+        <v>0.15522588799999681</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2245789900933239</v>
+        <v>9.2254893970876939</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>21.172744242</v>
+        <v>21.172749078999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.3541248999999311E-2</v>
+        <v>-1.3532577999999518E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.76429149962190523</v>
+        <v>-0.76380394917489047</v>
       </c>
       <c r="E197" s="5">
-        <v>7.2849201939018116E-2</v>
+        <v>7.2857424833649986E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>21.048918316999998</v>
+        <v>21.048922621999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.123825925000002</v>
+        <v>-0.12382645699999983</v>
       </c>
       <c r="D198" s="5">
-        <v>-6.7966385058624841</v>
+        <v>-6.7966652707062591</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>20.776807922</v>
+        <v>20.776806528000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.27211039499999856</v>
+        <v>-0.27211609399999759</v>
       </c>
       <c r="D199" s="5">
-        <v>-14.456206694233565</v>
+        <v>-14.456485516173101</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>20.900276734999998</v>
+        <v>20.900286435999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.12346881299999879</v>
+        <v>0.12347990799999664</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3689090738154883</v>
+        <v>7.3695935533968804</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>20.961398292999998</v>
+        <v>20.961419873000001</v>
       </c>
       <c r="C201" s="5">
-        <v>6.1121557999999965E-2</v>
+        <v>6.1133437000002289E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>3.5663245772418861</v>
+        <v>3.5670271998968772</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>21.107604222999999</v>
+        <v>21.107631550000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.14620593000000071</v>
+        <v>0.14621167700000015</v>
       </c>
       <c r="D202" s="5">
-        <v>8.6986889746077267</v>
+        <v>8.6990348197650391</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>21.330233022000002</v>
+        <v>21.330233797999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.22262879900000243</v>
+        <v>0.22260224799999762</v>
       </c>
       <c r="D203" s="5">
-        <v>13.417453133641999</v>
+        <v>13.415740628164198</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>21.320124593999999</v>
+        <v>21.320094487999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.0108428000002334E-2</v>
+        <v>-1.0139309999999568E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.5672018138755397</v>
+        <v>-0.56893010914105258</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>21.491612069999999</v>
+        <v>21.491602698000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.17148747599999936</v>
+        <v>0.17150821000000249</v>
       </c>
       <c r="D205" s="5">
-        <v>10.090806562265108</v>
+        <v>10.09209597561178</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>21.472625015999999</v>
+        <v>21.472615562000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-1.8987054000000114E-2</v>
+        <v>-1.8987135999999794E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-1.0550199434590679</v>
+        <v>-1.0550249355297803</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>21.678864457</v>
+        <v>21.678852821</v>
       </c>
       <c r="C207" s="5">
-        <v>0.20623944100000102</v>
+        <v>0.20623725899999812</v>
       </c>
       <c r="D207" s="5">
-        <v>12.154494237935442</v>
+        <v>12.154364413566832</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>21.850344863</v>
+        <v>21.850343324000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.17148040600000058</v>
+        <v>0.17149050300000113</v>
       </c>
       <c r="D208" s="5">
-        <v>9.9160693203023786</v>
+        <v>9.9166843821656201</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>22.104132374999999</v>
+        <v>22.104132489000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.25378751199999883</v>
+        <v>0.25378916500000059</v>
       </c>
       <c r="D209" s="5">
-        <v>14.863520646480332</v>
+        <v>14.863624838418588</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3989958144037944</v>
+        <v>4.3989725024597082</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>22.126481986999998</v>
+        <v>22.126483249</v>
       </c>
       <c r="C210" s="5">
-        <v>2.2349611999999297E-2</v>
+        <v>2.235075999999836E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.2200969193761679</v>
+        <v>1.2201599329380253</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>22.234012795999998</v>
+        <v>22.234019009000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.107530809</v>
+        <v>0.10753576000000109</v>
       </c>
       <c r="D211" s="5">
-        <v>5.9902198759745895</v>
+        <v>5.9905027442881842</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>22.043522104000001</v>
+        <v>22.043537446999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.19049069199999735</v>
+        <v>-0.19048156200000221</v>
       </c>
       <c r="D212" s="5">
-        <v>-9.8101571935834571</v>
+        <v>-9.8097063205837003</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>21.873131014999998</v>
+        <v>21.873152799</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.17039108900000244</v>
+        <v>-0.17038464799999886</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.8913511124380058</v>
+        <v>-8.8910232380329131</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>21.837799053000001</v>
+        <v>21.837819829000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-3.5331961999997219E-2</v>
+        <v>-3.5332969999998909E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.9212475213748248</v>
+        <v>-1.9212999508729345</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>21.816391036999999</v>
+        <v>21.816395809999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.1408016000002306E-2</v>
+        <v>-2.1424019000001238E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-1.1700610761465335</v>
+        <v>-1.1709299025780773</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>21.958636174999999</v>
+        <v>21.958594131000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.14224513799999983</v>
+        <v>0.14219832100000218</v>
       </c>
       <c r="D216" s="5">
-        <v>8.1108907460077475</v>
+        <v>8.108122961276365</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>21.834519876000002</v>
+        <v>21.834506775000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.1241162989999971</v>
+        <v>-0.12408735600000043</v>
       </c>
       <c r="D217" s="5">
-        <v>-6.5757969892479728</v>
+        <v>-6.5743231032095668</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>21.827118776999999</v>
+        <v>21.827101814999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.4010990000026311E-3</v>
+        <v>-7.4049600000023474E-3</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.40599839712575081</v>
+        <v>-0.40621004644486591</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>21.719688285</v>
+        <v>21.719688501</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.10743049199999888</v>
+        <v>-0.10741331399999865</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.7489676252937887</v>
+        <v>-5.7480774556579073</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>21.721376617000001</v>
+        <v>21.721377914000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.6883320000005142E-3</v>
+        <v>1.6894130000011387E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>9.3319239838551837E-2</v>
+        <v>9.3379014627870127E-2</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>21.765685473000001</v>
+        <v>21.765677117999999</v>
       </c>
       <c r="C221" s="5">
-        <v>4.4308856000000674E-2</v>
+        <v>4.4299203999997872E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4754986947014501</v>
+        <v>2.4749532330865964</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.5311476436088656</v>
+        <v>-1.5311859498147395</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>21.808955931</v>
+        <v>21.808953463999998</v>
       </c>
       <c r="C222" s="5">
-        <v>4.3270457999998513E-2</v>
+        <v>4.3276345999998966E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.4118732891046601</v>
+        <v>2.4122060166077208</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>21.812613312</v>
+        <v>21.812624016000001</v>
       </c>
       <c r="C223" s="5">
-        <v>3.6573810000000151E-3</v>
+        <v>3.6705520000026581E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.20142676986523167</v>
+        <v>0.20215284461511107</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>21.977403524</v>
+        <v>21.977431235000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.16479021199999977</v>
+        <v>0.16480721900000006</v>
       </c>
       <c r="D224" s="5">
-        <v>9.4521212109422326</v>
+        <v>9.4531327634459714</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>21.653283061</v>
+        <v>21.653303320999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.32412046299999986</v>
+        <v>-0.32412791400000174</v>
       </c>
       <c r="D225" s="5">
-        <v>-16.330253859993395</v>
+        <v>-16.330580403039729</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>21.662466756000001</v>
+        <v>21.662499569000001</v>
       </c>
       <c r="C226" s="5">
-        <v>9.1836950000008244E-3</v>
+        <v>9.1962480000020719E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>0.51013869654299437</v>
+        <v>0.51083714494830623</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>21.520685414999999</v>
+        <v>21.520726716999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.1417813410000015</v>
+        <v>-0.14177285200000256</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.5773794148359164</v>
+        <v>-7.5769308649687677</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>21.278555439000002</v>
+        <v>21.278478323000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.24212997599999753</v>
+        <v>-0.24224839399999709</v>
       </c>
       <c r="D228" s="5">
-        <v>-12.696329132728913</v>
+        <v>-12.702136344547178</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>21.270410488</v>
+        <v>21.270374644</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.1449510000020098E-3</v>
+        <v>-8.103679000001307E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.4583671394780664</v>
+        <v>-0.45605101907966183</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>21.262542003</v>
+        <v>21.262510415000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.868484999999481E-3</v>
+        <v>-7.8642289999990567E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.44300953475565619</v>
+        <v>-0.44277114615455249</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>21.368745325999999</v>
+        <v>21.368755803999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.10620332299999902</v>
+        <v>0.10624538899999791</v>
       </c>
       <c r="D231" s="5">
-        <v>6.1612597046768025</v>
+        <v>6.1637769800981346</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>21.18578514</v>
+        <v>21.185782778</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18296018599999897</v>
+        <v>-0.18297302599999909</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.8041648833607002</v>
+        <v>-9.8048162739387656</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>21.029915533</v>
+        <v>21.029902620000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.15586960699999963</v>
+        <v>-0.15588015799999866</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.4800912826370034</v>
+        <v>-8.4806431903677311</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.3804124428459259</v>
+        <v>-3.3804346816829312</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>20.909048187</v>
+        <v>20.909046214</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.12086734600000071</v>
+        <v>-0.12085640600000147</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6829885189086724</v>
+        <v>-6.6824065894101503</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>20.82731519</v>
+        <v>20.827331156</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.1732996999999585E-2</v>
+        <v>-8.171505800000034E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.5912267669372291</v>
+        <v>-4.5902410553957047</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>20.816985159000001</v>
+        <v>20.817025902000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0330030999998741E-2</v>
+        <v>-1.0305253999998598E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.59356079170660436</v>
+        <v>-0.59214053141849465</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>20.334455732999999</v>
+        <v>20.334477488000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.48252942600000281</v>
+        <v>-0.48254841400000004</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.529601866363805</v>
+        <v>-24.530405476486816</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>19.884505766</v>
+        <v>19.884557149999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.44994996699999845</v>
+        <v>-0.44992033800000186</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.548329482753715</v>
+        <v>-23.546940256900907</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>19.623726094999999</v>
+        <v>19.623807256999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26077967100000166</v>
+        <v>-0.26074989299999984</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.650679181413661</v>
+        <v>-14.649089842083063</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>19.388572497999998</v>
+        <v>19.388460973000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.23515359700000005</v>
+        <v>-0.23534628399999846</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.468877427648195</v>
+        <v>-13.479144275515175</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>19.286735129</v>
+        <v>19.286674519999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10183736899999829</v>
+        <v>-0.10178645300000255</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.1240001463492399</v>
+        <v>-6.1210603673918618</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>19.078741498999999</v>
+        <v>19.078692252</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.20799363000000071</v>
+        <v>-0.20798226799999853</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.200490426918776</v>
+        <v>-12.199899069699905</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>19.008519440000001</v>
+        <v>19.008535165000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-7.0222058999998893E-2</v>
+        <v>-7.0157086999998342E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-4.3284498273798322</v>
+        <v>-4.3245365740451458</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>18.828687621</v>
+        <v>18.828681007</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.17983181900000034</v>
+        <v>-0.17985415800000126</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.780228217406707</v>
+        <v>-10.781489989670213</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>18.688440750000002</v>
+        <v>18.688423649000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14024687099999866</v>
+        <v>-0.1402573579999995</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.5810534659276012</v>
+        <v>-8.5816719519313018</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.134018961349479</v>
+        <v>-11.134045712476059</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>18.630037609999999</v>
+        <v>18.630036376</v>
       </c>
       <c r="C246" s="5">
-        <v>-5.8403140000002907E-2</v>
+        <v>-5.8387273000001016E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6863229156923305</v>
+        <v>-3.6853418739367871</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>18.661844724000002</v>
+        <v>18.661864648000002</v>
       </c>
       <c r="C247" s="5">
-        <v>3.1807114000002912E-2</v>
+        <v>3.1828272000002045E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0681114031871006</v>
+        <v>2.0695001956348769</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>18.789527691</v>
+        <v>18.789575826</v>
       </c>
       <c r="C248" s="5">
-        <v>0.12768296699999837</v>
+        <v>0.12771117799999843</v>
       </c>
       <c r="D248" s="5">
-        <v>8.5264264362302065</v>
+        <v>8.528372328658218</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>19.232212530000002</v>
+        <v>19.232236156999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.44268483900000177</v>
+        <v>0.44266033099999902</v>
       </c>
       <c r="D249" s="5">
-        <v>32.23932811264261</v>
+        <v>32.237212376962397</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>18.937408405999999</v>
+        <v>18.937483252</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.29480412400000233</v>
+        <v>-0.29475290499999929</v>
       </c>
       <c r="D250" s="5">
-        <v>-16.920179736846308</v>
+        <v>-16.917464214297627</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>18.822553496000001</v>
+        <v>18.822669773000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11485490999999826</v>
+        <v>-0.11481347899999861</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.0400379300392668</v>
+        <v>-7.0375555965229042</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>18.677488537999999</v>
+        <v>18.677352957</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.14506495800000252</v>
+        <v>-0.14531681600000113</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.8662457936597114</v>
+        <v>-8.8809389455757781</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>18.577182548</v>
+        <v>18.577100025</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.10030598999999896</v>
+        <v>-0.10025293200000007</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.2575193925617949</v>
+        <v>-6.2543505738084431</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>18.570820302000001</v>
+        <v>18.570760405000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.3622459999983505E-3</v>
+        <v>-6.339619999998547E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.41019840979360511</v>
+        <v>-0.40874417400950103</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>18.339744473</v>
+        <v>18.339756022</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.23107582900000168</v>
+        <v>-0.23100438300000192</v>
       </c>
       <c r="D255" s="5">
-        <v>-13.950903853178364</v>
+        <v>-13.946923069033289</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>18.345588494000001</v>
+        <v>18.345573554000001</v>
       </c>
       <c r="C256" s="5">
-        <v>5.8440210000014758E-3</v>
+        <v>5.8175320000017905E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.3830548951133439</v>
+        <v>0.38131536408585465</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>18.502106649000002</v>
+        <v>18.502096050999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.15651815500000055</v>
+        <v>0.15652249699999743</v>
       </c>
       <c r="D257" s="5">
-        <v>10.732316928091755</v>
+        <v>10.732637917510846</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.99705536428982278</v>
+        <v>-0.99702147971143518</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>18.774534013</v>
+        <v>18.774532484000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.27242736399999856</v>
+        <v>0.27243643300000286</v>
       </c>
       <c r="D258" s="5">
-        <v>19.172442078393416</v>
+        <v>19.173144758883566</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>18.725329903999999</v>
+        <v>18.725346614999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.9204109000001495E-2</v>
+        <v>-4.9185869000002214E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.1000092071206908</v>
+        <v>-3.0988767877806578</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>18.905314594</v>
+        <v>18.905365015000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.17998469000000128</v>
+        <v>0.18001840000000158</v>
       </c>
       <c r="D260" s="5">
-        <v>12.16391749402559</v>
+        <v>12.166306068649479</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>18.971385302000002</v>
+        <v>18.971417595999998</v>
       </c>
       <c r="C261" s="5">
-        <v>6.6070708000001588E-2</v>
+        <v>6.6052580999997446E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>4.2753437591235288</v>
+        <v>4.2741365356010474</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>18.910694612</v>
+        <v>18.910776990999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-6.0690690000001268E-2</v>
+        <v>-6.0640604999999681E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-3.7720483066693511</v>
+        <v>-3.7689836404356414</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>18.711410183000002</v>
+        <v>18.711529646999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.19928442899999865</v>
+        <v>-0.19924734399999977</v>
       </c>
       <c r="D263" s="5">
-        <v>-11.938017976286208</v>
+        <v>-11.935874524694533</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>19.648753689999999</v>
+        <v>19.648629308</v>
       </c>
       <c r="C264" s="5">
-        <v>0.9373435069999978</v>
+        <v>0.9370996610000013</v>
       </c>
       <c r="D264" s="5">
-        <v>79.780204803579807</v>
+        <v>79.752776404694586</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>19.555070830999998</v>
+        <v>19.554983799999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-9.3682859000001173E-2</v>
+        <v>-9.3645508000001598E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.5737770740117432</v>
+        <v>-5.5716471057499328</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>19.545755399000001</v>
+        <v>19.545689705000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-9.3154319999975144E-3</v>
+        <v>-9.2940949999977818E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.57014760505051942</v>
+        <v>-0.56884761868780664</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>19.550842824</v>
+        <v>19.550849407000001</v>
       </c>
       <c r="C267" s="5">
-        <v>5.0874249999992571E-3</v>
+        <v>5.1597020000002658E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>0.31278694431713383</v>
+        <v>0.31723822725189255</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>19.541783889000001</v>
+        <v>19.541765035000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-9.0589349999987689E-3</v>
+        <v>-9.0843720000002293E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.5546083850441863</v>
+        <v>-0.55616153094971699</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>19.781179752</v>
+        <v>19.781169820999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.2393958629999986</v>
+        <v>0.23940478599999793</v>
       </c>
       <c r="D269" s="5">
-        <v>15.732623780516629</v>
+        <v>15.733266462128404</v>
       </c>
       <c r="E269" s="5">
-        <v>6.9131214475467884</v>
+        <v>6.913129012379482</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>19.926417791999999</v>
+        <v>19.926408334000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14523803999999885</v>
+        <v>0.14523851300000246</v>
       </c>
       <c r="D270" s="5">
-        <v>9.1753288832191249</v>
+        <v>9.1753647756117829</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>19.891168196999999</v>
+        <v>19.891174583000002</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.52495949999998E-2</v>
+        <v>-3.5233750999999813E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.1022534618329147</v>
+        <v>-2.1013186983471988</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>20.065790735</v>
+        <v>20.065842445000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.17462253800000127</v>
+        <v>0.17466786199999973</v>
       </c>
       <c r="D272" s="5">
-        <v>11.058516390551464</v>
+        <v>11.061522970772319</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>19.942498134000001</v>
+        <v>19.942541834</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.12329260099999928</v>
+        <v>-0.12330061100000123</v>
       </c>
       <c r="D273" s="5">
-        <v>-7.1291593704427392</v>
+        <v>-7.1295892370043301</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>19.897495974999998</v>
+        <v>19.89757796</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.5002159000002706E-2</v>
+        <v>-4.4963874000000459E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-2.6745578889409871</v>
+        <v>-2.6723049017816525</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>20.106610518</v>
+        <v>20.106730563999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.20911454300000187</v>
+        <v>0.2091526039999998</v>
       </c>
       <c r="D275" s="5">
-        <v>13.366640769683835</v>
+        <v>13.369157669256971</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>20.204745371000001</v>
+        <v>20.204634117000001</v>
       </c>
       <c r="C276" s="5">
-        <v>9.8134853000001243E-2</v>
+        <v>9.7903553000001864E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>6.0166789401005172</v>
+        <v>6.0020791565515319</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>20.42859365</v>
+        <v>20.428512218000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.22384827899999848</v>
+        <v>0.22387810100000038</v>
       </c>
       <c r="D277" s="5">
-        <v>14.135582226263853</v>
+        <v>14.13766429734855</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>20.530743714</v>
+        <v>20.530686747000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.10215006399999993</v>
+        <v>0.10217452899999913</v>
       </c>
       <c r="D278" s="5">
-        <v>6.1682215066269475</v>
+        <v>6.1697649465448645</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>20.438295697000001</v>
+        <v>20.438291535000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-9.2448016999998828E-2</v>
+        <v>-9.239521199999956E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.271653401445187</v>
+        <v>-5.2687307026944126</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>20.632215112000001</v>
+        <v>20.632187451</v>
       </c>
       <c r="C280" s="5">
-        <v>0.19391941499999987</v>
+        <v>0.19389591599999889</v>
       </c>
       <c r="D280" s="5">
-        <v>11.999000691799688</v>
+        <v>11.997472542241994</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>20.530608793999999</v>
+        <v>20.530601707999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.10160631800000175</v>
+        <v>-0.10158574300000112</v>
       </c>
       <c r="D281" s="5">
-        <v>-5.7521076593607052</v>
+        <v>-5.7509817356057429</v>
       </c>
       <c r="E281" s="5">
-        <v>3.7885962889762759</v>
+        <v>3.7886125733797238</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>20.676498889000001</v>
+        <v>20.676478839000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14589009500000216</v>
+        <v>0.14587713100000244</v>
       </c>
       <c r="D282" s="5">
-        <v>8.8684642650826984</v>
+        <v>8.8676483331882494</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>20.835151951</v>
+        <v>20.835142751999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.15865306199999907</v>
+        <v>0.15866391299999805</v>
       </c>
       <c r="D283" s="5">
-        <v>9.606430989439275</v>
+        <v>9.6071257037692028</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>20.939236174000001</v>
+        <v>20.939288759</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10408422300000097</v>
+        <v>0.10414600700000065</v>
       </c>
       <c r="D284" s="5">
-        <v>6.1622119414464827</v>
+        <v>6.165973748720277</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>21.149771531999999</v>
+        <v>21.149837852000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.21053535799999779</v>
+        <v>0.21054909300000091</v>
       </c>
       <c r="D285" s="5">
-        <v>12.755605042111684</v>
+        <v>12.756449921263101</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>21.193899187</v>
+        <v>21.193970930999999</v>
       </c>
       <c r="C286" s="5">
-        <v>4.4127655000000487E-2</v>
+        <v>4.4133078999998077E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.5326557779169256</v>
+        <v>2.5329626295069518</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>21.398382427000001</v>
+        <v>21.398477144000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.20448324000000184</v>
+        <v>0.20450621300000194</v>
       </c>
       <c r="D287" s="5">
-        <v>12.212430192294477</v>
+        <v>12.21383227308821</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>21.463316449000001</v>
+        <v>21.463244464999999</v>
       </c>
       <c r="C288" s="5">
-        <v>6.4934021999999203E-2</v>
+        <v>6.4767320999997935E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.7028295603969585</v>
+        <v>3.6931480999128796</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>21.520157860000001</v>
+        <v>21.520099290000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.6841411000000619E-2</v>
+        <v>5.6854825000002052E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>3.2246664569610006</v>
+        <v>3.2254495424236307</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>21.426720472</v>
+        <v>21.426674778999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-9.3437388000001675E-2</v>
+        <v>-9.3424511000002042E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.0875871041898835</v>
+        <v>-5.0869161338486846</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>21.400392907000001</v>
+        <v>21.400368477000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.6327564999998998E-2</v>
+        <v>-2.6306301999998283E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.4645472378170821</v>
+        <v>-1.4633754969082369</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>21.730309700999999</v>
+        <v>21.730265444</v>
       </c>
       <c r="C292" s="5">
-        <v>0.32991679399999896</v>
+        <v>0.32989696699999982</v>
       </c>
       <c r="D292" s="5">
-        <v>20.151729763557814</v>
+        <v>20.150439222718397</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>21.483307531000001</v>
+        <v>21.483286893999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.24700216999999824</v>
+        <v>-0.24697855000000146</v>
       </c>
       <c r="D293" s="5">
-        <v>-12.818817960659324</v>
+        <v>-12.817692224234033</v>
       </c>
       <c r="E293" s="5">
-        <v>4.6403823021479385</v>
+        <v>4.6403178998342565</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>21.117791897</v>
+        <v>21.117753651000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.3655156340000012</v>
+        <v>-0.36553324299999801</v>
       </c>
       <c r="D294" s="5">
-        <v>-18.610510230862275</v>
+        <v>-18.611340862758286</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>21.040603314999998</v>
+        <v>21.040569568999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-7.718858200000156E-2</v>
+        <v>-7.7184082000002263E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.2990624658294063</v>
+        <v>-4.2988244819860739</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>21.102895324999999</v>
+        <v>21.102927881999999</v>
       </c>
       <c r="C296" s="5">
-        <v>6.2292010000000175E-2</v>
+        <v>6.235831300000072E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>3.6110975846446625</v>
+        <v>3.6150099624049803</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>21.259946763999999</v>
+        <v>21.260136828</v>
       </c>
       <c r="C297" s="5">
-        <v>0.15705143899999996</v>
+        <v>0.15720894600000079</v>
       </c>
       <c r="D297" s="5">
-        <v>9.3053792269425237</v>
+        <v>9.3150822904258135</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>21.293592809</v>
+        <v>21.293637544999999</v>
       </c>
       <c r="C298" s="5">
-        <v>3.3646045000001124E-2</v>
+        <v>3.3500716999999014E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>1.9157410839421463</v>
+        <v>1.9073773423202933</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>21.288535703000001</v>
+        <v>21.288601750000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.0571059999988677E-3</v>
+        <v>-5.0357949999977336E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.28462113952737456</v>
+        <v>-0.28342269104189022</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>21.445752716000001</v>
+        <v>21.445723142999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.15721701300000035</v>
+        <v>0.15712139299999706</v>
       </c>
       <c r="D300" s="5">
-        <v>9.2310340273753511</v>
+        <v>9.2251600481828113</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>21.419047379999999</v>
+        <v>21.419008369</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.6705336000002688E-2</v>
+        <v>-2.6714773999998442E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.4841087741430781</v>
+        <v>-1.4846317217269922</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>21.646337083999999</v>
+        <v>21.646284394999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.22728970400000037</v>
+        <v>0.22727602599999841</v>
       </c>
       <c r="D302" s="5">
-        <v>13.504005407902309</v>
+        <v>13.5031707992032</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>21.562593263</v>
+        <v>21.562525391000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-8.3743820999998775E-2</v>
+        <v>-8.3759003999997361E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-4.5449555111204631</v>
+        <v>-4.545772898476419</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>21.546565632</v>
+        <v>21.546485252</v>
       </c>
       <c r="C304" s="5">
-        <v>-1.6027631000000042E-2</v>
+        <v>-1.6040139000001119E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.88833113274726649</v>
+        <v>-0.88902434141642228</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>21.743784769000001</v>
+        <v>21.743735145999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.19721913700000115</v>
+        <v>0.1972498939999987</v>
       </c>
       <c r="D305" s="5">
-        <v>11.553964046995402</v>
+        <v>11.555902907281057</v>
       </c>
       <c r="E305" s="5">
-        <v>1.2124633863949352</v>
+        <v>1.2123296276080442</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>21.33983856</v>
+        <v>21.339782144000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.40394620900000078</v>
+        <v>-0.40395300199999795</v>
       </c>
       <c r="D306" s="5">
-        <v>-20.150561149993827</v>
+        <v>-20.150907560401386</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>21.213663196999999</v>
+        <v>21.213621975999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.12617536300000154</v>
+        <v>-0.12616016800000196</v>
       </c>
       <c r="D307" s="5">
-        <v>-6.8689546063300018</v>
+        <v>-6.8681716753022375</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>21.229418850999998</v>
+        <v>21.229451552</v>
       </c>
       <c r="C308" s="5">
-        <v>1.5755653999999453E-2</v>
+        <v>1.5829576000001566E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.89490479954854596</v>
+        <v>0.89912249364254571</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>21.173962582000001</v>
+        <v>21.174299264999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-5.5456268999996894E-2</v>
+        <v>-5.5152287000002076E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.0900370576647629</v>
+        <v>-3.0733357276278794</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>21.593050430000002</v>
+        <v>21.593099383999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.41908784800000021</v>
+        <v>0.41880011900000014</v>
       </c>
       <c r="D310" s="5">
-        <v>26.515079650790518</v>
+        <v>26.494383131963083</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>21.772598656</v>
+        <v>21.772646603999998</v>
       </c>
       <c r="C311" s="5">
-        <v>0.17954822599999787</v>
+        <v>0.1795472199999999</v>
       </c>
       <c r="D311" s="5">
-        <v>10.447328780727005</v>
+        <v>10.447242763634756</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>21.451815975999999</v>
+        <v>21.451828362000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.32078268000000065</v>
+        <v>-0.32081824199999787</v>
       </c>
       <c r="D312" s="5">
-        <v>-16.315399461277615</v>
+        <v>-16.317031122685645</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>21.441082725000001</v>
+        <v>21.441068686000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.0733250999997779E-2</v>
+        <v>-1.0759675999999274E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.59876125568014693</v>
+        <v>-0.60023098131395392</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>21.255327076</v>
+        <v>21.255272642000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.18575564900000074</v>
+        <v>-0.18579604399999994</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.9149014836860339</v>
+        <v>-9.9169620919185348</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>21.443110529999998</v>
+        <v>21.442869521999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.18778345399999807</v>
+        <v>0.18759687999999741</v>
       </c>
       <c r="D315" s="5">
-        <v>11.132197798253474</v>
+        <v>11.120624850154371</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>21.483666712000002</v>
+        <v>21.483538933999998</v>
       </c>
       <c r="C316" s="5">
-        <v>4.0556182000003105E-2</v>
+        <v>4.0669411999999738E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2933650291663277</v>
+        <v>2.2998610013205356</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>21.437465121999999</v>
+        <v>21.437397077</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.6201590000002568E-2</v>
+        <v>-4.614185699999851E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.5503476756838728</v>
+        <v>-2.5471042113181186</v>
       </c>
       <c r="E317" s="5">
-        <v>-1.4087687596904486</v>
+        <v>-1.4088566980009043</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>21.424575748999999</v>
+        <v>21.424520823000002</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.2889373000000148E-2</v>
+        <v>-1.2876253999998255E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.71912426423474951</v>
+        <v>-0.71839701764315755</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>21.372350453999999</v>
+        <v>21.372282730999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.2225294999999505E-2</v>
+        <v>-5.2238092000003178E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.8862612564093837</v>
+        <v>-2.8869663352852459</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>21.212114905</v>
+        <v>21.212143617999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.16023554899999937</v>
+        <v>-0.16013911299999961</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.6349262985738751</v>
+        <v>-8.6299679595060237</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>21.082438507999999</v>
+        <v>21.083105879000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.12967639700000078</v>
+        <v>-0.12903773899999749</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.0942795955215576</v>
+        <v>-7.0604916056534854</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>21.098883845</v>
+        <v>21.098880987000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.6445337000000393E-2</v>
+        <v>1.5775107999999705E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.94008531545344276</v>
+        <v>0.90158572023983918</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>21.054885287000001</v>
+        <v>21.054956526000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.3998557999998411E-2</v>
+        <v>-4.3924460999999582E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4739172880539173</v>
+        <v>-2.469798937580725</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>21.179091093</v>
+        <v>21.179092588</v>
       </c>
       <c r="C324" s="5">
-        <v>0.12420580599999909</v>
+        <v>0.12413606199999805</v>
       </c>
       <c r="D324" s="5">
-        <v>7.3132293790343583</v>
+        <v>7.3089632529046655</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>20.95984953</v>
+        <v>20.959835861999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.21924156300000064</v>
+        <v>-0.21925672600000112</v>
       </c>
       <c r="D325" s="5">
-        <v>-11.738743277330343</v>
+        <v>-11.739508703112822</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>20.969265851999999</v>
+        <v>20.969196861</v>
       </c>
       <c r="C326" s="5">
-        <v>9.416321999999866E-3</v>
+        <v>9.3609990000018684E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>0.54044035132816415</v>
+        <v>0.53725769091774733</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>21.143814141</v>
+        <v>21.143318884999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.17454828900000052</v>
+        <v>0.17412202399999899</v>
       </c>
       <c r="D327" s="5">
-        <v>10.459044362691428</v>
+        <v>10.432360621777548</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>20.922257702</v>
+        <v>20.922095914</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.22155643900000044</v>
+        <v>-0.22122297099999955</v>
       </c>
       <c r="D328" s="5">
-        <v>-11.874301257015741</v>
+        <v>-11.857706714589888</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>21.050168386999999</v>
+        <v>21.050076545</v>
       </c>
       <c r="C329" s="5">
-        <v>0.1279106849999998</v>
+        <v>0.12798063099999979</v>
       </c>
       <c r="D329" s="5">
-        <v>7.5881218925752725</v>
+        <v>7.5924726277818433</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.8066349393265679</v>
+        <v>-1.8067516807604989</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>20.889417398999999</v>
+        <v>20.889353455999998</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.16075098800000021</v>
+        <v>-0.1607230890000011</v>
       </c>
       <c r="D330" s="5">
-        <v>-8.7886166689458918</v>
+        <v>-8.7871915857230203</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>21.024919112999999</v>
+        <v>21.024953157999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.13550171400000011</v>
+        <v>0.13559970200000038</v>
       </c>
       <c r="D331" s="5">
-        <v>8.0677403268024417</v>
+        <v>8.0738099654040099</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>20.963646142999998</v>
+        <v>20.963673943</v>
       </c>
       <c r="C332" s="5">
-        <v>-6.1272970000000981E-2</v>
+        <v>-6.1279214999998999E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-3.4416488926190314</v>
+        <v>-3.4419885805016648</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>21.094333680999998</v>
+        <v>21.095262515000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.1306875380000001</v>
+        <v>0.13158857200000185</v>
       </c>
       <c r="D333" s="5">
-        <v>7.7427099441824021</v>
+        <v>7.7979383367714039</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>20.725663124</v>
+        <v>20.725658575000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.36867055699999796</v>
+        <v>-0.36960394000000107</v>
       </c>
       <c r="D334" s="5">
-        <v>-19.069638834966231</v>
+        <v>-19.112602332849427</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>20.645244585</v>
+        <v>20.645352289000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-8.0418539000000067E-2</v>
+        <v>-8.0306285999999005E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.5580793990035229</v>
+        <v>-4.551852911412368</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>20.504715544</v>
+        <v>20.504676542999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.14052904100000063</v>
+        <v>-0.14067574600000299</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.8692518776282476</v>
+        <v>-7.8771220095519183</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>20.676088142000001</v>
+        <v>20.676017306999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17137259800000137</v>
+        <v>0.17134076399999998</v>
       </c>
       <c r="D337" s="5">
-        <v>10.503367461791214</v>
+        <v>10.501346737938789</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>20.667714922999998</v>
+        <v>20.667623182</v>
       </c>
       <c r="C338" s="5">
-        <v>-8.3732190000027629E-3</v>
+        <v>-8.3941249999988088E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.4848844179316969</v>
+        <v>-0.48609402233069643</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>20.647879279000001</v>
+        <v>20.647128862999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.9835643999996933E-2</v>
+        <v>-2.0494319000000871E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.1456287887644967</v>
+        <v>-1.18346926752666</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>20.745157268</v>
+        <v>20.744976338000001</v>
       </c>
       <c r="C340" s="5">
-        <v>9.7277988999998399E-2</v>
+        <v>9.7847475000001793E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.8023587706787394</v>
+        <v>5.8374349666766356</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>20.782993049000002</v>
+        <v>20.782913034</v>
       </c>
       <c r="C341" s="5">
-        <v>3.7835781000001845E-2</v>
+        <v>3.7936695999999159E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>2.2106922762256342</v>
+        <v>2.2166675586279494</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.2692313576218139</v>
+        <v>-1.2691807102405028</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>20.845881081999998</v>
+        <v>20.845840020000001</v>
       </c>
       <c r="C342" s="5">
-        <v>6.2888032999996568E-2</v>
+        <v>6.2926986000000795E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6921699755762205</v>
+        <v>3.6945095944653339</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>20.885079867999998</v>
+        <v>20.885222390999999</v>
       </c>
       <c r="C343" s="5">
-        <v>3.9198786000000041E-2</v>
+        <v>3.9382370999998528E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.279975101408338</v>
+        <v>2.2907689766499928</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>20.920435913999999</v>
+        <v>20.920450714000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.5356046000000418E-2</v>
+        <v>3.5228323000001893E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>2.0504842587077077</v>
+        <v>2.0429940011212455</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>21.009375044999999</v>
+        <v>21.010549853000001</v>
       </c>
       <c r="C345" s="5">
-        <v>8.893913100000006E-2</v>
+        <v>9.009913899999944E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>5.2225570311468683</v>
+        <v>5.2922912540521949</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>20.963031413</v>
+        <v>20.963031494999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.6343631999999246E-2</v>
+        <v>-4.7518358000001371E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.6151465413372099</v>
+        <v>-2.680465343307803</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>20.948980540000001</v>
+        <v>20.949150646</v>
       </c>
       <c r="C347" s="5">
-        <v>-1.4050872999998631E-2</v>
+        <v>-1.3880848999999529E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.80136445992907701</v>
+        <v>-0.79170275420691327</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>20.730303087999999</v>
+        <v>20.730225603000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.21867745200000144</v>
+        <v>-0.21892504299999871</v>
       </c>
       <c r="D348" s="5">
-        <v>-11.83157130007203</v>
+        <v>-11.844116160107522</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>20.662287576000001</v>
+        <v>20.662093850000002</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.8015511999998779E-2</v>
+        <v>-6.8131752999999406E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-3.8668883948312804</v>
+        <v>-3.8733922689698774</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>20.765069548</v>
+        <v>20.764842295000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.10278197199999894</v>
+        <v>0.10274844499999958</v>
       </c>
       <c r="D350" s="5">
-        <v>6.1353018910097701</v>
+        <v>6.1333046204159691</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>20.344323388999999</v>
+        <v>20.343331789</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.42074615900000012</v>
+        <v>-0.42151050600000062</v>
       </c>
       <c r="D351" s="5">
-        <v>-21.779907024614097</v>
+        <v>-21.815377730121799</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>20.341158302</v>
+        <v>20.340903212000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.1650869999992892E-3</v>
+        <v>-2.4285769999998763E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.1865314514181482</v>
+        <v>-0.14316139086913982</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>20.411856912000001</v>
+        <v>20.411821762999999</v>
       </c>
       <c r="C353" s="5">
-        <v>7.0698610000000883E-2</v>
+        <v>7.0918550999998331E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>4.2514315193130203</v>
+        <v>4.2649667419074833</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.7857684700417042</v>
+        <v>-1.7855594660522889</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>20.611539401000002</v>
+        <v>20.611647365</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19968248900000063</v>
+        <v>0.19982560200000066</v>
       </c>
       <c r="D354" s="5">
-        <v>12.391887152530124</v>
+        <v>12.401274533585728</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>20.465285797</v>
+        <v>20.465722458999998</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.14625360400000176</v>
+        <v>-0.14592490600000119</v>
       </c>
       <c r="D355" s="5">
-        <v>-8.1902889062950184</v>
+        <v>-8.1725512470930735</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>20.507045434999998</v>
+        <v>20.507180646999998</v>
       </c>
       <c r="C356" s="5">
-        <v>4.1759637999998489E-2</v>
+        <v>4.1458188000000007E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>2.4762811287633912</v>
+        <v>2.4581529534638547</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>20.129317747999998</v>
+        <v>20.130475352000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.37772768700000015</v>
+        <v>-0.37670529499999716</v>
       </c>
       <c r="D357" s="5">
-        <v>-19.996029471989431</v>
+        <v>-19.947135358547275</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>20.197085414</v>
+        <v>20.19713733</v>
       </c>
       <c r="C358" s="5">
-        <v>6.7767666000001725E-2</v>
+        <v>6.6661977999999067E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>4.1155890776346293</v>
+        <v>4.046975071987946</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>20.379106958000001</v>
+        <v>20.379320047</v>
       </c>
       <c r="C359" s="5">
-        <v>0.18202154400000126</v>
+        <v>0.18218271699999988</v>
       </c>
       <c r="D359" s="5">
-        <v>11.367214839815066</v>
+        <v>11.37775387578619</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>20.231955177</v>
+        <v>20.231910317000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.14715178100000159</v>
+        <v>-0.14740972999999968</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.3288950653710003</v>
+        <v>-8.3428355087634252</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>20.143994753000001</v>
+        <v>20.143738476999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.7960423999998483E-2</v>
+        <v>-8.8171840000001112E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.0941582196317503</v>
+        <v>-5.1061212931205464</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>20.040451263000001</v>
+        <v>20.039539740999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10354348999999985</v>
+        <v>-0.10419873600000074</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.9967728576316937</v>
+        <v>-6.0337233633642517</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>19.621548740000001</v>
+        <v>19.620329705</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.41890252299999986</v>
+        <v>-0.41921003599999906</v>
       </c>
       <c r="D363" s="5">
-        <v>-22.391472554147462</v>
+        <v>-22.406971740901415</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>19.722513890999998</v>
+        <v>19.722087507000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10096515099999692</v>
+        <v>0.10175780200000162</v>
       </c>
       <c r="D364" s="5">
-        <v>6.3525347975022628</v>
+        <v>6.4042473379748666</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>19.928671140999999</v>
+        <v>19.928709154</v>
       </c>
       <c r="C365" s="5">
-        <v>0.2061572500000004</v>
+        <v>0.20662164699999863</v>
       </c>
       <c r="D365" s="5">
-        <v>13.290329403189393</v>
+        <v>13.322318273745616</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.3671818447636661</v>
+        <v>-2.3668274914869447</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>19.291917708</v>
+        <v>19.292425770000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.63675343299999909</v>
+        <v>-0.63628338399999862</v>
       </c>
       <c r="D366" s="5">
-        <v>-32.272550413897164</v>
+        <v>-32.25269440475774</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>19.075220314999999</v>
+        <v>19.076274819999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21669739300000046</v>
+        <v>-0.21615095000000295</v>
       </c>
       <c r="D367" s="5">
-        <v>-12.676739443319329</v>
+        <v>-12.646403585987953</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>19.225277677000001</v>
+        <v>19.225880713999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.15005736200000186</v>
+        <v>0.14960589400000046</v>
       </c>
       <c r="D368" s="5">
-        <v>9.8592682807507881</v>
+        <v>9.8277473829268658</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>17.750291208</v>
+        <v>17.750996880999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.474986469000001</v>
+        <v>-1.4748838329999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.629775984084766</v>
+        <v>-61.625913415154443</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>17.821539441999999</v>
+        <v>17.821927000999999</v>
       </c>
       <c r="C370" s="5">
-        <v>7.1248233999998689E-2</v>
+        <v>7.0930119999999874E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>4.9244748861482446</v>
+        <v>4.9018031270549045</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>17.924009738999999</v>
+        <v>17.924432786000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.10247029699999999</v>
+        <v>0.10250578500000174</v>
       </c>
       <c r="D371" s="5">
-        <v>7.122194576028984</v>
+        <v>7.1245798469644628</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>17.910253110999999</v>
+        <v>17.910377152999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.3756627999999438E-2</v>
+        <v>-1.4055633000001677E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.91711887337132536</v>
+        <v>-0.9369448533655178</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>18.109021292000001</v>
+        <v>18.108449018000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.19876818100000193</v>
+        <v>0.19807186500000284</v>
       </c>
       <c r="D373" s="5">
-        <v>14.16134354168419</v>
+        <v>14.108575079910013</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>18.328870039000002</v>
+        <v>18.326687834000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.21984874700000034</v>
+        <v>0.2182388159999995</v>
       </c>
       <c r="D374" s="5">
-        <v>15.581559514214272</v>
+        <v>15.460313362115663</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>18.277103738000001</v>
+        <v>18.275379803</v>
       </c>
       <c r="C375" s="5">
-        <v>-5.1766301000000681E-2</v>
+        <v>-5.1308031000001364E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-3.3370111217148613</v>
+        <v>-3.3083108557763086</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>18.301554323000001</v>
+        <v>18.300542822000001</v>
       </c>
       <c r="C376" s="5">
-        <v>2.4450585000000302E-2</v>
+        <v>2.516301900000073E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>1.617189972491917</v>
+        <v>1.6648268120194487</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>18.032878191999998</v>
+        <v>18.032246141000002</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.26867613100000298</v>
+        <v>-0.26829668099999893</v>
       </c>
       <c r="D377" s="5">
-        <v>-16.261556041187319</v>
+        <v>-16.241235708027311</v>
       </c>
       <c r="E377" s="5">
-        <v>-9.5128919313627218</v>
+        <v>-9.5162360910834405</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>18.094424107999998</v>
+        <v>18.094190666999999</v>
       </c>
       <c r="C378" s="5">
-        <v>6.1545916000000034E-2</v>
+        <v>6.1944525999997779E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.1733414159982551</v>
+        <v>4.2010333541578904</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.895451674</v>
+        <v>17.901818483</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.19897243399999809</v>
+        <v>-0.19237218399999989</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.426080602713608</v>
+        <v>-12.037848671269458</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.654076889999999</v>
+        <v>17.654060655999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.24137478400000134</v>
+        <v>-0.24775782700000093</v>
       </c>
       <c r="D380" s="5">
-        <v>-15.037321798561676</v>
+        <v>-15.400152165157699</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.577027116</v>
+        <v>17.576606463000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.7049773999998905E-2</v>
+        <v>-7.7454192999997673E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-5.1133951579115262</v>
+        <v>-5.1395947055648765</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.542616650999999</v>
+        <v>17.543817702999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-3.4410465000000556E-2</v>
+        <v>-3.2788760000002526E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.3241038421708327</v>
+        <v>-2.2157469222165771</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.468757517</v>
+        <v>17.469746511</v>
       </c>
       <c r="C383" s="5">
-        <v>-7.3859133999999216E-2</v>
+        <v>-7.4071191999998121E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-4.936955192146975</v>
+        <v>-4.9504711204238605</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.363013231</v>
+        <v>17.363395073</v>
       </c>
       <c r="C384" s="5">
-        <v>-0.10574428600000019</v>
+        <v>-0.1063514380000008</v>
       </c>
       <c r="D384" s="5">
-        <v>-7.0269759960914557</v>
+        <v>-7.0655948799930197</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.477660360000002</v>
+        <v>17.476654147000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.11464712900000151</v>
+        <v>0.1132590740000019</v>
       </c>
       <c r="D385" s="5">
-        <v>8.2177230975633684</v>
+        <v>8.1144489599014769</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.318476247</v>
+        <v>17.314658399999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.15918411300000201</v>
+        <v>-0.16199574700000241</v>
       </c>
       <c r="D386" s="5">
-        <v>-10.398229117662028</v>
+        <v>-10.573212248065211</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.425537234</v>
+        <v>17.421615410000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.10706098700000055</v>
+        <v>0.10695701000000213</v>
       </c>
       <c r="D387" s="5">
-        <v>7.6757677881701625</v>
+        <v>7.6698067579391571</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.495221827000002</v>
+        <v>17.493221651999999</v>
       </c>
       <c r="C388" s="5">
-        <v>6.9684593000001627E-2</v>
+        <v>7.1606241999997877E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.9057575087289251</v>
+        <v>5.0452746537111182</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.527371753000001</v>
+        <v>17.526147778999999</v>
       </c>
       <c r="C389" s="5">
-        <v>3.2149925999998885E-2</v>
+        <v>3.2926126999999639E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.227593224902491</v>
+        <v>2.2821959635308531</v>
       </c>
       <c r="E389" s="5">
-        <v>-2.803248786010526</v>
+        <v>-2.8066296236345489</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.709711088999999</v>
+        <v>17.709185001000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.1823393359999983</v>
+        <v>0.18303722200000294</v>
       </c>
       <c r="D390" s="5">
-        <v>13.223386009354975</v>
+        <v>13.277920215672756</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.823185171999999</v>
+        <v>17.835202109000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11347408299999984</v>
+        <v>0.12601710799999921</v>
       </c>
       <c r="D391" s="5">
-        <v>7.9657769836647629</v>
+        <v>8.8813565820331064</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.888380700999999</v>
+        <v>17.887960417999999</v>
       </c>
       <c r="C392" s="5">
-        <v>6.5195529000000363E-2</v>
+        <v>5.2758308999997894E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>4.4788822120274574</v>
+        <v>3.6080454486347335</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.994622073999999</v>
+        <v>17.993202552</v>
       </c>
       <c r="C393" s="5">
-        <v>0.10624137299999958</v>
+        <v>0.10524213400000093</v>
       </c>
       <c r="D393" s="5">
-        <v>7.3644273068372179</v>
+        <v>7.2930828938429393</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>18.160247313999999</v>
+        <v>18.162353812999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.16562524000000067</v>
+        <v>0.16915126099999966</v>
       </c>
       <c r="D394" s="5">
-        <v>11.621625856231699</v>
+        <v>11.88296162530329</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>18.187993246000001</v>
+        <v>18.189976471000001</v>
       </c>
       <c r="C395" s="5">
-        <v>2.7745932000001972E-2</v>
+        <v>2.7622658000002076E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>1.8488917180955688</v>
+        <v>1.8403930633189347</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>18.524795594</v>
+        <v>18.526922718000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.33680234799999909</v>
+        <v>0.3369462470000002</v>
       </c>
       <c r="D396" s="5">
-        <v>24.630312501733997</v>
+        <v>24.638964316950386</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>18.63081257</v>
+        <v>18.631320648999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.10601697599999937</v>
+        <v>0.10439793099999761</v>
       </c>
       <c r="D397" s="5">
-        <v>7.0879157638046975</v>
+        <v>6.9754700041830153</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>19.022449299000002</v>
+        <v>19.015659731</v>
       </c>
       <c r="C398" s="5">
-        <v>0.39163672900000179</v>
+        <v>0.38433908200000033</v>
       </c>
       <c r="D398" s="5">
-        <v>28.355848422701246</v>
+        <v>27.765349441851694</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>18.989966217999999</v>
+        <v>18.979591607</v>
       </c>
       <c r="C399" s="5">
-        <v>-3.2483081000002301E-2</v>
+        <v>-3.6068123999999813E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.0300056532332578</v>
+        <v>-2.2525155196437163</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>18.997682309000002</v>
+        <v>18.995471018</v>
       </c>
       <c r="C400" s="5">
-        <v>7.7160910000024785E-3</v>
+        <v>1.5879411000000232E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>0.48868069142764536</v>
+        <v>1.008621455541725</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>19.024043001999999</v>
+        <v>19.024161234000001</v>
       </c>
       <c r="C401" s="5">
-        <v>2.6360692999997326E-2</v>
+        <v>2.8690216000001101E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.6778553356412429</v>
+        <v>1.827577792738766</v>
       </c>
       <c r="E401" s="5">
-        <v>8.5390512056881853</v>
+        <v>8.5473058534570647</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>18.732196725000001</v>
+        <v>18.725129299999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.29184627699999766</v>
+        <v>-0.29903193400000205</v>
       </c>
       <c r="D402" s="5">
-        <v>-16.932585424667312</v>
+        <v>-17.314056439696767</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>18.749176528</v>
+        <v>18.772633856999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.6979802999998128E-2</v>
+        <v>4.7504556999999892E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.0931795314720549</v>
+        <v>3.0871691093249387</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>18.711372066999999</v>
+        <v>18.710076694000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-3.7804461000000344E-2</v>
+        <v>-6.2557162999997473E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.3929385206114095</v>
+        <v>-3.9263488291253812</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>19.107439172999999</v>
+        <v>19.104623639</v>
       </c>
       <c r="C405" s="5">
-        <v>0.39606710600000028</v>
+        <v>0.39454694499999832</v>
       </c>
       <c r="D405" s="5">
-        <v>28.576681719102215</v>
+        <v>28.456186708554544</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>19.171138162999998</v>
+        <v>19.173795814999998</v>
       </c>
       <c r="C406" s="5">
-        <v>6.3698989999998901E-2</v>
+        <v>6.9172175999998586E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>4.0746445748890192</v>
+        <v>4.4324195492615237</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>18.78126919</v>
+        <v>18.785375836</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.38986897299999868</v>
+        <v>-0.38841997899999825</v>
       </c>
       <c r="D407" s="5">
-        <v>-21.850809437409382</v>
+        <v>-21.775736663620982</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>18.894577166000001</v>
+        <v>18.899695104999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.11330797600000153</v>
+        <v>0.11431926899999922</v>
       </c>
       <c r="D408" s="5">
-        <v>7.4847573631157127</v>
+        <v>7.5521054824066569</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>18.795968257999998</v>
+        <v>18.798861148</v>
       </c>
       <c r="C409" s="5">
-        <v>-9.8608908000002771E-2</v>
+        <v>-0.10083395699999897</v>
       </c>
       <c r="D409" s="5">
-        <v>-6.0860071118043475</v>
+        <v>-6.2176946312122112</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>18.811972109999999</v>
+        <v>18.802286981000002</v>
       </c>
       <c r="C410" s="5">
-        <v>1.6003852000000762E-2</v>
+        <v>3.4258330000014325E-3</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0265399888724325</v>
+        <v>0.21890275814000493</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>18.984689127999999</v>
+        <v>18.965889072</v>
       </c>
       <c r="C411" s="5">
-        <v>0.17271701800000017</v>
+        <v>0.16360209099999778</v>
       </c>
       <c r="D411" s="5">
-        <v>11.59120460268368</v>
+        <v>10.955886741905019</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>18.908658632000002</v>
+        <v>18.905250197000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-7.6030495999997783E-2</v>
+        <v>-6.0638874999998649E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-4.7013439037600691</v>
+        <v>-3.7699573740600623</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>19.121602373999998</v>
+        <v>19.122343950000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.21294374199999666</v>
+        <v>0.21709375300000033</v>
       </c>
       <c r="D413" s="5">
-        <v>14.38333089621211</v>
+        <v>14.684401998959551</v>
       </c>
       <c r="E413" s="5">
-        <v>0.51282144384210415</v>
+        <v>0.51609484797956462</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>19.354702819</v>
+        <v>19.342033873999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.2331004450000016</v>
+        <v>0.21968992399999721</v>
       </c>
       <c r="D414" s="5">
-        <v>15.650281049239334</v>
+        <v>14.691747121666676</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>19.576942971000001</v>
+        <v>19.609267500000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.22224015200000125</v>
+        <v>0.267233626000003</v>
       </c>
       <c r="D415" s="5">
-        <v>14.683363093488811</v>
+        <v>17.899178067623733</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>19.524456554</v>
+        <v>19.524738846999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.2486417000000785E-2</v>
+        <v>-8.4528653000003118E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.1702198449110486</v>
+        <v>-5.0518838683751071</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>19.307769655000001</v>
+        <v>19.303902133000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.21668689899999904</v>
+        <v>-0.22083671399999716</v>
       </c>
       <c r="D417" s="5">
-        <v>-12.534284440265541</v>
+        <v>-12.759432662248626</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>19.277838513999999</v>
+        <v>19.280808281999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-2.993114100000227E-2</v>
+        <v>-2.3093851000002275E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.844475528409939</v>
+        <v>-1.4261884552319026</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>19.454002189000001</v>
+        <v>19.460330947999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.17616367500000152</v>
+        <v>0.17952266600000044</v>
       </c>
       <c r="D419" s="5">
-        <v>11.53404917866685</v>
+        <v>11.763456745870183</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>19.475286886999999</v>
+        <v>19.48392814</v>
       </c>
       <c r="C420" s="5">
-        <v>2.128469799999877E-2</v>
+        <v>2.3597192000000433E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>1.320854078799405</v>
+        <v>1.4648386369270128</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>19.365418161000001</v>
+        <v>19.371302198999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.10986872599999842</v>
+        <v>-0.11262594100000101</v>
       </c>
       <c r="D421" s="5">
-        <v>-6.5635813712753732</v>
+        <v>-6.7202086354403949</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>19.514224354</v>
+        <v>19.501844663</v>
       </c>
       <c r="C422" s="5">
-        <v>0.14880619299999864</v>
+        <v>0.13054246400000125</v>
       </c>
       <c r="D422" s="5">
-        <v>9.6208017824056533</v>
+        <v>8.3933199484301326</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>18.793163135</v>
+        <v>18.765739984</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.7210612189999992</v>
+        <v>-0.73610467900000032</v>
       </c>
       <c r="D423" s="5">
-        <v>-36.352246515679397</v>
+        <v>-36.979764797203487</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>18.820388664999999</v>
+        <v>18.816100833</v>
       </c>
       <c r="C424" s="5">
-        <v>2.7225529999999054E-2</v>
+        <v>5.0360849000000485E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7523505993291</v>
+        <v>3.2683520906469754</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>18.727770876000001</v>
+        <v>18.729168951999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-9.2617788999998396E-2</v>
+        <v>-8.6931881000001709E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.748126133547105</v>
+        <v>-5.4053646372789093</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.0596155609610256</v>
+        <v>-2.0561025313008408</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>18.573259738000001</v>
+        <v>18.551882118000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.15451113800000016</v>
+        <v>-0.17728683399999667</v>
       </c>
       <c r="D426" s="5">
-        <v>-9.463325651405297</v>
+        <v>-10.785874158215625</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>18.391275738000001</v>
+        <v>18.434892805</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.18198399999999992</v>
+        <v>-0.11698931300000126</v>
       </c>
       <c r="D427" s="5">
-        <v>-11.144424702838229</v>
+        <v>-7.3102551236528317</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>18.321337158999999</v>
+        <v>18.322022944</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.9938579000002221E-2</v>
+        <v>-0.11286986100000007</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.4691298085861364</v>
+        <v>-7.1047147894983791</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>18.310728106999999</v>
+        <v>18.305929899999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-1.0609051999999508E-2</v>
+        <v>-1.6093044000001555E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.69265661141845181</v>
+        <v>-1.048936185947047</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>18.182129668000002</v>
+        <v>18.185366662</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.12859843899999746</v>
+        <v>-0.12056323799999902</v>
       </c>
       <c r="D430" s="5">
-        <v>-8.1097060080099759</v>
+        <v>-7.6231383654496447</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>18.224012579</v>
+        <v>18.232668812</v>
       </c>
       <c r="C431" s="5">
-        <v>4.1882910999998302E-2</v>
+        <v>4.7302150000000154E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>2.7995160424516774</v>
+        <v>3.1663762877258694</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>17.963474454</v>
+        <v>17.974679687999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.26053812500000006</v>
+        <v>-0.25798912400000162</v>
       </c>
       <c r="D432" s="5">
-        <v>-15.869007892393959</v>
+        <v>-15.718743890873776</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>18.049618473999999</v>
+        <v>18.056877050000001</v>
       </c>
       <c r="C433" s="5">
-        <v>8.6144019999998989E-2</v>
+        <v>8.2197362000002272E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>5.9088441327465269</v>
+        <v>5.6276875422828221</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>17.814282968000001</v>
+        <v>17.800002919000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.23533550599999842</v>
+        <v>-0.25687413100000001</v>
       </c>
       <c r="D434" s="5">
-        <v>-14.571291360635453</v>
+        <v>-15.796684679342732</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>17.888194738999999</v>
+        <v>17.916262190000001</v>
       </c>
       <c r="C435" s="5">
-        <v>7.3911770999998794E-2</v>
+        <v>0.11625927100000055</v>
       </c>
       <c r="D435" s="5">
-        <v>5.0940216938246907</v>
+        <v>8.125475427777662</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>18.020649101</v>
+        <v>17.979622629000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.13245436200000071</v>
+        <v>6.3360439000000213E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>9.2564265233868745</v>
+        <v>4.3272965483716508</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>17.891868840000001</v>
+        <v>17.817642127999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.12878026099999929</v>
+        <v>-0.16198050100000216</v>
       </c>
       <c r="D437" s="5">
-        <v>-8.2463587669828975</v>
+        <v>-10.29102072220982</v>
       </c>
       <c r="E437" s="5">
-        <v>-4.4634358329918689</v>
+        <v>-4.8668834497467728</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>17.421700795</v>
+        <v>17.851778628999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.4701680450000012</v>
+        <v>3.4136500999998987E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-27.35292391917481</v>
+        <v>2.3234398481714491</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>17.371739049999999</v>
+        <v>17.718083432</v>
       </c>
       <c r="C439" s="5">
-        <v>-4.9961745000000946E-2</v>
+        <v>-0.13369519699999799</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.3875814053733411</v>
+        <v>-8.6259245136301779</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>17.346581902</v>
+        <v>17.718403134999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.5157147999998131E-2</v>
+        <v>3.1970299999883878E-4</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.7240234371253882</v>
+        <v>2.1654806913518065E-2</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>17.260894593</v>
+        <v>17.620534944999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-8.5687309000000766E-2</v>
+        <v>-9.78681899999998E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.7692443596030767</v>
+        <v>-6.4305395681874655</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>17.242101899000001</v>
+        <v>17.593370216</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.8792693999998278E-2</v>
+        <v>-2.7164728999998999E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.2986976260140448</v>
+        <v>-1.8343763061344665</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>17.083385908</v>
+        <v>17.426570563999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.15871599100000111</v>
+        <v>-0.16679965200000169</v>
       </c>
       <c r="D443" s="5">
-        <v>-10.503731091417446</v>
+        <v>-10.802095699698578</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>17.038666040999999</v>
+        <v>17.378994109000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-4.4719867000001301E-2</v>
+        <v>-4.7576454999997964E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.0964537108972956</v>
+        <v>-3.2273838624972573</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>17.294016918000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-8.4977191000000118E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-5.7123260734274766</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>