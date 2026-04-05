--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F4A5084A-DC42-4518-804F-3C32380E5272}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F6B58544-A406-4CDF-872B-A07CAD676F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E072F6DA-46EF-44F4-9238-909F2B5E895D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2294D9E9-87F2-4BF8-91B4-8C1939CF7B74}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05ACAF03-0724-426C-832E-3E2055A1D73F}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D9350F2-9B9A-402C-A57D-99C07B269CD0}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.361806983999998</v>
+        <v>57.361818452000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>56.202667243999997</v>
+        <v>56.202669856</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.1591397400000005</v>
+        <v>-1.1591485960000014</v>
       </c>
       <c r="D7" s="5">
-        <v>-21.72749484425356</v>
+        <v>-21.727638974440556</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>56.073265538999998</v>
+        <v>56.073272324999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12940170499999937</v>
+        <v>-0.12939753100000218</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.7281744622413173</v>
+        <v>-2.7280874479981398</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>56.243759169</v>
+        <v>56.243767945000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.17049363000000284</v>
+        <v>0.17049562000000407</v>
       </c>
       <c r="D9" s="5">
-        <v>3.7103006796975313</v>
+        <v>3.7103442565088018</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>56.664575464999999</v>
+        <v>56.664584937000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.42081629599999815</v>
+        <v>0.42081699199999889</v>
       </c>
       <c r="D10" s="5">
-        <v>9.3572530653777353</v>
+        <v>9.3572676632841514</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>56.582290657999998</v>
+        <v>56.582305349000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-8.2284807000000626E-2</v>
+        <v>-8.2279587999998682E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.728715790001556</v>
+        <v>-1.7286067319150167</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>56.261422140000001</v>
+        <v>56.261435098</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.32086851799999749</v>
+        <v>-0.32087025100000233</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.5967117566886664</v>
+        <v>-6.5967446217786723</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>56.457809318999999</v>
+        <v>56.457823732000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.19638717899999847</v>
+        <v>0.19638863400000162</v>
       </c>
       <c r="D13" s="5">
-        <v>4.2701028307845501</v>
+        <v>4.2701340746535088</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>56.437198778000003</v>
+        <v>56.437211691000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.0610540999996374E-2</v>
+        <v>-2.0612040999999692E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.43719462008356968</v>
+        <v>-0.43722626310416235</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>56.819440213</v>
+        <v>56.819449075000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.38224143499999741</v>
+        <v>0.38223738399999974</v>
       </c>
       <c r="D15" s="5">
-        <v>8.4371294038652955</v>
+        <v>8.4370346273833228</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>56.426363039999998</v>
+        <v>56.426364421000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.39307717300000178</v>
+        <v>-0.39308465399999903</v>
       </c>
       <c r="D16" s="5">
-        <v>-7.9929097836125003</v>
+        <v>-7.9930549633532966</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>57.000778799999999</v>
+        <v>57.000662425000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.57441576000000083</v>
+        <v>0.5742980039999992</v>
       </c>
       <c r="D17" s="5">
-        <v>12.92361399833335</v>
+        <v>12.920814274655168</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>55.962178903000002</v>
+        <v>55.962189791</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.0385998969999974</v>
+        <v>-1.0384726340000014</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.801561452559014</v>
+        <v>-19.799409345925667</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>55.531167748000001</v>
+        <v>55.531171235999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.4310111550000002</v>
+        <v>-0.43101855500000141</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.8605741629430916</v>
+        <v>-8.8607182524926831</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>55.860291371999999</v>
+        <v>55.860300013</v>
       </c>
       <c r="C20" s="5">
-        <v>0.32912362399999751</v>
+        <v>0.32912877700000109</v>
       </c>
       <c r="D20" s="5">
-        <v>7.3486743438082147</v>
+        <v>7.3487926995319475</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>55.289620321000001</v>
+        <v>55.289631282000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.57067105099999793</v>
+        <v>-0.57066873099999782</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.593350627222154</v>
+        <v>-11.59330441796248</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>55.385352662999999</v>
+        <v>55.385363490000003</v>
       </c>
       <c r="C22" s="5">
-        <v>9.5732341999998027E-2</v>
+        <v>9.5732208000001151E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.0976658807656534</v>
+        <v>2.0976624967460999</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>55.697661770000003</v>
+        <v>55.697677911</v>
       </c>
       <c r="C23" s="5">
-        <v>0.31230910700000436</v>
+        <v>0.3123144209999964</v>
       </c>
       <c r="D23" s="5">
-        <v>6.980459202497924</v>
+        <v>6.9805802768088343</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>55.972781478999998</v>
+        <v>55.972795451000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.27511970899999483</v>
+        <v>0.27511754000000366</v>
       </c>
       <c r="D24" s="5">
-        <v>6.0911374539173391</v>
+        <v>6.0910863068992516</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>56.213227623999998</v>
+        <v>56.213241293000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.24044614499999994</v>
+        <v>0.24044584199999974</v>
       </c>
       <c r="D25" s="5">
-        <v>5.2784778585378778</v>
+        <v>5.2784696999813141</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>57.399305955000003</v>
+        <v>57.399319679000001</v>
       </c>
       <c r="C26" s="5">
-        <v>1.1860783310000045</v>
+        <v>1.1860783859999984</v>
       </c>
       <c r="D26" s="5">
-        <v>28.474645597046113</v>
+        <v>28.474639327833739</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>57.711313562000001</v>
+        <v>57.711324161</v>
       </c>
       <c r="C27" s="5">
-        <v>0.31200760699999819</v>
+        <v>0.31200448199999897</v>
       </c>
       <c r="D27" s="5">
-        <v>6.7214748813834158</v>
+        <v>6.7214038798764753</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>58.243197227000003</v>
+        <v>58.243202418000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.53188366500000228</v>
+        <v>0.53187825700000246</v>
       </c>
       <c r="D28" s="5">
-        <v>11.637724409127026</v>
+        <v>11.637597772906826</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>58.468329685</v>
+        <v>58.468174116</v>
       </c>
       <c r="C29" s="5">
-        <v>0.22513245799999737</v>
+        <v>0.22497169799999739</v>
       </c>
       <c r="D29" s="5">
-        <v>4.7383572808935126</v>
+        <v>4.734901136245484</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5746154980605285</v>
+        <v>2.5745519939016637</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>58.898870875</v>
+        <v>58.898884187</v>
       </c>
       <c r="C30" s="5">
-        <v>0.43054118999999957</v>
+        <v>0.43071007100000003</v>
       </c>
       <c r="D30" s="5">
-        <v>9.2032049664235736</v>
+        <v>9.2069879501699639</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>59.438150864000001</v>
+        <v>59.438161577000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.53927998900000063</v>
+        <v>0.5392773900000023</v>
       </c>
       <c r="D31" s="5">
-        <v>11.55777636977875</v>
+        <v>11.557715088784759</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>59.562134454999999</v>
+        <v>59.562153918</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12398359099999823</v>
+        <v>0.12399234099999745</v>
       </c>
       <c r="D32" s="5">
-        <v>2.5320291281463847</v>
+        <v>2.5322094167650411</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>60.043619741000001</v>
+        <v>60.043643418999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.48148528600000162</v>
+        <v>0.48148950099999865</v>
       </c>
       <c r="D33" s="5">
-        <v>10.143623299244808</v>
+        <v>10.14371261952045</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>60.354109917000002</v>
+        <v>60.354130728999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.31049017600000184</v>
+        <v>0.31048730999999918</v>
       </c>
       <c r="D34" s="5">
-        <v>6.3848542738536684</v>
+        <v>6.3847910619948323</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>60.259675706000003</v>
+        <v>60.259695258999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-9.443421099999938E-2</v>
+        <v>-9.4435470000000521E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.8615288504311489</v>
+        <v>-1.8615528187996833</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>61.528873058999999</v>
+        <v>61.528883868999998</v>
       </c>
       <c r="C36" s="5">
-        <v>1.2691973529999956</v>
+        <v>1.2691886100000005</v>
       </c>
       <c r="D36" s="5">
-        <v>28.418043103272982</v>
+        <v>28.417813817018221</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>61.902807179</v>
+        <v>61.902816424000001</v>
       </c>
       <c r="C37" s="5">
-        <v>0.37393412000000126</v>
+        <v>0.37393255500000322</v>
       </c>
       <c r="D37" s="5">
-        <v>7.5416257984537438</v>
+        <v>7.5415918030279583</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>62.034488613000001</v>
+        <v>62.034501353000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13168143400000076</v>
+        <v>0.13168492900000217</v>
       </c>
       <c r="D38" s="5">
-        <v>2.582753018487205</v>
+        <v>2.5828219819371778</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>61.861080051000002</v>
+        <v>61.861086542999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.17340856199999877</v>
+        <v>-0.17341481000000414</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.3033337749831415</v>
+        <v>-3.3034503038257501</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>62.059287918999999</v>
+        <v>62.059287455000003</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19820786799999723</v>
+        <v>0.19820091200000434</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9133817241663982</v>
+        <v>3.9132415390357833</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>61.796465591</v>
+        <v>61.796273128000003</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.26282232799999861</v>
+        <v>-0.26301432700000049</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.965305675546472</v>
+        <v>-4.9688488765073702</v>
       </c>
       <c r="E41" s="5">
-        <v>5.6922028112149636</v>
+        <v>5.692154855729048</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>61.658007818999998</v>
+        <v>61.658023819</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.13845777200000242</v>
+        <v>-0.13824930900000254</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.6557681178532633</v>
+        <v>-2.6518268035201631</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>62.424998105</v>
+        <v>62.425010845999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.76699028600000219</v>
+        <v>0.76698702699999899</v>
       </c>
       <c r="D43" s="5">
-        <v>15.99214833368816</v>
+        <v>15.992071229154181</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>62.827925368999999</v>
+        <v>62.827939747999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.40292726399999879</v>
+        <v>0.40292890199999931</v>
       </c>
       <c r="D44" s="5">
-        <v>8.0264678399484914</v>
+        <v>8.0264999397157144</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>63.299315528999998</v>
+        <v>63.299441723000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.47139015999999856</v>
+        <v>0.47150197500000246</v>
       </c>
       <c r="D45" s="5">
-        <v>9.3844372229435979</v>
+        <v>9.3867536718468703</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>63.266613984999999</v>
+        <v>63.266614926999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-3.270154399999825E-2</v>
+        <v>-3.2826796000001934E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.61818271770286426</v>
+        <v>-0.62054247074651014</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>64.176916223999996</v>
+        <v>64.176915149999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.9103022389999964</v>
+        <v>0.91030022300000013</v>
       </c>
       <c r="D47" s="5">
-        <v>18.700087193342064</v>
+        <v>18.700042147581097</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>63.765171074000001</v>
+        <v>63.765168387999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.41174514999999445</v>
+        <v>-0.41174676199999993</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.4329952182395136</v>
+        <v>-7.4330234196847034</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>64.020225558999996</v>
+        <v>64.020231999999993</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25505448499999517</v>
+        <v>0.25506361199999361</v>
       </c>
       <c r="D49" s="5">
-        <v>4.9068988515172718</v>
+        <v>4.9070785346989165</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>63.086566024</v>
+        <v>63.086582266999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.93365953499999677</v>
+        <v>-0.93364973299999576</v>
       </c>
       <c r="D50" s="5">
-        <v>-16.162897701706513</v>
+        <v>-16.162739890530808</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>63.480586783</v>
+        <v>63.480596007000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.394020759</v>
+        <v>0.39401374000000544</v>
       </c>
       <c r="D51" s="5">
-        <v>7.7577542082609474</v>
+        <v>7.7576091655678026</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>62.451314316000001</v>
+        <v>62.451310114999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0292724669999984</v>
+        <v>-1.0292858920000043</v>
       </c>
       <c r="D52" s="5">
-        <v>-17.812115354872315</v>
+        <v>-17.812325005368969</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>63.349974512000003</v>
+        <v>63.349749379000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.89866019600000158</v>
+        <v>0.89843926400000385</v>
       </c>
       <c r="D53" s="5">
-        <v>18.702083277881698</v>
+        <v>18.69711707314292</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5139122539497682</v>
+        <v>2.513867216202903</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>64.931251856000003</v>
+        <v>64.931241252999996</v>
       </c>
       <c r="C54" s="5">
-        <v>1.5812773440000001</v>
+        <v>1.5814918739999939</v>
       </c>
       <c r="D54" s="5">
-        <v>34.427455586980592</v>
+        <v>34.432925027110819</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>65.305144296999998</v>
+        <v>65.305137369999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.3738924409999953</v>
+        <v>0.37389611700000103</v>
       </c>
       <c r="D55" s="5">
-        <v>7.1330350378429497</v>
+        <v>7.1331086055069548</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>65.116642819000006</v>
+        <v>65.116643581000005</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.18850147799999206</v>
+        <v>-0.18849378899999181</v>
       </c>
       <c r="D56" s="5">
-        <v>-3.4093028418117233</v>
+        <v>-3.4091663319847254</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>65.806640079999994</v>
+        <v>65.806888702999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.68999726099998782</v>
+        <v>0.69024512199999322</v>
       </c>
       <c r="D57" s="5">
-        <v>13.483464884209194</v>
+        <v>13.488594054958281</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>65.715024463000006</v>
+        <v>65.715036166999994</v>
       </c>
       <c r="C58" s="5">
-        <v>-9.1615616999987992E-2</v>
+        <v>-9.1852536000004648E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.6578999660654126</v>
+        <v>-1.6621482227208051</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>65.716043170000006</v>
+        <v>65.716062199999996</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0187070000000631E-3</v>
+        <v>1.0260330000022577E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>1.8603852647181007E-2</v>
+        <v>1.8737649831801484E-2</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>66.383804640999998</v>
+        <v>66.383718052999996</v>
       </c>
       <c r="C60" s="5">
-        <v>0.6677614709999915</v>
+        <v>0.66765585299999941</v>
       </c>
       <c r="D60" s="5">
-        <v>12.898662817559202</v>
+        <v>12.896503401591186</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>65.986647680000004</v>
+        <v>65.986679151000004</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.3971569609999932</v>
+        <v>-0.39703890199999137</v>
       </c>
       <c r="D61" s="5">
-        <v>-6.9476999257403467</v>
+        <v>-6.9457108726629579</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>65.908281036999995</v>
+        <v>65.908339299999994</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.8366643000009617E-2</v>
+        <v>-7.833985100000973E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.415864310808379</v>
+        <v>-1.4153827405893549</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.229399131999998</v>
+        <v>67.229421071999994</v>
       </c>
       <c r="C63" s="5">
-        <v>1.3211180950000028</v>
+        <v>1.3210817719999994</v>
       </c>
       <c r="D63" s="5">
-        <v>26.891034500031409</v>
+        <v>26.890185365002406</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>67.572479455999996</v>
+        <v>67.572457768999996</v>
       </c>
       <c r="C64" s="5">
-        <v>0.34308032399999888</v>
+        <v>0.34303669700000228</v>
       </c>
       <c r="D64" s="5">
-        <v>6.2985895730744756</v>
+        <v>6.2977639046352563</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.034961863000007</v>
+        <v>69.034671994999997</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4624824070000102</v>
+        <v>1.4622142260000004</v>
       </c>
       <c r="D65" s="5">
-        <v>29.297703813105102</v>
+        <v>29.291687075453222</v>
       </c>
       <c r="E65" s="5">
-        <v>8.9739378662624816</v>
+        <v>8.9738675712654157</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>68.535860142999994</v>
+        <v>68.535825793000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.49910172000001296</v>
+        <v>-0.49884620199999574</v>
       </c>
       <c r="D66" s="5">
-        <v>-8.3388417824528105</v>
+        <v>-8.3347745005307843</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>68.675903618000007</v>
+        <v>68.675774618999995</v>
       </c>
       <c r="C67" s="5">
-        <v>0.14004347500001302</v>
+        <v>0.13994882599999414</v>
       </c>
       <c r="D67" s="5">
-        <v>2.4797783883847568</v>
+        <v>2.4780848079909212</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.249289644000001</v>
+        <v>69.249220957000006</v>
       </c>
       <c r="C68" s="5">
-        <v>0.57338602599999433</v>
+        <v>0.57344633800001077</v>
       </c>
       <c r="D68" s="5">
-        <v>10.492114297202516</v>
+        <v>10.493289711404996</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.649963635000006</v>
+        <v>69.650382862000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.400673991000005</v>
+        <v>0.40116190499999504</v>
       </c>
       <c r="D69" s="5">
-        <v>7.1684266109671047</v>
+        <v>7.1774431790364357</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.239654599999994</v>
+        <v>70.239785382999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.58969096499998841</v>
+        <v>0.58940252099999668</v>
       </c>
       <c r="D70" s="5">
-        <v>10.646499617738847</v>
+        <v>10.640980152231405</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.057405617000001</v>
+        <v>70.057325121000005</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.18224898299999381</v>
+        <v>-0.18246026199999221</v>
       </c>
       <c r="D71" s="5">
-        <v>-3.0695570928934601</v>
+        <v>-3.0730592662159051</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>69.899154777000007</v>
+        <v>69.899073423999994</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.15825083999999379</v>
+        <v>-0.1582516970000114</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.6772243074044133</v>
+        <v>-2.6772416641737684</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>70.207367356999995</v>
+        <v>70.207475221999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.30821257999998863</v>
+        <v>0.30840179800000556</v>
       </c>
       <c r="D73" s="5">
-        <v>5.4214938950793101</v>
+        <v>5.4249099093605979</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>70.375246110999996</v>
+        <v>70.375387199000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16787875400000019</v>
+        <v>0.16791197700000282</v>
       </c>
       <c r="D74" s="5">
-        <v>2.9074607950011488</v>
+        <v>2.9080392408385336</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>69.824405429999999</v>
+        <v>69.824489219</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.55084068099999683</v>
+        <v>-0.55089798000000201</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.9986498971560192</v>
+        <v>-8.9995287460709168</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>70.058646390000007</v>
+        <v>70.058604798000005</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23424096000000816</v>
+        <v>0.23411557900000446</v>
       </c>
       <c r="D76" s="5">
-        <v>4.1007716814406736</v>
+        <v>4.0985310371327577</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>70.336924330000002</v>
+        <v>70.336576418999996</v>
       </c>
       <c r="C77" s="5">
-        <v>0.27827793999999528</v>
+        <v>0.27797162099999184</v>
       </c>
       <c r="D77" s="5">
-        <v>4.8720072101946732</v>
+        <v>4.8665296525225443</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8859465289250643</v>
+        <v>1.8858703697386847</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>70.392442454999994</v>
+        <v>70.392395984000004</v>
       </c>
       <c r="C78" s="5">
-        <v>5.5518124999991869E-2</v>
+        <v>5.5819565000007287E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.95130309094966226</v>
+        <v>0.95649558336348139</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>70.423362416000003</v>
+        <v>70.422895075</v>
       </c>
       <c r="C79" s="5">
-        <v>3.0919961000009266E-2</v>
+        <v>3.0499090999995815E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.52837665558689295</v>
+        <v>0.5211678041256107</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>70.140170940999994</v>
+        <v>70.139589603000005</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.28319147500000952</v>
+        <v>-0.28330547199999501</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.7202176409720131</v>
+        <v>-4.7221065400606443</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>69.291735204000005</v>
+        <v>69.292590013999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.84843573699998842</v>
+        <v>-0.84699958900000638</v>
       </c>
       <c r="D81" s="5">
-        <v>-13.58773175580119</v>
+        <v>-13.566342506088224</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>69.724837030000003</v>
+        <v>69.725277649999995</v>
       </c>
       <c r="C82" s="5">
-        <v>0.43310182599999791</v>
+        <v>0.43268763599999716</v>
       </c>
       <c r="D82" s="5">
-        <v>7.7637881124425823</v>
+        <v>7.756007515892005</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>70.029615648999993</v>
+        <v>70.029499971999996</v>
       </c>
       <c r="C83" s="5">
-        <v>0.3047786189999897</v>
+        <v>0.3042223220000011</v>
       </c>
       <c r="D83" s="5">
-        <v>5.3733577170949953</v>
+        <v>5.3632787441106444</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>69.840215310000005</v>
+        <v>69.840168708999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.18940033899998809</v>
+        <v>-0.18933126299999969</v>
       </c>
       <c r="D84" s="5">
-        <v>-3.1976452572876179</v>
+        <v>-3.1965015355229109</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>70.416374243000007</v>
+        <v>70.416577220999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.57615893300000209</v>
+        <v>0.57640851200000043</v>
       </c>
       <c r="D85" s="5">
-        <v>10.36136858897725</v>
+        <v>10.366069802006606</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>70.209643869999994</v>
+        <v>70.209850512000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.2067303730000134</v>
+        <v>-0.20672670899999446</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.4666608257511</v>
+        <v>-3.4665905410223186</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>70.931558324999997</v>
+        <v>70.931657979999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.72191445500000384</v>
+        <v>0.7218074679999944</v>
       </c>
       <c r="D87" s="5">
-        <v>13.060986935411156</v>
+        <v>13.058899941987256</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>71.375172594999995</v>
+        <v>71.375015071999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.44361426999999765</v>
+        <v>0.4433570919999994</v>
       </c>
       <c r="D88" s="5">
-        <v>7.7685509678280695</v>
+        <v>7.7638800534535202</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>71.572102439999995</v>
+        <v>71.571867501</v>
       </c>
       <c r="C89" s="5">
-        <v>0.19692984499999966</v>
+        <v>0.19685242900000333</v>
       </c>
       <c r="D89" s="5">
-        <v>3.361604193377965</v>
+        <v>3.3602701166708604</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7560877473187464</v>
+        <v>1.7562570498758534</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>71.372071297000005</v>
+        <v>71.372041214999996</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.2000311429999897</v>
+        <v>-0.19982628600000396</v>
       </c>
       <c r="D90" s="5">
-        <v>-3.3027085321387761</v>
+        <v>-3.2993885780573828</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>71.515770418000002</v>
+        <v>71.514947445999994</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14369912099999738</v>
+        <v>0.14290623099999777</v>
       </c>
       <c r="D91" s="5">
-        <v>2.4429911309698404</v>
+        <v>2.4293636638571536</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>72.576703499999994</v>
+        <v>72.575176350000007</v>
       </c>
       <c r="C92" s="5">
-        <v>1.0609330819999911</v>
+        <v>1.060228904000013</v>
       </c>
       <c r="D92" s="5">
-        <v>19.328725142518355</v>
+        <v>19.315073087578739</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>72.680616255000004</v>
+        <v>72.682063536000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10391275500001029</v>
+        <v>0.10688718599999447</v>
       </c>
       <c r="D93" s="5">
-        <v>1.7317119710550832</v>
+        <v>1.7817210665682426</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>73.426776770999993</v>
+        <v>73.427643169000007</v>
       </c>
       <c r="C94" s="5">
-        <v>0.74616051599998912</v>
+        <v>0.74557963300000551</v>
       </c>
       <c r="D94" s="5">
-        <v>13.039534317736635</v>
+        <v>13.028529401075373</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>73.839857675000005</v>
+        <v>73.839755057000005</v>
       </c>
       <c r="C95" s="5">
-        <v>0.41308090400001163</v>
+        <v>0.41211188799999832</v>
       </c>
       <c r="D95" s="5">
-        <v>6.9637546716214027</v>
+        <v>6.9468268772076458</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>73.529223473000002</v>
+        <v>73.529251795999997</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.3106342020000028</v>
+        <v>-0.31050326100000802</v>
       </c>
       <c r="D96" s="5">
-        <v>-4.9330539149732626</v>
+        <v>-4.931029045126067</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>74.122586878000007</v>
+        <v>74.122940181000004</v>
       </c>
       <c r="C97" s="5">
-        <v>0.59336340500000517</v>
+        <v>0.5936883850000072</v>
       </c>
       <c r="D97" s="5">
-        <v>10.125288568007718</v>
+        <v>10.131078575440577</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>74.967196143999999</v>
+        <v>74.967463727999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.84460926599999198</v>
+        <v>0.84452354699999432</v>
       </c>
       <c r="D98" s="5">
-        <v>14.564061890254742</v>
+        <v>14.562416144422752</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>74.659321809000005</v>
+        <v>74.659422239999998</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.30787433499999395</v>
+        <v>-0.30804148800000064</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.8183410348660471</v>
+        <v>-4.8208813827131936</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>74.862841282000005</v>
+        <v>74.862568992999996</v>
       </c>
       <c r="C100" s="5">
-        <v>0.20351947300000006</v>
+        <v>0.20314675299999863</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3206630591084974</v>
+        <v>3.3144858654006182</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>74.628547022000006</v>
+        <v>74.628459485999997</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.23429425999999864</v>
+        <v>-0.23410950699999944</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.6916010022324586</v>
+        <v>-3.6887530573369798</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2704412442854833</v>
+        <v>4.2706612133004418</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>76.168347208</v>
+        <v>76.168286950999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.5398001859999937</v>
+        <v>1.5398274650000019</v>
       </c>
       <c r="D102" s="5">
-        <v>27.771663073129773</v>
+        <v>27.772248555080068</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>74.713537966000004</v>
+        <v>74.712368325</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.4548092419999961</v>
+        <v>-1.455918625999999</v>
       </c>
       <c r="D103" s="5">
-        <v>-20.6590774208392</v>
+        <v>-20.673228066049663</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>74.316038641999995</v>
+        <v>74.313552189999996</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.39749932400000887</v>
+        <v>-0.39881613500000412</v>
       </c>
       <c r="D104" s="5">
-        <v>-6.2008302903411643</v>
+        <v>-6.2208673005885622</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>74.778726403999997</v>
+        <v>74.780615539999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.46268776200000161</v>
+        <v>0.46706335000000365</v>
       </c>
       <c r="D105" s="5">
-        <v>7.7323535511747865</v>
+        <v>7.8082942073820938</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>74.702456843999997</v>
+        <v>74.703678263</v>
       </c>
       <c r="C106" s="5">
-        <v>-7.626956000000007E-2</v>
+        <v>-7.6937276999998971E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.2170814229558014</v>
+        <v>-1.2276455436332046</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>74.589182597000004</v>
+        <v>74.589341415000007</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.11327424699999256</v>
+        <v>-0.11433684799999355</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8045079406646569</v>
+        <v>-1.8212638682946758</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>75.752058687000002</v>
+        <v>75.752099061999999</v>
       </c>
       <c r="C108" s="5">
-        <v>1.1628760899999975</v>
+        <v>1.1627576469999923</v>
       </c>
       <c r="D108" s="5">
-        <v>20.399062625830599</v>
+        <v>20.396756410483817</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>75.626265438000004</v>
+        <v>75.626718566999998</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.12579324899999733</v>
+        <v>-0.1253804950000017</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.9746106204459046</v>
+        <v>-1.9681893375276593</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>75.873445648000001</v>
+        <v>75.873715325000006</v>
       </c>
       <c r="C110" s="5">
-        <v>0.24718020999999624</v>
+        <v>0.24699675800000875</v>
       </c>
       <c r="D110" s="5">
-        <v>3.9934125632680617</v>
+        <v>3.9903709547042254</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>76.654151698999996</v>
+        <v>76.654187708999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.78070605099999568</v>
+        <v>0.7804723839999923</v>
       </c>
       <c r="D111" s="5">
-        <v>13.070808112360499</v>
+        <v>13.066622957594355</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>76.152150657000007</v>
+        <v>76.151775929999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.50200104199998918</v>
+        <v>-0.50241177899999911</v>
       </c>
       <c r="D112" s="5">
-        <v>-7.5817173584582847</v>
+        <v>-7.5876953912147442</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>76.458059320999993</v>
+        <v>76.458123732999994</v>
       </c>
       <c r="C113" s="5">
-        <v>0.30590866399998617</v>
+        <v>0.3063478029999942</v>
       </c>
       <c r="D113" s="5">
-        <v>4.9284286691184009</v>
+        <v>4.9356856371512992</v>
       </c>
       <c r="E113" s="5">
-        <v>2.4514912483297513</v>
+        <v>2.4516977297960096</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>77.756704593999999</v>
+        <v>77.756648248999994</v>
       </c>
       <c r="C114" s="5">
-        <v>1.2986452730000053</v>
+        <v>1.2985245160000005</v>
       </c>
       <c r="D114" s="5">
-        <v>22.398166558417799</v>
+        <v>22.395864886331275</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>75.827945275999994</v>
+        <v>75.826696838999993</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.9287593180000044</v>
+        <v>-1.929951410000001</v>
       </c>
       <c r="D115" s="5">
-        <v>-26.022900731470322</v>
+        <v>-26.036871832379006</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>75.464177598000006</v>
+        <v>75.461200054000003</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.36376767799998788</v>
+        <v>-0.36549678499999061</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.6072440517693227</v>
+        <v>-5.6332848823588026</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>78.433057817000005</v>
+        <v>78.434995631999996</v>
       </c>
       <c r="C117" s="5">
-        <v>2.968880218999999</v>
+        <v>2.9737955779999936</v>
       </c>
       <c r="D117" s="5">
-        <v>58.891125223418953</v>
+        <v>59.013512411744685</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>77.983657866000001</v>
+        <v>77.985064617000006</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.44939995100000374</v>
+        <v>-0.44993101499999</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.6630805330167071</v>
+        <v>-6.6705480307055032</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>77.784925185999995</v>
+        <v>77.785269306000004</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.19873268000000621</v>
+        <v>-0.19979531100000258</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.0155662915424708</v>
+        <v>-3.031410200304463</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>77.976062131999996</v>
+        <v>77.976175957999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.19113694600000031</v>
+        <v>0.19090665199999535</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9888785658139128</v>
+        <v>2.9852152394591824</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>77.838687356999998</v>
+        <v>77.839235251999995</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.13737477499999784</v>
+        <v>-0.1369407060000043</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.0937417405053282</v>
+        <v>-2.0871868076048905</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>78.169433424000005</v>
+        <v>78.169666738999993</v>
       </c>
       <c r="C122" s="5">
-        <v>0.33074606700000686</v>
+        <v>0.33043148699999847</v>
       </c>
       <c r="D122" s="5">
-        <v>5.2198135008335145</v>
+        <v>5.2146947690785872</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>78.133245458999994</v>
+        <v>78.133245872000003</v>
       </c>
       <c r="C123" s="5">
-        <v>-3.6187965000010536E-2</v>
+        <v>-3.6420866999989698E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.5541188807768771</v>
+        <v>-0.55767433859225113</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>78.871389702000002</v>
+        <v>78.870986212000005</v>
       </c>
       <c r="C124" s="5">
-        <v>0.7381442430000078</v>
+        <v>0.73774034000000199</v>
       </c>
       <c r="D124" s="5">
-        <v>11.944702602644641</v>
+        <v>11.937823459612096</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>78.359522902999998</v>
+        <v>78.359628631000007</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.51186679900000343</v>
+        <v>-0.51135758099999862</v>
       </c>
       <c r="D125" s="5">
-        <v>-7.5158136633173722</v>
+        <v>-7.5086383763808389</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4869367583827184</v>
+        <v>2.4869887006909508</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>81.079602445000006</v>
+        <v>81.079541436</v>
       </c>
       <c r="C126" s="5">
-        <v>2.7200795420000077</v>
+        <v>2.7199128049999928</v>
       </c>
       <c r="D126" s="5">
-        <v>50.604493397725435</v>
+        <v>50.600695094027756</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>80.017160020999995</v>
+        <v>80.015918224999993</v>
       </c>
       <c r="C127" s="5">
-        <v>-1.062442424000011</v>
+        <v>-1.0636232110000066</v>
       </c>
       <c r="D127" s="5">
-        <v>-14.639240098710005</v>
+        <v>-14.654364804663157</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>80.633524876999999</v>
+        <v>80.630358685000004</v>
       </c>
       <c r="C128" s="5">
-        <v>0.61636485600000412</v>
+        <v>0.61444046000001151</v>
       </c>
       <c r="D128" s="5">
-        <v>9.6453313262315774</v>
+        <v>9.6140895216646918</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>80.029108093999994</v>
+        <v>80.030874389000004</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.6044167830000049</v>
+        <v>-0.59948429599999997</v>
       </c>
       <c r="D129" s="5">
-        <v>-8.6332918362712832</v>
+        <v>-8.5660164709850601</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>79.169496248000002</v>
+        <v>79.170806310000003</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.85961184599999285</v>
+        <v>-0.86006807900000126</v>
       </c>
       <c r="D130" s="5">
-        <v>-12.15463394102515</v>
+        <v>-12.160455777341262</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>78.760166519999999</v>
+        <v>78.760720645999996</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.409329728000003</v>
+        <v>-0.41008566400000745</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.0309298193784393</v>
+        <v>-6.041655027464909</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>78.231049396000003</v>
+        <v>78.231173315999996</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.52911712399999544</v>
+        <v>-0.52954732999999976</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.7703919373117269</v>
+        <v>-7.7764252862539962</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>78.625500364999994</v>
+        <v>78.626016649999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.39445096899999044</v>
+        <v>0.39484333400000082</v>
       </c>
       <c r="D133" s="5">
-        <v>6.2211981839004116</v>
+        <v>6.2275491288868556</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>79.087924779999994</v>
+        <v>79.088058575999995</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46242441500000098</v>
+        <v>0.46204192599999772</v>
       </c>
       <c r="D134" s="5">
-        <v>7.2904565931310117</v>
+        <v>7.2841807696098382</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>79.027221423</v>
+        <v>79.027142660999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.0703356999994185E-2</v>
+        <v>-6.091591499999538E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.91717293190953786</v>
+        <v>-0.92036934829661243</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>79.540073519000003</v>
+        <v>79.539655855000007</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51285209600000314</v>
+        <v>0.51251319400000739</v>
       </c>
       <c r="D136" s="5">
-        <v>8.0715316412169216</v>
+        <v>8.0660144825852385</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>79.923221252000005</v>
+        <v>79.92340385</v>
       </c>
       <c r="C137" s="5">
-        <v>0.38314773300000127</v>
+        <v>0.38374799499999313</v>
       </c>
       <c r="D137" s="5">
-        <v>5.9360797314072622</v>
+        <v>5.9456597530580746</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9955434784048931</v>
+        <v>1.9956388848700435</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>79.935821641999993</v>
+        <v>79.935776622999995</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2600389999988693E-2</v>
+        <v>1.2372772999995618E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.18935155202093323</v>
+        <v>0.18592771414100984</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>80.327043372999995</v>
+        <v>80.326169094999997</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39122173100000168</v>
+        <v>0.39039247200000204</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0337361506716647</v>
+        <v>6.0206046636737787</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>80.243969867999994</v>
+        <v>80.241384525000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-8.3073505000001546E-2</v>
+        <v>-8.4784569999996506E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.2339944367255717</v>
+        <v>-1.2592772871877655</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>80.474862302999995</v>
+        <v>80.476113139999995</v>
       </c>
       <c r="C141" s="5">
-        <v>0.23089243500000123</v>
+        <v>0.23472861499999453</v>
       </c>
       <c r="D141" s="5">
-        <v>3.5080276248873332</v>
+        <v>3.5673697990972197</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>81.519947962000003</v>
+        <v>81.520927150000006</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0450856590000086</v>
+        <v>1.0448140100000103</v>
       </c>
       <c r="D142" s="5">
-        <v>16.746486191915409</v>
+        <v>16.741538791567233</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>81.981389583999999</v>
+        <v>81.982006526999996</v>
       </c>
       <c r="C143" s="5">
-        <v>0.46144162199999528</v>
+        <v>0.46107937699999013</v>
       </c>
       <c r="D143" s="5">
-        <v>7.0080817229887682</v>
+        <v>7.0023211752286096</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>81.572540609000001</v>
+        <v>81.572630285000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.40884897499999795</v>
+        <v>-0.40937624199999334</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.8230629733005301</v>
+        <v>-5.8303249046215093</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>81.867297227999998</v>
+        <v>81.867774372</v>
       </c>
       <c r="C145" s="5">
-        <v>0.2947566189999975</v>
+        <v>0.29514408699999706</v>
       </c>
       <c r="D145" s="5">
-        <v>4.4233371238516339</v>
+        <v>4.4292629877130452</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>81.401887228000007</v>
+        <v>81.401941764</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46540999999999144</v>
+        <v>-0.46583260799999948</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.6126071589766795</v>
+        <v>-6.6183876051215673</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>81.745778891</v>
+        <v>81.745675411999997</v>
       </c>
       <c r="C147" s="5">
-        <v>0.34389166299999374</v>
+        <v>0.34373364799999706</v>
       </c>
       <c r="D147" s="5">
-        <v>5.1890057415598934</v>
+        <v>5.1865622411173096</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>81.193813125999995</v>
+        <v>81.193477467999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.5519657650000056</v>
+        <v>-0.55219794399999955</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.8084284237139308</v>
+        <v>-7.8116014316145899</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>80.675803861999995</v>
+        <v>80.675928596999995</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.5180092639999998</v>
+        <v>-0.51754887100000246</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.3928829907202065</v>
+        <v>-7.386570487719446</v>
       </c>
       <c r="E149" s="5">
-        <v>0.94163197905534624</v>
+        <v>0.94155742967645395</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>81.604367397000004</v>
+        <v>81.604285079999997</v>
       </c>
       <c r="C150" s="5">
-        <v>0.92856353500000921</v>
+        <v>0.92835648300000173</v>
       </c>
       <c r="D150" s="5">
-        <v>14.720547762928504</v>
+        <v>14.717030679491661</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>82.165715570000003</v>
+        <v>82.165209075000007</v>
       </c>
       <c r="C151" s="5">
-        <v>0.56134817299999895</v>
+        <v>0.56092399500001022</v>
       </c>
       <c r="D151" s="5">
-        <v>8.5742585725977261</v>
+        <v>8.5675415996751205</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>82.809176132999994</v>
+        <v>82.807547964999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64346056299999077</v>
+        <v>0.64233888999999067</v>
       </c>
       <c r="D152" s="5">
-        <v>9.8130274287768327</v>
+        <v>9.7952423880455655</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>82.948982846999996</v>
+        <v>82.949629189999996</v>
       </c>
       <c r="C153" s="5">
-        <v>0.13980671400000233</v>
+        <v>0.14208122499999831</v>
       </c>
       <c r="D153" s="5">
-        <v>2.0448783617022404</v>
+        <v>2.078502262672921</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>83.348568137000001</v>
+        <v>83.349100238999995</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39958529000000453</v>
+        <v>0.39947104899999886</v>
       </c>
       <c r="D154" s="5">
-        <v>5.936334496250173</v>
+        <v>5.9345446267021318</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>83.462112876000006</v>
+        <v>83.462715454999994</v>
       </c>
       <c r="C155" s="5">
-        <v>0.11354473900000528</v>
+        <v>0.11361521599999946</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6470496373896415</v>
+        <v>1.6480690342897564</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>83.829445112000002</v>
+        <v>83.829461868999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.36733223599999576</v>
+        <v>0.36674641400000496</v>
       </c>
       <c r="D156" s="5">
-        <v>5.4111616555663655</v>
+        <v>5.4022823566590938</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>84.614238631999996</v>
+        <v>84.614584092000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.7847935199999938</v>
+        <v>0.7851222230000019</v>
       </c>
       <c r="D157" s="5">
-        <v>11.831027207848566</v>
+        <v>11.83623802274183</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>84.340028545999999</v>
+        <v>84.340034076999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.27421008599999652</v>
+        <v>-0.27455001500000265</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.8202791138913894</v>
+        <v>-3.8249154528603224</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>83.729835221000002</v>
+        <v>83.729733674000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.61019332499999734</v>
+        <v>-0.61030040299999655</v>
       </c>
       <c r="D159" s="5">
-        <v>-8.344630148962807</v>
+        <v>-8.3460361762885178</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>83.505501434999999</v>
+        <v>83.505274772999996</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22433378600000253</v>
+        <v>-0.22445890100000554</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.1681519640476719</v>
+        <v>-3.1698967175322168</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>83.609429981000005</v>
+        <v>83.609453728000005</v>
       </c>
       <c r="C161" s="5">
-        <v>0.10392854600000589</v>
+        <v>0.10417895500000895</v>
       </c>
       <c r="D161" s="5">
-        <v>1.5037511460627817</v>
+        <v>1.5074033525811492</v>
       </c>
       <c r="E161" s="5">
-        <v>3.6363147047386413</v>
+        <v>3.6361839051817224</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>84.039586184000001</v>
+        <v>84.039501939000004</v>
       </c>
       <c r="C162" s="5">
-        <v>0.43015620299999568</v>
+        <v>0.43004821099999901</v>
       </c>
       <c r="D162" s="5">
-        <v>6.3515226177064399</v>
+        <v>6.3498808167958831</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.621169425000005</v>
+        <v>83.621001899999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.41841675899999586</v>
+        <v>-0.41850003900000843</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.8136475427625349</v>
+        <v>-5.8147788318080647</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.613154872999999</v>
+        <v>83.612558265000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.0145520000058923E-3</v>
+        <v>-8.4436349999919003E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.11495168435743386</v>
+        <v>-0.12110279148408454</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>83.511335465000002</v>
+        <v>83.511405859999996</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.10181940799999722</v>
+        <v>-0.10115240500000766</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.4515451389421674</v>
+        <v>-1.4421096963140534</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>83.158908957999998</v>
+        <v>83.159088889000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.35242650700000411</v>
+        <v>-0.35231697099999337</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.948221236515538</v>
+        <v>-4.9467147382355474</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>83.470610049000001</v>
+        <v>83.470945685000004</v>
       </c>
       <c r="C167" s="5">
-        <v>0.31170109100000332</v>
+        <v>0.31185679600000071</v>
       </c>
       <c r="D167" s="5">
-        <v>4.5918049407833061</v>
+        <v>4.5941360690068045</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>83.688999492999997</v>
+        <v>83.689025362999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21838944399999605</v>
+        <v>0.21807967799999517</v>
       </c>
       <c r="D168" s="5">
-        <v>3.185211711530811</v>
+        <v>3.1806156811509112</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>83.749984140999999</v>
+        <v>83.750227275</v>
       </c>
       <c r="C169" s="5">
-        <v>6.0984648000001584E-2</v>
+        <v>6.1201912000001357E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>0.87796000333482116</v>
+        <v>0.88110014290674332</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>83.809475319000001</v>
+        <v>83.809476508000003</v>
       </c>
       <c r="C170" s="5">
-        <v>5.949117800000181E-2</v>
+        <v>5.9249233000002732E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85574923936400094</v>
+        <v>0.85225295153963376</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>84.590033590999994</v>
+        <v>84.589997980999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.78055827199999328</v>
+        <v>0.78052147299999319</v>
       </c>
       <c r="D171" s="5">
-        <v>11.76682330511618</v>
+        <v>11.766239671097601</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>84.704705587000007</v>
+        <v>84.704587336000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11467199600001265</v>
+        <v>0.11458935500000678</v>
       </c>
       <c r="D172" s="5">
-        <v>1.6389286185600538</v>
+        <v>1.6377393677848628</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>85.129250373000005</v>
+        <v>85.129165188000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.42454478599999845</v>
+        <v>0.42457785199999876</v>
       </c>
       <c r="D173" s="5">
-        <v>6.1830661547747301</v>
+        <v>6.1835699526584076</v>
       </c>
       <c r="E173" s="5">
-        <v>1.8177619346829266</v>
+        <v>1.8176311316946858</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>84.774480683999997</v>
+        <v>84.774406404999993</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.35476968900000827</v>
+        <v>-0.35475878300000829</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.8878613874598464</v>
+        <v>-4.8877193357954818</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>85.788014111999999</v>
+        <v>85.787941837000005</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0135334280000023</v>
+        <v>1.0135354320000118</v>
       </c>
       <c r="D175" s="5">
-        <v>15.328785405558577</v>
+        <v>15.328832060654896</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>86.379289631000006</v>
+        <v>86.379212594999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.59127551900000697</v>
+        <v>0.59127075799999318</v>
       </c>
       <c r="D176" s="5">
-        <v>8.5915827851103401</v>
+        <v>8.5915184765029018</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>86.321465372999995</v>
+        <v>86.321431466999996</v>
       </c>
       <c r="C177" s="5">
-        <v>-5.7824258000010786E-2</v>
+        <v>-5.7781128000002013E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.80035620301541766</v>
+        <v>-0.79976213796310036</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>86.651947012999997</v>
+        <v>86.651974971000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.33048164000000213</v>
+        <v>0.33054350400000487</v>
       </c>
       <c r="D178" s="5">
-        <v>4.6921828632488838</v>
+        <v>4.6930816721747926</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>87.083979631000005</v>
+        <v>87.084102129000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43203261800000803</v>
+        <v>0.43212715800000012</v>
       </c>
       <c r="D179" s="5">
-        <v>6.1498304637586099</v>
+        <v>6.1512112915345307</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>87.880745161999997</v>
+        <v>87.880801121999994</v>
       </c>
       <c r="C180" s="5">
-        <v>0.79676553099999126</v>
+        <v>0.79669899299999258</v>
       </c>
       <c r="D180" s="5">
-        <v>11.548968438002394</v>
+        <v>11.547937874397141</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>87.731102856000007</v>
+        <v>87.731230182999994</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.14964230599998984</v>
+        <v>-0.14957093900000018</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.0243175609280684</v>
+        <v>-2.023359871836905</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>88.165757005000003</v>
+        <v>88.165750701999997</v>
       </c>
       <c r="C182" s="5">
-        <v>0.43465414899999644</v>
+        <v>0.43452051900000299</v>
       </c>
       <c r="D182" s="5">
-        <v>6.1099776862476585</v>
+        <v>6.108038664942872</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>88.231130430999997</v>
+        <v>88.231116837000002</v>
       </c>
       <c r="C183" s="5">
-        <v>6.5373425999993628E-2</v>
+        <v>6.5366135000004988E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>0.89341746360931396</v>
+        <v>0.89331747956675756</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>88.419224383</v>
+        <v>88.419143214000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.18809395200000267</v>
+        <v>0.18802637699999991</v>
       </c>
       <c r="D184" s="5">
-        <v>2.5884077108704107</v>
+        <v>2.587467271418098</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>88.010427475</v>
+        <v>88.010373920999996</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.40879690799999935</v>
+        <v>-0.40876929300000597</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.4091444374298803</v>
+        <v>-5.4087931196692089</v>
       </c>
       <c r="E185" s="5">
-        <v>3.3844737142356029</v>
+        <v>3.3845142574076892</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>88.609518588</v>
+        <v>88.609458989999993</v>
       </c>
       <c r="C186" s="5">
-        <v>0.59909111300000006</v>
+        <v>0.59908506899999736</v>
       </c>
       <c r="D186" s="5">
-        <v>8.4813196943889899</v>
+        <v>8.4812362566293977</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>88.852505523999994</v>
+        <v>88.852506964</v>
       </c>
       <c r="C187" s="5">
-        <v>0.2429869359999941</v>
+        <v>0.24304797400000666</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3407529368974842</v>
+        <v>3.3416071115948354</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>89.055085124000001</v>
+        <v>89.055081207000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20257960000000708</v>
+        <v>0.20257424300000082</v>
       </c>
       <c r="D188" s="5">
-        <v>2.7705145825426047</v>
+        <v>2.770440352684167</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>89.472729633</v>
+        <v>89.472729251999993</v>
       </c>
       <c r="C189" s="5">
-        <v>0.41764450899999872</v>
+        <v>0.41764804499999286</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7751297387534706</v>
+        <v>5.7751801627001775</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>90.164374284999994</v>
+        <v>90.164385081000006</v>
       </c>
       <c r="C190" s="5">
-        <v>0.6916446519999937</v>
+        <v>0.69165582900001255</v>
       </c>
       <c r="D190" s="5">
-        <v>9.6810082053702562</v>
+        <v>9.6811714044408035</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>90.289560804999994</v>
+        <v>90.289578278999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12518651999999975</v>
+        <v>0.12519319799999096</v>
       </c>
       <c r="D191" s="5">
-        <v>1.6788927028499323</v>
+        <v>1.6789827448511208</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>90.339327389999994</v>
+        <v>90.339355893000004</v>
       </c>
       <c r="C192" s="5">
-        <v>4.9766585000000418E-2</v>
+        <v>4.977761400000702E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.66343525928747038</v>
+        <v>0.66358260349106413</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>90.734455041000004</v>
+        <v>90.734526665999994</v>
       </c>
       <c r="C193" s="5">
-        <v>0.39512765100000991</v>
+        <v>0.39517077299998959</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3766987634152885</v>
+        <v>5.3772979969558543</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>90.618571809000002</v>
+        <v>90.618576086999994</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.11588323200000161</v>
+        <v>-0.11595057899999972</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.5218828243540705</v>
+        <v>-1.5227598849639756</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>91.095424356999999</v>
+        <v>91.095418050999996</v>
       </c>
       <c r="C195" s="5">
-        <v>0.47685254799999655</v>
+        <v>0.47684196400000189</v>
       </c>
       <c r="D195" s="5">
-        <v>6.500635910351793</v>
+        <v>6.5004871082181337</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>91.636364201999996</v>
+        <v>91.636319073999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.54093984499999692</v>
+        <v>0.54090102300000353</v>
       </c>
       <c r="D196" s="5">
-        <v>7.3631972222912623</v>
+        <v>7.3626519333975571</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>90.993121059999993</v>
+        <v>90.993094047</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.64324314200000288</v>
+        <v>-0.64322502699999973</v>
       </c>
       <c r="D197" s="5">
-        <v>-8.1057064904768712</v>
+        <v>-8.1054907962322513</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3890229494081714</v>
+        <v>3.3890551682888681</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>92.884558206999998</v>
+        <v>92.884491112000006</v>
       </c>
       <c r="C198" s="5">
-        <v>1.8914371470000049</v>
+        <v>1.8913970650000067</v>
       </c>
       <c r="D198" s="5">
-        <v>28.002808476108832</v>
+        <v>28.002154926323009</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>92.475559325000006</v>
+        <v>92.475566498000006</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.40899888199999168</v>
+        <v>-0.40892461400000002</v>
       </c>
       <c r="D199" s="5">
-        <v>-5.1578558299307797</v>
+        <v>-5.1569454377512152</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>92.751015718999994</v>
+        <v>92.751029114999994</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27545639399998834</v>
+        <v>0.27546261699998809</v>
       </c>
       <c r="D200" s="5">
-        <v>3.6335774317027614</v>
+        <v>3.6336605830534108</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>94.028533912</v>
+        <v>94.028546915999996</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2775181930000059</v>
+        <v>1.2775178010000019</v>
       </c>
       <c r="D201" s="5">
-        <v>17.839769561238494</v>
+        <v>17.83976089119237</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>93.455509606000007</v>
+        <v>93.455520824999994</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.57302430599999354</v>
+        <v>-0.57302609100000268</v>
       </c>
       <c r="D202" s="5">
-        <v>-7.0727802030381763</v>
+        <v>-7.0728005563446388</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>93.864637415000004</v>
+        <v>93.864648438000003</v>
       </c>
       <c r="C203" s="5">
-        <v>0.40912780899999746</v>
+        <v>0.40912761300000966</v>
       </c>
       <c r="D203" s="5">
-        <v>5.3816908254800344</v>
+        <v>5.3816875232065131</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>94.429224992000002</v>
+        <v>94.429246612</v>
       </c>
       <c r="C204" s="5">
-        <v>0.56458757699999751</v>
+        <v>0.56459817399999679</v>
       </c>
       <c r="D204" s="5">
-        <v>7.4615304248735637</v>
+        <v>7.4616742335867015</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>94.671371995000001</v>
+        <v>94.671384528999994</v>
       </c>
       <c r="C205" s="5">
-        <v>0.24214700299999947</v>
+        <v>0.24213791699999376</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1209602882278809</v>
+        <v>3.1208408003525756</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>94.573677951999997</v>
+        <v>94.573684126000003</v>
       </c>
       <c r="C206" s="5">
-        <v>-9.7694043000004172E-2</v>
+        <v>-9.7700402999990388E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-1.2313095846948174</v>
+        <v>-1.2313891278923683</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>95.581652540999997</v>
+        <v>95.581646968000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0079745889999998</v>
+        <v>1.0079628419999977</v>
       </c>
       <c r="D207" s="5">
-        <v>13.566716891326402</v>
+        <v>13.566548464827477</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>94.728095878999994</v>
+        <v>94.728092825000004</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.85355666200000258</v>
+        <v>-0.85355414299999666</v>
       </c>
       <c r="D208" s="5">
-        <v>-10.205182254400347</v>
+        <v>-10.205154166727137</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>95.019216073999999</v>
+        <v>95.019195443000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.29112019500000486</v>
+        <v>0.29110261799999648</v>
       </c>
       <c r="D209" s="5">
-        <v>3.7508407975935798</v>
+        <v>3.750610614305061</v>
       </c>
       <c r="E209" s="5">
-        <v>4.4246147039458394</v>
+        <v>4.4246230311944634</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>95.230453269999998</v>
+        <v>95.230396468999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.21123719599999902</v>
+        <v>0.21120102599999768</v>
       </c>
       <c r="D210" s="5">
-        <v>2.7005809710558992</v>
+        <v>2.7001134782386638</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>96.090852849000001</v>
+        <v>96.090862113</v>
       </c>
       <c r="C211" s="5">
-        <v>0.86039957900000275</v>
+        <v>0.86046564400000136</v>
       </c>
       <c r="D211" s="5">
-        <v>11.397221335136676</v>
+        <v>11.398147540882221</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>96.523804553999994</v>
+        <v>96.523815268999996</v>
       </c>
       <c r="C212" s="5">
-        <v>0.43295170499999358</v>
+        <v>0.4329531559999964</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5427980740650362</v>
+        <v>5.5428165653219397</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>96.677957433000003</v>
+        <v>96.677966100999996</v>
       </c>
       <c r="C213" s="5">
-        <v>0.15415287900000862</v>
+        <v>0.15415083199999913</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9333778319433392</v>
+        <v>1.9333517161377101</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>97.148365726999998</v>
+        <v>97.148372816000006</v>
       </c>
       <c r="C214" s="5">
-        <v>0.47040829399999495</v>
+        <v>0.47040671500000997</v>
       </c>
       <c r="D214" s="5">
-        <v>5.9976883610298737</v>
+        <v>5.9976671348298982</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>97.578461434000005</v>
+        <v>97.578467461000002</v>
       </c>
       <c r="C215" s="5">
-        <v>0.43009570700000666</v>
+        <v>0.43009464499999694</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4439348229909257</v>
+        <v>5.4439206447704391</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>97.405632487000005</v>
+        <v>97.405641850999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.17282894699999929</v>
+        <v>-0.17282561000000385</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.1048321625704913</v>
+        <v>-2.1047917885721357</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>98.009465035999995</v>
+        <v>98.009472649000003</v>
       </c>
       <c r="C217" s="5">
-        <v>0.60383254899998917</v>
+        <v>0.60383079800000417</v>
       </c>
       <c r="D217" s="5">
-        <v>7.6979349031364164</v>
+        <v>7.6979110486093072</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>98.413544768999998</v>
+        <v>98.413548857999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.40407973300000322</v>
+        <v>0.40407620899999586</v>
       </c>
       <c r="D218" s="5">
-        <v>5.0611803033582481</v>
+        <v>5.0611347568116694</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>98.300545217000007</v>
+        <v>98.300543962000006</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.1129995519999909</v>
+        <v>-0.11300489599999253</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.3691855030285804</v>
+        <v>-1.3692497899336686</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>98.545448617999995</v>
+        <v>98.545452995999995</v>
       </c>
       <c r="C220" s="5">
-        <v>0.24490340099998775</v>
+        <v>0.24490903399998842</v>
       </c>
       <c r="D220" s="5">
-        <v>3.0309564815602874</v>
+        <v>3.0310271935885424</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>99.344560533000006</v>
+        <v>99.344549850000007</v>
       </c>
       <c r="C221" s="5">
-        <v>0.79911191500001166</v>
+        <v>0.79909685400001251</v>
       </c>
       <c r="D221" s="5">
-        <v>10.176827823204482</v>
+        <v>10.1766269123736</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5520733991653461</v>
+        <v>4.5520848569957639</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>99.044018179000005</v>
+        <v>99.043981805000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.30054235400000096</v>
+        <v>-0.30056804500000567</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.5705034875464281</v>
+        <v>-3.5708040185765788</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>98.965616537000002</v>
+        <v>98.965617288999994</v>
       </c>
       <c r="C223" s="5">
-        <v>-7.840164200000288E-2</v>
+        <v>-7.8364516000007711E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.94577588108353261</v>
+        <v>-0.9453303149440706</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>98.939499432999995</v>
+        <v>98.939502790999995</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.6117104000007885E-2</v>
+        <v>-2.6114497999998321E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.31622169948205547</v>
+        <v>-0.31619018983249925</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>99.746745959999998</v>
+        <v>99.746750128000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.80724652700000377</v>
+        <v>0.80724733700000684</v>
       </c>
       <c r="D225" s="5">
-        <v>10.24231729782703</v>
+        <v>10.242327677217711</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>99.767135999999994</v>
+        <v>99.767139731</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0390039999995224E-2</v>
+        <v>2.0389602999998147E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.24557769712247879</v>
+        <v>0.24557241770160054</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>100.0491119</v>
+        <v>100.04911513</v>
       </c>
       <c r="C227" s="5">
-        <v>0.28197590000000616</v>
+        <v>0.28197539900000379</v>
       </c>
       <c r="D227" s="5">
-        <v>3.4448306360000069</v>
+        <v>3.4448242891141234</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>101.1014493</v>
+        <v>101.10145156999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.052337399999999</v>
+        <v>1.0523364399999906</v>
       </c>
       <c r="D228" s="5">
-        <v>13.378242484323554</v>
+        <v>13.378229108254725</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>101.29307221000001</v>
+        <v>101.29308174000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.19162291000000664</v>
+        <v>0.19163017000001048</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2982833241921297</v>
+        <v>2.2983712566436498</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>101.45935371</v>
+        <v>101.4593594</v>
       </c>
       <c r="C230" s="5">
-        <v>0.16628149999999664</v>
+        <v>0.16627765999999156</v>
       </c>
       <c r="D230" s="5">
-        <v>1.9877891356496757</v>
+        <v>1.9877426269532039</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>101.68805054000001</v>
+        <v>101.68805629000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.22869683000000407</v>
+        <v>0.22869689000000903</v>
       </c>
       <c r="D231" s="5">
-        <v>2.7386749046010017</v>
+        <v>2.7386754765416521</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.47512811999999</v>
+        <v>102.4751376</v>
       </c>
       <c r="C232" s="5">
-        <v>0.78707757999998762</v>
+        <v>0.78708130999999071</v>
       </c>
       <c r="D232" s="5">
-        <v>9.6939261256431486</v>
+        <v>9.693973467050343</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>102.64301516</v>
+        <v>102.64301042</v>
       </c>
       <c r="C233" s="5">
-        <v>0.16788704000001076</v>
+        <v>0.16787281999999948</v>
       </c>
       <c r="D233" s="5">
-        <v>1.9837959684891437</v>
+        <v>1.983626239381997</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3202166372302999</v>
+        <v>3.3202229764796698</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>102.07707591</v>
+        <v>102.07704862999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.56593924999999956</v>
+        <v>-0.56596179000000291</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.4193974901979756</v>
+        <v>-6.4196457437848302</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>102.07030313999999</v>
+        <v>102.07028948999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-6.7727700000119739E-3</v>
+        <v>-6.7591399999997748E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9590434374987584E-2</v>
+        <v>-7.94303405203034E-2</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>101.6479563</v>
+        <v>101.64794983</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42234683999998879</v>
+        <v>-0.42233965999999157</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.8539068214418446</v>
+        <v>-4.8538268070024149</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>101.02181681</v>
+        <v>101.02181765</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.62613948999999991</v>
+        <v>-0.62613217999999904</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.146499368619752</v>
+        <v>-7.1464191809379134</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>100.94148568</v>
+        <v>100.94149007999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.0331130000004691E-2</v>
+        <v>-8.0327570000008564E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.95006087293091346</v>
+        <v>-0.95001894558977007</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>100.90758735999999</v>
+        <v>100.90759179</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.389832000000581E-2</v>
+        <v>-3.3898289999996223E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.40224229701871783</v>
+        <v>-0.40224192419048288</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>100.37038577</v>
+        <v>100.37038665</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53720158999999512</v>
+        <v>-0.53720513999999753</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.2046627558580481</v>
+        <v>-6.2047023007455344</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>100.13768055</v>
+        <v>100.13769309</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.23270521999999971</v>
+        <v>-0.2326935600000013</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7469538250076586</v>
+        <v>-2.7468179117751457</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>100.55986446</v>
+        <v>100.55987382000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.42218391000000111</v>
+        <v>0.422180730000008</v>
       </c>
       <c r="D242" s="5">
-        <v>5.1782203957585926</v>
+        <v>5.1781798196522955</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>100.44519226</v>
+        <v>100.44520232000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11467220000000111</v>
+        <v>-0.11467150000000004</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.3598552833037236</v>
+        <v>-1.3598469084751041</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>100.56160235999999</v>
+        <v>100.56162439000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.11641009999999596</v>
+        <v>0.11642206999999871</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3996288732954998</v>
+        <v>1.3997735693213498</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>100.66720024</v>
+        <v>100.66720214</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10559788000000481</v>
+        <v>0.10557774999999481</v>
       </c>
       <c r="D245" s="5">
-        <v>1.267400984744449</v>
+        <v>1.2671577055750394</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.924938503531004</v>
+        <v>-1.9249321234005912</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>100.49950878</v>
+        <v>100.49950532</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.16769146000000035</v>
+        <v>-0.1676968200000033</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.9807474841609496</v>
+        <v>-1.9808101797266664</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>100.68718551000001</v>
+        <v>100.68708829000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.18767673000000684</v>
+        <v>0.18758297000000823</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2640873826761609</v>
+        <v>2.2629447262893843</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>101.12105893</v>
+        <v>101.12106145</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43387341999999762</v>
+        <v>0.43397315999999364</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2952768811342477</v>
+        <v>5.2965284103785981</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>101.5538165</v>
+        <v>101.55382733</v>
       </c>
       <c r="C249" s="5">
-        <v>0.4327575699999926</v>
+        <v>0.43276588000000515</v>
       </c>
       <c r="D249" s="5">
-        <v>5.2581385227297162</v>
+        <v>5.2582417460689035</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>102.49139175000001</v>
+        <v>102.49140593</v>
       </c>
       <c r="C250" s="5">
-        <v>0.93757525000000896</v>
+        <v>0.93757859999999482</v>
       </c>
       <c r="D250" s="5">
-        <v>11.658989939572241</v>
+        <v>11.65903242821269</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>101.98568655</v>
+        <v>101.98569740000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.5057052000000084</v>
+        <v>-0.50570852999999261</v>
       </c>
       <c r="D251" s="5">
-        <v>-5.7628811987443518</v>
+        <v>-5.7629173468905286</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>102.40961278</v>
+        <v>102.40961538000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.4239262300000064</v>
+        <v>0.42391797999999881</v>
       </c>
       <c r="D252" s="5">
-        <v>5.103699395953698</v>
+        <v>5.1035972361770821</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>102.42095753</v>
+        <v>102.4209692</v>
       </c>
       <c r="C253" s="5">
-        <v>1.1344749999992132E-2</v>
+        <v>1.1353819999996517E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.13301483374903444</v>
+        <v>0.13312123908391094</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>103.04790806</v>
+        <v>103.04791774</v>
       </c>
       <c r="C254" s="5">
-        <v>0.626950530000002</v>
+        <v>0.62694854000000078</v>
       </c>
       <c r="D254" s="5">
-        <v>7.5979943967338537</v>
+        <v>7.5979685672374675</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>103.78373259999999</v>
+        <v>103.78374878</v>
       </c>
       <c r="C255" s="5">
-        <v>0.73582453999999586</v>
+        <v>0.73583103999999366</v>
       </c>
       <c r="D255" s="5">
-        <v>8.9133901347205668</v>
+        <v>8.913471119551053</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>103.93208608</v>
+        <v>103.9321308</v>
       </c>
       <c r="C256" s="5">
-        <v>0.14835348000001147</v>
+        <v>0.14838201999999967</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7288883518283837</v>
+        <v>1.7292233005827828</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>104.43783213</v>
+        <v>104.43785407</v>
       </c>
       <c r="C257" s="5">
-        <v>0.50574604999999906</v>
+        <v>0.50572327000000428</v>
       </c>
       <c r="D257" s="5">
-        <v>5.998189725428027</v>
+        <v>5.9979096313719449</v>
       </c>
       <c r="E257" s="5">
-        <v>3.7456409644953448</v>
+        <v>3.745660800978734</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>105.28286946</v>
+        <v>105.28288807</v>
       </c>
       <c r="C258" s="5">
-        <v>0.8450373299999967</v>
+        <v>0.84503399999999829</v>
       </c>
       <c r="D258" s="5">
-        <v>10.153519013313028</v>
+        <v>10.153474975852529</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>105.00677347</v>
+        <v>105.00654864000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.27609599000000173</v>
+        <v>-0.27633942999999306</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.1019106267967889</v>
+        <v>-3.1046057486064149</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>106.25099090000001</v>
+        <v>106.25099967</v>
       </c>
       <c r="C260" s="5">
-        <v>1.2442174300000062</v>
+        <v>1.2444510299999934</v>
       </c>
       <c r="D260" s="5">
-        <v>15.182923613489185</v>
+        <v>15.185997162461096</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>106.446699</v>
+        <v>106.4467044</v>
       </c>
       <c r="C261" s="5">
-        <v>0.19570809999999028</v>
+        <v>0.19570473000000277</v>
       </c>
       <c r="D261" s="5">
-        <v>2.23285988474895</v>
+        <v>2.2328208594599275</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>106.87233864</v>
+        <v>106.8723796</v>
       </c>
       <c r="C262" s="5">
-        <v>0.42563963999999999</v>
+        <v>0.42567520000000059</v>
       </c>
       <c r="D262" s="5">
-        <v>4.9052873703162136</v>
+        <v>4.9057059826744576</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>106.6570979</v>
+        <v>106.65709156</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.21524073999999871</v>
+        <v>-0.21528804000000434</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.3902063689974273</v>
+        <v>-2.3907249142996356</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>107.06708068</v>
+        <v>107.06708678</v>
       </c>
       <c r="C264" s="5">
-        <v>0.4099827800000071</v>
+        <v>0.40999521999999899</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7115009210533465</v>
+        <v>4.7116472028630785</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>107.66817657999999</v>
+        <v>107.66822329</v>
       </c>
       <c r="C265" s="5">
-        <v>0.60109589999999002</v>
+        <v>0.60113651000000345</v>
       </c>
       <c r="D265" s="5">
-        <v>6.9490083891689647</v>
+        <v>6.9494920468820887</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>107.95482131</v>
+        <v>107.95481719999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.28664473000000612</v>
+        <v>0.28659390999999346</v>
       </c>
       <c r="D266" s="5">
-        <v>3.2419544452833016</v>
+        <v>3.2413698030546945</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>108.12580027</v>
+        <v>108.12592581</v>
       </c>
       <c r="C267" s="5">
-        <v>0.17097895999999935</v>
+        <v>0.17110861000000455</v>
       </c>
       <c r="D267" s="5">
-        <v>1.9172045923794734</v>
+        <v>1.9186711415235536</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>108.68832458</v>
+        <v>108.68848341</v>
       </c>
       <c r="C268" s="5">
-        <v>0.56252431000000058</v>
+        <v>0.56255760000000521</v>
       </c>
       <c r="D268" s="5">
-        <v>6.4247680974379051</v>
+        <v>6.4251515837700834</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>108.96158785</v>
+        <v>108.96164143999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.27326327000000106</v>
+        <v>0.2731580299999905</v>
       </c>
       <c r="D269" s="5">
-        <v>3.0591011648482214</v>
+        <v>3.0579021712704435</v>
       </c>
       <c r="E269" s="5">
-        <v>4.3315297031146782</v>
+        <v>4.3315590982632601</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>108.88234660000001</v>
+        <v>108.88229552999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-7.9241249999995489E-2</v>
+        <v>-7.9345910000000686E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.86920612443618372</v>
+        <v>-0.87034913127574942</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>109.35925123</v>
+        <v>109.35872772</v>
       </c>
       <c r="C271" s="5">
-        <v>0.47690462999999284</v>
+        <v>0.47643219000001125</v>
       </c>
       <c r="D271" s="5">
-        <v>5.3844834388367957</v>
+        <v>5.3790229281036828</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>109.88286509</v>
+        <v>109.88271410999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.52361385999999754</v>
+        <v>0.52398638999999037</v>
       </c>
       <c r="D272" s="5">
-        <v>5.8993660810471082</v>
+        <v>5.9037034711719061</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>110.79341848999999</v>
+        <v>110.79333298</v>
       </c>
       <c r="C273" s="5">
-        <v>0.91055339999999774</v>
+        <v>0.91061887000000752</v>
       </c>
       <c r="D273" s="5">
-        <v>10.409858779876568</v>
+        <v>10.410656665103634</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>111.36718007</v>
+        <v>111.36729654</v>
       </c>
       <c r="C274" s="5">
-        <v>0.57376158000000999</v>
+        <v>0.57396355999999571</v>
       </c>
       <c r="D274" s="5">
-        <v>6.3944871269677073</v>
+        <v>6.3968077644988908</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>112.19763657</v>
+        <v>112.19775620999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.83045649999999682</v>
+        <v>0.83045966999999621</v>
       </c>
       <c r="D275" s="5">
-        <v>9.3245825210883204</v>
+        <v>9.3246094317549932</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>112.49191584</v>
+        <v>112.49213210000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.29427927000000409</v>
+        <v>0.29437589000001196</v>
       </c>
       <c r="D276" s="5">
-        <v>3.1932416689442578</v>
+        <v>3.1943018182150285</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>113.17507756000001</v>
+        <v>113.17534658</v>
       </c>
       <c r="C277" s="5">
-        <v>0.68316172000000108</v>
+        <v>0.68321447999998952</v>
       </c>
       <c r="D277" s="5">
-        <v>7.5359931173204942</v>
+        <v>7.5365797168354787</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>113.20961724</v>
+        <v>113.20967186</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4539679999994632E-2</v>
+        <v>3.4325280000004454E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.3668409950287721</v>
+        <v>0.36455921550784254</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>114.01889591</v>
+        <v>114.01911092</v>
       </c>
       <c r="C279" s="5">
-        <v>0.80927866999999765</v>
+        <v>0.80943906000000254</v>
       </c>
       <c r="D279" s="5">
-        <v>8.9236310085326167</v>
+        <v>8.9254652158684991</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>113.2585639</v>
+        <v>113.25867361</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.76033200999999906</v>
+        <v>-0.76043731000000037</v>
       </c>
       <c r="D280" s="5">
-        <v>-7.7151030521508845</v>
+        <v>-7.7161186274013804</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>114.27282647</v>
+        <v>114.27275028</v>
       </c>
       <c r="C281" s="5">
-        <v>1.0142625699999996</v>
+        <v>1.0140766699999944</v>
       </c>
       <c r="D281" s="5">
-        <v>11.291764431898477</v>
+        <v>11.289580366815821</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8744137496524065</v>
+        <v>4.8742922461613158</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>115.13410019</v>
+        <v>115.13371062</v>
       </c>
       <c r="C282" s="5">
-        <v>0.8612737199999998</v>
+        <v>0.86096034000000543</v>
       </c>
       <c r="D282" s="5">
-        <v>9.4288964682196053</v>
+        <v>9.4253288544543068</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>115.86170672</v>
+        <v>115.86078847</v>
       </c>
       <c r="C283" s="5">
-        <v>0.72760653000000275</v>
+        <v>0.72707785000000058</v>
       </c>
       <c r="D283" s="5">
-        <v>7.8527954039909087</v>
+        <v>7.8469174105475936</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>115.57998157999999</v>
+        <v>115.57938504000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.28172514000000604</v>
+        <v>-0.28140342999999746</v>
       </c>
       <c r="D284" s="5">
-        <v>-2.8791686875278888</v>
+        <v>-2.8759471666325531</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>115.59952006</v>
+        <v>115.59954714</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9538480000008462E-2</v>
+        <v>2.0162099999993188E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.20304543471481029</v>
+        <v>0.20953344490239889</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>115.83042388</v>
+        <v>115.83098619</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23090381999999465</v>
+        <v>0.23143905000000586</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4234441579495947</v>
+        <v>2.4291230742270464</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>116.57180074999999</v>
+        <v>116.57233961999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.7413768699999963</v>
+        <v>0.74135342999998954</v>
       </c>
       <c r="D287" s="5">
-        <v>7.9568778333134915</v>
+        <v>7.9565773451307331</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>116.62469725</v>
+        <v>116.62523468000001</v>
       </c>
       <c r="C288" s="5">
-        <v>5.2896500000002789E-2</v>
+        <v>5.289506000001154E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.54588208615546918</v>
+        <v>0.54586465887664914</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>116.79923263000001</v>
+        <v>116.79975893</v>
       </c>
       <c r="C289" s="5">
-        <v>0.1745353800000089</v>
+        <v>0.17452424999999039</v>
       </c>
       <c r="D289" s="5">
-        <v>1.8107229667491787</v>
+        <v>1.8105981337895205</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>117.16295617</v>
+        <v>117.16298713</v>
       </c>
       <c r="C290" s="5">
-        <v>0.36372353999999518</v>
+        <v>0.36322820000000888</v>
       </c>
       <c r="D290" s="5">
-        <v>3.8015832449228792</v>
+        <v>3.7962997559533918</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>117.29628603</v>
+        <v>117.29624076</v>
       </c>
       <c r="C291" s="5">
-        <v>0.13332986000000346</v>
+        <v>0.13325362999999868</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3741633672289311</v>
+        <v>1.3733724169270545</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>117.62174731</v>
+        <v>117.62156158000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.32546127999999896</v>
+        <v>0.32532082000000173</v>
       </c>
       <c r="D292" s="5">
-        <v>3.3809184093693601</v>
+        <v>3.379438294460968</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>117.68534747</v>
+        <v>117.68539319999999</v>
       </c>
       <c r="C293" s="5">
-        <v>6.3600159999992911E-2</v>
+        <v>6.3831619999987765E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.65079439450694831</v>
+        <v>0.65317093811321225</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9862926344049745</v>
+        <v>2.9864013175827875</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>118.39647758</v>
+        <v>118.39650726000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.71113010999999915</v>
+        <v>0.71111406000001409</v>
       </c>
       <c r="D294" s="5">
-        <v>7.4970769097705503</v>
+        <v>7.4968990297428206</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.57379217</v>
+        <v>117.56978559</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.82268540999999118</v>
+        <v>-0.82672167000001195</v>
       </c>
       <c r="D295" s="5">
-        <v>-8.0268779161986039</v>
+        <v>-8.0647576125486449</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>119.15137147999999</v>
+        <v>119.15146892</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5775793099999902</v>
+        <v>1.5816833300000042</v>
       </c>
       <c r="D296" s="5">
-        <v>17.344364126251133</v>
+        <v>17.393511920968141</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>119.23225659000001</v>
+        <v>119.23318393</v>
       </c>
       <c r="C297" s="5">
-        <v>8.0885110000011196E-2</v>
+        <v>8.1715009999996369E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.8176603168966512</v>
+        <v>0.82608069347207547</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>119.98179836</v>
+        <v>119.98309695</v>
       </c>
       <c r="C298" s="5">
-        <v>0.74954176999999333</v>
+        <v>0.74991302000000815</v>
       </c>
       <c r="D298" s="5">
-        <v>7.8100490286634683</v>
+        <v>7.813989260460108</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>119.75181777</v>
+        <v>119.75256287000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.22998058999999671</v>
+        <v>-0.2305340799999982</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.2760599604032761</v>
+        <v>-2.2814555224684119</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>119.61687016</v>
+        <v>119.6192267</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.13494760999999755</v>
+        <v>-0.13333617000000686</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.3439229785748741</v>
+        <v>-1.3279648294587276</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>119.4274952</v>
+        <v>119.42724952</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.1893749600000092</v>
+        <v>-0.19197717999999497</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.8833596066629821</v>
+        <v>-1.9089737583931621</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>119.05755197000001</v>
+        <v>119.05738722</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.36994322999998985</v>
+        <v>-0.3698623000000083</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.6544863885749179</v>
+        <v>-3.653707877830048</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>120.10081124</v>
+        <v>120.10151818</v>
       </c>
       <c r="C303" s="5">
-        <v>1.043259269999993</v>
+        <v>1.0441309600000039</v>
       </c>
       <c r="D303" s="5">
-        <v>11.037048600159881</v>
+        <v>11.046735881327475</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>120.44998215</v>
+        <v>120.44525456</v>
       </c>
       <c r="C304" s="5">
-        <v>0.349170909999998</v>
+        <v>0.34373637999999573</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5451087588855845</v>
+        <v>3.4890401299537022</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>121.13119965</v>
+        <v>121.13291527</v>
       </c>
       <c r="C305" s="5">
-        <v>0.68121750000000247</v>
+        <v>0.68766071000000295</v>
       </c>
       <c r="D305" s="5">
-        <v>7.0018633945936548</v>
+        <v>7.0704693718343092</v>
       </c>
       <c r="E305" s="5">
-        <v>2.928021418196014</v>
+        <v>2.9294392245783119</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>120.93849433</v>
+        <v>120.93969982</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.19270532000000173</v>
+        <v>-0.19321544999999674</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.8924414689683977</v>
+        <v>-1.8973806393299486</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>121.70201056000001</v>
+        <v>121.6953218</v>
       </c>
       <c r="C307" s="5">
-        <v>0.76351623000000757</v>
+        <v>0.7556219800000008</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8445858982789884</v>
+        <v>7.7605912157576062</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>121.48261497</v>
+        <v>121.48397109</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.21939559000000486</v>
+        <v>-0.21135071000000494</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.1419527903382196</v>
+        <v>-2.0642720010464854</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>122.00314906</v>
+        <v>122.00508549</v>
       </c>
       <c r="C309" s="5">
-        <v>0.52053408999999817</v>
+        <v>0.52111440000000187</v>
       </c>
       <c r="D309" s="5">
-        <v>5.264735960024125</v>
+        <v>5.2706842066478465</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>123.1299629</v>
+        <v>123.13209718</v>
       </c>
       <c r="C310" s="5">
-        <v>1.126813839999997</v>
+        <v>1.1270116900000033</v>
       </c>
       <c r="D310" s="5">
-        <v>11.66382415962377</v>
+        <v>11.665782622035547</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>123.45916357999999</v>
+        <v>123.46123319</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32920067999999958</v>
+        <v>0.32913600999999915</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2559248185566103</v>
+        <v>3.2552185173758907</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>124.42319187</v>
+        <v>124.43014602</v>
       </c>
       <c r="C312" s="5">
-        <v>0.96402829000000168</v>
+        <v>0.96891282999999362</v>
       </c>
       <c r="D312" s="5">
-        <v>9.7832528835158037</v>
+        <v>9.834809761195018</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>125.155653</v>
+        <v>125.14516534000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.73246113000000435</v>
+        <v>0.71501932000001034</v>
       </c>
       <c r="D313" s="5">
-        <v>7.2974959873669309</v>
+        <v>7.1177860166729889</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>126.16186164</v>
+        <v>126.16416893</v>
       </c>
       <c r="C314" s="5">
-        <v>1.006208639999997</v>
+        <v>1.019003589999997</v>
       </c>
       <c r="D314" s="5">
-        <v>10.08582962774609</v>
+        <v>10.220774380580622</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>126.94201673000001</v>
+        <v>126.94488366</v>
       </c>
       <c r="C315" s="5">
-        <v>0.78015509000000804</v>
+        <v>0.78071472999999969</v>
       </c>
       <c r="D315" s="5">
-        <v>7.6781681213861974</v>
+        <v>7.6837194748207827</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>127.29304009000001</v>
+        <v>127.28358304</v>
       </c>
       <c r="C316" s="5">
-        <v>0.35102335999999923</v>
+        <v>0.33869937999999422</v>
       </c>
       <c r="D316" s="5">
-        <v>3.3692059637818295</v>
+        <v>3.2491021388446395</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>126.36836262</v>
+        <v>126.37231155000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.924677470000006</v>
+        <v>-0.91127148999999008</v>
       </c>
       <c r="D317" s="5">
-        <v>-8.3770237611165417</v>
+        <v>-8.2609058983689856</v>
       </c>
       <c r="E317" s="5">
-        <v>4.323545861951672</v>
+        <v>4.3253283125578301</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>128.01879004</v>
+        <v>128.02264971</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6504274199999998</v>
+        <v>1.6503381599999898</v>
       </c>
       <c r="D318" s="5">
-        <v>16.84881668197211</v>
+        <v>16.847274180409677</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>128.40321567999999</v>
+        <v>128.39449044</v>
       </c>
       <c r="C319" s="5">
-        <v>0.38442563999998924</v>
+        <v>0.3718407300000024</v>
       </c>
       <c r="D319" s="5">
-        <v>3.6635754374050977</v>
+        <v>3.5416107726216284</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>127.83126685000001</v>
+        <v>127.83432838</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.57194882999998242</v>
+        <v>-0.56016205999999613</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.2161569717148133</v>
+        <v>-5.1115675048422737</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>129.33504060999999</v>
+        <v>129.33756105000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5037737599999872</v>
+        <v>1.5032326700000027</v>
       </c>
       <c r="D321" s="5">
-        <v>15.066613076905643</v>
+        <v>15.060452119843347</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>129.22736409000001</v>
+        <v>129.22936429999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.10767651999998407</v>
+        <v>-0.10819675000001894</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.99448537373557633</v>
+        <v>-0.99924867680032392</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>129.30938465</v>
+        <v>129.31184164999999</v>
       </c>
       <c r="C323" s="5">
-        <v>8.2020559999989473E-2</v>
+        <v>8.247735000000489E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.76430395537336882</v>
+        <v>0.76856354242378355</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>130.05094869999999</v>
+        <v>130.06218297999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.74156404999999381</v>
+        <v>0.7503413299999977</v>
       </c>
       <c r="D324" s="5">
-        <v>7.1030295446733005</v>
+        <v>7.1896627508803324</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>130.39385716000001</v>
+        <v>130.37178675999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.34290846000001807</v>
+        <v>0.30960378000000333</v>
       </c>
       <c r="D325" s="5">
-        <v>3.2103597829986841</v>
+        <v>2.8942115472682106</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>130.45123296</v>
+        <v>130.45611883000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.737579999998843E-2</v>
+        <v>8.4332070000016301E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.52930278107765627</v>
+        <v>0.77899751080079405</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>130.52281418999999</v>
+        <v>130.52833355000001</v>
       </c>
       <c r="C327" s="5">
-        <v>7.1581229999992502E-2</v>
+        <v>7.2214720000005173E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.66045512980645871</v>
+        <v>0.66629289849067241</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>131.03016203000001</v>
+        <v>131.01657197</v>
       </c>
       <c r="C328" s="5">
-        <v>0.50734784000002264</v>
+        <v>0.48823841999998763</v>
       </c>
       <c r="D328" s="5">
-        <v>4.7654755743885335</v>
+        <v>4.5820770230290853</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>131.03690922000001</v>
+        <v>131.04400971999999</v>
       </c>
       <c r="C329" s="5">
-        <v>6.7471899999986817E-3</v>
+        <v>2.7437749999990046E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>6.1809596696149605E-2</v>
+        <v>0.25159603887561222</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6943951027035959</v>
+        <v>3.6967735358323317</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>131.89753168999999</v>
+        <v>131.90467903000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.86062246999998138</v>
+        <v>0.86066931000002</v>
       </c>
       <c r="D330" s="5">
-        <v>8.1723663014738435</v>
+        <v>8.1723683231073707</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>131.34035270000001</v>
+        <v>131.33411208000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.55717898999998283</v>
+        <v>-0.57056694999999991</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.9530645253888173</v>
+        <v>-5.0689925998733676</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>132.68564373999999</v>
+        <v>132.69100143</v>
       </c>
       <c r="C332" s="5">
-        <v>1.345291039999978</v>
+        <v>1.3568893499999888</v>
       </c>
       <c r="D332" s="5">
-        <v>13.007974605531381</v>
+        <v>13.127230170618564</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>132.67005915999999</v>
+        <v>132.67058790999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.5584579999995185E-2</v>
+        <v>-2.0413520000005292E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.14085487320478762</v>
+        <v>-0.18445491612105736</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>132.99983306999999</v>
+        <v>132.99974179</v>
       </c>
       <c r="C334" s="5">
-        <v>0.32977391000000011</v>
+        <v>0.32915388000000689</v>
       </c>
       <c r="D334" s="5">
-        <v>3.0239215291660848</v>
+        <v>3.0181460548842409</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>133.62312392999999</v>
+        <v>133.61993218999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.62329085999999734</v>
+        <v>0.62019039999998427</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7709240694390429</v>
+        <v>5.7414814113585289</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>134.56213099000001</v>
+        <v>134.57821473000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.93900706000002288</v>
+        <v>0.95828254000002744</v>
       </c>
       <c r="D336" s="5">
-        <v>8.7664177836084711</v>
+        <v>8.9537517134402158</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>134.14936254</v>
+        <v>134.11955447</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.41276845000001572</v>
+        <v>-0.45866026000001625</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.619519925741399</v>
+        <v>-4.0139607481727406</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>133.87298867999999</v>
+        <v>133.88012316999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.27637386000000674</v>
+        <v>-0.23943130000000679</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.4444125458642163</v>
+        <v>-2.1213402652888291</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>133.41128671999999</v>
+        <v>133.41724536000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.46170195999999919</v>
+        <v>-0.46287780999998063</v>
       </c>
       <c r="D339" s="5">
-        <v>-4.0609605060778264</v>
+        <v>-4.0708941334164139</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>132.98255768000001</v>
+        <v>132.97101082</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.42872903999997902</v>
+        <v>-0.44623454000000606</v>
       </c>
       <c r="D340" s="5">
-        <v>-3.788872418578848</v>
+        <v>-3.940569639055802</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>133.86055832</v>
+        <v>133.87287861999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.87800063999998201</v>
+        <v>0.90186779999999089</v>
       </c>
       <c r="D341" s="5">
-        <v>8.2169790308239889</v>
+        <v>8.449506798421158</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1548501996939695</v>
+        <v>2.1587166830780102</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>133.36760458000001</v>
+        <v>133.37231459</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.49295373999999015</v>
+        <v>-0.5005640299999925</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.3306935685627153</v>
+        <v>-4.3957862831015104</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>133.89119890000001</v>
+        <v>133.89222462999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.52359432000000083</v>
+        <v>0.51991003999998497</v>
       </c>
       <c r="D343" s="5">
-        <v>4.8142072916044887</v>
+        <v>4.779430071648072</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>134.53981189000001</v>
+        <v>134.54822521</v>
       </c>
       <c r="C344" s="5">
-        <v>0.64861299000000372</v>
+        <v>0.65600058000001127</v>
       </c>
       <c r="D344" s="5">
-        <v>5.970608723513271</v>
+        <v>6.0404085240232552</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>135.03019785000001</v>
+        <v>135.02541891000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.49038595999999757</v>
+        <v>0.47719370000001504</v>
       </c>
       <c r="D345" s="5">
-        <v>4.4626537671619282</v>
+        <v>4.339972593659569</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>134.69140041</v>
+        <v>134.68616868000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.33879744000000755</v>
+        <v>-0.33925023000000465</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.9696556786515504</v>
+        <v>-2.9736736243889283</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>135.31775256</v>
+        <v>135.30553950999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.62635215000000244</v>
+        <v>0.61937082999997983</v>
       </c>
       <c r="D347" s="5">
-        <v>5.7252919941587876</v>
+        <v>5.6600809927564111</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>135.81654566</v>
+        <v>135.83325163000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.49879310000000032</v>
+        <v>0.5277121200000181</v>
       </c>
       <c r="D348" s="5">
-        <v>4.5140920455766675</v>
+        <v>4.781892453065395</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>137.00030355999999</v>
+        <v>136.97272103</v>
       </c>
       <c r="C349" s="5">
-        <v>1.1837578999999891</v>
+        <v>1.1394693999999959</v>
       </c>
       <c r="D349" s="5">
-        <v>10.975264195366719</v>
+        <v>10.544167722200948</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>136.17610847</v>
+        <v>136.18419587</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.82419508999998925</v>
+        <v>-0.78852516000000605</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.9850673672995356</v>
+        <v>-6.6935793977594082</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>136.66133199000001</v>
+        <v>136.66908907999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.48522352000000524</v>
+        <v>0.48489320999999563</v>
       </c>
       <c r="D351" s="5">
-        <v>4.3606469277785553</v>
+        <v>4.357356226684761</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>136.51437516999999</v>
+        <v>136.50681096</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.14695682000001398</v>
+        <v>-0.16227811999999631</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.2827983353411287</v>
+        <v>-1.4155873813587405</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>137.21417930999999</v>
+        <v>137.23285448999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.69980413999999769</v>
+        <v>0.72604352999999833</v>
       </c>
       <c r="D353" s="5">
-        <v>6.3279108979690468</v>
+        <v>6.5725389038597593</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5053092801114785</v>
+        <v>2.5098256679288555</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>137.3338268</v>
+        <v>137.3348804</v>
       </c>
       <c r="C354" s="5">
-        <v>0.11964749000000552</v>
+        <v>0.10202591000000893</v>
       </c>
       <c r="D354" s="5">
-        <v>1.0514042386526201</v>
+        <v>0.89579826590913125</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>137.99615458</v>
+        <v>138.00694167</v>
       </c>
       <c r="C355" s="5">
-        <v>0.66232777999999826</v>
+        <v>0.67206127000000038</v>
       </c>
       <c r="D355" s="5">
-        <v>5.9433134529997655</v>
+        <v>6.0329726177172915</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>137.7439938</v>
+        <v>137.75286808999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.25216077999999698</v>
+        <v>-0.25407358000001068</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.1708595801217201</v>
+        <v>-2.1869913124670126</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>137.95303276999999</v>
+        <v>137.93970634999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.20903896999999461</v>
+        <v>0.18683826000000181</v>
       </c>
       <c r="D357" s="5">
-        <v>1.8363860333506343</v>
+        <v>1.6397918518078702</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>137.83167021</v>
+        <v>137.81847492</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.12136255999999435</v>
+        <v>-0.12123142999999459</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.0505928526142294</v>
+        <v>-1.0495640869372935</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>137.85316638</v>
+        <v>137.82991060000001</v>
       </c>
       <c r="C359" s="5">
-        <v>2.1496170000006032E-2</v>
+        <v>1.1435680000005277E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.18731211912537127</v>
+        <v>9.9617126254480937E-2</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>137.69923996</v>
+        <v>137.71471498</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.15392642000000478</v>
+        <v>-0.1151956200000086</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.3317180408886187</v>
+        <v>-0.9983397182576792</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>138.34785586000001</v>
+        <v>138.32668704</v>
       </c>
       <c r="C361" s="5">
-        <v>0.64861590000001001</v>
+        <v>0.61197205999999937</v>
       </c>
       <c r="D361" s="5">
-        <v>5.8012199263189901</v>
+        <v>5.46480058072214</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>138.38380728000001</v>
+        <v>138.39415097</v>
       </c>
       <c r="C362" s="5">
-        <v>3.5951420000003509E-2</v>
+        <v>6.7463930000002392E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.31228107717637954</v>
+        <v>0.5868298581159781</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>138.39202671999999</v>
+        <v>138.40278182</v>
       </c>
       <c r="C363" s="5">
-        <v>8.21943999997643E-3</v>
+        <v>8.6308500000029653E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>7.1298448585710439E-2</v>
+        <v>7.4862797017538618E-2</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>138.91004348000001</v>
+        <v>138.91693161000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.51801676000002317</v>
+        <v>0.51414979000000471</v>
       </c>
       <c r="D364" s="5">
-        <v>4.58536894112338</v>
+        <v>4.5500761257171618</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>139.27601555999999</v>
+        <v>139.30618680000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.3659720799999775</v>
+        <v>0.38925519000000008</v>
       </c>
       <c r="D365" s="5">
-        <v>3.2077332332174802</v>
+        <v>3.4147936071497353</v>
       </c>
       <c r="E365" s="5">
-        <v>1.5026408060509588</v>
+        <v>1.5108133673275015</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>139.67386051</v>
+        <v>139.65827780999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.39784495000000675</v>
+        <v>0.352091009999981</v>
       </c>
       <c r="D366" s="5">
-        <v>3.4821961674267099</v>
+        <v>3.0754721150421993</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>139.65006664000001</v>
+        <v>139.67107163</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.3793869999991557E-2</v>
+        <v>1.2793820000013056E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.20423225157526481</v>
+        <v>0.10998504287367261</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>135.51424291999999</v>
+        <v>135.52996318999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.135823720000019</v>
+        <v>-4.1411084400000107</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.285109348619887</v>
+        <v>-30.313883772328921</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>78.921575551000004</v>
+        <v>78.901400761999994</v>
       </c>
       <c r="C369" s="5">
-        <v>-56.592667368999983</v>
+        <v>-56.628562427999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.847759695962907</v>
+        <v>-99.848437166154525</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>91.906206491999995</v>
+        <v>91.889816854000003</v>
       </c>
       <c r="C370" s="5">
-        <v>12.984630940999992</v>
+        <v>12.988416092000008</v>
       </c>
       <c r="D370" s="5">
-        <v>521.99819824897384</v>
+        <v>522.57556275962588</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>104.08450306</v>
+        <v>104.05875421</v>
       </c>
       <c r="C371" s="5">
-        <v>12.178296568000007</v>
+        <v>12.168937356000001</v>
       </c>
       <c r="D371" s="5">
-        <v>345.1381223800696</v>
+        <v>344.76933365189365</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>102.08600901</v>
+        <v>102.09166063000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.998494050000005</v>
+        <v>-1.9670935799999967</v>
       </c>
       <c r="D372" s="5">
-        <v>-20.756831671479826</v>
+        <v>-20.468394254146205</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>104.75991838</v>
+        <v>104.75572691000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6739093700000041</v>
+        <v>2.6640662800000001</v>
       </c>
       <c r="D373" s="5">
-        <v>36.378876575147643</v>
+        <v>36.222886987808863</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>109.66532352</v>
+        <v>109.67515621</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9054051399999992</v>
+        <v>4.9194292999999902</v>
       </c>
       <c r="D374" s="5">
-        <v>73.176944695188013</v>
+        <v>73.446620363298564</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>112.76073568</v>
+        <v>112.77386537</v>
       </c>
       <c r="C375" s="5">
-        <v>3.0954121599999951</v>
+        <v>3.0987091599999985</v>
       </c>
       <c r="D375" s="5">
-        <v>39.657067317058889</v>
+        <v>39.701946086279214</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>115.18612587</v>
+        <v>115.2097614</v>
       </c>
       <c r="C376" s="5">
-        <v>2.4253901900000017</v>
+        <v>2.4358960300000092</v>
       </c>
       <c r="D376" s="5">
-        <v>29.094354848815883</v>
+        <v>29.23190036262735</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>115.81234213</v>
+        <v>115.86005043</v>
       </c>
       <c r="C377" s="5">
-        <v>0.62621626000000674</v>
+        <v>0.65028902999999616</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7225212156189151</v>
+        <v>6.9875474422200989</v>
       </c>
       <c r="E377" s="5">
-        <v>-16.846887337821535</v>
+        <v>-16.830649742542526</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>116.08805812</v>
+        <v>116.05942043</v>
       </c>
       <c r="C378" s="5">
-        <v>0.2757159899999948</v>
+        <v>0.19937000000000182</v>
       </c>
       <c r="D378" s="5">
-        <v>2.8945619355171592</v>
+        <v>2.0845953008510776</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>114.10205006</v>
+        <v>114.1225628</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.9860080600000032</v>
+        <v>-1.9368576300000058</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.703694313710827</v>
+        <v>-18.286573829181474</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>117.63156493</v>
+        <v>117.66031847000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.5295148699999999</v>
+        <v>3.5377556700000099</v>
       </c>
       <c r="D380" s="5">
-        <v>44.133564864376098</v>
+        <v>44.245423927157532</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>120.24385718000001</v>
+        <v>120.17114513999999</v>
       </c>
       <c r="C381" s="5">
-        <v>2.6122922500000101</v>
+        <v>2.5108266699999859</v>
       </c>
       <c r="D381" s="5">
-        <v>30.157228367139034</v>
+        <v>28.837462199243348</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>122.40761156000001</v>
+        <v>122.36330748</v>
       </c>
       <c r="C382" s="5">
-        <v>2.1637543800000003</v>
+        <v>2.1921623400000101</v>
       </c>
       <c r="D382" s="5">
-        <v>23.864341656653941</v>
+        <v>24.22588320825929</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>123.97099463000001</v>
+        <v>123.92377093</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5633830700000004</v>
+        <v>1.5604634500000003</v>
       </c>
       <c r="D383" s="5">
-        <v>16.450119730651981</v>
+        <v>16.423581184918866</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>126.17902958000001</v>
+        <v>126.18595663000001</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2080349499999983</v>
+        <v>2.2621857000000034</v>
       </c>
       <c r="D384" s="5">
-        <v>23.596214336712041</v>
+        <v>24.244407848425674</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>127.20101218000001</v>
+        <v>127.22865288</v>
       </c>
       <c r="C385" s="5">
-        <v>1.0219826000000012</v>
+        <v>1.0426962499999917</v>
       </c>
       <c r="D385" s="5">
-        <v>10.164231645567412</v>
+        <v>10.379100800337282</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>128.63899810000001</v>
+        <v>128.64618572000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4379859200000027</v>
+        <v>1.4175328400000069</v>
       </c>
       <c r="D386" s="5">
-        <v>14.441879419792381</v>
+        <v>14.220438812308057</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>130.04536571</v>
+        <v>130.07198983999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4063676099999896</v>
+        <v>1.4258041199999809</v>
       </c>
       <c r="D387" s="5">
-        <v>13.937523759994995</v>
+        <v>14.141201404823445</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>130.85314435000001</v>
+        <v>130.90146544999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.80777864000000932</v>
+        <v>0.82947561000000292</v>
       </c>
       <c r="D388" s="5">
-        <v>7.7138111867647741</v>
+        <v>7.9266489812760188</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>131.33644121</v>
+        <v>131.41132522000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.48329685999999583</v>
+        <v>0.50985977000001981</v>
       </c>
       <c r="D389" s="5">
-        <v>4.5232664540615364</v>
+        <v>4.7754264767039922</v>
       </c>
       <c r="E389" s="5">
-        <v>13.404529080824656</v>
+        <v>13.422465062187872</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>132.10182989</v>
+        <v>132.07331934000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.76538868000000093</v>
+        <v>0.66199412000000279</v>
       </c>
       <c r="D390" s="5">
-        <v>7.2217948626632777</v>
+        <v>6.2154211044304075</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>133.01485790999999</v>
+        <v>133.05194599000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.91302801999998451</v>
+        <v>0.97862664999999538</v>
       </c>
       <c r="D391" s="5">
-        <v>8.6165128741334094</v>
+        <v>9.2631344699032994</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>133.29369933000001</v>
+        <v>133.33847191999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.27884142000002043</v>
+        <v>0.28652592999998205</v>
       </c>
       <c r="D392" s="5">
-        <v>2.5447890628108594</v>
+        <v>2.6150154343231868</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>134.26126400000001</v>
+        <v>134.10692311</v>
       </c>
       <c r="C393" s="5">
-        <v>0.96756467000000157</v>
+        <v>0.7684511900000075</v>
       </c>
       <c r="D393" s="5">
-        <v>9.0669890287231159</v>
+        <v>7.1392731113564034</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>134.66166788000001</v>
+        <v>134.57266931999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.40040387999999894</v>
+        <v>0.46574620999999183</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6380164205987553</v>
+        <v>4.2480699248143683</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>136.17946666</v>
+        <v>136.11609494000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.5177987799999926</v>
+        <v>1.543425620000022</v>
       </c>
       <c r="D395" s="5">
-        <v>14.396220696578176</v>
+        <v>14.665130354150779</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>137.51431185000001</v>
+        <v>137.49819776000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.33484519000001</v>
+        <v>1.3821028200000001</v>
       </c>
       <c r="D396" s="5">
-        <v>12.417843751135793</v>
+        <v>12.888654389431565</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>138.16898272</v>
+        <v>138.25863508</v>
       </c>
       <c r="C397" s="5">
-        <v>0.65467086999998969</v>
+        <v>0.76043731999999409</v>
       </c>
       <c r="D397" s="5">
-        <v>5.8648831486625808</v>
+        <v>6.8422714445228516</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>138.13046256000001</v>
+        <v>138.14724404</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.8520159999990256E-2</v>
+        <v>-0.11139104000000088</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.33403575266449659</v>
+        <v>-0.96253316464616212</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>138.01203099</v>
+        <v>138.05698516000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.1184315700000127</v>
+        <v>-9.0258879999993269E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.0240291399025936</v>
+        <v>-0.7812120704187242</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>138.88148164</v>
+        <v>138.94497831999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.86945065000000454</v>
+        <v>0.8879931599999793</v>
       </c>
       <c r="D400" s="5">
-        <v>7.827299530212195</v>
+        <v>7.997484988093273</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>138.30047827999999</v>
+        <v>138.39913693</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.58100336000001107</v>
+        <v>-0.54584138999999254</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.9062243184179728</v>
+        <v>-4.6136308512779607</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3024408198063311</v>
+        <v>5.3175110275324178</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>141.55797813000001</v>
+        <v>141.55906411000001</v>
       </c>
       <c r="C402" s="5">
-        <v>3.2574998500000163</v>
+        <v>3.159927180000011</v>
       </c>
       <c r="D402" s="5">
-        <v>32.229400108896101</v>
+        <v>31.11476796847743</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>141.93609144000001</v>
+        <v>141.98536171000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.37811331000000337</v>
+        <v>0.42629759999999806</v>
       </c>
       <c r="D403" s="5">
-        <v>3.2528120644106595</v>
+        <v>3.6741953163234919</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>142.66419174999999</v>
+        <v>142.70626483000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.72810030999997366</v>
+        <v>0.72090312000000267</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3324114618528382</v>
+        <v>6.2658214610041396</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>141.42850923</v>
+        <v>141.18068711000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.2356825199999832</v>
+        <v>-1.5255777200000011</v>
       </c>
       <c r="D405" s="5">
-        <v>-9.9126525573006159</v>
+        <v>-12.1003744360206</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>140.52089778999999</v>
+        <v>140.36954954000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.90761144000001082</v>
+        <v>-0.81113756999999964</v>
       </c>
       <c r="D406" s="5">
-        <v>-7.4348675108199096</v>
+        <v>-6.6807198780591275</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>142.80732318</v>
+        <v>142.71294069000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.2864253900000051</v>
+        <v>2.3433911500000022</v>
       </c>
       <c r="D407" s="5">
-        <v>21.370950822140045</v>
+        <v>21.979089442300804</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>142.93345574</v>
+        <v>142.91733232000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.12613256000000206</v>
+        <v>0.20439163000000349</v>
       </c>
       <c r="D408" s="5">
-        <v>1.0650470115583621</v>
+        <v>1.7322269894761932</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>143.47476055000001</v>
+        <v>143.65641156000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.54130481000001396</v>
+        <v>0.73907923999999525</v>
       </c>
       <c r="D409" s="5">
-        <v>4.6403965106625478</v>
+        <v>6.3852339276756931</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>143.75891668</v>
+        <v>143.81412401</v>
       </c>
       <c r="C410" s="5">
-        <v>0.2841561299999853</v>
+        <v>0.15771244999999112</v>
       </c>
       <c r="D410" s="5">
-        <v>2.4026967018944578</v>
+        <v>1.3253977266037609</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>143.59109999</v>
+        <v>143.64962535000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.16781668999999511</v>
+        <v>-0.16449865999999247</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3918587262765625</v>
+        <v>-1.3639916928213203</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>144.22486438999999</v>
+        <v>144.29070479999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.63376439999998979</v>
+        <v>0.64107944999997812</v>
       </c>
       <c r="D412" s="5">
-        <v>5.4268915488819847</v>
+        <v>5.4887838116683296</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>144.14234585</v>
+        <v>144.24452138999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-8.2518539999995255E-2</v>
+        <v>-4.6183409999997593E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.68442591493363958</v>
+        <v>-0.3834109396838925</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2240400341730489</v>
+        <v>4.2235700233856921</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>144.24840610000001</v>
+        <v>144.91287646000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.10606025000001296</v>
+        <v>0.66835507000001826</v>
       </c>
       <c r="D414" s="5">
-        <v>0.88654464723532111</v>
+        <v>5.7040922264496086</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>144.60243856</v>
+        <v>145.38089797999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.35403245999998489</v>
+        <v>0.46802151999997932</v>
       </c>
       <c r="D415" s="5">
-        <v>2.9852734688399662</v>
+        <v>3.9452000563873879</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>144.30827017999999</v>
+        <v>145.03828598999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.29416838000000212</v>
+        <v>-0.34261198999999465</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.4140606132086906</v>
+        <v>-2.7916121263380389</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>145.06044009999999</v>
+        <v>146.21678781</v>
       </c>
       <c r="C417" s="5">
-        <v>0.75216992000000005</v>
+        <v>1.1785018200000081</v>
       </c>
       <c r="D417" s="5">
-        <v>6.4371503778904549</v>
+        <v>10.198316579434973</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>144.85874149</v>
+        <v>146.01504727</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.20169860999999401</v>
+        <v>-0.20174054000000297</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.6558333073310783</v>
+        <v>-1.6431763642537178</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>144.60996965999999</v>
+        <v>145.83231125</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.24877183000000969</v>
+        <v>-0.182736019999993</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.0414548702742286</v>
+        <v>-1.491491052464633</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>143.94705884000001</v>
+        <v>145.67535226999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.66291081999997914</v>
+        <v>-0.15695898000001307</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.3643589366034528</v>
+        <v>-1.2839390432108244</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>144.35403980999999</v>
+        <v>146.00655352999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.40698096999997802</v>
+        <v>0.33120126000000027</v>
       </c>
       <c r="D421" s="5">
-        <v>3.4460135875224118</v>
+        <v>2.7626444444825093</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>145.69596566999999</v>
+        <v>147.40654294999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.3419258600000035</v>
+        <v>1.3999894199999972</v>
       </c>
       <c r="D422" s="5">
-        <v>11.743689836077476</v>
+        <v>12.132869776631017</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>146.59181548999999</v>
+        <v>148.14100561999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.89584981999999513</v>
+        <v>0.73446266999999921</v>
       </c>
       <c r="D423" s="5">
-        <v>7.6332281837551141</v>
+        <v>6.1456812812070716</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>146.56675605000001</v>
+        <v>148.20260209</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.5059439999978395E-2</v>
+        <v>6.1596470000012005E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.20494371173388481</v>
+        <v>0.50009809650723991</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>147.08495533000001</v>
+        <v>148.77319643999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.51819928000000459</v>
+        <v>0.57059434999999326</v>
       </c>
       <c r="D425" s="5">
-        <v>4.3261849522999496</v>
+        <v>4.7192159650114363</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0414607953322728</v>
+        <v>3.139582014179676</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>146.90389751999999</v>
+        <v>147.99669030000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.18105781000002708</v>
+        <v>-0.77650613999998086</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.467209199069841</v>
+        <v>-6.0865684071961246</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>146.53557412999999</v>
+        <v>147.67741692999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.36832339000000047</v>
+        <v>-0.31927337000001899</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.9675440234513073</v>
+        <v>-2.5582646558871325</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>147.14920995</v>
+        <v>148.41004101999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.61363582000001315</v>
+        <v>0.73262409000000162</v>
       </c>
       <c r="D428" s="5">
-        <v>5.1425180046988705</v>
+        <v>6.1183217337555273</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>148.86876315000001</v>
+        <v>149.80235694000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.7195532000000071</v>
+        <v>1.3923159200000157</v>
       </c>
       <c r="D429" s="5">
-        <v>14.960262058307139</v>
+        <v>11.857301007304443</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>147.98015713999999</v>
+        <v>149.12766095000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.88860601000001793</v>
+        <v>-0.67469599000000358</v>
       </c>
       <c r="D430" s="5">
-        <v>-6.9323284549044679</v>
+        <v>-5.2727967847202128</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>146.22905442999999</v>
+        <v>148.05511537999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.7511027099999978</v>
+        <v>-1.0725455700000168</v>
       </c>
       <c r="D431" s="5">
-        <v>-13.311347868633883</v>
+        <v>-8.2972135219674286</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>146.93361686</v>
+        <v>145.98862491</v>
       </c>
       <c r="C432" s="5">
-        <v>0.70456243000000995</v>
+        <v>-2.0664904699999909</v>
       </c>
       <c r="D432" s="5">
-        <v>5.937560869703673</v>
+        <v>-15.521302390378288</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>146.82569502000001</v>
+        <v>146.10138198999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.10792183999998883</v>
+        <v>0.1127570799999944</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.87784076366360653</v>
+        <v>0.93079014165573515</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>147.10042246</v>
+        <v>147.28574968999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.27472743999999238</v>
+        <v>1.1843676999999957</v>
       </c>
       <c r="D434" s="5">
-        <v>2.2685871268917301</v>
+        <v>10.173429392032919</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>146.01245771000001</v>
+        <v>146.38774891</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.0879647499999976</v>
+        <v>-0.89800077999998962</v>
       </c>
       <c r="D435" s="5">
-        <v>-8.5230040901680191</v>
+        <v>-7.0759706589098803</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>144.27312750999999</v>
+        <v>145.78901759999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.7393302000000119</v>
+        <v>-0.59873131000000512</v>
       </c>
       <c r="D436" s="5">
-        <v>-13.394310628002248</v>
+        <v>-4.7991284206788336</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>144.81120296</v>
+        <v>146.7663733</v>
       </c>
       <c r="C437" s="5">
-        <v>0.538075450000008</v>
+        <v>0.97735570000000394</v>
       </c>
       <c r="D437" s="5">
-        <v>4.5684278265442746</v>
+        <v>8.3480346698314065</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.5458769150785145</v>
+        <v>-1.3489144469711944</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>147.84085992999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.0744866299999956</v>
+      </c>
+      <c r="D438" s="5">
+        <v>9.1478054845062005</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>