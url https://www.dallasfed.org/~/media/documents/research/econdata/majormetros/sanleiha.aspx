--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F6B58544-A406-4CDF-872B-A07CAD676F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{47B08280-813A-407D-BB4B-511A13A6D88E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2294D9E9-87F2-4BF8-91B4-8C1939CF7B74}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{75D38DC7-CA97-43A6-A011-4CBECEA64F73}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D9350F2-9B9A-402C-A57D-99C07B269CD0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{590BA1C3-41AA-4781-BA1C-2BAEED197FAD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-4.7991284206788336</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>146.7663733</v>
       </c>
       <c r="C437" s="5">
         <v>0.97735570000000394</v>
       </c>
       <c r="D437" s="5">
         <v>8.3480346698314065</v>
       </c>
       <c r="E437" s="5">
         <v>-1.3489144469711944</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>147.84085992999999</v>
+        <v>147.71546445999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0744866299999956</v>
+        <v>0.94909115999999472</v>
       </c>
       <c r="D438" s="5">
-        <v>9.1478054845062005</v>
+        <v>8.0420511536323893</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>146.91945437999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.79601008000000206</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-6.2783103623543663</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>147.22159392</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.30213954000001308</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.4959022423346244</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>