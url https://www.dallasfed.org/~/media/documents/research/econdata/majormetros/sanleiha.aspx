--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{47B08280-813A-407D-BB4B-511A13A6D88E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5DD50110-6FFD-4D17-B525-1A6CAB05D53C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{75D38DC7-CA97-43A6-A011-4CBECEA64F73}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F938616F-7F63-4566-AE94-68BD8EF9A7B4}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{590BA1C3-41AA-4781-BA1C-2BAEED197FAD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E312139F-F254-460F-94B7-C02772CEFB65}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>57.361818452000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>56.202669856</v>
       </c>
       <c r="C7" s="5">
         <v>-1.1591485960000014</v>
       </c>
       <c r="D7" s="5">
         <v>-21.727638974440556</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>56.073272324999998</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12939753100000218</v>
       </c>
       <c r="D8" s="5">
         <v>-2.7280874479981398</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>56.243767945000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.17049562000000407</v>
       </c>
       <c r="D9" s="5">
         <v>3.7103442565088018</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>56.664584937000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.42081699199999889</v>
       </c>
       <c r="D10" s="5">
         <v>9.3572676632841514</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>56.582305349000002</v>
       </c>
       <c r="C11" s="5">
         <v>-8.2279587999998682E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.7286067319150167</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>56.261435098</v>
       </c>
       <c r="C12" s="5">
         <v>-0.32087025100000233</v>
       </c>
       <c r="D12" s="5">
         <v>-6.5967446217786723</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>56.457823732000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.19638863400000162</v>
       </c>
       <c r="D13" s="5">
         <v>4.2701340746535088</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>56.437211691000002</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0612040999999692E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.43722626310416235</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>56.819449075000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.38223738399999974</v>
       </c>
       <c r="D15" s="5">
         <v>8.4370346273833228</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>56.426364421000002</v>
       </c>
       <c r="C16" s="5">
         <v>-0.39308465399999903</v>
       </c>
       <c r="D16" s="5">
         <v>-7.9930549633532966</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>57.000662425000002</v>
       </c>
       <c r="C17" s="5">
         <v>0.5742980039999992</v>
       </c>
       <c r="D17" s="5">
         <v>12.920814274655168</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>55.962189791</v>
       </c>
       <c r="C18" s="5">
         <v>-1.0384726340000014</v>
       </c>
       <c r="D18" s="5">
         <v>-19.799409345925667</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>55.531171235999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.43101855500000141</v>
       </c>
       <c r="D19" s="5">
         <v>-8.8607182524926831</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>55.860300013</v>
       </c>
       <c r="C20" s="5">
         <v>0.32912877700000109</v>
       </c>
       <c r="D20" s="5">
         <v>7.3487926995319475</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>55.289631282000002</v>
       </c>
       <c r="C21" s="5">
         <v>-0.57066873099999782</v>
       </c>
       <c r="D21" s="5">
         <v>-11.59330441796248</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>55.385363490000003</v>
       </c>
       <c r="C22" s="5">
         <v>9.5732208000001151E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.0976624967460999</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>55.697677911</v>
       </c>
       <c r="C23" s="5">
         <v>0.3123144209999964</v>
       </c>
       <c r="D23" s="5">
         <v>6.9805802768088343</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>55.972795451000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.27511754000000366</v>
       </c>
       <c r="D24" s="5">
         <v>6.0910863068992516</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>56.213241293000003</v>
       </c>
       <c r="C25" s="5">
         <v>0.24044584199999974</v>
       </c>
       <c r="D25" s="5">
         <v>5.2784696999813141</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>57.399319679000001</v>
       </c>
       <c r="C26" s="5">
         <v>1.1860783859999984</v>
       </c>
       <c r="D26" s="5">
         <v>28.474639327833739</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>57.711324161</v>
       </c>
       <c r="C27" s="5">
         <v>0.31200448199999897</v>
       </c>
       <c r="D27" s="5">
         <v>6.7214038798764753</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>58.243202418000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.53187825700000246</v>
       </c>
       <c r="D28" s="5">
         <v>11.637597772906826</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>58.468174116</v>
       </c>
       <c r="C29" s="5">
         <v>0.22497169799999739</v>
       </c>
       <c r="D29" s="5">
         <v>4.734901136245484</v>
       </c>
       <c r="E29" s="5">
         <v>2.5745519939016637</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>58.898884187</v>
       </c>
       <c r="C30" s="5">
         <v>0.43071007100000003</v>
       </c>
       <c r="D30" s="5">
         <v>9.2069879501699639</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>59.438161577000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.5392773900000023</v>
       </c>
       <c r="D31" s="5">
         <v>11.557715088784759</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>59.562153918</v>
       </c>
       <c r="C32" s="5">
         <v>0.12399234099999745</v>
       </c>
       <c r="D32" s="5">
         <v>2.5322094167650411</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>60.043643418999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.48148950099999865</v>
       </c>
       <c r="D33" s="5">
         <v>10.14371261952045</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>60.354130728999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.31048730999999918</v>
       </c>
       <c r="D34" s="5">
         <v>6.3847910619948323</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>60.259695258999997</v>
       </c>
       <c r="C35" s="5">
         <v>-9.4435470000000521E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-1.8615528187996833</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>61.528883868999998</v>
       </c>
       <c r="C36" s="5">
         <v>1.2691886100000005</v>
       </c>
       <c r="D36" s="5">
         <v>28.417813817018221</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>61.902816424000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.37393255500000322</v>
       </c>
       <c r="D37" s="5">
         <v>7.5415918030279583</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>62.034501353000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.13168492900000217</v>
       </c>
       <c r="D38" s="5">
         <v>2.5828219819371778</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>61.861086542999999</v>
       </c>
       <c r="C39" s="5">
         <v>-0.17341481000000414</v>
       </c>
       <c r="D39" s="5">
         <v>-3.3034503038257501</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>62.059287455000003</v>
       </c>
       <c r="C40" s="5">
         <v>0.19820091200000434</v>
       </c>
       <c r="D40" s="5">
         <v>3.9132415390357833</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>61.796273128000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.26301432700000049</v>
       </c>
       <c r="D41" s="5">
         <v>-4.9688488765073702</v>
       </c>
       <c r="E41" s="5">
         <v>5.692154855729048</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>61.658023819</v>
       </c>
       <c r="C42" s="5">
         <v>-0.13824930900000254</v>
       </c>
       <c r="D42" s="5">
         <v>-2.6518268035201631</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>62.425010845999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.76698702699999899</v>
       </c>
       <c r="D43" s="5">
         <v>15.992071229154181</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>62.827939747999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.40292890199999931</v>
       </c>
       <c r="D44" s="5">
         <v>8.0264999397157144</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>63.299441723000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.47150197500000246</v>
       </c>
       <c r="D45" s="5">
         <v>9.3867536718468703</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>63.266614926999999</v>
       </c>
       <c r="C46" s="5">
         <v>-3.2826796000001934E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-0.62054247074651014</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>64.176915149999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.91030022300000013</v>
       </c>
       <c r="D47" s="5">
         <v>18.700042147581097</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>63.765168387999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.41174676199999993</v>
       </c>
       <c r="D48" s="5">
         <v>-7.4330234196847034</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>64.020231999999993</v>
       </c>
       <c r="C49" s="5">
         <v>0.25506361199999361</v>
       </c>
       <c r="D49" s="5">
         <v>4.9070785346989165</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>63.086582266999997</v>
       </c>
       <c r="C50" s="5">
         <v>-0.93364973299999576</v>
       </c>
       <c r="D50" s="5">
         <v>-16.162739890530808</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>63.480596007000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.39401374000000544</v>
       </c>
       <c r="D51" s="5">
         <v>7.7576091655678026</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>62.451310114999998</v>
       </c>
       <c r="C52" s="5">
         <v>-1.0292858920000043</v>
       </c>
       <c r="D52" s="5">
         <v>-17.812325005368969</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>63.349749379000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.89843926400000385</v>
       </c>
       <c r="D53" s="5">
         <v>18.69711707314292</v>
       </c>
       <c r="E53" s="5">
         <v>2.513867216202903</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>64.931241252999996</v>
       </c>
       <c r="C54" s="5">
         <v>1.5814918739999939</v>
       </c>
       <c r="D54" s="5">
         <v>34.432925027110819</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>65.305137369999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.37389611700000103</v>
       </c>
       <c r="D55" s="5">
         <v>7.1331086055069548</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>65.116643581000005</v>
       </c>
       <c r="C56" s="5">
         <v>-0.18849378899999181</v>
       </c>
       <c r="D56" s="5">
         <v>-3.4091663319847254</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>65.806888702999998</v>
       </c>
       <c r="C57" s="5">
         <v>0.69024512199999322</v>
       </c>
       <c r="D57" s="5">
         <v>13.488594054958281</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>65.715036166999994</v>
       </c>
       <c r="C58" s="5">
         <v>-9.1852536000004648E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-1.6621482227208051</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>65.716062199999996</v>
       </c>
       <c r="C59" s="5">
         <v>1.0260330000022577E-3</v>
       </c>
       <c r="D59" s="5">
         <v>1.8737649831801484E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>66.383718052999996</v>
       </c>
       <c r="C60" s="5">
         <v>0.66765585299999941</v>
       </c>
       <c r="D60" s="5">
         <v>12.896503401591186</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>65.986679151000004</v>
       </c>
       <c r="C61" s="5">
         <v>-0.39703890199999137</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9457108726629579</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>65.908339299999994</v>
       </c>
       <c r="C62" s="5">
         <v>-7.833985100000973E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-1.4153827405893549</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>67.229421071999994</v>
       </c>
       <c r="C63" s="5">
         <v>1.3210817719999994</v>
       </c>
       <c r="D63" s="5">
         <v>26.890185365002406</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>67.572457768999996</v>
       </c>
       <c r="C64" s="5">
         <v>0.34303669700000228</v>
       </c>
       <c r="D64" s="5">
         <v>6.2977639046352563</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>69.034671994999997</v>
       </c>
       <c r="C65" s="5">
         <v>1.4622142260000004</v>
       </c>
       <c r="D65" s="5">
         <v>29.291687075453222</v>
       </c>
       <c r="E65" s="5">
         <v>8.9738675712654157</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>68.535825793000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.49884620199999574</v>
       </c>
       <c r="D66" s="5">
         <v>-8.3347745005307843</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>68.675774618999995</v>
       </c>
       <c r="C67" s="5">
         <v>0.13994882599999414</v>
       </c>
       <c r="D67" s="5">
         <v>2.4780848079909212</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>69.249220957000006</v>
       </c>
       <c r="C68" s="5">
         <v>0.57344633800001077</v>
       </c>
       <c r="D68" s="5">
         <v>10.493289711404996</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>69.650382862000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.40116190499999504</v>
       </c>
       <c r="D69" s="5">
         <v>7.1774431790364357</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>70.239785382999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.58940252099999668</v>
       </c>
       <c r="D70" s="5">
         <v>10.640980152231405</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.057325121000005</v>
       </c>
       <c r="C71" s="5">
         <v>-0.18246026199999221</v>
       </c>
       <c r="D71" s="5">
         <v>-3.0730592662159051</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>69.899073423999994</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1582516970000114</v>
       </c>
       <c r="D72" s="5">
         <v>-2.6772416641737684</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>70.207475221999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.30840179800000556</v>
       </c>
       <c r="D73" s="5">
         <v>5.4249099093605979</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>70.375387199000002</v>
       </c>
       <c r="C74" s="5">
         <v>0.16791197700000282</v>
       </c>
       <c r="D74" s="5">
         <v>2.9080392408385336</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>69.824489219</v>
       </c>
       <c r="C75" s="5">
         <v>-0.55089798000000201</v>
       </c>
       <c r="D75" s="5">
         <v>-8.9995287460709168</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>70.058604798000005</v>
       </c>
       <c r="C76" s="5">
         <v>0.23411557900000446</v>
       </c>
       <c r="D76" s="5">
         <v>4.0985310371327577</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>70.336576418999996</v>
       </c>
       <c r="C77" s="5">
         <v>0.27797162099999184</v>
       </c>
       <c r="D77" s="5">
         <v>4.8665296525225443</v>
       </c>
       <c r="E77" s="5">
         <v>1.8858703697386847</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>70.392395984000004</v>
       </c>
       <c r="C78" s="5">
         <v>5.5819565000007287E-2</v>
       </c>
       <c r="D78" s="5">
         <v>0.95649558336348139</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>70.422895075</v>
       </c>
       <c r="C79" s="5">
         <v>3.0499090999995815E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.5211678041256107</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>70.139589603000005</v>
       </c>
       <c r="C80" s="5">
         <v>-0.28330547199999501</v>
       </c>
       <c r="D80" s="5">
         <v>-4.7221065400606443</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>69.292590013999998</v>
       </c>
       <c r="C81" s="5">
         <v>-0.84699958900000638</v>
       </c>
       <c r="D81" s="5">
         <v>-13.566342506088224</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>69.725277649999995</v>
       </c>
       <c r="C82" s="5">
         <v>0.43268763599999716</v>
       </c>
       <c r="D82" s="5">
         <v>7.756007515892005</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>70.029499971999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.3042223220000011</v>
       </c>
       <c r="D83" s="5">
         <v>5.3632787441106444</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>69.840168708999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.18933126299999969</v>
       </c>
       <c r="D84" s="5">
         <v>-3.1965015355229109</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>70.416577220999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.57640851200000043</v>
       </c>
       <c r="D85" s="5">
         <v>10.366069802006606</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>70.209850512000003</v>
       </c>
       <c r="C86" s="5">
         <v>-0.20672670899999446</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4665905410223186</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>70.931657979999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.7218074679999944</v>
       </c>
       <c r="D87" s="5">
         <v>13.058899941987256</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>71.375015071999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.4433570919999994</v>
       </c>
       <c r="D88" s="5">
         <v>7.7638800534535202</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>71.571867501</v>
       </c>
       <c r="C89" s="5">
         <v>0.19685242900000333</v>
       </c>
       <c r="D89" s="5">
         <v>3.3602701166708604</v>
       </c>
       <c r="E89" s="5">
         <v>1.7562570498758534</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>71.372041214999996</v>
       </c>
       <c r="C90" s="5">
         <v>-0.19982628600000396</v>
       </c>
       <c r="D90" s="5">
         <v>-3.2993885780573828</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>71.514947445999994</v>
       </c>
       <c r="C91" s="5">
         <v>0.14290623099999777</v>
       </c>
       <c r="D91" s="5">
         <v>2.4293636638571536</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>72.575176350000007</v>
       </c>
       <c r="C92" s="5">
         <v>1.060228904000013</v>
       </c>
       <c r="D92" s="5">
         <v>19.315073087578739</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>72.682063536000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.10688718599999447</v>
       </c>
       <c r="D93" s="5">
         <v>1.7817210665682426</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>73.427643169000007</v>
       </c>
       <c r="C94" s="5">
         <v>0.74557963300000551</v>
       </c>
       <c r="D94" s="5">
         <v>13.028529401075373</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>73.839755057000005</v>
       </c>
       <c r="C95" s="5">
         <v>0.41211188799999832</v>
       </c>
       <c r="D95" s="5">
         <v>6.9468268772076458</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>73.529251795999997</v>
       </c>
       <c r="C96" s="5">
         <v>-0.31050326100000802</v>
       </c>
       <c r="D96" s="5">
         <v>-4.931029045126067</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>74.122940181000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.5936883850000072</v>
       </c>
       <c r="D97" s="5">
         <v>10.131078575440577</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>74.967463727999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.84452354699999432</v>
       </c>
       <c r="D98" s="5">
         <v>14.562416144422752</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>74.659422239999998</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30804148800000064</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8208813827131936</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>74.862568992999996</v>
       </c>
       <c r="C100" s="5">
         <v>0.20314675299999863</v>
       </c>
       <c r="D100" s="5">
         <v>3.3144858654006182</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>74.628459485999997</v>
       </c>
       <c r="C101" s="5">
         <v>-0.23410950699999944</v>
       </c>
       <c r="D101" s="5">
         <v>-3.6887530573369798</v>
       </c>
       <c r="E101" s="5">
         <v>4.2706612133004418</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>76.168286950999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.5398274650000019</v>
       </c>
       <c r="D102" s="5">
         <v>27.772248555080068</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>74.712368325</v>
       </c>
       <c r="C103" s="5">
         <v>-1.455918625999999</v>
       </c>
       <c r="D103" s="5">
         <v>-20.673228066049663</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>74.313552189999996</v>
       </c>
       <c r="C104" s="5">
         <v>-0.39881613500000412</v>
       </c>
       <c r="D104" s="5">
         <v>-6.2208673005885622</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>74.780615539999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.46706335000000365</v>
       </c>
       <c r="D105" s="5">
         <v>7.8082942073820938</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>74.703678263</v>
       </c>
       <c r="C106" s="5">
         <v>-7.6937276999998971E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-1.2276455436332046</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>74.589341415000007</v>
       </c>
       <c r="C107" s="5">
         <v>-0.11433684799999355</v>
       </c>
       <c r="D107" s="5">
         <v>-1.8212638682946758</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>75.752099061999999</v>
       </c>
       <c r="C108" s="5">
         <v>1.1627576469999923</v>
       </c>
       <c r="D108" s="5">
         <v>20.396756410483817</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>75.626718566999998</v>
       </c>
       <c r="C109" s="5">
         <v>-0.1253804950000017</v>
       </c>
       <c r="D109" s="5">
         <v>-1.9681893375276593</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>75.873715325000006</v>
       </c>
       <c r="C110" s="5">
         <v>0.24699675800000875</v>
       </c>
       <c r="D110" s="5">
         <v>3.9903709547042254</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>76.654187708999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.7804723839999923</v>
       </c>
       <c r="D111" s="5">
         <v>13.066622957594355</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>76.151775929999999</v>
       </c>
       <c r="C112" s="5">
         <v>-0.50241177899999911</v>
       </c>
       <c r="D112" s="5">
         <v>-7.5876953912147442</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>76.458123732999994</v>
       </c>
       <c r="C113" s="5">
         <v>0.3063478029999942</v>
       </c>
       <c r="D113" s="5">
         <v>4.9356856371512992</v>
       </c>
       <c r="E113" s="5">
         <v>2.4516977297960096</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>77.756648248999994</v>
       </c>
       <c r="C114" s="5">
         <v>1.2985245160000005</v>
       </c>
       <c r="D114" s="5">
         <v>22.395864886331275</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>75.826696838999993</v>
       </c>
       <c r="C115" s="5">
         <v>-1.929951410000001</v>
       </c>
       <c r="D115" s="5">
         <v>-26.036871832379006</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>75.461200054000003</v>
       </c>
       <c r="C116" s="5">
         <v>-0.36549678499999061</v>
       </c>
       <c r="D116" s="5">
         <v>-5.6332848823588026</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>78.434995631999996</v>
       </c>
       <c r="C117" s="5">
         <v>2.9737955779999936</v>
       </c>
       <c r="D117" s="5">
         <v>59.013512411744685</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>77.985064617000006</v>
       </c>
       <c r="C118" s="5">
         <v>-0.44993101499999</v>
       </c>
       <c r="D118" s="5">
         <v>-6.6705480307055032</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>77.785269306000004</v>
       </c>
       <c r="C119" s="5">
         <v>-0.19979531100000258</v>
       </c>
       <c r="D119" s="5">
         <v>-3.031410200304463</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>77.976175957999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.19090665199999535</v>
       </c>
       <c r="D120" s="5">
         <v>2.9852152394591824</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>77.839235251999995</v>
       </c>
       <c r="C121" s="5">
         <v>-0.1369407060000043</v>
       </c>
       <c r="D121" s="5">
         <v>-2.0871868076048905</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>78.169666738999993</v>
       </c>
       <c r="C122" s="5">
         <v>0.33043148699999847</v>
       </c>
       <c r="D122" s="5">
         <v>5.2146947690785872</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>78.133245872000003</v>
       </c>
       <c r="C123" s="5">
         <v>-3.6420866999989698E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.55767433859225113</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>78.870986212000005</v>
       </c>
       <c r="C124" s="5">
         <v>0.73774034000000199</v>
       </c>
       <c r="D124" s="5">
         <v>11.937823459612096</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>78.359628631000007</v>
       </c>
       <c r="C125" s="5">
         <v>-0.51135758099999862</v>
       </c>
       <c r="D125" s="5">
         <v>-7.5086383763808389</v>
       </c>
       <c r="E125" s="5">
         <v>2.4869887006909508</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>81.079541436</v>
       </c>
       <c r="C126" s="5">
         <v>2.7199128049999928</v>
       </c>
       <c r="D126" s="5">
         <v>50.600695094027756</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>80.015918224999993</v>
       </c>
       <c r="C127" s="5">
         <v>-1.0636232110000066</v>
       </c>
       <c r="D127" s="5">
         <v>-14.654364804663157</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>80.630358685000004</v>
       </c>
       <c r="C128" s="5">
         <v>0.61444046000001151</v>
       </c>
       <c r="D128" s="5">
         <v>9.6140895216646918</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>80.030874389000004</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59948429599999997</v>
       </c>
       <c r="D129" s="5">
         <v>-8.5660164709850601</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>79.170806310000003</v>
       </c>
       <c r="C130" s="5">
         <v>-0.86006807900000126</v>
       </c>
       <c r="D130" s="5">
         <v>-12.160455777341262</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>78.760720645999996</v>
       </c>
       <c r="C131" s="5">
         <v>-0.41008566400000745</v>
       </c>
       <c r="D131" s="5">
         <v>-6.041655027464909</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>78.231173315999996</v>
       </c>
       <c r="C132" s="5">
         <v>-0.52954732999999976</v>
       </c>
       <c r="D132" s="5">
         <v>-7.7764252862539962</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>78.626016649999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.39484333400000082</v>
       </c>
       <c r="D133" s="5">
         <v>6.2275491288868556</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>79.088058575999995</v>
       </c>
       <c r="C134" s="5">
         <v>0.46204192599999772</v>
       </c>
       <c r="D134" s="5">
         <v>7.2841807696098382</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>79.027142660999999</v>
       </c>
       <c r="C135" s="5">
         <v>-6.091591499999538E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.92036934829661243</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>79.539655855000007</v>
       </c>
       <c r="C136" s="5">
         <v>0.51251319400000739</v>
       </c>
       <c r="D136" s="5">
         <v>8.0660144825852385</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>79.92340385</v>
       </c>
       <c r="C137" s="5">
         <v>0.38374799499999313</v>
       </c>
       <c r="D137" s="5">
         <v>5.9456597530580746</v>
       </c>
       <c r="E137" s="5">
         <v>1.9956388848700435</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>79.935776622999995</v>
       </c>
       <c r="C138" s="5">
         <v>1.2372772999995618E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.18592771414100984</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>80.326169094999997</v>
       </c>
       <c r="C139" s="5">
         <v>0.39039247200000204</v>
       </c>
       <c r="D139" s="5">
         <v>6.0206046636737787</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>80.241384525000001</v>
       </c>
       <c r="C140" s="5">
         <v>-8.4784569999996506E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.2592772871877655</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>80.476113139999995</v>
       </c>
       <c r="C141" s="5">
         <v>0.23472861499999453</v>
       </c>
       <c r="D141" s="5">
         <v>3.5673697990972197</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>81.520927150000006</v>
       </c>
       <c r="C142" s="5">
         <v>1.0448140100000103</v>
       </c>
       <c r="D142" s="5">
         <v>16.741538791567233</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>81.982006526999996</v>
       </c>
       <c r="C143" s="5">
         <v>0.46107937699999013</v>
       </c>
       <c r="D143" s="5">
         <v>7.0023211752286096</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>81.572630285000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.40937624199999334</v>
       </c>
       <c r="D144" s="5">
         <v>-5.8303249046215093</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>81.867774372</v>
       </c>
       <c r="C145" s="5">
         <v>0.29514408699999706</v>
       </c>
       <c r="D145" s="5">
         <v>4.4292629877130452</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>81.401941764</v>
       </c>
       <c r="C146" s="5">
         <v>-0.46583260799999948</v>
       </c>
       <c r="D146" s="5">
         <v>-6.6183876051215673</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>81.745675411999997</v>
       </c>
       <c r="C147" s="5">
         <v>0.34373364799999706</v>
       </c>
       <c r="D147" s="5">
         <v>5.1865622411173096</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>81.193477467999998</v>
       </c>
       <c r="C148" s="5">
         <v>-0.55219794399999955</v>
       </c>
       <c r="D148" s="5">
         <v>-7.8116014316145899</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>80.675928596999995</v>
       </c>
       <c r="C149" s="5">
         <v>-0.51754887100000246</v>
       </c>
       <c r="D149" s="5">
         <v>-7.386570487719446</v>
       </c>
       <c r="E149" s="5">
         <v>0.94155742967645395</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>81.604285079999997</v>
       </c>
       <c r="C150" s="5">
         <v>0.92835648300000173</v>
       </c>
       <c r="D150" s="5">
         <v>14.717030679491661</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>82.165209075000007</v>
       </c>
       <c r="C151" s="5">
         <v>0.56092399500001022</v>
       </c>
       <c r="D151" s="5">
         <v>8.5675415996751205</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>82.807547964999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.64233888999999067</v>
       </c>
       <c r="D152" s="5">
         <v>9.7952423880455655</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>82.949629189999996</v>
       </c>
       <c r="C153" s="5">
         <v>0.14208122499999831</v>
       </c>
       <c r="D153" s="5">
         <v>2.078502262672921</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>83.349100238999995</v>
       </c>
       <c r="C154" s="5">
         <v>0.39947104899999886</v>
       </c>
       <c r="D154" s="5">
         <v>5.9345446267021318</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>83.462715454999994</v>
       </c>
       <c r="C155" s="5">
         <v>0.11361521599999946</v>
       </c>
       <c r="D155" s="5">
         <v>1.6480690342897564</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>83.829461868999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.36674641400000496</v>
       </c>
       <c r="D156" s="5">
         <v>5.4022823566590938</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>84.614584092000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.7851222230000019</v>
       </c>
       <c r="D157" s="5">
         <v>11.83623802274183</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>84.340034076999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27455001500000265</v>
       </c>
       <c r="D158" s="5">
         <v>-3.8249154528603224</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>83.729733674000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.61030040299999655</v>
       </c>
       <c r="D159" s="5">
         <v>-8.3460361762885178</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>83.505274772999996</v>
       </c>
       <c r="C160" s="5">
         <v>-0.22445890100000554</v>
       </c>
       <c r="D160" s="5">
         <v>-3.1698967175322168</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>83.609453728000005</v>
       </c>
       <c r="C161" s="5">
         <v>0.10417895500000895</v>
       </c>
       <c r="D161" s="5">
         <v>1.5074033525811492</v>
       </c>
       <c r="E161" s="5">
         <v>3.6361839051817224</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>84.039501939000004</v>
       </c>
       <c r="C162" s="5">
         <v>0.43004821099999901</v>
       </c>
       <c r="D162" s="5">
         <v>6.3498808167958831</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>83.621001899999996</v>
       </c>
       <c r="C163" s="5">
         <v>-0.41850003900000843</v>
       </c>
       <c r="D163" s="5">
         <v>-5.8147788318080647</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.612558265000004</v>
       </c>
       <c r="C164" s="5">
         <v>-8.4436349999919003E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-0.12110279148408454</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>83.511405859999996</v>
       </c>
       <c r="C165" s="5">
         <v>-0.10115240500000766</v>
       </c>
       <c r="D165" s="5">
         <v>-1.4421096963140534</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>83.159088889000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.35231697099999337</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9467147382355474</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>83.470945685000004</v>
       </c>
       <c r="C167" s="5">
         <v>0.31185679600000071</v>
       </c>
       <c r="D167" s="5">
         <v>4.5941360690068045</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>83.689025362999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.21807967799999517</v>
       </c>
       <c r="D168" s="5">
         <v>3.1806156811509112</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>83.750227275</v>
       </c>
       <c r="C169" s="5">
         <v>6.1201912000001357E-2</v>
       </c>
       <c r="D169" s="5">
         <v>0.88110014290674332</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>83.809476508000003</v>
       </c>
       <c r="C170" s="5">
         <v>5.9249233000002732E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.85225295153963376</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>84.589997980999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.78052147299999319</v>
       </c>
       <c r="D171" s="5">
         <v>11.766239671097601</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>84.704587336000003</v>
       </c>
       <c r="C172" s="5">
         <v>0.11458935500000678</v>
       </c>
       <c r="D172" s="5">
         <v>1.6377393677848628</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>85.129165188000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.42457785199999876</v>
       </c>
       <c r="D173" s="5">
         <v>6.1835699526584076</v>
       </c>
       <c r="E173" s="5">
         <v>1.8176311316946858</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>84.774406404999993</v>
       </c>
       <c r="C174" s="5">
         <v>-0.35475878300000829</v>
       </c>
       <c r="D174" s="5">
         <v>-4.8877193357954818</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>85.787941837000005</v>
       </c>
       <c r="C175" s="5">
         <v>1.0135354320000118</v>
       </c>
       <c r="D175" s="5">
         <v>15.328832060654896</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>86.379212594999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.59127075799999318</v>
       </c>
       <c r="D176" s="5">
         <v>8.5915184765029018</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>86.321431466999996</v>
       </c>
       <c r="C177" s="5">
         <v>-5.7781128000002013E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-0.79976213796310036</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>86.651974971000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.33054350400000487</v>
       </c>
       <c r="D178" s="5">
         <v>4.6930816721747926</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>87.084102129000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.43212715800000012</v>
       </c>
       <c r="D179" s="5">
         <v>6.1512112915345307</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>87.880801121999994</v>
       </c>
       <c r="C180" s="5">
         <v>0.79669899299999258</v>
       </c>
       <c r="D180" s="5">
         <v>11.547937874397141</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>87.731230182999994</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14957093900000018</v>
       </c>
       <c r="D181" s="5">
         <v>-2.023359871836905</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>88.165750701999997</v>
       </c>
       <c r="C182" s="5">
         <v>0.43452051900000299</v>
       </c>
       <c r="D182" s="5">
         <v>6.108038664942872</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>88.231116837000002</v>
       </c>
       <c r="C183" s="5">
         <v>6.5366135000004988E-2</v>
       </c>
       <c r="D183" s="5">
         <v>0.89331747956675756</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>88.419143214000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.18802637699999991</v>
       </c>
       <c r="D184" s="5">
         <v>2.587467271418098</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>88.010373920999996</v>
       </c>
       <c r="C185" s="5">
         <v>-0.40876929300000597</v>
       </c>
       <c r="D185" s="5">
         <v>-5.4087931196692089</v>
       </c>
       <c r="E185" s="5">
         <v>3.3845142574076892</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>88.609458989999993</v>
       </c>
       <c r="C186" s="5">
         <v>0.59908506899999736</v>
       </c>
       <c r="D186" s="5">
         <v>8.4812362566293977</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>88.852506964</v>
       </c>
       <c r="C187" s="5">
         <v>0.24304797400000666</v>
       </c>
       <c r="D187" s="5">
         <v>3.3416071115948354</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>89.055081207000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.20257424300000082</v>
       </c>
       <c r="D188" s="5">
         <v>2.770440352684167</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>89.472729251999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.41764804499999286</v>
       </c>
       <c r="D189" s="5">
         <v>5.7751801627001775</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>90.164385081000006</v>
       </c>
       <c r="C190" s="5">
         <v>0.69165582900001255</v>
       </c>
       <c r="D190" s="5">
         <v>9.6811714044408035</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>90.289578278999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.12519319799999096</v>
       </c>
       <c r="D191" s="5">
         <v>1.6789827448511208</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>90.339355893000004</v>
       </c>
       <c r="C192" s="5">
         <v>4.977761400000702E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.66358260349106413</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>90.734526665999994</v>
       </c>
       <c r="C193" s="5">
         <v>0.39517077299998959</v>
       </c>
       <c r="D193" s="5">
         <v>5.3772979969558543</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>90.618576086999994</v>
       </c>
       <c r="C194" s="5">
         <v>-0.11595057899999972</v>
       </c>
       <c r="D194" s="5">
         <v>-1.5227598849639756</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>91.095418050999996</v>
       </c>
       <c r="C195" s="5">
         <v>0.47684196400000189</v>
       </c>
       <c r="D195" s="5">
         <v>6.5004871082181337</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>91.636319073999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.54090102300000353</v>
       </c>
       <c r="D196" s="5">
         <v>7.3626519333975571</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>90.993094047</v>
       </c>
       <c r="C197" s="5">
         <v>-0.64322502699999973</v>
       </c>
       <c r="D197" s="5">
         <v>-8.1054907962322513</v>
       </c>
       <c r="E197" s="5">
         <v>3.3890551682888681</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>92.884491112000006</v>
       </c>
       <c r="C198" s="5">
         <v>1.8913970650000067</v>
       </c>
       <c r="D198" s="5">
         <v>28.002154926323009</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>92.475566498000006</v>
       </c>
       <c r="C199" s="5">
         <v>-0.40892461400000002</v>
       </c>
       <c r="D199" s="5">
         <v>-5.1569454377512152</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>92.751029114999994</v>
       </c>
       <c r="C200" s="5">
         <v>0.27546261699998809</v>
       </c>
       <c r="D200" s="5">
         <v>3.6336605830534108</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>94.028546915999996</v>
       </c>
       <c r="C201" s="5">
         <v>1.2775178010000019</v>
       </c>
       <c r="D201" s="5">
         <v>17.83976089119237</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>93.455520824999994</v>
       </c>
       <c r="C202" s="5">
         <v>-0.57302609100000268</v>
       </c>
       <c r="D202" s="5">
         <v>-7.0728005563446388</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>93.864648438000003</v>
       </c>
       <c r="C203" s="5">
         <v>0.40912761300000966</v>
       </c>
       <c r="D203" s="5">
         <v>5.3816875232065131</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>94.429246612</v>
       </c>
       <c r="C204" s="5">
         <v>0.56459817399999679</v>
       </c>
       <c r="D204" s="5">
         <v>7.4616742335867015</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>94.671384528999994</v>
       </c>
       <c r="C205" s="5">
         <v>0.24213791699999376</v>
       </c>
       <c r="D205" s="5">
         <v>3.1208408003525756</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>94.573684126000003</v>
       </c>
       <c r="C206" s="5">
         <v>-9.7700402999990388E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-1.2313891278923683</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>95.581646968000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0079628419999977</v>
       </c>
       <c r="D207" s="5">
         <v>13.566548464827477</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>94.728092825000004</v>
       </c>
       <c r="C208" s="5">
         <v>-0.85355414299999666</v>
       </c>
       <c r="D208" s="5">
         <v>-10.205154166727137</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>95.019195443000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.29110261799999648</v>
       </c>
       <c r="D209" s="5">
         <v>3.750610614305061</v>
       </c>
       <c r="E209" s="5">
         <v>4.4246230311944634</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.230396468999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.21120102599999768</v>
       </c>
       <c r="D210" s="5">
         <v>2.7001134782386638</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.090862113</v>
       </c>
       <c r="C211" s="5">
         <v>0.86046564400000136</v>
       </c>
       <c r="D211" s="5">
         <v>11.398147540882221</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.523815268999996</v>
       </c>
       <c r="C212" s="5">
         <v>0.4329531559999964</v>
       </c>
       <c r="D212" s="5">
         <v>5.5428165653219397</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>96.677966100999996</v>
       </c>
       <c r="C213" s="5">
         <v>0.15415083199999913</v>
       </c>
       <c r="D213" s="5">
         <v>1.9333517161377101</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>97.148372816000006</v>
       </c>
       <c r="C214" s="5">
         <v>0.47040671500000997</v>
       </c>
       <c r="D214" s="5">
         <v>5.9976671348298982</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>97.578467461000002</v>
       </c>
       <c r="C215" s="5">
         <v>0.43009464499999694</v>
       </c>
       <c r="D215" s="5">
         <v>5.4439206447704391</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>97.405641850999999</v>
       </c>
       <c r="C216" s="5">
         <v>-0.17282561000000385</v>
       </c>
       <c r="D216" s="5">
         <v>-2.1047917885721357</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>98.009472649000003</v>
       </c>
       <c r="C217" s="5">
         <v>0.60383079800000417</v>
       </c>
       <c r="D217" s="5">
         <v>7.6979110486093072</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>98.413548857999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.40407620899999586</v>
       </c>
       <c r="D218" s="5">
         <v>5.0611347568116694</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>98.300543962000006</v>
       </c>
       <c r="C219" s="5">
         <v>-0.11300489599999253</v>
       </c>
       <c r="D219" s="5">
         <v>-1.3692497899336686</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>98.545452995999995</v>
       </c>
       <c r="C220" s="5">
         <v>0.24490903399998842</v>
       </c>
       <c r="D220" s="5">
         <v>3.0310271935885424</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>99.344549850000007</v>
       </c>
       <c r="C221" s="5">
         <v>0.79909685400001251</v>
       </c>
       <c r="D221" s="5">
         <v>10.1766269123736</v>
       </c>
       <c r="E221" s="5">
         <v>4.5520848569957639</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>99.043981805000001</v>
       </c>
       <c r="C222" s="5">
         <v>-0.30056804500000567</v>
       </c>
       <c r="D222" s="5">
         <v>-3.5708040185765788</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>98.965617288999994</v>
       </c>
       <c r="C223" s="5">
         <v>-7.8364516000007711E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-0.9453303149440706</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>98.939502790999995</v>
       </c>
       <c r="C224" s="5">
         <v>-2.6114497999998321E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.31619018983249925</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>99.746750128000002</v>
       </c>
       <c r="C225" s="5">
         <v>0.80724733700000684</v>
       </c>
       <c r="D225" s="5">
         <v>10.242327677217711</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>99.767139731</v>
       </c>
       <c r="C226" s="5">
         <v>2.0389602999998147E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.24557241770160054</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>100.04911513</v>
       </c>
       <c r="C227" s="5">
         <v>0.28197539900000379</v>
       </c>
       <c r="D227" s="5">
         <v>3.4448242891141234</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>101.10145156999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.0523364399999906</v>
       </c>
       <c r="D228" s="5">
         <v>13.378229108254725</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>101.29308174000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.19163017000001048</v>
       </c>
       <c r="D229" s="5">
         <v>2.2983712566436498</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>101.4593594</v>
       </c>
       <c r="C230" s="5">
         <v>0.16627765999999156</v>
       </c>
       <c r="D230" s="5">
         <v>1.9877426269532039</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>101.68805629000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.22869689000000903</v>
       </c>
       <c r="D231" s="5">
         <v>2.7386754765416521</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>102.4751376</v>
       </c>
       <c r="C232" s="5">
         <v>0.78708130999999071</v>
       </c>
       <c r="D232" s="5">
         <v>9.693973467050343</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>102.64301042</v>
       </c>
       <c r="C233" s="5">
         <v>0.16787281999999948</v>
       </c>
       <c r="D233" s="5">
         <v>1.983626239381997</v>
       </c>
       <c r="E233" s="5">
         <v>3.3202229764796698</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>102.07704862999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.56596179000000291</v>
       </c>
       <c r="D234" s="5">
         <v>-6.4196457437848302</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>102.07028948999999</v>
       </c>
       <c r="C235" s="5">
         <v>-6.7591399999997748E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-7.94303405203034E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>101.64794983</v>
       </c>
       <c r="C236" s="5">
         <v>-0.42233965999999157</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8538268070024149</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>101.02181765</v>
       </c>
       <c r="C237" s="5">
         <v>-0.62613217999999904</v>
       </c>
       <c r="D237" s="5">
         <v>-7.1464191809379134</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>100.94149007999999</v>
       </c>
       <c r="C238" s="5">
         <v>-8.0327570000008564E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.95001894558977007</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>100.90759179</v>
       </c>
       <c r="C239" s="5">
         <v>-3.3898289999996223E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40224192419048288</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>100.37038665</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53720513999999753</v>
       </c>
       <c r="D240" s="5">
         <v>-6.2047023007455344</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>100.13769309</v>
       </c>
       <c r="C241" s="5">
         <v>-0.2326935600000013</v>
       </c>
       <c r="D241" s="5">
         <v>-2.7468179117751457</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>100.55987382000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.422180730000008</v>
       </c>
       <c r="D242" s="5">
         <v>5.1781798196522955</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>100.44520232000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11467150000000004</v>
       </c>
       <c r="D243" s="5">
         <v>-1.3598469084751041</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>100.56162439000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.11642206999999871</v>
       </c>
       <c r="D244" s="5">
         <v>1.3997735693213498</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>100.66720214</v>
       </c>
       <c r="C245" s="5">
         <v>0.10557774999999481</v>
       </c>
       <c r="D245" s="5">
         <v>1.2671577055750394</v>
       </c>
       <c r="E245" s="5">
         <v>-1.9249321234005912</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>100.49950532</v>
       </c>
       <c r="C246" s="5">
         <v>-0.1676968200000033</v>
       </c>
       <c r="D246" s="5">
         <v>-1.9808101797266664</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>100.68708829000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.18758297000000823</v>
       </c>
       <c r="D247" s="5">
         <v>2.2629447262893843</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>101.12106145</v>
       </c>
       <c r="C248" s="5">
         <v>0.43397315999999364</v>
       </c>
       <c r="D248" s="5">
         <v>5.2965284103785981</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>101.55382733</v>
       </c>
       <c r="C249" s="5">
         <v>0.43276588000000515</v>
       </c>
       <c r="D249" s="5">
         <v>5.2582417460689035</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>102.49140593</v>
       </c>
       <c r="C250" s="5">
         <v>0.93757859999999482</v>
       </c>
       <c r="D250" s="5">
         <v>11.65903242821269</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>101.98569740000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.50570852999999261</v>
       </c>
       <c r="D251" s="5">
         <v>-5.7629173468905286</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>102.40961538000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.42391797999999881</v>
       </c>
       <c r="D252" s="5">
         <v>5.1035972361770821</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>102.4209692</v>
       </c>
       <c r="C253" s="5">
         <v>1.1353819999996517E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.13312123908391094</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>103.04791774</v>
       </c>
       <c r="C254" s="5">
         <v>0.62694854000000078</v>
       </c>
       <c r="D254" s="5">
         <v>7.5979685672374675</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>103.78374878</v>
       </c>
       <c r="C255" s="5">
         <v>0.73583103999999366</v>
       </c>
       <c r="D255" s="5">
         <v>8.913471119551053</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>103.9321308</v>
       </c>
       <c r="C256" s="5">
         <v>0.14838201999999967</v>
       </c>
       <c r="D256" s="5">
         <v>1.7292233005827828</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>104.43785407</v>
       </c>
       <c r="C257" s="5">
         <v>0.50572327000000428</v>
       </c>
       <c r="D257" s="5">
         <v>5.9979096313719449</v>
       </c>
       <c r="E257" s="5">
         <v>3.745660800978734</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>105.28288807</v>
       </c>
       <c r="C258" s="5">
         <v>0.84503399999999829</v>
       </c>
       <c r="D258" s="5">
         <v>10.153474975852529</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>105.00654864000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.27633942999999306</v>
       </c>
       <c r="D259" s="5">
         <v>-3.1046057486064149</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>106.25099967</v>
       </c>
       <c r="C260" s="5">
         <v>1.2444510299999934</v>
       </c>
       <c r="D260" s="5">
         <v>15.185997162461096</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>106.4467044</v>
       </c>
       <c r="C261" s="5">
         <v>0.19570473000000277</v>
       </c>
       <c r="D261" s="5">
         <v>2.2328208594599275</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>106.8723796</v>
       </c>
       <c r="C262" s="5">
         <v>0.42567520000000059</v>
       </c>
       <c r="D262" s="5">
         <v>4.9057059826744576</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>106.65709156</v>
       </c>
       <c r="C263" s="5">
         <v>-0.21528804000000434</v>
       </c>
       <c r="D263" s="5">
         <v>-2.3907249142996356</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>107.06708678</v>
       </c>
       <c r="C264" s="5">
         <v>0.40999521999999899</v>
       </c>
       <c r="D264" s="5">
         <v>4.7116472028630785</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>107.66822329</v>
       </c>
       <c r="C265" s="5">
         <v>0.60113651000000345</v>
       </c>
       <c r="D265" s="5">
         <v>6.9494920468820887</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>107.95481719999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.28659390999999346</v>
       </c>
       <c r="D266" s="5">
         <v>3.2413698030546945</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>108.12592581</v>
       </c>
       <c r="C267" s="5">
         <v>0.17110861000000455</v>
       </c>
       <c r="D267" s="5">
         <v>1.9186711415235536</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>108.68848341</v>
       </c>
       <c r="C268" s="5">
         <v>0.56255760000000521</v>
       </c>
       <c r="D268" s="5">
         <v>6.4251515837700834</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>108.96164143999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.2731580299999905</v>
       </c>
       <c r="D269" s="5">
         <v>3.0579021712704435</v>
       </c>
       <c r="E269" s="5">
         <v>4.3315590982632601</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>108.88229552999999</v>
       </c>
       <c r="C270" s="5">
         <v>-7.9345910000000686E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-0.87034913127574942</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>109.35872772</v>
       </c>
       <c r="C271" s="5">
         <v>0.47643219000001125</v>
       </c>
       <c r="D271" s="5">
         <v>5.3790229281036828</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>109.88271410999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.52398638999999037</v>
       </c>
       <c r="D272" s="5">
         <v>5.9037034711719061</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>110.79333298</v>
       </c>
       <c r="C273" s="5">
         <v>0.91061887000000752</v>
       </c>
       <c r="D273" s="5">
         <v>10.410656665103634</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>111.36729654</v>
       </c>
       <c r="C274" s="5">
         <v>0.57396355999999571</v>
       </c>
       <c r="D274" s="5">
         <v>6.3968077644988908</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>112.19775620999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.83045966999999621</v>
       </c>
       <c r="D275" s="5">
         <v>9.3246094317549932</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>112.49213210000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.29437589000001196</v>
       </c>
       <c r="D276" s="5">
         <v>3.1943018182150285</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>113.17534658</v>
       </c>
       <c r="C277" s="5">
         <v>0.68321447999998952</v>
       </c>
       <c r="D277" s="5">
         <v>7.5365797168354787</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>113.20967186</v>
       </c>
       <c r="C278" s="5">
         <v>3.4325280000004454E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.36455921550784254</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>114.01911092</v>
       </c>
       <c r="C279" s="5">
         <v>0.80943906000000254</v>
       </c>
       <c r="D279" s="5">
         <v>8.9254652158684991</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>113.25867361</v>
       </c>
       <c r="C280" s="5">
         <v>-0.76043731000000037</v>
       </c>
       <c r="D280" s="5">
         <v>-7.7161186274013804</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>114.27275028</v>
       </c>
       <c r="C281" s="5">
         <v>1.0140766699999944</v>
       </c>
       <c r="D281" s="5">
         <v>11.289580366815821</v>
       </c>
       <c r="E281" s="5">
         <v>4.8742922461613158</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>115.13371062</v>
       </c>
       <c r="C282" s="5">
         <v>0.86096034000000543</v>
       </c>
       <c r="D282" s="5">
         <v>9.4253288544543068</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>115.86078847</v>
       </c>
       <c r="C283" s="5">
         <v>0.72707785000000058</v>
       </c>
       <c r="D283" s="5">
         <v>7.8469174105475936</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>115.57938504000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.28140342999999746</v>
       </c>
       <c r="D284" s="5">
         <v>-2.8759471666325531</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>115.59954714</v>
       </c>
       <c r="C285" s="5">
         <v>2.0162099999993188E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.20953344490239889</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>115.83098619</v>
       </c>
       <c r="C286" s="5">
         <v>0.23143905000000586</v>
       </c>
       <c r="D286" s="5">
         <v>2.4291230742270464</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>116.57233961999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.74135342999998954</v>
       </c>
       <c r="D287" s="5">
         <v>7.9565773451307331</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>116.62523468000001</v>
       </c>
       <c r="C288" s="5">
         <v>5.289506000001154E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.54586465887664914</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>116.79975893</v>
       </c>
       <c r="C289" s="5">
         <v>0.17452424999999039</v>
       </c>
       <c r="D289" s="5">
         <v>1.8105981337895205</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>117.16298713</v>
       </c>
       <c r="C290" s="5">
         <v>0.36322820000000888</v>
       </c>
       <c r="D290" s="5">
         <v>3.7962997559533918</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>117.29624076</v>
       </c>
       <c r="C291" s="5">
         <v>0.13325362999999868</v>
       </c>
       <c r="D291" s="5">
         <v>1.3733724169270545</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>117.62156158000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.32532082000000173</v>
       </c>
       <c r="D292" s="5">
         <v>3.379438294460968</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>117.68539319999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.3831619999987765E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.65317093811321225</v>
       </c>
       <c r="E293" s="5">
         <v>2.9864013175827875</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>118.39650726000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.71111406000001409</v>
       </c>
       <c r="D294" s="5">
         <v>7.4968990297428206</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.56978559</v>
       </c>
       <c r="C295" s="5">
         <v>-0.82672167000001195</v>
       </c>
       <c r="D295" s="5">
         <v>-8.0647576125486449</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>119.15146892</v>
       </c>
       <c r="C296" s="5">
         <v>1.5816833300000042</v>
       </c>
       <c r="D296" s="5">
         <v>17.393511920968141</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>119.23318393</v>
       </c>
       <c r="C297" s="5">
         <v>8.1715009999996369E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.82608069347207547</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>119.98309695</v>
       </c>
       <c r="C298" s="5">
         <v>0.74991302000000815</v>
       </c>
       <c r="D298" s="5">
         <v>7.813989260460108</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>119.75256287000001</v>
       </c>
       <c r="C299" s="5">
         <v>-0.2305340799999982</v>
       </c>
       <c r="D299" s="5">
         <v>-2.2814555224684119</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>119.6192267</v>
       </c>
       <c r="C300" s="5">
         <v>-0.13333617000000686</v>
       </c>
       <c r="D300" s="5">
         <v>-1.3279648294587276</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>119.42724952</v>
       </c>
       <c r="C301" s="5">
         <v>-0.19197717999999497</v>
       </c>
       <c r="D301" s="5">
         <v>-1.9089737583931621</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>119.05738722</v>
       </c>
       <c r="C302" s="5">
         <v>-0.3698623000000083</v>
       </c>
       <c r="D302" s="5">
         <v>-3.653707877830048</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>120.10151818</v>
       </c>
       <c r="C303" s="5">
         <v>1.0441309600000039</v>
       </c>
       <c r="D303" s="5">
         <v>11.046735881327475</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>120.44525456</v>
       </c>
       <c r="C304" s="5">
         <v>0.34373637999999573</v>
       </c>
       <c r="D304" s="5">
         <v>3.4890401299537022</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>121.13291527</v>
       </c>
       <c r="C305" s="5">
         <v>0.68766071000000295</v>
       </c>
       <c r="D305" s="5">
         <v>7.0704693718343092</v>
       </c>
       <c r="E305" s="5">
         <v>2.9294392245783119</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>120.93969982</v>
       </c>
       <c r="C306" s="5">
         <v>-0.19321544999999674</v>
       </c>
       <c r="D306" s="5">
         <v>-1.8973806393299486</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>121.6953218</v>
       </c>
       <c r="C307" s="5">
         <v>0.7556219800000008</v>
       </c>
       <c r="D307" s="5">
         <v>7.7605912157576062</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>121.48397109</v>
       </c>
       <c r="C308" s="5">
         <v>-0.21135071000000494</v>
       </c>
       <c r="D308" s="5">
         <v>-2.0642720010464854</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>122.00508549</v>
       </c>
       <c r="C309" s="5">
         <v>0.52111440000000187</v>
       </c>
       <c r="D309" s="5">
         <v>5.2706842066478465</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>123.13209718</v>
       </c>
       <c r="C310" s="5">
         <v>1.1270116900000033</v>
       </c>
       <c r="D310" s="5">
         <v>11.665782622035547</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>123.46123319</v>
       </c>
       <c r="C311" s="5">
         <v>0.32913600999999915</v>
       </c>
       <c r="D311" s="5">
         <v>3.2552185173758907</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>124.43014602</v>
       </c>
       <c r="C312" s="5">
         <v>0.96891282999999362</v>
       </c>
       <c r="D312" s="5">
         <v>9.834809761195018</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>125.14516534000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.71501932000001034</v>
       </c>
       <c r="D313" s="5">
         <v>7.1177860166729889</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>126.16416893</v>
       </c>
       <c r="C314" s="5">
         <v>1.019003589999997</v>
       </c>
       <c r="D314" s="5">
         <v>10.220774380580622</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>126.94488366</v>
       </c>
       <c r="C315" s="5">
         <v>0.78071472999999969</v>
       </c>
       <c r="D315" s="5">
         <v>7.6837194748207827</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>127.28358304</v>
       </c>
       <c r="C316" s="5">
         <v>0.33869937999999422</v>
       </c>
       <c r="D316" s="5">
         <v>3.2491021388446395</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>126.37231155000001</v>
       </c>
       <c r="C317" s="5">
         <v>-0.91127148999999008</v>
       </c>
       <c r="D317" s="5">
         <v>-8.2609058983689856</v>
       </c>
       <c r="E317" s="5">
         <v>4.3253283125578301</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>128.02264971</v>
       </c>
       <c r="C318" s="5">
         <v>1.6503381599999898</v>
       </c>
       <c r="D318" s="5">
         <v>16.847274180409677</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>128.39449044</v>
       </c>
       <c r="C319" s="5">
         <v>0.3718407300000024</v>
       </c>
       <c r="D319" s="5">
         <v>3.5416107726216284</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>127.83432838</v>
       </c>
       <c r="C320" s="5">
         <v>-0.56016205999999613</v>
       </c>
       <c r="D320" s="5">
         <v>-5.1115675048422737</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>129.33756105000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5032326700000027</v>
       </c>
       <c r="D321" s="5">
         <v>15.060452119843347</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>129.22936429999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.10819675000001894</v>
       </c>
       <c r="D322" s="5">
         <v>-0.99924867680032392</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>129.31184164999999</v>
       </c>
       <c r="C323" s="5">
         <v>8.247735000000489E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.76856354242378355</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>130.06218297999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.7503413299999977</v>
       </c>
       <c r="D324" s="5">
         <v>7.1896627508803324</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>130.37178675999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.30960378000000333</v>
       </c>
       <c r="D325" s="5">
         <v>2.8942115472682106</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>130.45611883000001</v>
       </c>
       <c r="C326" s="5">
         <v>8.4332070000016301E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.77899751080079405</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>130.52833355000001</v>
       </c>
       <c r="C327" s="5">
         <v>7.2214720000005173E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.66629289849067241</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>131.01657197</v>
       </c>
       <c r="C328" s="5">
         <v>0.48823841999998763</v>
       </c>
       <c r="D328" s="5">
         <v>4.5820770230290853</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>131.04400971999999</v>
       </c>
       <c r="C329" s="5">
         <v>2.7437749999990046E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.25159603887561222</v>
       </c>
       <c r="E329" s="5">
         <v>3.6967735358323317</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>131.90467903000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.86066931000002</v>
       </c>
       <c r="D330" s="5">
         <v>8.1723683231073707</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>131.33411208000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.57056694999999991</v>
       </c>
       <c r="D331" s="5">
         <v>-5.0689925998733676</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>132.69100143</v>
       </c>
       <c r="C332" s="5">
         <v>1.3568893499999888</v>
       </c>
       <c r="D332" s="5">
         <v>13.127230170618564</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>132.67058790999999</v>
       </c>
       <c r="C333" s="5">
         <v>-2.0413520000005292E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.18445491612105736</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>132.99974179</v>
       </c>
       <c r="C334" s="5">
         <v>0.32915388000000689</v>
       </c>
       <c r="D334" s="5">
         <v>3.0181460548842409</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>133.61993218999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.62019039999998427</v>
       </c>
       <c r="D335" s="5">
         <v>5.7414814113585289</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>134.57821473000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.95828254000002744</v>
       </c>
       <c r="D336" s="5">
         <v>8.9537517134402158</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>134.11955447</v>
       </c>
       <c r="C337" s="5">
         <v>-0.45866026000001625</v>
       </c>
       <c r="D337" s="5">
         <v>-4.0139607481727406</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>133.88012316999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.23943130000000679</v>
       </c>
       <c r="D338" s="5">
         <v>-2.1213402652888291</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>133.41724536000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.46287780999998063</v>
       </c>
       <c r="D339" s="5">
         <v>-4.0708941334164139</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>132.97101082</v>
       </c>
       <c r="C340" s="5">
         <v>-0.44623454000000606</v>
       </c>
       <c r="D340" s="5">
         <v>-3.940569639055802</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>133.87287861999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.90186779999999089</v>
       </c>
       <c r="D341" s="5">
         <v>8.449506798421158</v>
       </c>
       <c r="E341" s="5">
         <v>2.1587166830780102</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>133.37231459</v>
       </c>
       <c r="C342" s="5">
         <v>-0.5005640299999925</v>
       </c>
       <c r="D342" s="5">
         <v>-4.3957862831015104</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>133.89222462999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.51991003999998497</v>
       </c>
       <c r="D343" s="5">
         <v>4.779430071648072</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>134.54822521</v>
       </c>
       <c r="C344" s="5">
         <v>0.65600058000001127</v>
       </c>
       <c r="D344" s="5">
         <v>6.0404085240232552</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>135.02541891000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.47719370000001504</v>
       </c>
       <c r="D345" s="5">
         <v>4.339972593659569</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>134.68616868000001</v>
       </c>
       <c r="C346" s="5">
         <v>-0.33925023000000465</v>
       </c>
       <c r="D346" s="5">
         <v>-2.9736736243889283</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>135.30553950999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.61937082999997983</v>
       </c>
       <c r="D347" s="5">
         <v>5.6600809927564111</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>135.83325163000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.5277121200000181</v>
       </c>
       <c r="D348" s="5">
         <v>4.781892453065395</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>136.97272103</v>
       </c>
       <c r="C349" s="5">
         <v>1.1394693999999959</v>
       </c>
       <c r="D349" s="5">
         <v>10.544167722200948</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>136.18419587</v>
       </c>
       <c r="C350" s="5">
         <v>-0.78852516000000605</v>
       </c>
       <c r="D350" s="5">
         <v>-6.6935793977594082</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>136.66908907999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.48489320999999563</v>
       </c>
       <c r="D351" s="5">
         <v>4.357356226684761</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>136.50681096</v>
       </c>
       <c r="C352" s="5">
         <v>-0.16227811999999631</v>
       </c>
       <c r="D352" s="5">
         <v>-1.4155873813587405</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>137.23285448999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.72604352999999833</v>
       </c>
       <c r="D353" s="5">
         <v>6.5725389038597593</v>
       </c>
       <c r="E353" s="5">
         <v>2.5098256679288555</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>137.3348804</v>
       </c>
       <c r="C354" s="5">
         <v>0.10202591000000893</v>
       </c>
       <c r="D354" s="5">
         <v>0.89579826590913125</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>138.00694167</v>
       </c>
       <c r="C355" s="5">
         <v>0.67206127000000038</v>
       </c>
       <c r="D355" s="5">
         <v>6.0329726177172915</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>137.75286808999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.25407358000001068</v>
       </c>
       <c r="D356" s="5">
         <v>-2.1869913124670126</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>137.93970634999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.18683826000000181</v>
       </c>
       <c r="D357" s="5">
         <v>1.6397918518078702</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>137.81847492</v>
       </c>
       <c r="C358" s="5">
         <v>-0.12123142999999459</v>
       </c>
       <c r="D358" s="5">
         <v>-1.0495640869372935</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>137.82991060000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.1435680000005277E-2</v>
       </c>
       <c r="D359" s="5">
         <v>9.9617126254480937E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>137.71471498</v>
       </c>
       <c r="C360" s="5">
         <v>-0.1151956200000086</v>
       </c>
       <c r="D360" s="5">
         <v>-0.9983397182576792</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>138.32668704</v>
       </c>
       <c r="C361" s="5">
         <v>0.61197205999999937</v>
       </c>
       <c r="D361" s="5">
         <v>5.46480058072214</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>138.39415097</v>
       </c>
       <c r="C362" s="5">
         <v>6.7463930000002392E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.5868298581159781</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>138.40278182</v>
       </c>
       <c r="C363" s="5">
         <v>8.6308500000029653E-3</v>
       </c>
       <c r="D363" s="5">
         <v>7.4862797017538618E-2</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>138.91693161000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.51414979000000471</v>
       </c>
       <c r="D364" s="5">
         <v>4.5500761257171618</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>139.30618680000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.38925519000000008</v>
       </c>
       <c r="D365" s="5">
         <v>3.4147936071497353</v>
       </c>
       <c r="E365" s="5">
         <v>1.5108133673275015</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>139.65827780999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.352091009999981</v>
       </c>
       <c r="D366" s="5">
         <v>3.0754721150421993</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>139.67107163</v>
       </c>
       <c r="C367" s="5">
         <v>1.2793820000013056E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.10998504287367261</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>135.52996318999999</v>
       </c>
       <c r="C368" s="5">
         <v>-4.1411084400000107</v>
       </c>
       <c r="D368" s="5">
         <v>-30.313883772328921</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>78.901400761999994</v>
       </c>
       <c r="C369" s="5">
         <v>-56.628562427999995</v>
       </c>
       <c r="D369" s="5">
         <v>-99.848437166154525</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>91.889816854000003</v>
       </c>
       <c r="C370" s="5">
         <v>12.988416092000008</v>
       </c>
       <c r="D370" s="5">
         <v>522.57556275962588</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>104.05875421</v>
       </c>
       <c r="C371" s="5">
         <v>12.168937356000001</v>
       </c>
       <c r="D371" s="5">
         <v>344.76933365189365</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>102.09166063000001</v>
       </c>
       <c r="C372" s="5">
         <v>-1.9670935799999967</v>
       </c>
       <c r="D372" s="5">
         <v>-20.468394254146205</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>104.75572691000001</v>
       </c>
       <c r="C373" s="5">
         <v>2.6640662800000001</v>
       </c>
       <c r="D373" s="5">
         <v>36.222886987808863</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>109.67515621</v>
       </c>
       <c r="C374" s="5">
         <v>4.9194292999999902</v>
       </c>
       <c r="D374" s="5">
         <v>73.446620363298564</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>112.77386537</v>
       </c>
       <c r="C375" s="5">
         <v>3.0987091599999985</v>
       </c>
       <c r="D375" s="5">
         <v>39.701946086279214</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>115.2097614</v>
       </c>
       <c r="C376" s="5">
         <v>2.4358960300000092</v>
       </c>
       <c r="D376" s="5">
         <v>29.23190036262735</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>115.86005043</v>
       </c>
       <c r="C377" s="5">
         <v>0.65028902999999616</v>
       </c>
       <c r="D377" s="5">
         <v>6.9875474422200989</v>
       </c>
       <c r="E377" s="5">
         <v>-16.830649742542526</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>116.05942043</v>
       </c>
       <c r="C378" s="5">
         <v>0.19937000000000182</v>
       </c>
       <c r="D378" s="5">
         <v>2.0845953008510776</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>114.1225628</v>
       </c>
       <c r="C379" s="5">
         <v>-1.9368576300000058</v>
       </c>
       <c r="D379" s="5">
         <v>-18.286573829181474</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>117.66031847000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.5377556700000099</v>
       </c>
       <c r="D380" s="5">
         <v>44.245423927157532</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>120.17114513999999</v>
       </c>
       <c r="C381" s="5">
         <v>2.5108266699999859</v>
       </c>
       <c r="D381" s="5">
         <v>28.837462199243348</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>122.36330748</v>
       </c>
       <c r="C382" s="5">
         <v>2.1921623400000101</v>
       </c>
       <c r="D382" s="5">
         <v>24.22588320825929</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>123.92377093</v>
       </c>
       <c r="C383" s="5">
         <v>1.5604634500000003</v>
       </c>
       <c r="D383" s="5">
         <v>16.423581184918866</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>126.18595663000001</v>
       </c>
       <c r="C384" s="5">
         <v>2.2621857000000034</v>
       </c>
       <c r="D384" s="5">
         <v>24.244407848425674</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>127.22865288</v>
       </c>
       <c r="C385" s="5">
         <v>1.0426962499999917</v>
       </c>
       <c r="D385" s="5">
         <v>10.379100800337282</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>128.64618572000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.4175328400000069</v>
       </c>
       <c r="D386" s="5">
         <v>14.220438812308057</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>130.07198983999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.4258041199999809</v>
       </c>
       <c r="D387" s="5">
         <v>14.141201404823445</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>130.90146544999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.82947561000000292</v>
       </c>
       <c r="D388" s="5">
         <v>7.9266489812760188</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>131.41132522000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.50985977000001981</v>
       </c>
       <c r="D389" s="5">
         <v>4.7754264767039922</v>
       </c>
       <c r="E389" s="5">
         <v>13.422465062187872</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>132.07331934000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.66199412000000279</v>
       </c>
       <c r="D390" s="5">
         <v>6.2154211044304075</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>133.05194599000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.97862664999999538</v>
       </c>
       <c r="D391" s="5">
         <v>9.2631344699032994</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>133.33847191999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.28652592999998205</v>
       </c>
       <c r="D392" s="5">
         <v>2.6150154343231868</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>134.10692311</v>
       </c>
       <c r="C393" s="5">
         <v>0.7684511900000075</v>
       </c>
       <c r="D393" s="5">
         <v>7.1392731113564034</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>134.57266931999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.46574620999999183</v>
       </c>
       <c r="D394" s="5">
         <v>4.2480699248143683</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>136.11609494000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.543425620000022</v>
       </c>
       <c r="D395" s="5">
         <v>14.665130354150779</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>137.49819776000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.3821028200000001</v>
       </c>
       <c r="D396" s="5">
         <v>12.888654389431565</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>138.25863508</v>
       </c>
       <c r="C397" s="5">
         <v>0.76043731999999409</v>
       </c>
       <c r="D397" s="5">
         <v>6.8422714445228516</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>138.14724404</v>
       </c>
       <c r="C398" s="5">
         <v>-0.11139104000000088</v>
       </c>
       <c r="D398" s="5">
         <v>-0.96253316464616212</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>138.05698516000001</v>
       </c>
       <c r="C399" s="5">
         <v>-9.0258879999993269E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.7812120704187242</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>138.94497831999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.8879931599999793</v>
       </c>
       <c r="D400" s="5">
         <v>7.997484988093273</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>138.39913693</v>
       </c>
       <c r="C401" s="5">
         <v>-0.54584138999999254</v>
       </c>
       <c r="D401" s="5">
         <v>-4.6136308512779607</v>
       </c>
       <c r="E401" s="5">
         <v>5.3175110275324178</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>141.55906411000001</v>
       </c>
       <c r="C402" s="5">
         <v>3.159927180000011</v>
       </c>
       <c r="D402" s="5">
         <v>31.11476796847743</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>141.98536171000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.42629759999999806</v>
       </c>
       <c r="D403" s="5">
         <v>3.6741953163234919</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>142.70626483000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.72090312000000267</v>
       </c>
       <c r="D404" s="5">
         <v>6.2658214610041396</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>141.18068711000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.5255777200000011</v>
       </c>
       <c r="D405" s="5">
         <v>-12.1003744360206</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>140.36954954000001</v>
       </c>
       <c r="C406" s="5">
         <v>-0.81113756999999964</v>
       </c>
       <c r="D406" s="5">
         <v>-6.6807198780591275</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>142.71294069000001</v>
       </c>
       <c r="C407" s="5">
         <v>2.3433911500000022</v>
       </c>
       <c r="D407" s="5">
         <v>21.979089442300804</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>142.91733232000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.20439163000000349</v>
       </c>
       <c r="D408" s="5">
         <v>1.7322269894761932</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>143.65641156000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.73907923999999525</v>
       </c>
       <c r="D409" s="5">
         <v>6.3852339276756931</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>143.81412401</v>
       </c>
       <c r="C410" s="5">
         <v>0.15771244999999112</v>
       </c>
       <c r="D410" s="5">
         <v>1.3253977266037609</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>143.64962535000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.16449865999999247</v>
       </c>
       <c r="D411" s="5">
         <v>-1.3639916928213203</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>144.29070479999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.64107944999997812</v>
       </c>
       <c r="D412" s="5">
         <v>5.4887838116683296</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>144.24452138999999</v>
       </c>
       <c r="C413" s="5">
         <v>-4.6183409999997593E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.3834109396838925</v>
       </c>
       <c r="E413" s="5">
         <v>4.2235700233856921</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>144.91287646000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.66835507000001826</v>
       </c>
       <c r="D414" s="5">
         <v>5.7040922264496086</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>145.38089797999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.46802151999997932</v>
       </c>
       <c r="D415" s="5">
         <v>3.9452000563873879</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>145.03828598999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.34261198999999465</v>
       </c>
       <c r="D416" s="5">
         <v>-2.7916121263380389</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>146.21678781</v>
       </c>
       <c r="C417" s="5">
         <v>1.1785018200000081</v>
       </c>
       <c r="D417" s="5">
         <v>10.198316579434973</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>146.01504727</v>
       </c>
       <c r="C418" s="5">
         <v>-0.20174054000000297</v>
       </c>
       <c r="D418" s="5">
         <v>-1.6431763642537178</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>145.83231125</v>
       </c>
       <c r="C419" s="5">
         <v>-0.182736019999993</v>
       </c>
       <c r="D419" s="5">
         <v>-1.491491052464633</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>145.67535226999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.15695898000001307</v>
       </c>
       <c r="D420" s="5">
         <v>-1.2839390432108244</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>146.00655352999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.33120126000000027</v>
       </c>
       <c r="D421" s="5">
         <v>2.7626444444825093</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>147.40654294999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.3999894199999972</v>
       </c>
       <c r="D422" s="5">
         <v>12.132869776631017</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>148.14100561999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.73446266999999921</v>
       </c>
       <c r="D423" s="5">
         <v>6.1456812812070716</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>148.20260209</v>
       </c>
       <c r="C424" s="5">
         <v>6.1596470000012005E-2</v>
       </c>
       <c r="D424" s="5">
         <v>0.50009809650723991</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>148.77319643999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.57059434999999326</v>
       </c>
       <c r="D425" s="5">
         <v>4.7192159650114363</v>
       </c>
       <c r="E425" s="5">
         <v>3.139582014179676</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>147.99669030000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.77650613999998086</v>
       </c>
       <c r="D426" s="5">
         <v>-6.0865684071961246</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>147.67741692999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.31927337000001899</v>
       </c>
       <c r="D427" s="5">
         <v>-2.5582646558871325</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>148.41004101999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.73262409000000162</v>
       </c>
       <c r="D428" s="5">
         <v>6.1183217337555273</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>149.80235694000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.3923159200000157</v>
       </c>
       <c r="D429" s="5">
         <v>11.857301007304443</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>149.12766095000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.67469599000000358</v>
       </c>
       <c r="D430" s="5">
         <v>-5.2727967847202128</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>148.05511537999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0725455700000168</v>
       </c>
       <c r="D431" s="5">
         <v>-8.2972135219674286</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>145.98862491</v>
       </c>
       <c r="C432" s="5">
         <v>-2.0664904699999909</v>
       </c>
       <c r="D432" s="5">
         <v>-15.521302390378288</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>146.10138198999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.1127570799999944</v>
       </c>
       <c r="D433" s="5">
         <v>0.93079014165573515</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>147.28574968999999</v>
       </c>
       <c r="C434" s="5">
         <v>1.1843676999999957</v>
       </c>
       <c r="D434" s="5">
         <v>10.173429392032919</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>146.38774891</v>
       </c>
       <c r="C435" s="5">
         <v>-0.89800077999998962</v>
       </c>
       <c r="D435" s="5">
         <v>-7.0759706589098803</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>145.78901759999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.59873131000000512</v>
       </c>
       <c r="D436" s="5">
         <v>-4.7991284206788336</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>146.7663733</v>
       </c>
       <c r="C437" s="5">
         <v>0.97735570000000394</v>
       </c>
       <c r="D437" s="5">
         <v>8.3480346698314065</v>
       </c>
       <c r="E437" s="5">
         <v>-1.3489144469711944</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>147.71546445999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.94909115999999472</v>
       </c>
       <c r="D438" s="5">
         <v>8.0420511536323893</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>146.91945437999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.79601008000000206</v>
       </c>
       <c r="D439" s="5">
         <v>-6.2783103623543663</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>147.22159392</v>
+        <v>147.08296128999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.30213954000001308</v>
+        <v>0.16350690999999529</v>
       </c>
       <c r="D440" s="5">
-        <v>2.4959022423346244</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3436868673235569</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>146.69758529000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.38537599999997951</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-3.0992360640117567</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>