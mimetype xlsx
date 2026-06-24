--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5DD50110-6FFD-4D17-B525-1A6CAB05D53C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{90D6A117-5ABC-43A7-A97F-CB518B8015C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F938616F-7F63-4566-AE94-68BD8EF9A7B4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FCD54CFA-613C-4A41-9B3F-9D6E20BD9458}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E312139F-F254-460F-94B7-C02772CEFB65}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E27A58A-9EC1-4541-A7EE-DDB43A54E5B4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.361818452000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>57.361821018000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>56.202669856</v>
+        <v>56.202670445000003</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.1591485960000014</v>
+        <v>-1.159150572999998</v>
       </c>
       <c r="D7" s="5">
-        <v>-21.727638974440556</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-21.727671147810756</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>56.073272324999998</v>
+        <v>56.073273845999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12939753100000218</v>
+        <v>-0.12939659900000322</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.7280874479981398</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-2.7280680185621575</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>56.243767945000002</v>
+        <v>56.243769911000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.17049562000000407</v>
+        <v>0.17049606500000181</v>
       </c>
       <c r="D9" s="5">
-        <v>3.7103442565088018</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>3.7103540008353919</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>56.664584937000001</v>
+        <v>56.664587060999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.42081699199999889</v>
+        <v>0.42081714999999775</v>
       </c>
       <c r="D10" s="5">
-        <v>9.3572676632841514</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.3572709817251631</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>56.582305349000002</v>
+        <v>56.582308656000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-8.2279587999998682E-2</v>
+        <v>-8.2278404999996724E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.7286067319150167</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-1.7285820122116102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>56.261435098</v>
+        <v>56.261438003000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.32087025100000233</v>
+        <v>-0.32087065300000006</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.5967446217786723</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-6.5967522568056713</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>56.457823732000001</v>
+        <v>56.457826961000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.19638863400000162</v>
+        <v>0.196388958</v>
       </c>
       <c r="D13" s="5">
-        <v>4.2701340746535088</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.2701410305413301</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>56.437211691000002</v>
+        <v>56.437214584000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.0612040999999692E-2</v>
+        <v>-2.0612376999999071E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.43722626310416235</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-0.43723335113343698</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>56.819449075000001</v>
+        <v>56.819451059000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.38223738399999974</v>
+        <v>0.38223647499999913</v>
       </c>
       <c r="D15" s="5">
-        <v>8.4370346273833228</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>8.4370133612992291</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>56.426364421000002</v>
+        <v>56.426364728000003</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.39308465399999903</v>
+        <v>-0.39308633099999923</v>
       </c>
       <c r="D16" s="5">
-        <v>-7.9930549633532966</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-7.9930875083033648</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>57.000662425000002</v>
+        <v>57.000636331999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.5742980039999992</v>
+        <v>0.57427160399999622</v>
       </c>
       <c r="D17" s="5">
-        <v>12.920814274655168</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>12.920186607272367</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>55.962189791</v>
+        <v>55.962192227000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.0384726340000014</v>
+        <v>-1.0384441049999964</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.799409345925667</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-19.798926893550917</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>55.531171235999999</v>
+        <v>55.531172021000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.43101855500000141</v>
+        <v>-0.43102020599999946</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.8607182524926831</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-8.8607503989719838</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>55.860300013</v>
+        <v>55.860301950999997</v>
       </c>
       <c r="C20" s="5">
-        <v>0.32912877700000109</v>
+        <v>0.32912992999999346</v>
       </c>
       <c r="D20" s="5">
-        <v>7.3487926995319475</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>7.3488191813907422</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>55.289631282000002</v>
+        <v>55.289633737999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.57066873099999782</v>
+        <v>-0.57066821299999759</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.59330441796248</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-11.593294098848961</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>55.385363490000003</v>
+        <v>55.385365915999998</v>
       </c>
       <c r="C22" s="5">
-        <v>9.5732208000001151E-2</v>
+        <v>9.5732177999998669E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.0976624967460999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.0976617390514818</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>55.697677911</v>
+        <v>55.697681543000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.3123144209999964</v>
+        <v>0.31231562700000381</v>
       </c>
       <c r="D23" s="5">
-        <v>6.9805802768088343</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>6.9806077584047221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>55.972795451000003</v>
+        <v>55.972798584000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.27511754000000366</v>
+        <v>0.27511704100000145</v>
       </c>
       <c r="D24" s="5">
-        <v>6.0910863068992516</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>6.0910745491717933</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>56.213241293000003</v>
+        <v>56.213244357999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.24044584199999974</v>
+        <v>0.24044577399999412</v>
       </c>
       <c r="D25" s="5">
-        <v>5.2784696999813141</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>5.2784678692724407</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>57.399319679000001</v>
+        <v>57.399322749</v>
       </c>
       <c r="C26" s="5">
-        <v>1.1860783859999984</v>
+        <v>1.1860783910000023</v>
       </c>
       <c r="D26" s="5">
-        <v>28.474639327833739</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>28.474637725140362</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>57.711324161</v>
+        <v>57.711326538000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.31200448199999897</v>
+        <v>0.31200378900000203</v>
       </c>
       <c r="D27" s="5">
-        <v>6.7214038798764753</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>6.7213881313882728</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>58.243202418000003</v>
+        <v>58.243203583000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.53187825700000246</v>
+        <v>0.53187704500000166</v>
       </c>
       <c r="D28" s="5">
-        <v>11.637597772906826</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>11.637569391834667</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>58.468174116</v>
+        <v>58.468139233999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.22497169799999739</v>
+        <v>0.22493565099999557</v>
       </c>
       <c r="D29" s="5">
-        <v>4.734901136245484</v>
+        <v>4.7341261838969695</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5745519939016637</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.5745377533200386</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>58.898884187</v>
+        <v>58.898887170000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.43071007100000003</v>
+        <v>0.43074793600000305</v>
       </c>
       <c r="D30" s="5">
-        <v>9.2069879501699639</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>9.2078361567619957</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>59.438161577000002</v>
+        <v>59.438163977000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.5392773900000023</v>
+        <v>0.53927680700000025</v>
       </c>
       <c r="D31" s="5">
-        <v>11.557715088784759</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>11.557701343062398</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>59.562153918</v>
+        <v>59.562158273999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12399234099999745</v>
+        <v>0.12399429699999587</v>
       </c>
       <c r="D32" s="5">
-        <v>2.5322094167650411</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.5322497188056348</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>60.043643418999999</v>
+        <v>60.04364872</v>
       </c>
       <c r="C33" s="5">
-        <v>0.48148950099999865</v>
+        <v>0.48149044600000224</v>
       </c>
       <c r="D33" s="5">
-        <v>10.14371261952045</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>10.143732646414684</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>60.354130728999998</v>
+        <v>60.354135393999996</v>
       </c>
       <c r="C34" s="5">
-        <v>0.31048730999999918</v>
+        <v>0.3104866739999963</v>
       </c>
       <c r="D34" s="5">
-        <v>6.3847910619948323</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>6.3847770294383155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>60.259695258999997</v>
+        <v>60.259699660999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-9.4435470000000521E-2</v>
+        <v>-9.4435732999997413E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.8615528187996833</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.8615578159844715</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>61.528883868999998</v>
+        <v>61.528886301999997</v>
       </c>
       <c r="C36" s="5">
-        <v>1.2691886100000005</v>
+        <v>1.2691866409999975</v>
       </c>
       <c r="D36" s="5">
-        <v>28.417813817018221</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>28.417762180616755</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>61.902816424000001</v>
+        <v>61.902818504000003</v>
       </c>
       <c r="C37" s="5">
-        <v>0.37393255500000322</v>
+        <v>0.37393220200000599</v>
       </c>
       <c r="D37" s="5">
-        <v>7.5415918030279583</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>7.5415841357239666</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>62.034501353000003</v>
+        <v>62.034504198</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13168492900000217</v>
+        <v>0.13168569399999797</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5828219819371778</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.5828370745626827</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>61.861086542999999</v>
+        <v>61.861088002999999</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.17341481000000414</v>
+        <v>-0.17341619500000149</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.3034503038257501</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-3.3034761337626062</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>62.059287455000003</v>
+        <v>62.059287355999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19820091200000434</v>
+        <v>0.19819935299999969</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9132415390357833</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.9132101200217706</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>61.796273128000003</v>
+        <v>61.796229971000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.26301432700000049</v>
+        <v>-0.2630573849999962</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.9688488765073702</v>
+        <v>-4.9696434633577642</v>
       </c>
       <c r="E41" s="5">
-        <v>5.692154855729048</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.6921440986523963</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>61.658023819</v>
+        <v>61.658027402999998</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.13824930900000254</v>
+        <v>-0.13820256800000408</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.6518268035201631</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-2.6509430695719982</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>62.425010845999999</v>
+        <v>62.425013692</v>
       </c>
       <c r="C43" s="5">
-        <v>0.76698702699999899</v>
+        <v>0.76698628900000188</v>
       </c>
       <c r="D43" s="5">
-        <v>15.992071229154181</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>15.992053779729387</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>62.827939747999999</v>
+        <v>62.827942956000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.40292890199999931</v>
+        <v>0.40292926400000084</v>
       </c>
       <c r="D44" s="5">
-        <v>8.0264999397157144</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>8.0265070297776973</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>63.299441723000001</v>
+        <v>63.299469965</v>
       </c>
       <c r="C45" s="5">
-        <v>0.47150197500000246</v>
+        <v>0.471527008999999</v>
       </c>
       <c r="D45" s="5">
-        <v>9.3867536718468703</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>9.3872723039692509</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>63.266614926999999</v>
+        <v>63.266615154</v>
       </c>
       <c r="C46" s="5">
-        <v>-3.2826796000001934E-2</v>
+        <v>-3.2854810999999984E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.62054247074651014</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-0.62107026607024496</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>64.176915149999999</v>
+        <v>64.176914957999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.91030022300000013</v>
+        <v>0.91029980399999744</v>
       </c>
       <c r="D47" s="5">
-        <v>18.700042147581097</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>18.700032775424404</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>63.765168387999999</v>
+        <v>63.765167822999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.41174676199999993</v>
+        <v>-0.41174713499999882</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.4330234196847034</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-7.4330299388881365</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>64.020231999999993</v>
+        <v>64.020233464</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25506361199999361</v>
+        <v>0.25506564100000162</v>
       </c>
       <c r="D49" s="5">
-        <v>4.9070785346989165</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.9071184771211751</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>63.086582266999997</v>
+        <v>63.086585886999998</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.93364973299999576</v>
+        <v>-0.93364757700000212</v>
       </c>
       <c r="D50" s="5">
-        <v>-16.162739890530808</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-16.162705168130721</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>63.480596007000003</v>
+        <v>63.480598069000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.39401374000000544</v>
+        <v>0.39401218200000443</v>
       </c>
       <c r="D51" s="5">
-        <v>7.7576091655678026</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.7575769687771468</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>62.451310114999998</v>
+        <v>62.451309170999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0292858920000043</v>
+        <v>-1.0292888980000043</v>
       </c>
       <c r="D52" s="5">
-        <v>-17.812325005368969</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-17.812371949123072</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>63.349749379000002</v>
+        <v>63.349698893000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.89843926400000385</v>
+        <v>0.89838972200000455</v>
       </c>
       <c r="D53" s="5">
-        <v>18.69711707314292</v>
+        <v>18.696003473396281</v>
       </c>
       <c r="E53" s="5">
-        <v>2.513867216202903</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.5138571118804798</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>64.931241252999996</v>
+        <v>64.931238864999997</v>
       </c>
       <c r="C54" s="5">
-        <v>1.5814918739999939</v>
+        <v>1.5815399719999945</v>
       </c>
       <c r="D54" s="5">
-        <v>34.432925027110819</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>34.434151325144022</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>65.305137369999997</v>
+        <v>65.305135784000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.37389611700000103</v>
+        <v>0.37389691900000344</v>
       </c>
       <c r="D55" s="5">
-        <v>7.1331086055069548</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>7.1331246643855595</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>65.116643581000005</v>
+        <v>65.116643726999996</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.18849378899999181</v>
+        <v>-0.18849205700000482</v>
       </c>
       <c r="D56" s="5">
-        <v>-3.4091663319847254</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-3.4091355834991233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>65.806888702999998</v>
+        <v>65.806944349999995</v>
       </c>
       <c r="C57" s="5">
-        <v>0.69024512199999322</v>
+        <v>0.69030062299999884</v>
       </c>
       <c r="D57" s="5">
-        <v>13.488594054958281</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>13.489742612651501</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>65.715036166999994</v>
+        <v>65.715038804000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-9.1852536000004648E-2</v>
+        <v>-9.1905545999992455E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.6621482227208051</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-1.663098731033763</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>65.716062199999996</v>
+        <v>65.716066498000004</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0260330000022577E-3</v>
+        <v>1.0276940000011336E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>1.8737649831801484E-2</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>1.8767985250556229E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>66.383718052999996</v>
+        <v>66.383698922999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.66765585299999941</v>
+        <v>0.66763242499999365</v>
       </c>
       <c r="D60" s="5">
-        <v>12.896503401591186</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>12.89602439309574</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>65.986679151000004</v>
+        <v>65.986686203999994</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.39703890199999137</v>
+        <v>-0.39701271900000279</v>
       </c>
       <c r="D61" s="5">
-        <v>-6.9457108726629579</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-6.9452697291667809</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>65.908339299999994</v>
+        <v>65.908352198000003</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.833985100000973E-2</v>
+        <v>-7.8334005999991518E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.4153827405893549</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-1.4152776759857266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.229421071999994</v>
+        <v>67.229425981999995</v>
       </c>
       <c r="C63" s="5">
-        <v>1.3210817719999994</v>
+        <v>1.3210737839999922</v>
       </c>
       <c r="D63" s="5">
-        <v>26.890185365002406</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>26.88999858912058</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>67.572457768999996</v>
+        <v>67.572452913999996</v>
       </c>
       <c r="C64" s="5">
-        <v>0.34303669700000228</v>
+        <v>0.34302693200000078</v>
       </c>
       <c r="D64" s="5">
-        <v>6.2977639046352563</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.2975790968204715</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.034671994999997</v>
+        <v>69.034607000999998</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4622142260000004</v>
+        <v>1.4621540870000018</v>
       </c>
       <c r="D65" s="5">
-        <v>29.291687075453222</v>
+        <v>29.290337865937175</v>
       </c>
       <c r="E65" s="5">
-        <v>8.9738675712654157</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.9738518214617091</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>68.535825793000001</v>
+        <v>68.535818051000007</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.49884620199999574</v>
+        <v>-0.4987889499999909</v>
       </c>
       <c r="D66" s="5">
-        <v>-8.3347745005307843</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-8.3338631531051597</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>68.675774618999995</v>
+        <v>68.675745667000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.13994882599999414</v>
+        <v>0.13992761599999426</v>
       </c>
       <c r="D67" s="5">
-        <v>2.4780848079909212</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.4777052965828661</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.249220957000006</v>
+        <v>69.249205528000005</v>
       </c>
       <c r="C68" s="5">
-        <v>0.57344633800001077</v>
+        <v>0.57345986100000346</v>
       </c>
       <c r="D68" s="5">
-        <v>10.493289711404996</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>10.493553266409306</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.650382862000001</v>
+        <v>69.650476687999998</v>
       </c>
       <c r="C69" s="5">
-        <v>0.40116190499999504</v>
+        <v>0.40127115999999319</v>
       </c>
       <c r="D69" s="5">
-        <v>7.1774431790364357</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>7.1794622958495369</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.239785382999997</v>
+        <v>70.239814675999995</v>
       </c>
       <c r="C70" s="5">
-        <v>0.58940252099999668</v>
+        <v>0.58933798799999693</v>
       </c>
       <c r="D70" s="5">
-        <v>10.640980152231405</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>10.639745331576256</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.057325121000005</v>
+        <v>70.057307219999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.18246026199999221</v>
+        <v>-0.18250745599999618</v>
       </c>
       <c r="D71" s="5">
-        <v>-3.0730592662159051</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-3.0738415357133286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>69.899073423999994</v>
+        <v>69.899055699000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.1582516970000114</v>
+        <v>-0.15825152099999684</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.6772416641737684</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-2.6772393991769561</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>70.207475221999999</v>
+        <v>70.207499350000006</v>
       </c>
       <c r="C73" s="5">
-        <v>0.30840179800000556</v>
+        <v>0.30844365100000459</v>
       </c>
       <c r="D73" s="5">
-        <v>5.4249099093605979</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.4256654885778355</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>70.375387199000002</v>
+        <v>70.375418490000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16791197700000282</v>
+        <v>0.16791913999999508</v>
       </c>
       <c r="D74" s="5">
-        <v>2.9080392408385336</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.90816391943578</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>69.824489219</v>
+        <v>69.824507916000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.55089798000000201</v>
+        <v>-0.55091057399999954</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.9995287460709168</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-8.9997218762772331</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>70.058604798000005</v>
+        <v>70.058595509</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23411557900000446</v>
+        <v>0.23408759299999815</v>
       </c>
       <c r="D76" s="5">
-        <v>4.0985310371327577</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.098030915241746</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>70.336576418999996</v>
+        <v>70.336498454999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.27797162099999184</v>
+        <v>0.27790294599999754</v>
       </c>
       <c r="D77" s="5">
-        <v>4.8665296525225443</v>
+        <v>4.8653016474099697</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8858703697386847</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.8858533575502712</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>70.392395984000004</v>
+        <v>70.392385492000003</v>
       </c>
       <c r="C78" s="5">
-        <v>5.5819565000007287E-2</v>
+        <v>5.588703700000508E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.95649558336348139</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>0.95765787253934143</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>70.422895075</v>
+        <v>70.422790320999994</v>
       </c>
       <c r="C79" s="5">
-        <v>3.0499090999995815E-2</v>
+        <v>3.0404828999991196E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.5211678041256107</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.51955330628139507</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>70.139589603000005</v>
+        <v>70.139459287999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.28330547199999501</v>
+        <v>-0.28333103299999607</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.7221065400606443</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-4.7225300752275601</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>69.292590013999998</v>
+        <v>69.292781429000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.84699958900000638</v>
+        <v>-0.84667785899999615</v>
       </c>
       <c r="D81" s="5">
-        <v>-13.566342506088224</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-13.561550125781851</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>69.725277649999995</v>
+        <v>69.725376339999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.43268763599999716</v>
+        <v>0.43259491099999536</v>
       </c>
       <c r="D82" s="5">
-        <v>7.756007515892005</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.7542657596691766</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>70.029499971999996</v>
+        <v>70.029474268000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.3042223220000011</v>
+        <v>0.30409792800000446</v>
       </c>
       <c r="D83" s="5">
-        <v>5.3632787441106444</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>5.3610251027324418</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>69.840168708999997</v>
+        <v>69.840158959999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.18933126299999969</v>
+        <v>-0.18931530800000473</v>
       </c>
       <c r="D84" s="5">
-        <v>-3.1965015355229109</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-3.1962373136310451</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>70.416577220999997</v>
+        <v>70.416622606999994</v>
       </c>
       <c r="C85" s="5">
-        <v>0.57640851200000043</v>
+        <v>0.57646364699999708</v>
       </c>
       <c r="D85" s="5">
-        <v>10.366069802006606</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>10.367108297336403</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>70.209850512000003</v>
+        <v>70.209896321000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.20672670899999446</v>
+        <v>-0.20672628599999143</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.4665905410223186</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-3.4665813635105902</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>70.931657979999997</v>
+        <v>70.931680082</v>
       </c>
       <c r="C87" s="5">
-        <v>0.7218074679999944</v>
+        <v>0.72178376099999753</v>
       </c>
       <c r="D87" s="5">
-        <v>13.058899941987256</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>13.058437492550823</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>71.375015071999997</v>
+        <v>71.374979710999995</v>
       </c>
       <c r="C88" s="5">
-        <v>0.4433570919999994</v>
+        <v>0.44329962899999487</v>
       </c>
       <c r="D88" s="5">
-        <v>7.7638800534535202</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.7628364456202137</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>71.571867501</v>
+        <v>71.571815313000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.19685242900000333</v>
+        <v>0.19683560200000727</v>
       </c>
       <c r="D89" s="5">
-        <v>3.3602701166708604</v>
+        <v>3.3599801991361922</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7562570498758534</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.7562956432787713</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>71.372041214999996</v>
+        <v>71.372034257999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.19982628600000396</v>
+        <v>-0.19978105500000254</v>
       </c>
       <c r="D90" s="5">
-        <v>-3.2993885780573828</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-3.2986555525810424</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>71.514947445999994</v>
+        <v>71.514762941000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14290623099999777</v>
+        <v>0.14272868300000141</v>
       </c>
       <c r="D91" s="5">
-        <v>2.4293636638571536</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.4263123651889318</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>72.575176350000007</v>
+        <v>72.574834206999995</v>
       </c>
       <c r="C92" s="5">
-        <v>1.060228904000013</v>
+        <v>1.0600712659999942</v>
       </c>
       <c r="D92" s="5">
-        <v>19.315073087578739</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>19.312017157859085</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>72.682063536000001</v>
+        <v>72.682387652000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10688718599999447</v>
+        <v>0.10755344500000774</v>
       </c>
       <c r="D93" s="5">
-        <v>1.7817210665682426</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.7929262552749847</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>73.427643169000007</v>
+        <v>73.427837189000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.74557963300000551</v>
+        <v>0.74544953699999894</v>
       </c>
       <c r="D94" s="5">
-        <v>13.028529401075373</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>13.026064911184365</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>73.839755057000005</v>
+        <v>73.839732359999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.41211188799999832</v>
+        <v>0.41189517099999762</v>
       </c>
       <c r="D95" s="5">
-        <v>6.9468268772076458</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>6.9430414018869957</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>73.529251795999997</v>
+        <v>73.529258951000003</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.31050326100000802</v>
+        <v>-0.31047340899999654</v>
       </c>
       <c r="D96" s="5">
-        <v>-4.931029045126067</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-4.9305673623516899</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>74.122940181000004</v>
+        <v>74.123019162999995</v>
       </c>
       <c r="C97" s="5">
-        <v>0.5936883850000072</v>
+        <v>0.59376021199999229</v>
       </c>
       <c r="D97" s="5">
-        <v>10.131078575440577</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>10.132358189647972</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>74.967463727999998</v>
+        <v>74.96752309</v>
       </c>
       <c r="C98" s="5">
-        <v>0.84452354699999432</v>
+        <v>0.84450392700000521</v>
       </c>
       <c r="D98" s="5">
-        <v>14.562416144422752</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.562039852922615</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>74.659422239999998</v>
+        <v>74.659444332999996</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.30804148800000064</v>
+        <v>-0.30807875700000409</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.8208813827131936</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-4.8214477951669892</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>74.862568992999996</v>
+        <v>74.862507812000004</v>
       </c>
       <c r="C100" s="5">
-        <v>0.20314675299999863</v>
+        <v>0.20306347900000787</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3144858654006182</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.3131058060100305</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>74.628459485999997</v>
+        <v>74.628440858000005</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.23410950699999944</v>
+        <v>-0.23406695399999933</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.6887530573369798</v>
+        <v>-3.6880970199148044</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2706612133004418</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.2707112173034467</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>76.168286950999999</v>
+        <v>76.168273137</v>
       </c>
       <c r="C102" s="5">
-        <v>1.5398274650000019</v>
+        <v>1.5398322789999952</v>
       </c>
       <c r="D102" s="5">
-        <v>27.772248555080068</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>27.772353198011167</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>74.712368325</v>
+        <v>74.712106078000005</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.455918625999999</v>
+        <v>-1.4561670589999949</v>
       </c>
       <c r="D103" s="5">
-        <v>-20.673228066049663</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-20.676396694241227</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>74.313552189999996</v>
+        <v>74.312995211</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.39881613500000412</v>
+        <v>-0.39911086700000453</v>
       </c>
       <c r="D104" s="5">
-        <v>-6.2208673005885622</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-6.2253516206935755</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>74.780615539999999</v>
+        <v>74.781038663000004</v>
       </c>
       <c r="C105" s="5">
-        <v>0.46706335000000365</v>
+        <v>0.46804345200000341</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8082942073820938</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>7.8253118242196384</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>74.703678263</v>
+        <v>74.703951795999998</v>
       </c>
       <c r="C106" s="5">
-        <v>-7.6937276999998971E-2</v>
+        <v>-7.7086867000005554E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.2276455436332046</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-1.2300120316383389</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>74.589341415000007</v>
+        <v>74.589377071000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.11433684799999355</v>
+        <v>-0.1145747249999971</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8212638682946758</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.8250144631780429</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>75.752099061999999</v>
+        <v>75.752109058000002</v>
       </c>
       <c r="C108" s="5">
-        <v>1.1627576469999923</v>
+        <v>1.1627319870000008</v>
       </c>
       <c r="D108" s="5">
-        <v>20.396756410483817</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>20.396256417391644</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>75.626718566999998</v>
+        <v>75.626819858000005</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.1253804950000017</v>
+        <v>-0.12528919999999744</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.9681893375276593</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-1.9667689673986355</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>75.873715325000006</v>
+        <v>75.873775089999995</v>
       </c>
       <c r="C110" s="5">
-        <v>0.24699675800000875</v>
+        <v>0.24695523199999059</v>
       </c>
       <c r="D110" s="5">
-        <v>3.9903709547042254</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.9896825444744266</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>76.654187708999999</v>
+        <v>76.654195255000005</v>
       </c>
       <c r="C111" s="5">
-        <v>0.7804723839999923</v>
+        <v>0.78042016500000955</v>
       </c>
       <c r="D111" s="5">
-        <v>13.066622957594355</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>13.065687790107772</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>76.151775929999999</v>
+        <v>76.151691658999994</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.50241177899999911</v>
+        <v>-0.50250359600001104</v>
       </c>
       <c r="D112" s="5">
-        <v>-7.5876953912147442</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-7.5890317318881522</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>76.458123732999994</v>
+        <v>76.458139810999995</v>
       </c>
       <c r="C113" s="5">
-        <v>0.3063478029999942</v>
+        <v>0.30644815200000153</v>
       </c>
       <c r="D113" s="5">
-        <v>4.9356856371512992</v>
+        <v>4.9373439337090375</v>
       </c>
       <c r="E113" s="5">
-        <v>2.4516977297960096</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.4517448468224901</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>77.756648248999994</v>
+        <v>77.756635212999996</v>
       </c>
       <c r="C114" s="5">
-        <v>1.2985245160000005</v>
+        <v>1.2984954020000004</v>
       </c>
       <c r="D114" s="5">
-        <v>22.395864886331275</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>22.395309793511629</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>75.826696838999993</v>
+        <v>75.826416864999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.929951410000001</v>
+        <v>-1.9302183479999968</v>
       </c>
       <c r="D115" s="5">
-        <v>-26.036871832379006</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-26.040000090135131</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>75.461200054000003</v>
+        <v>75.460533155999997</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.36549678499999061</v>
+        <v>-0.365883709000002</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.6332848823588026</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-5.6391113248173363</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>78.434995631999996</v>
+        <v>78.435429634000002</v>
       </c>
       <c r="C117" s="5">
-        <v>2.9737955779999936</v>
+        <v>2.9748964780000051</v>
       </c>
       <c r="D117" s="5">
-        <v>59.013512411744685</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>59.040936824709924</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>77.985064617000006</v>
+        <v>77.985379619</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.44993101499999</v>
+        <v>-0.45005001500000219</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.6705480307055032</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.6722212285070022</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>77.785269306000004</v>
+        <v>77.785346270999995</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.19979531100000258</v>
+        <v>-0.20003334800000516</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.031410200304463</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-3.0349589509918506</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>77.976175957999999</v>
+        <v>77.976202314999995</v>
       </c>
       <c r="C120" s="5">
-        <v>0.19090665199999535</v>
+        <v>0.19085604400000022</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9852152394591824</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.9844101773963017</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>77.839235251999995</v>
+        <v>77.839357778999997</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.1369407060000043</v>
+        <v>-0.13684453599999813</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.0871868076048905</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-2.085734449819443</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>78.169666738999993</v>
+        <v>78.169718459999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.33043148699999847</v>
+        <v>0.33036068100000193</v>
       </c>
       <c r="D122" s="5">
-        <v>5.2146947690785872</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>5.2135427353267261</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>78.133245872000003</v>
+        <v>78.133245427999995</v>
       </c>
       <c r="C123" s="5">
-        <v>-3.6420866999989698E-2</v>
+        <v>-3.6473032000003514E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.55767433859225113</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-0.55847066902252607</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>78.870986212000005</v>
+        <v>78.870895437000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.73774034000000199</v>
+        <v>0.73765000900000643</v>
       </c>
       <c r="D124" s="5">
-        <v>11.937823459612096</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>11.936285111008393</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>78.359628631000007</v>
+        <v>78.359654223000007</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.51135758099999862</v>
+        <v>-0.51124121399999467</v>
       </c>
       <c r="D125" s="5">
-        <v>-7.5086383763808389</v>
+        <v>-7.5069984594131718</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4869887006909508</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.4870006211247686</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>81.079541436</v>
+        <v>81.079527401999997</v>
       </c>
       <c r="C126" s="5">
-        <v>2.7199128049999928</v>
+        <v>2.7198731789999897</v>
       </c>
       <c r="D126" s="5">
-        <v>50.600695094027756</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>50.599792060031646</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>80.015918224999993</v>
+        <v>80.015639746000005</v>
       </c>
       <c r="C127" s="5">
-        <v>-1.0636232110000066</v>
+        <v>-1.0638876559999915</v>
       </c>
       <c r="D127" s="5">
-        <v>-14.654364804663157</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-14.65775181050657</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>80.630358685000004</v>
+        <v>80.629649532000002</v>
       </c>
       <c r="C128" s="5">
-        <v>0.61444046000001151</v>
+        <v>0.61400978599999689</v>
       </c>
       <c r="D128" s="5">
-        <v>9.6140895216646918</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>9.6070987563431132</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>80.030874389000004</v>
+        <v>80.031269987000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.59948429599999997</v>
+        <v>-0.59837954500000023</v>
       </c>
       <c r="D129" s="5">
-        <v>-8.5660164709850601</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-8.5509415623101432</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>79.170806310000003</v>
+        <v>79.171099677000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.86006807900000126</v>
+        <v>-0.86017031000000088</v>
       </c>
       <c r="D130" s="5">
-        <v>-12.160455777341262</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-12.16176025583775</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>78.760720645999996</v>
+        <v>78.760844368999997</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.41008566400000745</v>
+        <v>-0.41025530800000354</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.041655027464909</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-6.0440617777915211</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>78.231173315999996</v>
+        <v>78.231201713000004</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.52954732999999976</v>
+        <v>-0.52964265599999294</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.7764252862539962</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-7.777762019362755</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>78.626016649999997</v>
+        <v>78.626132186999996</v>
       </c>
       <c r="C133" s="5">
-        <v>0.39484333400000082</v>
+        <v>0.3949304739999917</v>
       </c>
       <c r="D133" s="5">
-        <v>6.2275491288868556</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.2289595775405271</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>79.088058575999995</v>
+        <v>79.088088166999995</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46204192599999772</v>
+        <v>0.46195597999999904</v>
       </c>
       <c r="D134" s="5">
-        <v>7.2841807696098382</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.2827706831234629</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>79.027142660999999</v>
+        <v>79.027124551</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.091591499999538E-2</v>
+        <v>-6.0963615999995113E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.92036934829661243</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.92108665958776648</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>79.539655855000007</v>
+        <v>79.539561816000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51251319400000739</v>
+        <v>0.51243726500000264</v>
       </c>
       <c r="D136" s="5">
-        <v>8.0660144825852385</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>8.0647784785710996</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>79.92340385</v>
+        <v>79.923446854000005</v>
       </c>
       <c r="C137" s="5">
-        <v>0.38374799499999313</v>
+        <v>0.38388503800000251</v>
       </c>
       <c r="D137" s="5">
-        <v>5.9456597530580746</v>
+        <v>5.9478469472667106</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9956388848700435</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.9956604537198164</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>79.935776622999995</v>
+        <v>79.935766199</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2372772999995618E-2</v>
+        <v>1.2319344999994541E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.18592771414100984</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.18512406225195122</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>80.326169094999997</v>
+        <v>80.325972945999993</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39039247200000204</v>
+        <v>0.39020674699999347</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0206046636737787</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.0176638987513131</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>80.241384525000001</v>
+        <v>80.240805516999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-8.4784569999996506E-2</v>
+        <v>-8.5167428999994854E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.2592772871877655</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-1.2649337174757802</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>80.476113139999995</v>
+        <v>80.476393228999996</v>
       </c>
       <c r="C141" s="5">
-        <v>0.23472861499999453</v>
+        <v>0.2355877119999974</v>
       </c>
       <c r="D141" s="5">
-        <v>3.5673697990972197</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>3.5806640380636523</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>81.520927150000006</v>
+        <v>81.521146372000004</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0448140100000103</v>
+        <v>1.0447531430000083</v>
       </c>
       <c r="D142" s="5">
-        <v>16.741538791567233</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>16.740430340433534</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>81.982006526999996</v>
+        <v>81.982144180000006</v>
       </c>
       <c r="C143" s="5">
-        <v>0.46107937699999013</v>
+        <v>0.4609978080000019</v>
       </c>
       <c r="D143" s="5">
-        <v>7.0023211752286096</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>7.0010242068214268</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>81.572630285000002</v>
+        <v>81.572650799000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.40937624199999334</v>
+        <v>-0.40949338100000432</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.8303249046215093</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-5.8319381086181181</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>81.867774372</v>
+        <v>81.867881220000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.29514408699999706</v>
+        <v>0.29523042099999941</v>
       </c>
       <c r="D145" s="5">
-        <v>4.4292629877130452</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.430583374629804</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>81.401941764</v>
+        <v>81.401953793999994</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46583260799999948</v>
+        <v>-0.46592742600000747</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.6183876051215673</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-6.6196844906775247</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>81.745675411999997</v>
+        <v>81.745651929999994</v>
       </c>
       <c r="C147" s="5">
-        <v>0.34373364799999706</v>
+        <v>0.34369813600000043</v>
       </c>
       <c r="D147" s="5">
-        <v>5.1865622411173096</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>5.186013115695709</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>81.193477467999998</v>
+        <v>81.193401855999994</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.55219794399999955</v>
+        <v>-0.55225007399999981</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.8116014316145899</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-7.8123138615549426</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>80.675928596999995</v>
+        <v>80.675958221000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.51754887100000246</v>
+        <v>-0.51744363499999224</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.386570487719446</v>
+        <v>-7.3851274240896325</v>
       </c>
       <c r="E149" s="5">
-        <v>0.94155742967645395</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.94154018203775891</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>81.604285079999997</v>
+        <v>81.604266444999993</v>
       </c>
       <c r="C150" s="5">
-        <v>0.92835648300000173</v>
+        <v>0.92830822399999136</v>
       </c>
       <c r="D150" s="5">
-        <v>14.717030679491661</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>14.716210838016931</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>82.165209075000007</v>
+        <v>82.165095406000006</v>
       </c>
       <c r="C151" s="5">
-        <v>0.56092399500001022</v>
+        <v>0.56082896100001278</v>
       </c>
       <c r="D151" s="5">
-        <v>8.5675415996751205</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>8.5660367820262984</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>82.807547964999998</v>
+        <v>82.807183319999993</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64233888999999067</v>
+        <v>0.64208791399998688</v>
       </c>
       <c r="D152" s="5">
-        <v>9.7952423880455655</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>9.7912633325259115</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>82.949629189999996</v>
+        <v>82.949773876999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.14208122499999831</v>
+        <v>0.14259055700000545</v>
       </c>
       <c r="D153" s="5">
-        <v>2.078502262672921</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.0860332480038268</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>83.349100238999995</v>
+        <v>83.349219348000005</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39947104899999886</v>
+        <v>0.39944547100000705</v>
       </c>
       <c r="D154" s="5">
-        <v>5.9345446267021318</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.9341438932142498</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>83.462715454999994</v>
+        <v>83.462849778999995</v>
       </c>
       <c r="C155" s="5">
-        <v>0.11361521599999946</v>
+        <v>0.11363043099999004</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6480690342897564</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.6482890229736258</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>83.829461868999999</v>
+        <v>83.829465949999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.36674641400000496</v>
+        <v>0.36661617100000399</v>
       </c>
       <c r="D156" s="5">
-        <v>5.4022823566590938</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>5.4003083516742878</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>84.614584092000001</v>
+        <v>84.614661517000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.7851222230000019</v>
+        <v>0.78519556700000237</v>
       </c>
       <c r="D157" s="5">
-        <v>11.83623802274183</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>11.837400699070223</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>84.340034076999999</v>
+        <v>84.340035205000007</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.27455001500000265</v>
+        <v>-0.27462631199999521</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.8249154528603224</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-3.8259560499515843</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>83.729733674000002</v>
+        <v>83.729710800999996</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.61030040299999655</v>
+        <v>-0.61032440400001065</v>
       </c>
       <c r="D159" s="5">
-        <v>-8.3460361762885178</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-8.3463513381900505</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>83.505274772999996</v>
+        <v>83.505223674000007</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22445890100000554</v>
+        <v>-0.22448712699998907</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.1698967175322168</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-3.1702903299551388</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>83.609453728000005</v>
+        <v>83.609460275000004</v>
       </c>
       <c r="C161" s="5">
-        <v>0.10417895500000895</v>
+        <v>0.10423660099999665</v>
       </c>
       <c r="D161" s="5">
-        <v>1.5074033525811492</v>
+        <v>1.5082441176966777</v>
       </c>
       <c r="E161" s="5">
-        <v>3.6361839051817224</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.6361539654280906</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>84.039501939000004</v>
+        <v>84.039482958999997</v>
       </c>
       <c r="C162" s="5">
-        <v>0.43004821099999901</v>
+        <v>0.43002268399999366</v>
       </c>
       <c r="D162" s="5">
-        <v>6.3498808167958831</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>6.3494926607659874</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.621001899999996</v>
+        <v>83.620964251999993</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.41850003900000843</v>
+        <v>-0.41851870700000404</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.8147788318080647</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.8150324259946817</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.612558265000004</v>
+        <v>83.612424649000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.4436349999919003E-3</v>
+        <v>-8.5396029999884604E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.12110279148408454</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.12247849413421497</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>83.511405859999996</v>
+        <v>83.511421522000006</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.10115240500000766</v>
+        <v>-0.10100312699999847</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.4421096963140534</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.4399978753967146</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>83.159088889000003</v>
+        <v>83.159129102999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.35231697099999337</v>
+        <v>-0.35229241900000829</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.9467147382355474</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-4.9463770675455816</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>83.470945685000004</v>
+        <v>83.471020413000005</v>
       </c>
       <c r="C167" s="5">
-        <v>0.31185679600000071</v>
+        <v>0.31189131000000714</v>
       </c>
       <c r="D167" s="5">
-        <v>4.5941360690068045</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>4.5946527797942949</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>83.689025362999999</v>
+        <v>83.689031322000005</v>
       </c>
       <c r="C168" s="5">
-        <v>0.21807967799999517</v>
+        <v>0.2180109090000002</v>
       </c>
       <c r="D168" s="5">
-        <v>3.1806156811509112</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.1795953704711444</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>83.750227275</v>
+        <v>83.750281814000004</v>
       </c>
       <c r="C169" s="5">
-        <v>6.1201912000001357E-2</v>
+        <v>6.1250491999999213E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>0.88110014290674332</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.8818022849304219</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>83.809476508000003</v>
+        <v>83.809476738000001</v>
       </c>
       <c r="C170" s="5">
-        <v>5.9249233000002732E-2</v>
+        <v>5.9194923999996263E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85225295153963376</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.85146816394232605</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>84.589997980999996</v>
+        <v>84.58999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.78052147299999319</v>
+        <v>0.78051326199999949</v>
       </c>
       <c r="D171" s="5">
-        <v>11.766239671097601</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>11.766109449814998</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>84.704587336000003</v>
+        <v>84.704560671999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11458935500000678</v>
+        <v>0.11457067199999926</v>
       </c>
       <c r="D172" s="5">
-        <v>1.6377393677848628</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.6374705091113606</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>85.129165188000002</v>
+        <v>85.129146699000003</v>
       </c>
       <c r="C173" s="5">
-        <v>0.42457785199999876</v>
+        <v>0.4245860270000037</v>
       </c>
       <c r="D173" s="5">
-        <v>6.1835699526584076</v>
+        <v>6.1836943156434288</v>
       </c>
       <c r="E173" s="5">
-        <v>1.8176311316946858</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.8176010453860192</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>84.774406404999993</v>
+        <v>84.774389776000007</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.35475878300000829</v>
+        <v>-0.3547569229999965</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.8877193357954818</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-4.8876953312996907</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>85.787941837000005</v>
+        <v>85.787925633</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0135354320000118</v>
+        <v>1.0135358569999937</v>
       </c>
       <c r="D175" s="5">
-        <v>15.328832060654896</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>15.328842124083719</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>86.379212594999998</v>
+        <v>86.379195287000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.59127075799999318</v>
+        <v>0.59126965400000131</v>
       </c>
       <c r="D176" s="5">
-        <v>8.5915184765029018</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>8.5915035066021606</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>86.321431466999996</v>
+        <v>86.321423807000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-5.7781128000002013E-2</v>
+        <v>-5.7771479999999542E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.79976213796310036</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-0.79962924820764503</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>86.651974971000001</v>
+        <v>86.651981188999997</v>
       </c>
       <c r="C178" s="5">
-        <v>0.33054350400000487</v>
+        <v>0.33055738199999496</v>
       </c>
       <c r="D178" s="5">
-        <v>4.6930816721747926</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>4.6932833067485413</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>87.084102129000001</v>
+        <v>87.084129332000003</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43212715800000012</v>
+        <v>0.43214814300000626</v>
       </c>
       <c r="D179" s="5">
-        <v>6.1512112915345307</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>6.1515177944602151</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>87.880801121999994</v>
+        <v>87.880813661000005</v>
       </c>
       <c r="C180" s="5">
-        <v>0.79669899299999258</v>
+        <v>0.79668432900000141</v>
       </c>
       <c r="D180" s="5">
-        <v>11.547937874397141</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>11.547710726108274</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>87.731230182999994</v>
+        <v>87.731258791000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.14957093900000018</v>
+        <v>-0.14955487000000289</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.023359871836905</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.0231442388517817</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>88.165750701999997</v>
+        <v>88.165749292000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.43452051900000299</v>
+        <v>0.43449050099999909</v>
       </c>
       <c r="D182" s="5">
-        <v>6.108038664942872</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>6.107603097351455</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>88.231116837000002</v>
+        <v>88.231113793000006</v>
       </c>
       <c r="C183" s="5">
-        <v>6.5366135000004988E-2</v>
+        <v>6.5364501000004793E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>0.89331747956675756</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>0.89329507193525171</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>88.419143214000002</v>
+        <v>88.419124890999996</v>
       </c>
       <c r="C184" s="5">
-        <v>0.18802637699999991</v>
+        <v>0.18801109799998983</v>
       </c>
       <c r="D184" s="5">
-        <v>2.587467271418098</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.5872546341624281</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>88.010373920999996</v>
+        <v>88.010362314999995</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.40876929300000597</v>
+        <v>-0.40876257600000088</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.4087931196692089</v>
+        <v>-5.4087075810958503</v>
       </c>
       <c r="E185" s="5">
-        <v>3.3845142574076892</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.384523077844781</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>88.609458989999993</v>
+        <v>88.609445632000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.59908506899999736</v>
+        <v>0.59908331700000872</v>
       </c>
       <c r="D186" s="5">
-        <v>8.4812362566293977</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>8.4812116783622002</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>88.852506964</v>
+        <v>88.852507266000003</v>
       </c>
       <c r="C187" s="5">
-        <v>0.24304797400000666</v>
+        <v>0.24306163400000003</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3416071115948354</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.3417982734516016</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>89.055081207000001</v>
+        <v>89.055080301000004</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20257424300000082</v>
+        <v>0.20257303500000035</v>
       </c>
       <c r="D188" s="5">
-        <v>2.770440352684167</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.770423614623807</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>89.472729251999993</v>
+        <v>89.472729122999993</v>
       </c>
       <c r="C189" s="5">
-        <v>0.41764804499999286</v>
+        <v>0.41764882199998965</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7751801627001775</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.7751912458650301</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>90.164385081000006</v>
+        <v>90.164387453000003</v>
       </c>
       <c r="C190" s="5">
-        <v>0.69165582900001255</v>
+        <v>0.69165833000000987</v>
       </c>
       <c r="D190" s="5">
-        <v>9.6811714044408035</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>9.6812079273354446</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>90.289578278999997</v>
+        <v>90.289582156999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12519319799999096</v>
+        <v>0.12519470399999477</v>
       </c>
       <c r="D191" s="5">
-        <v>1.6789827448511208</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.6790030520022814</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>90.339355893000004</v>
+        <v>90.339362248</v>
       </c>
       <c r="C192" s="5">
-        <v>4.977761400000702E-2</v>
+        <v>4.9780091000002358E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.66358260349106413</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>0.66361569584636459</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>90.734526665999994</v>
+        <v>90.734542728999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.39517077299998959</v>
+        <v>0.39518048099999703</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3772979969558543</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.3774329057757253</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>90.618576086999994</v>
+        <v>90.618577035000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.11595057899999972</v>
+        <v>-0.11596569399999623</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.5227598849639756</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.522956726778113</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>91.095418050999996</v>
+        <v>91.095416639000007</v>
       </c>
       <c r="C195" s="5">
-        <v>0.47684196400000189</v>
+        <v>0.47683960400000558</v>
       </c>
       <c r="D195" s="5">
-        <v>6.5004871082181337</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>6.5004539290674401</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>91.636319073999999</v>
+        <v>91.636308866999997</v>
       </c>
       <c r="C196" s="5">
-        <v>0.54090102300000353</v>
+        <v>0.54089222799998993</v>
       </c>
       <c r="D196" s="5">
-        <v>7.3626519333975571</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>7.3625283988974832</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>90.993094047</v>
+        <v>90.993088200000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.64322502699999973</v>
+        <v>-0.64322066699999425</v>
       </c>
       <c r="D197" s="5">
-        <v>-8.1054907962322513</v>
+        <v>-8.105438826181377</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3890551682888681</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.3890621587540526</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>92.884491112000006</v>
+        <v>92.884476093999993</v>
       </c>
       <c r="C198" s="5">
-        <v>1.8913970650000067</v>
+        <v>1.8913878939999904</v>
       </c>
       <c r="D198" s="5">
-        <v>28.002154926323009</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>28.002005275902331</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>92.475566498000006</v>
+        <v>92.475568099</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.40892461400000002</v>
+        <v>-0.40890799499999275</v>
       </c>
       <c r="D199" s="5">
-        <v>-5.1569454377512152</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-5.1567417176300756</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>92.751029114999994</v>
+        <v>92.751032116999994</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27546261699998809</v>
+        <v>0.27546401799999387</v>
       </c>
       <c r="D200" s="5">
-        <v>3.6336605830534108</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.6336793036918502</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>94.028546915999996</v>
+        <v>94.028549834000003</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2775178010000019</v>
+        <v>1.2775177170000092</v>
       </c>
       <c r="D201" s="5">
-        <v>17.83976089119237</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>17.839759006101975</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>93.455520824999994</v>
+        <v>93.455523346000007</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.57302609100000268</v>
+        <v>-0.57302648799999645</v>
       </c>
       <c r="D202" s="5">
-        <v>-7.0728005563446388</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-7.072805081225475</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>93.864648438000003</v>
+        <v>93.864650913999995</v>
       </c>
       <c r="C203" s="5">
-        <v>0.40912761300000966</v>
+        <v>0.40912756799998817</v>
       </c>
       <c r="D203" s="5">
-        <v>5.3816875232065131</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.3816867682628056</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>94.429246612</v>
+        <v>94.429251421999993</v>
       </c>
       <c r="C204" s="5">
-        <v>0.56459817399999679</v>
+        <v>0.56460050799999806</v>
       </c>
       <c r="D204" s="5">
-        <v>7.4616742335867015</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>7.4617059036638178</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>94.671384528999994</v>
+        <v>94.671387269999997</v>
       </c>
       <c r="C205" s="5">
-        <v>0.24213791699999376</v>
+        <v>0.24213584800000376</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1208408003525756</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.1208135952324412</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>94.573684126000003</v>
+        <v>94.573685466000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-9.7700402999990388E-2</v>
+        <v>-9.7701803999996173E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-1.2313891278923683</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-1.2314066501565524</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>95.581646968000001</v>
+        <v>95.581645691999995</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0079628419999977</v>
+        <v>1.0079602259999945</v>
       </c>
       <c r="D207" s="5">
-        <v>13.566548464827477</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>13.566510962402379</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>94.728092825000004</v>
+        <v>94.728092068999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.85355414299999666</v>
+        <v>-0.85355362299999626</v>
       </c>
       <c r="D208" s="5">
-        <v>-10.205154166727137</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-10.205148381310213</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>95.019195443000001</v>
+        <v>95.019190961999996</v>
       </c>
       <c r="C209" s="5">
-        <v>0.29110261799999648</v>
+        <v>0.29109889299999736</v>
       </c>
       <c r="D209" s="5">
-        <v>3.750610614305061</v>
+        <v>3.7505618372248861</v>
       </c>
       <c r="E209" s="5">
-        <v>4.4246230311944634</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.4246248167231661</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>95.230396468999999</v>
+        <v>95.230383747000005</v>
       </c>
       <c r="C210" s="5">
-        <v>0.21120102599999768</v>
+        <v>0.2111927850000086</v>
       </c>
       <c r="D210" s="5">
-        <v>2.7001134782386638</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>2.7000069582520547</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>96.090862113</v>
+        <v>96.090864185000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.86046564400000136</v>
+        <v>0.86048043799999618</v>
       </c>
       <c r="D211" s="5">
-        <v>11.398147540882221</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.398354948472477</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>96.523815268999996</v>
+        <v>96.523817699000006</v>
       </c>
       <c r="C212" s="5">
-        <v>0.4329531559999964</v>
+        <v>0.4329535140000047</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5428165653219397</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.5428211402354099</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>96.677966100999996</v>
+        <v>96.677968093000004</v>
       </c>
       <c r="C213" s="5">
-        <v>0.15415083199999913</v>
+        <v>0.15415039399999841</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9333517161377101</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.9333461253227435</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>97.148372816000006</v>
+        <v>97.148374570000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.47040671500000997</v>
+        <v>0.47040647699999738</v>
       </c>
       <c r="D214" s="5">
-        <v>5.9976671348298982</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.9976638917708991</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>97.578467461000002</v>
+        <v>97.578468948999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.43009464499999694</v>
+        <v>0.43009437899999625</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4439206447704391</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.4439170947801152</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>97.405641850999999</v>
+        <v>97.405644045000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.17282561000000385</v>
+        <v>-0.17282490399999517</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.1047917885721357</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.1047832422065871</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>98.009472649000003</v>
+        <v>98.009473925999998</v>
       </c>
       <c r="C217" s="5">
-        <v>0.60383079800000417</v>
+        <v>0.60382988099999579</v>
       </c>
       <c r="D217" s="5">
-        <v>7.6979110486093072</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>7.6978987774974028</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>98.413548857999999</v>
+        <v>98.413549685999996</v>
       </c>
       <c r="C218" s="5">
-        <v>0.40407620899999586</v>
+        <v>0.40407575999999779</v>
       </c>
       <c r="D218" s="5">
-        <v>5.0611347568116694</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>5.0611289374203894</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>98.300543962000006</v>
+        <v>98.300543468000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.11300489599999253</v>
+        <v>-0.11300621799999533</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.3692497899336686</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-1.369265695774402</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>98.545452995999995</v>
+        <v>98.545453675000005</v>
       </c>
       <c r="C220" s="5">
-        <v>0.24490903399998842</v>
+        <v>0.24491020700000377</v>
       </c>
       <c r="D220" s="5">
-        <v>3.0310271935885424</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.0310419257402854</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>99.344549850000007</v>
+        <v>99.344547462999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.79909685400001251</v>
+        <v>0.79909378799999331</v>
       </c>
       <c r="D221" s="5">
-        <v>10.1766269123736</v>
+        <v>10.176586035472779</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5520848569957639</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.5520872754323927</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>99.043981805000001</v>
+        <v>99.043973764</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.30056804500000567</v>
+        <v>-0.30057369899999742</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.5708040185765788</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-3.5708701597279124</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>98.965617288999994</v>
+        <v>98.965617781999995</v>
       </c>
       <c r="C223" s="5">
-        <v>-7.8364516000007711E-2</v>
+        <v>-7.8355982000005042E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.9453303149440706</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-0.94522789115137895</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>98.939502790999995</v>
+        <v>98.939503780999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.6114497999998321E-2</v>
+        <v>-2.6114000999996279E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.31619018983249925</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.31618417939329735</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>99.746750128000002</v>
+        <v>99.746751290999995</v>
       </c>
       <c r="C225" s="5">
-        <v>0.80724733700000684</v>
+        <v>0.80724750999999628</v>
       </c>
       <c r="D225" s="5">
-        <v>10.242327677217711</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>10.242329864531019</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>99.767139731</v>
+        <v>99.767141034999995</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0389602999998147E-2</v>
+        <v>2.0389743999999155E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.24557241770160054</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.24557411494907644</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>100.04911513</v>
+        <v>100.04911628000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.28197539900000379</v>
+        <v>0.28197524500001236</v>
       </c>
       <c r="D227" s="5">
-        <v>3.4448242891141234</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.4448223326648764</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>101.10145156999999</v>
+        <v>101.10145249</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0523364399999906</v>
+        <v>1.0523362099999929</v>
       </c>
       <c r="D228" s="5">
-        <v>13.378229108254725</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>13.378225850330283</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>101.29308174000001</v>
+        <v>101.29308306</v>
       </c>
       <c r="C229" s="5">
-        <v>0.19163017000001048</v>
+        <v>0.19163057000000094</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2983712566436498</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.2983760831483346</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>101.4593594</v>
+        <v>101.45936023</v>
       </c>
       <c r="C230" s="5">
-        <v>0.16627765999999156</v>
+        <v>0.16627717000000075</v>
       </c>
       <c r="D230" s="5">
-        <v>1.9877426269532039</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>1.9877366901941862</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>101.68805629000001</v>
+        <v>101.68805627</v>
       </c>
       <c r="C231" s="5">
-        <v>0.22869689000000903</v>
+        <v>0.22869604000000265</v>
       </c>
       <c r="D231" s="5">
-        <v>2.7386754765416521</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>2.738665148475361</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.4751376</v>
+        <v>102.47513816999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.78708130999999071</v>
+        <v>0.78708189999998979</v>
       </c>
       <c r="D232" s="5">
-        <v>9.693973467050343</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>9.6939810477881583</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>102.64301042</v>
+        <v>102.64300873000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.16787281999999948</v>
+        <v>0.16787056000001144</v>
       </c>
       <c r="D233" s="5">
-        <v>1.983626239381997</v>
+        <v>1.9835992824725812</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3202229764796698</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.3202237578549454</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>102.07704862999999</v>
+        <v>102.07704287999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.56596179000000291</v>
+        <v>-0.56596585000001198</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.4196457437848302</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.4196905109318747</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>102.07028948999999</v>
+        <v>102.07028785</v>
       </c>
       <c r="C235" s="5">
-        <v>-6.7591399999997748E-3</v>
+        <v>-6.7550299999936669E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.94303405203034E-2</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.9382063716448847E-2</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>101.64794983</v>
+        <v>101.64794989000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42233965999999157</v>
+        <v>-0.42233795999999302</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.8538268070024149</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.8538077880814985</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>101.02181765</v>
+        <v>101.0218192</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.62613217999999904</v>
+        <v>-0.62613069000001076</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.1464191809379134</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-7.1464027425684362</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>100.94149007999999</v>
+        <v>100.94149259</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.0327570000008564E-2</v>
+        <v>-8.0326610000000187E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.95001894558977007</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.95000762694603669</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>100.90759179</v>
+        <v>100.90759402</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.3898289999996223E-2</v>
+        <v>-3.3898569999990968E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.40224192419048288</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.40224523059199102</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>100.37038665</v>
+        <v>100.37038765</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53720513999999753</v>
+        <v>-0.53720637000000693</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.2047023007455344</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-6.20471596071196</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>100.13769309</v>
+        <v>100.13769408</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.2326935600000013</v>
+        <v>-0.23269356999999502</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7468179117751457</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.7468180012996224</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>100.55987382000001</v>
+        <v>100.55987419</v>
       </c>
       <c r="C242" s="5">
-        <v>0.422180730000008</v>
+        <v>0.42218010999999933</v>
       </c>
       <c r="D242" s="5">
-        <v>5.1781798196522955</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>5.1781719855773067</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>100.44520232000001</v>
+        <v>100.44520154999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11467150000000004</v>
+        <v>-0.1146726400000091</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.3598469084751041</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.3598603376659968</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>100.56162439000001</v>
+        <v>100.56162299</v>
       </c>
       <c r="C244" s="5">
-        <v>0.11642206999999871</v>
+        <v>0.11642144000001053</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3997735693213498</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.3997659571104659</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>100.66720214</v>
+        <v>100.66720045</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10557774999999481</v>
+        <v>0.10557745999999213</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2671577055750394</v>
+        <v>1.2671542225782151</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.9249321234005912</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.9249321550942944</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>100.49950532</v>
+        <v>100.49950361</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.1676968200000033</v>
+        <v>-0.16769683999999074</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.9808101797266664</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-1.9808104467531562</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>100.68708829000001</v>
+        <v>100.68707597</v>
       </c>
       <c r="C247" s="5">
-        <v>0.18758297000000823</v>
+        <v>0.18757235999999011</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2629447262893843</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.2628154525732302</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>101.12106145</v>
+        <v>101.12106435</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43397315999999364</v>
+        <v>0.43398838000000239</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2965284103785981</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.2967192556074627</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>101.55382733</v>
+        <v>101.55383313</v>
       </c>
       <c r="C249" s="5">
-        <v>0.43276588000000515</v>
+        <v>0.43276878000000352</v>
       </c>
       <c r="D249" s="5">
-        <v>5.2582417460689035</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>5.2582776611194815</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>102.49140593</v>
+        <v>102.49141299</v>
       </c>
       <c r="C250" s="5">
-        <v>0.93757859999999482</v>
+        <v>0.9375798599999996</v>
       </c>
       <c r="D250" s="5">
-        <v>11.65903242821269</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>11.65904820061634</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>101.98569740000001</v>
+        <v>101.98570281000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.50570852999999261</v>
+        <v>-0.50571017999999412</v>
       </c>
       <c r="D251" s="5">
-        <v>-5.7629173468905286</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-5.762935256272506</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>102.40961538000001</v>
+        <v>102.40961729999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.42391797999999881</v>
+        <v>0.42391448999998715</v>
       </c>
       <c r="D252" s="5">
-        <v>5.1035972361770821</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>5.1035539775465155</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>102.4209692</v>
+        <v>102.42096794</v>
       </c>
       <c r="C253" s="5">
-        <v>1.1353819999996517E-2</v>
+        <v>1.1350640000003409E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.13312123908391094</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.13308392899995525</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>103.04791774</v>
+        <v>103.04791464</v>
       </c>
       <c r="C254" s="5">
-        <v>0.62694854000000078</v>
+        <v>0.62694670000000485</v>
       </c>
       <c r="D254" s="5">
-        <v>7.5979685672374675</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>7.5979456089442232</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>103.78374878</v>
+        <v>103.78374665</v>
       </c>
       <c r="C255" s="5">
-        <v>0.73583103999999366</v>
+        <v>0.73583200999999576</v>
       </c>
       <c r="D255" s="5">
-        <v>8.913471119551053</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>8.9134836136450133</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>103.9321308</v>
+        <v>103.93212656</v>
       </c>
       <c r="C256" s="5">
-        <v>0.14838201999999967</v>
+        <v>0.14837991000000272</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7292233005827828</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.7291985530278442</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>104.43785407</v>
+        <v>104.43784905</v>
       </c>
       <c r="C257" s="5">
-        <v>0.50572327000000428</v>
+        <v>0.50572248999999658</v>
       </c>
       <c r="D257" s="5">
-        <v>5.9979096313719449</v>
+        <v>5.9979003828306121</v>
       </c>
       <c r="E257" s="5">
-        <v>3.745660800978734</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.7456575559313698</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>105.28288807</v>
+        <v>105.28288293</v>
       </c>
       <c r="C258" s="5">
-        <v>0.84503399999999829</v>
+        <v>0.84503388000000257</v>
       </c>
       <c r="D258" s="5">
-        <v>10.153474975852529</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>10.153473979201856</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>105.00654864000001</v>
+        <v>105.00653843000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.27633942999999306</v>
+        <v>-0.27634449999999333</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.1046057486064149</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.1046620384408086</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>106.25099967</v>
+        <v>106.2509968</v>
       </c>
       <c r="C260" s="5">
-        <v>1.2444510299999934</v>
+        <v>1.2444583699999896</v>
       </c>
       <c r="D260" s="5">
-        <v>15.185997162461096</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>15.186094223556324</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>106.4467044</v>
+        <v>106.44670411</v>
       </c>
       <c r="C261" s="5">
-        <v>0.19570473000000277</v>
+        <v>0.19570731000000308</v>
       </c>
       <c r="D261" s="5">
-        <v>2.2328208594599275</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.2328506547817373</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>106.8723796</v>
+        <v>106.87242809</v>
       </c>
       <c r="C262" s="5">
-        <v>0.42567520000000059</v>
+        <v>0.42572398000000078</v>
       </c>
       <c r="D262" s="5">
-        <v>4.9057059826744576</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>4.9062805859398484</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>106.65709156</v>
+        <v>106.65709257</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.21528804000000434</v>
+        <v>-0.21533551999999645</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.3907249142996356</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.39124526681459</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>107.06708678</v>
+        <v>107.06708652</v>
       </c>
       <c r="C264" s="5">
-        <v>0.40999521999999899</v>
+        <v>0.4099939500000005</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7116472028630785</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.7116322525740273</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>107.66822329</v>
+        <v>107.6682216</v>
       </c>
       <c r="C265" s="5">
-        <v>0.60113651000000345</v>
+        <v>0.60113507999999172</v>
       </c>
       <c r="D265" s="5">
-        <v>6.9494920468820887</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>6.9494750188339838</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>107.95481719999999</v>
+        <v>107.95479464</v>
       </c>
       <c r="C266" s="5">
-        <v>0.28659390999999346</v>
+        <v>0.2865730400000075</v>
       </c>
       <c r="D266" s="5">
-        <v>3.2413698030546945</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.2411303494659593</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>108.12592581</v>
+        <v>108.12592229000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.17110861000000455</v>
+        <v>0.17112765000000252</v>
       </c>
       <c r="D267" s="5">
-        <v>1.9186711415235536</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.9188869097380268</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>108.68848341</v>
+        <v>108.68847662</v>
       </c>
       <c r="C268" s="5">
-        <v>0.56255760000000521</v>
+        <v>0.56255432999999755</v>
       </c>
       <c r="D268" s="5">
-        <v>6.4251515837700834</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>6.4251133760998114</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>108.96164143999999</v>
+        <v>108.96163412</v>
       </c>
       <c r="C269" s="5">
-        <v>0.2731580299999905</v>
+        <v>0.27315749999999639</v>
       </c>
       <c r="D269" s="5">
-        <v>3.0579021712704435</v>
+        <v>3.0578963495484057</v>
       </c>
       <c r="E269" s="5">
-        <v>4.3315590982632601</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.3315571042010115</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>108.88229552999999</v>
+        <v>108.88228504</v>
       </c>
       <c r="C270" s="5">
-        <v>-7.9345910000000686E-2</v>
+        <v>-7.9349080000000072E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.87034913127574942</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-0.87038382224539079</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>109.35872772</v>
+        <v>109.35871351</v>
       </c>
       <c r="C271" s="5">
-        <v>0.47643219000001125</v>
+        <v>0.47642847000000188</v>
       </c>
       <c r="D271" s="5">
-        <v>5.3790229281036828</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.378980443378345</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>109.88271410999999</v>
+        <v>109.88269443</v>
       </c>
       <c r="C272" s="5">
-        <v>0.52398638999999037</v>
+        <v>0.52398091999999963</v>
       </c>
       <c r="D272" s="5">
-        <v>5.9037034711719061</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>5.9036409955507185</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>110.79333298</v>
+        <v>110.79332074</v>
       </c>
       <c r="C273" s="5">
-        <v>0.91061887000000752</v>
+        <v>0.91062630999999783</v>
       </c>
       <c r="D273" s="5">
-        <v>10.410656665103634</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>10.410747587126989</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>111.36729654</v>
+        <v>111.36740131000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.57396355999999571</v>
+        <v>0.57408057000000667</v>
       </c>
       <c r="D274" s="5">
-        <v>6.3968077644988908</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>6.3981499513844353</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>112.19775620999999</v>
+        <v>112.19778202000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.83045966999999621</v>
+        <v>0.83038071000000002</v>
       </c>
       <c r="D275" s="5">
-        <v>9.3246094317549932</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>9.3236770451665443</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>112.49213210000001</v>
+        <v>112.49217673</v>
       </c>
       <c r="C276" s="5">
-        <v>0.29437589000001196</v>
+        <v>0.29439470999999173</v>
       </c>
       <c r="D276" s="5">
-        <v>3.1943018182150285</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.1945082465125285</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>113.17534658</v>
+        <v>113.17537720999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.68321447999998952</v>
+        <v>0.68320047999999645</v>
       </c>
       <c r="D277" s="5">
-        <v>7.5365797168354787</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.536416996691031</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>113.20967186</v>
+        <v>113.20961575</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4325280000004454E-2</v>
+        <v>3.4238540000004036E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.36455921550784254</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.36363634221845409</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>114.01911092</v>
+        <v>114.01903629</v>
       </c>
       <c r="C279" s="5">
-        <v>0.80943906000000254</v>
+        <v>0.80942054000000496</v>
       </c>
       <c r="D279" s="5">
-        <v>8.9254652158684991</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.9252575033224488</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>113.25867361</v>
+        <v>113.2585596</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.76043731000000037</v>
+        <v>-0.7604766900000044</v>
       </c>
       <c r="D280" s="5">
-        <v>-7.7161186274013804</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-7.7165085384720005</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>114.27275028</v>
+        <v>114.27266112</v>
       </c>
       <c r="C281" s="5">
-        <v>1.0140766699999944</v>
+        <v>1.014101519999997</v>
       </c>
       <c r="D281" s="5">
-        <v>11.289580366815821</v>
+        <v>11.289882712637089</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8742922461613158</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.8742174646086323</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>115.13371062</v>
+        <v>115.13366714999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.86096034000000543</v>
+        <v>0.86100602999999865</v>
       </c>
       <c r="D282" s="5">
-        <v>9.4253288544543068</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>9.4258576134480307</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>115.86078847</v>
+        <v>115.86083517</v>
       </c>
       <c r="C283" s="5">
-        <v>0.72707785000000058</v>
+        <v>0.72716802000000769</v>
       </c>
       <c r="D283" s="5">
-        <v>7.8469174105475936</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.8479276789531482</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>115.57938504000001</v>
+        <v>115.57942728</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.28140342999999746</v>
+        <v>-0.281407889999997</v>
       </c>
       <c r="D284" s="5">
-        <v>-2.8759471666325531</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-2.8759909969432895</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>115.59954714</v>
+        <v>115.59968134</v>
       </c>
       <c r="C285" s="5">
-        <v>2.0162099999993188E-2</v>
+        <v>2.0254059999999185E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.20953344490239889</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.21048997812151971</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>115.83098619</v>
+        <v>115.83129676</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23143905000000586</v>
+        <v>0.23161541999999713</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4291230742270464</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.4309918004887354</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>116.57233961999999</v>
+        <v>116.57243525</v>
       </c>
       <c r="C287" s="5">
-        <v>0.74135342999998954</v>
+        <v>0.74113848999999732</v>
       </c>
       <c r="D287" s="5">
-        <v>7.9565773451307331</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>7.954166638696325</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>116.62523468000001</v>
+        <v>116.6252666</v>
       </c>
       <c r="C288" s="5">
-        <v>5.289506000001154E-2</v>
+        <v>5.2831350000005273E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.54586465887664914</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.54520509848723364</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>116.79975893</v>
+        <v>116.79967796</v>
       </c>
       <c r="C289" s="5">
-        <v>0.17452424999999039</v>
+        <v>0.17441135999999346</v>
       </c>
       <c r="D289" s="5">
-        <v>1.8105981337895205</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>1.8094168097115171</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>117.16298713</v>
+        <v>117.1627168</v>
       </c>
       <c r="C290" s="5">
-        <v>0.36322820000000888</v>
+        <v>0.36303884000000153</v>
       </c>
       <c r="D290" s="5">
-        <v>3.7962997559533918</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.7942893698179603</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>117.29624076</v>
+        <v>117.29594950000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.13325362999999868</v>
+        <v>0.13323270000000775</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3733724169270545</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.3731585400327262</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>117.62156158000001</v>
+        <v>117.62124643</v>
       </c>
       <c r="C292" s="5">
-        <v>0.32532082000000173</v>
+        <v>0.32529692999999327</v>
       </c>
       <c r="D292" s="5">
-        <v>3.379438294460968</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.3791948465141441</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>117.68539319999999</v>
+        <v>117.68517214000001</v>
       </c>
       <c r="C293" s="5">
-        <v>6.3831619999987765E-2</v>
+        <v>6.3925710000006575E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.65317093811321225</v>
+        <v>0.65413837221388604</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9864013175827875</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9862882220065501</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>118.39650726000001</v>
+        <v>118.39641552000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.71111406000001409</v>
+        <v>0.71124337999999909</v>
       </c>
       <c r="D294" s="5">
-        <v>7.4968990297428206</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.4983225717517588</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.56978559</v>
+        <v>117.57019138</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.82672167000001195</v>
+        <v>-0.82622414000000788</v>
       </c>
       <c r="D295" s="5">
-        <v>-8.0647576125486449</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-8.0600949099133512</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>119.15146892</v>
+        <v>119.15173906</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5816833300000042</v>
+        <v>1.5815476799999999</v>
       </c>
       <c r="D296" s="5">
-        <v>17.393511920968141</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>17.391843610813652</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>119.23318393</v>
+        <v>119.23371322</v>
       </c>
       <c r="C297" s="5">
-        <v>8.1715009999996369E-2</v>
+        <v>8.1974160000001461E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.82608069347207547</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.82870855104024699</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>119.98309695</v>
+        <v>119.98380754</v>
       </c>
       <c r="C298" s="5">
-        <v>0.74991302000000815</v>
+        <v>0.75009432000000231</v>
       </c>
       <c r="D298" s="5">
-        <v>7.813989260460108</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.8159083147848918</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>119.75256287000001</v>
+        <v>119.75275379</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.2305340799999982</v>
+        <v>-0.23105375000000095</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.2814555224684119</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-2.2865306345711933</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>119.6192267</v>
+        <v>119.619165</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.13333617000000686</v>
+        <v>-0.13358879000000456</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.3279648294587276</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-1.3304632798644023</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>119.42724952</v>
+        <v>119.42661986</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.19197717999999497</v>
+        <v>-0.1925451399999929</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.9089737583931621</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-1.9145724870325731</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>119.05738722</v>
+        <v>119.05677675</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.3698623000000083</v>
+        <v>-0.36984311000000503</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.653707877830048</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-3.6535404610897326</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>120.10151818</v>
+        <v>120.10130687</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0441309600000039</v>
+        <v>1.0445301200000046</v>
       </c>
       <c r="D303" s="5">
-        <v>11.046735881327475</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>11.051224184359508</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>120.44525456</v>
+        <v>120.44327180000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.34373637999999573</v>
+        <v>0.34196493000000316</v>
       </c>
       <c r="D304" s="5">
-        <v>3.4890401299537022</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.4707830145654039</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>121.13291527</v>
+        <v>121.13306319</v>
       </c>
       <c r="C305" s="5">
-        <v>0.68766071000000295</v>
+        <v>0.68979138999999634</v>
       </c>
       <c r="D305" s="5">
-        <v>7.0704693718343092</v>
+        <v>7.0931919539639621</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9294392245783119</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.9297582586685911</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>120.93969982</v>
+        <v>120.93973757000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.19321544999999674</v>
+        <v>-0.19332561999999598</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.8973806393299486</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.8984507347811541</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>121.6953218</v>
+        <v>121.69640232</v>
       </c>
       <c r="C307" s="5">
-        <v>0.7556219800000008</v>
+        <v>0.75666474999999878</v>
       </c>
       <c r="D307" s="5">
-        <v>7.7605912157576062</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>7.7716696387050366</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>121.48397109</v>
+        <v>121.48498703999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.21135071000000494</v>
+        <v>-0.21141528000001131</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.0642720010464854</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-2.0648784865553438</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>122.00508549</v>
+        <v>122.00639002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.52111440000000187</v>
+        <v>0.52140298000000485</v>
       </c>
       <c r="D309" s="5">
-        <v>5.2706842066478465</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.2736270720147971</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>123.13209718</v>
+        <v>123.13364624</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1270116900000033</v>
+        <v>1.1272562200000067</v>
       </c>
       <c r="D310" s="5">
-        <v>11.665782622035547</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>11.66831258776979</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>123.46123319</v>
+        <v>123.46242220000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32913600999999915</v>
+        <v>0.32877596000000153</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2552185173758907</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.2515635881515736</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>124.43014602</v>
+        <v>124.43151204999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.96891282999999362</v>
+        <v>0.96908984999998893</v>
       </c>
       <c r="D312" s="5">
-        <v>9.834809761195018</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>9.8365859887932459</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>125.14516534000001</v>
+        <v>125.13764901</v>
       </c>
       <c r="C313" s="5">
-        <v>0.71501932000001034</v>
+        <v>0.70613696000000914</v>
       </c>
       <c r="D313" s="5">
-        <v>7.1177860166729889</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>7.0265079742491965</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>126.16416893</v>
+        <v>126.16453032</v>
       </c>
       <c r="C314" s="5">
-        <v>1.019003589999997</v>
+        <v>1.0268813099999932</v>
       </c>
       <c r="D314" s="5">
-        <v>10.220774380580622</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>10.304036339851464</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>126.94488366</v>
+        <v>126.94540087999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.78071472999999969</v>
+        <v>0.78087055999999677</v>
       </c>
       <c r="D315" s="5">
-        <v>7.6837194748207827</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>7.6852829504122644</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>127.28358304</v>
+        <v>127.27978543</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33869937999999422</v>
+        <v>0.33438455000000999</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2491021388446395</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>3.207095789816905</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>126.37231155000001</v>
+        <v>126.37289517000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.91127148999999008</v>
+        <v>-0.90689025999999728</v>
       </c>
       <c r="D317" s="5">
-        <v>-8.2609058983689856</v>
+        <v>-8.2229681471437175</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3253283125578301</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.3256827178399737</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>128.02264971</v>
+        <v>128.02336634</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6503381599999898</v>
+        <v>1.6504711699999888</v>
       </c>
       <c r="D318" s="5">
-        <v>16.847274180409677</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>16.848647496185443</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>128.39449044</v>
+        <v>128.39683625000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.3718407300000024</v>
+        <v>0.3734699100000114</v>
       </c>
       <c r="D319" s="5">
-        <v>3.5416107726216284</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.5573575422255921</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>127.83432838</v>
+        <v>127.83661874000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.56016205999999613</v>
+        <v>-0.56021751000000108</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.1115675048422737</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-5.1119702469630042</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>129.33756105000001</v>
+        <v>129.34032869000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5032326700000027</v>
+        <v>1.5037099500000011</v>
       </c>
       <c r="D321" s="5">
-        <v>15.060452119843347</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>15.065259745019599</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>129.22936429999999</v>
+        <v>129.23218778</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.10819675000001894</v>
+        <v>-0.10814091000000303</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.99924867680032392</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.99871406408065244</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>129.31184164999999</v>
+        <v>129.31398923</v>
       </c>
       <c r="C323" s="5">
-        <v>8.247735000000489E-2</v>
+        <v>8.1801450000000386E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.76856354242378355</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.76222652667308211</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>130.06218297999999</v>
+        <v>130.06441694</v>
       </c>
       <c r="C324" s="5">
-        <v>0.7503413299999977</v>
+        <v>0.75042770999999675</v>
       </c>
       <c r="D324" s="5">
-        <v>7.1896627508803324</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.190393772917214</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>130.37178675999999</v>
+        <v>130.35587823</v>
       </c>
       <c r="C325" s="5">
-        <v>0.30960378000000333</v>
+        <v>0.29146129000000087</v>
       </c>
       <c r="D325" s="5">
-        <v>2.8942115472682106</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.7224710092227822</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>130.45611883000001</v>
+        <v>130.45678917999999</v>
       </c>
       <c r="C326" s="5">
-        <v>8.4332070000016301E-2</v>
+        <v>0.10091094999998518</v>
       </c>
       <c r="D326" s="5">
-        <v>0.77899751080079405</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.93290802872736389</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>130.52833355000001</v>
+        <v>130.52934739</v>
       </c>
       <c r="C327" s="5">
-        <v>7.2214720000005173E-2</v>
+        <v>7.2558210000011059E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.66629289849067241</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.66946837750456734</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>131.01657197</v>
+        <v>131.01106769</v>
       </c>
       <c r="C328" s="5">
-        <v>0.48823841999998763</v>
+        <v>0.48172030000000632</v>
       </c>
       <c r="D328" s="5">
-        <v>4.5820770230290853</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.5196223476782427</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>131.04400971999999</v>
+        <v>131.04541646999999</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7437749999990046E-2</v>
+        <v>3.4348779999987755E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.25159603887561222</v>
+        <v>0.31507280977067786</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6967735358323317</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.6974078133720001</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>131.90467903000001</v>
+        <v>131.9064487</v>
       </c>
       <c r="C330" s="5">
-        <v>0.86066931000002</v>
+        <v>0.86103223000000639</v>
       </c>
       <c r="D330" s="5">
-        <v>8.1723683231073707</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>8.1758488946511942</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>131.33411208000001</v>
+        <v>131.33811782000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.57056694999999991</v>
+        <v>-0.56833087999999066</v>
       </c>
       <c r="D331" s="5">
-        <v>-5.0689925998733676</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-5.0495293042598917</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>132.69100143</v>
+        <v>132.69559169999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3568893499999888</v>
+        <v>1.3574738799999864</v>
       </c>
       <c r="D332" s="5">
-        <v>13.127230170618564</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>13.132786893460157</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>132.67058790999999</v>
+        <v>132.675129</v>
       </c>
       <c r="C333" s="5">
-        <v>-2.0413520000005292E-2</v>
+        <v>-2.0462699999995948E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.18445491612105736</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-0.18489253508704451</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>132.99974179</v>
+        <v>133.00396816</v>
       </c>
       <c r="C334" s="5">
-        <v>0.32915388000000689</v>
+        <v>0.32883916000000113</v>
       </c>
       <c r="D334" s="5">
-        <v>3.0181460548842409</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.01511619241559</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>133.61993218999999</v>
+        <v>133.62377465</v>
       </c>
       <c r="C335" s="5">
-        <v>0.62019039999998427</v>
+        <v>0.61980649000000199</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7414814113585289</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.7376487110539109</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>134.57821473000001</v>
+        <v>134.58296752999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.95828254000002744</v>
+        <v>0.95919287999998915</v>
       </c>
       <c r="D336" s="5">
-        <v>8.9537517134402158</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>8.9623281290991397</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>134.11955447</v>
+        <v>134.08845529999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.45866026000001625</v>
+        <v>-0.494512229999998</v>
       </c>
       <c r="D337" s="5">
-        <v>-4.0139607481727406</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-4.3212593193415856</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>133.88012316999999</v>
+        <v>133.88170102000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.23943130000000679</v>
+        <v>-0.20675427999998419</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.1213402652888291</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.8346981159437448</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>133.41724536000001</v>
+        <v>133.41977718000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.46287780999998063</v>
+        <v>-0.4619238399999972</v>
       </c>
       <c r="D339" s="5">
-        <v>-4.0708941334164139</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-4.0626158005930719</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>132.97101082</v>
+        <v>132.96550780999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.44623454000000606</v>
+        <v>-0.45426937000001999</v>
       </c>
       <c r="D340" s="5">
-        <v>-3.940569639055802</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-4.0101249998473865</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>133.87287861999999</v>
+        <v>133.87605717</v>
       </c>
       <c r="C341" s="5">
-        <v>0.90186779999999089</v>
+        <v>0.91054936000000453</v>
       </c>
       <c r="D341" s="5">
-        <v>8.449506798421158</v>
+        <v>8.5342979763996176</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1587166830780102</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.1600455599666279</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>133.37231459</v>
+        <v>133.37373217999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.5005640299999925</v>
+        <v>-0.5023249900000053</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.3957862831015104</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.4108301474986895</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>133.89222462999999</v>
+        <v>133.89663469999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.51991003999998497</v>
+        <v>0.52290252000000237</v>
       </c>
       <c r="D343" s="5">
-        <v>4.779430071648072</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.8074830593676454</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>134.54822521</v>
+        <v>134.56002169999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.65600058000001127</v>
+        <v>0.66338700000000017</v>
       </c>
       <c r="D344" s="5">
-        <v>6.0404085240232552</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.1100796503478438</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>135.02541891000001</v>
+        <v>135.02932799999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.47719370000001504</v>
+        <v>0.46930629999999951</v>
       </c>
       <c r="D345" s="5">
-        <v>4.339972593659569</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.2664756042174456</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>134.68616868000001</v>
+        <v>134.69032055</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.33925023000000465</v>
+        <v>-0.33900744999999688</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.9736736243889283</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-2.971490010926614</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>135.30553950999999</v>
+        <v>135.30978031000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.61937082999997983</v>
+        <v>0.61945976000001224</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6600809927564111</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.6607354040120406</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>135.83325163000001</v>
+        <v>135.83849509000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.5277121200000181</v>
+        <v>0.52871478000000138</v>
       </c>
       <c r="D348" s="5">
-        <v>4.781892453065395</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.7910208598906934</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>136.97272103</v>
+        <v>136.93210553</v>
       </c>
       <c r="C349" s="5">
-        <v>1.1394693999999959</v>
+        <v>1.093610439999992</v>
       </c>
       <c r="D349" s="5">
-        <v>10.544167722200948</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>10.100450287440687</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>136.18419587</v>
+        <v>136.18521684000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.78852516000000605</v>
+        <v>-0.74688868999999158</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.6935793977594082</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-6.3525046396941125</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>136.66908907999999</v>
+        <v>136.67310785999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.48489320999999563</v>
+        <v>0.48789101999997797</v>
       </c>
       <c r="D351" s="5">
-        <v>4.357356226684761</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.3847947184321612</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>136.50681096</v>
+        <v>136.50190576</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.16227811999999631</v>
+        <v>-0.17120209999998792</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.4155873813587405</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.4928541321159616</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>137.23285448999999</v>
+        <v>137.23832503</v>
       </c>
       <c r="C353" s="5">
-        <v>0.72604352999999833</v>
+        <v>0.73641926999999896</v>
       </c>
       <c r="D353" s="5">
-        <v>6.5725389038597593</v>
+        <v>6.6695172695735661</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5098256679288555</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5114781022647525</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>137.3348804</v>
+        <v>137.33542244</v>
       </c>
       <c r="C354" s="5">
-        <v>0.10202591000000893</v>
+        <v>9.7097410000003492E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.89579826590913125</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>0.85232288699301773</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>138.00694167</v>
+        <v>138.01070534999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.67206127000000038</v>
+        <v>0.67528290999999285</v>
       </c>
       <c r="D355" s="5">
-        <v>6.0329726177172915</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.0626547119034147</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>137.75286808999999</v>
+        <v>137.77139654000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.25407358000001068</v>
+        <v>-0.23930880999998294</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.1869913124670126</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-2.0610547111291289</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>137.93970634999999</v>
+        <v>137.94184866000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.18683826000000181</v>
+        <v>0.1704521199999931</v>
       </c>
       <c r="D357" s="5">
-        <v>1.6397918518078702</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.4947960635116608</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>137.81847492</v>
+        <v>137.82179919000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.12123142999999459</v>
+        <v>-0.12004946999999788</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.0495640869372935</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-1.0393641066012371</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>137.82991060000001</v>
+        <v>137.83465183000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.1435680000005277E-2</v>
+        <v>1.2852640000005522E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>9.9617126254480937E-2</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.11196400840500775</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>137.71471498</v>
+        <v>137.72157569000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.1151956200000086</v>
+        <v>-0.11307614000000399</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.9983397182576792</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-0.98002054801260563</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>138.32668704</v>
+        <v>138.27727340999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.61197205999999937</v>
+        <v>0.55569771999998352</v>
       </c>
       <c r="D361" s="5">
-        <v>5.46480058072214</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.9508340813650964</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>138.39415097</v>
+        <v>138.39601908</v>
       </c>
       <c r="C362" s="5">
-        <v>6.7463930000002392E-2</v>
+        <v>0.1187456700000098</v>
       </c>
       <c r="D362" s="5">
-        <v>0.5868298581159781</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.0353816779888225</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>138.40278182</v>
+        <v>138.40927513</v>
       </c>
       <c r="C363" s="5">
-        <v>8.6308500000029653E-3</v>
+        <v>1.3256049999995412E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>7.4862797017538618E-2</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.1150007266859765</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>138.91693161000001</v>
+        <v>138.91557012000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.51414979000000471</v>
+        <v>0.50629499000001488</v>
       </c>
       <c r="D364" s="5">
-        <v>4.5500761257171618</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.4789447231187385</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>139.30618680000001</v>
+        <v>139.31406938999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.38925519000000008</v>
+        <v>0.39849926999997365</v>
       </c>
       <c r="D365" s="5">
-        <v>3.4147936071497353</v>
+        <v>3.4972072733698623</v>
       </c>
       <c r="E365" s="5">
-        <v>1.5108133673275015</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.5125107068643118</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>139.65827780999999</v>
+        <v>139.65360969</v>
       </c>
       <c r="C366" s="5">
-        <v>0.352091009999981</v>
+        <v>0.33954030000001012</v>
       </c>
       <c r="D366" s="5">
-        <v>3.0754721150421993</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.9641997056323532</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>139.67107163</v>
+        <v>139.67746635</v>
       </c>
       <c r="C367" s="5">
-        <v>1.2793820000013056E-2</v>
+        <v>2.3856660000006968E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.10998504287367261</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.2051855647129619</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>135.52996318999999</v>
+        <v>135.54514742000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.1411084400000107</v>
+        <v>-4.1323189299999967</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.313883772328921</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-30.258464131878515</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>78.901400761999994</v>
+        <v>78.902801025000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-56.628562427999995</v>
+        <v>-56.642346395000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.848437166154525</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.848608546493239</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>91.889816854000003</v>
+        <v>91.891643912999996</v>
       </c>
       <c r="C370" s="5">
-        <v>12.988416092000008</v>
+        <v>12.988842887999994</v>
       </c>
       <c r="D370" s="5">
-        <v>522.57556275962588</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>522.5915216554713</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>104.05875421</v>
+        <v>104.06277324</v>
       </c>
       <c r="C371" s="5">
-        <v>12.168937356000001</v>
+        <v>12.171129327000003</v>
       </c>
       <c r="D371" s="5">
-        <v>344.76933365189365</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>344.86935929636854</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>102.09166063000001</v>
+        <v>102.09623879999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.9670935799999967</v>
+        <v>-1.9665344400000038</v>
       </c>
       <c r="D372" s="5">
-        <v>-20.468394254146205</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-20.462457065909145</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>104.75572691000001</v>
+        <v>104.72263160999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6640662800000001</v>
+        <v>2.6263928099999987</v>
       </c>
       <c r="D373" s="5">
-        <v>36.222886987808863</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>35.634337225358315</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>109.67515621</v>
+        <v>109.67448272</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9194292999999902</v>
+        <v>4.9518511100000069</v>
       </c>
       <c r="D374" s="5">
-        <v>73.446620363298564</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>74.092703782672075</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>112.77386537</v>
+        <v>112.77741094</v>
       </c>
       <c r="C375" s="5">
-        <v>3.0987091599999985</v>
+        <v>3.1029282199999955</v>
       </c>
       <c r="D375" s="5">
-        <v>39.701946086279214</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>39.764960179065142</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>115.2097614</v>
+        <v>115.21013078999999</v>
       </c>
       <c r="C376" s="5">
-        <v>2.4358960300000092</v>
+        <v>2.432719849999998</v>
       </c>
       <c r="D376" s="5">
-        <v>29.23190036262735</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>29.188124660072233</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>115.86005043</v>
+        <v>115.86709564</v>
       </c>
       <c r="C377" s="5">
-        <v>0.65028902999999616</v>
+        <v>0.65696485000000848</v>
       </c>
       <c r="D377" s="5">
-        <v>6.9875474422200989</v>
+        <v>7.0615226040666279</v>
       </c>
       <c r="E377" s="5">
-        <v>-16.830649742542526</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-16.830298513757302</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>116.05942043</v>
+        <v>116.05261114</v>
       </c>
       <c r="C378" s="5">
-        <v>0.19937000000000182</v>
+        <v>0.18551549999999395</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0845953008510776</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.9383371705121943</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>114.1225628</v>
+        <v>114.13132243</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.9368576300000058</v>
+        <v>-1.9212887099999989</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.286573829181474</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-18.15367256059406</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>117.66031847000001</v>
+        <v>117.66647469999999</v>
       </c>
       <c r="C380" s="5">
-        <v>3.5377556700000099</v>
+        <v>3.5351522699999975</v>
       </c>
       <c r="D380" s="5">
-        <v>44.245423927157532</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>44.203138458843696</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>120.17114513999999</v>
+        <v>120.17568828</v>
       </c>
       <c r="C381" s="5">
-        <v>2.5108266699999859</v>
+        <v>2.5092135800000079</v>
       </c>
       <c r="D381" s="5">
-        <v>28.837462199243348</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>28.815021972971124</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>122.36330748</v>
+        <v>122.36708872</v>
       </c>
       <c r="C382" s="5">
-        <v>2.1921623400000101</v>
+        <v>2.1914004399999953</v>
       </c>
       <c r="D382" s="5">
-        <v>24.22588320825929</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>24.215592369445705</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>123.92377093</v>
+        <v>123.93133668</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5604634500000003</v>
+        <v>1.564247960000003</v>
       </c>
       <c r="D383" s="5">
-        <v>16.423581184918866</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>16.465708776468446</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>126.18595663000001</v>
+        <v>126.19355951999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2621857000000034</v>
+        <v>2.2622228399999926</v>
       </c>
       <c r="D384" s="5">
-        <v>24.244407848425674</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>24.243214927439084</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>127.22865288</v>
+        <v>127.19436769000001</v>
       </c>
       <c r="C385" s="5">
-        <v>1.0426962499999917</v>
+        <v>1.0008081700000133</v>
       </c>
       <c r="D385" s="5">
-        <v>10.379100800337282</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>9.943176649902675</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>128.64618572000001</v>
+        <v>128.63954150000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.4175328400000069</v>
+        <v>1.44517381</v>
       </c>
       <c r="D386" s="5">
-        <v>14.220438812308057</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>14.519444718991515</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>130.07198983999999</v>
+        <v>130.06815847999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4258041199999809</v>
+        <v>1.4286169799999868</v>
       </c>
       <c r="D387" s="5">
-        <v>14.141201404823445</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.171602325092936</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>130.90146544999999</v>
+        <v>130.89891904000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.82947561000000292</v>
+        <v>0.83076056000001586</v>
       </c>
       <c r="D388" s="5">
-        <v>7.9266489812760188</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.9396049156717607</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>131.41132522000001</v>
+        <v>131.41920256</v>
       </c>
       <c r="C389" s="5">
-        <v>0.50985977000001981</v>
+        <v>0.52028351999999245</v>
       </c>
       <c r="D389" s="5">
-        <v>4.7754264767039922</v>
+        <v>4.8752983099222824</v>
       </c>
       <c r="E389" s="5">
-        <v>13.422465062187872</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>13.422367095763343</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>132.07331934000001</v>
+        <v>132.06517948999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.66199412000000279</v>
+        <v>0.64597692999998912</v>
       </c>
       <c r="D390" s="5">
-        <v>6.2154211044304075</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>6.0605757074407185</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>133.05194599000001</v>
+        <v>133.07137509</v>
       </c>
       <c r="C391" s="5">
-        <v>0.97862664999999538</v>
+        <v>1.0061956000000123</v>
       </c>
       <c r="D391" s="5">
-        <v>9.2631344699032994</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.5357344751582307</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>133.33847191999999</v>
+        <v>133.34146766999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.28652592999998205</v>
+        <v>0.27009257999998226</v>
       </c>
       <c r="D392" s="5">
-        <v>2.6150154343231868</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.4629926638106037</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>134.10692311</v>
+        <v>134.11635722</v>
       </c>
       <c r="C393" s="5">
-        <v>0.7684511900000075</v>
+        <v>0.7748895500000117</v>
       </c>
       <c r="D393" s="5">
-        <v>7.1392731113564034</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.2008464142599315</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>134.57266931999999</v>
+        <v>134.57535686</v>
       </c>
       <c r="C394" s="5">
-        <v>0.46574620999999183</v>
+        <v>0.45899964000000182</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2480699248143683</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.1850716619673767</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>136.11609494000001</v>
+        <v>136.1315098</v>
       </c>
       <c r="C395" s="5">
-        <v>1.543425620000022</v>
+        <v>1.556152940000004</v>
       </c>
       <c r="D395" s="5">
-        <v>14.665130354150779</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>14.793541039728076</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>137.49819776000001</v>
+        <v>137.50868621000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.3821028200000001</v>
+        <v>1.3771764100000041</v>
       </c>
       <c r="D396" s="5">
-        <v>12.888654389431565</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.838592041345942</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>138.25863508</v>
+        <v>138.23093829999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.76043731999999409</v>
+        <v>0.72225208999998358</v>
       </c>
       <c r="D397" s="5">
-        <v>6.8422714445228516</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.488198244088017</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>138.14724404</v>
+        <v>138.14318356999999</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.11139104000000088</v>
+        <v>-8.7754730000000336E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.96253316464616212</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-0.75915541059236036</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>138.05698516000001</v>
+        <v>138.01924382999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.0258879999993269E-2</v>
+        <v>-0.1239397399999973</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.7812120704187242</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.0713230770268201</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>138.94497831999999</v>
+        <v>138.90494616000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.8879931599999793</v>
+        <v>0.88570233000001508</v>
       </c>
       <c r="D400" s="5">
-        <v>7.997484988093273</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>7.9783784773646005</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>138.39913693</v>
+        <v>138.43127693</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.54584138999999254</v>
+        <v>-0.47366923000001293</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.6136308512779607</v>
+        <v>-4.0161482099236316</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3175110275324178</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.3356543285967728</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>141.55906411000001</v>
+        <v>141.57016967999999</v>
       </c>
       <c r="C402" s="5">
-        <v>3.159927180000011</v>
+        <v>3.1388927499999966</v>
       </c>
       <c r="D402" s="5">
-        <v>31.11476796847743</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>30.873082434686296</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>141.98536171000001</v>
+        <v>142.01926714000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.42629759999999806</v>
+        <v>0.4490974600000186</v>
       </c>
       <c r="D403" s="5">
-        <v>3.6741953163234919</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.8738373351078215</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>142.70626483000001</v>
+        <v>142.71127002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.72090312000000267</v>
+        <v>0.69200287999998977</v>
       </c>
       <c r="D404" s="5">
-        <v>6.2658214610041396</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.0063901530482688</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>141.18068711000001</v>
+        <v>141.19559776</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.5255777200000011</v>
+        <v>-1.5156722600000023</v>
       </c>
       <c r="D405" s="5">
-        <v>-12.1003744360206</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-12.025942289486824</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>140.36954954000001</v>
+        <v>140.36929416999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.81113756999999964</v>
+        <v>-0.82630359000000908</v>
       </c>
       <c r="D406" s="5">
-        <v>-6.6807198780591275</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-6.8009432142780879</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>142.71294069000001</v>
+        <v>142.73592574</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3433911500000022</v>
+        <v>2.3666315700000098</v>
       </c>
       <c r="D407" s="5">
-        <v>21.979089442300804</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>22.217714908633045</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>142.91733232000001</v>
+        <v>142.93628221</v>
       </c>
       <c r="C408" s="5">
-        <v>0.20439163000000349</v>
+        <v>0.20035647000000267</v>
       </c>
       <c r="D408" s="5">
-        <v>1.7322269894761932</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.697488866903818</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>143.65641156000001</v>
+        <v>143.63569455000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.73907923999999525</v>
+        <v>0.69941234000000918</v>
       </c>
       <c r="D409" s="5">
-        <v>6.3852339276756931</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>6.0324418066380225</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>143.81412401</v>
+        <v>143.81222826999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.15771244999999112</v>
+        <v>0.17653371999998058</v>
       </c>
       <c r="D410" s="5">
-        <v>1.3253977266037609</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.4848560261045973</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>143.64962535000001</v>
+        <v>143.55805343</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.16449865999999247</v>
+        <v>-0.25417483999999035</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3639916928213203</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.1003936036847803</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>144.29070479999999</v>
+        <v>144.19328067000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.64107944999997812</v>
+        <v>0.63522724000000608</v>
       </c>
       <c r="D412" s="5">
-        <v>5.4887838116683296</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.441006952718408</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>144.24452138999999</v>
+        <v>144.30076149000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.6183409999997593E-2</v>
+        <v>0.10748082000000636</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.3834109396838925</v>
+        <v>0.89814908257692672</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2235700233856921</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2399988573160519</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>144.91287646000001</v>
+        <v>144.95274483</v>
       </c>
       <c r="C414" s="5">
-        <v>0.66835507000001826</v>
+        <v>0.65198333999998681</v>
       </c>
       <c r="D414" s="5">
-        <v>5.7040922264496086</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.5586550214460795</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>145.38089797999999</v>
+        <v>145.43779221</v>
       </c>
       <c r="C415" s="5">
-        <v>0.46802151999997932</v>
+        <v>0.48504737999999747</v>
       </c>
       <c r="D415" s="5">
-        <v>3.9452000563873879</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.0902269554017101</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>145.03828598999999</v>
+        <v>145.04940121000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.34261198999999465</v>
+        <v>-0.38839099999998439</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.7916121263380389</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-3.1579431162925165</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>146.21678781</v>
+        <v>146.24224393</v>
       </c>
       <c r="C417" s="5">
-        <v>1.1785018200000081</v>
+        <v>1.1928427199999874</v>
       </c>
       <c r="D417" s="5">
-        <v>10.198316579434973</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>10.327257610088658</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>146.01504727</v>
+        <v>146.01223450000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.20174054000000297</v>
+        <v>-0.23000942999999552</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.6431763642537178</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-1.8711158788399906</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>145.83231125</v>
+        <v>145.86421075999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.182736019999993</v>
+        <v>-0.1480237400000135</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.491491052464633</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-1.2097713067374505</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>145.67535226999999</v>
+        <v>145.70356469999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.15695898000001307</v>
+        <v>-0.16064606000000481</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.2839390432108244</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.3136316049501606</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>146.00655352999999</v>
+        <v>145.99562943000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.33120126000000027</v>
+        <v>0.2920647300000212</v>
       </c>
       <c r="D421" s="5">
-        <v>2.7626444444825093</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.4321132137342882</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>147.40654294999999</v>
+        <v>147.41178260000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.3999894199999972</v>
+        <v>1.4161531700000012</v>
       </c>
       <c r="D422" s="5">
-        <v>12.132869776631017</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>12.281477363489168</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>148.14100561999999</v>
+        <v>147.98141068999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.73446266999999921</v>
+        <v>0.5696280899999806</v>
       </c>
       <c r="D423" s="5">
-        <v>6.1456812812070716</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.7368675696467966</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>148.20260209</v>
+        <v>148.03088595</v>
       </c>
       <c r="C424" s="5">
-        <v>6.1596470000012005E-2</v>
+        <v>4.9475260000008348E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>0.50009809650723991</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>0.40193971595872124</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>148.77319643999999</v>
+        <v>148.85715852999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.57059434999999326</v>
+        <v>0.82627257999999415</v>
       </c>
       <c r="D425" s="5">
-        <v>4.7192159650114363</v>
+        <v>6.9076137310472685</v>
       </c>
       <c r="E425" s="5">
-        <v>3.139582014179676</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.1575696433977063</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>147.99669030000001</v>
+        <v>148.07375407000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.77650613999998086</v>
+        <v>-0.78340445999998565</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.0865684071961246</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-6.1357209735003799</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>147.67741692999999</v>
+        <v>147.75512748</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.31927337000001899</v>
+        <v>-0.31862659000000804</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.5582646558871325</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.551830291470325</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>148.41004101999999</v>
+        <v>148.43464548</v>
       </c>
       <c r="C428" s="5">
-        <v>0.73262409000000162</v>
+        <v>0.67951800000000162</v>
       </c>
       <c r="D428" s="5">
-        <v>6.1183217337555273</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>5.6604906956407852</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>149.80235694000001</v>
+        <v>149.83826114999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3923159200000157</v>
+        <v>1.4036156699999935</v>
       </c>
       <c r="D429" s="5">
-        <v>11.857301007304443</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>11.956506734578355</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>149.12766095000001</v>
+        <v>149.12616937999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.67469599000000358</v>
+        <v>-0.71209177000000068</v>
       </c>
       <c r="D430" s="5">
-        <v>-5.2727967847202128</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-5.5561564546310223</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>148.05511537999999</v>
+        <v>148.09434461999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0725455700000168</v>
+        <v>-1.0318247600000063</v>
       </c>
       <c r="D431" s="5">
-        <v>-8.2972135219674286</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-7.9941709890321677</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>145.98862491</v>
+        <v>146.02988758000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.0664904699999909</v>
+        <v>-2.0644570399999793</v>
       </c>
       <c r="D432" s="5">
-        <v>-15.521302390378288</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-15.503383116334701</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>146.10138198999999</v>
+        <v>146.10098038000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.1127570799999944</v>
+        <v>7.1092800000002399E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.93079014165573515</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.58577160242661019</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>147.28574968999999</v>
+        <v>147.2930442</v>
       </c>
       <c r="C434" s="5">
-        <v>1.1843676999999957</v>
+        <v>1.1920638199999871</v>
       </c>
       <c r="D434" s="5">
-        <v>10.173429392032919</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>10.24256136580275</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>146.38774891</v>
+        <v>148.87088353999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.89800077999998962</v>
+        <v>1.577839339999997</v>
       </c>
       <c r="D435" s="5">
-        <v>-7.0759706589098803</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>13.639766684624121</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>145.78901759999999</v>
+        <v>148.48103122000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.59873131000000512</v>
+        <v>-0.38985231999998859</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.7991284206788336</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.0976050663506394</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>146.7663733</v>
+        <v>147.92146450000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.97735570000000394</v>
+        <v>-0.5595667199999923</v>
       </c>
       <c r="D437" s="5">
-        <v>8.3480346698314065</v>
+        <v>-4.4297606701614534</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.3489144469711944</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.62858517470048003</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>147.71546445999999</v>
+        <v>148.88531055000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.94909115999999472</v>
+        <v>0.96384605000000079</v>
       </c>
       <c r="D438" s="5">
-        <v>8.0420511536323893</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>8.1055121516832251</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>146.91945437999999</v>
+        <v>147.98393426000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.79601008000000206</v>
+        <v>-0.90137629000000175</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.2783103623543663</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-7.0279051755098969</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>147.08296128999999</v>
+        <v>148.14862582999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.16350690999999529</v>
+        <v>0.16469156999997381</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3436868673235569</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.3436868553045045</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>146.69758529000001</v>
+        <v>147.74449079999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.38537599999997951</v>
+        <v>-0.40413502999999196</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.0992360640117567</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-3.2248134601178147</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>147.93245958</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.18796878000000561</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.537435340786053</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>