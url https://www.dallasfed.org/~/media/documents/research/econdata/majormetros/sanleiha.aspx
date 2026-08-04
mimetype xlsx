--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{90D6A117-5ABC-43A7-A97F-CB518B8015C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AD14568-28BD-4687-A036-9652FD01B59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FCD54CFA-613C-4A41-9B3F-9D6E20BD9458}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6F1D185B-7B12-4E5D-81CA-93A1B93C93A0}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E27A58A-9EC1-4541-A7EE-DDB43A54E5B4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B51550D3-372C-4FDF-883A-F17A46577AC2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>57.361821018000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>56.202670445000003</v>
       </c>
       <c r="C7" s="5">
         <v>-1.159150572999998</v>
       </c>
       <c r="D7" s="5">
         <v>-21.727671147810756</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>56.073273845999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12939659900000322</v>
       </c>
       <c r="D8" s="5">
         <v>-2.7280680185621575</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>56.243769911000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.17049606500000181</v>
       </c>
       <c r="D9" s="5">
         <v>3.7103540008353919</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>56.664587060999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.42081714999999775</v>
       </c>
       <c r="D10" s="5">
         <v>9.3572709817251631</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>56.582308656000002</v>
       </c>
       <c r="C11" s="5">
         <v>-8.2278404999996724E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.7285820122116102</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>56.261438003000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.32087065300000006</v>
       </c>
       <c r="D12" s="5">
         <v>-6.5967522568056713</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>56.457826961000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.196388958</v>
       </c>
       <c r="D13" s="5">
         <v>4.2701410305413301</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>56.437214584000003</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0612376999999071E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.43723335113343698</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>56.819451059000002</v>
       </c>
       <c r="C15" s="5">
         <v>0.38223647499999913</v>
       </c>
       <c r="D15" s="5">
         <v>8.4370133612992291</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>56.426364728000003</v>
       </c>
       <c r="C16" s="5">
         <v>-0.39308633099999923</v>
       </c>
       <c r="D16" s="5">
         <v>-7.9930875083033648</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>57.000636331999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.57427160399999622</v>
       </c>
       <c r="D17" s="5">
         <v>12.920186607272367</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>55.962192227000003</v>
       </c>
       <c r="C18" s="5">
         <v>-1.0384441049999964</v>
       </c>
       <c r="D18" s="5">
         <v>-19.798926893550917</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>55.531172021000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.43102020599999946</v>
       </c>
       <c r="D19" s="5">
         <v>-8.8607503989719838</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>55.860301950999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.32912992999999346</v>
       </c>
       <c r="D20" s="5">
         <v>7.3488191813907422</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>55.289633737999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.57066821299999759</v>
       </c>
       <c r="D21" s="5">
         <v>-11.593294098848961</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>55.385365915999998</v>
       </c>
       <c r="C22" s="5">
         <v>9.5732177999998669E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.0976617390514818</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>55.697681543000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.31231562700000381</v>
       </c>
       <c r="D23" s="5">
         <v>6.9806077584047221</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>55.972798584000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.27511704100000145</v>
       </c>
       <c r="D24" s="5">
         <v>6.0910745491717933</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>56.213244357999997</v>
       </c>
       <c r="C25" s="5">
         <v>0.24044577399999412</v>
       </c>
       <c r="D25" s="5">
         <v>5.2784678692724407</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>57.399322749</v>
       </c>
       <c r="C26" s="5">
         <v>1.1860783910000023</v>
       </c>
       <c r="D26" s="5">
         <v>28.474637725140362</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>57.711326538000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.31200378900000203</v>
       </c>
       <c r="D27" s="5">
         <v>6.7213881313882728</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>58.243203583000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.53187704500000166</v>
       </c>
       <c r="D28" s="5">
         <v>11.637569391834667</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>58.468139233999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.22493565099999557</v>
       </c>
       <c r="D29" s="5">
         <v>4.7341261838969695</v>
       </c>
       <c r="E29" s="5">
         <v>2.5745377533200386</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>58.898887170000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.43074793600000305</v>
       </c>
       <c r="D30" s="5">
         <v>9.2078361567619957</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>59.438163977000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.53927680700000025</v>
       </c>
       <c r="D31" s="5">
         <v>11.557701343062398</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>59.562158273999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.12399429699999587</v>
       </c>
       <c r="D32" s="5">
         <v>2.5322497188056348</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>60.04364872</v>
       </c>
       <c r="C33" s="5">
         <v>0.48149044600000224</v>
       </c>
       <c r="D33" s="5">
         <v>10.143732646414684</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>60.354135393999996</v>
       </c>
       <c r="C34" s="5">
         <v>0.3104866739999963</v>
       </c>
       <c r="D34" s="5">
         <v>6.3847770294383155</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>60.259699660999999</v>
       </c>
       <c r="C35" s="5">
         <v>-9.4435732999997413E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-1.8615578159844715</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>61.528886301999997</v>
       </c>
       <c r="C36" s="5">
         <v>1.2691866409999975</v>
       </c>
       <c r="D36" s="5">
         <v>28.417762180616755</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>61.902818504000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.37393220200000599</v>
       </c>
       <c r="D37" s="5">
         <v>7.5415841357239666</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>62.034504198</v>
       </c>
       <c r="C38" s="5">
         <v>0.13168569399999797</v>
       </c>
       <c r="D38" s="5">
         <v>2.5828370745626827</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>61.861088002999999</v>
       </c>
       <c r="C39" s="5">
         <v>-0.17341619500000149</v>
       </c>
       <c r="D39" s="5">
         <v>-3.3034761337626062</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>62.059287355999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.19819935299999969</v>
       </c>
       <c r="D40" s="5">
         <v>3.9132101200217706</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>61.796229971000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.2630573849999962</v>
       </c>
       <c r="D41" s="5">
         <v>-4.9696434633577642</v>
       </c>
       <c r="E41" s="5">
         <v>5.6921440986523963</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>61.658027402999998</v>
       </c>
       <c r="C42" s="5">
         <v>-0.13820256800000408</v>
       </c>
       <c r="D42" s="5">
         <v>-2.6509430695719982</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>62.425013692</v>
       </c>
       <c r="C43" s="5">
         <v>0.76698628900000188</v>
       </c>
       <c r="D43" s="5">
         <v>15.992053779729387</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>62.827942956000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.40292926400000084</v>
       </c>
       <c r="D44" s="5">
         <v>8.0265070297776973</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>63.299469965</v>
       </c>
       <c r="C45" s="5">
         <v>0.471527008999999</v>
       </c>
       <c r="D45" s="5">
         <v>9.3872723039692509</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>63.266615154</v>
       </c>
       <c r="C46" s="5">
         <v>-3.2854810999999984E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-0.62107026607024496</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>64.176914957999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.91029980399999744</v>
       </c>
       <c r="D47" s="5">
         <v>18.700032775424404</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>63.765167822999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.41174713499999882</v>
       </c>
       <c r="D48" s="5">
         <v>-7.4330299388881365</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>64.020233464</v>
       </c>
       <c r="C49" s="5">
         <v>0.25506564100000162</v>
       </c>
       <c r="D49" s="5">
         <v>4.9071184771211751</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>63.086585886999998</v>
       </c>
       <c r="C50" s="5">
         <v>-0.93364757700000212</v>
       </c>
       <c r="D50" s="5">
         <v>-16.162705168130721</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>63.480598069000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.39401218200000443</v>
       </c>
       <c r="D51" s="5">
         <v>7.7575769687771468</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>62.451309170999998</v>
       </c>
       <c r="C52" s="5">
         <v>-1.0292888980000043</v>
       </c>
       <c r="D52" s="5">
         <v>-17.812371949123072</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>63.349698893000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.89838972200000455</v>
       </c>
       <c r="D53" s="5">
         <v>18.696003473396281</v>
       </c>
       <c r="E53" s="5">
         <v>2.5138571118804798</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>64.931238864999997</v>
       </c>
       <c r="C54" s="5">
         <v>1.5815399719999945</v>
       </c>
       <c r="D54" s="5">
         <v>34.434151325144022</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>65.305135784000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.37389691900000344</v>
       </c>
       <c r="D55" s="5">
         <v>7.1331246643855595</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>65.116643726999996</v>
       </c>
       <c r="C56" s="5">
         <v>-0.18849205700000482</v>
       </c>
       <c r="D56" s="5">
         <v>-3.4091355834991233</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>65.806944349999995</v>
       </c>
       <c r="C57" s="5">
         <v>0.69030062299999884</v>
       </c>
       <c r="D57" s="5">
         <v>13.489742612651501</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>65.715038804000002</v>
       </c>
       <c r="C58" s="5">
         <v>-9.1905545999992455E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-1.663098731033763</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>65.716066498000004</v>
       </c>
       <c r="C59" s="5">
         <v>1.0276940000011336E-3</v>
       </c>
       <c r="D59" s="5">
         <v>1.8767985250556229E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>66.383698922999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.66763242499999365</v>
       </c>
       <c r="D60" s="5">
         <v>12.89602439309574</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>65.986686203999994</v>
       </c>
       <c r="C61" s="5">
         <v>-0.39701271900000279</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9452697291667809</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>65.908352198000003</v>
       </c>
       <c r="C62" s="5">
         <v>-7.8334005999991518E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-1.4152776759857266</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>67.229425981999995</v>
       </c>
       <c r="C63" s="5">
         <v>1.3210737839999922</v>
       </c>
       <c r="D63" s="5">
         <v>26.88999858912058</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>67.572452913999996</v>
       </c>
       <c r="C64" s="5">
         <v>0.34302693200000078</v>
       </c>
       <c r="D64" s="5">
         <v>6.2975790968204715</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>69.034607000999998</v>
       </c>
       <c r="C65" s="5">
         <v>1.4621540870000018</v>
       </c>
       <c r="D65" s="5">
         <v>29.290337865937175</v>
       </c>
       <c r="E65" s="5">
         <v>8.9738518214617091</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>68.535818051000007</v>
       </c>
       <c r="C66" s="5">
         <v>-0.4987889499999909</v>
       </c>
       <c r="D66" s="5">
         <v>-8.3338631531051597</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>68.675745667000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.13992761599999426</v>
       </c>
       <c r="D67" s="5">
         <v>2.4777052965828661</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>69.249205528000005</v>
       </c>
       <c r="C68" s="5">
         <v>0.57345986100000346</v>
       </c>
       <c r="D68" s="5">
         <v>10.493553266409306</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>69.650476687999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.40127115999999319</v>
       </c>
       <c r="D69" s="5">
         <v>7.1794622958495369</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>70.239814675999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.58933798799999693</v>
       </c>
       <c r="D70" s="5">
         <v>10.639745331576256</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.057307219999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.18250745599999618</v>
       </c>
       <c r="D71" s="5">
         <v>-3.0738415357133286</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>69.899055699000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.15825152099999684</v>
       </c>
       <c r="D72" s="5">
         <v>-2.6772393991769561</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>70.207499350000006</v>
       </c>
       <c r="C73" s="5">
         <v>0.30844365100000459</v>
       </c>
       <c r="D73" s="5">
         <v>5.4256654885778355</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>70.375418490000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.16791913999999508</v>
       </c>
       <c r="D74" s="5">
         <v>2.90816391943578</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>69.824507916000002</v>
       </c>
       <c r="C75" s="5">
         <v>-0.55091057399999954</v>
       </c>
       <c r="D75" s="5">
         <v>-8.9997218762772331</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>70.058595509</v>
       </c>
       <c r="C76" s="5">
         <v>0.23408759299999815</v>
       </c>
       <c r="D76" s="5">
         <v>4.098030915241746</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>70.336498454999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.27790294599999754</v>
       </c>
       <c r="D77" s="5">
         <v>4.8653016474099697</v>
       </c>
       <c r="E77" s="5">
         <v>1.8858533575502712</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>70.392385492000003</v>
       </c>
       <c r="C78" s="5">
         <v>5.588703700000508E-2</v>
       </c>
       <c r="D78" s="5">
         <v>0.95765787253934143</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>70.422790320999994</v>
       </c>
       <c r="C79" s="5">
         <v>3.0404828999991196E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.51955330628139507</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>70.139459287999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.28333103299999607</v>
       </c>
       <c r="D80" s="5">
         <v>-4.7225300752275601</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>69.292781429000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.84667785899999615</v>
       </c>
       <c r="D81" s="5">
         <v>-13.561550125781851</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>69.725376339999997</v>
       </c>
       <c r="C82" s="5">
         <v>0.43259491099999536</v>
       </c>
       <c r="D82" s="5">
         <v>7.7542657596691766</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>70.029474268000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.30409792800000446</v>
       </c>
       <c r="D83" s="5">
         <v>5.3610251027324418</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>69.840158959999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.18931530800000473</v>
       </c>
       <c r="D84" s="5">
         <v>-3.1962373136310451</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>70.416622606999994</v>
       </c>
       <c r="C85" s="5">
         <v>0.57646364699999708</v>
       </c>
       <c r="D85" s="5">
         <v>10.367108297336403</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>70.209896321000002</v>
       </c>
       <c r="C86" s="5">
         <v>-0.20672628599999143</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4665813635105902</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>70.931680082</v>
       </c>
       <c r="C87" s="5">
         <v>0.72178376099999753</v>
       </c>
       <c r="D87" s="5">
         <v>13.058437492550823</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>71.374979710999995</v>
       </c>
       <c r="C88" s="5">
         <v>0.44329962899999487</v>
       </c>
       <c r="D88" s="5">
         <v>7.7628364456202137</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>71.571815313000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.19683560200000727</v>
       </c>
       <c r="D89" s="5">
         <v>3.3599801991361922</v>
       </c>
       <c r="E89" s="5">
         <v>1.7562956432787713</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>71.372034257999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.19978105500000254</v>
       </c>
       <c r="D90" s="5">
         <v>-3.2986555525810424</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>71.514762941000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.14272868300000141</v>
       </c>
       <c r="D91" s="5">
         <v>2.4263123651889318</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>72.574834206999995</v>
       </c>
       <c r="C92" s="5">
         <v>1.0600712659999942</v>
       </c>
       <c r="D92" s="5">
         <v>19.312017157859085</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>72.682387652000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.10755344500000774</v>
       </c>
       <c r="D93" s="5">
         <v>1.7929262552749847</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>73.427837189000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.74544953699999894</v>
       </c>
       <c r="D94" s="5">
         <v>13.026064911184365</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>73.839732359999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.41189517099999762</v>
       </c>
       <c r="D95" s="5">
         <v>6.9430414018869957</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>73.529258951000003</v>
       </c>
       <c r="C96" s="5">
         <v>-0.31047340899999654</v>
       </c>
       <c r="D96" s="5">
         <v>-4.9305673623516899</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>74.123019162999995</v>
       </c>
       <c r="C97" s="5">
         <v>0.59376021199999229</v>
       </c>
       <c r="D97" s="5">
         <v>10.132358189647972</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>74.96752309</v>
       </c>
       <c r="C98" s="5">
         <v>0.84450392700000521</v>
       </c>
       <c r="D98" s="5">
         <v>14.562039852922615</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>74.659444332999996</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30807875700000409</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8214477951669892</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>74.862507812000004</v>
       </c>
       <c r="C100" s="5">
         <v>0.20306347900000787</v>
       </c>
       <c r="D100" s="5">
         <v>3.3131058060100305</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>74.628440858000005</v>
       </c>
       <c r="C101" s="5">
         <v>-0.23406695399999933</v>
       </c>
       <c r="D101" s="5">
         <v>-3.6880970199148044</v>
       </c>
       <c r="E101" s="5">
         <v>4.2707112173034467</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>76.168273137</v>
       </c>
       <c r="C102" s="5">
         <v>1.5398322789999952</v>
       </c>
       <c r="D102" s="5">
         <v>27.772353198011167</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>74.712106078000005</v>
       </c>
       <c r="C103" s="5">
         <v>-1.4561670589999949</v>
       </c>
       <c r="D103" s="5">
         <v>-20.676396694241227</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>74.312995211</v>
       </c>
       <c r="C104" s="5">
         <v>-0.39911086700000453</v>
       </c>
       <c r="D104" s="5">
         <v>-6.2253516206935755</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>74.781038663000004</v>
       </c>
       <c r="C105" s="5">
         <v>0.46804345200000341</v>
       </c>
       <c r="D105" s="5">
         <v>7.8253118242196384</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>74.703951795999998</v>
       </c>
       <c r="C106" s="5">
         <v>-7.7086867000005554E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-1.2300120316383389</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>74.589377071000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.1145747249999971</v>
       </c>
       <c r="D107" s="5">
         <v>-1.8250144631780429</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>75.752109058000002</v>
       </c>
       <c r="C108" s="5">
         <v>1.1627319870000008</v>
       </c>
       <c r="D108" s="5">
         <v>20.396256417391644</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>75.626819858000005</v>
       </c>
       <c r="C109" s="5">
         <v>-0.12528919999999744</v>
       </c>
       <c r="D109" s="5">
         <v>-1.9667689673986355</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>75.873775089999995</v>
       </c>
       <c r="C110" s="5">
         <v>0.24695523199999059</v>
       </c>
       <c r="D110" s="5">
         <v>3.9896825444744266</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>76.654195255000005</v>
       </c>
       <c r="C111" s="5">
         <v>0.78042016500000955</v>
       </c>
       <c r="D111" s="5">
         <v>13.065687790107772</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>76.151691658999994</v>
       </c>
       <c r="C112" s="5">
         <v>-0.50250359600001104</v>
       </c>
       <c r="D112" s="5">
         <v>-7.5890317318881522</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>76.458139810999995</v>
       </c>
       <c r="C113" s="5">
         <v>0.30644815200000153</v>
       </c>
       <c r="D113" s="5">
         <v>4.9373439337090375</v>
       </c>
       <c r="E113" s="5">
         <v>2.4517448468224901</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>77.756635212999996</v>
       </c>
       <c r="C114" s="5">
         <v>1.2984954020000004</v>
       </c>
       <c r="D114" s="5">
         <v>22.395309793511629</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>75.826416864999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.9302183479999968</v>
       </c>
       <c r="D115" s="5">
         <v>-26.040000090135131</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>75.460533155999997</v>
       </c>
       <c r="C116" s="5">
         <v>-0.365883709000002</v>
       </c>
       <c r="D116" s="5">
         <v>-5.6391113248173363</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>78.435429634000002</v>
       </c>
       <c r="C117" s="5">
         <v>2.9748964780000051</v>
       </c>
       <c r="D117" s="5">
         <v>59.040936824709924</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>77.985379619</v>
       </c>
       <c r="C118" s="5">
         <v>-0.45005001500000219</v>
       </c>
       <c r="D118" s="5">
         <v>-6.6722212285070022</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>77.785346270999995</v>
       </c>
       <c r="C119" s="5">
         <v>-0.20003334800000516</v>
       </c>
       <c r="D119" s="5">
         <v>-3.0349589509918506</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>77.976202314999995</v>
       </c>
       <c r="C120" s="5">
         <v>0.19085604400000022</v>
       </c>
       <c r="D120" s="5">
         <v>2.9844101773963017</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>77.839357778999997</v>
       </c>
       <c r="C121" s="5">
         <v>-0.13684453599999813</v>
       </c>
       <c r="D121" s="5">
         <v>-2.085734449819443</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>78.169718459999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.33036068100000193</v>
       </c>
       <c r="D122" s="5">
         <v>5.2135427353267261</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>78.133245427999995</v>
       </c>
       <c r="C123" s="5">
         <v>-3.6473032000003514E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.55847066902252607</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>78.870895437000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.73765000900000643</v>
       </c>
       <c r="D124" s="5">
         <v>11.936285111008393</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>78.359654223000007</v>
       </c>
       <c r="C125" s="5">
         <v>-0.51124121399999467</v>
       </c>
       <c r="D125" s="5">
         <v>-7.5069984594131718</v>
       </c>
       <c r="E125" s="5">
         <v>2.4870006211247686</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>81.079527401999997</v>
       </c>
       <c r="C126" s="5">
         <v>2.7198731789999897</v>
       </c>
       <c r="D126" s="5">
         <v>50.599792060031646</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>80.015639746000005</v>
       </c>
       <c r="C127" s="5">
         <v>-1.0638876559999915</v>
       </c>
       <c r="D127" s="5">
         <v>-14.65775181050657</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>80.629649532000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.61400978599999689</v>
       </c>
       <c r="D128" s="5">
         <v>9.6070987563431132</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>80.031269987000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59837954500000023</v>
       </c>
       <c r="D129" s="5">
         <v>-8.5509415623101432</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>79.171099677000001</v>
       </c>
       <c r="C130" s="5">
         <v>-0.86017031000000088</v>
       </c>
       <c r="D130" s="5">
         <v>-12.16176025583775</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>78.760844368999997</v>
       </c>
       <c r="C131" s="5">
         <v>-0.41025530800000354</v>
       </c>
       <c r="D131" s="5">
         <v>-6.0440617777915211</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>78.231201713000004</v>
       </c>
       <c r="C132" s="5">
         <v>-0.52964265599999294</v>
       </c>
       <c r="D132" s="5">
         <v>-7.777762019362755</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>78.626132186999996</v>
       </c>
       <c r="C133" s="5">
         <v>0.3949304739999917</v>
       </c>
       <c r="D133" s="5">
         <v>6.2289595775405271</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>79.088088166999995</v>
       </c>
       <c r="C134" s="5">
         <v>0.46195597999999904</v>
       </c>
       <c r="D134" s="5">
         <v>7.2827706831234629</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>79.027124551</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0963615999995113E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.92108665958776648</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>79.539561816000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.51243726500000264</v>
       </c>
       <c r="D136" s="5">
         <v>8.0647784785710996</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>79.923446854000005</v>
       </c>
       <c r="C137" s="5">
         <v>0.38388503800000251</v>
       </c>
       <c r="D137" s="5">
         <v>5.9478469472667106</v>
       </c>
       <c r="E137" s="5">
         <v>1.9956604537198164</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>79.935766199</v>
       </c>
       <c r="C138" s="5">
         <v>1.2319344999994541E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.18512406225195122</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>80.325972945999993</v>
       </c>
       <c r="C139" s="5">
         <v>0.39020674699999347</v>
       </c>
       <c r="D139" s="5">
         <v>6.0176638987513131</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>80.240805516999998</v>
       </c>
       <c r="C140" s="5">
         <v>-8.5167428999994854E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.2649337174757802</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>80.476393228999996</v>
       </c>
       <c r="C141" s="5">
         <v>0.2355877119999974</v>
       </c>
       <c r="D141" s="5">
         <v>3.5806640380636523</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>81.521146372000004</v>
       </c>
       <c r="C142" s="5">
         <v>1.0447531430000083</v>
       </c>
       <c r="D142" s="5">
         <v>16.740430340433534</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>81.982144180000006</v>
       </c>
       <c r="C143" s="5">
         <v>0.4609978080000019</v>
       </c>
       <c r="D143" s="5">
         <v>7.0010242068214268</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>81.572650799000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.40949338100000432</v>
       </c>
       <c r="D144" s="5">
         <v>-5.8319381086181181</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>81.867881220000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.29523042099999941</v>
       </c>
       <c r="D145" s="5">
         <v>4.430583374629804</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>81.401953793999994</v>
       </c>
       <c r="C146" s="5">
         <v>-0.46592742600000747</v>
       </c>
       <c r="D146" s="5">
         <v>-6.6196844906775247</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>81.745651929999994</v>
       </c>
       <c r="C147" s="5">
         <v>0.34369813600000043</v>
       </c>
       <c r="D147" s="5">
         <v>5.186013115695709</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>81.193401855999994</v>
       </c>
       <c r="C148" s="5">
         <v>-0.55225007399999981</v>
       </c>
       <c r="D148" s="5">
         <v>-7.8123138615549426</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>80.675958221000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.51744363499999224</v>
       </c>
       <c r="D149" s="5">
         <v>-7.3851274240896325</v>
       </c>
       <c r="E149" s="5">
         <v>0.94154018203775891</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>81.604266444999993</v>
       </c>
       <c r="C150" s="5">
         <v>0.92830822399999136</v>
       </c>
       <c r="D150" s="5">
         <v>14.716210838016931</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>82.165095406000006</v>
       </c>
       <c r="C151" s="5">
         <v>0.56082896100001278</v>
       </c>
       <c r="D151" s="5">
         <v>8.5660367820262984</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>82.807183319999993</v>
       </c>
       <c r="C152" s="5">
         <v>0.64208791399998688</v>
       </c>
       <c r="D152" s="5">
         <v>9.7912633325259115</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>82.949773876999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.14259055700000545</v>
       </c>
       <c r="D153" s="5">
         <v>2.0860332480038268</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>83.349219348000005</v>
       </c>
       <c r="C154" s="5">
         <v>0.39944547100000705</v>
       </c>
       <c r="D154" s="5">
         <v>5.9341438932142498</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>83.462849778999995</v>
       </c>
       <c r="C155" s="5">
         <v>0.11363043099999004</v>
       </c>
       <c r="D155" s="5">
         <v>1.6482890229736258</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>83.829465949999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.36661617100000399</v>
       </c>
       <c r="D156" s="5">
         <v>5.4003083516742878</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>84.614661517000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.78519556700000237</v>
       </c>
       <c r="D157" s="5">
         <v>11.837400699070223</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>84.340035205000007</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27462631199999521</v>
       </c>
       <c r="D158" s="5">
         <v>-3.8259560499515843</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>83.729710800999996</v>
       </c>
       <c r="C159" s="5">
         <v>-0.61032440400001065</v>
       </c>
       <c r="D159" s="5">
         <v>-8.3463513381900505</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>83.505223674000007</v>
       </c>
       <c r="C160" s="5">
         <v>-0.22448712699998907</v>
       </c>
       <c r="D160" s="5">
         <v>-3.1702903299551388</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>83.609460275000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.10423660099999665</v>
       </c>
       <c r="D161" s="5">
         <v>1.5082441176966777</v>
       </c>
       <c r="E161" s="5">
         <v>3.6361539654280906</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>84.039482958999997</v>
       </c>
       <c r="C162" s="5">
         <v>0.43002268399999366</v>
       </c>
       <c r="D162" s="5">
         <v>6.3494926607659874</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>83.620964251999993</v>
       </c>
       <c r="C163" s="5">
         <v>-0.41851870700000404</v>
       </c>
       <c r="D163" s="5">
         <v>-5.8150324259946817</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.612424649000005</v>
       </c>
       <c r="C164" s="5">
         <v>-8.5396029999884604E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-0.12247849413421497</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>83.511421522000006</v>
       </c>
       <c r="C165" s="5">
         <v>-0.10100312699999847</v>
       </c>
       <c r="D165" s="5">
         <v>-1.4399978753967146</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>83.159129102999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.35229241900000829</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9463770675455816</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>83.471020413000005</v>
       </c>
       <c r="C167" s="5">
         <v>0.31189131000000714</v>
       </c>
       <c r="D167" s="5">
         <v>4.5946527797942949</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>83.689031322000005</v>
       </c>
       <c r="C168" s="5">
         <v>0.2180109090000002</v>
       </c>
       <c r="D168" s="5">
         <v>3.1795953704711444</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>83.750281814000004</v>
       </c>
       <c r="C169" s="5">
         <v>6.1250491999999213E-2</v>
       </c>
       <c r="D169" s="5">
         <v>0.8818022849304219</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>83.809476738000001</v>
       </c>
       <c r="C170" s="5">
         <v>5.9194923999996263E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.85146816394232605</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>84.58999</v>
       </c>
       <c r="C171" s="5">
         <v>0.78051326199999949</v>
       </c>
       <c r="D171" s="5">
         <v>11.766109449814998</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>84.704560671999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.11457067199999926</v>
       </c>
       <c r="D172" s="5">
         <v>1.6374705091113606</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>85.129146699000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.4245860270000037</v>
       </c>
       <c r="D173" s="5">
         <v>6.1836943156434288</v>
       </c>
       <c r="E173" s="5">
         <v>1.8176010453860192</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>84.774389776000007</v>
       </c>
       <c r="C174" s="5">
         <v>-0.3547569229999965</v>
       </c>
       <c r="D174" s="5">
         <v>-4.8876953312996907</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>85.787925633</v>
       </c>
       <c r="C175" s="5">
         <v>1.0135358569999937</v>
       </c>
       <c r="D175" s="5">
         <v>15.328842124083719</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>86.379195287000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.59126965400000131</v>
       </c>
       <c r="D176" s="5">
         <v>8.5915035066021606</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>86.321423807000002</v>
       </c>
       <c r="C177" s="5">
         <v>-5.7771479999999542E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-0.79962924820764503</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>86.651981188999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.33055738199999496</v>
       </c>
       <c r="D178" s="5">
         <v>4.6932833067485413</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>87.084129332000003</v>
       </c>
       <c r="C179" s="5">
         <v>0.43214814300000626</v>
       </c>
       <c r="D179" s="5">
         <v>6.1515177944602151</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>87.880813661000005</v>
       </c>
       <c r="C180" s="5">
         <v>0.79668432900000141</v>
       </c>
       <c r="D180" s="5">
         <v>11.547710726108274</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>87.731258791000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14955487000000289</v>
       </c>
       <c r="D181" s="5">
         <v>-2.0231442388517817</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>88.165749292000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.43449050099999909</v>
       </c>
       <c r="D182" s="5">
         <v>6.107603097351455</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>88.231113793000006</v>
       </c>
       <c r="C183" s="5">
         <v>6.5364501000004793E-2</v>
       </c>
       <c r="D183" s="5">
         <v>0.89329507193525171</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>88.419124890999996</v>
       </c>
       <c r="C184" s="5">
         <v>0.18801109799998983</v>
       </c>
       <c r="D184" s="5">
         <v>2.5872546341624281</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>88.010362314999995</v>
       </c>
       <c r="C185" s="5">
         <v>-0.40876257600000088</v>
       </c>
       <c r="D185" s="5">
         <v>-5.4087075810958503</v>
       </c>
       <c r="E185" s="5">
         <v>3.384523077844781</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>88.609445632000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.59908331700000872</v>
       </c>
       <c r="D186" s="5">
         <v>8.4812116783622002</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>88.852507266000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.24306163400000003</v>
       </c>
       <c r="D187" s="5">
         <v>3.3417982734516016</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>89.055080301000004</v>
       </c>
       <c r="C188" s="5">
         <v>0.20257303500000035</v>
       </c>
       <c r="D188" s="5">
         <v>2.770423614623807</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>89.472729122999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.41764882199998965</v>
       </c>
       <c r="D189" s="5">
         <v>5.7751912458650301</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>90.164387453000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.69165833000000987</v>
       </c>
       <c r="D190" s="5">
         <v>9.6812079273354446</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>90.289582156999998</v>
       </c>
       <c r="C191" s="5">
         <v>0.12519470399999477</v>
       </c>
       <c r="D191" s="5">
         <v>1.6790030520022814</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>90.339362248</v>
       </c>
       <c r="C192" s="5">
         <v>4.9780091000002358E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.66361569584636459</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>90.734542728999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.39518048099999703</v>
       </c>
       <c r="D193" s="5">
         <v>5.3774329057757253</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>90.618577035000001</v>
       </c>
       <c r="C194" s="5">
         <v>-0.11596569399999623</v>
       </c>
       <c r="D194" s="5">
         <v>-1.522956726778113</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>91.095416639000007</v>
       </c>
       <c r="C195" s="5">
         <v>0.47683960400000558</v>
       </c>
       <c r="D195" s="5">
         <v>6.5004539290674401</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>91.636308866999997</v>
       </c>
       <c r="C196" s="5">
         <v>0.54089222799998993</v>
       </c>
       <c r="D196" s="5">
         <v>7.3625283988974832</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>90.993088200000003</v>
       </c>
       <c r="C197" s="5">
         <v>-0.64322066699999425</v>
       </c>
       <c r="D197" s="5">
         <v>-8.105438826181377</v>
       </c>
       <c r="E197" s="5">
         <v>3.3890621587540526</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>92.884476093999993</v>
       </c>
       <c r="C198" s="5">
         <v>1.8913878939999904</v>
       </c>
       <c r="D198" s="5">
         <v>28.002005275902331</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>92.475568099</v>
       </c>
       <c r="C199" s="5">
         <v>-0.40890799499999275</v>
       </c>
       <c r="D199" s="5">
         <v>-5.1567417176300756</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>92.751032116999994</v>
       </c>
       <c r="C200" s="5">
         <v>0.27546401799999387</v>
       </c>
       <c r="D200" s="5">
         <v>3.6336793036918502</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>94.028549834000003</v>
       </c>
       <c r="C201" s="5">
         <v>1.2775177170000092</v>
       </c>
       <c r="D201" s="5">
         <v>17.839759006101975</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>93.455523346000007</v>
       </c>
       <c r="C202" s="5">
         <v>-0.57302648799999645</v>
       </c>
       <c r="D202" s="5">
         <v>-7.072805081225475</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>93.864650913999995</v>
       </c>
       <c r="C203" s="5">
         <v>0.40912756799998817</v>
       </c>
       <c r="D203" s="5">
         <v>5.3816867682628056</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>94.429251421999993</v>
       </c>
       <c r="C204" s="5">
         <v>0.56460050799999806</v>
       </c>
       <c r="D204" s="5">
         <v>7.4617059036638178</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>94.671387269999997</v>
       </c>
       <c r="C205" s="5">
         <v>0.24213584800000376</v>
       </c>
       <c r="D205" s="5">
         <v>3.1208135952324412</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>94.573685466000001</v>
       </c>
       <c r="C206" s="5">
         <v>-9.7701803999996173E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-1.2314066501565524</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>95.581645691999995</v>
       </c>
       <c r="C207" s="5">
         <v>1.0079602259999945</v>
       </c>
       <c r="D207" s="5">
         <v>13.566510962402379</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>94.728092068999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.85355362299999626</v>
       </c>
       <c r="D208" s="5">
         <v>-10.205148381310213</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>95.019190961999996</v>
       </c>
       <c r="C209" s="5">
         <v>0.29109889299999736</v>
       </c>
       <c r="D209" s="5">
         <v>3.7505618372248861</v>
       </c>
       <c r="E209" s="5">
         <v>4.4246248167231661</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.230383747000005</v>
       </c>
       <c r="C210" s="5">
         <v>0.2111927850000086</v>
       </c>
       <c r="D210" s="5">
         <v>2.7000069582520547</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.090864185000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.86048043799999618</v>
       </c>
       <c r="D211" s="5">
         <v>11.398354948472477</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.523817699000006</v>
       </c>
       <c r="C212" s="5">
         <v>0.4329535140000047</v>
       </c>
       <c r="D212" s="5">
         <v>5.5428211402354099</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>96.677968093000004</v>
       </c>
       <c r="C213" s="5">
         <v>0.15415039399999841</v>
       </c>
       <c r="D213" s="5">
         <v>1.9333461253227435</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>97.148374570000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.47040647699999738</v>
       </c>
       <c r="D214" s="5">
         <v>5.9976638917708991</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>97.578468948999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.43009437899999625</v>
       </c>
       <c r="D215" s="5">
         <v>5.4439170947801152</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>97.405644045000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.17282490399999517</v>
       </c>
       <c r="D216" s="5">
         <v>-2.1047832422065871</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>98.009473925999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.60382988099999579</v>
       </c>
       <c r="D217" s="5">
         <v>7.6978987774974028</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>98.413549685999996</v>
       </c>
       <c r="C218" s="5">
         <v>0.40407575999999779</v>
       </c>
       <c r="D218" s="5">
         <v>5.0611289374203894</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>98.300543468000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.11300621799999533</v>
       </c>
       <c r="D219" s="5">
         <v>-1.369265695774402</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>98.545453675000005</v>
       </c>
       <c r="C220" s="5">
         <v>0.24491020700000377</v>
       </c>
       <c r="D220" s="5">
         <v>3.0310419257402854</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>99.344547462999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.79909378799999331</v>
       </c>
       <c r="D221" s="5">
         <v>10.176586035472779</v>
       </c>
       <c r="E221" s="5">
         <v>4.5520872754323927</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>99.043973764</v>
       </c>
       <c r="C222" s="5">
         <v>-0.30057369899999742</v>
       </c>
       <c r="D222" s="5">
         <v>-3.5708701597279124</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>98.965617781999995</v>
       </c>
       <c r="C223" s="5">
         <v>-7.8355982000005042E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-0.94522789115137895</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>98.939503780999999</v>
       </c>
       <c r="C224" s="5">
         <v>-2.6114000999996279E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.31618417939329735</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>99.746751290999995</v>
       </c>
       <c r="C225" s="5">
         <v>0.80724750999999628</v>
       </c>
       <c r="D225" s="5">
         <v>10.242329864531019</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>99.767141034999995</v>
       </c>
       <c r="C226" s="5">
         <v>2.0389743999999155E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.24557411494907644</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>100.04911628000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.28197524500001236</v>
       </c>
       <c r="D227" s="5">
         <v>3.4448223326648764</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>101.10145249</v>
       </c>
       <c r="C228" s="5">
         <v>1.0523362099999929</v>
       </c>
       <c r="D228" s="5">
         <v>13.378225850330283</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>101.29308306</v>
       </c>
       <c r="C229" s="5">
         <v>0.19163057000000094</v>
       </c>
       <c r="D229" s="5">
         <v>2.2983760831483346</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>101.45936023</v>
       </c>
       <c r="C230" s="5">
         <v>0.16627717000000075</v>
       </c>
       <c r="D230" s="5">
         <v>1.9877366901941862</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>101.68805627</v>
       </c>
       <c r="C231" s="5">
         <v>0.22869604000000265</v>
       </c>
       <c r="D231" s="5">
         <v>2.738665148475361</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>102.47513816999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.78708189999998979</v>
       </c>
       <c r="D232" s="5">
         <v>9.6939810477881583</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>102.64300873000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.16787056000001144</v>
       </c>
       <c r="D233" s="5">
         <v>1.9835992824725812</v>
       </c>
       <c r="E233" s="5">
         <v>3.3202237578549454</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>102.07704287999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.56596585000001198</v>
       </c>
       <c r="D234" s="5">
         <v>-6.4196905109318747</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>102.07028785</v>
       </c>
       <c r="C235" s="5">
         <v>-6.7550299999936669E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9382063716448847E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>101.64794989000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.42233795999999302</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8538077880814985</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>101.0218192</v>
       </c>
       <c r="C237" s="5">
         <v>-0.62613069000001076</v>
       </c>
       <c r="D237" s="5">
         <v>-7.1464027425684362</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>100.94149259</v>
       </c>
       <c r="C238" s="5">
         <v>-8.0326610000000187E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.95000762694603669</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>100.90759402</v>
       </c>
       <c r="C239" s="5">
         <v>-3.3898569999990968E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40224523059199102</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>100.37038765</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53720637000000693</v>
       </c>
       <c r="D240" s="5">
         <v>-6.20471596071196</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>100.13769408</v>
       </c>
       <c r="C241" s="5">
         <v>-0.23269356999999502</v>
       </c>
       <c r="D241" s="5">
         <v>-2.7468180012996224</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>100.55987419</v>
       </c>
       <c r="C242" s="5">
         <v>0.42218010999999933</v>
       </c>
       <c r="D242" s="5">
         <v>5.1781719855773067</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>100.44520154999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.1146726400000091</v>
       </c>
       <c r="D243" s="5">
         <v>-1.3598603376659968</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>100.56162299</v>
       </c>
       <c r="C244" s="5">
         <v>0.11642144000001053</v>
       </c>
       <c r="D244" s="5">
         <v>1.3997659571104659</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>100.66720045</v>
       </c>
       <c r="C245" s="5">
         <v>0.10557745999999213</v>
       </c>
       <c r="D245" s="5">
         <v>1.2671542225782151</v>
       </c>
       <c r="E245" s="5">
         <v>-1.9249321550942944</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>100.49950361</v>
       </c>
       <c r="C246" s="5">
         <v>-0.16769683999999074</v>
       </c>
       <c r="D246" s="5">
         <v>-1.9808104467531562</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>100.68707597</v>
       </c>
       <c r="C247" s="5">
         <v>0.18757235999999011</v>
       </c>
       <c r="D247" s="5">
         <v>2.2628154525732302</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>101.12106435</v>
       </c>
       <c r="C248" s="5">
         <v>0.43398838000000239</v>
       </c>
       <c r="D248" s="5">
         <v>5.2967192556074627</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>101.55383313</v>
       </c>
       <c r="C249" s="5">
         <v>0.43276878000000352</v>
       </c>
       <c r="D249" s="5">
         <v>5.2582776611194815</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>102.49141299</v>
       </c>
       <c r="C250" s="5">
         <v>0.9375798599999996</v>
       </c>
       <c r="D250" s="5">
         <v>11.65904820061634</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>101.98570281000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.50571017999999412</v>
       </c>
       <c r="D251" s="5">
         <v>-5.762935256272506</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>102.40961729999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.42391448999998715</v>
       </c>
       <c r="D252" s="5">
         <v>5.1035539775465155</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>102.42096794</v>
       </c>
       <c r="C253" s="5">
         <v>1.1350640000003409E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.13308392899995525</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>103.04791464</v>
       </c>
       <c r="C254" s="5">
         <v>0.62694670000000485</v>
       </c>
       <c r="D254" s="5">
         <v>7.5979456089442232</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>103.78374665</v>
       </c>
       <c r="C255" s="5">
         <v>0.73583200999999576</v>
       </c>
       <c r="D255" s="5">
         <v>8.9134836136450133</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>103.93212656</v>
       </c>
       <c r="C256" s="5">
         <v>0.14837991000000272</v>
       </c>
       <c r="D256" s="5">
         <v>1.7291985530278442</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>104.43784905</v>
       </c>
       <c r="C257" s="5">
         <v>0.50572248999999658</v>
       </c>
       <c r="D257" s="5">
         <v>5.9979003828306121</v>
       </c>
       <c r="E257" s="5">
         <v>3.7456575559313698</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>105.28288293</v>
       </c>
       <c r="C258" s="5">
         <v>0.84503388000000257</v>
       </c>
       <c r="D258" s="5">
         <v>10.153473979201856</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>105.00653843000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.27634449999999333</v>
       </c>
       <c r="D259" s="5">
         <v>-3.1046620384408086</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>106.2509968</v>
       </c>
       <c r="C260" s="5">
         <v>1.2444583699999896</v>
       </c>
       <c r="D260" s="5">
         <v>15.186094223556324</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>106.44670411</v>
       </c>
       <c r="C261" s="5">
         <v>0.19570731000000308</v>
       </c>
       <c r="D261" s="5">
         <v>2.2328506547817373</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>106.87242809</v>
       </c>
       <c r="C262" s="5">
         <v>0.42572398000000078</v>
       </c>
       <c r="D262" s="5">
         <v>4.9062805859398484</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>106.65709257</v>
       </c>
       <c r="C263" s="5">
         <v>-0.21533551999999645</v>
       </c>
       <c r="D263" s="5">
         <v>-2.39124526681459</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>107.06708652</v>
       </c>
       <c r="C264" s="5">
         <v>0.4099939500000005</v>
       </c>
       <c r="D264" s="5">
         <v>4.7116322525740273</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>107.6682216</v>
       </c>
       <c r="C265" s="5">
         <v>0.60113507999999172</v>
       </c>
       <c r="D265" s="5">
         <v>6.9494750188339838</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>107.95479464</v>
       </c>
       <c r="C266" s="5">
         <v>0.2865730400000075</v>
       </c>
       <c r="D266" s="5">
         <v>3.2411303494659593</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>108.12592229000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.17112765000000252</v>
       </c>
       <c r="D267" s="5">
         <v>1.9188869097380268</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>108.68847662</v>
       </c>
       <c r="C268" s="5">
         <v>0.56255432999999755</v>
       </c>
       <c r="D268" s="5">
         <v>6.4251133760998114</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>108.96163412</v>
       </c>
       <c r="C269" s="5">
         <v>0.27315749999999639</v>
       </c>
       <c r="D269" s="5">
         <v>3.0578963495484057</v>
       </c>
       <c r="E269" s="5">
         <v>4.3315571042010115</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>108.88228504</v>
       </c>
       <c r="C270" s="5">
         <v>-7.9349080000000072E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-0.87038382224539079</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>109.35871351</v>
       </c>
       <c r="C271" s="5">
         <v>0.47642847000000188</v>
       </c>
       <c r="D271" s="5">
         <v>5.378980443378345</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>109.88269443</v>
       </c>
       <c r="C272" s="5">
         <v>0.52398091999999963</v>
       </c>
       <c r="D272" s="5">
         <v>5.9036409955507185</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>110.79332074</v>
       </c>
       <c r="C273" s="5">
         <v>0.91062630999999783</v>
       </c>
       <c r="D273" s="5">
         <v>10.410747587126989</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>111.36740131000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.57408057000000667</v>
       </c>
       <c r="D274" s="5">
         <v>6.3981499513844353</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>112.19778202000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.83038071000000002</v>
       </c>
       <c r="D275" s="5">
         <v>9.3236770451665443</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>112.49217673</v>
       </c>
       <c r="C276" s="5">
         <v>0.29439470999999173</v>
       </c>
       <c r="D276" s="5">
         <v>3.1945082465125285</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>113.17537720999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.68320047999999645</v>
       </c>
       <c r="D277" s="5">
         <v>7.536416996691031</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>113.20961575</v>
       </c>
       <c r="C278" s="5">
         <v>3.4238540000004036E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.36363634221845409</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>114.01903629</v>
       </c>
       <c r="C279" s="5">
         <v>0.80942054000000496</v>
       </c>
       <c r="D279" s="5">
         <v>8.9252575033224488</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>113.2585596</v>
       </c>
       <c r="C280" s="5">
         <v>-0.7604766900000044</v>
       </c>
       <c r="D280" s="5">
         <v>-7.7165085384720005</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>114.27266112</v>
       </c>
       <c r="C281" s="5">
         <v>1.014101519999997</v>
       </c>
       <c r="D281" s="5">
         <v>11.289882712637089</v>
       </c>
       <c r="E281" s="5">
         <v>4.8742174646086323</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>115.13366714999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.86100602999999865</v>
       </c>
       <c r="D282" s="5">
         <v>9.4258576134480307</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>115.86083517</v>
       </c>
       <c r="C283" s="5">
         <v>0.72716802000000769</v>
       </c>
       <c r="D283" s="5">
         <v>7.8479276789531482</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>115.57942728</v>
       </c>
       <c r="C284" s="5">
         <v>-0.281407889999997</v>
       </c>
       <c r="D284" s="5">
         <v>-2.8759909969432895</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>115.59968134</v>
       </c>
       <c r="C285" s="5">
         <v>2.0254059999999185E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.21048997812151971</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>115.83129676</v>
       </c>
       <c r="C286" s="5">
         <v>0.23161541999999713</v>
       </c>
       <c r="D286" s="5">
         <v>2.4309918004887354</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>116.57243525</v>
       </c>
       <c r="C287" s="5">
         <v>0.74113848999999732</v>
       </c>
       <c r="D287" s="5">
         <v>7.954166638696325</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>116.6252666</v>
       </c>
       <c r="C288" s="5">
         <v>5.2831350000005273E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.54520509848723364</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>116.79967796</v>
       </c>
       <c r="C289" s="5">
         <v>0.17441135999999346</v>
       </c>
       <c r="D289" s="5">
         <v>1.8094168097115171</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>117.1627168</v>
       </c>
       <c r="C290" s="5">
         <v>0.36303884000000153</v>
       </c>
       <c r="D290" s="5">
         <v>3.7942893698179603</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>117.29594950000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.13323270000000775</v>
       </c>
       <c r="D291" s="5">
         <v>1.3731585400327262</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>117.62124643</v>
       </c>
       <c r="C292" s="5">
         <v>0.32529692999999327</v>
       </c>
       <c r="D292" s="5">
         <v>3.3791948465141441</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>117.68517214000001</v>
       </c>
       <c r="C293" s="5">
         <v>6.3925710000006575E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.65413837221388604</v>
       </c>
       <c r="E293" s="5">
         <v>2.9862882220065501</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>118.39641552000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.71124337999999909</v>
       </c>
       <c r="D294" s="5">
         <v>7.4983225717517588</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.57019138</v>
       </c>
       <c r="C295" s="5">
         <v>-0.82622414000000788</v>
       </c>
       <c r="D295" s="5">
         <v>-8.0600949099133512</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>119.15173906</v>
       </c>
       <c r="C296" s="5">
         <v>1.5815476799999999</v>
       </c>
       <c r="D296" s="5">
         <v>17.391843610813652</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>119.23371322</v>
       </c>
       <c r="C297" s="5">
         <v>8.1974160000001461E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.82870855104024699</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>119.98380754</v>
       </c>
       <c r="C298" s="5">
         <v>0.75009432000000231</v>
       </c>
       <c r="D298" s="5">
         <v>7.8159083147848918</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>119.75275379</v>
       </c>
       <c r="C299" s="5">
         <v>-0.23105375000000095</v>
       </c>
       <c r="D299" s="5">
         <v>-2.2865306345711933</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>119.619165</v>
       </c>
       <c r="C300" s="5">
         <v>-0.13358879000000456</v>
       </c>
       <c r="D300" s="5">
         <v>-1.3304632798644023</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>119.42661986</v>
       </c>
       <c r="C301" s="5">
         <v>-0.1925451399999929</v>
       </c>
       <c r="D301" s="5">
         <v>-1.9145724870325731</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>119.05677675</v>
       </c>
       <c r="C302" s="5">
         <v>-0.36984311000000503</v>
       </c>
       <c r="D302" s="5">
         <v>-3.6535404610897326</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>120.10130687</v>
       </c>
       <c r="C303" s="5">
         <v>1.0445301200000046</v>
       </c>
       <c r="D303" s="5">
         <v>11.051224184359508</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>120.44327180000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.34196493000000316</v>
       </c>
       <c r="D304" s="5">
         <v>3.4707830145654039</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>121.13306319</v>
       </c>
       <c r="C305" s="5">
         <v>0.68979138999999634</v>
       </c>
       <c r="D305" s="5">
         <v>7.0931919539639621</v>
       </c>
       <c r="E305" s="5">
         <v>2.9297582586685911</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>120.93973757000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.19332561999999598</v>
       </c>
       <c r="D306" s="5">
         <v>-1.8984507347811541</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>121.69640232</v>
       </c>
       <c r="C307" s="5">
         <v>0.75666474999999878</v>
       </c>
       <c r="D307" s="5">
         <v>7.7716696387050366</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>121.48498703999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.21141528000001131</v>
       </c>
       <c r="D308" s="5">
         <v>-2.0648784865553438</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>122.00639002</v>
       </c>
       <c r="C309" s="5">
         <v>0.52140298000000485</v>
       </c>
       <c r="D309" s="5">
         <v>5.2736270720147971</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>123.13364624</v>
       </c>
       <c r="C310" s="5">
         <v>1.1272562200000067</v>
       </c>
       <c r="D310" s="5">
         <v>11.66831258776979</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>123.46242220000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.32877596000000153</v>
       </c>
       <c r="D311" s="5">
         <v>3.2515635881515736</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>124.43151204999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.96908984999998893</v>
       </c>
       <c r="D312" s="5">
         <v>9.8365859887932459</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>125.13764901</v>
       </c>
       <c r="C313" s="5">
         <v>0.70613696000000914</v>
       </c>
       <c r="D313" s="5">
         <v>7.0265079742491965</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>126.16453032</v>
       </c>
       <c r="C314" s="5">
         <v>1.0268813099999932</v>
       </c>
       <c r="D314" s="5">
         <v>10.304036339851464</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>126.94540087999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.78087055999999677</v>
       </c>
       <c r="D315" s="5">
         <v>7.6852829504122644</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>127.27978543</v>
       </c>
       <c r="C316" s="5">
         <v>0.33438455000000999</v>
       </c>
       <c r="D316" s="5">
         <v>3.207095789816905</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>126.37289517000001</v>
       </c>
       <c r="C317" s="5">
         <v>-0.90689025999999728</v>
       </c>
       <c r="D317" s="5">
         <v>-8.2229681471437175</v>
       </c>
       <c r="E317" s="5">
         <v>4.3256827178399737</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>128.02336634</v>
       </c>
       <c r="C318" s="5">
         <v>1.6504711699999888</v>
       </c>
       <c r="D318" s="5">
         <v>16.848647496185443</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>128.39683625000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.3734699100000114</v>
       </c>
       <c r="D319" s="5">
         <v>3.5573575422255921</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>127.83661874000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.56021751000000108</v>
       </c>
       <c r="D320" s="5">
         <v>-5.1119702469630042</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>129.34032869000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5037099500000011</v>
       </c>
       <c r="D321" s="5">
         <v>15.065259745019599</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>129.23218778</v>
       </c>
       <c r="C322" s="5">
         <v>-0.10814091000000303</v>
       </c>
       <c r="D322" s="5">
         <v>-0.99871406408065244</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>129.31398923</v>
       </c>
       <c r="C323" s="5">
         <v>8.1801450000000386E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.76222652667308211</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>130.06441694</v>
       </c>
       <c r="C324" s="5">
         <v>0.75042770999999675</v>
       </c>
       <c r="D324" s="5">
         <v>7.190393772917214</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>130.35587823</v>
       </c>
       <c r="C325" s="5">
         <v>0.29146129000000087</v>
       </c>
       <c r="D325" s="5">
         <v>2.7224710092227822</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>130.45678917999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.10091094999998518</v>
       </c>
       <c r="D326" s="5">
         <v>0.93290802872736389</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>130.52934739</v>
       </c>
       <c r="C327" s="5">
         <v>7.2558210000011059E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.66946837750456734</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>131.01106769</v>
       </c>
       <c r="C328" s="5">
         <v>0.48172030000000632</v>
       </c>
       <c r="D328" s="5">
         <v>4.5196223476782427</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>131.04541646999999</v>
       </c>
       <c r="C329" s="5">
         <v>3.4348779999987755E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.31507280977067786</v>
       </c>
       <c r="E329" s="5">
         <v>3.6974078133720001</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>131.9064487</v>
       </c>
       <c r="C330" s="5">
         <v>0.86103223000000639</v>
       </c>
       <c r="D330" s="5">
         <v>8.1758488946511942</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>131.33811782000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.56833087999999066</v>
       </c>
       <c r="D331" s="5">
         <v>-5.0495293042598917</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>132.69559169999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.3574738799999864</v>
       </c>
       <c r="D332" s="5">
         <v>13.132786893460157</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>132.675129</v>
       </c>
       <c r="C333" s="5">
         <v>-2.0462699999995948E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.18489253508704451</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>133.00396816</v>
       </c>
       <c r="C334" s="5">
         <v>0.32883916000000113</v>
       </c>
       <c r="D334" s="5">
         <v>3.01511619241559</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>133.62377465</v>
       </c>
       <c r="C335" s="5">
         <v>0.61980649000000199</v>
       </c>
       <c r="D335" s="5">
         <v>5.7376487110539109</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>134.58296752999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.95919287999998915</v>
       </c>
       <c r="D336" s="5">
         <v>8.9623281290991397</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>134.08845529999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.494512229999998</v>
       </c>
       <c r="D337" s="5">
         <v>-4.3212593193415856</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>133.88170102000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.20675427999998419</v>
       </c>
       <c r="D338" s="5">
         <v>-1.8346981159437448</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>133.41977718000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.4619238399999972</v>
       </c>
       <c r="D339" s="5">
         <v>-4.0626158005930719</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>132.96550780999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.45426937000001999</v>
       </c>
       <c r="D340" s="5">
         <v>-4.0101249998473865</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>133.87605717</v>
       </c>
       <c r="C341" s="5">
         <v>0.91054936000000453</v>
       </c>
       <c r="D341" s="5">
         <v>8.5342979763996176</v>
       </c>
       <c r="E341" s="5">
         <v>2.1600455599666279</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>133.37373217999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.5023249900000053</v>
       </c>
       <c r="D342" s="5">
         <v>-4.4108301474986895</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>133.89663469999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.52290252000000237</v>
       </c>
       <c r="D343" s="5">
         <v>4.8074830593676454</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>134.56002169999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.66338700000000017</v>
       </c>
       <c r="D344" s="5">
         <v>6.1100796503478438</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>135.02932799999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.46930629999999951</v>
       </c>
       <c r="D345" s="5">
         <v>4.2664756042174456</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>134.69032055</v>
       </c>
       <c r="C346" s="5">
         <v>-0.33900744999999688</v>
       </c>
       <c r="D346" s="5">
         <v>-2.971490010926614</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>135.30978031000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.61945976000001224</v>
       </c>
       <c r="D347" s="5">
         <v>5.6607354040120406</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>135.83849509000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.52871478000000138</v>
       </c>
       <c r="D348" s="5">
         <v>4.7910208598906934</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>136.93210553</v>
       </c>
       <c r="C349" s="5">
         <v>1.093610439999992</v>
       </c>
       <c r="D349" s="5">
         <v>10.100450287440687</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>136.18521684000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.74688868999999158</v>
       </c>
       <c r="D350" s="5">
         <v>-6.3525046396941125</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>136.67310785999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.48789101999997797</v>
       </c>
       <c r="D351" s="5">
         <v>4.3847947184321612</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>136.50190576</v>
       </c>
       <c r="C352" s="5">
         <v>-0.17120209999998792</v>
       </c>
       <c r="D352" s="5">
         <v>-1.4928541321159616</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>137.23832503</v>
       </c>
       <c r="C353" s="5">
         <v>0.73641926999999896</v>
       </c>
       <c r="D353" s="5">
         <v>6.6695172695735661</v>
       </c>
       <c r="E353" s="5">
         <v>2.5114781022647525</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>137.33542244</v>
       </c>
       <c r="C354" s="5">
         <v>9.7097410000003492E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.85232288699301773</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>138.01070534999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.67528290999999285</v>
       </c>
       <c r="D355" s="5">
         <v>6.0626547119034147</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>137.77139654000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.23930880999998294</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0610547111291289</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>137.94184866000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.1704521199999931</v>
       </c>
       <c r="D357" s="5">
         <v>1.4947960635116608</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>137.82179919000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.12004946999999788</v>
       </c>
       <c r="D358" s="5">
         <v>-1.0393641066012371</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>137.83465183000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.2852640000005522E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.11196400840500775</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>137.72157569000001</v>
       </c>
       <c r="C360" s="5">
         <v>-0.11307614000000399</v>
       </c>
       <c r="D360" s="5">
         <v>-0.98002054801260563</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>138.27727340999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.55569771999998352</v>
       </c>
       <c r="D361" s="5">
         <v>4.9508340813650964</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>138.39601908</v>
       </c>
       <c r="C362" s="5">
         <v>0.1187456700000098</v>
       </c>
       <c r="D362" s="5">
         <v>1.0353816779888225</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>138.40927513</v>
       </c>
       <c r="C363" s="5">
         <v>1.3256049999995412E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.1150007266859765</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>138.91557012000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.50629499000001488</v>
       </c>
       <c r="D364" s="5">
         <v>4.4789447231187385</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>139.31406938999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.39849926999997365</v>
       </c>
       <c r="D365" s="5">
         <v>3.4972072733698623</v>
       </c>
       <c r="E365" s="5">
         <v>1.5125107068643118</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>139.65360969</v>
       </c>
       <c r="C366" s="5">
         <v>0.33954030000001012</v>
       </c>
       <c r="D366" s="5">
         <v>2.9641997056323532</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>139.67746635</v>
       </c>
       <c r="C367" s="5">
         <v>2.3856660000006968E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.2051855647129619</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>135.54514742000001</v>
       </c>
       <c r="C368" s="5">
         <v>-4.1323189299999967</v>
       </c>
       <c r="D368" s="5">
         <v>-30.258464131878515</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>78.902801025000002</v>
       </c>
       <c r="C369" s="5">
         <v>-56.642346395000004</v>
       </c>
       <c r="D369" s="5">
         <v>-99.848608546493239</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>91.891643912999996</v>
       </c>
       <c r="C370" s="5">
         <v>12.988842887999994</v>
       </c>
       <c r="D370" s="5">
         <v>522.5915216554713</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>104.06277324</v>
       </c>
       <c r="C371" s="5">
         <v>12.171129327000003</v>
       </c>
       <c r="D371" s="5">
         <v>344.86935929636854</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>102.09623879999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.9665344400000038</v>
       </c>
       <c r="D372" s="5">
         <v>-20.462457065909145</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>104.72263160999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.6263928099999987</v>
       </c>
       <c r="D373" s="5">
         <v>35.634337225358315</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>109.67448272</v>
       </c>
       <c r="C374" s="5">
         <v>4.9518511100000069</v>
       </c>
       <c r="D374" s="5">
         <v>74.092703782672075</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>112.77741094</v>
       </c>
       <c r="C375" s="5">
         <v>3.1029282199999955</v>
       </c>
       <c r="D375" s="5">
         <v>39.764960179065142</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>115.21013078999999</v>
       </c>
       <c r="C376" s="5">
         <v>2.432719849999998</v>
       </c>
       <c r="D376" s="5">
         <v>29.188124660072233</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>115.86709564</v>
       </c>
       <c r="C377" s="5">
         <v>0.65696485000000848</v>
       </c>
       <c r="D377" s="5">
         <v>7.0615226040666279</v>
       </c>
       <c r="E377" s="5">
         <v>-16.830298513757302</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>116.05261114</v>
       </c>
       <c r="C378" s="5">
         <v>0.18551549999999395</v>
       </c>
       <c r="D378" s="5">
         <v>1.9383371705121943</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>114.13132243</v>
       </c>
       <c r="C379" s="5">
         <v>-1.9212887099999989</v>
       </c>
       <c r="D379" s="5">
         <v>-18.15367256059406</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>117.66647469999999</v>
       </c>
       <c r="C380" s="5">
         <v>3.5351522699999975</v>
       </c>
       <c r="D380" s="5">
         <v>44.203138458843696</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>120.17568828</v>
       </c>
       <c r="C381" s="5">
         <v>2.5092135800000079</v>
       </c>
       <c r="D381" s="5">
         <v>28.815021972971124</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>122.36708872</v>
       </c>
       <c r="C382" s="5">
         <v>2.1914004399999953</v>
       </c>
       <c r="D382" s="5">
         <v>24.215592369445705</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>123.93133668</v>
       </c>
       <c r="C383" s="5">
         <v>1.564247960000003</v>
       </c>
       <c r="D383" s="5">
         <v>16.465708776468446</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>126.19355951999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.2622228399999926</v>
       </c>
       <c r="D384" s="5">
         <v>24.243214927439084</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>127.19436769000001</v>
       </c>
       <c r="C385" s="5">
         <v>1.0008081700000133</v>
       </c>
       <c r="D385" s="5">
         <v>9.943176649902675</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>128.63954150000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.44517381</v>
       </c>
       <c r="D386" s="5">
         <v>14.519444718991515</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>130.06815847999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.4286169799999868</v>
       </c>
       <c r="D387" s="5">
         <v>14.171602325092936</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>130.89891904000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.83076056000001586</v>
       </c>
       <c r="D388" s="5">
         <v>7.9396049156717607</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>131.41920256</v>
       </c>
       <c r="C389" s="5">
         <v>0.52028351999999245</v>
       </c>
       <c r="D389" s="5">
         <v>4.8752983099222824</v>
       </c>
       <c r="E389" s="5">
         <v>13.422367095763343</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>132.06517948999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.64597692999998912</v>
       </c>
       <c r="D390" s="5">
         <v>6.0605757074407185</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>133.07137509</v>
       </c>
       <c r="C391" s="5">
         <v>1.0061956000000123</v>
       </c>
       <c r="D391" s="5">
         <v>9.5357344751582307</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>133.34146766999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.27009257999998226</v>
       </c>
       <c r="D392" s="5">
         <v>2.4629926638106037</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>134.11635722</v>
       </c>
       <c r="C393" s="5">
         <v>0.7748895500000117</v>
       </c>
       <c r="D393" s="5">
         <v>7.2008464142599315</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>134.57535686</v>
       </c>
       <c r="C394" s="5">
         <v>0.45899964000000182</v>
       </c>
       <c r="D394" s="5">
         <v>4.1850716619673767</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>136.1315098</v>
       </c>
       <c r="C395" s="5">
         <v>1.556152940000004</v>
       </c>
       <c r="D395" s="5">
         <v>14.793541039728076</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>137.50868621000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.3771764100000041</v>
       </c>
       <c r="D396" s="5">
         <v>12.838592041345942</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>138.23093829999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.72225208999998358</v>
       </c>
       <c r="D397" s="5">
         <v>6.488198244088017</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>138.14318356999999</v>
       </c>
       <c r="C398" s="5">
         <v>-8.7754730000000336E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-0.75915541059236036</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>138.01924382999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.1239397399999973</v>
       </c>
       <c r="D399" s="5">
         <v>-1.0713230770268201</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>138.90494616000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.88570233000001508</v>
       </c>
       <c r="D400" s="5">
         <v>7.9783784773646005</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>138.43127693</v>
       </c>
       <c r="C401" s="5">
         <v>-0.47366923000001293</v>
       </c>
       <c r="D401" s="5">
         <v>-4.0161482099236316</v>
       </c>
       <c r="E401" s="5">
         <v>5.3356543285967728</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>141.57016967999999</v>
       </c>
       <c r="C402" s="5">
         <v>3.1388927499999966</v>
       </c>
       <c r="D402" s="5">
         <v>30.873082434686296</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>142.01926714000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.4490974600000186</v>
       </c>
       <c r="D403" s="5">
         <v>3.8738373351078215</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>142.71127002</v>
       </c>
       <c r="C404" s="5">
         <v>0.69200287999998977</v>
       </c>
       <c r="D404" s="5">
         <v>6.0063901530482688</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>141.19559776</v>
       </c>
       <c r="C405" s="5">
         <v>-1.5156722600000023</v>
       </c>
       <c r="D405" s="5">
         <v>-12.025942289486824</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>140.36929416999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.82630359000000908</v>
       </c>
       <c r="D406" s="5">
         <v>-6.8009432142780879</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>142.73592574</v>
       </c>
       <c r="C407" s="5">
         <v>2.3666315700000098</v>
       </c>
       <c r="D407" s="5">
         <v>22.217714908633045</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>142.93628221</v>
       </c>
       <c r="C408" s="5">
         <v>0.20035647000000267</v>
       </c>
       <c r="D408" s="5">
         <v>1.697488866903818</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>143.63569455000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.69941234000000918</v>
       </c>
       <c r="D409" s="5">
         <v>6.0324418066380225</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>143.81222826999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.17653371999998058</v>
       </c>
       <c r="D410" s="5">
         <v>1.4848560261045973</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>143.55805343</v>
       </c>
       <c r="C411" s="5">
         <v>-0.25417483999999035</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1003936036847803</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>144.19328067000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.63522724000000608</v>
       </c>
       <c r="D412" s="5">
         <v>5.441006952718408</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>144.30076149000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.10748082000000636</v>
       </c>
       <c r="D413" s="5">
         <v>0.89814908257692672</v>
       </c>
       <c r="E413" s="5">
         <v>4.2399988573160519</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>144.95274483</v>
       </c>
       <c r="C414" s="5">
         <v>0.65198333999998681</v>
       </c>
       <c r="D414" s="5">
         <v>5.5586550214460795</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>145.43779221</v>
       </c>
       <c r="C415" s="5">
         <v>0.48504737999999747</v>
       </c>
       <c r="D415" s="5">
         <v>4.0902269554017101</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>145.04940121000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.38839099999998439</v>
       </c>
       <c r="D416" s="5">
         <v>-3.1579431162925165</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>146.24224393</v>
       </c>
       <c r="C417" s="5">
         <v>1.1928427199999874</v>
       </c>
       <c r="D417" s="5">
         <v>10.327257610088658</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>146.01223450000001</v>
       </c>
       <c r="C418" s="5">
         <v>-0.23000942999999552</v>
       </c>
       <c r="D418" s="5">
         <v>-1.8711158788399906</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>145.86421075999999</v>
       </c>
       <c r="C419" s="5">
         <v>-0.1480237400000135</v>
       </c>
       <c r="D419" s="5">
         <v>-1.2097713067374505</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>145.70356469999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.16064606000000481</v>
       </c>
       <c r="D420" s="5">
         <v>-1.3136316049501606</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>145.99562943000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.2920647300000212</v>
       </c>
       <c r="D421" s="5">
         <v>2.4321132137342882</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>147.41178260000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.4161531700000012</v>
       </c>
       <c r="D422" s="5">
         <v>12.281477363489168</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>147.98141068999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.5696280899999806</v>
       </c>
       <c r="D423" s="5">
         <v>4.7368675696467966</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>148.03088595</v>
       </c>
       <c r="C424" s="5">
         <v>4.9475260000008348E-2</v>
       </c>
       <c r="D424" s="5">
         <v>0.40193971595872124</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>148.85715852999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.82627257999999415</v>
       </c>
       <c r="D425" s="5">
         <v>6.9076137310472685</v>
       </c>
       <c r="E425" s="5">
         <v>3.1575696433977063</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>148.07375407000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.78340445999998565</v>
       </c>
       <c r="D426" s="5">
         <v>-6.1357209735003799</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>147.75512748</v>
       </c>
       <c r="C427" s="5">
         <v>-0.31862659000000804</v>
       </c>
       <c r="D427" s="5">
         <v>-2.551830291470325</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>148.43464548</v>
       </c>
       <c r="C428" s="5">
         <v>0.67951800000000162</v>
       </c>
       <c r="D428" s="5">
         <v>5.6604906956407852</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>149.83826114999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.4036156699999935</v>
       </c>
       <c r="D429" s="5">
         <v>11.956506734578355</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>149.12616937999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.71209177000000068</v>
       </c>
       <c r="D430" s="5">
         <v>-5.5561564546310223</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>148.09434461999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0318247600000063</v>
       </c>
       <c r="D431" s="5">
         <v>-7.9941709890321677</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>146.02988758000001</v>
       </c>
       <c r="C432" s="5">
         <v>-2.0644570399999793</v>
       </c>
       <c r="D432" s="5">
         <v>-15.503383116334701</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>146.10098038000001</v>
       </c>
       <c r="C433" s="5">
         <v>7.1092800000002399E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.58577160242661019</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>147.2930442</v>
       </c>
       <c r="C434" s="5">
         <v>1.1920638199999871</v>
       </c>
       <c r="D434" s="5">
         <v>10.24256136580275</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>148.87088353999999</v>
       </c>
       <c r="C435" s="5">
         <v>1.577839339999997</v>
       </c>
       <c r="D435" s="5">
         <v>13.639766684624121</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>148.48103122000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.38985231999998859</v>
       </c>
       <c r="D436" s="5">
         <v>-3.0976050663506394</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>147.92146450000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.5595667199999923</v>
       </c>
       <c r="D437" s="5">
         <v>-4.4297606701614534</v>
       </c>
       <c r="E437" s="5">
         <v>-0.62858517470048003</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>148.88531055000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.96384605000000079</v>
       </c>
       <c r="D438" s="5">
         <v>8.1055121516832251</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>147.98393426000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.90137629000000175</v>
       </c>
       <c r="D439" s="5">
         <v>-7.0279051755098969</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>148.14862582999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.16469156999997381</v>
       </c>
       <c r="D440" s="5">
         <v>1.3436868553045045</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>147.74449079999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.40413502999999196</v>
       </c>
       <c r="D441" s="5">
         <v>-3.2248134601178147</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>147.93245958</v>
+        <v>147.81632234</v>
       </c>
       <c r="C442" s="5">
-        <v>0.18796878000000561</v>
+        <v>7.1831540000005134E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>1.537435340786053</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5849877533630865</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>149.17747890000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.361156560000012</v>
+      </c>
+      <c r="D443" s="5">
+        <v>11.627306415745187</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90DAF76B-B958-4DF1-9355-EB2F35D376F5}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2129FCC-D869-4535-BCFD-B5D6D5092DC0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8642D88-A6F1-4D7C-9860-43B5591C94DC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>