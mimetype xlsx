--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AD14568-28BD-4687-A036-9652FD01B59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6261B58A-359F-4FEE-8206-27F6C44800A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6F1D185B-7B12-4E5D-81CA-93A1B93C93A0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE6002FC-6C39-454B-8486-52EFC567C797}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B51550D3-372C-4FDF-883A-F17A46577AC2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87EB7B72-0968-4941-94D9-C97602F39B11}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>57.361821018000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>56.202670445000003</v>
       </c>
       <c r="C7" s="5">
         <v>-1.159150572999998</v>
       </c>
       <c r="D7" s="5">
         <v>-21.727671147810756</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>56.073273845999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12939659900000322</v>
       </c>
       <c r="D8" s="5">
         <v>-2.7280680185621575</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>56.243769911000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.17049606500000181</v>
       </c>
       <c r="D9" s="5">
         <v>3.7103540008353919</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>56.664587060999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.42081714999999775</v>
       </c>
       <c r="D10" s="5">
         <v>9.3572709817251631</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>56.582308656000002</v>
       </c>
       <c r="C11" s="5">
         <v>-8.2278404999996724E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.7285820122116102</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>56.261438003000002</v>
       </c>
       <c r="C12" s="5">
         <v>-0.32087065300000006</v>
       </c>
       <c r="D12" s="5">
         <v>-6.5967522568056713</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>56.457826961000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.196388958</v>
       </c>
       <c r="D13" s="5">
         <v>4.2701410305413301</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>56.437214584000003</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0612376999999071E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-0.43723335113343698</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>56.819451059000002</v>
       </c>
       <c r="C15" s="5">
         <v>0.38223647499999913</v>
       </c>
       <c r="D15" s="5">
         <v>8.4370133612992291</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>56.426364728000003</v>
       </c>
       <c r="C16" s="5">
         <v>-0.39308633099999923</v>
       </c>
       <c r="D16" s="5">
         <v>-7.9930875083033648</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>57.000636331999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.57427160399999622</v>
       </c>
       <c r="D17" s="5">
         <v>12.920186607272367</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>55.962192227000003</v>
       </c>
       <c r="C18" s="5">
         <v>-1.0384441049999964</v>
       </c>
       <c r="D18" s="5">
         <v>-19.798926893550917</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>55.531172021000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.43102020599999946</v>
       </c>
       <c r="D19" s="5">
         <v>-8.8607503989719838</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>55.860301950999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.32912992999999346</v>
       </c>
       <c r="D20" s="5">
         <v>7.3488191813907422</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>55.289633737999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.57066821299999759</v>
       </c>
       <c r="D21" s="5">
         <v>-11.593294098848961</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>55.385365915999998</v>
       </c>
       <c r="C22" s="5">
         <v>9.5732177999998669E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.0976617390514818</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>55.697681543000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.31231562700000381</v>
       </c>
       <c r="D23" s="5">
         <v>6.9806077584047221</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>55.972798584000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.27511704100000145</v>
       </c>
       <c r="D24" s="5">
         <v>6.0910745491717933</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>56.213244357999997</v>
       </c>
       <c r="C25" s="5">
         <v>0.24044577399999412</v>
       </c>
       <c r="D25" s="5">
         <v>5.2784678692724407</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>57.399322749</v>
       </c>
       <c r="C26" s="5">
         <v>1.1860783910000023</v>
       </c>
       <c r="D26" s="5">
         <v>28.474637725140362</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>57.711326538000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.31200378900000203</v>
       </c>
       <c r="D27" s="5">
         <v>6.7213881313882728</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>58.243203583000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.53187704500000166</v>
       </c>
       <c r="D28" s="5">
         <v>11.637569391834667</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>58.468139233999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.22493565099999557</v>
       </c>
       <c r="D29" s="5">
         <v>4.7341261838969695</v>
       </c>
       <c r="E29" s="5">
         <v>2.5745377533200386</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>58.898887170000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.43074793600000305</v>
       </c>
       <c r="D30" s="5">
         <v>9.2078361567619957</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>59.438163977000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.53927680700000025</v>
       </c>
       <c r="D31" s="5">
         <v>11.557701343062398</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>59.562158273999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.12399429699999587</v>
       </c>
       <c r="D32" s="5">
         <v>2.5322497188056348</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>60.04364872</v>
       </c>
       <c r="C33" s="5">
         <v>0.48149044600000224</v>
       </c>
       <c r="D33" s="5">
         <v>10.143732646414684</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>60.354135393999996</v>
       </c>
       <c r="C34" s="5">
         <v>0.3104866739999963</v>
       </c>
       <c r="D34" s="5">
         <v>6.3847770294383155</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>60.259699660999999</v>
       </c>
       <c r="C35" s="5">
         <v>-9.4435732999997413E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-1.8615578159844715</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>61.528886301999997</v>
       </c>
       <c r="C36" s="5">
         <v>1.2691866409999975</v>
       </c>
       <c r="D36" s="5">
         <v>28.417762180616755</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>61.902818504000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.37393220200000599</v>
       </c>
       <c r="D37" s="5">
         <v>7.5415841357239666</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>62.034504198</v>
       </c>
       <c r="C38" s="5">
         <v>0.13168569399999797</v>
       </c>
       <c r="D38" s="5">
         <v>2.5828370745626827</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>61.861088002999999</v>
       </c>
       <c r="C39" s="5">
         <v>-0.17341619500000149</v>
       </c>
       <c r="D39" s="5">
         <v>-3.3034761337626062</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>62.059287355999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.19819935299999969</v>
       </c>
       <c r="D40" s="5">
         <v>3.9132101200217706</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>61.796229971000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.2630573849999962</v>
       </c>
       <c r="D41" s="5">
         <v>-4.9696434633577642</v>
       </c>
       <c r="E41" s="5">
         <v>5.6921440986523963</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>61.658027402999998</v>
       </c>
       <c r="C42" s="5">
         <v>-0.13820256800000408</v>
       </c>
       <c r="D42" s="5">
         <v>-2.6509430695719982</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>62.425013692</v>
       </c>
       <c r="C43" s="5">
         <v>0.76698628900000188</v>
       </c>
       <c r="D43" s="5">
         <v>15.992053779729387</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>62.827942956000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.40292926400000084</v>
       </c>
       <c r="D44" s="5">
         <v>8.0265070297776973</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>63.299469965</v>
       </c>
       <c r="C45" s="5">
         <v>0.471527008999999</v>
       </c>
       <c r="D45" s="5">
         <v>9.3872723039692509</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>63.266615154</v>
       </c>
       <c r="C46" s="5">
         <v>-3.2854810999999984E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-0.62107026607024496</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>64.176914957999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.91029980399999744</v>
       </c>
       <c r="D47" s="5">
         <v>18.700032775424404</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>63.765167822999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.41174713499999882</v>
       </c>
       <c r="D48" s="5">
         <v>-7.4330299388881365</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>64.020233464</v>
       </c>
       <c r="C49" s="5">
         <v>0.25506564100000162</v>
       </c>
       <c r="D49" s="5">
         <v>4.9071184771211751</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>63.086585886999998</v>
       </c>
       <c r="C50" s="5">
         <v>-0.93364757700000212</v>
       </c>
       <c r="D50" s="5">
         <v>-16.162705168130721</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>63.480598069000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.39401218200000443</v>
       </c>
       <c r="D51" s="5">
         <v>7.7575769687771468</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>62.451309170999998</v>
       </c>
       <c r="C52" s="5">
         <v>-1.0292888980000043</v>
       </c>
       <c r="D52" s="5">
         <v>-17.812371949123072</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>63.349698893000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.89838972200000455</v>
       </c>
       <c r="D53" s="5">
         <v>18.696003473396281</v>
       </c>
       <c r="E53" s="5">
         <v>2.5138571118804798</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>64.931238864999997</v>
       </c>
       <c r="C54" s="5">
         <v>1.5815399719999945</v>
       </c>
       <c r="D54" s="5">
         <v>34.434151325144022</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>65.305135784000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.37389691900000344</v>
       </c>
       <c r="D55" s="5">
         <v>7.1331246643855595</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>65.116643726999996</v>
       </c>
       <c r="C56" s="5">
         <v>-0.18849205700000482</v>
       </c>
       <c r="D56" s="5">
         <v>-3.4091355834991233</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>65.806944349999995</v>
       </c>
       <c r="C57" s="5">
         <v>0.69030062299999884</v>
       </c>
       <c r="D57" s="5">
         <v>13.489742612651501</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>65.715038804000002</v>
       </c>
       <c r="C58" s="5">
         <v>-9.1905545999992455E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-1.663098731033763</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>65.716066498000004</v>
       </c>
       <c r="C59" s="5">
         <v>1.0276940000011336E-3</v>
       </c>
       <c r="D59" s="5">
         <v>1.8767985250556229E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>66.383698922999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.66763242499999365</v>
       </c>
       <c r="D60" s="5">
         <v>12.89602439309574</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>65.986686203999994</v>
       </c>
       <c r="C61" s="5">
         <v>-0.39701271900000279</v>
       </c>
       <c r="D61" s="5">
         <v>-6.9452697291667809</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>65.908352198000003</v>
       </c>
       <c r="C62" s="5">
         <v>-7.8334005999991518E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-1.4152776759857266</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>67.229425981999995</v>
       </c>
       <c r="C63" s="5">
         <v>1.3210737839999922</v>
       </c>
       <c r="D63" s="5">
         <v>26.88999858912058</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>67.572452913999996</v>
       </c>
       <c r="C64" s="5">
         <v>0.34302693200000078</v>
       </c>
       <c r="D64" s="5">
         <v>6.2975790968204715</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>69.034607000999998</v>
       </c>
       <c r="C65" s="5">
         <v>1.4621540870000018</v>
       </c>
       <c r="D65" s="5">
         <v>29.290337865937175</v>
       </c>
       <c r="E65" s="5">
         <v>8.9738518214617091</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>68.535818051000007</v>
       </c>
       <c r="C66" s="5">
         <v>-0.4987889499999909</v>
       </c>
       <c r="D66" s="5">
         <v>-8.3338631531051597</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>68.675745667000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.13992761599999426</v>
       </c>
       <c r="D67" s="5">
         <v>2.4777052965828661</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>69.249205528000005</v>
       </c>
       <c r="C68" s="5">
         <v>0.57345986100000346</v>
       </c>
       <c r="D68" s="5">
         <v>10.493553266409306</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>69.650476687999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.40127115999999319</v>
       </c>
       <c r="D69" s="5">
         <v>7.1794622958495369</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>70.239814675999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.58933798799999693</v>
       </c>
       <c r="D70" s="5">
         <v>10.639745331576256</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>70.057307219999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.18250745599999618</v>
       </c>
       <c r="D71" s="5">
         <v>-3.0738415357133286</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>69.899055699000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.15825152099999684</v>
       </c>
       <c r="D72" s="5">
         <v>-2.6772393991769561</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>70.207499350000006</v>
       </c>
       <c r="C73" s="5">
         <v>0.30844365100000459</v>
       </c>
       <c r="D73" s="5">
         <v>5.4256654885778355</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>70.375418490000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.16791913999999508</v>
       </c>
       <c r="D74" s="5">
         <v>2.90816391943578</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>69.824507916000002</v>
       </c>
       <c r="C75" s="5">
         <v>-0.55091057399999954</v>
       </c>
       <c r="D75" s="5">
         <v>-8.9997218762772331</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>70.058595509</v>
       </c>
       <c r="C76" s="5">
         <v>0.23408759299999815</v>
       </c>
       <c r="D76" s="5">
         <v>4.098030915241746</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>70.336498454999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.27790294599999754</v>
       </c>
       <c r="D77" s="5">
         <v>4.8653016474099697</v>
       </c>
       <c r="E77" s="5">
         <v>1.8858533575502712</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>70.392385492000003</v>
       </c>
       <c r="C78" s="5">
         <v>5.588703700000508E-2</v>
       </c>
       <c r="D78" s="5">
         <v>0.95765787253934143</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>70.422790320999994</v>
       </c>
       <c r="C79" s="5">
         <v>3.0404828999991196E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.51955330628139507</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>70.139459287999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.28333103299999607</v>
       </c>
       <c r="D80" s="5">
         <v>-4.7225300752275601</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>69.292781429000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.84667785899999615</v>
       </c>
       <c r="D81" s="5">
         <v>-13.561550125781851</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>69.725376339999997</v>
       </c>
       <c r="C82" s="5">
         <v>0.43259491099999536</v>
       </c>
       <c r="D82" s="5">
         <v>7.7542657596691766</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>70.029474268000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.30409792800000446</v>
       </c>
       <c r="D83" s="5">
         <v>5.3610251027324418</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>69.840158959999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.18931530800000473</v>
       </c>
       <c r="D84" s="5">
         <v>-3.1962373136310451</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>70.416622606999994</v>
       </c>
       <c r="C85" s="5">
         <v>0.57646364699999708</v>
       </c>
       <c r="D85" s="5">
         <v>10.367108297336403</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>70.209896321000002</v>
       </c>
       <c r="C86" s="5">
         <v>-0.20672628599999143</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4665813635105902</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>70.931680082</v>
       </c>
       <c r="C87" s="5">
         <v>0.72178376099999753</v>
       </c>
       <c r="D87" s="5">
         <v>13.058437492550823</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>71.374979710999995</v>
       </c>
       <c r="C88" s="5">
         <v>0.44329962899999487</v>
       </c>
       <c r="D88" s="5">
         <v>7.7628364456202137</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>71.571815313000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.19683560200000727</v>
       </c>
       <c r="D89" s="5">
         <v>3.3599801991361922</v>
       </c>
       <c r="E89" s="5">
         <v>1.7562956432787713</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>71.372034257999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.19978105500000254</v>
       </c>
       <c r="D90" s="5">
         <v>-3.2986555525810424</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>71.514762941000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.14272868300000141</v>
       </c>
       <c r="D91" s="5">
         <v>2.4263123651889318</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>72.574834206999995</v>
       </c>
       <c r="C92" s="5">
         <v>1.0600712659999942</v>
       </c>
       <c r="D92" s="5">
         <v>19.312017157859085</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>72.682387652000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.10755344500000774</v>
       </c>
       <c r="D93" s="5">
         <v>1.7929262552749847</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>73.427837189000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.74544953699999894</v>
       </c>
       <c r="D94" s="5">
         <v>13.026064911184365</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>73.839732359999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.41189517099999762</v>
       </c>
       <c r="D95" s="5">
         <v>6.9430414018869957</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>73.529258951000003</v>
       </c>
       <c r="C96" s="5">
         <v>-0.31047340899999654</v>
       </c>
       <c r="D96" s="5">
         <v>-4.9305673623516899</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>74.123019162999995</v>
       </c>
       <c r="C97" s="5">
         <v>0.59376021199999229</v>
       </c>
       <c r="D97" s="5">
         <v>10.132358189647972</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>74.96752309</v>
       </c>
       <c r="C98" s="5">
         <v>0.84450392700000521</v>
       </c>
       <c r="D98" s="5">
         <v>14.562039852922615</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>74.659444332999996</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30807875700000409</v>
       </c>
       <c r="D99" s="5">
         <v>-4.8214477951669892</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>74.862507812000004</v>
       </c>
       <c r="C100" s="5">
         <v>0.20306347900000787</v>
       </c>
       <c r="D100" s="5">
         <v>3.3131058060100305</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>74.628440858000005</v>
       </c>
       <c r="C101" s="5">
         <v>-0.23406695399999933</v>
       </c>
       <c r="D101" s="5">
         <v>-3.6880970199148044</v>
       </c>
       <c r="E101" s="5">
         <v>4.2707112173034467</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>76.168273137</v>
       </c>
       <c r="C102" s="5">
         <v>1.5398322789999952</v>
       </c>
       <c r="D102" s="5">
         <v>27.772353198011167</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>74.712106078000005</v>
       </c>
       <c r="C103" s="5">
         <v>-1.4561670589999949</v>
       </c>
       <c r="D103" s="5">
         <v>-20.676396694241227</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>74.312995211</v>
       </c>
       <c r="C104" s="5">
         <v>-0.39911086700000453</v>
       </c>
       <c r="D104" s="5">
         <v>-6.2253516206935755</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>74.781038663000004</v>
       </c>
       <c r="C105" s="5">
         <v>0.46804345200000341</v>
       </c>
       <c r="D105" s="5">
         <v>7.8253118242196384</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>74.703951795999998</v>
       </c>
       <c r="C106" s="5">
         <v>-7.7086867000005554E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-1.2300120316383389</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>74.589377071000001</v>
       </c>
       <c r="C107" s="5">
         <v>-0.1145747249999971</v>
       </c>
       <c r="D107" s="5">
         <v>-1.8250144631780429</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>75.752109058000002</v>
       </c>
       <c r="C108" s="5">
         <v>1.1627319870000008</v>
       </c>
       <c r="D108" s="5">
         <v>20.396256417391644</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>75.626819858000005</v>
       </c>
       <c r="C109" s="5">
         <v>-0.12528919999999744</v>
       </c>
       <c r="D109" s="5">
         <v>-1.9667689673986355</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>75.873775089999995</v>
       </c>
       <c r="C110" s="5">
         <v>0.24695523199999059</v>
       </c>
       <c r="D110" s="5">
         <v>3.9896825444744266</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>76.654195255000005</v>
       </c>
       <c r="C111" s="5">
         <v>0.78042016500000955</v>
       </c>
       <c r="D111" s="5">
         <v>13.065687790107772</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>76.151691658999994</v>
       </c>
       <c r="C112" s="5">
         <v>-0.50250359600001104</v>
       </c>
       <c r="D112" s="5">
         <v>-7.5890317318881522</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>76.458139810999995</v>
       </c>
       <c r="C113" s="5">
         <v>0.30644815200000153</v>
       </c>
       <c r="D113" s="5">
         <v>4.9373439337090375</v>
       </c>
       <c r="E113" s="5">
         <v>2.4517448468224901</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>77.756635212999996</v>
       </c>
       <c r="C114" s="5">
         <v>1.2984954020000004</v>
       </c>
       <c r="D114" s="5">
         <v>22.395309793511629</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>75.826416864999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.9302183479999968</v>
       </c>
       <c r="D115" s="5">
         <v>-26.040000090135131</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>75.460533155999997</v>
       </c>
       <c r="C116" s="5">
         <v>-0.365883709000002</v>
       </c>
       <c r="D116" s="5">
         <v>-5.6391113248173363</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>78.435429634000002</v>
       </c>
       <c r="C117" s="5">
         <v>2.9748964780000051</v>
       </c>
       <c r="D117" s="5">
         <v>59.040936824709924</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>77.985379619</v>
       </c>
       <c r="C118" s="5">
         <v>-0.45005001500000219</v>
       </c>
       <c r="D118" s="5">
         <v>-6.6722212285070022</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>77.785346270999995</v>
       </c>
       <c r="C119" s="5">
         <v>-0.20003334800000516</v>
       </c>
       <c r="D119" s="5">
         <v>-3.0349589509918506</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>77.976202314999995</v>
       </c>
       <c r="C120" s="5">
         <v>0.19085604400000022</v>
       </c>
       <c r="D120" s="5">
         <v>2.9844101773963017</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>77.839357778999997</v>
       </c>
       <c r="C121" s="5">
         <v>-0.13684453599999813</v>
       </c>
       <c r="D121" s="5">
         <v>-2.085734449819443</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>78.169718459999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.33036068100000193</v>
       </c>
       <c r="D122" s="5">
         <v>5.2135427353267261</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>78.133245427999995</v>
       </c>
       <c r="C123" s="5">
         <v>-3.6473032000003514E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.55847066902252607</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>78.870895437000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.73765000900000643</v>
       </c>
       <c r="D124" s="5">
         <v>11.936285111008393</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>78.359654223000007</v>
       </c>
       <c r="C125" s="5">
         <v>-0.51124121399999467</v>
       </c>
       <c r="D125" s="5">
         <v>-7.5069984594131718</v>
       </c>
       <c r="E125" s="5">
         <v>2.4870006211247686</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>81.079527401999997</v>
       </c>
       <c r="C126" s="5">
         <v>2.7198731789999897</v>
       </c>
       <c r="D126" s="5">
         <v>50.599792060031646</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>80.015639746000005</v>
       </c>
       <c r="C127" s="5">
         <v>-1.0638876559999915</v>
       </c>
       <c r="D127" s="5">
         <v>-14.65775181050657</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>80.629649532000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.61400978599999689</v>
       </c>
       <c r="D128" s="5">
         <v>9.6070987563431132</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>80.031269987000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.59837954500000023</v>
       </c>
       <c r="D129" s="5">
         <v>-8.5509415623101432</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>79.171099677000001</v>
       </c>
       <c r="C130" s="5">
         <v>-0.86017031000000088</v>
       </c>
       <c r="D130" s="5">
         <v>-12.16176025583775</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>78.760844368999997</v>
       </c>
       <c r="C131" s="5">
         <v>-0.41025530800000354</v>
       </c>
       <c r="D131" s="5">
         <v>-6.0440617777915211</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>78.231201713000004</v>
       </c>
       <c r="C132" s="5">
         <v>-0.52964265599999294</v>
       </c>
       <c r="D132" s="5">
         <v>-7.777762019362755</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>78.626132186999996</v>
       </c>
       <c r="C133" s="5">
         <v>0.3949304739999917</v>
       </c>
       <c r="D133" s="5">
         <v>6.2289595775405271</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>79.088088166999995</v>
       </c>
       <c r="C134" s="5">
         <v>0.46195597999999904</v>
       </c>
       <c r="D134" s="5">
         <v>7.2827706831234629</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>79.027124551</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0963615999995113E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.92108665958776648</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>79.539561816000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.51243726500000264</v>
       </c>
       <c r="D136" s="5">
         <v>8.0647784785710996</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>79.923446854000005</v>
       </c>
       <c r="C137" s="5">
         <v>0.38388503800000251</v>
       </c>
       <c r="D137" s="5">
         <v>5.9478469472667106</v>
       </c>
       <c r="E137" s="5">
         <v>1.9956604537198164</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>79.935766199</v>
       </c>
       <c r="C138" s="5">
         <v>1.2319344999994541E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.18512406225195122</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>80.325972945999993</v>
       </c>
       <c r="C139" s="5">
         <v>0.39020674699999347</v>
       </c>
       <c r="D139" s="5">
         <v>6.0176638987513131</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>80.240805516999998</v>
       </c>
       <c r="C140" s="5">
         <v>-8.5167428999994854E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.2649337174757802</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>80.476393228999996</v>
       </c>
       <c r="C141" s="5">
         <v>0.2355877119999974</v>
       </c>
       <c r="D141" s="5">
         <v>3.5806640380636523</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>81.521146372000004</v>
       </c>
       <c r="C142" s="5">
         <v>1.0447531430000083</v>
       </c>
       <c r="D142" s="5">
         <v>16.740430340433534</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>81.982144180000006</v>
       </c>
       <c r="C143" s="5">
         <v>0.4609978080000019</v>
       </c>
       <c r="D143" s="5">
         <v>7.0010242068214268</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>81.572650799000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.40949338100000432</v>
       </c>
       <c r="D144" s="5">
         <v>-5.8319381086181181</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>81.867881220000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.29523042099999941</v>
       </c>
       <c r="D145" s="5">
         <v>4.430583374629804</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>81.401953793999994</v>
       </c>
       <c r="C146" s="5">
         <v>-0.46592742600000747</v>
       </c>
       <c r="D146" s="5">
         <v>-6.6196844906775247</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>81.745651929999994</v>
       </c>
       <c r="C147" s="5">
         <v>0.34369813600000043</v>
       </c>
       <c r="D147" s="5">
         <v>5.186013115695709</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>81.193401855999994</v>
       </c>
       <c r="C148" s="5">
         <v>-0.55225007399999981</v>
       </c>
       <c r="D148" s="5">
         <v>-7.8123138615549426</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>80.675958221000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.51744363499999224</v>
       </c>
       <c r="D149" s="5">
         <v>-7.3851274240896325</v>
       </c>
       <c r="E149" s="5">
         <v>0.94154018203775891</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>81.604266444999993</v>
       </c>
       <c r="C150" s="5">
         <v>0.92830822399999136</v>
       </c>
       <c r="D150" s="5">
         <v>14.716210838016931</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>82.165095406000006</v>
       </c>
       <c r="C151" s="5">
         <v>0.56082896100001278</v>
       </c>
       <c r="D151" s="5">
         <v>8.5660367820262984</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>82.807183319999993</v>
       </c>
       <c r="C152" s="5">
         <v>0.64208791399998688</v>
       </c>
       <c r="D152" s="5">
         <v>9.7912633325259115</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>82.949773876999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.14259055700000545</v>
       </c>
       <c r="D153" s="5">
         <v>2.0860332480038268</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>83.349219348000005</v>
       </c>
       <c r="C154" s="5">
         <v>0.39944547100000705</v>
       </c>
       <c r="D154" s="5">
         <v>5.9341438932142498</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>83.462849778999995</v>
       </c>
       <c r="C155" s="5">
         <v>0.11363043099999004</v>
       </c>
       <c r="D155" s="5">
         <v>1.6482890229736258</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>83.829465949999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.36661617100000399</v>
       </c>
       <c r="D156" s="5">
         <v>5.4003083516742878</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>84.614661517000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.78519556700000237</v>
       </c>
       <c r="D157" s="5">
         <v>11.837400699070223</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>84.340035205000007</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27462631199999521</v>
       </c>
       <c r="D158" s="5">
         <v>-3.8259560499515843</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>83.729710800999996</v>
       </c>
       <c r="C159" s="5">
         <v>-0.61032440400001065</v>
       </c>
       <c r="D159" s="5">
         <v>-8.3463513381900505</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>83.505223674000007</v>
       </c>
       <c r="C160" s="5">
         <v>-0.22448712699998907</v>
       </c>
       <c r="D160" s="5">
         <v>-3.1702903299551388</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>83.609460275000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.10423660099999665</v>
       </c>
       <c r="D161" s="5">
         <v>1.5082441176966777</v>
       </c>
       <c r="E161" s="5">
         <v>3.6361539654280906</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>84.039482958999997</v>
       </c>
       <c r="C162" s="5">
         <v>0.43002268399999366</v>
       </c>
       <c r="D162" s="5">
         <v>6.3494926607659874</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>83.620964251999993</v>
       </c>
       <c r="C163" s="5">
         <v>-0.41851870700000404</v>
       </c>
       <c r="D163" s="5">
         <v>-5.8150324259946817</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.612424649000005</v>
       </c>
       <c r="C164" s="5">
         <v>-8.5396029999884604E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-0.12247849413421497</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>83.511421522000006</v>
       </c>
       <c r="C165" s="5">
         <v>-0.10100312699999847</v>
       </c>
       <c r="D165" s="5">
         <v>-1.4399978753967146</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>83.159129102999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.35229241900000829</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9463770675455816</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>83.471020413000005</v>
       </c>
       <c r="C167" s="5">
         <v>0.31189131000000714</v>
       </c>
       <c r="D167" s="5">
         <v>4.5946527797942949</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>83.689031322000005</v>
       </c>
       <c r="C168" s="5">
         <v>0.2180109090000002</v>
       </c>
       <c r="D168" s="5">
         <v>3.1795953704711444</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>83.750281814000004</v>
       </c>
       <c r="C169" s="5">
         <v>6.1250491999999213E-2</v>
       </c>
       <c r="D169" s="5">
         <v>0.8818022849304219</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>83.809476738000001</v>
       </c>
       <c r="C170" s="5">
         <v>5.9194923999996263E-2</v>
       </c>
       <c r="D170" s="5">
         <v>0.85146816394232605</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>84.58999</v>
       </c>
       <c r="C171" s="5">
         <v>0.78051326199999949</v>
       </c>
       <c r="D171" s="5">
         <v>11.766109449814998</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>84.704560671999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.11457067199999926</v>
       </c>
       <c r="D172" s="5">
         <v>1.6374705091113606</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>85.129146699000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.4245860270000037</v>
       </c>
       <c r="D173" s="5">
         <v>6.1836943156434288</v>
       </c>
       <c r="E173" s="5">
         <v>1.8176010453860192</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>84.774389776000007</v>
       </c>
       <c r="C174" s="5">
         <v>-0.3547569229999965</v>
       </c>
       <c r="D174" s="5">
         <v>-4.8876953312996907</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>85.787925633</v>
       </c>
       <c r="C175" s="5">
         <v>1.0135358569999937</v>
       </c>
       <c r="D175" s="5">
         <v>15.328842124083719</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>86.379195287000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.59126965400000131</v>
       </c>
       <c r="D176" s="5">
         <v>8.5915035066021606</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>86.321423807000002</v>
       </c>
       <c r="C177" s="5">
         <v>-5.7771479999999542E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-0.79962924820764503</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>86.651981188999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.33055738199999496</v>
       </c>
       <c r="D178" s="5">
         <v>4.6932833067485413</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>87.084129332000003</v>
       </c>
       <c r="C179" s="5">
         <v>0.43214814300000626</v>
       </c>
       <c r="D179" s="5">
         <v>6.1515177944602151</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>87.880813661000005</v>
       </c>
       <c r="C180" s="5">
         <v>0.79668432900000141</v>
       </c>
       <c r="D180" s="5">
         <v>11.547710726108274</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>87.731258791000002</v>
       </c>
       <c r="C181" s="5">
         <v>-0.14955487000000289</v>
       </c>
       <c r="D181" s="5">
         <v>-2.0231442388517817</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>88.165749292000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.43449050099999909</v>
       </c>
       <c r="D182" s="5">
         <v>6.107603097351455</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>88.231113793000006</v>
       </c>
       <c r="C183" s="5">
         <v>6.5364501000004793E-2</v>
       </c>
       <c r="D183" s="5">
         <v>0.89329507193525171</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>88.419124890999996</v>
       </c>
       <c r="C184" s="5">
         <v>0.18801109799998983</v>
       </c>
       <c r="D184" s="5">
         <v>2.5872546341624281</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>88.010362314999995</v>
       </c>
       <c r="C185" s="5">
         <v>-0.40876257600000088</v>
       </c>
       <c r="D185" s="5">
         <v>-5.4087075810958503</v>
       </c>
       <c r="E185" s="5">
         <v>3.384523077844781</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>88.609445632000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.59908331700000872</v>
       </c>
       <c r="D186" s="5">
         <v>8.4812116783622002</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>88.852507266000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.24306163400000003</v>
       </c>
       <c r="D187" s="5">
         <v>3.3417982734516016</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>89.055080301000004</v>
       </c>
       <c r="C188" s="5">
         <v>0.20257303500000035</v>
       </c>
       <c r="D188" s="5">
         <v>2.770423614623807</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>89.472729122999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.41764882199998965</v>
       </c>
       <c r="D189" s="5">
         <v>5.7751912458650301</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>90.164387453000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.69165833000000987</v>
       </c>
       <c r="D190" s="5">
         <v>9.6812079273354446</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>90.289582156999998</v>
       </c>
       <c r="C191" s="5">
         <v>0.12519470399999477</v>
       </c>
       <c r="D191" s="5">
         <v>1.6790030520022814</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>90.339362248</v>
       </c>
       <c r="C192" s="5">
         <v>4.9780091000002358E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.66361569584636459</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>90.734542728999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.39518048099999703</v>
       </c>
       <c r="D193" s="5">
         <v>5.3774329057757253</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>90.618577035000001</v>
       </c>
       <c r="C194" s="5">
         <v>-0.11596569399999623</v>
       </c>
       <c r="D194" s="5">
         <v>-1.522956726778113</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>91.095416639000007</v>
       </c>
       <c r="C195" s="5">
         <v>0.47683960400000558</v>
       </c>
       <c r="D195" s="5">
         <v>6.5004539290674401</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>91.636308866999997</v>
       </c>
       <c r="C196" s="5">
         <v>0.54089222799998993</v>
       </c>
       <c r="D196" s="5">
         <v>7.3625283988974832</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>90.993088200000003</v>
       </c>
       <c r="C197" s="5">
         <v>-0.64322066699999425</v>
       </c>
       <c r="D197" s="5">
         <v>-8.105438826181377</v>
       </c>
       <c r="E197" s="5">
         <v>3.3890621587540526</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>92.884476093999993</v>
       </c>
       <c r="C198" s="5">
         <v>1.8913878939999904</v>
       </c>
       <c r="D198" s="5">
         <v>28.002005275902331</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>92.475568099</v>
       </c>
       <c r="C199" s="5">
         <v>-0.40890799499999275</v>
       </c>
       <c r="D199" s="5">
         <v>-5.1567417176300756</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>92.751032116999994</v>
       </c>
       <c r="C200" s="5">
         <v>0.27546401799999387</v>
       </c>
       <c r="D200" s="5">
         <v>3.6336793036918502</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>94.028549834000003</v>
       </c>
       <c r="C201" s="5">
         <v>1.2775177170000092</v>
       </c>
       <c r="D201" s="5">
         <v>17.839759006101975</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>93.455523346000007</v>
       </c>
       <c r="C202" s="5">
         <v>-0.57302648799999645</v>
       </c>
       <c r="D202" s="5">
         <v>-7.072805081225475</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>93.864650913999995</v>
       </c>
       <c r="C203" s="5">
         <v>0.40912756799998817</v>
       </c>
       <c r="D203" s="5">
         <v>5.3816867682628056</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>94.429251421999993</v>
       </c>
       <c r="C204" s="5">
         <v>0.56460050799999806</v>
       </c>
       <c r="D204" s="5">
         <v>7.4617059036638178</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>94.671387269999997</v>
       </c>
       <c r="C205" s="5">
         <v>0.24213584800000376</v>
       </c>
       <c r="D205" s="5">
         <v>3.1208135952324412</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>94.573685466000001</v>
       </c>
       <c r="C206" s="5">
         <v>-9.7701803999996173E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-1.2314066501565524</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>95.581645691999995</v>
       </c>
       <c r="C207" s="5">
         <v>1.0079602259999945</v>
       </c>
       <c r="D207" s="5">
         <v>13.566510962402379</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>94.728092068999999</v>
       </c>
       <c r="C208" s="5">
         <v>-0.85355362299999626</v>
       </c>
       <c r="D208" s="5">
         <v>-10.205148381310213</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>95.019190961999996</v>
       </c>
       <c r="C209" s="5">
         <v>0.29109889299999736</v>
       </c>
       <c r="D209" s="5">
         <v>3.7505618372248861</v>
       </c>
       <c r="E209" s="5">
         <v>4.4246248167231661</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.230383747000005</v>
       </c>
       <c r="C210" s="5">
         <v>0.2111927850000086</v>
       </c>
       <c r="D210" s="5">
         <v>2.7000069582520547</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.090864185000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.86048043799999618</v>
       </c>
       <c r="D211" s="5">
         <v>11.398354948472477</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.523817699000006</v>
       </c>
       <c r="C212" s="5">
         <v>0.4329535140000047</v>
       </c>
       <c r="D212" s="5">
         <v>5.5428211402354099</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>96.677968093000004</v>
       </c>
       <c r="C213" s="5">
         <v>0.15415039399999841</v>
       </c>
       <c r="D213" s="5">
         <v>1.9333461253227435</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>97.148374570000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.47040647699999738</v>
       </c>
       <c r="D214" s="5">
         <v>5.9976638917708991</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>97.578468948999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.43009437899999625</v>
       </c>
       <c r="D215" s="5">
         <v>5.4439170947801152</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>97.405644045000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.17282490399999517</v>
       </c>
       <c r="D216" s="5">
         <v>-2.1047832422065871</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>98.009473925999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.60382988099999579</v>
       </c>
       <c r="D217" s="5">
         <v>7.6978987774974028</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>98.413549685999996</v>
       </c>
       <c r="C218" s="5">
         <v>0.40407575999999779</v>
       </c>
       <c r="D218" s="5">
         <v>5.0611289374203894</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>98.300543468000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.11300621799999533</v>
       </c>
       <c r="D219" s="5">
         <v>-1.369265695774402</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>98.545453675000005</v>
       </c>
       <c r="C220" s="5">
         <v>0.24491020700000377</v>
       </c>
       <c r="D220" s="5">
         <v>3.0310419257402854</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>99.344547462999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.79909378799999331</v>
       </c>
       <c r="D221" s="5">
         <v>10.176586035472779</v>
       </c>
       <c r="E221" s="5">
         <v>4.5520872754323927</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>99.043973764</v>
       </c>
       <c r="C222" s="5">
         <v>-0.30057369899999742</v>
       </c>
       <c r="D222" s="5">
         <v>-3.5708701597279124</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>98.965617781999995</v>
       </c>
       <c r="C223" s="5">
         <v>-7.8355982000005042E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-0.94522789115137895</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>98.939503780999999</v>
       </c>
       <c r="C224" s="5">
         <v>-2.6114000999996279E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.31618417939329735</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>99.746751290999995</v>
       </c>
       <c r="C225" s="5">
         <v>0.80724750999999628</v>
       </c>
       <c r="D225" s="5">
         <v>10.242329864531019</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>99.767141034999995</v>
       </c>
       <c r="C226" s="5">
         <v>2.0389743999999155E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.24557411494907644</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>100.04911628000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.28197524500001236</v>
       </c>
       <c r="D227" s="5">
         <v>3.4448223326648764</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>101.10145249</v>
       </c>
       <c r="C228" s="5">
         <v>1.0523362099999929</v>
       </c>
       <c r="D228" s="5">
         <v>13.378225850330283</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>101.29308306</v>
       </c>
       <c r="C229" s="5">
         <v>0.19163057000000094</v>
       </c>
       <c r="D229" s="5">
         <v>2.2983760831483346</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>101.45936023</v>
       </c>
       <c r="C230" s="5">
         <v>0.16627717000000075</v>
       </c>
       <c r="D230" s="5">
         <v>1.9877366901941862</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>101.68805627</v>
       </c>
       <c r="C231" s="5">
         <v>0.22869604000000265</v>
       </c>
       <c r="D231" s="5">
         <v>2.738665148475361</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>102.47513816999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.78708189999998979</v>
       </c>
       <c r="D232" s="5">
         <v>9.6939810477881583</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>102.64300873000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.16787056000001144</v>
       </c>
       <c r="D233" s="5">
         <v>1.9835992824725812</v>
       </c>
       <c r="E233" s="5">
         <v>3.3202237578549454</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>102.07704287999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.56596585000001198</v>
       </c>
       <c r="D234" s="5">
         <v>-6.4196905109318747</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>102.07028785</v>
       </c>
       <c r="C235" s="5">
         <v>-6.7550299999936669E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9382063716448847E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>101.64794989000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.42233795999999302</v>
       </c>
       <c r="D236" s="5">
         <v>-4.8538077880814985</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>101.0218192</v>
       </c>
       <c r="C237" s="5">
         <v>-0.62613069000001076</v>
       </c>
       <c r="D237" s="5">
         <v>-7.1464027425684362</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>100.94149259</v>
       </c>
       <c r="C238" s="5">
         <v>-8.0326610000000187E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-0.95000762694603669</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>100.90759402</v>
       </c>
       <c r="C239" s="5">
         <v>-3.3898569999990968E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.40224523059199102</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>100.37038765</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53720637000000693</v>
       </c>
       <c r="D240" s="5">
         <v>-6.20471596071196</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>100.13769408</v>
       </c>
       <c r="C241" s="5">
         <v>-0.23269356999999502</v>
       </c>
       <c r="D241" s="5">
         <v>-2.7468180012996224</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>100.55987419</v>
       </c>
       <c r="C242" s="5">
         <v>0.42218010999999933</v>
       </c>
       <c r="D242" s="5">
         <v>5.1781719855773067</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>100.44520154999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.1146726400000091</v>
       </c>
       <c r="D243" s="5">
         <v>-1.3598603376659968</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>100.56162299</v>
       </c>
       <c r="C244" s="5">
         <v>0.11642144000001053</v>
       </c>
       <c r="D244" s="5">
         <v>1.3997659571104659</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>100.66720045</v>
       </c>
       <c r="C245" s="5">
         <v>0.10557745999999213</v>
       </c>
       <c r="D245" s="5">
         <v>1.2671542225782151</v>
       </c>
       <c r="E245" s="5">
         <v>-1.9249321550942944</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>100.49950361</v>
       </c>
       <c r="C246" s="5">
         <v>-0.16769683999999074</v>
       </c>
       <c r="D246" s="5">
         <v>-1.9808104467531562</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>100.68707597</v>
       </c>
       <c r="C247" s="5">
         <v>0.18757235999999011</v>
       </c>
       <c r="D247" s="5">
         <v>2.2628154525732302</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>101.12106435</v>
       </c>
       <c r="C248" s="5">
         <v>0.43398838000000239</v>
       </c>
       <c r="D248" s="5">
         <v>5.2967192556074627</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>101.55383313</v>
       </c>
       <c r="C249" s="5">
         <v>0.43276878000000352</v>
       </c>
       <c r="D249" s="5">
         <v>5.2582776611194815</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>102.49141299</v>
       </c>
       <c r="C250" s="5">
         <v>0.9375798599999996</v>
       </c>
       <c r="D250" s="5">
         <v>11.65904820061634</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>101.98570281000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.50571017999999412</v>
       </c>
       <c r="D251" s="5">
         <v>-5.762935256272506</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>102.40961729999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.42391448999998715</v>
       </c>
       <c r="D252" s="5">
         <v>5.1035539775465155</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>102.42096794</v>
       </c>
       <c r="C253" s="5">
         <v>1.1350640000003409E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.13308392899995525</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>103.04791464</v>
       </c>
       <c r="C254" s="5">
         <v>0.62694670000000485</v>
       </c>
       <c r="D254" s="5">
         <v>7.5979456089442232</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>103.78374665</v>
       </c>
       <c r="C255" s="5">
         <v>0.73583200999999576</v>
       </c>
       <c r="D255" s="5">
         <v>8.9134836136450133</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>103.93212656</v>
       </c>
       <c r="C256" s="5">
         <v>0.14837991000000272</v>
       </c>
       <c r="D256" s="5">
         <v>1.7291985530278442</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>104.43784905</v>
       </c>
       <c r="C257" s="5">
         <v>0.50572248999999658</v>
       </c>
       <c r="D257" s="5">
         <v>5.9979003828306121</v>
       </c>
       <c r="E257" s="5">
         <v>3.7456575559313698</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>105.28288293</v>
       </c>
       <c r="C258" s="5">
         <v>0.84503388000000257</v>
       </c>
       <c r="D258" s="5">
         <v>10.153473979201856</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>105.00653843000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.27634449999999333</v>
       </c>
       <c r="D259" s="5">
         <v>-3.1046620384408086</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>106.2509968</v>
       </c>
       <c r="C260" s="5">
         <v>1.2444583699999896</v>
       </c>
       <c r="D260" s="5">
         <v>15.186094223556324</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>106.44670411</v>
       </c>
       <c r="C261" s="5">
         <v>0.19570731000000308</v>
       </c>
       <c r="D261" s="5">
         <v>2.2328506547817373</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>106.87242809</v>
       </c>
       <c r="C262" s="5">
         <v>0.42572398000000078</v>
       </c>
       <c r="D262" s="5">
         <v>4.9062805859398484</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>106.65709257</v>
       </c>
       <c r="C263" s="5">
         <v>-0.21533551999999645</v>
       </c>
       <c r="D263" s="5">
         <v>-2.39124526681459</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>107.06708652</v>
       </c>
       <c r="C264" s="5">
         <v>0.4099939500000005</v>
       </c>
       <c r="D264" s="5">
         <v>4.7116322525740273</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>107.6682216</v>
       </c>
       <c r="C265" s="5">
         <v>0.60113507999999172</v>
       </c>
       <c r="D265" s="5">
         <v>6.9494750188339838</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>107.95479464</v>
       </c>
       <c r="C266" s="5">
         <v>0.2865730400000075</v>
       </c>
       <c r="D266" s="5">
         <v>3.2411303494659593</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>108.12592229000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.17112765000000252</v>
       </c>
       <c r="D267" s="5">
         <v>1.9188869097380268</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>108.68847662</v>
       </c>
       <c r="C268" s="5">
         <v>0.56255432999999755</v>
       </c>
       <c r="D268" s="5">
         <v>6.4251133760998114</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>108.96163412</v>
       </c>
       <c r="C269" s="5">
         <v>0.27315749999999639</v>
       </c>
       <c r="D269" s="5">
         <v>3.0578963495484057</v>
       </c>
       <c r="E269" s="5">
         <v>4.3315571042010115</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>108.88228504</v>
       </c>
       <c r="C270" s="5">
         <v>-7.9349080000000072E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-0.87038382224539079</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>109.35871351</v>
       </c>
       <c r="C271" s="5">
         <v>0.47642847000000188</v>
       </c>
       <c r="D271" s="5">
         <v>5.378980443378345</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>109.88269443</v>
       </c>
       <c r="C272" s="5">
         <v>0.52398091999999963</v>
       </c>
       <c r="D272" s="5">
         <v>5.9036409955507185</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>110.79332074</v>
       </c>
       <c r="C273" s="5">
         <v>0.91062630999999783</v>
       </c>
       <c r="D273" s="5">
         <v>10.410747587126989</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>111.36740131000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.57408057000000667</v>
       </c>
       <c r="D274" s="5">
         <v>6.3981499513844353</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>112.19778202000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.83038071000000002</v>
       </c>
       <c r="D275" s="5">
         <v>9.3236770451665443</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>112.49217673</v>
       </c>
       <c r="C276" s="5">
         <v>0.29439470999999173</v>
       </c>
       <c r="D276" s="5">
         <v>3.1945082465125285</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>113.17537720999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.68320047999999645</v>
       </c>
       <c r="D277" s="5">
         <v>7.536416996691031</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>113.20961575</v>
       </c>
       <c r="C278" s="5">
         <v>3.4238540000004036E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.36363634221845409</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>114.01903629</v>
       </c>
       <c r="C279" s="5">
         <v>0.80942054000000496</v>
       </c>
       <c r="D279" s="5">
         <v>8.9252575033224488</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>113.2585596</v>
       </c>
       <c r="C280" s="5">
         <v>-0.7604766900000044</v>
       </c>
       <c r="D280" s="5">
         <v>-7.7165085384720005</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>114.27266112</v>
       </c>
       <c r="C281" s="5">
         <v>1.014101519999997</v>
       </c>
       <c r="D281" s="5">
         <v>11.289882712637089</v>
       </c>
       <c r="E281" s="5">
         <v>4.8742174646086323</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>115.13366714999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.86100602999999865</v>
       </c>
       <c r="D282" s="5">
         <v>9.4258576134480307</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>115.86083517</v>
       </c>
       <c r="C283" s="5">
         <v>0.72716802000000769</v>
       </c>
       <c r="D283" s="5">
         <v>7.8479276789531482</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>115.57942728</v>
       </c>
       <c r="C284" s="5">
         <v>-0.281407889999997</v>
       </c>
       <c r="D284" s="5">
         <v>-2.8759909969432895</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>115.59968134</v>
       </c>
       <c r="C285" s="5">
         <v>2.0254059999999185E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.21048997812151971</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>115.83129676</v>
       </c>
       <c r="C286" s="5">
         <v>0.23161541999999713</v>
       </c>
       <c r="D286" s="5">
         <v>2.4309918004887354</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>116.57243525</v>
       </c>
       <c r="C287" s="5">
         <v>0.74113848999999732</v>
       </c>
       <c r="D287" s="5">
         <v>7.954166638696325</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>116.6252666</v>
       </c>
       <c r="C288" s="5">
         <v>5.2831350000005273E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.54520509848723364</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>116.79967796</v>
       </c>
       <c r="C289" s="5">
         <v>0.17441135999999346</v>
       </c>
       <c r="D289" s="5">
         <v>1.8094168097115171</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>117.1627168</v>
       </c>
       <c r="C290" s="5">
         <v>0.36303884000000153</v>
       </c>
       <c r="D290" s="5">
         <v>3.7942893698179603</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>117.29594950000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.13323270000000775</v>
       </c>
       <c r="D291" s="5">
         <v>1.3731585400327262</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>117.62124643</v>
       </c>
       <c r="C292" s="5">
         <v>0.32529692999999327</v>
       </c>
       <c r="D292" s="5">
         <v>3.3791948465141441</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>117.68517214000001</v>
       </c>
       <c r="C293" s="5">
         <v>6.3925710000006575E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.65413837221388604</v>
       </c>
       <c r="E293" s="5">
         <v>2.9862882220065501</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>118.39641552000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.71124337999999909</v>
       </c>
       <c r="D294" s="5">
         <v>7.4983225717517588</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.57019138</v>
       </c>
       <c r="C295" s="5">
         <v>-0.82622414000000788</v>
       </c>
       <c r="D295" s="5">
         <v>-8.0600949099133512</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>119.15173906</v>
       </c>
       <c r="C296" s="5">
         <v>1.5815476799999999</v>
       </c>
       <c r="D296" s="5">
         <v>17.391843610813652</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>119.23371322</v>
       </c>
       <c r="C297" s="5">
         <v>8.1974160000001461E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.82870855104024699</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>119.98380754</v>
       </c>
       <c r="C298" s="5">
         <v>0.75009432000000231</v>
       </c>
       <c r="D298" s="5">
         <v>7.8159083147848918</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>119.75275379</v>
       </c>
       <c r="C299" s="5">
         <v>-0.23105375000000095</v>
       </c>
       <c r="D299" s="5">
         <v>-2.2865306345711933</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>119.619165</v>
       </c>
       <c r="C300" s="5">
         <v>-0.13358879000000456</v>
       </c>
       <c r="D300" s="5">
         <v>-1.3304632798644023</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>119.42661986</v>
       </c>
       <c r="C301" s="5">
         <v>-0.1925451399999929</v>
       </c>
       <c r="D301" s="5">
         <v>-1.9145724870325731</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>119.05677675</v>
       </c>
       <c r="C302" s="5">
         <v>-0.36984311000000503</v>
       </c>
       <c r="D302" s="5">
         <v>-3.6535404610897326</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>120.10130687</v>
       </c>
       <c r="C303" s="5">
         <v>1.0445301200000046</v>
       </c>
       <c r="D303" s="5">
         <v>11.051224184359508</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>120.44327180000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.34196493000000316</v>
       </c>
       <c r="D304" s="5">
         <v>3.4707830145654039</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>121.13306319</v>
       </c>
       <c r="C305" s="5">
         <v>0.68979138999999634</v>
       </c>
       <c r="D305" s="5">
         <v>7.0931919539639621</v>
       </c>
       <c r="E305" s="5">
         <v>2.9297582586685911</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>120.93973757000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.19332561999999598</v>
       </c>
       <c r="D306" s="5">
         <v>-1.8984507347811541</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>121.69640232</v>
       </c>
       <c r="C307" s="5">
         <v>0.75666474999999878</v>
       </c>
       <c r="D307" s="5">
         <v>7.7716696387050366</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>121.48498703999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.21141528000001131</v>
       </c>
       <c r="D308" s="5">
         <v>-2.0648784865553438</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>122.00639002</v>
       </c>
       <c r="C309" s="5">
         <v>0.52140298000000485</v>
       </c>
       <c r="D309" s="5">
         <v>5.2736270720147971</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>123.13364624</v>
       </c>
       <c r="C310" s="5">
         <v>1.1272562200000067</v>
       </c>
       <c r="D310" s="5">
         <v>11.66831258776979</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>123.46242220000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.32877596000000153</v>
       </c>
       <c r="D311" s="5">
         <v>3.2515635881515736</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>124.43151204999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.96908984999998893</v>
       </c>
       <c r="D312" s="5">
         <v>9.8365859887932459</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>125.13764901</v>
       </c>
       <c r="C313" s="5">
         <v>0.70613696000000914</v>
       </c>
       <c r="D313" s="5">
         <v>7.0265079742491965</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>126.16453032</v>
       </c>
       <c r="C314" s="5">
         <v>1.0268813099999932</v>
       </c>
       <c r="D314" s="5">
         <v>10.304036339851464</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>126.94540087999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.78087055999999677</v>
       </c>
       <c r="D315" s="5">
         <v>7.6852829504122644</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>127.27978543</v>
       </c>
       <c r="C316" s="5">
         <v>0.33438455000000999</v>
       </c>
       <c r="D316" s="5">
         <v>3.207095789816905</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>126.37289517000001</v>
       </c>
       <c r="C317" s="5">
         <v>-0.90689025999999728</v>
       </c>
       <c r="D317" s="5">
         <v>-8.2229681471437175</v>
       </c>
       <c r="E317" s="5">
         <v>4.3256827178399737</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>128.02336634</v>
       </c>
       <c r="C318" s="5">
         <v>1.6504711699999888</v>
       </c>
       <c r="D318" s="5">
         <v>16.848647496185443</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>128.39683625000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.3734699100000114</v>
       </c>
       <c r="D319" s="5">
         <v>3.5573575422255921</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>127.83661874000001</v>
       </c>
       <c r="C320" s="5">
         <v>-0.56021751000000108</v>
       </c>
       <c r="D320" s="5">
         <v>-5.1119702469630042</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>129.34032869000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.5037099500000011</v>
       </c>
       <c r="D321" s="5">
         <v>15.065259745019599</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>129.23218778</v>
       </c>
       <c r="C322" s="5">
         <v>-0.10814091000000303</v>
       </c>
       <c r="D322" s="5">
         <v>-0.99871406408065244</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>129.31398923</v>
       </c>
       <c r="C323" s="5">
         <v>8.1801450000000386E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.76222652667308211</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>130.06441694</v>
       </c>
       <c r="C324" s="5">
         <v>0.75042770999999675</v>
       </c>
       <c r="D324" s="5">
         <v>7.190393772917214</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>130.35587823</v>
       </c>
       <c r="C325" s="5">
         <v>0.29146129000000087</v>
       </c>
       <c r="D325" s="5">
         <v>2.7224710092227822</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>130.45678917999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.10091094999998518</v>
       </c>
       <c r="D326" s="5">
         <v>0.93290802872736389</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>130.52934739</v>
       </c>
       <c r="C327" s="5">
         <v>7.2558210000011059E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.66946837750456734</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>131.01106769</v>
       </c>
       <c r="C328" s="5">
         <v>0.48172030000000632</v>
       </c>
       <c r="D328" s="5">
         <v>4.5196223476782427</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>131.04541646999999</v>
       </c>
       <c r="C329" s="5">
         <v>3.4348779999987755E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.31507280977067786</v>
       </c>
       <c r="E329" s="5">
         <v>3.6974078133720001</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>131.9064487</v>
       </c>
       <c r="C330" s="5">
         <v>0.86103223000000639</v>
       </c>
       <c r="D330" s="5">
         <v>8.1758488946511942</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>131.33811782000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.56833087999999066</v>
       </c>
       <c r="D331" s="5">
         <v>-5.0495293042598917</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>132.69559169999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.3574738799999864</v>
       </c>
       <c r="D332" s="5">
         <v>13.132786893460157</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>132.675129</v>
       </c>
       <c r="C333" s="5">
         <v>-2.0462699999995948E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.18489253508704451</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>133.00396816</v>
       </c>
       <c r="C334" s="5">
         <v>0.32883916000000113</v>
       </c>
       <c r="D334" s="5">
         <v>3.01511619241559</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>133.62377465</v>
       </c>
       <c r="C335" s="5">
         <v>0.61980649000000199</v>
       </c>
       <c r="D335" s="5">
         <v>5.7376487110539109</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>134.58296752999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.95919287999998915</v>
       </c>
       <c r="D336" s="5">
         <v>8.9623281290991397</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>134.08845529999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.494512229999998</v>
       </c>
       <c r="D337" s="5">
         <v>-4.3212593193415856</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>133.88170102000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.20675427999998419</v>
       </c>
       <c r="D338" s="5">
         <v>-1.8346981159437448</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>133.41977718000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.4619238399999972</v>
       </c>
       <c r="D339" s="5">
         <v>-4.0626158005930719</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>132.96550780999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.45426937000001999</v>
       </c>
       <c r="D340" s="5">
         <v>-4.0101249998473865</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>133.87605717</v>
       </c>
       <c r="C341" s="5">
         <v>0.91054936000000453</v>
       </c>
       <c r="D341" s="5">
         <v>8.5342979763996176</v>
       </c>
       <c r="E341" s="5">
         <v>2.1600455599666279</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>133.37373217999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.5023249900000053</v>
       </c>
       <c r="D342" s="5">
         <v>-4.4108301474986895</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>133.89663469999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.52290252000000237</v>
       </c>
       <c r="D343" s="5">
         <v>4.8074830593676454</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>134.56002169999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.66338700000000017</v>
       </c>
       <c r="D344" s="5">
         <v>6.1100796503478438</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>135.02932799999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.46930629999999951</v>
       </c>
       <c r="D345" s="5">
         <v>4.2664756042174456</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>134.69032055</v>
       </c>
       <c r="C346" s="5">
         <v>-0.33900744999999688</v>
       </c>
       <c r="D346" s="5">
         <v>-2.971490010926614</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>135.30978031000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.61945976000001224</v>
       </c>
       <c r="D347" s="5">
         <v>5.6607354040120406</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>135.83849509000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.52871478000000138</v>
       </c>
       <c r="D348" s="5">
         <v>4.7910208598906934</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>136.93210553</v>
       </c>
       <c r="C349" s="5">
         <v>1.093610439999992</v>
       </c>
       <c r="D349" s="5">
         <v>10.100450287440687</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>136.18521684000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.74688868999999158</v>
       </c>
       <c r="D350" s="5">
         <v>-6.3525046396941125</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>136.67310785999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.48789101999997797</v>
       </c>
       <c r="D351" s="5">
         <v>4.3847947184321612</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>136.50190576</v>
       </c>
       <c r="C352" s="5">
         <v>-0.17120209999998792</v>
       </c>
       <c r="D352" s="5">
         <v>-1.4928541321159616</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>137.23832503</v>
       </c>
       <c r="C353" s="5">
         <v>0.73641926999999896</v>
       </c>
       <c r="D353" s="5">
         <v>6.6695172695735661</v>
       </c>
       <c r="E353" s="5">
         <v>2.5114781022647525</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>137.33542244</v>
       </c>
       <c r="C354" s="5">
         <v>9.7097410000003492E-2</v>
       </c>
       <c r="D354" s="5">
         <v>0.85232288699301773</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>138.01070534999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.67528290999999285</v>
       </c>
       <c r="D355" s="5">
         <v>6.0626547119034147</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>137.77139654000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.23930880999998294</v>
       </c>
       <c r="D356" s="5">
         <v>-2.0610547111291289</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>137.94184866000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.1704521199999931</v>
       </c>
       <c r="D357" s="5">
         <v>1.4947960635116608</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>137.82179919000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.12004946999999788</v>
       </c>
       <c r="D358" s="5">
         <v>-1.0393641066012371</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>137.83465183000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.2852640000005522E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.11196400840500775</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>137.72157569000001</v>
       </c>
       <c r="C360" s="5">
         <v>-0.11307614000000399</v>
       </c>
       <c r="D360" s="5">
         <v>-0.98002054801260563</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>138.27727340999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.55569771999998352</v>
       </c>
       <c r="D361" s="5">
         <v>4.9508340813650964</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>138.39601908</v>
       </c>
       <c r="C362" s="5">
         <v>0.1187456700000098</v>
       </c>
       <c r="D362" s="5">
         <v>1.0353816779888225</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>138.40927513</v>
       </c>
       <c r="C363" s="5">
         <v>1.3256049999995412E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.1150007266859765</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>138.91557012000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.50629499000001488</v>
       </c>
       <c r="D364" s="5">
         <v>4.4789447231187385</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>139.31406938999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.39849926999997365</v>
       </c>
       <c r="D365" s="5">
         <v>3.4972072733698623</v>
       </c>
       <c r="E365" s="5">
         <v>1.5125107068643118</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>139.65360969</v>
       </c>
       <c r="C366" s="5">
         <v>0.33954030000001012</v>
       </c>
       <c r="D366" s="5">
         <v>2.9641997056323532</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>139.67746635</v>
       </c>
       <c r="C367" s="5">
         <v>2.3856660000006968E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.2051855647129619</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>135.54514742000001</v>
       </c>
       <c r="C368" s="5">
         <v>-4.1323189299999967</v>
       </c>
       <c r="D368" s="5">
         <v>-30.258464131878515</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>78.902801025000002</v>
       </c>
       <c r="C369" s="5">
         <v>-56.642346395000004</v>
       </c>
       <c r="D369" s="5">
         <v>-99.848608546493239</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>91.891643912999996</v>
       </c>
       <c r="C370" s="5">
         <v>12.988842887999994</v>
       </c>
       <c r="D370" s="5">
         <v>522.5915216554713</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>104.06277324</v>
       </c>
       <c r="C371" s="5">
         <v>12.171129327000003</v>
       </c>
       <c r="D371" s="5">
         <v>344.86935929636854</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>102.09623879999999</v>
       </c>
       <c r="C372" s="5">
         <v>-1.9665344400000038</v>
       </c>
       <c r="D372" s="5">
         <v>-20.462457065909145</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>104.72263160999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.6263928099999987</v>
       </c>
       <c r="D373" s="5">
         <v>35.634337225358315</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>109.67448272</v>
       </c>
       <c r="C374" s="5">
         <v>4.9518511100000069</v>
       </c>
       <c r="D374" s="5">
         <v>74.092703782672075</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>112.77741094</v>
       </c>
       <c r="C375" s="5">
         <v>3.1029282199999955</v>
       </c>
       <c r="D375" s="5">
         <v>39.764960179065142</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>115.21013078999999</v>
       </c>
       <c r="C376" s="5">
         <v>2.432719849999998</v>
       </c>
       <c r="D376" s="5">
         <v>29.188124660072233</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>115.86709564</v>
       </c>
       <c r="C377" s="5">
         <v>0.65696485000000848</v>
       </c>
       <c r="D377" s="5">
         <v>7.0615226040666279</v>
       </c>
       <c r="E377" s="5">
         <v>-16.830298513757302</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>116.05261114</v>
       </c>
       <c r="C378" s="5">
         <v>0.18551549999999395</v>
       </c>
       <c r="D378" s="5">
         <v>1.9383371705121943</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>114.13132243</v>
       </c>
       <c r="C379" s="5">
         <v>-1.9212887099999989</v>
       </c>
       <c r="D379" s="5">
         <v>-18.15367256059406</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>117.66647469999999</v>
       </c>
       <c r="C380" s="5">
         <v>3.5351522699999975</v>
       </c>
       <c r="D380" s="5">
         <v>44.203138458843696</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>120.17568828</v>
       </c>
       <c r="C381" s="5">
         <v>2.5092135800000079</v>
       </c>
       <c r="D381" s="5">
         <v>28.815021972971124</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>122.36708872</v>
       </c>
       <c r="C382" s="5">
         <v>2.1914004399999953</v>
       </c>
       <c r="D382" s="5">
         <v>24.215592369445705</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>123.93133668</v>
       </c>
       <c r="C383" s="5">
         <v>1.564247960000003</v>
       </c>
       <c r="D383" s="5">
         <v>16.465708776468446</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>126.19355951999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.2622228399999926</v>
       </c>
       <c r="D384" s="5">
         <v>24.243214927439084</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>127.19436769000001</v>
       </c>
       <c r="C385" s="5">
         <v>1.0008081700000133</v>
       </c>
       <c r="D385" s="5">
         <v>9.943176649902675</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>128.63954150000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.44517381</v>
       </c>
       <c r="D386" s="5">
         <v>14.519444718991515</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>130.06815847999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.4286169799999868</v>
       </c>
       <c r="D387" s="5">
         <v>14.171602325092936</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>130.89891904000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.83076056000001586</v>
       </c>
       <c r="D388" s="5">
         <v>7.9396049156717607</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>131.41920256</v>
       </c>
       <c r="C389" s="5">
         <v>0.52028351999999245</v>
       </c>
       <c r="D389" s="5">
         <v>4.8752983099222824</v>
       </c>
       <c r="E389" s="5">
         <v>13.422367095763343</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>132.06517948999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.64597692999998912</v>
       </c>
       <c r="D390" s="5">
         <v>6.0605757074407185</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>133.07137509</v>
       </c>
       <c r="C391" s="5">
         <v>1.0061956000000123</v>
       </c>
       <c r="D391" s="5">
         <v>9.5357344751582307</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>133.34146766999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.27009257999998226</v>
       </c>
       <c r="D392" s="5">
         <v>2.4629926638106037</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>134.11635722</v>
       </c>
       <c r="C393" s="5">
         <v>0.7748895500000117</v>
       </c>
       <c r="D393" s="5">
         <v>7.2008464142599315</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>134.57535686</v>
       </c>
       <c r="C394" s="5">
         <v>0.45899964000000182</v>
       </c>
       <c r="D394" s="5">
         <v>4.1850716619673767</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>136.1315098</v>
       </c>
       <c r="C395" s="5">
         <v>1.556152940000004</v>
       </c>
       <c r="D395" s="5">
         <v>14.793541039728076</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>137.50868621000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.3771764100000041</v>
       </c>
       <c r="D396" s="5">
         <v>12.838592041345942</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>138.23093829999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.72225208999998358</v>
       </c>
       <c r="D397" s="5">
         <v>6.488198244088017</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>138.14318356999999</v>
       </c>
       <c r="C398" s="5">
         <v>-8.7754730000000336E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-0.75915541059236036</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>138.01924382999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.1239397399999973</v>
       </c>
       <c r="D399" s="5">
         <v>-1.0713230770268201</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>138.90494616000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.88570233000001508</v>
       </c>
       <c r="D400" s="5">
         <v>7.9783784773646005</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>138.43127693</v>
       </c>
       <c r="C401" s="5">
         <v>-0.47366923000001293</v>
       </c>
       <c r="D401" s="5">
         <v>-4.0161482099236316</v>
       </c>
       <c r="E401" s="5">
         <v>5.3356543285967728</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>141.57016967999999</v>
       </c>
       <c r="C402" s="5">
         <v>3.1388927499999966</v>
       </c>
       <c r="D402" s="5">
         <v>30.873082434686296</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>142.01926714000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.4490974600000186</v>
       </c>
       <c r="D403" s="5">
         <v>3.8738373351078215</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>142.71127002</v>
       </c>
       <c r="C404" s="5">
         <v>0.69200287999998977</v>
       </c>
       <c r="D404" s="5">
         <v>6.0063901530482688</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>141.19559776</v>
       </c>
       <c r="C405" s="5">
         <v>-1.5156722600000023</v>
       </c>
       <c r="D405" s="5">
         <v>-12.025942289486824</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>140.36929416999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.82630359000000908</v>
       </c>
       <c r="D406" s="5">
         <v>-6.8009432142780879</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>142.73592574</v>
       </c>
       <c r="C407" s="5">
         <v>2.3666315700000098</v>
       </c>
       <c r="D407" s="5">
         <v>22.217714908633045</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>142.93628221</v>
       </c>
       <c r="C408" s="5">
         <v>0.20035647000000267</v>
       </c>
       <c r="D408" s="5">
         <v>1.697488866903818</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>143.63569455000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.69941234000000918</v>
       </c>
       <c r="D409" s="5">
         <v>6.0324418066380225</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>143.81222826999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.17653371999998058</v>
       </c>
       <c r="D410" s="5">
         <v>1.4848560261045973</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>143.55805343</v>
       </c>
       <c r="C411" s="5">
         <v>-0.25417483999999035</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1003936036847803</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>144.19328067000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.63522724000000608</v>
       </c>
       <c r="D412" s="5">
         <v>5.441006952718408</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>144.30076149000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.10748082000000636</v>
       </c>
       <c r="D413" s="5">
         <v>0.89814908257692672</v>
       </c>
       <c r="E413" s="5">
         <v>4.2399988573160519</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>144.95274483</v>
       </c>
       <c r="C414" s="5">
         <v>0.65198333999998681</v>
       </c>
       <c r="D414" s="5">
         <v>5.5586550214460795</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>145.43779221</v>
       </c>
       <c r="C415" s="5">
         <v>0.48504737999999747</v>
       </c>
       <c r="D415" s="5">
         <v>4.0902269554017101</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>145.04940121000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.38839099999998439</v>
       </c>
       <c r="D416" s="5">
         <v>-3.1579431162925165</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>146.24224393</v>
       </c>
       <c r="C417" s="5">
         <v>1.1928427199999874</v>
       </c>
       <c r="D417" s="5">
         <v>10.327257610088658</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>146.01223450000001</v>
       </c>
       <c r="C418" s="5">
         <v>-0.23000942999999552</v>
       </c>
       <c r="D418" s="5">
         <v>-1.8711158788399906</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>145.86421075999999</v>
       </c>
       <c r="C419" s="5">
         <v>-0.1480237400000135</v>
       </c>
       <c r="D419" s="5">
         <v>-1.2097713067374505</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>145.70356469999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.16064606000000481</v>
       </c>
       <c r="D420" s="5">
         <v>-1.3136316049501606</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>145.99562943000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.2920647300000212</v>
       </c>
       <c r="D421" s="5">
         <v>2.4321132137342882</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>147.41178260000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.4161531700000012</v>
       </c>
       <c r="D422" s="5">
         <v>12.281477363489168</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>147.98141068999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.5696280899999806</v>
       </c>
       <c r="D423" s="5">
         <v>4.7368675696467966</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>148.03088595</v>
       </c>
       <c r="C424" s="5">
         <v>4.9475260000008348E-2</v>
       </c>
       <c r="D424" s="5">
         <v>0.40193971595872124</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>148.85715852999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.82627257999999415</v>
       </c>
       <c r="D425" s="5">
         <v>6.9076137310472685</v>
       </c>
       <c r="E425" s="5">
         <v>3.1575696433977063</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>148.07375407000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.78340445999998565</v>
       </c>
       <c r="D426" s="5">
         <v>-6.1357209735003799</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>147.75512748</v>
       </c>
       <c r="C427" s="5">
         <v>-0.31862659000000804</v>
       </c>
       <c r="D427" s="5">
         <v>-2.551830291470325</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>148.43464548</v>
       </c>
       <c r="C428" s="5">
         <v>0.67951800000000162</v>
       </c>
       <c r="D428" s="5">
         <v>5.6604906956407852</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>149.83826114999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.4036156699999935</v>
       </c>
       <c r="D429" s="5">
         <v>11.956506734578355</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>149.12616937999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.71209177000000068</v>
       </c>
       <c r="D430" s="5">
         <v>-5.5561564546310223</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>148.09434461999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0318247600000063</v>
       </c>
       <c r="D431" s="5">
         <v>-7.9941709890321677</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>146.02988758000001</v>
       </c>
       <c r="C432" s="5">
         <v>-2.0644570399999793</v>
       </c>
       <c r="D432" s="5">
         <v>-15.503383116334701</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>146.10098038000001</v>
       </c>
       <c r="C433" s="5">
         <v>7.1092800000002399E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.58577160242661019</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>147.2930442</v>
       </c>
       <c r="C434" s="5">
         <v>1.1920638199999871</v>
       </c>
       <c r="D434" s="5">
         <v>10.24256136580275</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>148.87088353999999</v>
       </c>
       <c r="C435" s="5">
         <v>1.577839339999997</v>
       </c>
       <c r="D435" s="5">
         <v>13.639766684624121</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>148.48103122000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.38985231999998859</v>
       </c>
       <c r="D436" s="5">
         <v>-3.0976050663506394</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>147.92146450000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.5595667199999923</v>
       </c>
       <c r="D437" s="5">
         <v>-4.4297606701614534</v>
       </c>
       <c r="E437" s="5">
         <v>-0.62858517470048003</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>148.88531055000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.96384605000000079</v>
       </c>
       <c r="D438" s="5">
         <v>8.1055121516832251</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>147.98393426000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.90137629000000175</v>
       </c>
       <c r="D439" s="5">
         <v>-7.0279051755098969</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>148.14862582999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.16469156999997381</v>
       </c>
       <c r="D440" s="5">
         <v>1.3436868553045045</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>147.74449079999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.40413502999999196</v>
       </c>
       <c r="D441" s="5">
         <v>-3.2248134601178147</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>147.81632234</v>
       </c>
       <c r="C442" s="5">
         <v>7.1831540000005134E-2</v>
       </c>
       <c r="D442" s="5">
         <v>0.5849877533630865</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>149.17747890000001</v>
+        <v>149.35617966999999</v>
       </c>
       <c r="C443" s="5">
-        <v>1.361156560000012</v>
+        <v>1.5398573299999896</v>
       </c>
       <c r="D443" s="5">
-        <v>11.627306415745187</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>13.242550625211468</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>149.62864282999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.27246316000000093</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.2111993941402286</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8642D88-A6F1-4D7C-9860-43B5591C94DC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>