--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6261B58A-359F-4FEE-8206-27F6C44800A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0A439C4C-B9C3-4C65-A25F-BA656865C95F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE6002FC-6C39-454B-8486-52EFC567C797}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D9BB4FB1-DC83-40E6-92A3-81C1E0730326}"/>
   </bookViews>
   <sheets>
     <sheet name="sanleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87EB7B72-0968-4941-94D9-C97602F39B11}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58FDF97D-5B46-47D2-A1B8-603D0C10F89A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.361821018000001</v>
+        <v>57.361821503000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>56.202670445000003</v>
+        <v>56.202670556999998</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.159150572999998</v>
+        <v>-1.159150946000004</v>
       </c>
       <c r="D7" s="5">
-        <v>-21.727671147810756</v>
+        <v>-21.727677217654296</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>56.073273845999999</v>
+        <v>56.073274134999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12939659900000322</v>
+        <v>-0.12939642199999923</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.7280680185621575</v>
+        <v>-2.7280643286298423</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>56.243769911000001</v>
+        <v>56.243770284</v>
       </c>
       <c r="C9" s="5">
-        <v>0.17049606500000181</v>
+        <v>0.17049614900000165</v>
       </c>
       <c r="D9" s="5">
-        <v>3.7103540008353919</v>
+        <v>3.7103558400867431</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>56.664587060999999</v>
+        <v>56.664587462999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.42081714999999775</v>
+        <v>0.4208171789999966</v>
       </c>
       <c r="D10" s="5">
-        <v>9.3572709817251631</v>
+        <v>9.3572715887004563</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>56.582308656000002</v>
+        <v>56.582309283000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-8.2278404999996724E-2</v>
+        <v>-8.2278179999995871E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.7285820122116102</v>
+        <v>-1.7285773107211688</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>56.261438003000002</v>
+        <v>56.261438554000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.32087065300000006</v>
+        <v>-0.32087072899999924</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.5967522568056713</v>
+        <v>-6.5967537000404803</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>56.457826961000002</v>
+        <v>56.457827573000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.196388958</v>
+        <v>0.1963890190000015</v>
       </c>
       <c r="D13" s="5">
-        <v>4.2701410305413301</v>
+        <v>4.2701423398224803</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>56.437214584000003</v>
+        <v>56.437215131000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.0612376999999071E-2</v>
+        <v>-2.0612442000000897E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.43723335113343698</v>
+        <v>-0.43723472242739314</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>56.819451059000002</v>
+        <v>56.819451434999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.38223647499999913</v>
+        <v>0.38223630399999564</v>
       </c>
       <c r="D15" s="5">
-        <v>8.4370133612992291</v>
+        <v>8.4370093603193475</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>56.426364728000003</v>
+        <v>56.426364786000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.39308633099999923</v>
+        <v>-0.39308664899999712</v>
       </c>
       <c r="D16" s="5">
-        <v>-7.9930875083033648</v>
+        <v>-7.9930936796452912</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>57.000636331999999</v>
+        <v>57.000631390000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.57427160399999622</v>
+        <v>0.57426660400000173</v>
       </c>
       <c r="D17" s="5">
-        <v>12.920186607272367</v>
+        <v>12.920067731269969</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>55.962192227000003</v>
+        <v>55.962192688000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.0384441049999964</v>
+        <v>-1.0384387020000005</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.798926893550917</v>
+        <v>-19.798835523469194</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>55.531172021000003</v>
+        <v>55.531172169999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.43102020599999946</v>
+        <v>-0.43102051800000396</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.8607503989719838</v>
+        <v>-8.8607564737967159</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>55.860301950999997</v>
+        <v>55.860302318000002</v>
       </c>
       <c r="C20" s="5">
-        <v>0.32912992999999346</v>
+        <v>0.3291301480000044</v>
       </c>
       <c r="D20" s="5">
-        <v>7.3488191813907422</v>
+        <v>7.3488241882902816</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>55.289633737999999</v>
+        <v>55.289634202999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.57066821299999759</v>
+        <v>-0.5706681150000037</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.593294098848961</v>
+        <v>-11.593292146515498</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>55.385365915999998</v>
+        <v>55.385366376</v>
       </c>
       <c r="C22" s="5">
-        <v>9.5732177999998669E-2</v>
+        <v>9.5732173000001808E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.0976617390514818</v>
+        <v>2.0976616106372914</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>55.697681543000002</v>
+        <v>55.697682231999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.31231562700000381</v>
+        <v>0.31231585599999789</v>
       </c>
       <c r="D23" s="5">
-        <v>6.9806077584047221</v>
+        <v>6.9806129768036351</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>55.972798584000003</v>
+        <v>55.972799178000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.27511704100000145</v>
+        <v>0.27511694600000425</v>
       </c>
       <c r="D24" s="5">
-        <v>6.0910745491717933</v>
+        <v>6.0910723110037646</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>56.213244357999997</v>
+        <v>56.213244938000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.24044577399999412</v>
+        <v>0.24044576000000006</v>
       </c>
       <c r="D25" s="5">
-        <v>5.2784678692724407</v>
+        <v>5.278467497288597</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>57.399322749</v>
+        <v>57.399323330999998</v>
       </c>
       <c r="C26" s="5">
-        <v>1.1860783910000023</v>
+        <v>1.1860783929999954</v>
       </c>
       <c r="D26" s="5">
-        <v>28.474637725140362</v>
+        <v>28.474637450162387</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>57.711326538000002</v>
+        <v>57.711326988000003</v>
       </c>
       <c r="C27" s="5">
-        <v>0.31200378900000203</v>
+        <v>0.31200365700000532</v>
       </c>
       <c r="D27" s="5">
-        <v>6.7213881313882728</v>
+        <v>6.721385132010016</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>58.243203583000003</v>
+        <v>58.243203803999997</v>
       </c>
       <c r="C28" s="5">
-        <v>0.53187704500000166</v>
+        <v>0.53187681599999337</v>
       </c>
       <c r="D28" s="5">
-        <v>11.637569391834667</v>
+        <v>11.637564029218538</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>58.468139233999999</v>
+        <v>58.468132625999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.22493565099999557</v>
+        <v>0.22492882200000253</v>
       </c>
       <c r="D29" s="5">
-        <v>4.7341261838969695</v>
+        <v>4.7339793719851198</v>
       </c>
       <c r="E29" s="5">
-        <v>2.5745377533200386</v>
+        <v>2.5745350537598632</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>58.898887170000002</v>
+        <v>58.898887735000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.43074793600000305</v>
+        <v>0.43075510900000324</v>
       </c>
       <c r="D30" s="5">
-        <v>9.2078361567619957</v>
+        <v>9.2079968385657462</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>59.438163977000002</v>
+        <v>59.438164432000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.53927680700000025</v>
+        <v>0.53927669699999825</v>
       </c>
       <c r="D31" s="5">
-        <v>11.557701343062398</v>
+        <v>11.55769874908248</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>59.562158273999998</v>
+        <v>59.562159098999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12399429699999587</v>
+        <v>0.12399466699999806</v>
       </c>
       <c r="D32" s="5">
-        <v>2.5322497188056348</v>
+        <v>2.5322573423599115</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>60.04364872</v>
+        <v>60.043649723999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.48149044600000224</v>
+        <v>0.48149062499999928</v>
       </c>
       <c r="D33" s="5">
-        <v>10.143732646414684</v>
+        <v>10.143736439887441</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>60.354135393999996</v>
+        <v>60.354136277000002</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3104866739999963</v>
+        <v>0.31048655300000405</v>
       </c>
       <c r="D34" s="5">
-        <v>6.3847770294383155</v>
+        <v>6.3847743602180485</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>60.259699660999999</v>
+        <v>60.259700496000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-9.4435732999997413E-2</v>
+        <v>-9.4435781000001384E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.8615578159844715</v>
+        <v>-1.861558727052115</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>61.528886301999997</v>
+        <v>61.528886763000003</v>
       </c>
       <c r="C36" s="5">
-        <v>1.2691866409999975</v>
+        <v>1.269186267000002</v>
       </c>
       <c r="D36" s="5">
-        <v>28.417762180616755</v>
+        <v>28.417752373186712</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>61.902818504000003</v>
+        <v>61.902818898</v>
       </c>
       <c r="C37" s="5">
-        <v>0.37393220200000599</v>
+        <v>0.37393213499999689</v>
       </c>
       <c r="D37" s="5">
-        <v>7.5415841357239666</v>
+        <v>7.5415826805565134</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>62.034504198</v>
+        <v>62.034504736000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13168569399999797</v>
+        <v>0.13168583800000278</v>
       </c>
       <c r="D38" s="5">
-        <v>2.5828370745626827</v>
+        <v>2.5828399154231851</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>61.861088002999999</v>
+        <v>61.861088279000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.17341619500000149</v>
+        <v>-0.17341645700000186</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.3034761337626062</v>
+        <v>-3.3034810200123221</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>62.059287355999999</v>
+        <v>62.059287337999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19819935299999969</v>
+        <v>0.19819905899999668</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9132101200217706</v>
+        <v>3.9132041949056839</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>61.796229971000002</v>
+        <v>61.796221797000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.2630573849999962</v>
+        <v>-0.26306554099999602</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.9696434633577642</v>
+        <v>-4.9697939723987279</v>
       </c>
       <c r="E41" s="5">
-        <v>5.6921440986523963</v>
+        <v>5.6921420635897668</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>61.658027402999998</v>
+        <v>61.658028082000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.13820256800000408</v>
+        <v>-0.13819371499999988</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.6509430695719982</v>
+        <v>-2.6507756845738029</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>62.425013692</v>
+        <v>62.425014230999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.76698628900000188</v>
+        <v>0.7669861489999974</v>
       </c>
       <c r="D43" s="5">
-        <v>15.992053779729387</v>
+        <v>15.992050469788111</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>62.827942956000001</v>
+        <v>62.827943562999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.40292926400000084</v>
+        <v>0.40292933199999936</v>
       </c>
       <c r="D44" s="5">
-        <v>8.0265070297776973</v>
+        <v>8.0265083610275401</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>63.299469965</v>
+        <v>63.299475313000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.471527008999999</v>
+        <v>0.47153175000000402</v>
       </c>
       <c r="D45" s="5">
-        <v>9.3872723039692509</v>
+        <v>9.3873705241179994</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>63.266615154</v>
+        <v>63.266615197999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-3.2854810999999984E-2</v>
+        <v>-3.2860115000005408E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.62107026607024496</v>
+        <v>-0.62117019170042642</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>64.176914957999998</v>
+        <v>64.176914922999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.91029980399999744</v>
+        <v>0.91029972500000156</v>
       </c>
       <c r="D47" s="5">
-        <v>18.700032775424404</v>
+        <v>18.700031007975792</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>63.765167822999999</v>
+        <v>63.765167716999997</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.41174713499999882</v>
+        <v>-0.41174720600000114</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.4330299388881365</v>
+        <v>-7.4330311796359627</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>64.020233464</v>
+        <v>64.020233742000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.25506564100000162</v>
+        <v>0.25506602500000497</v>
       </c>
       <c r="D49" s="5">
-        <v>4.9071184771211751</v>
+        <v>4.9071260363844349</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>63.086585886999998</v>
+        <v>63.086586572000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.93364757700000212</v>
+        <v>-0.93364717000000041</v>
       </c>
       <c r="D50" s="5">
-        <v>-16.162705168130721</v>
+        <v>-16.162698613010885</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>63.480598069000003</v>
+        <v>63.480598458999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.39401218200000443</v>
+        <v>0.39401188699999778</v>
       </c>
       <c r="D51" s="5">
-        <v>7.7575769687771468</v>
+        <v>7.7575708725215131</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>62.451309170999998</v>
+        <v>62.451308992000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.0292888980000043</v>
+        <v>-1.0292894669999981</v>
       </c>
       <c r="D52" s="5">
-        <v>-17.812371949123072</v>
+        <v>-17.812380835093411</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>63.349698893000003</v>
+        <v>63.349689329</v>
       </c>
       <c r="C53" s="5">
-        <v>0.89838972200000455</v>
+        <v>0.89838033699999897</v>
       </c>
       <c r="D53" s="5">
-        <v>18.696003473396281</v>
+        <v>18.695792519506771</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5138571118804798</v>
+        <v>2.5138551950685928</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>64.931238864999997</v>
+        <v>64.931238413000003</v>
       </c>
       <c r="C54" s="5">
-        <v>1.5815399719999945</v>
+        <v>1.5815490840000024</v>
       </c>
       <c r="D54" s="5">
-        <v>34.434151325144022</v>
+        <v>34.43438364420026</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>65.305135784000001</v>
+        <v>65.305135481999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.37389691900000344</v>
+        <v>0.37389706899999453</v>
       </c>
       <c r="D55" s="5">
-        <v>7.1331246643855595</v>
+        <v>7.1331276685251188</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>65.116643726999996</v>
+        <v>65.116643753999995</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.18849205700000482</v>
+        <v>-0.18849172800000247</v>
       </c>
       <c r="D56" s="5">
-        <v>-3.4091355834991233</v>
+        <v>-3.4091297427435108</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>65.806944349999995</v>
+        <v>65.806954886</v>
       </c>
       <c r="C57" s="5">
-        <v>0.69030062299999884</v>
+        <v>0.69031113200000505</v>
       </c>
       <c r="D57" s="5">
-        <v>13.489742612651501</v>
+        <v>13.489960091024923</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>65.715038804000002</v>
+        <v>65.715039304000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-9.1905545999992455E-2</v>
+        <v>-9.1915581999998608E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.663098731033763</v>
+        <v>-1.6632786827519341</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>65.716066498000004</v>
+        <v>65.716067314</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0276940000011336E-3</v>
+        <v>1.0280099999988579E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>1.8767985250556229E-2</v>
+        <v>1.8773756469037117E-2</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>66.383698922999997</v>
+        <v>66.383695310999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.66763242499999365</v>
+        <v>0.66762799699999675</v>
       </c>
       <c r="D60" s="5">
-        <v>12.89602439309574</v>
+        <v>12.895933857740127</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>65.986686203999994</v>
+        <v>65.986687540000005</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.39701271900000279</v>
+        <v>-0.39700777099999129</v>
       </c>
       <c r="D61" s="5">
-        <v>-6.9452697291667809</v>
+        <v>-6.9451863623739785</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>65.908352198000003</v>
+        <v>65.908354634000005</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.8334005999991518E-2</v>
+        <v>-7.833290599999998E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.4152776759857266</v>
+        <v>-1.4152579031553647</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>67.229425981999995</v>
+        <v>67.229426911999994</v>
       </c>
       <c r="C63" s="5">
-        <v>1.3210737839999922</v>
+        <v>1.3210722779999884</v>
       </c>
       <c r="D63" s="5">
-        <v>26.88999858912058</v>
+        <v>26.889963373823033</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>67.572452913999996</v>
+        <v>67.572451994000005</v>
       </c>
       <c r="C64" s="5">
-        <v>0.34302693200000078</v>
+        <v>0.34302508200001114</v>
       </c>
       <c r="D64" s="5">
-        <v>6.2975790968204715</v>
+        <v>6.2975440846439579</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>69.034607000999998</v>
+        <v>69.034594690000006</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4621540870000018</v>
+        <v>1.4621426960000008</v>
       </c>
       <c r="D65" s="5">
-        <v>29.290337865937175</v>
+        <v>29.290082312178043</v>
       </c>
       <c r="E65" s="5">
-        <v>8.9738518214617091</v>
+        <v>8.9738488400093797</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>68.535818051000007</v>
+        <v>68.535816582999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.4987889499999909</v>
+        <v>-0.4987781070000068</v>
       </c>
       <c r="D66" s="5">
-        <v>-8.3338631531051597</v>
+        <v>-8.3336905513932464</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>68.675745667000001</v>
+        <v>68.675740181999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.13992761599999426</v>
+        <v>0.1399235989999994</v>
       </c>
       <c r="D67" s="5">
-        <v>2.4777052965828661</v>
+        <v>2.4776334204344552</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>69.249205528000005</v>
+        <v>69.249202604000004</v>
       </c>
       <c r="C68" s="5">
-        <v>0.57345986100000346</v>
+        <v>0.57346242200000574</v>
       </c>
       <c r="D68" s="5">
-        <v>10.493553266409306</v>
+        <v>10.493603179149847</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>69.650476687999998</v>
+        <v>69.650494452999993</v>
       </c>
       <c r="C69" s="5">
-        <v>0.40127115999999319</v>
+        <v>0.40129184899998904</v>
       </c>
       <c r="D69" s="5">
-        <v>7.1794622958495369</v>
+        <v>7.1798446488282153</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>70.239814675999995</v>
+        <v>70.239820222999995</v>
       </c>
       <c r="C70" s="5">
-        <v>0.58933798799999693</v>
+        <v>0.58932577000000208</v>
       </c>
       <c r="D70" s="5">
-        <v>10.639745331576256</v>
+        <v>10.639511545252667</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>70.057307219999998</v>
+        <v>70.057303834999999</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.18250745599999618</v>
+        <v>-0.18251638799999625</v>
       </c>
       <c r="D71" s="5">
-        <v>-3.0738415357133286</v>
+        <v>-3.0739895882391566</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>69.899055699000002</v>
+        <v>69.899052362999996</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.15825152099999684</v>
+        <v>-0.15825147200000345</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.6772393991769561</v>
+        <v>-2.677238708240115</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>70.207499350000006</v>
+        <v>70.207503918</v>
       </c>
       <c r="C73" s="5">
-        <v>0.30844365100000459</v>
+        <v>0.30845155500000487</v>
       </c>
       <c r="D73" s="5">
-        <v>5.4256654885778355</v>
+        <v>5.425808180507885</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>70.375418490000001</v>
+        <v>70.375424402999997</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16791913999999508</v>
+        <v>0.16792048499999623</v>
       </c>
       <c r="D74" s="5">
-        <v>2.90816391943578</v>
+        <v>2.9081873288298477</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>69.824507916000002</v>
+        <v>69.824511454000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.55091057399999954</v>
+        <v>-0.55091294899999355</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.9997218762772331</v>
+        <v>-8.9997582955906772</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>70.058595509</v>
+        <v>70.058593751999993</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23408759299999815</v>
+        <v>0.23408229799998992</v>
       </c>
       <c r="D76" s="5">
-        <v>4.098030915241746</v>
+        <v>4.0979362915563033</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>70.336498454999997</v>
+        <v>70.336483689999994</v>
       </c>
       <c r="C77" s="5">
-        <v>0.27790294599999754</v>
+        <v>0.27788993800000128</v>
       </c>
       <c r="D77" s="5">
-        <v>4.8653016474099697</v>
+        <v>4.8650690474381975</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8858533575502712</v>
+        <v>1.8858501391166627</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>70.392385492000003</v>
+        <v>70.392383502000001</v>
       </c>
       <c r="C78" s="5">
-        <v>5.588703700000508E-2</v>
+        <v>5.5899812000006932E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.95765787253934143</v>
+        <v>0.95787793953274747</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>70.422790320999994</v>
+        <v>70.422770479999997</v>
       </c>
       <c r="C79" s="5">
-        <v>3.0404828999991196E-2</v>
+        <v>3.0386977999995679E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.51955330628139507</v>
+        <v>0.51924756110661718</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>70.139459287999998</v>
+        <v>70.139434605000005</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.28333103299999607</v>
+        <v>-0.28333587499999169</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.7225300752275601</v>
+        <v>-4.72261030494463</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>69.292781429000001</v>
+        <v>69.292817674999995</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.84667785899999615</v>
+        <v>-0.84661693000001037</v>
       </c>
       <c r="D81" s="5">
-        <v>-13.561550125781851</v>
+        <v>-13.560642519479572</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>69.725376339999997</v>
+        <v>69.725395028999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.43259491099999536</v>
+        <v>0.43257735400000286</v>
       </c>
       <c r="D82" s="5">
-        <v>7.7542657596691766</v>
+        <v>7.7539359708149069</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>70.029474268000001</v>
+        <v>70.029469409000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.30409792800000446</v>
+        <v>0.30407438000000298</v>
       </c>
       <c r="D83" s="5">
-        <v>5.3610251027324418</v>
+        <v>5.3605984896657466</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>69.840158959999997</v>
+        <v>69.840157141999995</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.18931530800000473</v>
+        <v>-0.18931226700000536</v>
       </c>
       <c r="D84" s="5">
-        <v>-3.1962373136310451</v>
+        <v>-3.1961869514173014</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>70.416622606999994</v>
+        <v>70.416631198999994</v>
       </c>
       <c r="C85" s="5">
-        <v>0.57646364699999708</v>
+        <v>0.57647405699999865</v>
       </c>
       <c r="D85" s="5">
-        <v>10.367108297336403</v>
+        <v>10.367304372412045</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>70.209896321000002</v>
+        <v>70.209904976999994</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.20672628599999143</v>
+        <v>-0.20672622200000035</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.4665813635105902</v>
+        <v>-3.4665798913931622</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>70.931680082</v>
+        <v>70.931684258000004</v>
       </c>
       <c r="C87" s="5">
-        <v>0.72178376099999753</v>
+        <v>0.72177928100001054</v>
       </c>
       <c r="D87" s="5">
-        <v>13.058437492550823</v>
+        <v>13.058350102159899</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>71.374979710999995</v>
+        <v>71.374973010999994</v>
       </c>
       <c r="C88" s="5">
-        <v>0.44329962899999487</v>
+        <v>0.44328875299999027</v>
       </c>
       <c r="D88" s="5">
-        <v>7.7628364456202137</v>
+        <v>7.7626389243004468</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>71.571815313000002</v>
+        <v>71.571805447000003</v>
       </c>
       <c r="C89" s="5">
-        <v>0.19683560200000727</v>
+        <v>0.19683243600000822</v>
       </c>
       <c r="D89" s="5">
-        <v>3.3599801991361922</v>
+        <v>3.3599256534421196</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7562956432787713</v>
+        <v>1.7563029770503613</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>71.372034257999999</v>
+        <v>71.372032931000007</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.19978105500000254</v>
+        <v>-0.1997725159999959</v>
       </c>
       <c r="D90" s="5">
-        <v>-3.2986555525810424</v>
+        <v>-3.298517167228443</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>71.514762941000001</v>
+        <v>71.514727992999994</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14272868300000141</v>
+        <v>0.14269506199998716</v>
       </c>
       <c r="D91" s="5">
-        <v>2.4263123651889318</v>
+        <v>2.4257345721416135</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>72.574834206999995</v>
+        <v>72.574769411000005</v>
       </c>
       <c r="C92" s="5">
-        <v>1.0600712659999942</v>
+        <v>1.0600414180000115</v>
       </c>
       <c r="D92" s="5">
-        <v>19.312017157859085</v>
+        <v>19.311438542273439</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>72.682387652000003</v>
+        <v>72.682449028999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10755344500000774</v>
+        <v>0.10767961799999171</v>
       </c>
       <c r="D93" s="5">
-        <v>1.7929262552749847</v>
+        <v>1.7950483805878159</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>73.427837189000002</v>
+        <v>73.427873929</v>
       </c>
       <c r="C94" s="5">
-        <v>0.74544953699999894</v>
+        <v>0.74542490000000328</v>
       </c>
       <c r="D94" s="5">
-        <v>13.026064911184365</v>
+        <v>13.025598205608556</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>73.839732359999999</v>
+        <v>73.839728074000007</v>
       </c>
       <c r="C95" s="5">
-        <v>0.41189517099999762</v>
+        <v>0.41185414500000661</v>
       </c>
       <c r="D95" s="5">
-        <v>6.9430414018869957</v>
+        <v>6.9423248007348004</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>73.529258951000003</v>
+        <v>73.529260339999993</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.31047340899999654</v>
+        <v>-0.31046773400001371</v>
       </c>
       <c r="D96" s="5">
-        <v>-4.9305673623516899</v>
+        <v>-4.9304795922282647</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>74.123019162999995</v>
+        <v>74.123034113000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.59376021199999229</v>
+        <v>0.59377377300000944</v>
       </c>
       <c r="D97" s="5">
-        <v>10.132358189647972</v>
+        <v>10.132599777934015</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>74.96752309</v>
+        <v>74.967534307999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.84450392700000521</v>
+        <v>0.84450019499999485</v>
       </c>
       <c r="D98" s="5">
-        <v>14.562039852922615</v>
+        <v>14.561968292558024</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>74.659444332999996</v>
+        <v>74.659448499999996</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.30807875700000409</v>
+        <v>-0.30808580800000129</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.8214477951669892</v>
+        <v>-4.8215549562803712</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>74.862507812000004</v>
+        <v>74.862496218000004</v>
       </c>
       <c r="C100" s="5">
-        <v>0.20306347900000787</v>
+        <v>0.20304771800000765</v>
       </c>
       <c r="D100" s="5">
-        <v>3.3131058060100305</v>
+        <v>3.3128446092891117</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>74.628440858000005</v>
+        <v>74.628437371000004</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.23406695399999933</v>
+        <v>-0.23405884700000001</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.6880970199148044</v>
+        <v>-3.6879720311265962</v>
       </c>
       <c r="E101" s="5">
-        <v>4.2707112173034467</v>
+        <v>4.2707207187381746</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>76.168273137</v>
+        <v>76.168270508000006</v>
       </c>
       <c r="C102" s="5">
-        <v>1.5398322789999952</v>
+        <v>1.5398331370000022</v>
       </c>
       <c r="D102" s="5">
-        <v>27.772353198011167</v>
+        <v>27.772371917885042</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>74.712106078000005</v>
+        <v>74.712056404999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.4561670589999949</v>
+        <v>-1.4562141030000078</v>
       </c>
       <c r="D103" s="5">
-        <v>-20.676396694241227</v>
+        <v>-20.676996705214702</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>74.312995211</v>
+        <v>74.312889733000006</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.39911086700000453</v>
+        <v>-0.39916667199999267</v>
       </c>
       <c r="D104" s="5">
-        <v>-6.2253516206935755</v>
+        <v>-6.2262006715337996</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>74.781038663000004</v>
+        <v>74.781118789999994</v>
       </c>
       <c r="C105" s="5">
-        <v>0.46804345200000341</v>
+        <v>0.46822905699998785</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8253118242196384</v>
+        <v>7.8285348100219698</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>74.703951795999998</v>
+        <v>74.704003594</v>
       </c>
       <c r="C106" s="5">
-        <v>-7.7086867000005554E-2</v>
+        <v>-7.7115195999994057E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.2300120316383389</v>
+        <v>-1.2304601827134443</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>74.589377071000001</v>
+        <v>74.589383827000006</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.1145747249999971</v>
+        <v>-0.11461976699999354</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.8250144631780429</v>
+        <v>-1.8257246201703881</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>75.752109058000002</v>
+        <v>75.752110990999995</v>
       </c>
       <c r="C108" s="5">
-        <v>1.1627319870000008</v>
+        <v>1.162727163999989</v>
       </c>
       <c r="D108" s="5">
-        <v>20.396256417391644</v>
+        <v>20.396162423894417</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>75.626819858000005</v>
+        <v>75.626839031000003</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.12528919999999744</v>
+        <v>-0.12527195999999208</v>
       </c>
       <c r="D109" s="5">
-        <v>-1.9667689673986355</v>
+        <v>-1.9665007437602466</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>75.873775089999995</v>
+        <v>75.873786381000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.24695523199999059</v>
+        <v>0.24694734999999923</v>
       </c>
       <c r="D110" s="5">
-        <v>3.9896825444744266</v>
+        <v>3.9895518816811082</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>76.654195255000005</v>
+        <v>76.654196662000004</v>
       </c>
       <c r="C111" s="5">
-        <v>0.78042016500000955</v>
+        <v>0.78041028100000176</v>
       </c>
       <c r="D111" s="5">
-        <v>13.065687790107772</v>
+        <v>13.065510786669044</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>76.151691658999994</v>
+        <v>76.151675686000004</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.50250359600001104</v>
+        <v>-0.50252097599999956</v>
       </c>
       <c r="D112" s="5">
-        <v>-7.5890317318881522</v>
+        <v>-7.5892846872502311</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>76.458139810999995</v>
+        <v>76.458142922999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.30644815200000153</v>
+        <v>0.30646723699999256</v>
       </c>
       <c r="D113" s="5">
-        <v>4.9373439337090375</v>
+        <v>4.9376593184552897</v>
       </c>
       <c r="E113" s="5">
-        <v>2.4517448468224901</v>
+        <v>2.4517538038536069</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>77.756635212999996</v>
+        <v>77.756632726999996</v>
       </c>
       <c r="C114" s="5">
-        <v>1.2984954020000004</v>
+        <v>1.298489803999999</v>
       </c>
       <c r="D114" s="5">
-        <v>22.395309793511629</v>
+        <v>22.395203054726153</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>75.826416864999999</v>
+        <v>75.826363831999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.9302183479999968</v>
+        <v>-1.9302688949999975</v>
       </c>
       <c r="D115" s="5">
-        <v>-26.040000090135131</v>
+        <v>-26.040592444125831</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>75.460533155999997</v>
+        <v>75.460406864000007</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.365883709000002</v>
+        <v>-0.36595696799999189</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.6391113248173363</v>
+        <v>-5.640214454933135</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>78.435429634000002</v>
+        <v>78.435511820000002</v>
       </c>
       <c r="C117" s="5">
-        <v>2.9748964780000051</v>
+        <v>2.9751049559999956</v>
       </c>
       <c r="D117" s="5">
-        <v>59.040936824709924</v>
+        <v>59.046130743880965</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>77.985379619</v>
+        <v>77.985439267999993</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.45005001500000219</v>
+        <v>-0.45007255200000884</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.6722212285070022</v>
+        <v>-6.6725381051626176</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>77.785346270999995</v>
+        <v>77.785360842000003</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.20003334800000516</v>
+        <v>-0.20007842599999037</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.0349589509918506</v>
+        <v>-3.0356309753472255</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>77.976202314999995</v>
+        <v>77.976207341999995</v>
       </c>
       <c r="C120" s="5">
-        <v>0.19085604400000022</v>
+        <v>0.19084649999999215</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9844101773963017</v>
+        <v>2.9842583519614552</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>77.839357778999997</v>
+        <v>77.839380973999994</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.13684453599999813</v>
+        <v>-0.13682636800000125</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.085734449819443</v>
+        <v>-2.0854600736047835</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>78.169718459999999</v>
+        <v>78.169728231999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.33036068100000193</v>
+        <v>0.33034725800000331</v>
       </c>
       <c r="D122" s="5">
-        <v>5.2135427353267261</v>
+        <v>5.2133243432733067</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>78.133245427999995</v>
+        <v>78.133245321999993</v>
       </c>
       <c r="C123" s="5">
-        <v>-3.6473032000003514E-2</v>
+        <v>-3.6482910000003699E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.55847066902252607</v>
+        <v>-0.55862146207558139</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>78.870895437000001</v>
+        <v>78.870878231000006</v>
       </c>
       <c r="C124" s="5">
-        <v>0.73765000900000643</v>
+        <v>0.73763290900001266</v>
       </c>
       <c r="D124" s="5">
-        <v>11.936285111008393</v>
+        <v>11.935993901507436</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>78.359654223000007</v>
+        <v>78.359659148000006</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.51124121399999467</v>
+        <v>-0.5112190830000003</v>
       </c>
       <c r="D125" s="5">
-        <v>-7.5069984594131718</v>
+        <v>-7.5066865666849614</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4870006211247686</v>
+        <v>2.4870028911309072</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>81.079527401999997</v>
+        <v>81.079524728999999</v>
       </c>
       <c r="C126" s="5">
-        <v>2.7198731789999897</v>
+        <v>2.7198655809999934</v>
       </c>
       <c r="D126" s="5">
-        <v>50.599792060031646</v>
+        <v>50.599618896540967</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>80.015639746000005</v>
+        <v>80.015586995000007</v>
       </c>
       <c r="C127" s="5">
-        <v>-1.0638876559999915</v>
+        <v>-1.0639377339999925</v>
       </c>
       <c r="D127" s="5">
-        <v>-14.65775181050657</v>
+        <v>-14.658393197286978</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>80.629649532000002</v>
+        <v>80.629515239</v>
       </c>
       <c r="C128" s="5">
-        <v>0.61400978599999689</v>
+        <v>0.61392824399999313</v>
       </c>
       <c r="D128" s="5">
-        <v>9.6070987563431132</v>
+        <v>9.6057751979627959</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>80.031269987000002</v>
+        <v>80.031344902000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.59837954500000023</v>
+        <v>-0.59817033699999911</v>
       </c>
       <c r="D129" s="5">
-        <v>-8.5509415623101432</v>
+        <v>-8.5480865226301823</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>79.171099677000001</v>
+        <v>79.171155228999993</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.86017031000000088</v>
+        <v>-0.86018967300000782</v>
       </c>
       <c r="D130" s="5">
-        <v>-12.16176025583775</v>
+        <v>-12.162007328196179</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>78.760844368999997</v>
+        <v>78.760867782999995</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.41025530800000354</v>
+        <v>-0.41028744599999811</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.0440617777915211</v>
+        <v>-6.0445177151070233</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>78.231201713000004</v>
+        <v>78.231207116999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.52964265599999294</v>
+        <v>-0.52966066599999806</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.777762019362755</v>
+        <v>-7.778014563003377</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>78.626132186999996</v>
+        <v>78.626154061999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.3949304739999917</v>
+        <v>0.39494694500000094</v>
       </c>
       <c r="D133" s="5">
-        <v>6.2289595775405271</v>
+        <v>6.2292261760920509</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>79.088088166999995</v>
+        <v>79.088093756000006</v>
       </c>
       <c r="C134" s="5">
-        <v>0.46195597999999904</v>
+        <v>0.46193969400000867</v>
       </c>
       <c r="D134" s="5">
-        <v>7.2827706831234629</v>
+        <v>7.2825034884435036</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>79.027124551</v>
+        <v>79.027121101000006</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.0963615999995113E-2</v>
+        <v>-6.0972655000000486E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.92108665958776648</v>
+        <v>-0.9212225845872557</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>79.539561816000003</v>
+        <v>79.539543987000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51243726500000264</v>
+        <v>0.51242288599999597</v>
       </c>
       <c r="D136" s="5">
-        <v>8.0647784785710996</v>
+        <v>8.0645444147516177</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>79.923446854000005</v>
+        <v>79.923455085000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.38388503800000251</v>
+        <v>0.38391109799999867</v>
       </c>
       <c r="D137" s="5">
-        <v>5.9478469472667106</v>
+        <v>5.9482628637406831</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9956604537198164</v>
+        <v>1.9956645472977597</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>79.935766199</v>
+        <v>79.935764210000002</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2319344999994541E-2</v>
+        <v>1.2309125000001586E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.18512406225195122</v>
+        <v>0.18497033608453339</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>80.325972945999993</v>
+        <v>80.325935787000006</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39020674699999347</v>
+        <v>0.39017157700000382</v>
       </c>
       <c r="D139" s="5">
-        <v>6.0176638987513131</v>
+        <v>6.0171070273640659</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>80.240805516999998</v>
+        <v>80.240695872000003</v>
       </c>
       <c r="C140" s="5">
-        <v>-8.5167428999994854E-2</v>
+        <v>-8.5239915000002497E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.2649337174757802</v>
+        <v>-1.266004609182092</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>80.476393228999996</v>
+        <v>80.476446267</v>
       </c>
       <c r="C141" s="5">
-        <v>0.2355877119999974</v>
+        <v>0.23575039499999662</v>
       </c>
       <c r="D141" s="5">
-        <v>3.5806640380636523</v>
+        <v>3.5831817009270628</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>81.521146372000004</v>
+        <v>81.521187882999996</v>
       </c>
       <c r="C142" s="5">
-        <v>1.0447531430000083</v>
+        <v>1.044741615999996</v>
       </c>
       <c r="D142" s="5">
-        <v>16.740430340433534</v>
+        <v>16.740220424956131</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>81.982144180000006</v>
+        <v>81.982170225999994</v>
       </c>
       <c r="C143" s="5">
-        <v>0.4609978080000019</v>
+        <v>0.46098234299999774</v>
       </c>
       <c r="D143" s="5">
-        <v>7.0010242068214268</v>
+        <v>7.0007783163160919</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>81.572650799000002</v>
+        <v>81.572654701000005</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.40949338100000432</v>
+        <v>-0.40951552499998911</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.8319381086181181</v>
+        <v>-5.8322430641811751</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>81.867881220000001</v>
+        <v>81.867901453000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.29523042099999941</v>
+        <v>0.29524675199999706</v>
       </c>
       <c r="D145" s="5">
-        <v>4.430583374629804</v>
+        <v>4.4308331403972501</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>81.401953793999994</v>
+        <v>81.401956064000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.46592742600000747</v>
+        <v>-0.46594538899999804</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.6196844906775247</v>
+        <v>-6.6199301804189536</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>81.745651929999994</v>
+        <v>81.745647469999994</v>
       </c>
       <c r="C147" s="5">
-        <v>0.34369813600000043</v>
+        <v>0.34369140599999071</v>
       </c>
       <c r="D147" s="5">
-        <v>5.186013115695709</v>
+        <v>5.1859090500243843</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>81.193401855999994</v>
+        <v>81.193387520000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.55225007399999981</v>
+        <v>-0.55225994999999273</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.8123138615549426</v>
+        <v>-7.8124488315395428</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>80.675958221000002</v>
+        <v>80.675963901000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.51744363499999224</v>
+        <v>-0.51742361899999878</v>
       </c>
       <c r="D149" s="5">
-        <v>-7.3851274240896325</v>
+        <v>-7.3848529452103513</v>
       </c>
       <c r="E149" s="5">
-        <v>0.94154018203775891</v>
+        <v>0.94153689326830214</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>81.604266444999993</v>
+        <v>81.604262907999995</v>
       </c>
       <c r="C150" s="5">
-        <v>0.92830822399999136</v>
+        <v>0.92829900699999257</v>
       </c>
       <c r="D150" s="5">
-        <v>14.716210838016931</v>
+        <v>14.716054252651745</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>82.165095406000006</v>
+        <v>82.165073871000004</v>
       </c>
       <c r="C151" s="5">
-        <v>0.56082896100001278</v>
+        <v>0.56081096300000866</v>
       </c>
       <c r="D151" s="5">
-        <v>8.5660367820262984</v>
+        <v>8.5657517952863813</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>82.807183319999993</v>
+        <v>82.807114267000003</v>
       </c>
       <c r="C152" s="5">
-        <v>0.64208791399998688</v>
+        <v>0.64204039599999874</v>
       </c>
       <c r="D152" s="5">
-        <v>9.7912633325259115</v>
+        <v>9.790509981975859</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>82.949773876999998</v>
+        <v>82.949801273000006</v>
       </c>
       <c r="C153" s="5">
-        <v>0.14259055700000545</v>
+        <v>0.14268700600000273</v>
       </c>
       <c r="D153" s="5">
-        <v>2.0860332480038268</v>
+        <v>2.087459408253034</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>83.349219348000005</v>
+        <v>83.349241900999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39944547100000705</v>
+        <v>0.39944062799999358</v>
       </c>
       <c r="D154" s="5">
-        <v>5.9341438932142498</v>
+        <v>5.934068017640981</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>83.462849778999995</v>
+        <v>83.462875189000002</v>
       </c>
       <c r="C155" s="5">
-        <v>0.11363043099999004</v>
+        <v>0.11363328800000261</v>
       </c>
       <c r="D155" s="5">
-        <v>1.6482890229736258</v>
+        <v>1.6483303276448869</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>83.829465949999999</v>
+        <v>83.829466737000004</v>
       </c>
       <c r="C156" s="5">
-        <v>0.36661617100000399</v>
+        <v>0.36659154800000238</v>
       </c>
       <c r="D156" s="5">
-        <v>5.4003083516742878</v>
+        <v>5.3999351610293234</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>84.614661517000002</v>
+        <v>84.614676180999993</v>
       </c>
       <c r="C157" s="5">
-        <v>0.78519556700000237</v>
+        <v>0.78520944399998882</v>
       </c>
       <c r="D157" s="5">
-        <v>11.837400699070223</v>
+        <v>11.837620681454553</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>84.340035205000007</v>
+        <v>84.340035413999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.27462631199999521</v>
+        <v>-0.27464076699999396</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.8259560499515843</v>
+        <v>-3.8261531971763407</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>83.729710800999996</v>
+        <v>83.729706465000007</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.61032440400001065</v>
+        <v>-0.61032894899999235</v>
       </c>
       <c r="D159" s="5">
-        <v>-8.3463513381900505</v>
+        <v>-8.3464110198132264</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>83.505223674000007</v>
+        <v>83.505213983999994</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.22448712699998907</v>
+        <v>-0.22449248100001284</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.1702903299551388</v>
+        <v>-3.17036499140817</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>83.609460275000004</v>
+        <v>83.609461568</v>
       </c>
       <c r="C161" s="5">
-        <v>0.10423660099999665</v>
+        <v>0.10424758400000655</v>
       </c>
       <c r="D161" s="5">
-        <v>1.5082441176966777</v>
+        <v>1.5084043044205186</v>
       </c>
       <c r="E161" s="5">
-        <v>3.6361539654280906</v>
+        <v>3.6361482716212423</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>84.039482958999997</v>
+        <v>84.039479357000005</v>
       </c>
       <c r="C162" s="5">
-        <v>0.43002268399999366</v>
+        <v>0.43001778900000431</v>
       </c>
       <c r="D162" s="5">
-        <v>6.3494926607659874</v>
+        <v>6.349418226062209</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.620964251999993</v>
+        <v>83.620957118000007</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.41851870700000404</v>
+        <v>-0.41852223899999785</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.8150324259946817</v>
+        <v>-5.8150804068911821</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.612424649000005</v>
+        <v>83.612399346999993</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.5396029999884604E-3</v>
+        <v>-8.5577710000137586E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.12247849413421497</v>
+        <v>-0.12273893086801602</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>83.511421522000006</v>
+        <v>83.511424481999995</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.10100312699999847</v>
+        <v>-0.10097486499999775</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.4399978753967146</v>
+        <v>-1.4395980503719485</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>83.159129102999998</v>
+        <v>83.159136715000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.35229241900000829</v>
+        <v>-0.35228776699999287</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.9463770675455816</v>
+        <v>-4.9463130875845867</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>83.471020413000005</v>
+        <v>83.471034544999995</v>
       </c>
       <c r="C167" s="5">
-        <v>0.31189131000000714</v>
+        <v>0.31189782999999238</v>
       </c>
       <c r="D167" s="5">
-        <v>4.5946527797942949</v>
+        <v>4.5947503903822851</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>83.689031322000005</v>
+        <v>83.689032456999996</v>
       </c>
       <c r="C168" s="5">
-        <v>0.2180109090000002</v>
+        <v>0.21799791200000129</v>
       </c>
       <c r="D168" s="5">
-        <v>3.1795953704711444</v>
+        <v>3.1794025377172908</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>83.750281814000004</v>
+        <v>83.750292143999999</v>
       </c>
       <c r="C169" s="5">
-        <v>6.1250491999999213E-2</v>
+        <v>6.1259687000003282E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>0.8818022849304219</v>
+        <v>0.88193518357624345</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>83.809476738000001</v>
+        <v>83.809476779999997</v>
       </c>
       <c r="C170" s="5">
-        <v>5.9194923999996263E-2</v>
+        <v>5.9184635999997681E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>0.85146816394232605</v>
+        <v>0.85131949883296976</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>84.58999</v>
+        <v>84.589988491</v>
       </c>
       <c r="C171" s="5">
-        <v>0.78051326199999949</v>
+        <v>0.78051171100000261</v>
       </c>
       <c r="D171" s="5">
-        <v>11.766109449814998</v>
+        <v>11.766084852162017</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>84.704560671999999</v>
+        <v>84.704555619000004</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11457067199999926</v>
+        <v>0.11456712800000446</v>
       </c>
       <c r="D172" s="5">
-        <v>1.6374705091113606</v>
+        <v>1.6374195089686738</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>85.129146699000003</v>
+        <v>85.129143228000004</v>
       </c>
       <c r="C173" s="5">
-        <v>0.4245860270000037</v>
+        <v>0.42458760899999959</v>
       </c>
       <c r="D173" s="5">
-        <v>6.1836943156434288</v>
+        <v>6.1837183739741342</v>
       </c>
       <c r="E173" s="5">
-        <v>1.8176010453860192</v>
+        <v>1.8175953193575234</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>84.774389776000007</v>
+        <v>84.774386621000005</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.3547569229999965</v>
+        <v>-0.35475660699999878</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.8876953312996907</v>
+        <v>-4.8876912716218079</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>85.787925633</v>
+        <v>85.787922566000006</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0135358569999937</v>
+        <v>1.013535945000001</v>
       </c>
       <c r="D175" s="5">
-        <v>15.328842124083719</v>
+        <v>15.32884415222453</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>86.379195287000002</v>
+        <v>86.379192008000004</v>
       </c>
       <c r="C176" s="5">
-        <v>0.59126965400000131</v>
+        <v>0.59126944199999798</v>
       </c>
       <c r="D176" s="5">
-        <v>8.5915035066021606</v>
+        <v>8.5915006273055816</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>86.321423807000002</v>
+        <v>86.321422347999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-5.7771479999999542E-2</v>
+        <v>-5.7769660000005274E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.79962924820764503</v>
+        <v>-0.7996041799716691</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>86.651981188999997</v>
+        <v>86.651982360999995</v>
       </c>
       <c r="C178" s="5">
-        <v>0.33055738199999496</v>
+        <v>0.33056001299999593</v>
       </c>
       <c r="D178" s="5">
-        <v>4.6932833067485413</v>
+        <v>4.6933215331809164</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>87.084129332000003</v>
+        <v>87.084134470999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43214814300000626</v>
+        <v>0.43215211000000409</v>
       </c>
       <c r="D179" s="5">
-        <v>6.1515177944602151</v>
+        <v>6.1515757360468326</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>87.880813661000005</v>
+        <v>87.880816034000006</v>
       </c>
       <c r="C180" s="5">
-        <v>0.79668432900000141</v>
+        <v>0.79668156300000703</v>
       </c>
       <c r="D180" s="5">
-        <v>11.547710726108274</v>
+        <v>11.547667879188461</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>87.731258791000002</v>
+        <v>87.731264211999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.14955487000000289</v>
+        <v>-0.1495518220000065</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.0231442388517817</v>
+        <v>-2.0231033372382856</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>88.165749292000001</v>
+        <v>88.165749026</v>
       </c>
       <c r="C182" s="5">
-        <v>0.43449050099999909</v>
+        <v>0.43448481400000105</v>
       </c>
       <c r="D182" s="5">
-        <v>6.107603097351455</v>
+        <v>6.107520577902692</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>88.231113793000006</v>
+        <v>88.231113222999994</v>
       </c>
       <c r="C183" s="5">
-        <v>6.5364501000004793E-2</v>
+        <v>6.5364196999993851E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>0.89329507193525171</v>
+        <v>0.8932909031113212</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>88.419124890999996</v>
+        <v>88.419121422000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.18801109799998983</v>
+        <v>0.18800819900000931</v>
       </c>
       <c r="D184" s="5">
-        <v>2.5872546341624281</v>
+        <v>2.5872142887107374</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>88.010362314999995</v>
+        <v>88.010360159000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.40876257600000088</v>
+        <v>-0.40876126300000237</v>
       </c>
       <c r="D185" s="5">
-        <v>-5.4087075810958503</v>
+        <v>-5.4086908537837486</v>
       </c>
       <c r="E185" s="5">
-        <v>3.384523077844781</v>
+        <v>3.3845247605550188</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>88.609445632000003</v>
+        <v>88.609443092000006</v>
       </c>
       <c r="C186" s="5">
-        <v>0.59908331700000872</v>
+        <v>0.59908293300000537</v>
       </c>
       <c r="D186" s="5">
-        <v>8.4812116783622002</v>
+        <v>8.4812062525656984</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>88.852507266000003</v>
+        <v>88.852507320000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.24306163400000003</v>
+        <v>0.24306422799999439</v>
       </c>
       <c r="D187" s="5">
-        <v>3.3417982734516016</v>
+        <v>3.3418345747837419</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>89.055080301000004</v>
+        <v>89.05508012</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20257303500000035</v>
+        <v>0.20257279999999867</v>
       </c>
       <c r="D188" s="5">
-        <v>2.770423614623807</v>
+        <v>2.7704203586116583</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>89.472729122999993</v>
+        <v>89.472729072000007</v>
       </c>
       <c r="C189" s="5">
-        <v>0.41764882199998965</v>
+        <v>0.41764895200000751</v>
       </c>
       <c r="D189" s="5">
-        <v>5.7751912458650301</v>
+        <v>5.7751931021487346</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>90.164387453000003</v>
+        <v>90.164387882</v>
       </c>
       <c r="C190" s="5">
-        <v>0.69165833000000987</v>
+        <v>0.69165880999999274</v>
       </c>
       <c r="D190" s="5">
-        <v>9.6812079273354446</v>
+        <v>9.6812149398896707</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>90.289582156999998</v>
+        <v>90.289582869</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12519470399999477</v>
+        <v>0.12519498700000042</v>
       </c>
       <c r="D191" s="5">
-        <v>1.6790030520022814</v>
+        <v>1.6790068683351089</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>90.339362248</v>
+        <v>90.339363465000005</v>
       </c>
       <c r="C192" s="5">
-        <v>4.9780091000002358E-2</v>
+        <v>4.9780596000005062E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.66361569584636459</v>
+        <v>0.66362244315245622</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>90.734542728999998</v>
+        <v>90.734545796000006</v>
       </c>
       <c r="C193" s="5">
-        <v>0.39518048099999703</v>
+        <v>0.39518233100000089</v>
       </c>
       <c r="D193" s="5">
-        <v>5.3774329057757253</v>
+        <v>5.3774586142574909</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>90.618577035000001</v>
+        <v>90.618577235999993</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.11596569399999623</v>
+        <v>-0.1159685600000131</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.522956726778113</v>
+        <v>-1.5229940501362171</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>91.095416639000007</v>
+        <v>91.095416389999997</v>
       </c>
       <c r="C195" s="5">
-        <v>0.47683960400000558</v>
+        <v>0.47683915400000387</v>
       </c>
       <c r="D195" s="5">
-        <v>6.5004539290674401</v>
+        <v>6.5004476010417145</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>91.636308866999997</v>
+        <v>91.636306947999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.54089222799998993</v>
+        <v>0.54089055800000096</v>
       </c>
       <c r="D196" s="5">
-        <v>7.3625283988974832</v>
+        <v>7.3625049405098952</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>90.993088200000003</v>
+        <v>90.99308714</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.64322066699999425</v>
+        <v>-0.64321980799999778</v>
       </c>
       <c r="D197" s="5">
-        <v>-8.105438826181377</v>
+        <v>-8.1054285793001668</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3890621587540526</v>
+        <v>3.3890634870842318</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>92.884476093999993</v>
+        <v>92.884473231000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.8913878939999904</v>
+        <v>1.8913860910000011</v>
       </c>
       <c r="D198" s="5">
-        <v>28.002005275902331</v>
+        <v>28.001975824182935</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>92.475568099</v>
+        <v>92.475568375999998</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.40890799499999275</v>
+        <v>-0.40890485500000295</v>
       </c>
       <c r="D199" s="5">
-        <v>-5.1567417176300756</v>
+        <v>-5.1567032280041669</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>92.751032116999994</v>
+        <v>92.751032640999995</v>
       </c>
       <c r="C200" s="5">
-        <v>0.27546401799999387</v>
+        <v>0.27546426499999654</v>
       </c>
       <c r="D200" s="5">
-        <v>3.6336793036918502</v>
+        <v>3.6336826044000237</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>94.028549834000003</v>
+        <v>94.028550315999993</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2775177170000092</v>
+        <v>1.2775176749999986</v>
       </c>
       <c r="D201" s="5">
-        <v>17.839759006101975</v>
+        <v>17.839758265930961</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>93.455523346000007</v>
+        <v>93.455523771000003</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.57302648799999645</v>
+        <v>-0.57302654499999051</v>
       </c>
       <c r="D202" s="5">
-        <v>-7.072805081225475</v>
+        <v>-7.072805726309106</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>93.864650913999995</v>
+        <v>93.864651336999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.40912756799998817</v>
+        <v>0.40912756599999511</v>
       </c>
       <c r="D203" s="5">
-        <v>5.3816867682628056</v>
+        <v>5.3816867162522763</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>94.429251421999993</v>
+        <v>94.429252371999993</v>
       </c>
       <c r="C204" s="5">
-        <v>0.56460050799999806</v>
+        <v>0.56460103499999548</v>
       </c>
       <c r="D204" s="5">
-        <v>7.4617059036638178</v>
+        <v>7.4617130657112618</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>94.671387269999997</v>
+        <v>94.671387951</v>
       </c>
       <c r="C205" s="5">
-        <v>0.24213584800000376</v>
+        <v>0.24213557900000637</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1208135952324412</v>
+        <v>3.1208100472923661</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>94.573685466000001</v>
+        <v>94.573685775000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-9.7701803999996173E-2</v>
+        <v>-9.7702175999998531E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-1.2314066501565524</v>
+        <v>-1.2314113033537466</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>95.581645691999995</v>
+        <v>95.581645480000006</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0079602259999945</v>
+        <v>1.0079597050000046</v>
       </c>
       <c r="D207" s="5">
-        <v>13.566510962402379</v>
+        <v>13.566503487056302</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>94.728092068999999</v>
+        <v>94.728091942999995</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.85355362299999626</v>
+        <v>-0.85355353700001046</v>
       </c>
       <c r="D208" s="5">
-        <v>-10.205148381310213</v>
+        <v>-10.205147424589834</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>95.019190961999996</v>
+        <v>95.01919015</v>
       </c>
       <c r="C209" s="5">
-        <v>0.29109889299999736</v>
+        <v>0.29109820700000455</v>
       </c>
       <c r="D209" s="5">
-        <v>3.7505618372248861</v>
+        <v>3.7505528538551935</v>
       </c>
       <c r="E209" s="5">
-        <v>4.4246248167231661</v>
+        <v>4.4246251408148529</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>95.230383747000005</v>
+        <v>95.230381292000004</v>
       </c>
       <c r="C210" s="5">
-        <v>0.2111927850000086</v>
+        <v>0.21119114200000411</v>
       </c>
       <c r="D210" s="5">
-        <v>2.7000069582520547</v>
+        <v>2.6999857191383869</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>96.090864185000001</v>
+        <v>96.090864499000006</v>
       </c>
       <c r="C211" s="5">
-        <v>0.86048043799999618</v>
+        <v>0.86048320700000147</v>
       </c>
       <c r="D211" s="5">
-        <v>11.398354948472477</v>
+        <v>11.398393778374061</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>96.523817699000006</v>
+        <v>96.523818047999995</v>
       </c>
       <c r="C212" s="5">
-        <v>0.4329535140000047</v>
+        <v>0.43295354899998983</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5428211402354099</v>
+        <v>5.5428215809155468</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>96.677968093000004</v>
+        <v>96.677968366000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.15415039399999841</v>
+        <v>0.15415031800000634</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9333461253227435</v>
+        <v>1.9333451566949877</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>97.148374570000001</v>
+        <v>97.148374837000006</v>
       </c>
       <c r="C214" s="5">
-        <v>0.47040647699999738</v>
+        <v>0.47040647100000399</v>
       </c>
       <c r="D214" s="5">
-        <v>5.9976638917708991</v>
+        <v>5.9976637958202739</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>97.578468948999998</v>
+        <v>97.578469116999997</v>
       </c>
       <c r="C215" s="5">
-        <v>0.43009437899999625</v>
+        <v>0.43009427999999161</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4439170947801152</v>
+        <v>5.4439157956913675</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>97.405644045000003</v>
+        <v>97.405644382000006</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.17282490399999517</v>
+        <v>-0.17282473499999185</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.1047832422065871</v>
+        <v>-2.1047812004250099</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>98.009473925999998</v>
+        <v>98.009474947000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.60382988099999579</v>
+        <v>0.60383056499999554</v>
       </c>
       <c r="D217" s="5">
-        <v>7.6978987774974028</v>
+        <v>7.697907769326906</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>98.413549685999996</v>
+        <v>98.413549728999996</v>
       </c>
       <c r="C218" s="5">
-        <v>0.40407575999999779</v>
+        <v>0.40407478199999503</v>
       </c>
       <c r="D218" s="5">
-        <v>5.0611289374203894</v>
+        <v>5.0611163547600757</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>98.300543468000001</v>
+        <v>98.300543227000006</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.11300621799999533</v>
+        <v>-0.11300650199999041</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.369265695774402</v>
+        <v>-1.3692691146271918</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>98.545453675000005</v>
+        <v>98.545453726999995</v>
       </c>
       <c r="C220" s="5">
-        <v>0.24491020700000377</v>
+        <v>0.24491049999998893</v>
       </c>
       <c r="D220" s="5">
-        <v>3.0310419257402854</v>
+        <v>3.0310456093143756</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>99.344547462999998</v>
+        <v>99.344547067999997</v>
       </c>
       <c r="C221" s="5">
-        <v>0.79909378799999331</v>
+        <v>0.79909334100000251</v>
       </c>
       <c r="D221" s="5">
-        <v>10.176586035472779</v>
+        <v>10.1765800809974</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5520872754323927</v>
+        <v>4.5520877531916026</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>99.043973764</v>
+        <v>99.043972337</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.30057369899999742</v>
+        <v>-0.30057473099999754</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.5708701597279124</v>
+        <v>-3.5708822307418564</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>98.965617781999995</v>
+        <v>98.965617756</v>
       </c>
       <c r="C223" s="5">
-        <v>-7.8355982000005042E-2</v>
+        <v>-7.8354580999999257E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.94522789115137895</v>
+        <v>-0.94521107756385669</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>98.939503780999999</v>
+        <v>98.939503977000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.6114000999996279E-2</v>
+        <v>-2.6113778999999226E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.31618417939329735</v>
+        <v>-0.31618149543516383</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>99.746751290999995</v>
+        <v>99.746751407000005</v>
       </c>
       <c r="C225" s="5">
-        <v>0.80724750999999628</v>
+        <v>0.80724743000000387</v>
       </c>
       <c r="D225" s="5">
-        <v>10.242329864531019</v>
+        <v>10.24232878230864</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>99.767141034999995</v>
+        <v>99.767141094999999</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0389743999999155E-2</v>
+        <v>2.0389687999994521E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.24557411494907644</v>
+        <v>0.24557343944073828</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>100.04911628000001</v>
+        <v>100.04911619000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.28197524500001236</v>
+        <v>0.28197509500000706</v>
       </c>
       <c r="D227" s="5">
-        <v>3.4448223326648764</v>
+        <v>3.4448204694680795</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>101.10145249</v>
+        <v>101.10145237</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0523362099999929</v>
+        <v>1.0523361799999975</v>
       </c>
       <c r="D228" s="5">
-        <v>13.378225850330283</v>
+        <v>13.378225459354699</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>101.29308306</v>
+        <v>101.29308471</v>
       </c>
       <c r="C229" s="5">
-        <v>0.19163057000000094</v>
+        <v>0.19163233999999818</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2983760831483346</v>
+        <v>2.29839753670531</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>101.45936023</v>
+        <v>101.45936011000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.16627717000000075</v>
+        <v>0.16627540000000351</v>
       </c>
       <c r="D230" s="5">
-        <v>1.9877366901941862</v>
+        <v>1.9877153069118414</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>101.68805627</v>
+        <v>101.688056</v>
       </c>
       <c r="C231" s="5">
-        <v>0.22869604000000265</v>
+        <v>0.22869588999999735</v>
       </c>
       <c r="D231" s="5">
-        <v>2.738665148475361</v>
+        <v>2.7386633331578425</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.47513816999999</v>
+        <v>102.47513819</v>
       </c>
       <c r="C232" s="5">
-        <v>0.78708189999998979</v>
+        <v>0.78708218999999247</v>
       </c>
       <c r="D232" s="5">
-        <v>9.6939810477881583</v>
+        <v>9.6939847997809636</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>102.64300873000001</v>
+        <v>102.64300858999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.16787056000001144</v>
+        <v>0.1678703999999982</v>
       </c>
       <c r="D233" s="5">
-        <v>1.9835992824725812</v>
+        <v>1.9835973744165347</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3202237578549454</v>
+        <v>3.3202240277387718</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>102.07704287999999</v>
+        <v>102.07704210999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.56596585000001198</v>
+        <v>-0.56596648000000016</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.4196905109318747</v>
+        <v>-6.4196974501412596</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>102.07028785</v>
+        <v>102.0702874</v>
       </c>
       <c r="C235" s="5">
-        <v>-6.7550299999936669E-3</v>
+        <v>-6.7547099999956117E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9382063716448847E-2</v>
+        <v>-7.9378305188004816E-2</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>101.64794989000001</v>
+        <v>101.64794999999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42233795999999302</v>
+        <v>-0.42233740000000353</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.8538077880814985</v>
+        <v>-4.8538015188304477</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>101.0218192</v>
+        <v>101.02181929</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.62613069000001076</v>
+        <v>-0.6261307099999982</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.1464027425684362</v>
+        <v>-7.1464029556893678</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>100.94149259</v>
+        <v>100.94149251</v>
       </c>
       <c r="C238" s="5">
-        <v>-8.0326610000000187E-2</v>
+        <v>-8.0326779999992937E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.95000762694603669</v>
+        <v>-0.95000962787648024</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>100.90759402</v>
+        <v>100.90759371999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.3898569999990968E-2</v>
+        <v>-3.3898790000009171E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.40224523059199102</v>
+        <v>-0.40224783664167818</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>100.37038765</v>
+        <v>100.37038742999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53720637000000693</v>
+        <v>-0.53720629000000031</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.20471596071196</v>
+        <v>-6.2047150815099261</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>100.13769408</v>
+        <v>100.1376963</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.23269356999999502</v>
+        <v>-0.23269112999999209</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7468180012996224</v>
+        <v>-2.7467895706636658</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>100.55987419</v>
+        <v>100.55987390999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.42218010999999933</v>
+        <v>0.42217760999999143</v>
       </c>
       <c r="D242" s="5">
-        <v>5.1781719855773067</v>
+        <v>5.1781404903345152</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>100.44520154999999</v>
+        <v>100.44520141</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.1146726400000091</v>
+        <v>-0.11467249999999751</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.3598603376659968</v>
+        <v>-1.3598586916191646</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>100.56162299</v>
+        <v>100.56162369</v>
       </c>
       <c r="C244" s="5">
-        <v>0.11642144000001053</v>
+        <v>0.11642228000000898</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3997659571104659</v>
+        <v>1.3997761230873262</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>100.66720045</v>
+        <v>100.66719933</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10557745999999213</v>
+        <v>0.10557563999999786</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2671542225782151</v>
+        <v>1.2671322435475973</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.9249321550942944</v>
+        <v>-1.9249331124852498</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>100.49950361</v>
+        <v>100.49950162</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.16769683999999074</v>
+        <v>-0.16769770999999878</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.9808104467531562</v>
+        <v>-1.9808206509316029</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>100.68707597</v>
+        <v>100.68707797</v>
       </c>
       <c r="C247" s="5">
-        <v>0.18757235999999011</v>
+        <v>0.1875763500000005</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2628154525732302</v>
+        <v>2.262864127167874</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>101.12106435</v>
+        <v>101.12106283999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.43398838000000239</v>
+        <v>0.43398486999998909</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2967192556074627</v>
+        <v>5.2966752886112634</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>101.55383313</v>
+        <v>101.55383268999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.43276878000000352</v>
+        <v>0.43276984999999968</v>
       </c>
       <c r="D249" s="5">
-        <v>5.2582776611194815</v>
+        <v>5.2582910498705449</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>102.49141299</v>
+        <v>102.49141315999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.9375798599999996</v>
+        <v>0.93758047000000033</v>
       </c>
       <c r="D250" s="5">
-        <v>11.65904820061634</v>
+        <v>11.659056228481802</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>101.98570281000001</v>
+        <v>101.98570297000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.50571017999999412</v>
+        <v>-0.50571018999998785</v>
       </c>
       <c r="D251" s="5">
-        <v>-5.762935256272506</v>
+        <v>-5.7629353578542268</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>102.40961729999999</v>
+        <v>102.40961733</v>
       </c>
       <c r="C252" s="5">
-        <v>0.42391448999998715</v>
+        <v>0.42391435999999771</v>
       </c>
       <c r="D252" s="5">
-        <v>5.1035539775465155</v>
+        <v>5.103552368319586</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>102.42096794</v>
+        <v>102.42097087</v>
       </c>
       <c r="C253" s="5">
-        <v>1.1350640000003409E-2</v>
+        <v>1.1353540000001772E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.13308392899995525</v>
+        <v>0.13311795160233508</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>103.04791464</v>
+        <v>103.04791518</v>
       </c>
       <c r="C254" s="5">
-        <v>0.62694670000000485</v>
+        <v>0.62694430999999895</v>
       </c>
       <c r="D254" s="5">
-        <v>7.5979456089442232</v>
+        <v>7.5979154378703617</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>103.78374665</v>
+        <v>103.78374683</v>
       </c>
       <c r="C255" s="5">
-        <v>0.73583200999999576</v>
+        <v>0.7358316499999944</v>
       </c>
       <c r="D255" s="5">
-        <v>8.9134836136450133</v>
+        <v>8.913479031561188</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>103.93212656</v>
+        <v>103.93212741000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.14837991000000272</v>
+        <v>0.14838058000000842</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7291985530278442</v>
+        <v>1.7292064195907564</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>104.43784905</v>
+        <v>104.43784671</v>
       </c>
       <c r="C257" s="5">
-        <v>0.50572248999999658</v>
+        <v>0.50571929999999554</v>
       </c>
       <c r="D257" s="5">
-        <v>5.9979003828306121</v>
+        <v>5.9978614806525554</v>
       </c>
       <c r="E257" s="5">
-        <v>3.7456575559313698</v>
+        <v>3.7456563856905767</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>105.28288293</v>
+        <v>105.28288056</v>
       </c>
       <c r="C258" s="5">
-        <v>0.84503388000000257</v>
+        <v>0.84503384999999298</v>
       </c>
       <c r="D258" s="5">
-        <v>10.153473979201856</v>
+        <v>10.153473840260908</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>105.00653843000001</v>
+        <v>105.00653610000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.27634449999999333</v>
+        <v>-0.27634445999999002</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.1046620384408086</v>
+        <v>-3.1046616644007208</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>106.2509968</v>
+        <v>106.25099519</v>
       </c>
       <c r="C260" s="5">
-        <v>1.2444583699999896</v>
+        <v>1.2444590899999923</v>
       </c>
       <c r="D260" s="5">
-        <v>15.186094223556324</v>
+        <v>15.186103949357488</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>106.44670411</v>
+        <v>106.44670234</v>
       </c>
       <c r="C261" s="5">
-        <v>0.19570731000000308</v>
+        <v>0.19570715000000405</v>
       </c>
       <c r="D261" s="5">
-        <v>2.2328506547817373</v>
+        <v>2.2328488449653072</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>106.87242809</v>
+        <v>106.87243524</v>
       </c>
       <c r="C262" s="5">
-        <v>0.42572398000000078</v>
+        <v>0.42573289999999986</v>
       </c>
       <c r="D262" s="5">
-        <v>4.9062805859398484</v>
+        <v>4.9063857401442146</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>106.65709257</v>
+        <v>106.65709074</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.21533551999999645</v>
+        <v>-0.21534450000000049</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.39124526681459</v>
+        <v>-2.3913437266477988</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>107.06708652</v>
+        <v>107.06708552000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.4099939500000005</v>
+        <v>0.40999478000000522</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7116322525740273</v>
+        <v>4.711642076014666</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>107.6682216</v>
+        <v>107.66822482000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.60113507999999172</v>
+        <v>0.60113929999999982</v>
       </c>
       <c r="D265" s="5">
-        <v>6.9494750188339838</v>
+        <v>6.9495253877197793</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>107.95479464</v>
+        <v>107.95480187</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2865730400000075</v>
+        <v>0.28657704999999112</v>
       </c>
       <c r="D266" s="5">
-        <v>3.2411303494659593</v>
+        <v>3.241176270040258</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>108.12592229000001</v>
+        <v>108.12592264</v>
       </c>
       <c r="C267" s="5">
-        <v>0.17112765000000252</v>
+        <v>0.1711207700000017</v>
       </c>
       <c r="D267" s="5">
-        <v>1.9188869097380268</v>
+        <v>1.9188089595432833</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>108.68847662</v>
+        <v>108.68847706</v>
       </c>
       <c r="C268" s="5">
-        <v>0.56255432999999755</v>
+        <v>0.56255441999999789</v>
       </c>
       <c r="D268" s="5">
-        <v>6.4251133760998114</v>
+        <v>6.4251144122129622</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>108.96163412</v>
+        <v>108.96162861000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.27315749999999639</v>
+        <v>0.27315155000000857</v>
       </c>
       <c r="D269" s="5">
-        <v>3.0578963495484057</v>
+        <v>3.0578288055990388</v>
       </c>
       <c r="E269" s="5">
-        <v>4.3315571042010115</v>
+        <v>4.3315541659543211</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>108.88228504</v>
+        <v>108.88227967</v>
       </c>
       <c r="C270" s="5">
-        <v>-7.9349080000000072E-2</v>
+        <v>-7.9348940000002699E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.87038382224539079</v>
+        <v>-0.87038233656183683</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>109.35871351</v>
+        <v>109.35870488</v>
       </c>
       <c r="C271" s="5">
-        <v>0.47642847000000188</v>
+        <v>0.47642521000000215</v>
       </c>
       <c r="D271" s="5">
-        <v>5.378980443378345</v>
+        <v>5.3789430187244136</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>109.88269443</v>
+        <v>109.8826938</v>
       </c>
       <c r="C272" s="5">
-        <v>0.52398091999999963</v>
+        <v>0.52398891999999364</v>
       </c>
       <c r="D272" s="5">
-        <v>5.9036409955507185</v>
+        <v>5.9037339974883141</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>110.79332074</v>
+        <v>110.79331962000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.91062630999999783</v>
+        <v>0.91062582000000702</v>
       </c>
       <c r="D273" s="5">
-        <v>10.410747587126989</v>
+        <v>10.410741789866496</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>111.36740131000001</v>
+        <v>111.36741612</v>
       </c>
       <c r="C274" s="5">
-        <v>0.57408057000000667</v>
+        <v>0.57409649999999601</v>
       </c>
       <c r="D274" s="5">
-        <v>6.3981499513844353</v>
+        <v>6.3983326484381875</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>112.19778202000001</v>
+        <v>112.19777564</v>
       </c>
       <c r="C275" s="5">
-        <v>0.83038071000000002</v>
+        <v>0.83035952000000179</v>
       </c>
       <c r="D275" s="5">
-        <v>9.3236770451665443</v>
+        <v>9.323427988025589</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>112.49217673</v>
+        <v>112.49216955999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.29439470999999173</v>
+        <v>0.29439391999999032</v>
       </c>
       <c r="D276" s="5">
-        <v>3.1945082465125285</v>
+        <v>3.1944997343319237</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>113.17537720999999</v>
+        <v>113.17537663</v>
       </c>
       <c r="C277" s="5">
-        <v>0.68320047999999645</v>
+        <v>0.6832070700000088</v>
       </c>
       <c r="D277" s="5">
-        <v>7.536416996691031</v>
+        <v>7.5364926330736326</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>113.20961575</v>
+        <v>113.20963308</v>
       </c>
       <c r="C278" s="5">
-        <v>3.4238540000004036E-2</v>
+        <v>3.4256450000000882E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.36363634221845409</v>
+        <v>0.36382687711944417</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>114.01903629</v>
+        <v>114.01904804999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.80942054000000496</v>
+        <v>0.80941496999999174</v>
       </c>
       <c r="D279" s="5">
-        <v>8.9252575033224488</v>
+        <v>8.9251922289774299</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>113.2585596</v>
+        <v>113.25857412000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.7604766900000044</v>
+        <v>-0.7604739299999892</v>
       </c>
       <c r="D280" s="5">
-        <v>-7.7165085384720005</v>
+        <v>-7.7164807852528661</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>114.27266112</v>
+        <v>114.27264185999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.014101519999997</v>
+        <v>1.0140677399999873</v>
       </c>
       <c r="D281" s="5">
-        <v>11.289882712637089</v>
+        <v>11.289486414761729</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8742174646086323</v>
+        <v>4.8742050919680979</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>115.13366714999999</v>
+        <v>115.13365914000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.86100602999999865</v>
+        <v>0.86101728000001287</v>
       </c>
       <c r="D282" s="5">
-        <v>9.4258576134480307</v>
+        <v>9.4259875759279854</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>115.86083517</v>
+        <v>115.86080612000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.72716802000000769</v>
+        <v>0.72714698000000055</v>
       </c>
       <c r="D283" s="5">
-        <v>7.8479276789531482</v>
+        <v>7.847693225721275</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>115.57942728</v>
+        <v>115.57944165000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.281407889999997</v>
+        <v>-0.28136446999999976</v>
       </c>
       <c r="D284" s="5">
-        <v>-2.8759909969432895</v>
+        <v>-2.8755538657226132</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>115.59968134</v>
+        <v>115.59967696</v>
       </c>
       <c r="C285" s="5">
-        <v>2.0254059999999185E-2</v>
+        <v>2.0235309999989681E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.21048997812151971</v>
+        <v>0.21029490521766725</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>115.83129676</v>
+        <v>115.83131829</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23161541999999713</v>
+        <v>0.2316413300000022</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4309918004887354</v>
+        <v>2.4312668442135532</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>116.57243525</v>
+        <v>116.57241875</v>
       </c>
       <c r="C287" s="5">
-        <v>0.74113848999999732</v>
+        <v>0.74110045999999841</v>
       </c>
       <c r="D287" s="5">
-        <v>7.954166638696325</v>
+        <v>7.9537424876181317</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>116.6252666</v>
+        <v>116.62523872</v>
       </c>
       <c r="C288" s="5">
-        <v>5.2831350000005273E-2</v>
+        <v>5.2819970000001604E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.54520509848723364</v>
+        <v>0.54508744451908786</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>116.79967796</v>
+        <v>116.79966324999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.17441135999999346</v>
+        <v>0.17442452999999603</v>
       </c>
       <c r="D289" s="5">
-        <v>1.8094168097115171</v>
+        <v>1.8095550028357499</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>117.1627168</v>
+        <v>117.1627491</v>
       </c>
       <c r="C290" s="5">
-        <v>0.36303884000000153</v>
+        <v>0.36308585000000448</v>
       </c>
       <c r="D290" s="5">
-        <v>3.7942893698179603</v>
+        <v>3.794789610176097</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>117.29594950000001</v>
+        <v>117.29598556000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.13323270000000775</v>
+        <v>0.13323646000000622</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3731585400327262</v>
+        <v>1.3731971541102395</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>117.62124643</v>
+        <v>117.62129554000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.32529692999999327</v>
+        <v>0.32530998000000011</v>
       </c>
       <c r="D292" s="5">
-        <v>3.3791948465141441</v>
+        <v>3.3793314300455624</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>117.68517214000001</v>
+        <v>117.68516353</v>
       </c>
       <c r="C293" s="5">
-        <v>6.3925710000006575E-2</v>
+        <v>6.3867989999991437E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.65413837221388604</v>
+        <v>0.65354569684001884</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9862882220065501</v>
+        <v>2.9862980451443644</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>118.39641552000001</v>
+        <v>118.39643346</v>
       </c>
       <c r="C294" s="5">
-        <v>0.71124337999999909</v>
+        <v>0.71126993000000027</v>
       </c>
       <c r="D294" s="5">
-        <v>7.4983225717517588</v>
+        <v>7.4986124127497833</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.57019138</v>
+        <v>117.57004101</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.82622414000000788</v>
+        <v>-0.82639245000000017</v>
       </c>
       <c r="D295" s="5">
-        <v>-8.0600949099133512</v>
+        <v>-8.0616731437459741</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>119.15173906</v>
+        <v>119.15178998</v>
       </c>
       <c r="C296" s="5">
-        <v>1.5815476799999999</v>
+        <v>1.5817489700000067</v>
       </c>
       <c r="D296" s="5">
-        <v>17.391843610813652</v>
+        <v>17.394247354021243</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>119.23371322</v>
+        <v>119.23372433999999</v>
       </c>
       <c r="C297" s="5">
-        <v>8.1974160000001461E-2</v>
+        <v>8.1934359999991102E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.82870855104024699</v>
+        <v>0.82830431915370539</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>119.98380754</v>
+        <v>119.98383693</v>
       </c>
       <c r="C298" s="5">
-        <v>0.75009432000000231</v>
+        <v>0.75011259000000052</v>
       </c>
       <c r="D298" s="5">
-        <v>7.8159083147848918</v>
+        <v>7.816104566845361</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>119.75275379</v>
+        <v>119.75274094</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.23105375000000095</v>
+        <v>-0.23109599000000003</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.2865306345711933</v>
+        <v>-2.2869436733606086</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>119.619165</v>
+        <v>119.61909853</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.13358879000000456</v>
+        <v>-0.13364240999999311</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.3304632798644023</v>
+        <v>-1.3309941709606532</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>119.42661986</v>
+        <v>119.42662045</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.1925451399999929</v>
+        <v>-0.19247808000000077</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.9145724870325731</v>
+        <v>-1.9139126202623369</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>119.05677675</v>
+        <v>119.05680520999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.36984311000000503</v>
+        <v>-0.36981524000000832</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.6535404610897326</v>
+        <v>-3.6532697980953155</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>120.10130687</v>
+        <v>120.1013066</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0445301200000046</v>
+        <v>1.0445013900000077</v>
       </c>
       <c r="D303" s="5">
-        <v>11.051224184359508</v>
+        <v>11.050902633315808</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>120.44327180000001</v>
+        <v>120.44354564</v>
       </c>
       <c r="C304" s="5">
-        <v>0.34196493000000316</v>
+        <v>0.3422390399999955</v>
       </c>
       <c r="D304" s="5">
-        <v>3.4707830145654039</v>
+        <v>3.4736088571921453</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>121.13306319</v>
+        <v>121.13294543000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.68979138999999634</v>
+        <v>0.68939979000001017</v>
       </c>
       <c r="D305" s="5">
-        <v>7.0931919539639621</v>
+        <v>7.0890208580582037</v>
       </c>
       <c r="E305" s="5">
-        <v>2.9297582586685911</v>
+        <v>2.9296657255535097</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>120.93973757000001</v>
+        <v>120.93969136</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.19332561999999598</v>
+        <v>-0.19325407000000894</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.8984507347811541</v>
+        <v>-1.8977560987829323</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>121.69640232</v>
+        <v>121.69608647</v>
       </c>
       <c r="C307" s="5">
-        <v>0.75666474999999878</v>
+        <v>0.7563951099999997</v>
       </c>
       <c r="D307" s="5">
-        <v>7.7716696387050366</v>
+        <v>7.7688072974905875</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>121.48498703999999</v>
+        <v>121.48510499</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.21141528000001131</v>
+        <v>-0.21098148000000094</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.0648784865553438</v>
+        <v>-2.0606872071309512</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>122.00639002</v>
+        <v>122.00645303</v>
       </c>
       <c r="C309" s="5">
-        <v>0.52140298000000485</v>
+        <v>0.52134804000000656</v>
       </c>
       <c r="D309" s="5">
-        <v>5.2736270720147971</v>
+        <v>5.273052970386205</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>123.13364624</v>
+        <v>123.13372011</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1272562200000067</v>
+        <v>1.1272670799999958</v>
       </c>
       <c r="D310" s="5">
-        <v>11.66831258776979</v>
+        <v>11.66842443774183</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>123.46242220000001</v>
+        <v>123.46244707</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32877596000000153</v>
+        <v>0.32872695999999735</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2515635881515736</v>
+        <v>3.2510698660119353</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>124.43151204999999</v>
+        <v>124.43143282</v>
       </c>
       <c r="C312" s="5">
-        <v>0.96908984999998893</v>
+        <v>0.96898575000000164</v>
       </c>
       <c r="D312" s="5">
-        <v>9.8365859887932459</v>
+        <v>9.8354812485573326</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>125.13764901</v>
+        <v>125.13761171</v>
       </c>
       <c r="C313" s="5">
-        <v>0.70613696000000914</v>
+        <v>0.70617889000000389</v>
       </c>
       <c r="D313" s="5">
-        <v>7.0265079742491965</v>
+        <v>7.0269429277004303</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>126.16453032</v>
+        <v>126.16459702</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0268813099999932</v>
+        <v>1.0269853100000006</v>
       </c>
       <c r="D314" s="5">
-        <v>10.304036339851464</v>
+        <v>10.305130666870221</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>126.94540087999999</v>
+        <v>126.94540871</v>
       </c>
       <c r="C315" s="5">
-        <v>0.78087055999999677</v>
+        <v>0.78081168999999306</v>
       </c>
       <c r="D315" s="5">
-        <v>7.6852829504122644</v>
+        <v>7.6846794908334681</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>127.27978543</v>
+        <v>127.28031485</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33438455000000999</v>
+        <v>0.33490614000000107</v>
       </c>
       <c r="D316" s="5">
-        <v>3.207095789816905</v>
+        <v>3.2121709904251894</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>126.37289517000001</v>
+        <v>126.37261889</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.90689025999999728</v>
+        <v>-0.90769595999999808</v>
       </c>
       <c r="D317" s="5">
-        <v>-8.2229681471437175</v>
+        <v>-8.2299565771526755</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3256827178399737</v>
+        <v>4.3255560585933939</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>128.02336634</v>
+        <v>128.02314358999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6504711699999888</v>
+        <v>1.6505246999999912</v>
       </c>
       <c r="D318" s="5">
-        <v>16.848647496185443</v>
+        <v>16.849273309898471</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>128.39683625000001</v>
+        <v>128.39624683</v>
       </c>
       <c r="C319" s="5">
-        <v>0.3734699100000114</v>
+        <v>0.37310324000000605</v>
       </c>
       <c r="D319" s="5">
-        <v>3.5573575422255921</v>
+        <v>3.5538150665561652</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>127.83661874000001</v>
+        <v>127.83676235</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.56021751000000108</v>
+        <v>-0.55948447999999473</v>
       </c>
       <c r="D320" s="5">
-        <v>-5.1119702469630042</v>
+        <v>-5.1054637317996088</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>129.34032869000001</v>
+        <v>129.34049382000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.5037099500000011</v>
+        <v>1.5037314700000053</v>
       </c>
       <c r="D321" s="5">
-        <v>15.065259745019599</v>
+        <v>15.065471449751033</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>129.23218778</v>
+        <v>129.23236636999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.10814091000000303</v>
+        <v>-0.108127450000012</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.99871406408065244</v>
+        <v>-0.99858905885196192</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>129.31398923</v>
+        <v>129.31409994000001</v>
       </c>
       <c r="C323" s="5">
-        <v>8.1801450000000386E-2</v>
+        <v>8.1733570000011468E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.76222652667308211</v>
+        <v>0.76159076239799006</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>130.06441694</v>
+        <v>130.06436067000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.75042770999999675</v>
+        <v>0.75026073000000792</v>
       </c>
       <c r="D324" s="5">
-        <v>7.190393772917214</v>
+        <v>7.1887360673746459</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>130.35587823</v>
+        <v>130.35586032000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.29146129000000087</v>
+        <v>0.29149964999999156</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7224710092227822</v>
+        <v>2.7228349417129705</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>130.45678917999999</v>
+        <v>130.45695601</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10091094999998518</v>
+        <v>0.10109568999999397</v>
       </c>
       <c r="D326" s="5">
-        <v>0.93290802872736389</v>
+        <v>0.93462334544556214</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>130.52934739</v>
+        <v>130.52942469999999</v>
       </c>
       <c r="C327" s="5">
-        <v>7.2558210000011059E-2</v>
+        <v>7.2468689999993785E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.66946837750456734</v>
+        <v>0.66863902597364966</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>131.01106769</v>
+        <v>131.01195193000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.48172030000000632</v>
+        <v>0.48252723000001652</v>
       </c>
       <c r="D328" s="5">
-        <v>4.5196223476782427</v>
+        <v>4.5273450237549584</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>131.04541646999999</v>
+        <v>131.04497225</v>
       </c>
       <c r="C329" s="5">
-        <v>3.4348779999987755E-2</v>
+        <v>3.3020319999991443E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.31507280977067786</v>
+        <v>0.30286823312588584</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6974078133720001</v>
+        <v>3.6972830040556515</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>131.9064487</v>
+        <v>131.90571851000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.86103223000000639</v>
+        <v>0.86074626000001331</v>
       </c>
       <c r="D330" s="5">
-        <v>8.1758488946511942</v>
+        <v>8.1730633702564948</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>131.33811782000001</v>
+        <v>131.33645551000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.56833087999999066</v>
+        <v>-0.56926300000000651</v>
       </c>
       <c r="D331" s="5">
-        <v>-5.0495293042598917</v>
+        <v>-5.0576428028066056</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>132.69559169999999</v>
+        <v>132.69633587000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.3574738799999864</v>
+        <v>1.3598803600000053</v>
       </c>
       <c r="D332" s="5">
-        <v>13.132786893460157</v>
+        <v>13.157585899057157</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>132.675129</v>
+        <v>132.67557571</v>
       </c>
       <c r="C333" s="5">
-        <v>-2.0462699999995948E-2</v>
+        <v>-2.0760160000008909E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.18489253508704451</v>
+        <v>-0.18757689789231646</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>133.00396816</v>
+        <v>133.00448492999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.32883916000000113</v>
+        <v>0.32890921999998568</v>
       </c>
       <c r="D334" s="5">
-        <v>3.01511619241559</v>
+        <v>3.0157570616001994</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>133.62377465</v>
+        <v>133.62384384000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.61980649000000199</v>
+        <v>0.61935891000001675</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7376487110539109</v>
+        <v>5.7333758523334444</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>134.58296752999999</v>
+        <v>134.58229471000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.95919287999998915</v>
+        <v>0.95845087000000717</v>
       </c>
       <c r="D336" s="5">
-        <v>8.9623281290991397</v>
+        <v>8.9551144889396195</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>134.08845529999999</v>
+        <v>134.08986238</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.494512229999998</v>
+        <v>-0.49243233000001396</v>
       </c>
       <c r="D337" s="5">
-        <v>-4.3212593193415856</v>
+        <v>-4.3034695456356182</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>133.88170102000001</v>
+        <v>133.88157242</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.20675427999998419</v>
+        <v>-0.20828996000000188</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.8346981159437448</v>
+        <v>-1.8481900073442081</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>133.41977718000001</v>
+        <v>133.41930356</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.4619238399999972</v>
+        <v>-0.46226885999999467</v>
       </c>
       <c r="D339" s="5">
-        <v>-4.0626158005930719</v>
+        <v>-4.0655966879242333</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>132.96550780999999</v>
+        <v>132.96613590000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.45426937000001999</v>
+        <v>-0.4531676599999912</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.0101249998473865</v>
+        <v>-4.0005944024690372</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>133.87605717</v>
+        <v>133.87708653999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.91054936000000453</v>
+        <v>0.9109506399999816</v>
       </c>
       <c r="D341" s="5">
-        <v>8.5342979763996176</v>
+        <v>8.5381600248297218</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1600455599666279</v>
+        <v>2.1611773739758977</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>133.37373217999999</v>
+        <v>133.37168109999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.5023249900000053</v>
+        <v>-0.50540544000000409</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.4108301474986895</v>
+        <v>-4.4372865314474152</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>133.89663469999999</v>
+        <v>133.89322748999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.52290252000000237</v>
+        <v>0.52154638999999747</v>
       </c>
       <c r="D343" s="5">
-        <v>4.8074830593676454</v>
+        <v>4.794820982854664</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>134.56002169999999</v>
+        <v>134.56146165000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.66338700000000017</v>
+        <v>0.66823416000002567</v>
       </c>
       <c r="D344" s="5">
-        <v>6.1100796503478438</v>
+        <v>6.1561176512345606</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>135.02932799999999</v>
+        <v>135.03059789</v>
       </c>
       <c r="C345" s="5">
-        <v>0.46930629999999951</v>
+        <v>0.46913623999998322</v>
       </c>
       <c r="D345" s="5">
-        <v>4.2664756042174456</v>
+        <v>4.264853301465954</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>134.69032055</v>
+        <v>134.69136420999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.33900744999999688</v>
+        <v>-0.33923368000000664</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.971490010926614</v>
+        <v>-2.9734180792487241</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>135.30978031000001</v>
+        <v>135.30987472000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.61945976000001224</v>
+        <v>0.61851051000002144</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6607354040120406</v>
+        <v>5.6517958348706321</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>135.83849509000001</v>
+        <v>135.83728479000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.52871478000000138</v>
+        <v>0.52741007000000195</v>
       </c>
       <c r="D348" s="5">
-        <v>4.7910208598906934</v>
+        <v>4.7789400521536685</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>136.93210553</v>
+        <v>136.93515213000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.093610439999992</v>
+        <v>1.0978673399999934</v>
       </c>
       <c r="D349" s="5">
-        <v>10.100450287440687</v>
+        <v>10.141624921756097</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>136.18521684000001</v>
+        <v>136.18466369999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.74688868999999158</v>
+        <v>-0.75048843000001852</v>
       </c>
       <c r="D350" s="5">
-        <v>-6.3525046396941125</v>
+        <v>-6.3820668290235467</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>136.67310785999999</v>
+        <v>136.67175968000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.48789101999997797</v>
+        <v>0.48709598000002075</v>
       </c>
       <c r="D351" s="5">
-        <v>4.3847947184321612</v>
+        <v>4.3775264917973011</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>136.50190576</v>
+        <v>136.50171005999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.17120209999998792</v>
+        <v>-0.17004962000001456</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.4928541321159616</v>
+        <v>-1.4828878947244939</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>137.23832503</v>
+        <v>137.24035441999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.73641926999999896</v>
+        <v>0.738644359999995</v>
       </c>
       <c r="D353" s="5">
-        <v>6.6695172695735661</v>
+        <v>6.6902826139737526</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5114781022647525</v>
+        <v>2.5122057604645587</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>137.33542244</v>
+        <v>137.33178702999999</v>
       </c>
       <c r="C354" s="5">
-        <v>9.7097410000003492E-2</v>
+        <v>9.1432609999998249E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>0.85232288699301773</v>
+        <v>0.80240292341415831</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>138.01070534999999</v>
+        <v>138.00590728</v>
       </c>
       <c r="C355" s="5">
-        <v>0.67528290999999285</v>
+        <v>0.67412025000001563</v>
       </c>
       <c r="D355" s="5">
-        <v>6.0626547119034147</v>
+        <v>6.0520975687142542</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>137.77139654000001</v>
+        <v>137.77421935999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.23930880999998294</v>
+        <v>-0.23168792000001304</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.0610547111291289</v>
+        <v>-1.9960932162549017</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>137.94184866000001</v>
+        <v>137.94456127999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.1704521199999931</v>
+        <v>0.17034191999999848</v>
       </c>
       <c r="D357" s="5">
-        <v>1.4947960635116608</v>
+        <v>1.4937922578863061</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>137.82179919000001</v>
+        <v>137.82361653000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.12004946999999788</v>
+        <v>-0.12094474999997828</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.0393641066012371</v>
+        <v>-1.0470574296703949</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>137.83465183000001</v>
+        <v>137.83475028000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2852640000005522E-2</v>
+        <v>1.1133749999999054E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.11196400840500775</v>
+        <v>9.6982201329565143E-2</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>137.72157569000001</v>
+        <v>137.71984893999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.11307614000000399</v>
+        <v>-0.11490134000001717</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.98002054801260563</v>
+        <v>-0.99576622625363598</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>138.27727340999999</v>
+        <v>138.28197258</v>
       </c>
       <c r="C361" s="5">
-        <v>0.55569771999998352</v>
+        <v>0.56212364000001003</v>
       </c>
       <c r="D361" s="5">
-        <v>4.9508340813650964</v>
+        <v>5.0094396453698842</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>138.39601908</v>
+        <v>138.39480673</v>
       </c>
       <c r="C362" s="5">
-        <v>0.1187456700000098</v>
+        <v>0.11283414999999763</v>
       </c>
       <c r="D362" s="5">
-        <v>1.0353816779888225</v>
+        <v>0.98357212914721437</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>138.40927513</v>
+        <v>138.40694077000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.3256049999995412E-2</v>
+        <v>1.2134040000006507E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.1150007266859765</v>
+        <v>0.10526313796717091</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>138.91557012000001</v>
+        <v>138.91487323000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.50629499000001488</v>
+        <v>0.50793246000000636</v>
       </c>
       <c r="D364" s="5">
-        <v>4.4789447231187385</v>
+        <v>4.4938015795839226</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>139.31406938999999</v>
+        <v>139.31354546</v>
       </c>
       <c r="C365" s="5">
-        <v>0.39849926999997365</v>
+        <v>0.3986722299999883</v>
       </c>
       <c r="D365" s="5">
-        <v>3.4972072733698623</v>
+        <v>3.4987670294442719</v>
       </c>
       <c r="E365" s="5">
-        <v>1.5125107068643118</v>
+        <v>1.5106278679923646</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>139.65360969</v>
+        <v>139.64793186</v>
       </c>
       <c r="C366" s="5">
-        <v>0.33954030000001012</v>
+        <v>0.33438639999999964</v>
       </c>
       <c r="D366" s="5">
-        <v>2.9641997056323532</v>
+        <v>2.9186215017535933</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>139.67746635</v>
+        <v>139.66967345</v>
       </c>
       <c r="C367" s="5">
-        <v>2.3856660000006968E-2</v>
+        <v>2.1741590000004862E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.2051855647129619</v>
+        <v>0.18698637141261187</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>135.54514742000001</v>
+        <v>135.557479</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.1323189299999967</v>
+        <v>-4.1121944500000041</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.258464131878515</v>
+        <v>-30.135526680574099</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>78.902801025000002</v>
+        <v>78.903149311000007</v>
       </c>
       <c r="C369" s="5">
-        <v>-56.642346395000004</v>
+        <v>-56.654329688999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.848608546493239</v>
+        <v>-99.848765717118468</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>91.891643912999996</v>
+        <v>91.893704596000006</v>
       </c>
       <c r="C370" s="5">
-        <v>12.988842887999994</v>
+        <v>12.990555284999999</v>
       </c>
       <c r="D370" s="5">
-        <v>522.5915216554713</v>
+        <v>522.72609653474763</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>104.06277324</v>
+        <v>104.06259249</v>
       </c>
       <c r="C371" s="5">
-        <v>12.171129327000003</v>
+        <v>12.168887893999994</v>
       </c>
       <c r="D371" s="5">
-        <v>344.86935929636854</v>
+        <v>344.74039173898586</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>102.09623879999999</v>
+        <v>102.09540905</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.9665344400000038</v>
+        <v>-1.9671834399999995</v>
       </c>
       <c r="D372" s="5">
-        <v>-20.462457065909145</v>
+        <v>-20.468555995120362</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>104.72263160999999</v>
+        <v>104.72702255999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6263928099999987</v>
+        <v>2.631613509999994</v>
       </c>
       <c r="D373" s="5">
-        <v>35.634337225358315</v>
+        <v>35.715832832077176</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>109.67448272</v>
+        <v>109.67449139999999</v>
       </c>
       <c r="C374" s="5">
-        <v>4.9518511100000069</v>
+        <v>4.9474688399999991</v>
       </c>
       <c r="D374" s="5">
-        <v>74.092703782672075</v>
+        <v>74.00529781783851</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>112.77741094</v>
+        <v>112.77583325000001</v>
       </c>
       <c r="C375" s="5">
-        <v>3.1029282199999955</v>
+        <v>3.1013418500000114</v>
       </c>
       <c r="D375" s="5">
-        <v>39.764960179065142</v>
+        <v>39.741366508781525</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>115.21013078999999</v>
+        <v>115.20808628</v>
       </c>
       <c r="C376" s="5">
-        <v>2.432719849999998</v>
+        <v>2.4322530299999983</v>
       </c>
       <c r="D376" s="5">
-        <v>29.188124660072233</v>
+        <v>29.182301145657675</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>115.86709564</v>
+        <v>115.8602648</v>
       </c>
       <c r="C377" s="5">
-        <v>0.65696485000000848</v>
+        <v>0.65217851999999255</v>
       </c>
       <c r="D377" s="5">
-        <v>7.0615226040666279</v>
+        <v>7.0085919428009458</v>
       </c>
       <c r="E377" s="5">
-        <v>-16.830298513757302</v>
+        <v>-16.834888942463934</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>116.05261114</v>
+        <v>116.0439695</v>
       </c>
       <c r="C378" s="5">
-        <v>0.18551549999999395</v>
+        <v>0.18370470000000694</v>
       </c>
       <c r="D378" s="5">
-        <v>1.9383371705121943</v>
+        <v>1.919366097059938</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>114.13132243</v>
+        <v>114.12171408</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.9212887099999989</v>
+        <v>-1.922255419999999</v>
       </c>
       <c r="D379" s="5">
-        <v>-18.15367256059406</v>
+        <v>-18.163222919779511</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>117.66647469999999</v>
+        <v>117.68622994</v>
       </c>
       <c r="C380" s="5">
-        <v>3.5351522699999975</v>
+        <v>3.5645158600000002</v>
       </c>
       <c r="D380" s="5">
-        <v>44.203138458843696</v>
+        <v>44.639986911879006</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>120.17568828</v>
+        <v>120.17629296</v>
       </c>
       <c r="C381" s="5">
-        <v>2.5092135800000079</v>
+        <v>2.4900630199999938</v>
       </c>
       <c r="D381" s="5">
-        <v>28.815021972971124</v>
+        <v>28.563543449977779</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>122.36708872</v>
+        <v>122.37313879</v>
       </c>
       <c r="C382" s="5">
-        <v>2.1914004399999953</v>
+        <v>2.1968458300000009</v>
       </c>
       <c r="D382" s="5">
-        <v>24.215592369445705</v>
+        <v>24.281805683947688</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>123.93133668</v>
+        <v>123.93210587999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.564247960000003</v>
+        <v>1.5589670899999959</v>
       </c>
       <c r="D383" s="5">
-        <v>16.465708776468446</v>
+        <v>16.405300959758364</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>126.19355951999999</v>
+        <v>126.19395745999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2622228399999926</v>
+        <v>2.2618515799999983</v>
       </c>
       <c r="D384" s="5">
-        <v>24.243214927439084</v>
+        <v>24.238662880630322</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>127.19436769000001</v>
+        <v>127.20224508</v>
       </c>
       <c r="C385" s="5">
-        <v>1.0008081700000133</v>
+        <v>1.0082876200000044</v>
       </c>
       <c r="D385" s="5">
-        <v>9.943176649902675</v>
+        <v>10.020749018895025</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>128.63954150000001</v>
+        <v>128.64307592</v>
       </c>
       <c r="C386" s="5">
-        <v>1.44517381</v>
+        <v>1.4408308400000038</v>
       </c>
       <c r="D386" s="5">
-        <v>14.519444718991515</v>
+        <v>14.47210530900267</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>130.06815847999999</v>
+        <v>130.06816889999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4286169799999868</v>
+        <v>1.4250929799999881</v>
       </c>
       <c r="D387" s="5">
-        <v>14.171602325092936</v>
+        <v>14.134075873845987</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>130.89891904000001</v>
+        <v>130.89267042</v>
       </c>
       <c r="C388" s="5">
-        <v>0.83076056000001586</v>
+        <v>0.82450152000001253</v>
       </c>
       <c r="D388" s="5">
-        <v>7.9396049156717607</v>
+        <v>7.8776858907940062</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>131.41920256</v>
+        <v>131.39820091000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.52028351999999245</v>
+        <v>0.50553049000001238</v>
       </c>
       <c r="D389" s="5">
-        <v>4.8752983099222824</v>
+        <v>4.7343375747356475</v>
       </c>
       <c r="E389" s="5">
-        <v>13.422367095763343</v>
+        <v>13.410927496861746</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>132.06517948999999</v>
+        <v>132.04440932</v>
       </c>
       <c r="C390" s="5">
-        <v>0.64597692999998912</v>
+        <v>0.64620840999998563</v>
       </c>
       <c r="D390" s="5">
-        <v>6.0605757074407185</v>
+        <v>6.0638019186824987</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>133.07137509</v>
+        <v>133.05278751</v>
       </c>
       <c r="C391" s="5">
-        <v>1.0061956000000123</v>
+        <v>1.008378190000002</v>
       </c>
       <c r="D391" s="5">
-        <v>9.5357344751582307</v>
+        <v>9.5588622494915185</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>133.34146766999999</v>
+        <v>133.3725819</v>
       </c>
       <c r="C392" s="5">
-        <v>0.27009257999998226</v>
+        <v>0.31979438999999843</v>
       </c>
       <c r="D392" s="5">
-        <v>2.4629926638106037</v>
+        <v>2.9226527411773118</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>134.11635722</v>
+        <v>134.12127803000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.7748895500000117</v>
+        <v>0.74869613000001323</v>
       </c>
       <c r="D393" s="5">
-        <v>7.2008464142599315</v>
+        <v>6.9482037533780128</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>134.57535686</v>
+        <v>134.59502623</v>
       </c>
       <c r="C394" s="5">
-        <v>0.45899964000000182</v>
+        <v>0.47374819999998863</v>
       </c>
       <c r="D394" s="5">
-        <v>4.1850716619673767</v>
+        <v>4.3220084631166555</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>136.1315098</v>
+        <v>136.13475413</v>
       </c>
       <c r="C395" s="5">
-        <v>1.556152940000004</v>
+        <v>1.5397279000000026</v>
       </c>
       <c r="D395" s="5">
-        <v>14.793541039728076</v>
+        <v>14.625171509385183</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>137.50868621000001</v>
+        <v>137.51070432</v>
       </c>
       <c r="C396" s="5">
-        <v>1.3771764100000041</v>
+        <v>1.3759501899999975</v>
       </c>
       <c r="D396" s="5">
-        <v>12.838592041345942</v>
+        <v>12.826195043308196</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>138.23093829999999</v>
+        <v>138.23799987000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.72225208999998358</v>
+        <v>0.72729555000000801</v>
       </c>
       <c r="D397" s="5">
-        <v>6.488198244088017</v>
+        <v>6.5347325154320623</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>138.14318356999999</v>
+        <v>138.15765836</v>
       </c>
       <c r="C398" s="5">
-        <v>-8.7754730000000336E-2</v>
+        <v>-8.0341510000010885E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.75915541059236036</v>
+        <v>-0.69519404208191471</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>138.01924382999999</v>
+        <v>138.03283256</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.1239397399999973</v>
+        <v>-0.12482579999999643</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.0713230770268201</v>
+        <v>-1.0788315907550916</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>138.90494616000001</v>
+        <v>138.89586011</v>
       </c>
       <c r="C400" s="5">
-        <v>0.88570233000001508</v>
+        <v>0.8630275499999982</v>
       </c>
       <c r="D400" s="5">
-        <v>7.9783784773646005</v>
+        <v>7.7662610665142795</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>138.43127693</v>
+        <v>138.38662070999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.47366923000001293</v>
+        <v>-0.50923940000001267</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.0161482099236316</v>
+        <v>-4.3119654172145472</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3356543285967728</v>
+        <v>5.318504935076418</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>141.57016967999999</v>
+        <v>141.50573915999999</v>
       </c>
       <c r="C402" s="5">
-        <v>3.1388927499999966</v>
+        <v>3.119118450000002</v>
       </c>
       <c r="D402" s="5">
-        <v>30.873082434686296</v>
+        <v>30.66503793374844</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>142.01926714000001</v>
+        <v>141.98354008000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.4490974600000186</v>
+        <v>0.47780092000002128</v>
       </c>
       <c r="D403" s="5">
-        <v>3.8738373351078215</v>
+        <v>4.1279580867129351</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>142.71127002</v>
+        <v>142.76229430999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.69200287999998977</v>
+        <v>0.77875422999997568</v>
       </c>
       <c r="D404" s="5">
-        <v>6.0063901530482688</v>
+        <v>6.7840092984088995</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>141.19559776</v>
+        <v>141.21701343999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.5156722600000023</v>
+        <v>-1.5452808699999991</v>
       </c>
       <c r="D405" s="5">
-        <v>-12.025942289486824</v>
+        <v>-12.242944302943371</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>140.36929416999999</v>
+        <v>140.40649139999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.82630359000000908</v>
+        <v>-0.81052203999999506</v>
       </c>
       <c r="D406" s="5">
-        <v>-6.8009432142780879</v>
+        <v>-6.6741457968820583</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>142.73592574</v>
+        <v>142.74418632999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3666315700000098</v>
+        <v>2.3376949299999978</v>
       </c>
       <c r="D407" s="5">
-        <v>22.217714908633045</v>
+        <v>21.914372903406722</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>142.93628221</v>
+        <v>142.94049106</v>
       </c>
       <c r="C408" s="5">
-        <v>0.20035647000000267</v>
+        <v>0.19630473000000848</v>
       </c>
       <c r="D408" s="5">
-        <v>1.697488866903818</v>
+        <v>1.6628041126923732</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>143.63569455000001</v>
+        <v>143.64200307999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.69941234000000918</v>
+        <v>0.70151201999999557</v>
       </c>
       <c r="D409" s="5">
-        <v>6.0324418066380225</v>
+        <v>6.0508601996570599</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>143.81222826999999</v>
+        <v>143.84082384999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.17653371999998058</v>
+        <v>0.19882076999999754</v>
       </c>
       <c r="D410" s="5">
-        <v>1.4848560261045973</v>
+        <v>1.6736721734619042</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>143.55805343</v>
+        <v>143.58553028</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.25417483999999035</v>
+        <v>-0.25529356999999209</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1003936036847803</v>
+        <v>-2.1091329510775747</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>144.19328067000001</v>
+        <v>144.18155919</v>
       </c>
       <c r="C412" s="5">
-        <v>0.63522724000000608</v>
+        <v>0.59602891000000113</v>
       </c>
       <c r="D412" s="5">
-        <v>5.441006952718408</v>
+        <v>5.0965586372505145</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>144.30076149000001</v>
+        <v>144.23545293999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.10748082000000636</v>
+        <v>5.3893749999986085E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.89814908257692672</v>
+        <v>0.44947233965195732</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2399988573160519</v>
+        <v>4.2264434234987824</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>144.95274483</v>
+        <v>144.83967071999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.65198333999998681</v>
+        <v>0.60421777999999904</v>
       </c>
       <c r="D414" s="5">
-        <v>5.5586550214460795</v>
+        <v>5.1443822084338509</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>145.43779221</v>
+        <v>145.38201118999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.48504737999999747</v>
+        <v>0.54234046999999919</v>
       </c>
       <c r="D415" s="5">
-        <v>4.0902269554017101</v>
+        <v>4.5870044942110111</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>145.04940121000001</v>
+        <v>145.11932881000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.38839099999998439</v>
+        <v>-0.26268237999997268</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.1579431162925165</v>
+        <v>-2.1467932259590428</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>146.24224393</v>
+        <v>146.28002458</v>
       </c>
       <c r="C417" s="5">
-        <v>1.1928427199999874</v>
+        <v>1.1606957699999896</v>
       </c>
       <c r="D417" s="5">
-        <v>10.327257610088658</v>
+        <v>10.031532777043029</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>146.01223450000001</v>
+        <v>146.0686958</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.23000942999999552</v>
+        <v>-0.21132878000000233</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.8711158788399906</v>
+        <v>-1.7199149604423591</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>145.86421075999999</v>
+        <v>145.87639999000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.1480237400000135</v>
+        <v>-0.1922958099999903</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.2097713067374505</v>
+        <v>-1.5683817361057617</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>145.70356469999999</v>
+        <v>145.70905328000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.16064606000000481</v>
+        <v>-0.1673467100000039</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.3136316049501606</v>
+        <v>-1.367965182150821</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>145.99562943000001</v>
+        <v>145.99913912</v>
       </c>
       <c r="C421" s="5">
-        <v>0.2920647300000212</v>
+        <v>0.29008583999998905</v>
       </c>
       <c r="D421" s="5">
-        <v>2.4321132137342882</v>
+        <v>2.4153615440627663</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>147.41178260000001</v>
+        <v>147.4556431</v>
       </c>
       <c r="C422" s="5">
-        <v>1.4161531700000012</v>
+        <v>1.4565039800000079</v>
       </c>
       <c r="D422" s="5">
-        <v>12.281477363489168</v>
+        <v>12.650527852887073</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>147.98141068999999</v>
+        <v>148.02476906000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.5696280899999806</v>
+        <v>0.56912596000000804</v>
       </c>
       <c r="D423" s="5">
-        <v>4.7368675696467966</v>
+        <v>4.7311652127516535</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>148.03088595</v>
+        <v>148.01695910999999</v>
       </c>
       <c r="C424" s="5">
-        <v>4.9475260000008348E-2</v>
+        <v>-7.8099500000234912E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>0.40193971595872124</v>
+        <v>-6.3294953482406768E-2</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>148.85715852999999</v>
+        <v>148.77563710999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.82627257999999415</v>
+        <v>0.75867800000000329</v>
       </c>
       <c r="D425" s="5">
-        <v>6.9076137310472685</v>
+        <v>6.3271301594354012</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1575696433977063</v>
+        <v>3.1477588051036731</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>148.07375407000001</v>
+        <v>147.91015336999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.78340445999998565</v>
+        <v>-0.86548374000000194</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.1357209735003799</v>
+        <v>-6.7617692819547432</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>147.75512748</v>
+        <v>147.68184815000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.31862659000000804</v>
+        <v>-0.22830521999998155</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.551830291470325</v>
+        <v>-1.8366038764335291</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>148.43464548</v>
+        <v>148.52333095</v>
       </c>
       <c r="C428" s="5">
-        <v>0.67951800000000162</v>
+        <v>0.84148279999999431</v>
       </c>
       <c r="D428" s="5">
-        <v>5.6604906956407852</v>
+        <v>7.0559337590631266</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>149.83826114999999</v>
+        <v>149.89396373</v>
       </c>
       <c r="C429" s="5">
-        <v>1.4036156699999935</v>
+        <v>1.370632779999994</v>
       </c>
       <c r="D429" s="5">
-        <v>11.956506734578355</v>
+        <v>11.653813516319422</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>149.12616937999999</v>
+        <v>149.19440594</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.71209177000000068</v>
+        <v>-0.69955779000000007</v>
       </c>
       <c r="D430" s="5">
-        <v>-5.5561564546310223</v>
+        <v>-5.4588793915040457</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>148.09434461999999</v>
+        <v>148.10995334</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0318247600000063</v>
+        <v>-1.0844525999999917</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.9941709890321677</v>
+        <v>-8.3820716918886262</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>146.02988758000001</v>
+        <v>146.03553650000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.0644570399999793</v>
+        <v>-2.0744168399999978</v>
       </c>
       <c r="D432" s="5">
-        <v>-15.503383116334701</v>
+        <v>-15.570996286047178</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>146.10098038000001</v>
+        <v>146.10341271999999</v>
       </c>
       <c r="C433" s="5">
-        <v>7.1092800000002399E-2</v>
+        <v>6.7876219999988052E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.58577160242661019</v>
+        <v>0.55917900564923517</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>147.2930442</v>
+        <v>147.34465993000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.1920638199999871</v>
+        <v>1.2412472100000116</v>
       </c>
       <c r="D434" s="5">
-        <v>10.24256136580275</v>
+        <v>10.684927296671919</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>148.87088353999999</v>
+        <v>149.12327653</v>
       </c>
       <c r="C435" s="5">
-        <v>1.577839339999997</v>
+        <v>1.7786165999999923</v>
       </c>
       <c r="D435" s="5">
-        <v>13.639766684624121</v>
+        <v>15.486824505212905</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>148.48103122000001</v>
+        <v>148.70241793</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.38985231999998859</v>
+        <v>-0.42085860000000253</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.0976050663506394</v>
+        <v>-3.3345861677662292</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>147.92146450000001</v>
+        <v>148.37773057999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.5595667199999923</v>
+        <v>-0.32468735000000493</v>
       </c>
       <c r="D437" s="5">
-        <v>-4.4297606701614534</v>
+        <v>-2.5889267640954783</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.62858517470048003</v>
+        <v>-0.26745409243705831</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>148.88531055000001</v>
+        <v>149.05545782999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.96384605000000079</v>
+        <v>0.67772725000000378</v>
       </c>
       <c r="D438" s="5">
-        <v>8.1055121516832251</v>
+        <v>5.6209093427562973</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>147.98393426000001</v>
+        <v>149.27170185</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.90137629000000175</v>
+        <v>0.21624402000000487</v>
       </c>
       <c r="D439" s="5">
-        <v>-7.0279051755098969</v>
+        <v>1.7548730956056469</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>148.14862582999999</v>
+        <v>149.35771825</v>
       </c>
       <c r="C440" s="5">
-        <v>0.16469156999997381</v>
+        <v>8.6016400000005433E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3436868553045045</v>
+        <v>0.69368436465904182</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>147.74449079999999</v>
+        <v>149.00202859999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.40413502999999196</v>
+        <v>-0.3556896500000164</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.2248134601178147</v>
+        <v>-2.8206183351114911</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>147.81632234</v>
+        <v>149.05921022999999</v>
       </c>
       <c r="C442" s="5">
-        <v>7.1831540000005134E-2</v>
+        <v>5.7181630000002315E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.5849877533630865</v>
+        <v>0.46149018354706417</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>149.35617966999999</v>
+        <v>150.55367618</v>
       </c>
       <c r="C443" s="5">
-        <v>1.5398573299999896</v>
+        <v>1.4944659500000057</v>
       </c>
       <c r="D443" s="5">
-        <v>13.242550625211468</v>
+        <v>12.717301595216357</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>149.62864282999999</v>
+        <v>150.24137053000001</v>
       </c>
       <c r="C444" s="5">
-        <v>0.27246316000000093</v>
+        <v>-0.31230564999998478</v>
       </c>
       <c r="D444" s="5">
-        <v>2.2111993941402286</v>
+        <v>-2.4610522139098756</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>150.53625213000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.29488159999999652</v>
+      </c>
+      <c r="D445" s="5">
+        <v>2.3808548927941153</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>