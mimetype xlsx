--- v7 (2026-08-04)
+++ v8 (2026-09-11)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3FDADFBC-EC68-42A0-B549-BBFCFBB945BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{89A49729-3867-4D45-A22E-63017C96C555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80C40A73-0623-415F-B96B-C8F90B64E27F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{290E2B2D-7A0A-4C2B-A601-9D3422855D98}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B07A9310-1283-47B8-AB93-AEDD2B472766}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53F11AA2-55B0-4AA9-A833-B9A969BDD0C1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>45.890311187000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>45.946730148</v>
       </c>
       <c r="C7" s="5">
         <v>5.6418960999998546E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.4853338298146834</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>45.623832346999997</v>
       </c>
       <c r="C8" s="5">
         <v>-0.32289780100000343</v>
       </c>
       <c r="D8" s="5">
         <v>-8.1147428290908934</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>45.885017847999997</v>
       </c>
       <c r="C9" s="5">
         <v>0.26118550099999993</v>
       </c>
       <c r="D9" s="5">
         <v>7.0901945106951914</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>44.891108824</v>
       </c>
       <c r="C10" s="5">
         <v>-0.99390902399999703</v>
       </c>
       <c r="D10" s="5">
         <v>-23.109420643240519</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.945869844999997</v>
       </c>
       <c r="C11" s="5">
         <v>5.4761020999997356E-2</v>
       </c>
       <c r="D11" s="5">
         <v>1.4736973751376725</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>43.936923078</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0089467669999976</v>
       </c>
       <c r="D12" s="5">
         <v>-23.848546000242109</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>44.607645429000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.67072235100000199</v>
       </c>
       <c r="D13" s="5">
         <v>19.937756990467182</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>44.494960894000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.11268453499999964</v>
       </c>
       <c r="D14" s="5">
         <v>-2.9895872239674937</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>44.763546632000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.26858573799999874</v>
       </c>
       <c r="D15" s="5">
         <v>7.4889719984342795</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>44.619292860999998</v>
       </c>
       <c r="C16" s="5">
         <v>-0.14425377100000247</v>
       </c>
       <c r="D16" s="5">
         <v>-3.7992770355905869</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>44.623690355000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.3974940000026663E-3</v>
       </c>
       <c r="D17" s="5">
         <v>0.11833119339803577</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>44.906981438000003</v>
       </c>
       <c r="C18" s="5">
         <v>0.28329108300000172</v>
       </c>
       <c r="D18" s="5">
         <v>7.8898434448553045</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>44.149632234999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.75734920300000397</v>
       </c>
       <c r="D19" s="5">
         <v>-18.462250562024131</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>44.106031442999999</v>
       </c>
       <c r="C20" s="5">
         <v>-4.3600791999999444E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.1786665776079008</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>43.948466336000003</v>
       </c>
       <c r="C21" s="5">
         <v>-0.15756510699999637</v>
       </c>
       <c r="D21" s="5">
         <v>-4.2036643529363875</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>44.074327740000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.12586140399999834</v>
       </c>
       <c r="D22" s="5">
         <v>3.491259299932592</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>44.342342211999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.26801447199999728</v>
       </c>
       <c r="D23" s="5">
         <v>7.5462298259948879</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>44.029793077999997</v>
       </c>
       <c r="C24" s="5">
         <v>-0.31254913400000106</v>
       </c>
       <c r="D24" s="5">
         <v>-8.1379396528468266</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>44.620938088000003</v>
       </c>
       <c r="C25" s="5">
         <v>0.5911450100000053</v>
       </c>
       <c r="D25" s="5">
         <v>17.355817660076301</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>44.981346559999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.36040847199999604</v>
       </c>
       <c r="D26" s="5">
         <v>10.134927603072885</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>44.559674817000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.42167174299999743</v>
       </c>
       <c r="D27" s="5">
         <v>-10.686989992326989</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>44.740097521999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18042270499999802</v>
       </c>
       <c r="D28" s="5">
         <v>4.968493194425605</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>44.849707696000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.10961017400000372</v>
       </c>
       <c r="D29" s="5">
         <v>2.9798573762522595</v>
       </c>
       <c r="E29" s="5">
         <v>0.50649630096017972</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>44.939500469999999</v>
       </c>
       <c r="C30" s="5">
         <v>8.9792773999995745E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4291302359421119</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>44.971280886999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.1780417000000227E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.85192719599502809</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>45.079052251</v>
       </c>
       <c r="C32" s="5">
         <v>0.10777136400000131</v>
       </c>
       <c r="D32" s="5">
         <v>2.9139463377133579</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>45.227264398000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.1482121470000024</v>
       </c>
       <c r="D33" s="5">
         <v>4.0175254375607983</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>45.343820653999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.11655625599999553</v>
       </c>
       <c r="D34" s="5">
         <v>3.1367615550900618</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>45.430043007999998</v>
       </c>
       <c r="C35" s="5">
         <v>8.6222354000000223E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.3058446984855152</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>45.622444549999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.19240154199999893</v>
       </c>
       <c r="D36" s="5">
         <v>5.2022064711022109</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>45.742185001999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.11974045200000205</v>
       </c>
       <c r="D37" s="5">
         <v>3.19537852983518</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>45.952803656</v>
       </c>
       <c r="C38" s="5">
         <v>0.21061865400000102</v>
       </c>
       <c r="D38" s="5">
         <v>5.6674653422969179</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>46.148274395999998</v>
       </c>
       <c r="C39" s="5">
         <v>0.19547073999999753</v>
       </c>
       <c r="D39" s="5">
         <v>5.2256052811352482</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>46.559795127999998</v>
       </c>
       <c r="C40" s="5">
         <v>0.41152073199999961</v>
       </c>
       <c r="D40" s="5">
         <v>11.241575943368742</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>46.382743177000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.17705195099999571</v>
       </c>
       <c r="D41" s="5">
         <v>-4.4689757218727255</v>
       </c>
       <c r="E41" s="5">
         <v>3.4181615884571803</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.995349666999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.61260648999999745</v>
       </c>
       <c r="D42" s="5">
         <v>17.052706879480972</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.706964859999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.71161519300000009</v>
       </c>
       <c r="D43" s="5">
         <v>19.763043861693564</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.672187524000002</v>
       </c>
       <c r="C44" s="5">
         <v>-3.4777335999997661E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.87127501348509551</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>47.493443462999998</v>
       </c>
       <c r="C45" s="5">
         <v>-0.17874406100000328</v>
       </c>
       <c r="D45" s="5">
         <v>-4.4076944393014017</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>47.289074132000003</v>
       </c>
       <c r="C46" s="5">
         <v>-0.20436933099999521</v>
       </c>
       <c r="D46" s="5">
         <v>-5.0432531594152845</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>47.003201920999999</v>
       </c>
       <c r="C47" s="5">
         <v>-0.28587221100000448</v>
       </c>
       <c r="D47" s="5">
         <v>-7.017848532977089</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>47.118205635000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.11500371400000375</v>
       </c>
       <c r="D48" s="5">
         <v>2.9758995574677094</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>47.390801672999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.2725960379999961</v>
       </c>
       <c r="D49" s="5">
         <v>7.1676595306037871</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>47.242147492000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14865418099999772</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6998620090097689</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>47.112086048000002</v>
       </c>
       <c r="C51" s="5">
         <v>-0.13006144399999897</v>
       </c>
       <c r="D51" s="5">
         <v>-3.2541286753879684</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>47.188635083999998</v>
       </c>
       <c r="C52" s="5">
         <v>7.6549035999995851E-2</v>
       </c>
       <c r="D52" s="5">
         <v>1.9673127398359913</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>47.334378387000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.14574330300000327</v>
       </c>
       <c r="D53" s="5">
         <v>3.7698406161167375</v>
       </c>
       <c r="E53" s="5">
         <v>2.051701009507978</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>46.924437267999998</v>
       </c>
       <c r="C54" s="5">
         <v>-0.40994111900000263</v>
       </c>
       <c r="D54" s="5">
         <v>-9.911627840945691</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>47.213846263000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.28940899500000228</v>
       </c>
       <c r="D55" s="5">
         <v>7.6573538744623804</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>47.440388904000002</v>
       </c>
       <c r="C56" s="5">
         <v>0.22654264100000177</v>
       </c>
       <c r="D56" s="5">
         <v>5.9122778813860855</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>47.946077537999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.50568863399999486</v>
       </c>
       <c r="D57" s="5">
         <v>13.56855849716856</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>48.230765994999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.28468845700000145</v>
       </c>
       <c r="D58" s="5">
         <v>7.3625732340860228</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>48.681982904999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.45121690999999942</v>
       </c>
       <c r="D59" s="5">
         <v>11.822501043614242</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>48.834456674000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.15247376900000376</v>
       </c>
       <c r="D60" s="5">
         <v>3.8238687792194082</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>48.648244157000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.1862125170000013</v>
       </c>
       <c r="D61" s="5">
         <v>-4.4810106772705138</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>48.949340159000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.30109600200000131</v>
       </c>
       <c r="D62" s="5">
         <v>7.6852105552146499</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>48.954329102000003</v>
       </c>
       <c r="C63" s="5">
         <v>4.9889430000007451E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.12237322629604641</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>48.903751802000002</v>
       </c>
       <c r="C64" s="5">
         <v>-5.0577300000000491E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-1.2327626411221537</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>48.963925725000003</v>
       </c>
       <c r="C65" s="5">
         <v>6.0173923000000684E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.4865810465753304</v>
       </c>
       <c r="E65" s="5">
         <v>3.4426296352241703</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>49.357408071999998</v>
       </c>
       <c r="C66" s="5">
         <v>0.39348234699999551</v>
       </c>
       <c r="D66" s="5">
         <v>10.081256535703776</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>49.529216945000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.17180887300000336</v>
       </c>
       <c r="D67" s="5">
         <v>4.2580021428383352</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>49.556573354000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.735640899999936E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.66481161790223897</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.405951457999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.15062189600000409</v>
       </c>
       <c r="D69" s="5">
         <v>-3.5869147553395875</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>49.58099927</v>
       </c>
       <c r="C70" s="5">
         <v>0.17504781200000252</v>
       </c>
       <c r="D70" s="5">
         <v>4.3354988785554216</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>49.545925271999998</v>
       </c>
       <c r="C71" s="5">
         <v>-3.5073998000001438E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.84559462289836018</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>49.549462071999997</v>
       </c>
       <c r="C72" s="5">
         <v>3.5367999999991184E-3</v>
       </c>
       <c r="D72" s="5">
         <v>8.5694770818034449E-2</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>49.732262831</v>
       </c>
       <c r="C73" s="5">
         <v>0.1828007590000027</v>
       </c>
       <c r="D73" s="5">
         <v>4.5180538783116786</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>49.894890687</v>
       </c>
       <c r="C74" s="5">
         <v>0.16262785600000029</v>
       </c>
       <c r="D74" s="5">
         <v>3.9954320287636458</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>49.876125395999999</v>
       </c>
       <c r="C75" s="5">
         <v>-1.8765291000001127E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.4503833427708881</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>49.913877587999998</v>
       </c>
       <c r="C76" s="5">
         <v>3.7752191999999241E-2</v>
       </c>
       <c r="D76" s="5">
         <v>0.91209379312902072</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.890096671000002</v>
       </c>
       <c r="C77" s="5">
         <v>-2.3780916999996293E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-0.57023099342763395</v>
       </c>
       <c r="E77" s="5">
         <v>1.8915373558928472</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>49.840048336000002</v>
       </c>
       <c r="C78" s="5">
         <v>-5.0048334999999611E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-1.1971863125343596</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.814868034</v>
       </c>
       <c r="C79" s="5">
         <v>-2.5180302000002541E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.60458490231712902</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>49.747040126000002</v>
       </c>
       <c r="C80" s="5">
         <v>-6.782790799999816E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-1.6217388785439213</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>49.998891387</v>
       </c>
       <c r="C81" s="5">
         <v>0.25185126099999877</v>
       </c>
       <c r="D81" s="5">
         <v>6.247213172618582</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.161277298999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.16238591199999775</v>
       </c>
       <c r="D82" s="5">
         <v>3.9677252505960992</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.119640756000003</v>
       </c>
       <c r="C83" s="5">
         <v>-4.163654299999564E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.9915294134706043</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.173563735000002</v>
       </c>
       <c r="C84" s="5">
         <v>5.3922978999999316E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.298729378287411</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.296298725</v>
       </c>
       <c r="C85" s="5">
         <v>0.12273498999999788</v>
       </c>
       <c r="D85" s="5">
         <v>2.9752677936019767</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.222827946999999</v>
       </c>
       <c r="C86" s="5">
         <v>-7.3470778000000792E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-1.7388961213814946</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.529327039000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.3064990920000028</v>
       </c>
       <c r="D87" s="5">
         <v>7.5742213192790508</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.822879391000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.29355235199999896</v>
       </c>
       <c r="D88" s="5">
         <v>7.1985787755788122</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.589742897999997</v>
       </c>
       <c r="C89" s="5">
         <v>-0.2331364930000035</v>
       </c>
       <c r="D89" s="5">
         <v>-5.3679019129765138</v>
       </c>
       <c r="E89" s="5">
         <v>1.4023749675487807</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.518496206000002</v>
       </c>
       <c r="C90" s="5">
         <v>-7.1246691999995448E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-1.6769584390416203</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.597961259999998</v>
       </c>
       <c r="C91" s="5">
         <v>7.9465053999996371E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.904003438305546</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.966003487999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.36804222800000019</v>
       </c>
       <c r="D92" s="5">
         <v>9.0864319800466387</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>51.003011635</v>
       </c>
       <c r="C93" s="5">
         <v>3.7008147000001657E-2</v>
       </c>
       <c r="D93" s="5">
         <v>0.87484919958296103</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.938997905999997</v>
       </c>
       <c r="C94" s="5">
         <v>-6.4013729000002684E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-1.4957630508427577</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.088837499</v>
       </c>
       <c r="C95" s="5">
         <v>0.14983959300000294</v>
       </c>
       <c r="D95" s="5">
         <v>3.5875312081898203</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.177421828</v>
       </c>
       <c r="C96" s="5">
         <v>8.8584328999999684E-2</v>
       </c>
       <c r="D96" s="5">
         <v>2.1006707961069848</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.346596388999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.16917456099999839</v>
       </c>
       <c r="D97" s="5">
         <v>4.0396989190805366</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.539511224000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.19291483500000339</v>
       </c>
       <c r="D98" s="5">
         <v>4.6028740595858597</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.921305007999997</v>
       </c>
       <c r="C99" s="5">
         <v>0.38179378399999564</v>
       </c>
       <c r="D99" s="5">
         <v>9.2606169619077185</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>52.154831917999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.23352691000000192</v>
       </c>
       <c r="D100" s="5">
         <v>5.5327865793342701</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>52.158479434</v>
       </c>
       <c r="C101" s="5">
         <v>3.6475160000009055E-3</v>
       </c>
       <c r="D101" s="5">
         <v>8.395584935172451E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.1008984156391639</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>52.52922556</v>
       </c>
       <c r="C102" s="5">
         <v>0.37074612600000023</v>
       </c>
       <c r="D102" s="5">
         <v>8.8711755587360663</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>52.593002581</v>
       </c>
       <c r="C103" s="5">
         <v>6.3777020999999934E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.4667179604863412</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>52.449272874000002</v>
       </c>
       <c r="C104" s="5">
         <v>-0.14372970699999854</v>
       </c>
       <c r="D104" s="5">
         <v>-3.2305947459570605</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.804567927000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.35529505299999897</v>
       </c>
       <c r="D105" s="5">
         <v>8.4386891783873264</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.919684234999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.1151163079999975</v>
       </c>
       <c r="D106" s="5">
         <v>2.6476495842778114</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>53.067172556000003</v>
       </c>
       <c r="C107" s="5">
         <v>0.14748832100000442</v>
       </c>
       <c r="D107" s="5">
         <v>3.3961710296545489</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>53.172323683000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.10515112699999918</v>
       </c>
       <c r="D108" s="5">
         <v>2.4038516875193761</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>53.170721815999997</v>
       </c>
       <c r="C109" s="5">
         <v>-1.6018670000050861E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-3.6145155930111805E-2</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>53.2103368</v>
       </c>
       <c r="C110" s="5">
         <v>3.9614984000003517E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.89773590421906579</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>53.881694521</v>
       </c>
       <c r="C111" s="5">
         <v>0.67135772099999969</v>
       </c>
       <c r="D111" s="5">
         <v>16.23658718297709</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.206612417999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.32491789699999885</v>
       </c>
       <c r="D112" s="5">
         <v>7.4811400268558925</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.719324206000003</v>
       </c>
       <c r="C113" s="5">
         <v>-0.48728821199999572</v>
       </c>
       <c r="D113" s="5">
         <v>-10.269667248421543</v>
       </c>
       <c r="E113" s="5">
         <v>2.9925043615871783</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.544730305000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.82540609899999851</v>
       </c>
       <c r="D114" s="5">
         <v>20.079009824800977</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>54.703612188999998</v>
       </c>
       <c r="C115" s="5">
         <v>0.15888188399999592</v>
       </c>
       <c r="D115" s="5">
         <v>3.5519950555859436</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>54.950690565000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.2470783760000046</v>
       </c>
       <c r="D116" s="5">
         <v>5.5566987797034173</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.583725301999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.36696526300000443</v>
       </c>
       <c r="D117" s="5">
         <v>-7.7258152347373432</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>54.595273251000002</v>
       </c>
       <c r="C118" s="5">
         <v>1.154794900000411E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.25417237018332539</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.328034479000003</v>
       </c>
       <c r="C119" s="5">
         <v>-0.2672387719999989</v>
       </c>
       <c r="D119" s="5">
         <v>-5.718303388783708</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.032877446999997</v>
       </c>
       <c r="C120" s="5">
         <v>0.70484296799999413</v>
       </c>
       <c r="D120" s="5">
         <v>16.728991651797131</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>55.679098713999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.64622126700000138</v>
       </c>
       <c r="D121" s="5">
         <v>15.037572596938119</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>55.578407464000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.10069124999999701</v>
       </c>
       <c r="D122" s="5">
         <v>-2.1486502052419643</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.395535760999998</v>
       </c>
       <c r="C123" s="5">
         <v>-0.18287170300000355</v>
       </c>
       <c r="D123" s="5">
         <v>-3.8777288824197731</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.380605668999998</v>
       </c>
       <c r="C124" s="5">
         <v>-1.4930092000000172E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.32294256341184324</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.494797963000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.11419229400000575</v>
       </c>
       <c r="D125" s="5">
         <v>2.5026002068396114</v>
       </c>
       <c r="E125" s="5">
         <v>3.3050932476207384</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.465162726999999</v>
       </c>
       <c r="C126" s="5">
         <v>-2.9635236000004284E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.6389431119034561</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>55.697757652</v>
       </c>
       <c r="C127" s="5">
         <v>0.23259492500000079</v>
       </c>
       <c r="D127" s="5">
         <v>5.1499416973471046</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.421867048000003</v>
       </c>
       <c r="C128" s="5">
         <v>-0.2758906039999971</v>
       </c>
       <c r="D128" s="5">
         <v>-5.7847310852845339</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.841880172000003</v>
       </c>
       <c r="C129" s="5">
         <v>0.42001312400000046</v>
       </c>
       <c r="D129" s="5">
         <v>9.4829680096051518</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.272796233000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.4309160609999978</v>
       </c>
       <c r="D130" s="5">
         <v>9.6633641078423658</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.689162816</v>
       </c>
       <c r="C131" s="5">
         <v>0.41636658299999851</v>
       </c>
       <c r="D131" s="5">
         <v>9.2492760546585053</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.210640847999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.47852196800000257</v>
       </c>
       <c r="D132" s="5">
         <v>-9.6720988771823215</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.052661264000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.15797958399999601</v>
       </c>
       <c r="D133" s="5">
         <v>-3.3209437787963592</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.025652758</v>
       </c>
       <c r="C134" s="5">
         <v>-2.7008506000001375E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.57668009056046632</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>55.830120180000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.19553257799999813</v>
       </c>
       <c r="D135" s="5">
         <v>-4.1086020853633549</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>55.439836237000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.39028394300000002</v>
       </c>
       <c r="D136" s="5">
         <v>-8.0735450291446469</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>55.621963114000003</v>
       </c>
       <c r="C137" s="5">
         <v>0.18212687700000174</v>
       </c>
       <c r="D137" s="5">
         <v>4.0141651788276667</v>
       </c>
       <c r="E137" s="5">
         <v>0.22914787631946876</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>54.972834403</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64912871100000302</v>
       </c>
       <c r="D138" s="5">
         <v>-13.139604039937891</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>54.673606972000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.29922743099999849</v>
       </c>
       <c r="D139" s="5">
         <v>-6.3397829105038657</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>54.611927465000001</v>
       </c>
       <c r="C140" s="5">
         <v>-6.167950700000091E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.3454002090581785</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>54.364354822999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24757264200000151</v>
       </c>
       <c r="D141" s="5">
         <v>-5.3063616694858151</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>54.061822292000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.30253253099999711</v>
       </c>
       <c r="D142" s="5">
         <v>-6.4772416763832608</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>53.506822456999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.55499983500000383</v>
       </c>
       <c r="D143" s="5">
         <v>-11.646905971186495</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>53.194005308000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.31281714899999713</v>
       </c>
       <c r="D144" s="5">
         <v>-6.7943203937762986</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>52.910600381000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.28340492699999942</v>
       </c>
       <c r="D145" s="5">
         <v>-6.2092590168930428</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>52.823809468999997</v>
       </c>
       <c r="C146" s="5">
         <v>-8.6790912000004994E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-1.9507357269817449</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>52.316760733999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.50704873499999792</v>
       </c>
       <c r="D147" s="5">
         <v>-10.929571695983686</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>51.067774081000003</v>
       </c>
       <c r="C148" s="5">
         <v>-1.2489866529999958</v>
       </c>
       <c r="D148" s="5">
         <v>-25.170475260573312</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>50.908514896</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15925918500000336</v>
       </c>
       <c r="D149" s="5">
         <v>-3.6787756142934502</v>
       </c>
       <c r="E149" s="5">
         <v>-8.4740774221498718</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>50.836809330999998</v>
       </c>
       <c r="C150" s="5">
         <v>-7.1705565000002025E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-1.6771891163970487</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>50.127332674000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.70947665699999618</v>
       </c>
       <c r="D151" s="5">
         <v>-15.519644987175097</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>50.282844341000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.15551166699999897</v>
       </c>
       <c r="D152" s="5">
         <v>3.7869823118865886</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>49.878865734999998</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40397860600000257</v>
       </c>
       <c r="D153" s="5">
         <v>-9.2261427574449328</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>49.585803718000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.2930620169999969</v>
       </c>
       <c r="D154" s="5">
         <v>-6.8271335620979094</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>49.657596460000001</v>
       </c>
       <c r="C155" s="5">
         <v>7.1792741999999521E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.7513207978403278</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>49.403023728000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.25457273199999975</v>
       </c>
       <c r="D156" s="5">
         <v>-5.9813454922488134</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>49.081445832</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32157789600000086</v>
       </c>
       <c r="D157" s="5">
         <v>-7.5374639893367013</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>48.538283225000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.5431626069999993</v>
       </c>
       <c r="D158" s="5">
         <v>-12.500662144797181</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>48.147845001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.39043822400000039</v>
       </c>
       <c r="D159" s="5">
         <v>-9.2369028034230087</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>48.155132367999997</v>
       </c>
       <c r="C160" s="5">
         <v>7.2873669999964363E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.18177602108571111</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>48.092843057000003</v>
       </c>
       <c r="C161" s="5">
         <v>-6.2289310999993575E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.5412206373666026</v>
       </c>
       <c r="E161" s="5">
         <v>-5.5308465484645852</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>47.670525658000003</v>
       </c>
       <c r="C162" s="5">
         <v>-0.42231739900000065</v>
       </c>
       <c r="D162" s="5">
         <v>-10.043226228799028</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>47.884723565999998</v>
       </c>
       <c r="C163" s="5">
         <v>0.21419790799999561</v>
       </c>
       <c r="D163" s="5">
         <v>5.5272267310167544</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>47.471682866999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.41304069899999973</v>
       </c>
       <c r="D164" s="5">
         <v>-9.8736637411350969</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>47.427496136999999</v>
       </c>
       <c r="C165" s="5">
         <v>-4.4186729999999841E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-1.1112617309252171</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>47.235511862000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.19198427499999582</v>
       </c>
       <c r="D166" s="5">
         <v>-4.7508425412839834</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>46.909214487</v>
       </c>
       <c r="C167" s="5">
         <v>-0.32629737500000289</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9816553842361753</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>46.510295087000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.39891939999999693</v>
       </c>
       <c r="D168" s="5">
         <v>-9.7408556444652294</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>46.565921150999998</v>
       </c>
       <c r="C169" s="5">
         <v>5.5626063999994813E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.4446719767562621</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>46.476973129999998</v>
       </c>
       <c r="C170" s="5">
         <v>-8.894802100000021E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.268254627792321</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>46.332513351999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.1444597779999981</v>
       </c>
       <c r="D171" s="5">
         <v>-3.6667352822509103</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>46.116683158000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.2158301939999987</v>
       </c>
       <c r="D172" s="5">
         <v>-5.4489286990654922</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.748523685000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.36815947299999863</v>
       </c>
       <c r="D173" s="5">
         <v>-9.1702251909194459</v>
       </c>
       <c r="E173" s="5">
         <v>-4.8745701501187959</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>45.703083839999998</v>
       </c>
       <c r="C174" s="5">
         <v>-4.5439845000004198E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-1.1854135219956152</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>45.732008507000003</v>
       </c>
       <c r="C175" s="5">
         <v>2.89246670000054E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.76210775504954587</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>45.770512666999998</v>
       </c>
       <c r="C176" s="5">
         <v>3.8504159999995125E-2</v>
       </c>
       <c r="D176" s="5">
         <v>1.0150342896691367</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>46.030923272000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.26041060500000413</v>
       </c>
       <c r="D177" s="5">
         <v>7.0451285404475206</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>45.791796384999998</v>
       </c>
       <c r="C178" s="5">
         <v>-0.23912688700000473</v>
       </c>
       <c r="D178" s="5">
         <v>-6.0588351926237349</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>45.552857078000002</v>
       </c>
       <c r="C179" s="5">
         <v>-0.23893930699999544</v>
       </c>
       <c r="D179" s="5">
         <v>-6.0849309916577781</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>46.043387271</v>
       </c>
       <c r="C180" s="5">
         <v>0.49053019299999789</v>
       </c>
       <c r="D180" s="5">
         <v>13.715518651613557</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>45.753980654999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.28940661600000084</v>
       </c>
       <c r="D181" s="5">
         <v>-7.2872590934239696</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.796978887999998</v>
       </c>
       <c r="C182" s="5">
         <v>4.299823299999872E-2</v>
       </c>
       <c r="D182" s="5">
         <v>1.1335715915052003</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>45.991991335999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.19501244799999995</v>
       </c>
       <c r="D183" s="5">
         <v>5.2312211923473573</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>45.763976034000002</v>
       </c>
       <c r="C184" s="5">
         <v>-0.22801530199999576</v>
       </c>
       <c r="D184" s="5">
         <v>-5.7896910411199265</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>45.464407926</v>
       </c>
       <c r="C185" s="5">
         <v>-0.29956810800000255</v>
       </c>
       <c r="D185" s="5">
         <v>-7.5783999882294451</v>
       </c>
       <c r="E185" s="5">
         <v>-0.62103809284923539</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>45.640348807000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.17594088100000249</v>
       </c>
       <c r="D186" s="5">
         <v>4.74395820536202</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>45.606434192000002</v>
       </c>
       <c r="C187" s="5">
         <v>-3.3914615000000481E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.88806551787963262</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>45.685094645</v>
       </c>
       <c r="C188" s="5">
         <v>7.8660452999997688E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.0894670106428093</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>45.777692166000001</v>
       </c>
       <c r="C189" s="5">
         <v>9.2597521000001848E-2</v>
       </c>
       <c r="D189" s="5">
         <v>2.4595360697070801</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>45.73717276</v>
       </c>
       <c r="C190" s="5">
         <v>-4.0519406000001368E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.0570055446768367</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>45.583337475</v>
       </c>
       <c r="C191" s="5">
         <v>-0.15383528499999954</v>
       </c>
       <c r="D191" s="5">
         <v>-3.9623212954741804</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>46.081569623999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.49823214899999613</v>
       </c>
       <c r="D192" s="5">
         <v>13.934099878951688</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>46.140222156</v>
       </c>
       <c r="C193" s="5">
         <v>5.8652532000003532E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.5380952523958547</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>46.315407890000003</v>
       </c>
       <c r="C194" s="5">
         <v>0.17518573400000292</v>
       </c>
       <c r="D194" s="5">
         <v>4.6525326436708925</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>46.446250868</v>
       </c>
       <c r="C195" s="5">
         <v>0.13084297799999689</v>
       </c>
       <c r="D195" s="5">
         <v>3.4432234223374714</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>46.705229215000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.25897834700000288</v>
       </c>
       <c r="D196" s="5">
         <v>6.9001047303211882</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>47.135427827999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.43019861299999462</v>
       </c>
       <c r="D197" s="5">
         <v>11.630622461040186</v>
       </c>
       <c r="E197" s="5">
         <v>3.6754463067457666</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>47.488611825</v>
       </c>
       <c r="C198" s="5">
         <v>0.35318399700000214</v>
       </c>
       <c r="D198" s="5">
         <v>9.3715217901156436</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>47.810183471999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.32157164699999896</v>
       </c>
       <c r="D199" s="5">
         <v>8.4354356711097367</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>48.310492394999997</v>
       </c>
       <c r="C200" s="5">
         <v>0.50030892299999863</v>
       </c>
       <c r="D200" s="5">
         <v>13.305931083388977</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>47.850128382999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.46036401199999943</v>
       </c>
       <c r="D201" s="5">
         <v>-10.854439401156624</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>48.265385361</v>
       </c>
       <c r="C202" s="5">
         <v>0.41525697800000216</v>
       </c>
       <c r="D202" s="5">
         <v>10.925666897679598</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>48.490471536000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.22508617500000128</v>
       </c>
       <c r="D203" s="5">
         <v>5.7420076267890252</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>48.729377257000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.23890572100000185</v>
       </c>
       <c r="D204" s="5">
         <v>6.0750994013134996</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>48.924924546</v>
       </c>
       <c r="C205" s="5">
         <v>0.19554728899999674</v>
       </c>
       <c r="D205" s="5">
         <v>4.9232269394696271</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>49.429285632000003</v>
       </c>
       <c r="C206" s="5">
         <v>0.50436108600000296</v>
       </c>
       <c r="D206" s="5">
         <v>13.096725978379165</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>49.213566061000002</v>
       </c>
       <c r="C207" s="5">
         <v>-0.21571957100000105</v>
       </c>
       <c r="D207" s="5">
         <v>-5.1131521881942916</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>49.349587433000004</v>
       </c>
       <c r="C208" s="5">
         <v>0.13602137200000186</v>
       </c>
       <c r="D208" s="5">
         <v>3.3675656695256295</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>49.479650294000002</v>
       </c>
       <c r="C209" s="5">
         <v>0.13006286099999897</v>
       </c>
       <c r="D209" s="5">
         <v>3.2088984487701255</v>
       </c>
       <c r="E209" s="5">
         <v>4.9733768717538984</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>49.428822658999998</v>
       </c>
       <c r="C210" s="5">
         <v>-5.0827635000004534E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-1.2257511404623056</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>49.434729044000001</v>
       </c>
       <c r="C211" s="5">
         <v>5.9063850000029561E-3</v>
       </c>
       <c r="D211" s="5">
         <v>0.14348555269596552</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>48.938370833</v>
       </c>
       <c r="C212" s="5">
         <v>-0.49635821100000044</v>
       </c>
       <c r="D212" s="5">
         <v>-11.405207954673957</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>49.121761526</v>
       </c>
       <c r="C213" s="5">
         <v>0.18339069299999977</v>
       </c>
       <c r="D213" s="5">
         <v>4.5907069360482611</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>49.279335936000003</v>
       </c>
       <c r="C214" s="5">
         <v>0.15757441000000227</v>
       </c>
       <c r="D214" s="5">
         <v>3.9180464018432559</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>49.394026259</v>
       </c>
       <c r="C215" s="5">
         <v>0.11469032299999782</v>
       </c>
       <c r="D215" s="5">
         <v>2.8288495892611731</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>49.273030489</v>
       </c>
       <c r="C216" s="5">
         <v>-0.12099577000000039</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9002418970102473</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>49.291898656999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.8868167999997354E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.46048616558052036</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>49.147995012000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.14390364499999464</v>
       </c>
       <c r="D218" s="5">
         <v>-3.4475933559626304</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>49.104447241999999</v>
       </c>
       <c r="C219" s="5">
         <v>-4.3547770000003538E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-1.0580982852198106</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>48.913785347000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.19066189499999808</v>
       </c>
       <c r="D220" s="5">
         <v>-4.5611141835300355</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>48.645118682000003</v>
       </c>
       <c r="C221" s="5">
         <v>-0.26866666499999781</v>
       </c>
       <c r="D221" s="5">
         <v>-6.3956725451031708</v>
       </c>
       <c r="E221" s="5">
         <v>-1.6866158249731922</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>48.371892424000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.27322625800000111</v>
       </c>
       <c r="D222" s="5">
         <v>-6.5357053763867583</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>48.045049263999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.3268431600000028</v>
       </c>
       <c r="D223" s="5">
         <v>-7.8136168640912</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>47.979806076000003</v>
       </c>
       <c r="C224" s="5">
         <v>-6.5243187999996621E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.6174345070007146</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>47.661155508999997</v>
       </c>
       <c r="C225" s="5">
         <v>-0.31865056700000594</v>
       </c>
       <c r="D225" s="5">
         <v>-7.6848568109918585</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>47.570567644</v>
       </c>
       <c r="C226" s="5">
         <v>-9.058786499999627E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-2.2571051115981566</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>47.300360718999997</v>
       </c>
       <c r="C227" s="5">
         <v>-0.27020692500000365</v>
       </c>
       <c r="D227" s="5">
         <v>-6.6071931612792456</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.902056977999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.39830374099999943</v>
       </c>
       <c r="D228" s="5">
         <v>-9.6497733524641198</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.757805468999997</v>
       </c>
       <c r="C229" s="5">
         <v>-0.14425150900000006</v>
       </c>
       <c r="D229" s="5">
         <v>-3.6289128448708796</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.355579835999997</v>
       </c>
       <c r="C230" s="5">
         <v>-0.40222563300000047</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8481224403262893</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.907481935</v>
       </c>
       <c r="C231" s="5">
         <v>-0.44809790099999702</v>
       </c>
       <c r="D231" s="5">
         <v>-11.002573116900916</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.709545519000002</v>
       </c>
       <c r="C232" s="5">
         <v>-0.19793641599999745</v>
       </c>
       <c r="D232" s="5">
         <v>-5.0530158505455836</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.258363553999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.45118196500000352</v>
       </c>
       <c r="D233" s="5">
         <v>-11.22241590395352</v>
       </c>
       <c r="E233" s="5">
         <v>-6.9621684965755719</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>44.932721041000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32564251299999825</v>
       </c>
       <c r="D234" s="5">
         <v>-8.3006045532467496</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.554620688</v>
       </c>
       <c r="C235" s="5">
         <v>-0.37810035300000067</v>
       </c>
       <c r="D235" s="5">
         <v>-9.6432971569431416</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.306828563000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.24779212499999659</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4734381936095371</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>43.847995470000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.45883309300000263</v>
       </c>
       <c r="D237" s="5">
         <v>-11.743042300018169</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>43.549325422000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29867004799999819</v>
       </c>
       <c r="D238" s="5">
         <v>-7.8744155938625937</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>42.919348763000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.62997665900000044</v>
       </c>
       <c r="D239" s="5">
         <v>-16.042345626383259</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>43.000653509999999</v>
       </c>
       <c r="C240" s="5">
         <v>8.1304746999997235E-2</v>
       </c>
       <c r="D240" s="5">
         <v>2.297068368799704</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>42.832136914000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16851659599999635</v>
       </c>
       <c r="D241" s="5">
         <v>-4.6026668304688823</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>42.758381372000002</v>
       </c>
       <c r="C242" s="5">
         <v>-7.3755542000000673E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.0469026034860893</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>42.913963664000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.15558229199999829</v>
       </c>
       <c r="D243" s="5">
         <v>4.4548167010400208</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>42.91607166</v>
       </c>
       <c r="C244" s="5">
         <v>2.1079959999994458E-3</v>
       </c>
       <c r="D244" s="5">
         <v>5.8961664489842747E-2</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.188633508000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.27256184800000227</v>
       </c>
       <c r="D245" s="5">
         <v>7.8931856646748288</v>
       </c>
       <c r="E245" s="5">
         <v>-4.5731437981192169</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.317437476999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.12880396899999624</v>
       </c>
       <c r="D246" s="5">
         <v>3.6381206153296874</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.465869728999998</v>
       </c>
       <c r="C247" s="5">
         <v>0.14843225199999921</v>
       </c>
       <c r="D247" s="5">
         <v>4.1903272136246228</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.541778227999998</v>
       </c>
       <c r="C248" s="5">
         <v>7.5908499000000518E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.1159187400386692</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.820530753</v>
       </c>
       <c r="C249" s="5">
         <v>0.27875252500000158</v>
       </c>
       <c r="D249" s="5">
         <v>7.9587042412839759</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>44.041267005999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.22073625299999833</v>
       </c>
       <c r="D250" s="5">
         <v>6.2150488807731774</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>44.217309493000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.17604248700000369</v>
       </c>
       <c r="D251" s="5">
         <v>4.9035308862440452</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>44.371961581000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.15465208799999886</v>
       </c>
       <c r="D252" s="5">
         <v>4.2787409774659668</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>44.617796065999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.24583448499999605</v>
       </c>
       <c r="D253" s="5">
         <v>6.8547494019034483</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>44.764398567000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.14660250100000383</v>
       </c>
       <c r="D254" s="5">
         <v>4.014929047775051</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>45.016224592</v>
       </c>
       <c r="C255" s="5">
         <v>0.25182602499999973</v>
       </c>
       <c r="D255" s="5">
         <v>6.963543072384315</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>45.118844412999998</v>
       </c>
       <c r="C256" s="5">
         <v>0.10261982099999756</v>
       </c>
       <c r="D256" s="5">
         <v>2.7701021934727788</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>45.093441163999998</v>
       </c>
       <c r="C257" s="5">
         <v>-2.5403249000000017E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.67354733402845701</v>
       </c>
       <c r="E257" s="5">
         <v>4.4104374259656964</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>45.431127517</v>
       </c>
       <c r="C258" s="5">
         <v>0.33768635300000227</v>
       </c>
       <c r="D258" s="5">
         <v>9.3658275215784172</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>45.477506026999997</v>
       </c>
       <c r="C259" s="5">
         <v>4.6378509999996709E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.2319253804532915</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>45.482552937000001</v>
       </c>
       <c r="C260" s="5">
         <v>5.0469100000043454E-3</v>
       </c>
       <c r="D260" s="5">
         <v>0.13325246836892735</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>45.690088527</v>
       </c>
       <c r="C261" s="5">
         <v>0.2075355899999991</v>
       </c>
       <c r="D261" s="5">
         <v>5.6150941116450692</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>45.735165137000003</v>
       </c>
       <c r="C262" s="5">
         <v>4.5076610000002404E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1903327869530411</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>45.913962411999997</v>
       </c>
       <c r="C263" s="5">
         <v>0.17879727499999376</v>
       </c>
       <c r="D263" s="5">
         <v>4.79348264404027</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>46.142143717000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.22818130500000677</v>
       </c>
       <c r="D264" s="5">
         <v>6.1294511379722749</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>46.102233032999997</v>
       </c>
       <c r="C265" s="5">
         <v>-3.9910684000005858E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.0330174422386817</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>46.267757257</v>
       </c>
       <c r="C266" s="5">
         <v>0.16552422400000211</v>
       </c>
       <c r="D266" s="5">
         <v>4.3945535344422915</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>46.125946741</v>
       </c>
       <c r="C267" s="5">
         <v>-0.14181051599999961</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6166232087001537</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>46.226313621000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.10036688000000282</v>
       </c>
       <c r="D268" s="5">
         <v>2.6425938932571169</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>46.205897821999997</v>
       </c>
       <c r="C269" s="5">
         <v>-2.0415799000005563E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.52869317821261363</v>
       </c>
       <c r="E269" s="5">
         <v>2.4670032476654669</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.350238834999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.14434101300000179</v>
       </c>
       <c r="D270" s="5">
         <v>3.8137204064885966</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.467991564999998</v>
       </c>
       <c r="C271" s="5">
         <v>0.11775272999999942</v>
       </c>
       <c r="D271" s="5">
         <v>3.0915587463831828</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.705805810999998</v>
       </c>
       <c r="C272" s="5">
         <v>0.23781424599999923</v>
       </c>
       <c r="D272" s="5">
         <v>6.3172194099607948</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.966232671</v>
       </c>
       <c r="C273" s="5">
         <v>0.26042686000000259</v>
       </c>
       <c r="D273" s="5">
         <v>6.9001393601646699</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.836464155000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.12976851599999861</v>
       </c>
       <c r="D274" s="5">
         <v>-3.2656958654983415</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.814924730000001</v>
       </c>
       <c r="C275" s="5">
         <v>-2.1539425000000278E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.55046923634864964</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.718913676</v>
       </c>
       <c r="C276" s="5">
         <v>-9.601105400000165E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-2.4334660707303724</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>46.687806784000003</v>
       </c>
       <c r="C277" s="5">
         <v>-3.1106891999996833E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.79607747045882249</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>46.675488262999998</v>
       </c>
       <c r="C278" s="5">
         <v>-1.2318521000004523E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-0.31615947664662691</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>46.741726749000001</v>
       </c>
       <c r="C279" s="5">
         <v>6.6238486000003149E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.7163084131165185</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>46.726107816000003</v>
       </c>
       <c r="C280" s="5">
         <v>-1.5618932999998947E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-0.40024862138267059</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>46.720782536000002</v>
       </c>
       <c r="C281" s="5">
         <v>-5.325280000000987E-3</v>
       </c>
       <c r="D281" s="5">
         <v>-0.13667588003022368</v>
       </c>
       <c r="E281" s="5">
         <v>1.1143268246480265</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>46.672696602000002</v>
       </c>
       <c r="C282" s="5">
         <v>-4.8085933999999497E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2280958340115333</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>46.543290718000002</v>
       </c>
       <c r="C283" s="5">
         <v>-0.12940588400000053</v>
       </c>
       <c r="D283" s="5">
         <v>-3.2768788034631458</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>46.386353309999997</v>
       </c>
       <c r="C284" s="5">
         <v>-0.15693740800000455</v>
       </c>
       <c r="D284" s="5">
         <v>-3.9720294304816939</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>46.456115617000002</v>
       </c>
       <c r="C285" s="5">
         <v>6.9762307000004853E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.8197315942624304</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>46.344657087999998</v>
       </c>
       <c r="C286" s="5">
         <v>-0.11145852900000364</v>
       </c>
       <c r="D286" s="5">
         <v>-2.8413771000371124</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>46.324289465</v>
       </c>
       <c r="C287" s="5">
         <v>-2.0367622999998503E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.52610500766262502</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>46.417669527999998</v>
       </c>
       <c r="C288" s="5">
         <v>9.3380062999997904E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.4459481464769173</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>46.372139529999998</v>
       </c>
       <c r="C289" s="5">
         <v>-4.5529997999999239E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.1707224501357305</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>46.587212086000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.21507255600000263</v>
       </c>
       <c r="D290" s="5">
         <v>5.7097520076536235</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>45.968700478000002</v>
       </c>
       <c r="C291" s="5">
         <v>-0.6185116079999986</v>
       </c>
       <c r="D291" s="5">
         <v>-14.818348263423109</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>46.116937405999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.14823692799999577</v>
       </c>
       <c r="D292" s="5">
         <v>3.9390593376410932</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>46.136730274000001</v>
       </c>
       <c r="C293" s="5">
         <v>1.9792868000003239E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.51624390955382626</v>
       </c>
       <c r="E293" s="5">
         <v>-1.2500909237767366</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>45.980001997999999</v>
       </c>
       <c r="C294" s="5">
         <v>-0.15672827600000261</v>
       </c>
       <c r="D294" s="5">
         <v>-4.001139604874238</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>46.003914147000003</v>
       </c>
       <c r="C295" s="5">
         <v>2.391214900000449E-2</v>
       </c>
       <c r="D295" s="5">
         <v>0.6258546158326217</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>46.046869043000001</v>
       </c>
       <c r="C296" s="5">
         <v>4.2954895999997689E-2</v>
       </c>
       <c r="D296" s="5">
         <v>1.1262392410609445</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>46.054634989999997</v>
       </c>
       <c r="C297" s="5">
         <v>7.7659469999957764E-3</v>
       </c>
       <c r="D297" s="5">
         <v>0.20257154963994051</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>46.272595951</v>
       </c>
       <c r="C298" s="5">
         <v>0.21796096100000284</v>
       </c>
       <c r="D298" s="5">
         <v>5.8293772252111298</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>46.344714693</v>
       </c>
       <c r="C299" s="5">
         <v>7.211874200000068E-2</v>
       </c>
       <c r="D299" s="5">
         <v>1.8863909979244031</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>46.429361315000001</v>
       </c>
       <c r="C300" s="5">
         <v>8.4646622000001059E-2</v>
       </c>
       <c r="D300" s="5">
         <v>2.2139000623373262</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>46.557698940999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.12833762599999687</v>
       </c>
       <c r="D301" s="5">
         <v>3.3678725193983627</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>46.700049644000003</v>
       </c>
       <c r="C302" s="5">
         <v>0.1423507030000053</v>
       </c>
       <c r="D302" s="5">
         <v>3.7313463353902065</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>46.990849926000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.2908002819999993</v>
       </c>
       <c r="D303" s="5">
         <v>7.7336801713303371</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>46.800307121000003</v>
       </c>
       <c r="C304" s="5">
         <v>-0.19054280499999976</v>
       </c>
       <c r="D304" s="5">
         <v>-4.7588052837281065</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>46.829439583000003</v>
       </c>
       <c r="C305" s="5">
         <v>2.9132461999999748E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.74954403029112715</v>
       </c>
       <c r="E305" s="5">
         <v>1.50142696477642</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>46.88747549</v>
       </c>
       <c r="C306" s="5">
         <v>5.8035906999997167E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.4973434386992279</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>46.966883568</v>
       </c>
       <c r="C307" s="5">
         <v>7.940807800000016E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.0513435790415313</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>46.998453019000003</v>
       </c>
       <c r="C308" s="5">
         <v>3.1569451000002857E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.80958546935714359</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>47.069531984999998</v>
       </c>
       <c r="C309" s="5">
         <v>7.1078965999994637E-2</v>
       </c>
       <c r="D309" s="5">
         <v>1.8300141067489895</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>47.109233054000001</v>
       </c>
       <c r="C310" s="5">
         <v>3.9701069000003031E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.016855523450122</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>47.169740507</v>
       </c>
       <c r="C311" s="5">
         <v>6.05074529999996E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.5522238071915551</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>46.849260391999998</v>
       </c>
       <c r="C312" s="5">
         <v>-0.32048011500000229</v>
       </c>
       <c r="D312" s="5">
         <v>-7.8551592152200422</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>46.646315391000002</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20294500099999624</v>
       </c>
       <c r="D313" s="5">
         <v>-5.0761677095086943</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>46.804041820999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.15772642999999675</v>
       </c>
       <c r="D314" s="5">
         <v>4.1339092635961583</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>47.309022104999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.50498028399999839</v>
       </c>
       <c r="D315" s="5">
         <v>13.743699255157992</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>47.184791422000004</v>
       </c>
       <c r="C316" s="5">
         <v>-0.12423068299999329</v>
       </c>
       <c r="D316" s="5">
         <v>-3.106014042385763</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>47.221241505999998</v>
       </c>
       <c r="C317" s="5">
         <v>3.6450083999994831E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.93094445783155066</v>
       </c>
       <c r="E317" s="5">
         <v>0.836657296112997</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>47.380350976999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.15910947100000072</v>
       </c>
       <c r="D318" s="5">
         <v>4.1191153557375459</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>47.537747314000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.15739633700000155</v>
       </c>
       <c r="D319" s="5">
         <v>4.0600168757255473</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>47.554571621000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.682430700000026E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.42552528841037773</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>47.575556745999997</v>
       </c>
       <c r="C321" s="5">
         <v>2.0985124999995719E-2</v>
       </c>
       <c r="D321" s="5">
         <v>0.5308292752196353</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>47.546498550999999</v>
       </c>
       <c r="C322" s="5">
         <v>-2.9058194999997511E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-0.73047877237958359</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>47.399868216000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.14663033499999756</v>
       </c>
       <c r="D323" s="5">
         <v>-3.6385930716539283</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>47.874437292000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.47456907600000164</v>
       </c>
       <c r="D324" s="5">
         <v>12.698614755594528</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>47.838406323000001</v>
       </c>
       <c r="C325" s="5">
         <v>-3.6030969000002244E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.89940767075903372</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>48.103230083</v>
       </c>
       <c r="C326" s="5">
         <v>0.26482375999999874</v>
       </c>
       <c r="D326" s="5">
         <v>6.8489942391191327</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>47.725642209</v>
       </c>
       <c r="C327" s="5">
         <v>-0.3775878739999996</v>
       </c>
       <c r="D327" s="5">
         <v>-9.0232338006598347</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>47.868176820999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.14253461199999862</v>
       </c>
       <c r="D328" s="5">
         <v>3.643308061373407</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>47.906999829</v>
       </c>
       <c r="C329" s="5">
         <v>3.882300800000138E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.97760119238521348</v>
       </c>
       <c r="E329" s="5">
         <v>1.4522242557152287</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>48.074207923000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.16720809400000292</v>
       </c>
       <c r="D330" s="5">
         <v>4.2696608560441884</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>48.219806032999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.14559810999999456</v>
       </c>
       <c r="D331" s="5">
         <v>3.6954878456853857</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>48.312872849999998</v>
       </c>
       <c r="C332" s="5">
         <v>9.3066817000000412E-2</v>
       </c>
       <c r="D332" s="5">
         <v>2.3408090591825692</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>48.378440673</v>
       </c>
       <c r="C333" s="5">
         <v>6.5567823000002079E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.6407916034500314</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>48.371996416000002</v>
       </c>
       <c r="C334" s="5">
         <v>-6.4442569999982879E-3</v>
       </c>
       <c r="D334" s="5">
         <v>-0.15972911308139714</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>48.622953285000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.25095686899999947</v>
       </c>
       <c r="D335" s="5">
         <v>6.4064269503012472</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>48.799334530000003</v>
       </c>
       <c r="C336" s="5">
         <v>0.17638124500000174</v>
       </c>
       <c r="D336" s="5">
         <v>4.4409446072879</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>49.143639124000003</v>
       </c>
       <c r="C337" s="5">
         <v>0.34430459400000046</v>
       </c>
       <c r="D337" s="5">
         <v>8.8030231281464033</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>49.404567479000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.26092835499999723</v>
       </c>
       <c r="D338" s="5">
         <v>6.5607970846633723</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>49.638922045999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.2343545669999969</v>
       </c>
       <c r="D339" s="5">
         <v>5.8431809747191643</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>49.749218448999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.11029640299999954</v>
       </c>
       <c r="D340" s="5">
         <v>2.6991968870595517</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>49.979817427999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.23059897899999982</v>
       </c>
       <c r="D341" s="5">
         <v>5.7062910431204816</v>
       </c>
       <c r="E341" s="5">
         <v>4.3267530974570478</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>49.666734800999997</v>
       </c>
       <c r="C342" s="5">
         <v>-0.313082627</v>
       </c>
       <c r="D342" s="5">
         <v>-7.2633658128965823</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>49.917629195000004</v>
       </c>
       <c r="C343" s="5">
         <v>0.25089439400000657</v>
       </c>
       <c r="D343" s="5">
         <v>6.2331584821222252</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>50.092378877999998</v>
       </c>
       <c r="C344" s="5">
         <v>0.1747496829999946</v>
       </c>
       <c r="D344" s="5">
         <v>4.2827495414545114</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>49.966259555999997</v>
       </c>
       <c r="C345" s="5">
         <v>-0.12611932200000098</v>
       </c>
       <c r="D345" s="5">
         <v>-2.9797934903900924</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>50.182503718</v>
       </c>
       <c r="C346" s="5">
         <v>0.2162441620000024</v>
       </c>
       <c r="D346" s="5">
         <v>5.3187824451011112</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>50.239472110000001</v>
       </c>
       <c r="C347" s="5">
         <v>5.69683920000017E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.3708069372710519</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>50.420104790000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.18063268000000221</v>
       </c>
       <c r="D348" s="5">
         <v>4.400870162276016</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>50.457210554</v>
       </c>
       <c r="C349" s="5">
         <v>3.71057639999961E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.8867016068747624</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>50.617020173</v>
       </c>
       <c r="C350" s="5">
         <v>0.15980961900000068</v>
       </c>
       <c r="D350" s="5">
         <v>3.867587553830365</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>50.444094769000003</v>
       </c>
       <c r="C351" s="5">
         <v>-0.17292540399999723</v>
       </c>
       <c r="D351" s="5">
         <v>-4.0234577567791803</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>50.443902516999998</v>
       </c>
       <c r="C352" s="5">
         <v>-1.9225200000505538E-4</v>
       </c>
       <c r="D352" s="5">
         <v>-4.5733314324003516E-3</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>50.450905413000001</v>
       </c>
       <c r="C353" s="5">
         <v>7.0028960000030338E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.16671776247276782</v>
       </c>
       <c r="E353" s="5">
         <v>0.94255643426197633</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>50.573425577999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.12252016499999741</v>
       </c>
       <c r="D354" s="5">
         <v>2.9534445104273166</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>50.621708577</v>
       </c>
       <c r="C355" s="5">
         <v>4.8282999000001325E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1516879470364616</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>50.588584376999997</v>
       </c>
       <c r="C356" s="5">
         <v>-3.3124200000003157E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.78239750019100107</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>51.050756612999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.46217223600000068</v>
       </c>
       <c r="D357" s="5">
         <v>11.531071975496921</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>51.165262832000003</v>
       </c>
       <c r="C358" s="5">
         <v>0.11450621900000613</v>
       </c>
       <c r="D358" s="5">
         <v>2.725039310862698</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>51.333885109999997</v>
       </c>
       <c r="C359" s="5">
         <v>0.16862227799999374</v>
       </c>
       <c r="D359" s="5">
         <v>4.0272453445636458</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>51.425180634</v>
       </c>
       <c r="C360" s="5">
         <v>9.129552400000307E-2</v>
       </c>
       <c r="D360" s="5">
         <v>2.1551577830919433</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>51.581324232999997</v>
       </c>
       <c r="C361" s="5">
         <v>0.15614359899999641</v>
       </c>
       <c r="D361" s="5">
         <v>3.7050581484608491</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>51.638883215</v>
       </c>
       <c r="C362" s="5">
         <v>5.7558982000003311E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.3473146356832055</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>51.546084462000003</v>
       </c>
       <c r="C363" s="5">
         <v>-9.2798752999996736E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-2.1352982079387295</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>51.544366953000001</v>
       </c>
       <c r="C364" s="5">
         <v>-1.7175090000023374E-3</v>
       </c>
       <c r="D364" s="5">
         <v>-3.9976521282969468E-2</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>51.526745394000002</v>
       </c>
       <c r="C365" s="5">
         <v>-1.7621558999998399E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.40947550361788432</v>
       </c>
       <c r="E365" s="5">
         <v>2.132449303323658</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>51.484619643000002</v>
       </c>
       <c r="C366" s="5">
         <v>-4.2125751000000378E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.97666203060609025</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>51.433935589000001</v>
       </c>
       <c r="C367" s="5">
         <v>-5.0684054000001311E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-1.1749650728333672</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>51.210371103999996</v>
       </c>
       <c r="C368" s="5">
         <v>-0.22356448500000425</v>
       </c>
       <c r="D368" s="5">
         <v>-5.0930544547069463</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>46.830503637</v>
       </c>
       <c r="C369" s="5">
         <v>-4.3798674669999969</v>
       </c>
       <c r="D369" s="5">
         <v>-65.798050248874702</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>47.620442183999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.78993854699999844</v>
       </c>
       <c r="D370" s="5">
         <v>22.229249254572501</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>49.309423731000003</v>
       </c>
       <c r="C371" s="5">
         <v>1.6889815470000045</v>
       </c>
       <c r="D371" s="5">
         <v>51.928076479387151</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>48.916905297</v>
       </c>
       <c r="C372" s="5">
         <v>-0.39251843400000297</v>
       </c>
       <c r="D372" s="5">
         <v>-9.1450568096562499</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>49.196189863999997</v>
       </c>
       <c r="C373" s="5">
         <v>0.27928456699999771</v>
       </c>
       <c r="D373" s="5">
         <v>7.0705272537222141</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>49.448284340000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.25209447600000345</v>
       </c>
       <c r="D374" s="5">
         <v>6.3254201760379214</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>50.044352584999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.59606824499999789</v>
       </c>
       <c r="D375" s="5">
         <v>15.463885529460386</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>50.170729938999997</v>
       </c>
       <c r="C376" s="5">
         <v>0.12637735399999883</v>
       </c>
       <c r="D376" s="5">
         <v>3.0728140769702206</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>50.532426295999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.36169635699999958</v>
       </c>
       <c r="D377" s="5">
         <v>9.0025803248334757</v>
       </c>
       <c r="E377" s="5">
         <v>-1.929714540277927</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>50.397500888000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.13492540799999375</v>
       </c>
       <c r="D378" s="5">
         <v>-3.1574538173945732</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>50.441010646000002</v>
       </c>
       <c r="C379" s="5">
         <v>4.350975799999901E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.0409314278546189</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>50.737543058</v>
       </c>
       <c r="C380" s="5">
         <v>0.29653241199999769</v>
       </c>
       <c r="D380" s="5">
         <v>7.2871822902943917</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>50.928706167000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.19116310900000144</v>
       </c>
       <c r="D381" s="5">
         <v>4.6160993714712717</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>51.204934182000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.27622801500000094</v>
       </c>
       <c r="D382" s="5">
         <v>6.7062920968580908</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>51.461800560999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.25686637899999454</v>
       </c>
       <c r="D383" s="5">
         <v>6.1886211369813982</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>51.989287482999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.52748692200000136</v>
       </c>
       <c r="D384" s="5">
         <v>13.017749971908055</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>52.000593051000003</v>
       </c>
       <c r="C385" s="5">
         <v>1.1305568000004484E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.26126381320237257</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>52.555314707999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.55472165699999465</v>
       </c>
       <c r="D386" s="5">
         <v>13.579547098953192</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>53.238503590000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.68318888200000316</v>
       </c>
       <c r="D387" s="5">
         <v>16.764382554965749</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>53.779536890999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.5410333009999988</v>
       </c>
       <c r="D388" s="5">
         <v>12.900175591901819</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>54.323024062000002</v>
       </c>
       <c r="C389" s="5">
         <v>0.54348717100000243</v>
       </c>
       <c r="D389" s="5">
         <v>12.824277931020212</v>
       </c>
       <c r="E389" s="5">
         <v>7.5013175575542324</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>54.631101499000003</v>
       </c>
       <c r="C390" s="5">
         <v>0.30807743700000145</v>
       </c>
       <c r="D390" s="5">
         <v>7.0217935592904235</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>55.268779182999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.63767768399999625</v>
       </c>
       <c r="D391" s="5">
         <v>14.942059748556535</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>55.57735134</v>
       </c>
       <c r="C392" s="5">
         <v>0.3085721570000004</v>
       </c>
       <c r="D392" s="5">
         <v>6.909349756805927</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>56.253348199999998</v>
       </c>
       <c r="C393" s="5">
         <v>0.67599685999999792</v>
       </c>
       <c r="D393" s="5">
         <v>15.612920752505378</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>56.910560570000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.65721237000000343</v>
       </c>
       <c r="D394" s="5">
         <v>14.956581366053712</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>56.904679993000002</v>
       </c>
       <c r="C395" s="5">
         <v>-5.8805769999992208E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.12392574032377146</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>59.036390050000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.1317100569999994</v>
       </c>
       <c r="D396" s="5">
         <v>55.475404880165293</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>59.179602180000003</v>
       </c>
       <c r="C397" s="5">
         <v>0.14321213000000199</v>
       </c>
       <c r="D397" s="5">
         <v>2.9501480491354037</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>59.343395311999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.16379313199999501</v>
       </c>
       <c r="D398" s="5">
         <v>3.3723029368080804</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>59.616871263</v>
       </c>
       <c r="C399" s="5">
         <v>0.27347595100000177</v>
       </c>
       <c r="D399" s="5">
         <v>5.672376376734678</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>59.885022636999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.26815137399999855</v>
       </c>
       <c r="D400" s="5">
         <v>5.5330413596895278</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>60.112293465</v>
       </c>
       <c r="C401" s="5">
         <v>0.22727082800000176</v>
       </c>
       <c r="D401" s="5">
         <v>4.6504158474155233</v>
       </c>
       <c r="E401" s="5">
         <v>10.657119155208639</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>60.288164215000002</v>
       </c>
       <c r="C402" s="5">
         <v>0.17587075000000141</v>
       </c>
       <c r="D402" s="5">
         <v>3.5678931400076941</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>60.406990139999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.11882592499999589</v>
       </c>
       <c r="D403" s="5">
         <v>2.3909675248050544</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>60.520382009999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.11339187000000095</v>
       </c>
       <c r="D404" s="5">
         <v>2.2759599621497539</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>60.696859584999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.17647757499999983</v>
       </c>
       <c r="D405" s="5">
         <v>3.5558721413031735</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>61.029799764000003</v>
       </c>
       <c r="C406" s="5">
         <v>0.33294017900000483</v>
       </c>
       <c r="D406" s="5">
         <v>6.7846139936645677</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>61.155397870999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.12559810699999474</v>
       </c>
       <c r="D407" s="5">
         <v>2.4977214982808027</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>61.176045471999998</v>
       </c>
       <c r="C408" s="5">
         <v>2.0647601000000293E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.40590337845591851</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>61.346155396</v>
       </c>
       <c r="C409" s="5">
         <v>0.17010992400000191</v>
       </c>
       <c r="D409" s="5">
         <v>3.3883025000880584</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>61.397120002999998</v>
       </c>
       <c r="C410" s="5">
         <v>5.0964606999997386E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.0014930316868398</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>61.078754046</v>
       </c>
       <c r="C411" s="5">
         <v>-0.31836595699999748</v>
       </c>
       <c r="D411" s="5">
         <v>-6.0479993709017688</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>61.199664501999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.12091045599999717</v>
       </c>
       <c r="D412" s="5">
         <v>2.4015346257713288</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>61.342377356</v>
       </c>
       <c r="C413" s="5">
         <v>0.14271285400000266</v>
       </c>
       <c r="D413" s="5">
         <v>2.8344769215354892</v>
       </c>
       <c r="E413" s="5">
         <v>2.0463100309360271</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>61.621445487999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.27906813199999903</v>
       </c>
       <c r="D414" s="5">
         <v>5.5979141117225462</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>61.549901916000003</v>
       </c>
       <c r="C415" s="5">
         <v>-7.1543571999995947E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.3843587053980144</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>61.947141545999997</v>
       </c>
       <c r="C416" s="5">
         <v>0.39723962999999429</v>
       </c>
       <c r="D416" s="5">
         <v>8.025646407490683</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>62.048948836999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.10180729100000008</v>
       </c>
       <c r="D417" s="5">
         <v>1.9900692932313335</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>62.047223396</v>
       </c>
       <c r="C418" s="5">
         <v>-1.7254409999978293E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-3.336418418208309E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>62.234163617999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.18694022199999694</v>
       </c>
       <c r="D419" s="5">
         <v>3.6759606022054969</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>62.326216172999999</v>
       </c>
       <c r="C420" s="5">
         <v>9.2052555000002201E-2</v>
       </c>
       <c r="D420" s="5">
         <v>1.789469756361739</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>62.303885201</v>
       </c>
       <c r="C421" s="5">
         <v>-2.2330971999998894E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.42910390573425161</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>62.439785802999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.13590060199999954</v>
       </c>
       <c r="D422" s="5">
         <v>2.6491362415353326</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>62.243897226999998</v>
       </c>
       <c r="C423" s="5">
         <v>-0.19588857600000154</v>
       </c>
       <c r="D423" s="5">
         <v>-3.7004031948347449</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>62.012615668000002</v>
       </c>
       <c r="C424" s="5">
         <v>-0.2312815589999957</v>
       </c>
       <c r="D424" s="5">
         <v>-4.3688721641583221</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>61.776559329000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.236056339000001</v>
       </c>
       <c r="D425" s="5">
         <v>-4.473471411485197</v>
       </c>
       <c r="E425" s="5">
         <v>0.70780102062271144</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>61.342093865999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.43446546300000222</v>
       </c>
       <c r="D426" s="5">
         <v>-8.1205139034333023</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>61.275544017000001</v>
       </c>
       <c r="C427" s="5">
         <v>-6.6549848999997607E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2941361249076966</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>61.154129365000003</v>
       </c>
       <c r="C428" s="5">
         <v>-0.12141465199999857</v>
       </c>
       <c r="D428" s="5">
         <v>-2.3520021535186064</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>60.779472921</v>
       </c>
       <c r="C429" s="5">
         <v>-0.37465644400000286</v>
       </c>
       <c r="D429" s="5">
         <v>-7.1089860698644536</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>60.659716715999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.11975620500000161</v>
       </c>
       <c r="D430" s="5">
         <v>-2.3389523407192359</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>60.538335920000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.12138079599999685</v>
       </c>
       <c r="D431" s="5">
         <v>-2.3749626676259017</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>60.506988765999999</v>
       </c>
       <c r="C432" s="5">
         <v>-3.134715400000232E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.61960143554504743</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>60.384329416999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.12265934900000275</v>
       </c>
       <c r="D433" s="5">
         <v>-2.4056913635866262</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>60.299057062999999</v>
       </c>
       <c r="C434" s="5">
         <v>-8.5272353999997108E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.6814924446049262</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>60.377326017000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.8268954000002111E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.568783662430473</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>60.379515900999998</v>
       </c>
       <c r="C436" s="5">
         <v>2.1898839999963116E-3</v>
       </c>
       <c r="D436" s="5">
         <v>4.3532651331057437E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>60.357662886999996</v>
       </c>
       <c r="C437" s="5">
         <v>-2.1853014000001281E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.43344963194931196</v>
       </c>
       <c r="E437" s="5">
         <v>-2.2968201165808999</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>60.518553580999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.16089069400000255</v>
       </c>
       <c r="D438" s="5">
         <v>3.2460617625557298</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>60.371958589999998</v>
       </c>
       <c r="C439" s="5">
         <v>-0.14659499100000062</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8683625909898369</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>60.581586618000003</v>
       </c>
       <c r="C440" s="5">
         <v>0.20962802800000446</v>
       </c>
       <c r="D440" s="5">
         <v>4.2472321256560974</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>60.337284115000003</v>
       </c>
       <c r="C441" s="5">
         <v>-0.24430250300000012</v>
       </c>
       <c r="D441" s="5">
         <v>-4.7332440822590467</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>60.562041671999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.22475755699999667</v>
       </c>
       <c r="D442" s="5">
         <v>4.5627501365801404</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>60.374525505000001</v>
+        <v>60.607551712000003</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.18751616699999829</v>
+        <v>4.5510040000003471E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.6528939623984735</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>0.90549008086393545</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>60.909363522</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.30181180999999668</v>
+      </c>
+      <c r="D444" s="5">
+        <v>6.1421419340740302</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3845B8EE-BEAA-43D0-B7EB-676BDA6A190C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>