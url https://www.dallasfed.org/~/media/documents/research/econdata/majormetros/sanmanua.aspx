--- v8 (2026-09-11)
+++ v9 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{89A49729-3867-4D45-A22E-63017C96C555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{18F0E3CF-DA0F-4DF4-94C9-C7347E1B8B77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{290E2B2D-7A0A-4C2B-A601-9D3422855D98}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D9EBDCFA-DD22-47AB-8A51-08447559BE02}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53F11AA2-55B0-4AA9-A833-B9A969BDD0C1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C782FB3-0C03-4B77-BB00-79447544CE9F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>45.890311187000002</v>
+        <v>45.890363600999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>45.946730148</v>
+        <v>45.946748884999998</v>
       </c>
       <c r="C7" s="5">
-        <v>5.6418960999998546E-2</v>
+        <v>5.6385284000000979E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.4853338298146834</v>
+        <v>1.4844395132473709</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>45.623832346999997</v>
+        <v>45.623879893999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.32289780100000343</v>
+        <v>-0.32286899099999999</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.1147428290908934</v>
+        <v>-8.1140433731683999</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>45.885017847999997</v>
+        <v>45.884964361999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.26118550099999993</v>
+        <v>0.26108446799999996</v>
       </c>
       <c r="D9" s="5">
-        <v>7.0901945106951914</v>
+        <v>7.0873573362471021</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>44.891108824</v>
+        <v>44.891184324000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.99390902399999703</v>
+        <v>-0.99378003799999703</v>
       </c>
       <c r="D10" s="5">
-        <v>-23.109420643240519</v>
+        <v>-23.106793247629543</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>44.945869844999997</v>
+        <v>44.945962891000001</v>
       </c>
       <c r="C11" s="5">
-        <v>5.4761020999997356E-2</v>
+        <v>5.4778566999999612E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.4736973751376725</v>
+        <v>1.4741702406382284</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>43.936923078</v>
+        <v>43.936282761000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0089467669999976</v>
+        <v>-1.0096801299999996</v>
       </c>
       <c r="D12" s="5">
-        <v>-23.848546000242109</v>
+        <v>-23.863753907749839</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>44.607645429000002</v>
+        <v>44.607755730000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.67072235100000199</v>
+        <v>0.67147296899999986</v>
       </c>
       <c r="D13" s="5">
-        <v>19.937756990467182</v>
+        <v>19.962293507562467</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>44.494960894000002</v>
+        <v>44.495073478000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.11268453499999964</v>
+        <v>-0.11268225199999904</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.9895872239674937</v>
+        <v>-2.9895202038860869</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>44.763546632000001</v>
+        <v>44.763618577999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.26858573799999874</v>
+        <v>0.26854509999999721</v>
       </c>
       <c r="D15" s="5">
-        <v>7.4889719984342795</v>
+        <v>7.4877814354525452</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>44.619292860999998</v>
+        <v>44.619350799999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.14425377100000247</v>
+        <v>-0.14426777799999968</v>
       </c>
       <c r="D16" s="5">
-        <v>-3.7992770355905869</v>
+        <v>-3.7996334307215496</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>44.623690355000001</v>
+        <v>44.623763560999997</v>
       </c>
       <c r="C17" s="5">
-        <v>4.3974940000026663E-3</v>
+        <v>4.4127609999975448E-3</v>
       </c>
       <c r="D17" s="5">
-        <v>0.11833119339803577</v>
+        <v>0.11874207893642907</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>44.906981438000003</v>
+        <v>44.907026911999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.28329108300000172</v>
+        <v>0.28326335100000222</v>
       </c>
       <c r="D18" s="5">
-        <v>7.8898434448553045</v>
+        <v>7.8890305306747788</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>44.149632234999999</v>
+        <v>44.149644146</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.75734920300000397</v>
+        <v>-0.75738276599999921</v>
       </c>
       <c r="D19" s="5">
-        <v>-18.462250562024131</v>
+        <v>-18.462977391792769</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>44.106031442999999</v>
+        <v>44.106069888</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.3600791999999444E-2</v>
+        <v>-4.3574257999999588E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.1786665776079008</v>
+        <v>-1.1779528532723349</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>43.948466336000003</v>
+        <v>43.948418684000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.15756510699999637</v>
+        <v>-0.15765120399999688</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.2036643529363875</v>
+        <v>-4.205912765739428</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>44.074327740000001</v>
+        <v>44.074390991000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.12586140399999834</v>
+        <v>0.12597230699999784</v>
       </c>
       <c r="D22" s="5">
-        <v>3.491259299932592</v>
+        <v>3.4943881379566166</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>44.342342211999998</v>
+        <v>44.342423439000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.26801447199999728</v>
+        <v>0.26803244799999959</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5462298259948879</v>
+        <v>7.546741811734492</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>44.029793077999997</v>
+        <v>44.029225721000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.31254913400000106</v>
+        <v>-0.31319771799999785</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.1379396528468266</v>
+        <v>-8.1541621432177802</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>44.620938088000003</v>
+        <v>44.621036889000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.5911450100000053</v>
+        <v>0.59181116799999955</v>
       </c>
       <c r="D25" s="5">
-        <v>17.355817660076301</v>
+        <v>17.377084548644419</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>44.981346559999999</v>
+        <v>44.981447267</v>
       </c>
       <c r="C26" s="5">
-        <v>0.36040847199999604</v>
+        <v>0.36041037799999742</v>
       </c>
       <c r="D26" s="5">
-        <v>10.134927603072885</v>
+        <v>10.134960156903672</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>44.559674817000001</v>
+        <v>44.559738719999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.42167174299999743</v>
+        <v>-0.42170854700000149</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.686989992326989</v>
+        <v>-10.687852495234718</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>44.740097521999999</v>
+        <v>44.740150026999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.18042270499999802</v>
+        <v>0.18041130699999997</v>
       </c>
       <c r="D28" s="5">
-        <v>4.968493194425605</v>
+        <v>4.9681650089931972</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>44.849707696000003</v>
+        <v>44.849775706000003</v>
       </c>
       <c r="C29" s="5">
-        <v>0.10961017400000372</v>
+        <v>0.10962567900000408</v>
       </c>
       <c r="D29" s="5">
-        <v>2.9798573762522595</v>
+        <v>2.9802810464759633</v>
       </c>
       <c r="E29" s="5">
-        <v>0.50649630096017972</v>
+        <v>0.50648382602478392</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>44.939500469999999</v>
+        <v>44.939535016000001</v>
       </c>
       <c r="C30" s="5">
-        <v>8.9792773999995745E-2</v>
+        <v>8.9759309999998038E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4291302359421119</v>
+        <v>2.4282112361532215</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>44.971280886999999</v>
+        <v>44.971285807999998</v>
       </c>
       <c r="C31" s="5">
-        <v>3.1780417000000227E-2</v>
+        <v>3.1750791999996864E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.85192719599502809</v>
+        <v>0.85112930303177237</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>45.079052251</v>
+        <v>45.079076618000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.10777136400000131</v>
+        <v>0.10779081000000446</v>
       </c>
       <c r="D32" s="5">
-        <v>2.9139463377133579</v>
+        <v>2.9144787505398284</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>45.227264398000003</v>
+        <v>45.227232819000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.1482121470000024</v>
+        <v>0.14815620099999904</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0175254375607983</v>
+        <v>4.0159792052129717</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>45.343820653999998</v>
+        <v>45.343854446999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11655625599999553</v>
+        <v>0.1166216279999972</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1367615550900618</v>
+        <v>3.1385480939829735</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>45.430043007999998</v>
+        <v>45.430088957999999</v>
       </c>
       <c r="C35" s="5">
-        <v>8.6222354000000223E-2</v>
+        <v>8.623451100000068E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.3058446984855152</v>
+        <v>2.3061714846311032</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>45.622444549999997</v>
+        <v>45.622047954999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.19240154199999893</v>
+        <v>0.19195899700000041</v>
       </c>
       <c r="D36" s="5">
-        <v>5.2022064711022109</v>
+        <v>5.1899560139595513</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>45.742185001999999</v>
+        <v>45.742246530000003</v>
       </c>
       <c r="C37" s="5">
-        <v>0.11974045200000205</v>
+        <v>0.12019857500000342</v>
       </c>
       <c r="D37" s="5">
-        <v>3.19537852983518</v>
+        <v>3.2078099309157837</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>45.952803656</v>
+        <v>45.952873914000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.21061865400000102</v>
+        <v>0.21062738399999859</v>
       </c>
       <c r="D38" s="5">
-        <v>5.6674653422969179</v>
+        <v>5.6676984181275536</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>46.148274395999998</v>
+        <v>46.148323707000003</v>
       </c>
       <c r="C39" s="5">
-        <v>0.19547073999999753</v>
+        <v>0.19544979300000165</v>
       </c>
       <c r="D39" s="5">
-        <v>5.2256052811352482</v>
+        <v>5.2250239551558053</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>46.559795127999998</v>
+        <v>46.559838173999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.41152073199999961</v>
+        <v>0.41151446699999639</v>
       </c>
       <c r="D40" s="5">
-        <v>11.241575943368742</v>
+        <v>11.24138371503185</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>46.382743177000002</v>
+        <v>46.382798004999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.17705195099999571</v>
+        <v>-0.17704016900000141</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.4689757218727255</v>
+        <v>-4.4686804781259193</v>
       </c>
       <c r="E41" s="5">
-        <v>3.4181615884571803</v>
+        <v>3.4181270137208397</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.995349666999999</v>
+        <v>46.995374147</v>
       </c>
       <c r="C42" s="5">
-        <v>0.61260648999999745</v>
+        <v>0.61257614200000177</v>
       </c>
       <c r="D42" s="5">
-        <v>17.052706879480972</v>
+        <v>17.051778176132192</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.706964859999999</v>
+        <v>47.706964808000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.71161519300000009</v>
+        <v>0.71159066100000246</v>
       </c>
       <c r="D43" s="5">
-        <v>19.763043861693564</v>
+        <v>19.762293679179077</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.672187524000002</v>
+        <v>47.672199337000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-3.4777335999997661E-2</v>
+        <v>-3.4765471000000048E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.87127501348509551</v>
+        <v>-0.87097895150765048</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>47.493443462999998</v>
+        <v>47.493425784000003</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.17874406100000328</v>
+        <v>-0.1787735529999992</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.4076944393014017</v>
+        <v>-4.408405686273797</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>47.289074132000003</v>
+        <v>47.289082891</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.20436933099999521</v>
+        <v>-0.2043428930000033</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.0432531594152845</v>
+        <v>-5.0426179383642022</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>47.003201920999999</v>
+        <v>47.003216295000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.28587221100000448</v>
+        <v>-0.2858665959999982</v>
       </c>
       <c r="D47" s="5">
-        <v>-7.017848532977089</v>
+        <v>-7.0177139842452219</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>47.118205635000002</v>
+        <v>47.117991515999996</v>
       </c>
       <c r="C48" s="5">
-        <v>0.11500371400000375</v>
+        <v>0.11477522099999504</v>
       </c>
       <c r="D48" s="5">
-        <v>2.9758995574677094</v>
+        <v>2.969906394051125</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>47.390801672999999</v>
+        <v>47.390828227</v>
       </c>
       <c r="C49" s="5">
-        <v>0.2725960379999961</v>
+        <v>0.27283671100000362</v>
       </c>
       <c r="D49" s="5">
-        <v>7.1676595306037871</v>
+        <v>7.1742243393552396</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>47.242147492000001</v>
+        <v>47.242184508999998</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14865418099999772</v>
+        <v>-0.14864371800000242</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.6998620090097689</v>
+        <v>-3.6996040333792113</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>47.112086048000002</v>
+        <v>47.112116872000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.13006144399999897</v>
+        <v>-0.13006763699999624</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.2541286753879684</v>
+        <v>-3.2542787736498435</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>47.188635083999998</v>
+        <v>47.188664443</v>
       </c>
       <c r="C52" s="5">
-        <v>7.6549035999995851E-2</v>
+        <v>7.6547570999998982E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>1.9673127398359913</v>
+        <v>1.967273453541396</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>47.334378387000001</v>
+        <v>47.334417367</v>
       </c>
       <c r="C53" s="5">
-        <v>0.14574330300000327</v>
+        <v>0.14575292399999995</v>
       </c>
       <c r="D53" s="5">
-        <v>3.7698406161167375</v>
+        <v>3.770091333007386</v>
       </c>
       <c r="E53" s="5">
-        <v>2.051701009507978</v>
+        <v>2.0516644164015663</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>46.924437267999998</v>
+        <v>46.924449088999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.40994111900000263</v>
+        <v>-0.40996827800000091</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.911627840945691</v>
+        <v>-9.9122457589243762</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>47.213846263000001</v>
+        <v>47.213842767999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28940899500000228</v>
+        <v>0.28939367899999979</v>
       </c>
       <c r="D55" s="5">
-        <v>7.6573538744623804</v>
+        <v>7.6569327965677392</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>47.440388904000002</v>
+        <v>47.440390020999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22654264100000177</v>
+        <v>0.22654725299999967</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9122778813860855</v>
+        <v>5.9124018880892582</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>47.946077537999997</v>
+        <v>47.946072434999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.50568863399999486</v>
+        <v>0.50568241399999891</v>
       </c>
       <c r="D57" s="5">
-        <v>13.56855849716856</v>
+        <v>13.568381361144887</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>48.230765994999999</v>
+        <v>48.230755217999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28468845700000145</v>
+        <v>0.28468278300000094</v>
       </c>
       <c r="D58" s="5">
-        <v>7.3625732340860228</v>
+        <v>7.3624224784049064</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>48.681982904999998</v>
+        <v>48.681974791999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.45121690999999942</v>
+        <v>0.45121957399999957</v>
       </c>
       <c r="D59" s="5">
-        <v>11.822501043614242</v>
+        <v>11.822577253223443</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>48.834456674000002</v>
+        <v>48.834400557999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.15247376900000376</v>
+        <v>0.15242576600000035</v>
       </c>
       <c r="D60" s="5">
-        <v>3.8238687792194082</v>
+        <v>3.8226447599741586</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>48.648244157000001</v>
+        <v>48.648242695</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.1862125170000013</v>
+        <v>-0.18615786299999826</v>
       </c>
       <c r="D61" s="5">
-        <v>-4.4810106772705138</v>
+        <v>-4.4797279767874842</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>48.949340159000002</v>
+        <v>48.949347707999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.30109600200000131</v>
+        <v>0.30110501299999726</v>
       </c>
       <c r="D62" s="5">
-        <v>7.6852105552146499</v>
+        <v>7.6854486773674013</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>48.954329102000003</v>
+        <v>48.954342140999998</v>
       </c>
       <c r="C63" s="5">
-        <v>4.9889430000007451E-3</v>
+        <v>4.9944330000002424E-3</v>
       </c>
       <c r="D63" s="5">
-        <v>0.12237322629604641</v>
+        <v>0.12250794656911701</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>48.903751802000002</v>
+        <v>48.903768264</v>
       </c>
       <c r="C64" s="5">
-        <v>-5.0577300000000491E-2</v>
+        <v>-5.0573876999997935E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.2327626411221537</v>
+        <v>-1.2326793565145211</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>48.963925725000003</v>
+        <v>48.963945375000002</v>
       </c>
       <c r="C65" s="5">
-        <v>6.0173923000000684E-2</v>
+        <v>6.017711100000156E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.4865810465753304</v>
+        <v>1.4866598352428761</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4426296352241703</v>
+        <v>3.4425859631179279</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>49.357408071999998</v>
+        <v>49.357414689999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.39348234699999551</v>
+        <v>0.39346931499999727</v>
       </c>
       <c r="D66" s="5">
-        <v>10.081256535703776</v>
+        <v>10.080903528700436</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>49.529216945000002</v>
+        <v>49.529213724999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.17180887300000336</v>
+        <v>0.17179903499999938</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2580021428383352</v>
+        <v>4.2577530557458054</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>49.556573354000001</v>
+        <v>49.556572477000003</v>
       </c>
       <c r="C68" s="5">
-        <v>2.735640899999936E-2</v>
+        <v>2.7358752000004927E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.66481161790223897</v>
+        <v>0.66486877361255914</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.405951457999997</v>
+        <v>49.405947165999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.15062189600000409</v>
+        <v>-0.15062531100000598</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.5869147553395875</v>
+        <v>-3.5869947880200814</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.58099927</v>
+        <v>49.580992623</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17504781200000252</v>
+        <v>0.17504545700000307</v>
       </c>
       <c r="D70" s="5">
-        <v>4.3354988785554216</v>
+        <v>4.3354397937958922</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.545925271999998</v>
+        <v>49.545921671000002</v>
       </c>
       <c r="C71" s="5">
-        <v>-3.5073998000001438E-2</v>
+        <v>-3.5070951999998101E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.84559462289836018</v>
+        <v>-0.84552158563718782</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>49.549462071999997</v>
+        <v>49.549451849999997</v>
       </c>
       <c r="C72" s="5">
-        <v>3.5367999999991184E-3</v>
+        <v>3.5301789999948596E-3</v>
       </c>
       <c r="D72" s="5">
-        <v>8.5694770818034449E-2</v>
+        <v>8.5534290879429875E-2</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>49.732262831</v>
+        <v>49.732262231999997</v>
       </c>
       <c r="C73" s="5">
-        <v>0.1828007590000027</v>
+        <v>0.18281038199999955</v>
       </c>
       <c r="D73" s="5">
-        <v>4.5180538783116786</v>
+        <v>4.5182975157426419</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>49.894890687</v>
+        <v>49.894884718</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16262785600000029</v>
+        <v>0.16262248600000362</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9954320287636458</v>
+        <v>3.9952977661722455</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>49.876125395999999</v>
+        <v>49.876122762000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.8765291000001127E-2</v>
+        <v>-1.8761955999998747E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.4503833427708881</v>
+        <v>-0.45030351909181032</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.913877587999998</v>
+        <v>49.913891884000002</v>
       </c>
       <c r="C76" s="5">
-        <v>3.7752191999999241E-2</v>
+        <v>3.7769122000000266E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>0.91209379312902072</v>
+        <v>0.91250457577298771</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.890096671000002</v>
+        <v>49.890105912999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-2.3780916999996293E-2</v>
+        <v>-2.3785971000002348E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.57023099342763395</v>
+        <v>-0.57035170044495986</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8915373558928472</v>
+        <v>1.8915153403321838</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>49.840048336000002</v>
+        <v>49.840050746999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-5.0048334999999611E-2</v>
+        <v>-5.0055165999999929E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1971863125343596</v>
+        <v>-1.1973485929603789</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.814868034</v>
+        <v>49.814866451</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.5180302000002541E-2</v>
+        <v>-2.5184295999999051E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.60458490231712902</v>
+        <v>-0.60468050365933834</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>49.747040126000002</v>
+        <v>49.747040196</v>
       </c>
       <c r="C80" s="5">
-        <v>-6.782790799999816E-2</v>
+        <v>-6.7826254999999946E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.6217388785439213</v>
+        <v>-1.6216997026040181</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.998891387</v>
+        <v>49.998889966</v>
       </c>
       <c r="C81" s="5">
-        <v>0.25185126099999877</v>
+        <v>0.25184976999999975</v>
       </c>
       <c r="D81" s="5">
-        <v>6.247213172618582</v>
+        <v>6.2471751432422895</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.161277298999998</v>
+        <v>50.161275752000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.16238591199999775</v>
+        <v>0.16238578600000153</v>
       </c>
       <c r="D82" s="5">
-        <v>3.9677252505960992</v>
+        <v>3.9677222315075422</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>50.119640756000003</v>
+        <v>50.119641291999997</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.163654299999564E-2</v>
+        <v>-4.1634460000004481E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.9915294134706043</v>
+        <v>-0.99148006573602787</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>50.173563735000002</v>
+        <v>50.173560369999997</v>
       </c>
       <c r="C84" s="5">
-        <v>5.3922978999999316E-2</v>
+        <v>5.3919077999999843E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.298729378287411</v>
+        <v>1.2986348525118485</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.296298725</v>
+        <v>50.296299308999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.12273498999999788</v>
+        <v>0.12273893900000132</v>
       </c>
       <c r="D85" s="5">
-        <v>2.9752677936019767</v>
+        <v>2.9753650167821721</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.222827946999999</v>
+        <v>50.222815308999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.3470778000000792E-2</v>
+        <v>-7.3484000000000549E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7388961213814946</v>
+        <v>-1.7392065274611124</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>50.529327039000002</v>
+        <v>50.529313876000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.3064990920000028</v>
+        <v>0.30649856700000555</v>
       </c>
       <c r="D87" s="5">
-        <v>7.5742213192790508</v>
+        <v>7.574209877306215</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>50.822879391000001</v>
+        <v>50.822898232999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29355235199999896</v>
+        <v>0.29358435699999319</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1985787755788122</v>
+        <v>7.1993907959074344</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>50.589742897999997</v>
+        <v>50.589749347999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.2331364930000035</v>
+        <v>-0.23314888499999853</v>
       </c>
       <c r="D89" s="5">
-        <v>-5.3679019129765138</v>
+        <v>-5.3681781348973949</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4023749675487807</v>
+        <v>1.4023691114628312</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>50.518496206000002</v>
+        <v>50.518499619000004</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.1246691999995448E-2</v>
+        <v>-7.1249728999994488E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.6769584390416203</v>
+        <v>-1.677029157014942</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>50.597961259999998</v>
+        <v>50.597963086999997</v>
       </c>
       <c r="C91" s="5">
-        <v>7.9465053999996371E-2</v>
+        <v>7.9463467999993043E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.904003438305546</v>
+        <v>1.9039649782279344</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>50.966003487999998</v>
+        <v>50.966005909000003</v>
       </c>
       <c r="C92" s="5">
-        <v>0.36804222800000019</v>
+        <v>0.36804282200000671</v>
       </c>
       <c r="D92" s="5">
-        <v>9.0864319800466387</v>
+        <v>9.0864468953203215</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>51.003011635</v>
+        <v>51.003014014999998</v>
       </c>
       <c r="C93" s="5">
-        <v>3.7008147000001657E-2</v>
+        <v>3.7008105999994712E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>0.87484919958296103</v>
+        <v>0.8748481847713041</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>50.938997905999997</v>
+        <v>50.938999127999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-6.4013729000002684E-2</v>
+        <v>-6.4014886999999021E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-1.4957630508427577</v>
+        <v>-1.4957898531701486</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>51.088837499</v>
+        <v>51.088836227999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.14983959300000294</v>
+        <v>0.14983709999999917</v>
       </c>
       <c r="D95" s="5">
-        <v>3.5875312081898203</v>
+        <v>3.5874704631802645</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>51.177421828</v>
+        <v>51.177416870999998</v>
       </c>
       <c r="C96" s="5">
-        <v>8.8584328999999684E-2</v>
+        <v>8.8580643000000236E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>2.1006707961069848</v>
+        <v>2.1005826045785048</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>51.346596388999998</v>
+        <v>51.346591164000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.16917456099999839</v>
+        <v>0.16917429300000464</v>
       </c>
       <c r="D97" s="5">
-        <v>4.0396989190805366</v>
+        <v>4.0396928011673161</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>51.539511224000002</v>
+        <v>51.539488755000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19291483500000339</v>
+        <v>0.1928975909999977</v>
       </c>
       <c r="D98" s="5">
-        <v>4.6028740595858597</v>
+        <v>4.6024545642492143</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>51.921305007999997</v>
+        <v>51.921282658000003</v>
       </c>
       <c r="C99" s="5">
-        <v>0.38179378399999564</v>
+        <v>0.38179390300000193</v>
       </c>
       <c r="D99" s="5">
-        <v>9.2606169619077185</v>
+        <v>9.2606241700418082</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>52.154831917999999</v>
+        <v>52.154860016999997</v>
       </c>
       <c r="C100" s="5">
-        <v>0.23352691000000192</v>
+        <v>0.23357735899999454</v>
       </c>
       <c r="D100" s="5">
-        <v>5.5327865793342701</v>
+        <v>5.5340140006814753</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>52.158479434</v>
+        <v>52.158493120999999</v>
       </c>
       <c r="C101" s="5">
-        <v>3.6475160000009055E-3</v>
+        <v>3.633104000002163E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>8.395584935172451E-2</v>
+        <v>8.3623952326195017E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1008984156391639</v>
+        <v>3.1009123255559601</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>52.52922556</v>
+        <v>52.529233138000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.37074612600000023</v>
+        <v>0.37074001700000281</v>
       </c>
       <c r="D102" s="5">
-        <v>8.8711755587360663</v>
+        <v>8.8710212023151982</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>52.593002581</v>
+        <v>52.593010130000003</v>
       </c>
       <c r="C103" s="5">
-        <v>6.3777020999999934E-2</v>
+        <v>6.3776992000001087E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.4667179604863412</v>
+        <v>1.4667170760889414</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>52.449272874000002</v>
+        <v>52.449279908999998</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.14372970699999854</v>
+        <v>-0.14373022100000554</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.2305947459570605</v>
+        <v>-3.2306056692137486</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>52.804567927000001</v>
+        <v>52.804574176999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.35529505299999897</v>
+        <v>0.35529426800000152</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4386891783873264</v>
+        <v>8.4386686592397009</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>52.919684234999998</v>
+        <v>52.919686767999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.1151163079999975</v>
+        <v>0.11511259099999904</v>
       </c>
       <c r="D106" s="5">
-        <v>2.6476495842778114</v>
+        <v>2.6475627493555143</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>53.067172556000003</v>
+        <v>53.067168613</v>
       </c>
       <c r="C107" s="5">
-        <v>0.14748832100000442</v>
+        <v>0.1474818450000015</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3961710296545489</v>
+        <v>3.3960194505104235</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>53.172323683000002</v>
+        <v>53.172311843999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.10515112699999918</v>
+        <v>0.10514323099999956</v>
       </c>
       <c r="D108" s="5">
-        <v>2.4038516875193761</v>
+        <v>2.403669386634566</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>53.170721815999997</v>
+        <v>53.170707065000002</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.6018670000050861E-3</v>
+        <v>-1.6047789999973361E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.6145155930111805E-2</v>
+        <v>-3.62108605957423E-2</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>53.2103368</v>
+        <v>53.210297470999997</v>
       </c>
       <c r="C110" s="5">
-        <v>3.9614984000003517E-2</v>
+        <v>3.9590405999994971E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.89773590421906579</v>
+        <v>0.89717689628119324</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>53.881694521</v>
+        <v>53.881647008000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.67135772099999969</v>
+        <v>0.67134953700000466</v>
       </c>
       <c r="D111" s="5">
-        <v>16.23658718297709</v>
+        <v>16.236388168809015</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>54.206612417999999</v>
+        <v>54.206665280999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.32491789699999885</v>
+        <v>0.32501827299999775</v>
       </c>
       <c r="D112" s="5">
-        <v>7.4811400268558925</v>
+        <v>7.4835351830013108</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>53.719324206000003</v>
+        <v>53.719354260000003</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.48728821199999572</v>
+        <v>-0.48731102099999646</v>
       </c>
       <c r="D113" s="5">
-        <v>-10.269667248421543</v>
+        <v>-10.270114911212625</v>
       </c>
       <c r="E113" s="5">
-        <v>2.9925043615871783</v>
+        <v>2.992534955676418</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>54.544730305000002</v>
+        <v>54.544748427999998</v>
       </c>
       <c r="C114" s="5">
-        <v>0.82540609899999851</v>
+        <v>0.82539416799999543</v>
       </c>
       <c r="D114" s="5">
-        <v>20.079009824800977</v>
+        <v>20.078682436120232</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>54.703612188999998</v>
+        <v>54.703627210999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.15888188399999592</v>
+        <v>0.15887878299999869</v>
       </c>
       <c r="D115" s="5">
-        <v>3.5519950555859436</v>
+        <v>3.5519234154830936</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>54.950690565000002</v>
+        <v>54.950702968999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.2470783760000046</v>
+        <v>0.24707575800000114</v>
       </c>
       <c r="D116" s="5">
-        <v>5.5566987797034173</v>
+        <v>5.5566368676333022</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.583725301999998</v>
+        <v>54.583734200999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.36696526300000443</v>
+        <v>-0.36696876799999956</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.7258152347373432</v>
+        <v>-7.7258846570368629</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>54.595273251000002</v>
+        <v>54.595274588000002</v>
       </c>
       <c r="C118" s="5">
-        <v>1.154794900000411E-2</v>
+        <v>1.1540387000003705E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.25417237018332539</v>
+        <v>0.25400569419395946</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>54.328034479000003</v>
+        <v>54.328025478000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.2672387719999989</v>
+        <v>-0.26724911000000162</v>
       </c>
       <c r="D119" s="5">
-        <v>-5.718303388783708</v>
+        <v>-5.718518540932072</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.032877446999997</v>
+        <v>55.032856867</v>
       </c>
       <c r="C120" s="5">
-        <v>0.70484296799999413</v>
+        <v>0.70483138899999886</v>
       </c>
       <c r="D120" s="5">
-        <v>16.728991651797131</v>
+        <v>16.728699904952293</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>55.679098713999998</v>
+        <v>55.679071555</v>
       </c>
       <c r="C121" s="5">
-        <v>0.64622126700000138</v>
+        <v>0.64621468800000059</v>
       </c>
       <c r="D121" s="5">
-        <v>15.037572596938119</v>
+        <v>15.037415475418126</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.578407464000001</v>
+        <v>55.578348980999998</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.10069124999999701</v>
+        <v>-0.1007225740000024</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.1486502052419643</v>
+        <v>-2.149313029618749</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>55.395535760999998</v>
+        <v>55.395461971000003</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.18287170300000355</v>
+        <v>-0.18288700999999463</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.8777288824197731</v>
+        <v>-3.8780516173587354</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>55.380605668999998</v>
+        <v>55.380685776999997</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.4930092000000172E-2</v>
+        <v>-1.4776194000006626E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.32294256341184324</v>
+        <v>-0.31961900880335126</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>55.494797963000003</v>
+        <v>55.494849062</v>
       </c>
       <c r="C125" s="5">
-        <v>0.11419229400000575</v>
+        <v>0.11416328500000361</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5026002068396114</v>
+        <v>2.5019535697457629</v>
       </c>
       <c r="E125" s="5">
-        <v>3.3050932476207384</v>
+        <v>3.3051305743674098</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>55.465162726999999</v>
+        <v>55.465185949999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-2.9635236000004284E-2</v>
+        <v>-2.966311200000149E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-0.6389431119034561</v>
+        <v>-0.63954177250074018</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>55.697757652</v>
+        <v>55.697783399000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.23259492500000079</v>
+        <v>0.23259744900000356</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1499416973471046</v>
+        <v>5.1499966708135725</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>55.421867048000003</v>
+        <v>55.421885776000003</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.2758906039999971</v>
+        <v>-0.27589762299999876</v>
       </c>
       <c r="D128" s="5">
-        <v>-5.7847310852845339</v>
+        <v>-5.7848716681880745</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>55.841880172000003</v>
+        <v>55.841890329000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.42001312400000046</v>
+        <v>0.42000455299999828</v>
       </c>
       <c r="D129" s="5">
-        <v>9.4829680096051518</v>
+        <v>9.4827630201768542</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>56.272796233000001</v>
+        <v>56.272794756000003</v>
       </c>
       <c r="C130" s="5">
-        <v>0.4309160609999978</v>
+        <v>0.43090442700000153</v>
       </c>
       <c r="D130" s="5">
-        <v>9.6633641078423658</v>
+        <v>9.6630902098528537</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>56.689162816</v>
+        <v>56.689147747</v>
       </c>
       <c r="C131" s="5">
-        <v>0.41636658299999851</v>
+        <v>0.41635299099999656</v>
       </c>
       <c r="D131" s="5">
-        <v>9.2492760546585053</v>
+        <v>9.2489619797459621</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>56.210640847999997</v>
+        <v>56.210611647</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.47852196800000257</v>
+        <v>-0.47853609999999946</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.6720988771823215</v>
+        <v>-9.6723738433690301</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.052661264000001</v>
+        <v>56.052622421999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.15797958399999601</v>
+        <v>-0.15798922500000145</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.3209437787963592</v>
+        <v>-3.3211450217112581</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.025652758</v>
+        <v>56.025582260999997</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.7008506000001375E-2</v>
+        <v>-2.7040161000002172E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.57668009056046632</v>
+        <v>-0.57735458837424591</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>55.830120180000002</v>
+        <v>55.830027792000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.19553257799999813</v>
+        <v>-0.19555446899999396</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.1086020853633549</v>
+        <v>-4.1090583443695756</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>55.439836237000002</v>
+        <v>55.439934622000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.39028394300000002</v>
+        <v>-0.3900931700000001</v>
       </c>
       <c r="D136" s="5">
-        <v>-8.0735450291446469</v>
+        <v>-8.0697618850635209</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>55.621963114000003</v>
+        <v>55.622031358999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.18212687700000174</v>
+        <v>0.18209673699999485</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0141651788276667</v>
+        <v>4.0134815805399349</v>
       </c>
       <c r="E137" s="5">
-        <v>0.22914787631946876</v>
+        <v>0.22917856188402475</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>54.972834403</v>
+        <v>54.972861236999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.64912871100000302</v>
+        <v>-0.64917012200000102</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.139604039937891</v>
+        <v>-13.140374117255082</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>54.673606972000002</v>
+        <v>54.673640532999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.29922743099999849</v>
+        <v>-0.29922070399999967</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.3397829105038657</v>
+        <v>-6.3396416212732731</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>54.611927465000001</v>
+        <v>54.611949017000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-6.167950700000091E-2</v>
+        <v>-6.1691515999996227E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.3454002090581785</v>
+        <v>-1.3456597140669824</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>54.364354822999999</v>
+        <v>54.364363566999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.24757264200000151</v>
+        <v>-0.24758545000000254</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.3063616694858151</v>
+        <v>-5.3066273396718984</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>54.061822292000002</v>
+        <v>54.061817667</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.30253253099999711</v>
+        <v>-0.30254589999999837</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.4772416763832608</v>
+        <v>-6.4775181938309556</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>53.506822456999998</v>
+        <v>53.506802895</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.55499983500000383</v>
+        <v>-0.55501477199999982</v>
       </c>
       <c r="D143" s="5">
-        <v>-11.646905971186495</v>
+        <v>-11.647202888076203</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>53.194005308000001</v>
+        <v>53.193971093000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.31281714899999713</v>
+        <v>-0.31283180199999805</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.7943203937762986</v>
+        <v>-6.7946308950942775</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>52.910600381000002</v>
+        <v>52.910558964000003</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.28340492699999942</v>
+        <v>-0.28341212899999846</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.2092590168930428</v>
+        <v>-6.2094160919313417</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>52.823809468999997</v>
+        <v>52.823745395000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-8.6790912000004994E-2</v>
+        <v>-8.6813569000000257E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.9507357269817449</v>
+        <v>-1.9512418987037483</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>52.316760733999999</v>
+        <v>52.316675533999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.50704873499999792</v>
+        <v>-0.50706986100000506</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.929571695983686</v>
+        <v>-10.930015870610731</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>51.067774081000003</v>
+        <v>51.067860367999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.2489866529999958</v>
+        <v>-1.248815166</v>
       </c>
       <c r="D148" s="5">
-        <v>-25.170475260573312</v>
+        <v>-25.167495611402057</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>50.908514896</v>
+        <v>50.908586700000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.15925918500000336</v>
+        <v>-0.15927366799999731</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.6787756142934502</v>
+        <v>-3.6790983335432181</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.4740774221498718</v>
+        <v>-8.4740606264055991</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>50.836809330999998</v>
+        <v>50.836830859999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-7.1705565000002025E-2</v>
+        <v>-7.1755840000001569E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.6771891163970487</v>
+        <v>-1.6783535958081908</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>50.127332674000002</v>
+        <v>50.127366596000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.70947665699999618</v>
+        <v>-0.70946426399999751</v>
       </c>
       <c r="D151" s="5">
-        <v>-15.519644987175097</v>
+        <v>-15.519388277197111</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>50.282844341000001</v>
+        <v>50.282864414999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.15551166699999897</v>
+        <v>0.15549781899999715</v>
       </c>
       <c r="D152" s="5">
-        <v>3.7869823118865886</v>
+        <v>3.7866367082379337</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>49.878865734999998</v>
+        <v>49.878872764</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40397860600000257</v>
+        <v>-0.40399165099999834</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.2261427574449328</v>
+        <v>-9.2264241198422923</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>49.585803718000001</v>
+        <v>49.585798398999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.2930620169999969</v>
+        <v>-0.2930743650000025</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.8271335620979094</v>
+        <v>-6.8274110565797912</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>49.657596460000001</v>
+        <v>49.657574887000003</v>
       </c>
       <c r="C155" s="5">
-        <v>7.1792741999999521E-2</v>
+        <v>7.177648800000469E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>1.7513207978403278</v>
+        <v>1.7509213231117871</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>49.403023728000001</v>
+        <v>49.40299143</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.25457273199999975</v>
+        <v>-0.25458345700000251</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.9813454922488134</v>
+        <v>-5.9815929460836026</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>49.081445832</v>
+        <v>49.081410198</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.32157789600000086</v>
+        <v>-0.32158123199999977</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.5374639893367013</v>
+        <v>-7.5375441566845058</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>48.538283225000001</v>
+        <v>48.538233091999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.5431626069999993</v>
+        <v>-0.54317710600000169</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.500662144797181</v>
+        <v>-12.500984320996189</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>48.147845001</v>
+        <v>48.147770366000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.39043822400000039</v>
+        <v>-0.39046272599999554</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.2369028034230087</v>
+        <v>-9.2374661868888772</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>48.155132367999997</v>
+        <v>48.155206085000003</v>
       </c>
       <c r="C160" s="5">
-        <v>7.2873669999964363E-3</v>
+        <v>7.4357190000000628E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>0.18177602108571111</v>
+        <v>0.18547994364446208</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>48.092843057000003</v>
+        <v>48.092911411000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.2289310999993575E-2</v>
+        <v>-6.2294674000000327E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.5412206373666026</v>
+        <v>-1.5413500482802323</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.5308465484645852</v>
+        <v>-5.5308455243366588</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>47.670525658000003</v>
+        <v>47.670541778999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.42231739900000065</v>
+        <v>-0.42236963200000588</v>
       </c>
       <c r="D162" s="5">
-        <v>-10.043226228799028</v>
+        <v>-10.044395424854979</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>47.884723565999998</v>
+        <v>47.884751790000003</v>
       </c>
       <c r="C163" s="5">
-        <v>0.21419790799999561</v>
+        <v>0.21421001100000581</v>
       </c>
       <c r="D163" s="5">
-        <v>5.5272267310167544</v>
+        <v>5.5275448834218643</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>47.471682866999998</v>
+        <v>47.471698549999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.41304069899999973</v>
+        <v>-0.41305324000000354</v>
       </c>
       <c r="D164" s="5">
-        <v>-9.8736637411350969</v>
+        <v>-9.8739439074809319</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>47.427496136999999</v>
+        <v>47.427500399000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-4.4186729999999841E-2</v>
+        <v>-4.4198150999996244E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.1112617309252171</v>
+        <v>-1.1115471255891518</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>47.235511862000003</v>
+        <v>47.235506043999997</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19198427499999582</v>
+        <v>-0.19199435500000561</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.7508425412839834</v>
+        <v>-4.7510860361428486</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>46.909214487</v>
+        <v>46.909193274000003</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.32629737500000289</v>
+        <v>-0.32631276999999415</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.9816553842361753</v>
+        <v>-7.9820187205037474</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>46.510295087000003</v>
+        <v>46.510268244999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.39891939999999693</v>
+        <v>-0.39892502900000437</v>
       </c>
       <c r="D168" s="5">
-        <v>-9.7408556444652294</v>
+        <v>-9.7409909309184926</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>46.565921150999998</v>
+        <v>46.565896539000001</v>
       </c>
       <c r="C169" s="5">
-        <v>5.5626063999994813E-2</v>
+        <v>5.5628294000001688E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.4446719767562621</v>
+        <v>1.4447311131738916</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>46.476973129999998</v>
+        <v>46.476940202999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.894802100000021E-2</v>
+        <v>-8.8956336000002523E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.268254627792321</v>
+        <v>-2.268465631305483</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>46.332513351999999</v>
+        <v>46.332459557999996</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.1444597779999981</v>
+        <v>-0.14448064500000157</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.6667352822509103</v>
+        <v>-3.6672584677890585</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>46.116683158000001</v>
+        <v>46.116732919</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.2158301939999987</v>
+        <v>-0.21572663899999611</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.4489286990654922</v>
+        <v>-5.4463870571669233</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.748523685000002</v>
+        <v>45.748580298</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.36815947299999863</v>
+        <v>-0.36815262100000012</v>
       </c>
       <c r="D173" s="5">
-        <v>-9.1702251909194459</v>
+        <v>-9.1700524777088788</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.8745701501187959</v>
+        <v>-4.8745876350995809</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>45.703083839999998</v>
+        <v>45.70308988</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.5439845000004198E-2</v>
+        <v>-4.5490417999999977E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.1854135219956152</v>
+        <v>-1.1867241794026095</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>45.732008507000003</v>
+        <v>45.732028913000001</v>
       </c>
       <c r="C175" s="5">
-        <v>2.89246670000054E-2</v>
+        <v>2.8939033000000336E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.76210775504954587</v>
+        <v>0.76248748879539363</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>45.770512666999998</v>
+        <v>45.770523922000002</v>
       </c>
       <c r="C176" s="5">
-        <v>3.8504159999995125E-2</v>
+        <v>3.8495009000001801E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0150342896691367</v>
+        <v>1.0147914811140746</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>46.030923272000003</v>
+        <v>46.030925903000004</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26041060500000413</v>
+        <v>0.26040198100000111</v>
       </c>
       <c r="D177" s="5">
-        <v>7.0451285404475206</v>
+        <v>7.044886091959901</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>45.791796384999998</v>
+        <v>45.791791353000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.23912688700000473</v>
+        <v>-0.23913455000000283</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.0588351926237349</v>
+        <v>-6.0590235022851102</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>45.552857078000002</v>
+        <v>45.552839061999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.23893930699999544</v>
+        <v>-0.23895229100000392</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.0849309916577781</v>
+        <v>-6.0852528658370098</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>46.043387271</v>
+        <v>46.043367748999998</v>
       </c>
       <c r="C180" s="5">
-        <v>0.49053019299999789</v>
+        <v>0.49052868700000118</v>
       </c>
       <c r="D180" s="5">
-        <v>13.715518651613557</v>
+        <v>13.715479767996763</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>45.753980654999999</v>
+        <v>45.753966454999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.28940661600000084</v>
+        <v>-0.28940129400000103</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.2872590934239696</v>
+        <v>-7.2871326673589198</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>45.796978887999998</v>
+        <v>45.796961033999999</v>
       </c>
       <c r="C182" s="5">
-        <v>4.299823299999872E-2</v>
+        <v>4.299457900000192E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>1.1335715915052003</v>
+        <v>1.1334751155110068</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>45.991991335999998</v>
+        <v>45.991959170999998</v>
       </c>
       <c r="C183" s="5">
-        <v>0.19501244799999995</v>
+        <v>0.19499813699999891</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2312211923473573</v>
+        <v>5.2308303516704679</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>45.763976034000002</v>
+        <v>45.764003164999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22801530199999576</v>
+        <v>-0.22795600599999943</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.7896910411199265</v>
+        <v>-5.7882301589477496</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>45.464407926</v>
+        <v>45.464447835999998</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.29956810800000255</v>
+        <v>-0.29955532900000037</v>
       </c>
       <c r="D185" s="5">
-        <v>-7.5783999882294451</v>
+        <v>-7.5780839245508052</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.62103809284923539</v>
+        <v>-0.62107383474897526</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>45.640348807000002</v>
+        <v>45.640351008000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17594088100000249</v>
+        <v>0.17590317200000527</v>
       </c>
       <c r="D186" s="5">
-        <v>4.74395820536202</v>
+        <v>4.742915458124175</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>45.606434192000002</v>
+        <v>45.606446185999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.3914615000000481E-2</v>
+        <v>-3.3904822000003776E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.88806551787963262</v>
+        <v>-0.8878100890853835</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>45.685094645</v>
+        <v>45.685100949999999</v>
       </c>
       <c r="C188" s="5">
-        <v>7.8660452999997688E-2</v>
+        <v>7.8654763999999489E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0894670106428093</v>
+        <v>2.089313902062262</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>45.777692166000001</v>
+        <v>45.777693745000001</v>
       </c>
       <c r="C189" s="5">
-        <v>9.2597521000001848E-2</v>
+        <v>9.2592795000001615E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>2.4595360697070801</v>
+        <v>2.4594087938823561</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>45.73717276</v>
+        <v>45.737169389000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.0519406000001368E-2</v>
+        <v>-4.0524355999998818E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.0570055446768367</v>
+        <v>-1.0571340080335556</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>45.583337475</v>
+        <v>45.583323749000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.15383528499999954</v>
+        <v>-0.15384564000000012</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.9623212954741804</v>
+        <v>-3.9625833801597343</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>46.081569623999997</v>
+        <v>46.081556349000003</v>
       </c>
       <c r="C192" s="5">
-        <v>0.49823214899999613</v>
+        <v>0.49823260000000147</v>
       </c>
       <c r="D192" s="5">
-        <v>13.934099878951688</v>
+        <v>13.934117711027682</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>46.140222156</v>
+        <v>46.140216578999997</v>
       </c>
       <c r="C193" s="5">
-        <v>5.8652532000003532E-2</v>
+        <v>5.8660229999993874E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5380952523958547</v>
+        <v>1.5382989853108375</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>46.315407890000003</v>
+        <v>46.315403009999997</v>
       </c>
       <c r="C194" s="5">
-        <v>0.17518573400000292</v>
+        <v>0.1751864310000002</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6525326436708925</v>
+        <v>4.6525521168006012</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>46.446250868</v>
+        <v>46.446238790000002</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13084297799999689</v>
+        <v>0.13083578000000529</v>
       </c>
       <c r="D195" s="5">
-        <v>3.4432234223374714</v>
+        <v>3.443031417773712</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>46.705229215000003</v>
+        <v>46.705234369000003</v>
       </c>
       <c r="C196" s="5">
-        <v>0.25897834700000288</v>
+        <v>0.25899557900000048</v>
       </c>
       <c r="D196" s="5">
-        <v>6.9001047303211882</v>
+        <v>6.9005798735405799</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>47.135427827999997</v>
+        <v>47.135453417999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.43019861299999462</v>
+        <v>0.43021904899999441</v>
       </c>
       <c r="D197" s="5">
-        <v>11.630622461040186</v>
+        <v>11.631201895036458</v>
       </c>
       <c r="E197" s="5">
-        <v>3.6754463067457666</v>
+        <v>3.6754115831950207</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>47.488611825</v>
+        <v>47.488611650000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.35318399700000214</v>
+        <v>0.35315823200000551</v>
       </c>
       <c r="D198" s="5">
-        <v>9.3715217901156436</v>
+        <v>9.3708044176322716</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>47.810183471999999</v>
+        <v>47.810188785000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.32157164699999896</v>
+        <v>0.32157713499999829</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4354356711097367</v>
+        <v>8.4355850675364117</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>48.310492394999997</v>
+        <v>48.310495371999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.50030892299999863</v>
+        <v>0.50030658699999719</v>
       </c>
       <c r="D200" s="5">
-        <v>13.305931083388977</v>
+        <v>13.305863773262573</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>47.850128382999998</v>
+        <v>47.850130530999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.46036401199999943</v>
+        <v>-0.46036484100000052</v>
       </c>
       <c r="D201" s="5">
-        <v>-10.854439401156624</v>
+        <v>-10.854457300223109</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>48.265385361</v>
+        <v>48.265384032999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41525697800000216</v>
+        <v>0.41525350199999878</v>
       </c>
       <c r="D202" s="5">
-        <v>10.925666897679598</v>
+        <v>10.925570519240924</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>48.490471536000001</v>
+        <v>48.490461906999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.22508617500000128</v>
+        <v>0.22507787400000012</v>
       </c>
       <c r="D203" s="5">
-        <v>5.7420076267890252</v>
+        <v>5.7417905675520631</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>48.729377257000003</v>
+        <v>48.729370345</v>
       </c>
       <c r="C204" s="5">
-        <v>0.23890572100000185</v>
+        <v>0.23890843800000283</v>
       </c>
       <c r="D204" s="5">
-        <v>6.0750994013134996</v>
+        <v>6.0751716136396849</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>48.924924546</v>
+        <v>48.924923659000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.19554728899999674</v>
+        <v>0.19555331400000142</v>
       </c>
       <c r="D205" s="5">
-        <v>4.9232269394696271</v>
+        <v>4.9233827062723723</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>49.429285632000003</v>
+        <v>49.429284635999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.50436108600000296</v>
+        <v>0.50436097699999749</v>
       </c>
       <c r="D206" s="5">
-        <v>13.096725978379165</v>
+        <v>13.096723236670837</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>49.213566061000002</v>
+        <v>49.213558466999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.21571957100000105</v>
+        <v>-0.21572616899999986</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.1131521881942916</v>
+        <v>-5.113304944957509</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>49.349587433000004</v>
+        <v>49.349589315999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.13602137200000186</v>
+        <v>0.13603084900000084</v>
       </c>
       <c r="D208" s="5">
-        <v>3.3675656695256295</v>
+        <v>3.3678044034844534</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>49.479650294000002</v>
+        <v>49.479664186000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.13006286099999897</v>
+        <v>0.1300748700000014</v>
       </c>
       <c r="D209" s="5">
-        <v>3.2088984487701255</v>
+        <v>3.2091989177662983</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9733768717538984</v>
+        <v>4.9733493538534734</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>49.428822658999998</v>
+        <v>49.428823833999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.0827635000004534E-2</v>
+        <v>-5.0840352000001587E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.2257511404623056</v>
+        <v>-1.2260557482700718</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>49.434729044000001</v>
+        <v>49.434729378999997</v>
       </c>
       <c r="C211" s="5">
-        <v>5.9063850000029561E-3</v>
+        <v>5.905544999997403E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>0.14348555269596552</v>
+        <v>0.14346512950440538</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>48.938370833</v>
+        <v>48.938371699999998</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.49635821100000044</v>
+        <v>-0.49635767899999905</v>
       </c>
       <c r="D212" s="5">
-        <v>-11.405207954673957</v>
+        <v>-11.405196324430156</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>49.121761526</v>
+        <v>49.121763180999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18339069299999977</v>
+        <v>0.18339148100000102</v>
       </c>
       <c r="D213" s="5">
-        <v>4.5907069360482611</v>
+        <v>4.590726986877236</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>49.279335936000003</v>
+        <v>49.279335275000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15757441000000227</v>
+        <v>0.15757209400000249</v>
       </c>
       <c r="D214" s="5">
-        <v>3.9180464018432559</v>
+        <v>3.9179876609977571</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>49.394026259</v>
+        <v>49.394020912999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.11469032299999782</v>
+        <v>0.11468563799999743</v>
       </c>
       <c r="D215" s="5">
-        <v>2.8288495892611731</v>
+        <v>2.8287325885396175</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>49.273030489</v>
+        <v>49.273027818999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.12099577000000039</v>
+        <v>-0.12099309399999925</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9002418970102473</v>
+        <v>-2.9001789252439458</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>49.291898656999997</v>
+        <v>49.291899278999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.8868167999997354E-2</v>
+        <v>1.8871459999999729E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.46048616558052036</v>
+        <v>0.46056670265446353</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>49.147995012000003</v>
+        <v>49.147994865000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.14390364499999464</v>
+        <v>-0.14390441399999787</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.4475933559626304</v>
+        <v>-3.4476114417786863</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>49.104447241999999</v>
+        <v>49.104443787000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.3547770000003538E-2</v>
+        <v>-4.3551078000000132E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.0580982852198106</v>
+        <v>-1.0581782729021105</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>48.913785347000001</v>
+        <v>48.913786143000003</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.19066189499999808</v>
+        <v>-0.19065764399999807</v>
       </c>
       <c r="D220" s="5">
-        <v>-4.5611141835300355</v>
+        <v>-4.5610149647250076</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>48.645118682000003</v>
+        <v>48.645124467999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.26866666499999781</v>
+        <v>-0.26866167500000415</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.3956725451031708</v>
+        <v>-6.395557221276615</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.6866158249731922</v>
+        <v>-1.6866317339237935</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>48.371892424000002</v>
+        <v>48.371891990999998</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.27322625800000111</v>
+        <v>-0.27323247700000053</v>
       </c>
       <c r="D222" s="5">
-        <v>-6.5357053763867583</v>
+        <v>-6.5358488191606394</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>48.045049263999999</v>
+        <v>48.045048841000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.3268431600000028</v>
+        <v>-0.32684314999999486</v>
       </c>
       <c r="D223" s="5">
-        <v>-7.8136168640912</v>
+        <v>-7.8136167012060609</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>47.979806076000003</v>
+        <v>47.979806623999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.5243187999996621E-2</v>
+        <v>-6.5242217000005098E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.6174345070007146</v>
+        <v>-1.6174106287126677</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>47.661155508999997</v>
+        <v>47.661156837999997</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.31865056700000594</v>
+        <v>-0.31864978600000171</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.6848568109918585</v>
+        <v>-7.6848385737226081</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>47.570567644</v>
+        <v>47.570567300999997</v>
       </c>
       <c r="C226" s="5">
-        <v>-9.058786499999627E-2</v>
+        <v>-9.0589536999999609E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.2571051115981566</v>
+        <v>-2.2571462746607041</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>47.300360718999997</v>
+        <v>47.300359327000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27020692500000365</v>
+        <v>-0.27020797399999452</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.6071931612792456</v>
+        <v>-6.6072180619768162</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>46.902056977999997</v>
+        <v>46.902058273000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.39830374099999943</v>
+        <v>-0.39830105400000093</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.6497733524641198</v>
+        <v>-9.6497115098662984</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>46.757805468999997</v>
+        <v>46.757804800999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.14425150900000006</v>
+        <v>-0.1442534720000026</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.6289128448708796</v>
+        <v>-3.6289612969036433</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>46.355579835999997</v>
+        <v>46.355577699999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.40222563300000047</v>
+        <v>-0.40222710100000114</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.8481224403262893</v>
+        <v>-9.8481568338504069</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>45.907481935</v>
+        <v>45.907481271999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.44809790099999702</v>
+        <v>-0.44809642799999949</v>
       </c>
       <c r="D231" s="5">
-        <v>-11.002573116900916</v>
+        <v>-11.002539330083206</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>45.709545519000002</v>
+        <v>45.709545499999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.19793641599999745</v>
+        <v>-0.19793577200000101</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.0530158505455836</v>
+        <v>-5.0529998693463307</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>45.258363553999999</v>
+        <v>45.258363017000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.45118196500000352</v>
+        <v>-0.45118248299999664</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.22241590395352</v>
+        <v>-11.222428101504889</v>
       </c>
       <c r="E233" s="5">
-        <v>-6.9621684965755719</v>
+        <v>-6.9621806666933184</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>44.932721041000001</v>
+        <v>44.932720959999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.32564251299999825</v>
+        <v>-0.32564205700000315</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.3006045532467496</v>
+        <v>-8.3005934805275174</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>44.554620688</v>
+        <v>44.554621005999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.37810035300000067</v>
+        <v>-0.37809995399999963</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.6432971569431416</v>
+        <v>-9.6432874634732819</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>44.306828563000003</v>
+        <v>44.306829901999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.24779212499999659</v>
+        <v>-0.24779110400000093</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.4734381936095371</v>
+        <v>-6.473412286260638</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>43.847995470000001</v>
+        <v>43.847998779999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.45883309300000263</v>
+        <v>-0.45883112199999943</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.743042300018169</v>
+        <v>-11.742994358493952</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>43.549325422000003</v>
+        <v>43.549328621000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29867004799999819</v>
+        <v>-0.29867015899999672</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.8744155938625937</v>
+        <v>-7.8744178392815218</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>42.919348763000002</v>
+        <v>42.919351333999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.62997665900000044</v>
+        <v>-0.62997728700000266</v>
       </c>
       <c r="D239" s="5">
-        <v>-16.042345626383259</v>
+        <v>-16.042359281808238</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>43.000653509999999</v>
+        <v>43.000655045999999</v>
       </c>
       <c r="C240" s="5">
-        <v>8.1304746999997235E-2</v>
+        <v>8.1303712000000417E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>2.297068368799704</v>
+        <v>2.2970386830167833</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>42.832136914000003</v>
+        <v>42.832128843</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16851659599999635</v>
+        <v>-0.16852620299999899</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6026668304688823</v>
+        <v>-4.6029234340871579</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>42.758381372000002</v>
+        <v>42.758364823000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.3755542000000673E-2</v>
+        <v>-7.3764019999998709E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.0469026034860893</v>
+        <v>-2.0471360473910294</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>42.913963664000001</v>
+        <v>42.913948210999997</v>
       </c>
       <c r="C243" s="5">
-        <v>0.15558229199999829</v>
+        <v>0.1555833879999966</v>
       </c>
       <c r="D243" s="5">
-        <v>4.4548167010400208</v>
+        <v>4.4548504725306692</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>42.91607166</v>
+        <v>42.916066823999998</v>
       </c>
       <c r="C244" s="5">
-        <v>2.1079959999994458E-3</v>
+        <v>2.11861300000038E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>5.8961664489842747E-2</v>
+        <v>5.9258729081768102E-2</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>43.188633508000002</v>
+        <v>43.188645045999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.27256184800000227</v>
+        <v>0.27257822199999993</v>
       </c>
       <c r="D245" s="5">
-        <v>7.8931856646748288</v>
+        <v>7.8936774498235662</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.5731437981192169</v>
+        <v>-4.5731171722286357</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>43.317437476999999</v>
+        <v>43.317465196000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.12880396899999624</v>
+        <v>0.1288201500000028</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6381206153296874</v>
+        <v>3.6385841898927129</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>43.465869728999998</v>
+        <v>43.465913587000003</v>
       </c>
       <c r="C247" s="5">
-        <v>0.14843225199999921</v>
+        <v>0.14844839100000229</v>
       </c>
       <c r="D247" s="5">
-        <v>4.1903272136246228</v>
+        <v>4.1907887160713919</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>43.541778227999998</v>
+        <v>43.541812264000001</v>
       </c>
       <c r="C248" s="5">
-        <v>7.5908499000000518E-2</v>
+        <v>7.5898676999997861E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.1159187400386692</v>
+        <v>2.1156401657475232</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>43.820530753</v>
+        <v>43.820529727</v>
       </c>
       <c r="C249" s="5">
-        <v>0.27875252500000158</v>
+        <v>0.27871746299999955</v>
       </c>
       <c r="D249" s="5">
-        <v>7.9587042412839759</v>
+        <v>7.9576612364494759</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>44.041267005999998</v>
+        <v>44.041222101000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.22073625299999833</v>
+        <v>0.22069237400000219</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2150488807731774</v>
+        <v>6.2137791527903552</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>44.217309493000002</v>
+        <v>44.217247634000003</v>
       </c>
       <c r="C251" s="5">
-        <v>0.17604248700000369</v>
+        <v>0.17602553300000068</v>
       </c>
       <c r="D251" s="5">
-        <v>4.9035308862440452</v>
+        <v>4.9030533258649145</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>44.371961581000001</v>
+        <v>44.371921002000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.15465208799999886</v>
+        <v>0.15467336799999742</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2787409774659668</v>
+        <v>4.2793472040563163</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>44.617796065999997</v>
+        <v>44.617782306000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.24583448499999605</v>
+        <v>0.24586130400000172</v>
       </c>
       <c r="D253" s="5">
-        <v>6.8547494019034483</v>
+        <v>6.8555266091628875</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>44.764398567000001</v>
+        <v>44.764383561999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.14660250100000383</v>
+        <v>0.14660125599999674</v>
       </c>
       <c r="D254" s="5">
-        <v>4.014929047775051</v>
+        <v>4.0148955937150621</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>45.016224592</v>
+        <v>45.016212338000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.25182602499999973</v>
+        <v>0.25182877600000353</v>
       </c>
       <c r="D255" s="5">
-        <v>6.963543072384315</v>
+        <v>6.9636239194786897</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>45.118844412999998</v>
+        <v>45.118856919000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.10261982099999756</v>
+        <v>0.10264458099999985</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7701021934727788</v>
+        <v>2.7707797286304015</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>45.093441163999998</v>
+        <v>45.093493068000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.5403249000000017E-2</v>
+        <v>-2.5363851000001603E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.67354733402845701</v>
+        <v>-0.67250576862384337</v>
       </c>
       <c r="E257" s="5">
-        <v>4.4104374259656964</v>
+        <v>4.4105297120832665</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>45.431127517</v>
+        <v>45.431225040999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.33768635300000227</v>
+        <v>0.3377319729999968</v>
       </c>
       <c r="D258" s="5">
-        <v>9.3658275215784172</v>
+        <v>9.3671341450009216</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>45.477506026999997</v>
+        <v>45.477667177000001</v>
       </c>
       <c r="C259" s="5">
-        <v>4.6378509999996709E-2</v>
+        <v>4.6442136000003131E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.2319253804532915</v>
+        <v>1.2336222913615247</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>45.482552937000001</v>
+        <v>45.482674215000003</v>
       </c>
       <c r="C260" s="5">
-        <v>5.0469100000043454E-3</v>
+        <v>5.0070380000022396E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>0.13325246836892735</v>
+        <v>0.13219863032569723</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>45.690088527</v>
+        <v>45.690064077000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.2075355899999991</v>
+        <v>0.20738986199999943</v>
       </c>
       <c r="D261" s="5">
-        <v>5.6150941116450692</v>
+        <v>5.611036546472703</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>45.735165137000003</v>
+        <v>45.734968078000001</v>
       </c>
       <c r="C262" s="5">
-        <v>4.5076610000002404E-2</v>
+        <v>4.4904000999999027E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1903327869530411</v>
+        <v>1.1857506931241657</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>45.913962411999997</v>
+        <v>45.913699756</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17879727499999376</v>
+        <v>0.17873167799999834</v>
       </c>
       <c r="D263" s="5">
-        <v>4.79348264404027</v>
+        <v>4.7917071361782693</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>46.142143717000003</v>
+        <v>46.141970117</v>
       </c>
       <c r="C264" s="5">
-        <v>0.22818130500000677</v>
+        <v>0.22827036099999987</v>
       </c>
       <c r="D264" s="5">
-        <v>6.1294511379722749</v>
+        <v>6.1319452112344797</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>46.102233032999997</v>
+        <v>46.102219355000003</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.9910684000005858E-2</v>
+        <v>-3.9750761999997053E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.0330174422386817</v>
+        <v>-1.0289015900032505</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>46.267757257</v>
+        <v>46.267822915000004</v>
       </c>
       <c r="C266" s="5">
-        <v>0.16552422400000211</v>
+        <v>0.16560356000000098</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3945535344422915</v>
+        <v>4.3967029674421232</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>46.125946741</v>
+        <v>46.125974407999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.14181051599999961</v>
+        <v>-0.14184850700000595</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6166232087001537</v>
+        <v>-3.6175707750583874</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>46.226313621000003</v>
+        <v>46.226350856000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10036688000000282</v>
+        <v>0.10037644800000578</v>
       </c>
       <c r="D268" s="5">
-        <v>2.6425938932571169</v>
+        <v>2.6428472309458995</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>46.205897821999997</v>
+        <v>46.20603122</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.0415799000005563E-2</v>
+        <v>-2.0319636000003527E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.52869317821261363</v>
+        <v>-0.52620850919753437</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4670032476654669</v>
+        <v>2.4671811303735414</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>46.350238834999999</v>
+        <v>46.350494419999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14434101300000179</v>
+        <v>0.14446319999999702</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8137204064885966</v>
+        <v>3.8169932885844693</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>46.467991564999998</v>
+        <v>46.468282465000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.11775272999999942</v>
+        <v>0.11778804500000462</v>
       </c>
       <c r="D271" s="5">
-        <v>3.0915587463831828</v>
+        <v>3.0924816357536411</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>46.705805810999998</v>
+        <v>46.706054823999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.23781424599999923</v>
+        <v>0.23777235899999738</v>
       </c>
       <c r="D272" s="5">
-        <v>6.3172194099607948</v>
+        <v>6.3160345793950912</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>46.966232671</v>
+        <v>46.966411718000003</v>
       </c>
       <c r="C273" s="5">
-        <v>0.26042686000000259</v>
+        <v>0.2603568940000045</v>
       </c>
       <c r="D273" s="5">
-        <v>6.9001393601646699</v>
+        <v>6.8981904624751955</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>46.836464155000002</v>
+        <v>46.836600408999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12976851599999861</v>
+        <v>-0.12981130900000437</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.2656958654983415</v>
+        <v>-3.2667441922166529</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>46.814924730000001</v>
+        <v>46.812751081000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-2.1539425000000278E-2</v>
+        <v>-2.3849327999997172E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.55046923634864964</v>
+        <v>-0.60933496208648297</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>46.718913676</v>
+        <v>46.719010554</v>
       </c>
       <c r="C276" s="5">
-        <v>-9.601105400000165E-2</v>
+        <v>-9.374052700000135E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.4334660707303724</v>
+        <v>-2.3766594996050716</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>46.687806784000003</v>
+        <v>46.687941885999997</v>
       </c>
       <c r="C277" s="5">
-        <v>-3.1106891999996833E-2</v>
+        <v>-3.1068668000003186E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.79607747045882249</v>
+        <v>-0.79510118666984431</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>46.675488262999998</v>
+        <v>46.676204951000003</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.2318521000004523E-2</v>
+        <v>-1.173693499999473E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.31615947664662691</v>
+        <v>-0.30125261545455029</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>46.741726749000001</v>
+        <v>46.741624141000003</v>
       </c>
       <c r="C279" s="5">
-        <v>6.6238486000003149E-2</v>
+        <v>6.5419190000000071E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.7163084131165185</v>
+        <v>1.6948894655047342</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>46.726107816000003</v>
+        <v>46.726158845999997</v>
       </c>
       <c r="C280" s="5">
-        <v>-1.5618932999998947E-2</v>
+        <v>-1.5465295000005597E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.40024862138267059</v>
+        <v>-0.39631954552777904</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>46.720782536000002</v>
+        <v>46.720953504999997</v>
       </c>
       <c r="C281" s="5">
-        <v>-5.325280000000987E-3</v>
+        <v>-5.2053409999999189E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.13667588003022368</v>
+        <v>-0.13359932777691208</v>
       </c>
       <c r="E281" s="5">
-        <v>1.1143268246480265</v>
+        <v>1.1144049194537153</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>46.672696602000002</v>
+        <v>46.673000139000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.8085933999999497E-2</v>
+        <v>-4.7953365999994446E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2280958340115333</v>
+        <v>-1.2247247329887578</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>46.543290718000002</v>
+        <v>46.543643017000001</v>
       </c>
       <c r="C283" s="5">
-        <v>-0.12940588400000053</v>
+        <v>-0.12935712200000182</v>
       </c>
       <c r="D283" s="5">
-        <v>-3.2768788034631458</v>
+        <v>-3.2756418102108054</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>46.386353309999997</v>
+        <v>46.386774185</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.15693740800000455</v>
+        <v>-0.15686883200000068</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.9720294304816939</v>
+        <v>-3.9702963455876095</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>46.456115617000002</v>
+        <v>46.456616027999999</v>
       </c>
       <c r="C285" s="5">
-        <v>6.9762307000004853E-2</v>
+        <v>6.984184299999896E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.8197315942624304</v>
+        <v>1.8218068140160915</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>46.344657087999998</v>
+        <v>46.345253104000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.11145852900000364</v>
+        <v>-0.11136292399999803</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.8413771000371124</v>
+        <v>-2.8389417370429437</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>46.324289465</v>
+        <v>46.320390680000003</v>
       </c>
       <c r="C287" s="5">
-        <v>-2.0367622999998503E-2</v>
+        <v>-2.4862423999998384E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.52610500766262502</v>
+        <v>-0.64185725749141831</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>46.417669527999998</v>
+        <v>46.418074410000003</v>
       </c>
       <c r="C288" s="5">
-        <v>9.3380062999997904E-2</v>
+        <v>9.7683729999999969E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.4459481464769173</v>
+        <v>2.5602049775383495</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>46.372139529999998</v>
+        <v>46.372414282000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-4.5529997999999239E-2</v>
+        <v>-4.5660128000001521E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.1707224501357305</v>
+        <v>-1.1740402429114005</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>46.587212086000001</v>
+        <v>46.588129915000003</v>
       </c>
       <c r="C290" s="5">
-        <v>0.21507255600000263</v>
+        <v>0.21571563300000207</v>
       </c>
       <c r="D290" s="5">
-        <v>5.7097520076536235</v>
+        <v>5.7272287891836804</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>45.968700478000002</v>
+        <v>45.968440254000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.6185116079999986</v>
+        <v>-0.61968966100000245</v>
       </c>
       <c r="D291" s="5">
-        <v>-14.818348263423109</v>
+        <v>-14.844268868938215</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>46.116937405999998</v>
+        <v>46.116896207000003</v>
       </c>
       <c r="C292" s="5">
-        <v>0.14823692799999577</v>
+        <v>0.14845595300000269</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9390593376410932</v>
+        <v>3.9450059255666803</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>46.136730274000001</v>
+        <v>46.136818837</v>
       </c>
       <c r="C293" s="5">
-        <v>1.9792868000003239E-2</v>
+        <v>1.9922629999996389E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.51624390955382626</v>
+        <v>0.51963691454144367</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.2500909237767366</v>
+        <v>-1.2502627283441092</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>45.980001997999999</v>
+        <v>45.980310678999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.15672827600000261</v>
+        <v>-0.15650815800000117</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.001139604874238</v>
+        <v>-3.9956170798713719</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>46.003914147000003</v>
+        <v>46.004378354000004</v>
       </c>
       <c r="C295" s="5">
-        <v>2.391214900000449E-2</v>
+        <v>2.406767500000484E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.6258546158326217</v>
+        <v>0.62993269539646235</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>46.046869043000001</v>
+        <v>46.047594039000003</v>
       </c>
       <c r="C296" s="5">
-        <v>4.2954895999997689E-2</v>
+        <v>4.3215684999999837E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>1.1262392410609445</v>
+        <v>1.1331007712100938</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>46.054634989999997</v>
+        <v>46.055611001999999</v>
       </c>
       <c r="C297" s="5">
-        <v>7.7659469999957764E-3</v>
+        <v>8.0169629999957692E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>0.20257154963994051</v>
+        <v>0.20912217476332096</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>46.272595951</v>
+        <v>46.274355249000003</v>
       </c>
       <c r="C298" s="5">
-        <v>0.21796096100000284</v>
+        <v>0.21874424700000361</v>
       </c>
       <c r="D298" s="5">
-        <v>5.8293772252111298</v>
+        <v>5.850749281437051</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>46.344714693</v>
+        <v>46.339221246000001</v>
       </c>
       <c r="C299" s="5">
-        <v>7.211874200000068E-2</v>
+        <v>6.4865996999998288E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8863909979244031</v>
+        <v>1.695153362198365</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>46.429361315000001</v>
+        <v>46.430034006</v>
       </c>
       <c r="C300" s="5">
-        <v>8.4646622000001059E-2</v>
+        <v>9.0812759999998605E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>2.2139000623373262</v>
+        <v>2.3772004183798989</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>46.557698940999998</v>
+        <v>46.557807814</v>
       </c>
       <c r="C301" s="5">
-        <v>0.12833762599999687</v>
+        <v>0.1277738080000006</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3678725193983627</v>
+        <v>3.3528026723531612</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>46.700049644000003</v>
+        <v>46.700728693000002</v>
       </c>
       <c r="C302" s="5">
-        <v>0.1423507030000053</v>
+        <v>0.14292087900000183</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7313463353902065</v>
+        <v>3.7465363208546654</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>46.990849926000003</v>
+        <v>46.990108921000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.2908002819999993</v>
+        <v>0.28938022799999885</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7336801713303371</v>
+        <v>7.6945026599416932</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>46.800307121000003</v>
+        <v>46.800094739999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.19054280499999976</v>
+        <v>-0.19001418100000222</v>
       </c>
       <c r="D304" s="5">
-        <v>-4.7588052837281065</v>
+        <v>-4.7459683186075408</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>46.829439583000003</v>
+        <v>46.828957547000002</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9132461999999748E-2</v>
+        <v>2.8862807000002988E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.74954403029112715</v>
+        <v>0.74258595535445782</v>
       </c>
       <c r="E305" s="5">
-        <v>1.50142696477642</v>
+        <v>1.5001873285743983</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>46.88747549</v>
+        <v>46.887889031999997</v>
       </c>
       <c r="C306" s="5">
-        <v>5.8035906999997167E-2</v>
+        <v>5.8931484999995121E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.4973434386992279</v>
+        <v>1.5206255419092374</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>46.966883568</v>
+        <v>46.967538806999997</v>
       </c>
       <c r="C307" s="5">
-        <v>7.940807800000016E-2</v>
+        <v>7.9649775000000034E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0513435790415313</v>
+        <v>2.0576274553055551</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>46.998453019000003</v>
+        <v>46.999685663000001</v>
       </c>
       <c r="C308" s="5">
-        <v>3.1569451000002857E-2</v>
+        <v>3.214685600000422E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.80958546935714359</v>
+        <v>0.82443702417329678</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>47.069531984999998</v>
+        <v>47.071738377000003</v>
       </c>
       <c r="C309" s="5">
-        <v>7.1078965999994637E-2</v>
+        <v>7.2052714000001572E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8300141067489895</v>
+        <v>1.8552471386439562</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>47.109233054000001</v>
+        <v>47.111832266</v>
       </c>
       <c r="C310" s="5">
-        <v>3.9701069000003031E-2</v>
+        <v>4.0093888999997773E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.016855523450122</v>
+        <v>1.026915564308295</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>47.169740507</v>
+        <v>47.164439940999998</v>
       </c>
       <c r="C311" s="5">
-        <v>6.05074529999996E-2</v>
+        <v>5.26076749999973E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.5522238071915551</v>
+        <v>1.3482466786865377</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>46.849260391999998</v>
+        <v>46.850543053000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.32048011500000229</v>
+        <v>-0.31389688799999504</v>
       </c>
       <c r="D312" s="5">
-        <v>-7.8551592152200422</v>
+        <v>-7.7004953905951634</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>46.646315391000002</v>
+        <v>46.647514356000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.20294500099999624</v>
+        <v>-0.20302869700000059</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.0761677095086943</v>
+        <v>-5.0780757820583329</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>46.804041820999998</v>
+        <v>46.79862086</v>
       </c>
       <c r="C314" s="5">
-        <v>0.15772642999999675</v>
+        <v>0.1511065039999977</v>
       </c>
       <c r="D314" s="5">
-        <v>4.1339092635961583</v>
+        <v>3.9571997624356481</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>47.309022104999997</v>
+        <v>47.309096224000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.50498028399999839</v>
+        <v>0.51047536400000126</v>
       </c>
       <c r="D315" s="5">
-        <v>13.743699255157992</v>
+        <v>13.904048706139838</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>47.184791422000004</v>
+        <v>47.184995299000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.12423068299999329</v>
+        <v>-0.12410092500000047</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.106014042385763</v>
+        <v>-3.1028117055810434</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>47.221241505999998</v>
+        <v>47.220127271999999</v>
       </c>
       <c r="C317" s="5">
-        <v>3.6450083999994831E-2</v>
+        <v>3.5131972999998595E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.93094445783155066</v>
+        <v>0.89713770198363019</v>
       </c>
       <c r="E317" s="5">
-        <v>0.836657296112997</v>
+        <v>0.83531589317868971</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>47.380350976999999</v>
+        <v>47.380445672</v>
       </c>
       <c r="C318" s="5">
-        <v>0.15910947100000072</v>
+        <v>0.1603184000000013</v>
       </c>
       <c r="D318" s="5">
-        <v>4.1191153557375459</v>
+        <v>4.1510993164774135</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>47.537747314000001</v>
+        <v>47.538039302999998</v>
       </c>
       <c r="C319" s="5">
-        <v>0.15739633700000155</v>
+        <v>0.15759363099999746</v>
       </c>
       <c r="D319" s="5">
-        <v>4.0600168757255473</v>
+        <v>4.0651912332892337</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>47.554571621000001</v>
+        <v>47.559362043</v>
       </c>
       <c r="C320" s="5">
-        <v>1.682430700000026E-2</v>
+        <v>2.1322740000002227E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.42552528841037773</v>
+        <v>0.5395785354924465</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>47.575556745999997</v>
+        <v>47.578295314000002</v>
       </c>
       <c r="C321" s="5">
-        <v>2.0985124999995719E-2</v>
+        <v>1.8933271000001639E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.5308292752196353</v>
+        <v>0.4787645673589358</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>47.546498550999999</v>
+        <v>47.549981899999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.9058194999997511E-2</v>
+        <v>-2.8313414000002979E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.73047877237958359</v>
+        <v>-0.71177651684961596</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>47.399868216000002</v>
+        <v>47.395191207000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.14663033499999756</v>
+        <v>-0.15479069299999537</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.6385930716539283</v>
+        <v>-3.8372034502543451</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>47.874437292000003</v>
+        <v>47.876418162</v>
       </c>
       <c r="C324" s="5">
-        <v>0.47456907600000164</v>
+        <v>0.48122695499999679</v>
       </c>
       <c r="D324" s="5">
-        <v>12.698614755594528</v>
+        <v>12.888177625595731</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>47.838406323000001</v>
+        <v>47.840101744000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.6030969000002244E-2</v>
+        <v>-3.6316417999998407E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.89940767075903372</v>
+        <v>-0.90646601790765891</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>48.103230083</v>
+        <v>48.090964442000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.26482375999999874</v>
+        <v>0.25086269799999883</v>
       </c>
       <c r="D326" s="5">
-        <v>6.8489942391191327</v>
+        <v>6.4772204264777811</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>47.725642209</v>
+        <v>47.725945520000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.3775878739999996</v>
+        <v>-0.3650189219999973</v>
       </c>
       <c r="D327" s="5">
-        <v>-9.0232338006598347</v>
+        <v>-8.7374387326391467</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>47.868176820999999</v>
+        <v>47.868596668000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14253461199999862</v>
+        <v>0.14265114799999878</v>
       </c>
       <c r="D328" s="5">
-        <v>3.643308061373407</v>
+        <v>3.646312405808505</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>47.906999829</v>
+        <v>47.905369362999998</v>
       </c>
       <c r="C329" s="5">
-        <v>3.882300800000138E-2</v>
+        <v>3.6772694999996247E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.97760119238521348</v>
+        <v>0.92574584386984071</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4522242557152287</v>
+        <v>1.4511652775792694</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>48.074207923000003</v>
+        <v>48.074200801000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16720809400000292</v>
+        <v>0.16883143800000511</v>
       </c>
       <c r="D330" s="5">
-        <v>4.2696608560441884</v>
+        <v>4.3120693789199471</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>48.219806032999998</v>
+        <v>48.219886764000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.14559810999999456</v>
+        <v>0.14568596299999825</v>
       </c>
       <c r="D331" s="5">
-        <v>3.6954878456853857</v>
+        <v>3.6977555335458989</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>48.312872849999998</v>
+        <v>48.321552154000003</v>
       </c>
       <c r="C332" s="5">
-        <v>9.3066817000000412E-2</v>
+        <v>0.10166539000000085</v>
       </c>
       <c r="D332" s="5">
-        <v>2.3408090591825692</v>
+        <v>2.559590344515339</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>48.378440673</v>
+        <v>48.381974046000003</v>
       </c>
       <c r="C333" s="5">
-        <v>6.5567823000002079E-2</v>
+        <v>6.042189200000081E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6407916034500314</v>
+        <v>1.5108579225081353</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>48.371996416000002</v>
+        <v>48.375638533999997</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.4442569999982879E-3</v>
+        <v>-6.3355120000068155E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.15972911308139714</v>
+        <v>-0.15702421075354245</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>48.622953285000001</v>
+        <v>48.620646311999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.25095686899999947</v>
+        <v>0.24500777800000151</v>
       </c>
       <c r="D335" s="5">
-        <v>6.4064269503012472</v>
+        <v>6.2498204545313962</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>48.799334530000003</v>
+        <v>48.801605803999998</v>
       </c>
       <c r="C336" s="5">
-        <v>0.17638124500000174</v>
+        <v>0.1809594919999995</v>
       </c>
       <c r="D336" s="5">
-        <v>4.4409446072879</v>
+        <v>4.5588070985477902</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>49.143639124000003</v>
+        <v>49.147284878999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.34430459400000046</v>
+        <v>0.34567907499999961</v>
       </c>
       <c r="D337" s="5">
-        <v>8.8030231281464033</v>
+        <v>8.8391180644286749</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>49.404567479000001</v>
+        <v>49.381486930000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.26092835499999723</v>
+        <v>0.23420205100000402</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5607970846633723</v>
+        <v>5.8706524327089893</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>49.638922045999998</v>
+        <v>49.640009087999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.2343545669999969</v>
+        <v>0.25852215799999811</v>
       </c>
       <c r="D339" s="5">
-        <v>5.8431809747191643</v>
+        <v>6.4663275093238326</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>49.749218448999997</v>
+        <v>49.750344834000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.11029640299999954</v>
+        <v>0.11033574600000406</v>
       </c>
       <c r="D340" s="5">
-        <v>2.6991968870595517</v>
+        <v>2.7001116438044148</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>49.979817427999997</v>
+        <v>49.977671745999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.23059897899999982</v>
+        <v>0.22732691199999522</v>
       </c>
       <c r="D341" s="5">
-        <v>5.7062910431204816</v>
+        <v>5.6231461499377522</v>
       </c>
       <c r="E341" s="5">
-        <v>4.3267530974570478</v>
+        <v>4.3258248721500525</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>49.666734800999997</v>
+        <v>49.666932318999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.313082627</v>
+        <v>-0.31073942700000146</v>
       </c>
       <c r="D342" s="5">
-        <v>-7.2633658128965823</v>
+        <v>-7.2111492029045205</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>49.917629195000004</v>
+        <v>49.917798070000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.25089439400000657</v>
+        <v>0.2508657510000063</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2331584821222252</v>
+        <v>6.2324015206440597</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>50.092378877999998</v>
+        <v>50.105488545999997</v>
       </c>
       <c r="C344" s="5">
-        <v>0.1747496829999946</v>
+        <v>0.18769047599999311</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2827495414545114</v>
+        <v>4.606476433686657</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>49.966259555999997</v>
+        <v>49.970026271000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.12611932200000098</v>
+        <v>-0.13546227499999475</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.9797934903900924</v>
+        <v>-3.1964417678829404</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>50.182503718</v>
+        <v>50.186435041999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.2162441620000024</v>
+        <v>0.21640877099999756</v>
       </c>
       <c r="D346" s="5">
-        <v>5.3187824451011112</v>
+        <v>5.3225172840850821</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>50.239472110000001</v>
+        <v>50.239796861999999</v>
       </c>
       <c r="C347" s="5">
-        <v>5.69683920000017E-2</v>
+        <v>5.3361819999999227E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3708069372710519</v>
+        <v>1.2834142516222835</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>50.420104790000003</v>
+        <v>50.422979355999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.18063268000000221</v>
+        <v>0.18318249400000042</v>
       </c>
       <c r="D348" s="5">
-        <v>4.400870162276016</v>
+        <v>4.4642146951506145</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>50.457210554</v>
+        <v>50.462010376999999</v>
       </c>
       <c r="C349" s="5">
-        <v>3.71057639999961E-2</v>
+        <v>3.9031020999999555E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.8867016068747624</v>
+        <v>0.93285136753487041</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>50.617020173</v>
+        <v>50.583001758999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.15980961900000068</v>
+        <v>0.1209913819999997</v>
       </c>
       <c r="D350" s="5">
-        <v>3.867587553830365</v>
+        <v>2.9154543680782741</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>50.444094769000003</v>
+        <v>50.446142363</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.17292540399999723</v>
+        <v>-0.13685939599999841</v>
       </c>
       <c r="D351" s="5">
-        <v>-4.0234577567791803</v>
+        <v>-3.1988859563852112</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>50.443902516999998</v>
+        <v>50.445744965999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.9225200000505538E-4</v>
+        <v>-3.9739700000041012E-4</v>
       </c>
       <c r="D352" s="5">
-        <v>-4.5733314324003516E-3</v>
+        <v>-9.4527691622992016E-3</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>50.450905413000001</v>
+        <v>50.448559189000001</v>
       </c>
       <c r="C353" s="5">
-        <v>7.0028960000030338E-3</v>
+        <v>2.8142230000014479E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.16671776247276782</v>
+        <v>6.6965092454629449E-2</v>
       </c>
       <c r="E353" s="5">
-        <v>0.94255643426197633</v>
+        <v>0.94219563767030667</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>50.573425577999998</v>
+        <v>50.574680719</v>
       </c>
       <c r="C354" s="5">
-        <v>0.12252016499999741</v>
+        <v>0.12612152999999893</v>
       </c>
       <c r="D354" s="5">
-        <v>2.9534445104273166</v>
+        <v>3.0415989192880355</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>50.621708577</v>
+        <v>50.623133404000001</v>
       </c>
       <c r="C355" s="5">
-        <v>4.8282999000001325E-2</v>
+        <v>4.8452685000000884E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1516879470364616</v>
+        <v>1.1557279619011762</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>50.588584376999997</v>
+        <v>50.602866085999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.3124200000003157E-2</v>
+        <v>-2.0267318000001922E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.78239750019100107</v>
+        <v>-0.47937174014085482</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>51.050756612999997</v>
+        <v>51.055258412999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.46217223600000068</v>
+        <v>0.45239232699999832</v>
       </c>
       <c r="D357" s="5">
-        <v>11.531071975496921</v>
+        <v>11.271606622521023</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>51.165262832000003</v>
+        <v>51.169809954000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.11450621900000613</v>
+        <v>0.11455154100000442</v>
       </c>
       <c r="D358" s="5">
-        <v>2.725039310862698</v>
+        <v>2.7258878868935854</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>51.333885109999997</v>
+        <v>51.336469614000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.16862227799999374</v>
+        <v>0.16665966000000054</v>
       </c>
       <c r="D359" s="5">
-        <v>4.0272453445636458</v>
+        <v>3.9791688419682725</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>51.425180634</v>
+        <v>51.428407301999997</v>
       </c>
       <c r="C360" s="5">
-        <v>9.129552400000307E-2</v>
+        <v>9.1937687999994466E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>2.1551577830919433</v>
+        <v>2.1703562461327541</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>51.581324232999997</v>
+        <v>51.587554859000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15614359899999641</v>
+        <v>0.15914755700000427</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7050581484608491</v>
+        <v>3.7773143647902296</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>51.638883215</v>
+        <v>51.593784446999997</v>
       </c>
       <c r="C362" s="5">
-        <v>5.7558982000003311E-2</v>
+        <v>6.2295879999965109E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3473146356832055</v>
+        <v>0.14500537195660801</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>51.546084462000003</v>
+        <v>51.548958030999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-9.2798752999996736E-2</v>
+        <v>-4.4826415999999369E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.1352982079387295</v>
+        <v>-1.0376326247506062</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>51.544366953000001</v>
+        <v>51.546854709000002</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.7175090000023374E-3</v>
+        <v>-2.1033219999964103E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.9976521282969468E-2</v>
+        <v>-4.8951912072137116E-2</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>51.526745394000002</v>
+        <v>51.524967025000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.7621558999998399E-2</v>
+        <v>-2.1887683999999297E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.40947550361788432</v>
+        <v>-0.50835241105846585</v>
       </c>
       <c r="E365" s="5">
-        <v>2.132449303323658</v>
+        <v>2.1336740896154449</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>51.484619643000002</v>
+        <v>51.487401605999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-4.2125751000000378E-2</v>
+        <v>-3.756541900000343E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.97666203060609025</v>
+        <v>-0.87138689873130781</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>51.433935589000001</v>
+        <v>51.437180961000003</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.0684054000001311E-2</v>
+        <v>-5.0220644999996011E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.1749650728333672</v>
+        <v>-1.1642172574825471</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>51.210371103999996</v>
+        <v>51.226102404999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.22356448500000425</v>
+        <v>-0.21107855600000391</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.0930544547069463</v>
+        <v>-4.8147063615157197</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>46.830503637</v>
+        <v>46.834587321999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.3798674669999969</v>
+        <v>-4.3915150830000016</v>
       </c>
       <c r="D369" s="5">
-        <v>-65.798050248874702</v>
+        <v>-65.888201795004505</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>47.620442183999998</v>
+        <v>47.625898417999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.78993854699999844</v>
+        <v>0.79131109600000116</v>
       </c>
       <c r="D370" s="5">
-        <v>22.229249254572501</v>
+        <v>22.269405821473121</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>49.309423731000003</v>
+        <v>49.312919096000002</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6889815470000045</v>
+        <v>1.6870206780000032</v>
       </c>
       <c r="D371" s="5">
-        <v>51.928076479387151</v>
+        <v>51.848449681354026</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>48.916905297</v>
+        <v>48.920692289999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.39251843400000297</v>
+        <v>-0.39222680600000359</v>
       </c>
       <c r="D372" s="5">
-        <v>-9.1450568096562499</v>
+        <v>-9.1379371123799125</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>49.196189863999997</v>
+        <v>49.200190081999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.27928456699999771</v>
+        <v>0.2794977920000008</v>
       </c>
       <c r="D373" s="5">
-        <v>7.0705272537222141</v>
+        <v>7.07553104535672</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>49.448284340000001</v>
+        <v>49.401042965000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.25209447600000345</v>
+        <v>0.20085288300000315</v>
       </c>
       <c r="D374" s="5">
-        <v>6.3254201760379214</v>
+        <v>5.0103358635907425</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>50.044352584999999</v>
+        <v>50.045769212000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.59606824499999789</v>
+        <v>0.64472624700000125</v>
       </c>
       <c r="D375" s="5">
-        <v>15.463885529460386</v>
+        <v>16.835550876924678</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>50.170729938999997</v>
+        <v>50.169059820000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.12637735399999883</v>
+        <v>0.1232906079999978</v>
       </c>
       <c r="D376" s="5">
-        <v>3.0728140769702206</v>
+        <v>2.9966553846042965</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>50.532426295999997</v>
+        <v>50.529961155000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.36169635699999958</v>
+        <v>0.36090133500000121</v>
       </c>
       <c r="D377" s="5">
-        <v>9.0025803248334757</v>
+        <v>8.9823139126044005</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.929714540277927</v>
+        <v>-1.9311140354873468</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>50.397500888000003</v>
+        <v>50.400203132999998</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.13492540799999375</v>
+        <v>-0.1297580220000043</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.1574538173945732</v>
+        <v>-3.038378536959474</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>50.441010646000002</v>
+        <v>50.455637738999997</v>
       </c>
       <c r="C379" s="5">
-        <v>4.350975799999901E-2</v>
+        <v>5.543460599999861E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.0409314278546189</v>
+        <v>1.3278799792179052</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>50.737543058</v>
+        <v>50.750412458</v>
       </c>
       <c r="C380" s="5">
-        <v>0.29653241199999769</v>
+        <v>0.29477471900000296</v>
       </c>
       <c r="D380" s="5">
-        <v>7.2871822902943917</v>
+        <v>7.2404224367606407</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>50.928706167000001</v>
+        <v>50.934468901000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.19116310900000144</v>
+        <v>0.1840564430000029</v>
       </c>
       <c r="D381" s="5">
-        <v>4.6160993714712717</v>
+        <v>4.4399056265624459</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>51.204934182000002</v>
+        <v>51.213906039999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.27622801500000094</v>
+        <v>0.27943713899999523</v>
       </c>
       <c r="D382" s="5">
-        <v>6.7062920968580908</v>
+        <v>6.7857787856395957</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>51.461800560999997</v>
+        <v>51.468210808000002</v>
       </c>
       <c r="C383" s="5">
-        <v>0.25686637899999454</v>
+        <v>0.25430476800000434</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1886211369813982</v>
+        <v>6.1241070506223405</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>51.989287482999998</v>
+        <v>51.994387660000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.52748692200000136</v>
+        <v>0.52617685199999897</v>
       </c>
       <c r="D384" s="5">
-        <v>13.017749971908055</v>
+        <v>12.981870643690318</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>52.000593051000003</v>
+        <v>52.002859049000001</v>
       </c>
       <c r="C385" s="5">
-        <v>1.1305568000004484E-2</v>
+        <v>8.4713890000003289E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>0.26126381320237257</v>
+        <v>0.19568999180017421</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>52.555314707999997</v>
+        <v>52.501538760000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.55472165699999465</v>
+        <v>0.49867971100000119</v>
       </c>
       <c r="D386" s="5">
-        <v>13.579547098953192</v>
+        <v>12.134107926970206</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>53.238503590000001</v>
+        <v>53.233053169999998</v>
       </c>
       <c r="C387" s="5">
-        <v>0.68318888200000316</v>
+        <v>0.73151440999999551</v>
       </c>
       <c r="D387" s="5">
-        <v>16.764382554965749</v>
+        <v>18.062539839065117</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>53.779536890999999</v>
+        <v>53.766281265000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.5410333009999988</v>
+        <v>0.53322809500000545</v>
       </c>
       <c r="D388" s="5">
-        <v>12.900175591901819</v>
+        <v>12.705078646630952</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>54.323024062000002</v>
+        <v>54.313000739000003</v>
       </c>
       <c r="C389" s="5">
-        <v>0.54348717100000243</v>
+        <v>0.54671947399999965</v>
       </c>
       <c r="D389" s="5">
-        <v>12.824277931020212</v>
+        <v>12.908224495137532</v>
       </c>
       <c r="E389" s="5">
-        <v>7.5013175575542324</v>
+        <v>7.4867256921009151</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>54.631101499000003</v>
+        <v>54.642845289</v>
       </c>
       <c r="C390" s="5">
-        <v>0.30807743700000145</v>
+        <v>0.32984454999999713</v>
       </c>
       <c r="D390" s="5">
-        <v>7.0217935592904235</v>
+        <v>7.5360523930782186</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>55.268779182999999</v>
+        <v>55.29707252</v>
       </c>
       <c r="C391" s="5">
-        <v>0.63767768399999625</v>
+        <v>0.65422723100000013</v>
       </c>
       <c r="D391" s="5">
-        <v>14.942059748556535</v>
+        <v>15.352235699755635</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>55.57735134</v>
+        <v>55.590993163</v>
       </c>
       <c r="C392" s="5">
-        <v>0.3085721570000004</v>
+        <v>0.29392064299999987</v>
       </c>
       <c r="D392" s="5">
-        <v>6.909349756805927</v>
+        <v>6.5681721326492637</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>56.253348199999998</v>
+        <v>56.264793904999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.67599685999999792</v>
+        <v>0.6738007419999974</v>
       </c>
       <c r="D393" s="5">
-        <v>15.612920752505378</v>
+        <v>15.554694249776734</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>56.910560570000001</v>
+        <v>56.927251372999997</v>
       </c>
       <c r="C394" s="5">
-        <v>0.65721237000000343</v>
+        <v>0.66245746799999949</v>
       </c>
       <c r="D394" s="5">
-        <v>14.956581366053712</v>
+        <v>15.080514169415448</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>56.904679993000002</v>
+        <v>56.918488101000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-5.8805769999992208E-3</v>
+        <v>-8.7632719999959363E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.12392574032377146</v>
+        <v>-0.18456938118380783</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>59.036390050000001</v>
+        <v>59.047193810000003</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1317100569999994</v>
+        <v>2.1287057090000019</v>
       </c>
       <c r="D396" s="5">
-        <v>55.475404880165293</v>
+        <v>55.364176108151163</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>59.179602180000003</v>
+        <v>59.180456245999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.14321213000000199</v>
+        <v>0.13326243599999543</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9501480491354037</v>
+        <v>2.7421274458835354</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>59.343395311999998</v>
+        <v>59.281522576</v>
       </c>
       <c r="C398" s="5">
-        <v>0.16379313199999501</v>
+        <v>0.10106633000000187</v>
       </c>
       <c r="D398" s="5">
-        <v>3.3723029368080804</v>
+        <v>2.0686770153807599</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>59.616871263</v>
+        <v>59.592487921</v>
       </c>
       <c r="C399" s="5">
-        <v>0.27347595100000177</v>
+        <v>0.31096534499999962</v>
       </c>
       <c r="D399" s="5">
-        <v>5.672376376734678</v>
+        <v>6.4795021689782795</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>59.885022636999999</v>
+        <v>59.842071341</v>
       </c>
       <c r="C400" s="5">
-        <v>0.26815137399999855</v>
+        <v>0.24958342000000044</v>
       </c>
       <c r="D400" s="5">
-        <v>5.5330413596895278</v>
+        <v>5.143203545830688</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>60.112293465</v>
+        <v>60.082014178000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.22727082800000176</v>
+        <v>0.23994283700000096</v>
       </c>
       <c r="D401" s="5">
-        <v>4.6504158474155233</v>
+        <v>4.9190599464958407</v>
       </c>
       <c r="E401" s="5">
-        <v>10.657119155208639</v>
+        <v>10.621791027019235</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>60.288164215000002</v>
+        <v>60.314123146</v>
       </c>
       <c r="C402" s="5">
-        <v>0.17587075000000141</v>
+        <v>0.23210896799999858</v>
       </c>
       <c r="D402" s="5">
-        <v>3.5678931400076941</v>
+        <v>4.7356227174568444</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>60.406990139999998</v>
+        <v>60.461160691000003</v>
       </c>
       <c r="C403" s="5">
-        <v>0.11882592499999589</v>
+        <v>0.14703754500000343</v>
       </c>
       <c r="D403" s="5">
-        <v>2.3909675248050544</v>
+        <v>2.9649805727172573</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>60.520382009999999</v>
+        <v>60.537006587</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11339187000000095</v>
+        <v>7.5845895999997026E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2759599621497539</v>
+        <v>1.5157775155935305</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>60.696859584999999</v>
+        <v>60.725024146999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.17647757499999983</v>
+        <v>0.1880175599999987</v>
       </c>
       <c r="D405" s="5">
-        <v>3.5558721413031735</v>
+        <v>3.7913226536112621</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>61.029799764000003</v>
+        <v>61.058557313000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.33294017900000483</v>
+        <v>0.33353316600000227</v>
       </c>
       <c r="D406" s="5">
-        <v>6.7846139936645677</v>
+        <v>6.7938169925112701</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>61.155397870999998</v>
+        <v>61.178778563999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.12559810699999474</v>
+        <v>0.1202212509999967</v>
       </c>
       <c r="D407" s="5">
-        <v>2.4977214982808027</v>
+        <v>2.3884954107308065</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>61.176045471999998</v>
+        <v>61.193278145999997</v>
       </c>
       <c r="C408" s="5">
-        <v>2.0647601000000293E-2</v>
+        <v>1.4499581999999123E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.40590337845591851</v>
+        <v>0.2847751673599408</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>61.346155396</v>
+        <v>61.347024210999997</v>
       </c>
       <c r="C409" s="5">
-        <v>0.17010992400000191</v>
+        <v>0.15374606499999999</v>
       </c>
       <c r="D409" s="5">
-        <v>3.3883025000880584</v>
+        <v>3.0569731919878329</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>61.397120002999998</v>
+        <v>61.331314824000003</v>
       </c>
       <c r="C410" s="5">
-        <v>5.0964606999997386E-2</v>
+        <v>-1.5709386999994024E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0014930316868398</v>
+        <v>-0.30685655944496792</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>61.078754046</v>
+        <v>61.025594198</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.31836595699999748</v>
+        <v>-0.30572062600000294</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.0479993709017688</v>
+        <v>-5.8203876042794311</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>61.199664501999997</v>
+        <v>61.120787071999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.12091045599999717</v>
+        <v>9.519287399999854E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>2.4015346257713288</v>
+        <v>1.8880044882467528</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>61.342377356</v>
+        <v>61.283172260000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.14271285400000266</v>
+        <v>0.16238518800000179</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8344769215354892</v>
+        <v>3.2351512241979075</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0463100309360271</v>
+        <v>1.9991974277716817</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>61.621445487999999</v>
+        <v>61.667674408000003</v>
       </c>
       <c r="C414" s="5">
-        <v>0.27906813199999903</v>
+        <v>0.38450214800000282</v>
       </c>
       <c r="D414" s="5">
-        <v>5.5979141117225462</v>
+        <v>7.794348733234191</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>61.549901916000003</v>
+        <v>61.624055786</v>
       </c>
       <c r="C415" s="5">
-        <v>-7.1543571999995947E-2</v>
+        <v>-4.3618622000003882E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.3843587053980144</v>
+        <v>-0.84548674206862406</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>61.947141545999997</v>
+        <v>61.980706955999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.39723962999999429</v>
+        <v>0.35665116999999924</v>
       </c>
       <c r="D416" s="5">
-        <v>8.025646407490683</v>
+        <v>7.1704292564825245</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>62.048948836999998</v>
+        <v>62.096120409999997</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10180729100000008</v>
+        <v>0.11541345399999869</v>
       </c>
       <c r="D417" s="5">
-        <v>1.9900692932313335</v>
+        <v>2.2575313796008301</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>62.047223396</v>
+        <v>62.086460836000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.7254409999978293E-3</v>
+        <v>-9.659573999996951E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-3.336418418208309E-2</v>
+        <v>-0.1865104698856701</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>62.234163617999997</v>
+        <v>62.266094856000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.18694022199999694</v>
+        <v>0.17963402000000173</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6759606022054969</v>
+        <v>3.5277314455178566</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>62.326216172999999</v>
+        <v>62.349632849000002</v>
       </c>
       <c r="C420" s="5">
-        <v>9.2052555000002201E-2</v>
+        <v>8.3537993000000199E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>1.789469756361739</v>
+        <v>1.6218877705108214</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>62.303885201</v>
+        <v>62.304114214999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-2.2330971999998894E-2</v>
+        <v>-4.5518634000003999E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.42910390573425161</v>
+        <v>-0.87255635677007115</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>62.439785802999999</v>
+        <v>62.372926648000004</v>
       </c>
       <c r="C422" s="5">
-        <v>0.13590060199999954</v>
+        <v>6.8812433000005058E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.6491362415353326</v>
+        <v>1.3334332085325196</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>62.243897226999998</v>
+        <v>62.159984780999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.19588857600000154</v>
+        <v>-0.21294186700000495</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.7004031948347449</v>
+        <v>-4.0207559973593483</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>62.012615668000002</v>
+        <v>61.895473741000004</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.2312815589999957</v>
+        <v>-0.26451103999999503</v>
       </c>
       <c r="D424" s="5">
-        <v>-4.3688721641583221</v>
+        <v>-4.988559552337013</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>61.776559329000001</v>
+        <v>61.687539215999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.236056339000001</v>
+        <v>-0.20793452500000598</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.473471411485197</v>
+        <v>-3.9576766881183167</v>
       </c>
       <c r="E425" s="5">
-        <v>0.70780102062271144</v>
+        <v>0.65983359067058878</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>61.342093865999999</v>
+        <v>61.402105544999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.43446546300000222</v>
+        <v>-0.28543367099999983</v>
       </c>
       <c r="D426" s="5">
-        <v>-8.1205139034333023</v>
+        <v>-5.4133568691255736</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>61.275544017000001</v>
+        <v>61.375883665000003</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.6549848999997607E-2</v>
+        <v>-2.6221879999994258E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.2941361249076966</v>
+        <v>-0.51126021429162005</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>61.154129365000003</v>
+        <v>61.203502423000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.12141465199999857</v>
+        <v>-0.17238124200000016</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.3520021535186064</v>
+        <v>-3.3187597237324673</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>60.779472921</v>
+        <v>60.843349611000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.37465644400000286</v>
+        <v>-0.3601528120000026</v>
       </c>
       <c r="D429" s="5">
-        <v>-7.1089860698644536</v>
+        <v>-6.8372983131071212</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>60.659716715999998</v>
+        <v>60.705832133000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.11975620500000161</v>
+        <v>-0.13751747799999947</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.3389523407192359</v>
+        <v>-2.6787638912521561</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>60.538335920000002</v>
+        <v>60.574611419</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.12138079599999685</v>
+        <v>-0.13122071400000124</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.3749626676259017</v>
+        <v>-2.5632829809204227</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>60.506988765999999</v>
+        <v>60.532350076</v>
       </c>
       <c r="C432" s="5">
-        <v>-3.134715400000232E-2</v>
+        <v>-4.226134299999984E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.61960143554504743</v>
+        <v>-0.83400394295947144</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>60.384329416999996</v>
+        <v>60.384236457</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.12265934900000275</v>
+        <v>-0.14811361900000009</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.4056913635866262</v>
+        <v>-2.897026564006655</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>60.299057062999999</v>
+        <v>60.231822958000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-8.5272353999997108E-2</v>
+        <v>-0.1524134989999979</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6814924446049262</v>
+        <v>-2.9871771890570775</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>60.377326017000001</v>
+        <v>60.323288365000003</v>
       </c>
       <c r="C435" s="5">
-        <v>7.8268954000002111E-2</v>
+        <v>9.1465407000001164E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.568783662430473</v>
+        <v>1.8375644049358542</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>60.379515900999998</v>
+        <v>60.261391596999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.1898839999963116E-3</v>
+        <v>-6.1896768000003988E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>4.3532651331057437E-2</v>
+        <v>-1.2243758501015556</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>60.357662886999996</v>
+        <v>60.276071590999997</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.1853014000001281E-2</v>
+        <v>1.4679993999997976E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.43344963194931196</v>
+        <v>0.29271833803801162</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.2968201165808999</v>
+        <v>-2.2880919598003757</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>60.518553580999999</v>
+        <v>59.616928111999997</v>
       </c>
       <c r="C438" s="5">
-        <v>0.16089069400000255</v>
+        <v>-0.65914347900000081</v>
       </c>
       <c r="D438" s="5">
-        <v>3.2460617625557298</v>
+        <v>-12.361315153490937</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>60.371958589999998</v>
+        <v>59.393323473000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.14659499100000062</v>
+        <v>-0.22360463899999417</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.8683625909898369</v>
+        <v>-4.4091328434078818</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>60.581586618000003</v>
+        <v>59.083831715000002</v>
       </c>
       <c r="C440" s="5">
-        <v>0.20962802800000446</v>
+        <v>-0.30949175800000006</v>
       </c>
       <c r="D440" s="5">
-        <v>4.2472321256560974</v>
+        <v>-6.0769263311855166</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>60.337284115000003</v>
+        <v>58.851696779999997</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.24430250300000012</v>
+        <v>-0.23213493500000482</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.7332440822590467</v>
+        <v>-4.6141323532319589</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>60.562041671999999</v>
+        <v>59.093045967999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.22475755699999667</v>
+        <v>0.24134918800000094</v>
       </c>
       <c r="D442" s="5">
-        <v>4.5627501365801404</v>
+        <v>5.0336970280306925</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>60.607551712000003</v>
+        <v>59.141651254000003</v>
       </c>
       <c r="C443" s="5">
-        <v>4.5510040000003471E-2</v>
+        <v>4.8605286000004355E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>0.90549008086393545</v>
+        <v>0.99150293624432617</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>60.909363522</v>
+        <v>59.332501166999997</v>
       </c>
       <c r="C444" s="5">
-        <v>0.30181180999999668</v>
+        <v>0.19084991299999388</v>
       </c>
       <c r="D444" s="5">
-        <v>6.1421419340740302</v>
+        <v>3.9418698732749169</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>59.534557909999997</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.20205674299999998</v>
+      </c>
+      <c r="D445" s="5">
+        <v>4.1640167410919915</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>