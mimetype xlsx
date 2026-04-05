--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A7EDB9EF-0910-4921-A13A-CF0FCCCBAFB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0614F0B4-F733-4A67-8F49-9DBCF09166C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C1062CD2-CBDA-4979-B630-B3AC0A52587D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{719AA683-970E-4304-BC4C-ED649C964F7F}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1DFF238-7B56-4FF5-82BA-4D2436FB0526}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19B097E6-1BCD-43C0-BFFA-E48AEF413755}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>45.890343610000002</v>
+        <v>45.890264058</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>45.946706585999998</v>
+        <v>45.946737826000003</v>
       </c>
       <c r="C7" s="5">
-        <v>5.6362975999995513E-2</v>
+        <v>5.6473768000003588E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.4838488946365525</v>
+        <v>1.4867880432154257</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>45.623820145000003</v>
+        <v>45.623818774999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.32288644099999431</v>
+        <v>-0.32291905100000662</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.1144722853402573</v>
+        <v>-8.1152550872692348</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>45.884876601000002</v>
+        <v>45.885141357000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.2610564559999986</v>
+        <v>0.26132258200000535</v>
       </c>
       <c r="D9" s="5">
-        <v>7.0865824130634358</v>
+        <v>7.0940359207308568</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>44.891181240999998</v>
+        <v>44.891023183000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.9936953600000038</v>
+        <v>-0.99411817400000047</v>
       </c>
       <c r="D10" s="5">
-        <v>-23.105091776958776</v>
+        <v>-23.113664382682607</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>44.945882441000002</v>
+        <v>44.945817943999998</v>
       </c>
       <c r="C11" s="5">
-        <v>5.470120000000378E-2</v>
+        <v>5.4794760999996583E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.4720743113677992</v>
+        <v>1.4746143032540848</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>43.937083708999999</v>
+        <v>43.937107609000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0087987320000025</v>
+        <v>-1.0087103349999964</v>
       </c>
       <c r="D12" s="5">
-        <v>-23.845461172680405</v>
+        <v>-23.843652676240566</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>44.60764004</v>
+        <v>44.607598222999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.67055633100000023</v>
+        <v>0.67049061399999488</v>
       </c>
       <c r="D13" s="5">
-        <v>19.932321417726008</v>
+        <v>19.930189423441846</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>44.494946609000003</v>
+        <v>44.494918738999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.11269343099999674</v>
+        <v>-0.11267948399999739</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.9898203266104484</v>
+        <v>-2.9894581939677534</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>44.763529159000001</v>
+        <v>44.763525555000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.26858254999999787</v>
+        <v>0.26860681600000191</v>
       </c>
       <c r="D15" s="5">
-        <v>7.4888826204823067</v>
+        <v>7.4895866983831993</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>44.619265067000001</v>
+        <v>44.619285492000003</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.14426409200000023</v>
+        <v>-0.14424006299999803</v>
       </c>
       <c r="D16" s="5">
-        <v>-3.7995455213280072</v>
+        <v>-3.7989241331334633</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>44.623648070999998</v>
+        <v>44.623686147000001</v>
       </c>
       <c r="C17" s="5">
-        <v>4.3830039999974701E-3</v>
+        <v>4.4006549999977551E-3</v>
       </c>
       <c r="D17" s="5">
-        <v>0.11794114801944033</v>
+        <v>0.11841631776015049</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>44.907008058000002</v>
+        <v>44.906941302</v>
       </c>
       <c r="C18" s="5">
-        <v>0.28335998700000431</v>
+        <v>0.28325515499999909</v>
       </c>
       <c r="D18" s="5">
-        <v>7.8918377201858236</v>
+        <v>7.8888084073689413</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>44.149613541000001</v>
+        <v>44.149639749000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.7573945170000016</v>
+        <v>-0.7573015529999978</v>
       </c>
       <c r="D19" s="5">
-        <v>-18.46324486427703</v>
+        <v>-18.461209527469947</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>44.106020921000002</v>
+        <v>44.10602093</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.3592619999998306E-2</v>
+        <v>-4.3618819000002418E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.178447357332546</v>
+        <v>-1.1791510595263843</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>43.948347515999998</v>
+        <v>43.948571475000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.15767340500000415</v>
+        <v>-0.1574494549999983</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.2064980393188396</v>
+        <v>-4.2006401920086534</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>44.074390698000002</v>
+        <v>44.074254396999997</v>
       </c>
       <c r="C22" s="5">
-        <v>0.12604318200000364</v>
+        <v>0.12568292199999576</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4963910300539025</v>
+        <v>3.4862218010897283</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>44.342354010000001</v>
+        <v>44.342296368</v>
       </c>
       <c r="C23" s="5">
-        <v>0.26796331199999912</v>
+        <v>0.26804197100000238</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5447297170512462</v>
+        <v>7.5470431509369718</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>44.029935219000002</v>
+        <v>44.029956744000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.31241879099999892</v>
+        <v>-0.31233962399999626</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.1346742072894944</v>
+        <v>-8.132702237757595</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>44.620935787999997</v>
+        <v>44.620894102000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.59100056899999487</v>
+        <v>0.59093735799999791</v>
       </c>
       <c r="D25" s="5">
-        <v>17.351198863357141</v>
+        <v>17.349194854235982</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>44.981334158999999</v>
+        <v>44.981308599999998</v>
       </c>
       <c r="C26" s="5">
-        <v>0.36039837100000227</v>
+        <v>0.36041449799999725</v>
       </c>
       <c r="D26" s="5">
-        <v>10.134631366789982</v>
+        <v>10.135115094939406</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>44.559658532</v>
+        <v>44.559656631000003</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.42167562699999905</v>
+        <v>-0.42165196899999557</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.687086206968754</v>
+        <v>-10.686522942522171</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>44.74007151</v>
+        <v>44.740091427999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.18041297799999967</v>
+        <v>0.18043479699999665</v>
       </c>
       <c r="D28" s="5">
-        <v>4.9682211951252553</v>
+        <v>4.9688357088801149</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>44.849669687000002</v>
+        <v>44.849702917999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.10959817700000229</v>
+        <v>0.10961148999999892</v>
       </c>
       <c r="D29" s="5">
-        <v>2.9795285752855394</v>
+        <v>2.9798940477983926</v>
       </c>
       <c r="E29" s="5">
-        <v>0.50650636102271829</v>
+        <v>0.50649507137408012</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>44.939515491000002</v>
+        <v>44.939473208000003</v>
       </c>
       <c r="C30" s="5">
-        <v>8.9845803999999418E-2</v>
+        <v>8.9770290000004138E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4305827624491183</v>
+        <v>2.4285155346782661</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>44.971268064999997</v>
+        <v>44.971287611000001</v>
       </c>
       <c r="C31" s="5">
-        <v>3.1752573999995093E-2</v>
+        <v>3.1814402999998492E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.85117762935043029</v>
+        <v>0.85284231717039916</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>45.079041943</v>
+        <v>45.079048125</v>
       </c>
       <c r="C32" s="5">
-        <v>0.10777387800000326</v>
+        <v>0.10776051399999886</v>
       </c>
       <c r="D32" s="5">
-        <v>2.9140160520666036</v>
+        <v>2.9136486545263685</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>45.227189594000002</v>
+        <v>45.227331349000004</v>
       </c>
       <c r="C33" s="5">
-        <v>0.14814765100000216</v>
+        <v>0.1482832240000036</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0157463855317044</v>
+        <v>4.0194874565553818</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>45.343859901000002</v>
+        <v>45.343777584000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.1166703069999997</v>
+        <v>0.11644623499999796</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1398798409356443</v>
+        <v>3.1337539118681645</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>45.430055246000002</v>
+        <v>45.430013266000003</v>
       </c>
       <c r="C35" s="5">
-        <v>8.6195345000000145E-2</v>
+        <v>8.6235682000001646E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.3051128122131503</v>
+        <v>2.3062070792659872</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>45.622543962000002</v>
+        <v>45.622558996000002</v>
       </c>
       <c r="C36" s="5">
-        <v>0.19248871599999973</v>
+        <v>0.19254572999999908</v>
       </c>
       <c r="D36" s="5">
-        <v>5.2046172682797209</v>
+        <v>5.2061998795218889</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>45.742192557000003</v>
+        <v>45.742151479</v>
       </c>
       <c r="C37" s="5">
-        <v>0.11964859500000102</v>
+        <v>0.11959248299999814</v>
       </c>
       <c r="D37" s="5">
-        <v>3.1928847222741918</v>
+        <v>3.1913646237054172</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>45.952795068</v>
+        <v>45.952777150999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.21060251099999761</v>
+        <v>0.21062567199999904</v>
       </c>
       <c r="D38" s="5">
-        <v>5.6670189376389235</v>
+        <v>5.6676632547108641</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>46.148261513999998</v>
+        <v>46.148260563999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.19546644599999752</v>
+        <v>0.19548341299999805</v>
       </c>
       <c r="D39" s="5">
-        <v>5.2254887884742862</v>
+        <v>5.2259551249222103</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>46.559774541000003</v>
+        <v>46.559789596999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.41151302700000514</v>
+        <v>0.41152903300000077</v>
       </c>
       <c r="D40" s="5">
-        <v>11.241358329751305</v>
+        <v>11.241817475003124</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>46.382713606000003</v>
+        <v>46.382738619999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.17706093500000009</v>
+        <v>-0.17705097700000039</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.4691997005770201</v>
+        <v>-4.4689521688101586</v>
       </c>
       <c r="E41" s="5">
-        <v>3.4181832992280947</v>
+        <v>3.4181624453631043</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.995352539000002</v>
+        <v>46.995335257000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.6126389329999995</v>
+        <v>0.61259663700000289</v>
       </c>
       <c r="D42" s="5">
-        <v>17.05368823819331</v>
+        <v>17.052414184807674</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.706958057000001</v>
+        <v>47.706969766999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.71160551799999894</v>
+        <v>0.71163450999999611</v>
       </c>
       <c r="D43" s="5">
-        <v>19.762751095788932</v>
+        <v>19.763632354626793</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.672179282000002</v>
+        <v>47.672187741000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-3.4778774999999484E-2</v>
+        <v>-3.4782025999994914E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.87131104401162451</v>
+        <v>-0.87139195181380469</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>47.493407157</v>
+        <v>47.493476948000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.17877212500000184</v>
+        <v>-0.17871079300000048</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.4083730125289549</v>
+        <v>-4.4068908955856241</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>47.289092834000002</v>
+        <v>47.289056932000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.20431432299999841</v>
+        <v>-0.20442001600000026</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.0419314377080475</v>
+        <v>-5.0444709888449957</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>47.003213088000003</v>
+        <v>47.003187551000003</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.2858797459999991</v>
+        <v>-0.2858693809999977</v>
       </c>
       <c r="D47" s="5">
-        <v>-7.0180247185863021</v>
+        <v>-7.0177838212309718</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>47.118260548000002</v>
+        <v>47.118266796</v>
       </c>
       <c r="C48" s="5">
-        <v>0.11504745999999955</v>
+        <v>0.11507924499999689</v>
       </c>
       <c r="D48" s="5">
-        <v>2.9770461186283015</v>
+        <v>2.9778813555816575</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>47.390815140999997</v>
+        <v>47.390780638000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.27255459299999529</v>
+        <v>0.27251384200000217</v>
       </c>
       <c r="D49" s="5">
-        <v>7.1665262516888095</v>
+        <v>7.1654194562110085</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>47.242144611999997</v>
+        <v>47.242132882</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14867052900000033</v>
+        <v>-0.14864775600000257</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.7002608671508952</v>
+        <v>-3.6997064593406903</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>47.112078337</v>
+        <v>47.112077479</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.13006627499999723</v>
+        <v>-0.13005540300000007</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.2542479176954076</v>
+        <v>-3.2539808022415517</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>47.188619813999999</v>
+        <v>47.188631262999998</v>
       </c>
       <c r="C52" s="5">
-        <v>7.6541476999999247E-2</v>
+        <v>7.6553783999997904E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>1.9671170589535825</v>
+        <v>1.9674362172446225</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>47.334357592000003</v>
+        <v>47.334374900999997</v>
       </c>
       <c r="C53" s="5">
-        <v>0.14573777800000443</v>
+        <v>0.14574363799999901</v>
       </c>
       <c r="D53" s="5">
-        <v>3.7696965092144818</v>
+        <v>3.7698497395106445</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0517212383988293</v>
+        <v>2.0517035201316425</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>46.924431892999998</v>
+        <v>46.924434380000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.40992569900000575</v>
+        <v>-0.40994052099999578</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.9112767382902316</v>
+        <v>-9.911614759566568</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>47.213845071999998</v>
+        <v>47.213848784</v>
       </c>
       <c r="C55" s="5">
-        <v>0.2894131790000003</v>
+        <v>0.28941440399999863</v>
       </c>
       <c r="D55" s="5">
-        <v>7.6574692662602528</v>
+        <v>7.6575023656345165</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>47.440382825</v>
+        <v>47.440392463000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22653775300000234</v>
+        <v>0.22654367900000238</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9121470830453493</v>
+        <v>5.912305365765147</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>47.946075196999999</v>
+        <v>47.94608126</v>
       </c>
       <c r="C57" s="5">
-        <v>0.50569237199999861</v>
+        <v>0.50568879699999769</v>
       </c>
       <c r="D57" s="5">
-        <v>13.568666588252643</v>
+        <v>13.568562051968257</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>48.230766303999999</v>
+        <v>48.230770438</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28469110700000044</v>
+        <v>0.28468917800000071</v>
       </c>
       <c r="D58" s="5">
-        <v>7.362644392799389</v>
+        <v>7.362591903256166</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>48.681991465999999</v>
+        <v>48.681980572000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.45122516200000007</v>
+        <v>0.4512101340000001</v>
       </c>
       <c r="D59" s="5">
-        <v>11.822728422242502</v>
+        <v>11.822313124411888</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>48.834471933000003</v>
+        <v>48.834472720999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.15248046700000373</v>
+        <v>0.15249214899999686</v>
       </c>
       <c r="D60" s="5">
-        <v>3.8240389776041939</v>
+        <v>3.8243378853862087</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>48.648262490999997</v>
+        <v>48.648233775999998</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.18620944200000622</v>
+        <v>-0.18623894499999949</v>
       </c>
       <c r="D61" s="5">
-        <v>-4.4809368545910111</v>
+        <v>-4.4816319180506881</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>48.949342498999997</v>
+        <v>48.949336715000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.30108000799999957</v>
+        <v>0.30110293900000329</v>
       </c>
       <c r="D62" s="5">
-        <v>7.6847853320201942</v>
+        <v>7.6853953826856669</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>48.954326975000001</v>
+        <v>48.954325437000001</v>
       </c>
       <c r="C63" s="5">
-        <v>4.9844760000041788E-3</v>
+        <v>4.988722000000223E-3</v>
       </c>
       <c r="D63" s="5">
-        <v>0.12226358853000274</v>
+        <v>0.12236781098706739</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>48.903740886000001</v>
+        <v>48.903749611999999</v>
       </c>
       <c r="C64" s="5">
-        <v>-5.058608899999939E-2</v>
+        <v>-5.0575825000002794E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.2329756999831298</v>
+        <v>-1.2327269855198275</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>48.963913523999999</v>
+        <v>48.963924398000003</v>
       </c>
       <c r="C65" s="5">
-        <v>6.0172637999997391E-2</v>
+        <v>6.0174786000004588E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.4865494199117535</v>
+        <v>1.4866025782824588</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4426493035904393</v>
+        <v>3.442634449928228</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>49.357399733999998</v>
+        <v>49.357409009999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.39348620999999895</v>
+        <v>0.39348461199999463</v>
       </c>
       <c r="D66" s="5">
-        <v>10.081362547166229</v>
+        <v>10.081317440365956</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>49.529218118999999</v>
+        <v>49.529217686000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.17181838500000168</v>
+        <v>0.17180867600000482</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2582431470865822</v>
+        <v>4.2579970841907455</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>49.55657136</v>
+        <v>49.556575094999999</v>
       </c>
       <c r="C68" s="5">
-        <v>2.7353241000000139E-2</v>
+        <v>2.7357408999996835E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.66473437980696382</v>
+        <v>0.66483598365993934</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.405949896000003</v>
+        <v>49.405953670000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.15062146399999676</v>
+        <v>-0.15062142499999709</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.5869047809604426</v>
+        <v>-3.5869036018471134</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.580998563000001</v>
+        <v>49.581002056999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17504866699999866</v>
+        <v>0.17504838699999681</v>
       </c>
       <c r="D70" s="5">
-        <v>4.3355206088831588</v>
+        <v>4.3355132006252628</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.545929995999998</v>
+        <v>49.545923641000002</v>
       </c>
       <c r="C71" s="5">
-        <v>-3.506856700000327E-2</v>
+        <v>-3.5078415999997503E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.84546420854508808</v>
+        <v>-0.84570067442926167</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>49.549465202999997</v>
+        <v>49.549465013000003</v>
       </c>
       <c r="C72" s="5">
-        <v>3.5352069999987634E-3</v>
+        <v>3.5413720000008198E-3</v>
       </c>
       <c r="D72" s="5">
-        <v>8.5656149962010097E-2</v>
+        <v>8.5805594308707711E-2</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>49.732271930000003</v>
+        <v>49.732257537000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.18280672700000622</v>
+        <v>0.1827925239999999</v>
       </c>
       <c r="D73" s="5">
-        <v>4.5182040963279713</v>
+        <v>4.517845923317676</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>49.894907066000002</v>
+        <v>49.894889501999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16263513599999868</v>
+        <v>0.16263196499999566</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9956133682674144</v>
+        <v>3.9955352339952066</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>49.876143006</v>
+        <v>49.876123065999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.8764060000002303E-2</v>
+        <v>-1.8766435999999942E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.45035371124982904</v>
+        <v>-0.45041077762035808</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.913846741999997</v>
+        <v>49.913879710000003</v>
       </c>
       <c r="C76" s="5">
-        <v>3.7703735999997434E-2</v>
+        <v>3.7756644000005224E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>0.91091790043640319</v>
+        <v>0.91220184456721753</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.890085036999999</v>
+        <v>49.890097353000002</v>
       </c>
       <c r="C77" s="5">
-        <v>-2.3761704999998301E-2</v>
+        <v>-2.3782357000001753E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.56977187496716208</v>
+        <v>-0.57026540786844215</v>
       </c>
       <c r="E77" s="5">
-        <v>1.891538985228447</v>
+        <v>1.891541510177297</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>49.840044937000002</v>
+        <v>49.840049031</v>
       </c>
       <c r="C78" s="5">
-        <v>-5.0040099999996812E-2</v>
+        <v>-5.0048322000002088E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1969906893741222</v>
+        <v>-1.1971859870048784</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.814868521000001</v>
+        <v>49.814868347999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.5176416000000756E-2</v>
+        <v>-2.5180683000002091E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.60449189873721387</v>
+        <v>-0.60459401640334809</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>49.747036448999999</v>
+        <v>49.747041211999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-6.7832072000001631E-2</v>
+        <v>-6.7827135999998234E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.6218376779864152</v>
+        <v>-1.6217205481867558</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.998887713000002</v>
+        <v>49.998892636000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.25185126400000257</v>
+        <v>0.2518514240000016</v>
       </c>
       <c r="D81" s="5">
-        <v>6.2472137238070102</v>
+        <v>6.2472171889027095</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.161274519000003</v>
+        <v>50.161278426000003</v>
       </c>
       <c r="C82" s="5">
-        <v>0.16238680600000066</v>
+        <v>0.16238579000000186</v>
       </c>
       <c r="D82" s="5">
-        <v>3.9677477829757279</v>
+        <v>3.9677221153155751</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>50.119643218</v>
+        <v>50.119639083999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.1631301000002452E-2</v>
+        <v>-4.163934200000341E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.99140520485587746</v>
+        <v>-0.99159574243739002</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>50.173568211999999</v>
+        <v>50.173564118999998</v>
       </c>
       <c r="C84" s="5">
-        <v>5.392499399999906E-2</v>
+        <v>5.39250349999989E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.2987781327237879</v>
+        <v>1.2987792338170046</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.296305128</v>
+        <v>50.296295524999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.12273691600000092</v>
+        <v>0.12273140599999977</v>
       </c>
       <c r="D85" s="5">
-        <v>2.9753148434191523</v>
+        <v>2.9751797171548411</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.222864567999999</v>
+        <v>50.222824916999997</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.3440560000001653E-2</v>
+        <v>-7.3470608000000936E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7381864403048342</v>
+        <v>-1.7388922398618445</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>50.529366606000004</v>
+        <v>50.529323677000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.30650203800000497</v>
+        <v>0.30649876000000376</v>
       </c>
       <c r="D87" s="5">
-        <v>7.574290872176892</v>
+        <v>7.5742133099643283</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>50.822825055999999</v>
+        <v>50.822884625999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29345844999999571</v>
+        <v>0.29356094899999619</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1961962207049313</v>
+        <v>7.1987968696855198</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>50.589722832</v>
+        <v>50.589745198000003</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.23310222399999958</v>
+        <v>-0.2331394279999941</v>
       </c>
       <c r="D89" s="5">
-        <v>-5.3671382698200159</v>
+        <v>-5.3679672556875557</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4023583934185124</v>
+        <v>1.4023781915068367</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>50.51848888</v>
+        <v>50.518497035999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.1233952000000045E-2</v>
+        <v>-7.124816200000339E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.6766615515288463</v>
+        <v>-1.6769926957288073</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>50.597954409000003</v>
+        <v>50.597962168999999</v>
       </c>
       <c r="C91" s="5">
-        <v>7.9465529000003698E-2</v>
+        <v>7.9465132999999355E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.9040151965799668</v>
+        <v>1.9040053160191306</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>50.965994217000002</v>
+        <v>50.966004542</v>
       </c>
       <c r="C92" s="5">
-        <v>0.36803980799999891</v>
+        <v>0.36804237300000153</v>
       </c>
       <c r="D92" s="5">
-        <v>9.0863711034640424</v>
+        <v>9.0864355344772996</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>51.003002389000002</v>
+        <v>51.003012665999996</v>
       </c>
       <c r="C93" s="5">
-        <v>3.7008172000000172E-2</v>
+        <v>3.7008123999996201E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>0.87484995270568078</v>
+        <v>0.87484863553979331</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>50.938993234000002</v>
+        <v>50.938998329999997</v>
       </c>
       <c r="C94" s="5">
-        <v>-6.4009155000000817E-2</v>
+        <v>-6.4014335999999616E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-1.4956571793660167</v>
+        <v>-1.4957771063845549</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>51.088841500000001</v>
+        <v>51.088836866999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.14984826599999934</v>
+        <v>0.14983853700000083</v>
       </c>
       <c r="D95" s="5">
-        <v>3.5877425668866314</v>
+        <v>3.5875054841479903</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>51.177438291999998</v>
+        <v>51.177419843000003</v>
       </c>
       <c r="C96" s="5">
-        <v>8.8596791999997038E-2</v>
+        <v>8.8582976000004976E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>2.1009689996269509</v>
+        <v>2.1006384309824488</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>51.346613560000002</v>
+        <v>51.346594402000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.1691752680000036</v>
+        <v>0.16917455899999823</v>
       </c>
       <c r="D97" s="5">
-        <v>4.0397147862527572</v>
+        <v>4.039699029997279</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>51.539580751999999</v>
+        <v>51.539504463</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19296719199999757</v>
+        <v>0.19291006099999919</v>
       </c>
       <c r="D98" s="5">
-        <v>4.6041476393216429</v>
+        <v>4.6027579716428901</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>51.921372161999997</v>
+        <v>51.921298856999996</v>
       </c>
       <c r="C99" s="5">
-        <v>0.38179140999999817</v>
+        <v>0.38179439399999637</v>
       </c>
       <c r="D99" s="5">
-        <v>9.2605440071805702</v>
+        <v>9.2606336304884564</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>52.154748214000001</v>
+        <v>52.154839860000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.23337605200000411</v>
+        <v>0.23354100300000624</v>
       </c>
       <c r="D100" s="5">
-        <v>5.5291162620169976</v>
+        <v>5.5331294497091177</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>52.158436295000001</v>
+        <v>52.158483865000001</v>
       </c>
       <c r="C101" s="5">
-        <v>3.6880809999999542E-3</v>
+        <v>3.6440049999981738E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>8.4890044248653318E-2</v>
+        <v>8.3874991892640693E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>3.100854037507661</v>
+        <v>3.1009024869767865</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>52.529202017000003</v>
+        <v>52.529227949000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.37076572200000157</v>
+        <v>0.37074408400000181</v>
       </c>
       <c r="D102" s="5">
-        <v>8.8716705585136335</v>
+        <v>8.8711239888463531</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>52.592979192999998</v>
+        <v>52.593004880999999</v>
       </c>
       <c r="C103" s="5">
-        <v>6.3777175999994995E-2</v>
+        <v>6.3776931999996123E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.4667222107143552</v>
+        <v>1.4667158328617536</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>52.449250829999997</v>
+        <v>52.449275010000001</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.14372836300000102</v>
+        <v>-0.1437298709999979</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.2305664047422189</v>
+        <v>-3.2305982377717646</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>52.804548126999997</v>
+        <v>52.804569823999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.3552972969999999</v>
+        <v>0.35529481399999696</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4387481572578249</v>
+        <v>8.4386829321347889</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>52.919676088999999</v>
+        <v>52.919684985000004</v>
       </c>
       <c r="C106" s="5">
-        <v>0.11512796200000253</v>
+        <v>0.11511516100000563</v>
       </c>
       <c r="D106" s="5">
-        <v>2.6479218508439928</v>
+        <v>2.6476227901636618</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>53.067184588000003</v>
+        <v>53.067171330000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.14750849900000418</v>
+        <v>0.14748634499999724</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3966433397349727</v>
+        <v>3.3961247802905437</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>53.172360517000001</v>
+        <v>53.172320053999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.10517592899999784</v>
+        <v>0.10514872399999575</v>
       </c>
       <c r="D108" s="5">
-        <v>2.404424327870136</v>
+        <v>2.4037962088159226</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>53.170767501999997</v>
+        <v>53.170717361000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.5930150000045273E-3</v>
+        <v>-1.6026929999952699E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.5945423941663446E-2</v>
+        <v>-3.6163793496268859E-2</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>53.2104584</v>
+        <v>53.210325128999997</v>
       </c>
       <c r="C110" s="5">
-        <v>3.9690898000003472E-2</v>
+        <v>3.9607767999996213E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.89946252432682172</v>
+        <v>0.8975717836233299</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>53.881840021000002</v>
+        <v>53.881680748000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.67138162100000187</v>
+        <v>0.6713556190000034</v>
       </c>
       <c r="D111" s="5">
-        <v>16.237166167067297</v>
+        <v>16.236536580325843</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>54.206451932999997</v>
+        <v>54.206627591</v>
       </c>
       <c r="C112" s="5">
-        <v>0.32461191199999462</v>
+        <v>0.32494684299999932</v>
       </c>
       <c r="D112" s="5">
-        <v>7.4738388945369438</v>
+        <v>7.4818307364961534</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>53.719230799000002</v>
+        <v>53.719333253999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.487221133999995</v>
+        <v>-0.48729433700000158</v>
       </c>
       <c r="D113" s="5">
-        <v>-10.268351624270478</v>
+        <v>-10.269787285416266</v>
       </c>
       <c r="E113" s="5">
-        <v>2.9924104610276059</v>
+        <v>2.9925129592337951</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>54.544674057999998</v>
+        <v>54.544735742</v>
       </c>
       <c r="C114" s="5">
-        <v>0.82544325899999649</v>
+        <v>0.82540248800000171</v>
       </c>
       <c r="D114" s="5">
-        <v>20.080029428588375</v>
+        <v>20.0789107577233</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>54.703565677</v>
+        <v>54.703616666999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.15889161900000204</v>
+        <v>0.15888092499999829</v>
       </c>
       <c r="D115" s="5">
-        <v>3.5522199138811938</v>
+        <v>3.551972911602097</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>54.950652112</v>
+        <v>54.950694263999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.24708643499999994</v>
+        <v>0.24707759700000054</v>
       </c>
       <c r="D116" s="5">
-        <v>5.5568893923838125</v>
+        <v>5.5566803565808565</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.583697637999997</v>
+        <v>54.583727945</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.36695447400000347</v>
+        <v>-0.36696631899999943</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.7256015770764019</v>
+        <v>-7.7258361557302369</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>54.595268998999998</v>
+        <v>54.595273650999999</v>
       </c>
       <c r="C118" s="5">
-        <v>1.1571361000001446E-2</v>
+        <v>1.1545705999999711E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.25468840258611181</v>
+        <v>0.25412293159441379</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>54.328062052999996</v>
+        <v>54.328031834000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.26720694600000172</v>
+        <v>-0.2672418169999986</v>
       </c>
       <c r="D119" s="5">
-        <v>-5.7176410441444503</v>
+        <v>-5.7183667600604231</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.032941008000002</v>
+        <v>55.032871358999998</v>
       </c>
       <c r="C120" s="5">
-        <v>0.70487895500000519</v>
+        <v>0.70483952499999702</v>
       </c>
       <c r="D120" s="5">
-        <v>16.729898523563413</v>
+        <v>16.728904890826879</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>55.679182457000003</v>
+        <v>55.679090696999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.64624144900000147</v>
+        <v>0.64621933800000164</v>
       </c>
       <c r="D121" s="5">
-        <v>15.038054464712758</v>
+        <v>15.037526543682622</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.578588265</v>
+        <v>55.578390134999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.10059419200000264</v>
+        <v>-0.1007005620000001</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.1465964251207503</v>
+        <v>-2.1488472478907394</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>55.395762757</v>
+        <v>55.395514126000002</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.18282550800000053</v>
+        <v>-0.18287600899999745</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.8767546037610567</v>
+        <v>-3.8778197308608653</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>55.380360343</v>
+        <v>55.380628975</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.5402414000000419E-2</v>
+        <v>-1.4885151000001429E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.33314205496167704</v>
+        <v>-0.32197203726415102</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>55.49463978</v>
+        <v>55.494813129999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.11427943700000043</v>
+        <v>0.11418415499999668</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5045429517410955</v>
+        <v>2.5024187425906508</v>
       </c>
       <c r="E125" s="5">
-        <v>3.3049784120011028</v>
+        <v>3.305104081625565</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>55.465090867999997</v>
+        <v>55.465169623999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-2.9548912000002758E-2</v>
+        <v>-2.964350599999932E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-0.63708920263082502</v>
+        <v>-0.63912071749924193</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>55.697678044</v>
+        <v>55.697765298999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.23258717600000267</v>
+        <v>0.23259567499999889</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1497729750492383</v>
+        <v>5.1499580329179118</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>55.421809035999999</v>
+        <v>55.421872635</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.2758690080000008</v>
+        <v>-0.27589266399999701</v>
       </c>
       <c r="D128" s="5">
-        <v>-5.784298578361402</v>
+        <v>-5.7847723357194898</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>55.841848630000001</v>
+        <v>55.841883205000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.42003959400000213</v>
+        <v>0.4200105700000023</v>
       </c>
       <c r="D129" s="5">
-        <v>9.4836011168855308</v>
+        <v>9.4829069253418385</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>56.272800721000003</v>
+        <v>56.272795807999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.43095209100000176</v>
+        <v>0.4309126029999959</v>
       </c>
       <c r="D130" s="5">
-        <v>9.6642123783607037</v>
+        <v>9.6632826939221808</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>56.689209210999998</v>
+        <v>56.689158368999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.41640848999999491</v>
+        <v>0.41636256099999969</v>
       </c>
       <c r="D131" s="5">
-        <v>9.2502444301771014</v>
+        <v>9.2491831148049144</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>56.210731113000001</v>
+        <v>56.210632197999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.47847809799999652</v>
+        <v>-0.47852617099999861</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.6712453575179218</v>
+        <v>-9.6721806493333062</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.052781162999999</v>
+        <v>56.052649776000003</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.15794995000000256</v>
+        <v>-0.15798242199999635</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.3203251782140564</v>
+        <v>-3.3210030214003705</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.025870758000003</v>
+        <v>56.025631857</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.6910404999995308E-2</v>
+        <v>-2.7017919000002166E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.57458976006855567</v>
+        <v>-0.57688066040749719</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>55.830405149000001</v>
+        <v>55.830092938</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.19546560900000287</v>
+        <v>-0.19553891900000053</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.1072061235492114</v>
+        <v>-4.1087342811139349</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>55.439533089000001</v>
+        <v>55.439865202999997</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.39087205999999952</v>
+        <v>-0.39022773500000341</v>
       </c>
       <c r="D136" s="5">
-        <v>-8.0852067469108562</v>
+        <v>-8.0724304095921013</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>55.621752100000002</v>
+        <v>55.621983321000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.18221901100000082</v>
+        <v>0.18211811800000532</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0162550659814444</v>
+        <v>4.0139664897328897</v>
       </c>
       <c r="E137" s="5">
-        <v>0.22905332930156508</v>
+        <v>0.22915689562212904</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>54.972751527</v>
+        <v>54.972842344</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.64900057300000213</v>
+        <v>-0.64914097700000184</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.137221104541775</v>
+        <v>-13.13983214044665</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>54.673503324000002</v>
+        <v>54.673616918999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.29924820299999766</v>
+        <v>-0.29922542500000304</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.3402191926328459</v>
+        <v>-6.3397407846988996</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>54.611860817999997</v>
+        <v>54.611933872000002</v>
       </c>
       <c r="C140" s="5">
-        <v>-6.1642506000005426E-2</v>
+        <v>-6.1683046999995383E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.3446006466627747</v>
+        <v>-1.3454767044426386</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>54.364327715999998</v>
+        <v>54.364357421999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.24753310199999845</v>
+        <v>-0.24757645000000394</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.3055415153590468</v>
+        <v>-5.3064406571600831</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>54.061836544000002</v>
+        <v>54.061820928000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.30249117199999631</v>
+        <v>-0.3025364939999946</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.4763862294972885</v>
+        <v>-6.477323644294442</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>53.506882781999998</v>
+        <v>53.506816674</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.55495376200000379</v>
+        <v>-0.55500425400000353</v>
       </c>
       <c r="D143" s="5">
-        <v>-11.645990131905283</v>
+        <v>-11.646993811053996</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>53.194111077999999</v>
+        <v>53.193995170999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.31277170399999932</v>
+        <v>-0.31282150300000211</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.7933574388482914</v>
+        <v>-6.794412652727555</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>52.910728296999999</v>
+        <v>52.910588122999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.28338278100000025</v>
+        <v>-0.28340704800000083</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.2087759507641334</v>
+        <v>-6.2093052826069917</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>52.824007553000001</v>
+        <v>52.823790483000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-8.6720743999997296E-2</v>
+        <v>-8.6797639999993237E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.9491681320936705</v>
+        <v>-1.9508860334373934</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>52.317023790999997</v>
+        <v>52.316735561000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.50698376200000439</v>
+        <v>-0.5070549220000018</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.928205430342096</v>
+        <v>-10.929701821270266</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>51.067507810000002</v>
+        <v>51.067799559000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.2495159809999947</v>
+        <v>-1.2489360020000007</v>
       </c>
       <c r="D148" s="5">
-        <v>-25.179671750850265</v>
+        <v>-25.169595196672688</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>50.908292818</v>
+        <v>50.908536165000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.15921499200000255</v>
+        <v>-0.15926339399999989</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.6777910761665811</v>
+        <v>-3.6788693736403144</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.4741294620239049</v>
+        <v>-8.4740724342715836</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>50.836742884000003</v>
+        <v>50.836815700999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-7.154993399999654E-2</v>
+        <v>-7.1720464000001982E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.6735842532219158</v>
+        <v>-1.6775342119488723</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>50.127227947999998</v>
+        <v>50.127342720000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.70951493600000504</v>
+        <v>-0.70947298099999756</v>
       </c>
       <c r="D151" s="5">
-        <v>-15.520437885119643</v>
+        <v>-15.519568846645882</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>50.282782316999999</v>
+        <v>50.282850293999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.15555436900000075</v>
+        <v>0.15550757399999782</v>
       </c>
       <c r="D152" s="5">
-        <v>3.7880480420341645</v>
+        <v>3.7868801614675318</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>49.878843963999998</v>
+        <v>49.878867821</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40393835300000092</v>
+        <v>-0.40398247299999923</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.2252745644158196</v>
+        <v>-9.226226162917694</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>49.585820126999998</v>
+        <v>49.585802145000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.29302383699999979</v>
+        <v>-0.29306567599999767</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.8262755491790728</v>
+        <v>-6.8272157898467523</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>49.657663057000001</v>
+        <v>49.657590075000002</v>
       </c>
       <c r="C155" s="5">
-        <v>7.1842930000002525E-2</v>
+        <v>7.1787929999999278E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>1.7525542778975556</v>
+        <v>1.751202533064844</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>49.403123555000001</v>
+        <v>49.403014161000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.25453950200000008</v>
+        <v>-0.25457591400000013</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.9805788152808574</v>
+        <v>-5.981418907547309</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>49.081555909000002</v>
+        <v>49.081435284000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.32156764599999832</v>
+        <v>-0.32157887700000032</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.537217585231371</v>
+        <v>-7.5374875739204761</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>48.538438167000002</v>
+        <v>48.538268379000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.54311774199999974</v>
+        <v>-0.54316690499999964</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.499665259312076</v>
+        <v>-12.500757645293614</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>48.148075708999997</v>
+        <v>48.147822896999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.39036245800000557</v>
+        <v>-0.39044548200000406</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.2351606898593239</v>
+        <v>-9.2370696886833414</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>48.154904555000002</v>
+        <v>48.155154195000001</v>
       </c>
       <c r="C160" s="5">
-        <v>6.8288460000047735E-3</v>
+        <v>7.3312980000039829E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>0.17032893711625974</v>
+        <v>0.18287283747591143</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>48.092631670999999</v>
+        <v>48.092863301000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.2272884000002193E-2</v>
+        <v>-6.2290894000000208E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.5408243091915574</v>
+        <v>-1.5412588335648403</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.5308496732863315</v>
+        <v>-5.530846251155408</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>47.670475922999998</v>
+        <v>47.670530425999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.42215574800000155</v>
+        <v>-0.42233287500000216</v>
       </c>
       <c r="D162" s="5">
-        <v>-10.039607653461136</v>
+        <v>-10.043572650791631</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>47.884636458999999</v>
+        <v>47.884731922</v>
       </c>
       <c r="C163" s="5">
-        <v>0.2141605360000014</v>
+        <v>0.21420149600000116</v>
       </c>
       <c r="D163" s="5">
-        <v>5.5262443296222985</v>
+        <v>5.5273210502797321</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>47.471634418000001</v>
+        <v>47.471687512999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.4130020409999986</v>
+        <v>-0.41304440900000117</v>
       </c>
       <c r="D164" s="5">
-        <v>-9.8728001338315163</v>
+        <v>-9.8737466214948171</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>47.427482929</v>
+        <v>47.427497400999997</v>
       </c>
       <c r="C165" s="5">
-        <v>-4.4151489000000765E-2</v>
+        <v>-4.4190112000002557E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.1103811034734568</v>
+        <v>-1.1113462423834264</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>47.235529816000003</v>
+        <v>47.235510140000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19195311299999673</v>
+        <v>-0.19198726099999419</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.7500897839228067</v>
+        <v>-4.7509146717248267</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>46.909280007</v>
+        <v>46.909208206000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.32624980900000367</v>
+        <v>-0.32630193399999996</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.9805327783705415</v>
+        <v>-7.9817629808403794</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>46.510378021999998</v>
+        <v>46.510287138999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.39890198500000196</v>
+        <v>-0.3989210670000034</v>
       </c>
       <c r="D168" s="5">
-        <v>-9.7404371163809742</v>
+        <v>-9.7408957086512977</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>46.565997193999998</v>
+        <v>46.565913862999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.5619172000000106E-2</v>
+        <v>5.5626723999999683E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.4444892120847097</v>
+        <v>1.4446894791208642</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>46.477074948000002</v>
+        <v>46.476963378999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.8922245999995653E-2</v>
+        <v>-8.8950484000001495E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.2676005657649823</v>
+        <v>-2.2683171294009541</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>46.332679640000002</v>
+        <v>46.332497420000003</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.144395308</v>
+        <v>-0.14446595899999437</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.6651188467630935</v>
+        <v>-3.6668902547032478</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>46.116529350999997</v>
+        <v>46.116697893000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.2161502890000051</v>
+        <v>-0.21579952700000149</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.4567846394494079</v>
+        <v>-5.4481760190721928</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.748348602</v>
+        <v>45.748540452</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.36818074899999687</v>
+        <v>-0.36815744100000103</v>
       </c>
       <c r="D173" s="5">
-        <v>-9.1707613454402264</v>
+        <v>-9.17017397598363</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.8745160901926932</v>
+        <v>-4.8745753280014288</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>45.703065238999997</v>
+        <v>45.703085625999996</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.5283363000002907E-2</v>
+        <v>-4.5454826000003834E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.181357987412901</v>
+        <v>-1.1858017739066917</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>45.731945508000003</v>
+        <v>45.732014550000002</v>
       </c>
       <c r="C175" s="5">
-        <v>2.8880269000005399E-2</v>
+        <v>2.8928924000005907E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.76093419772125248</v>
+        <v>0.76222027945833659</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>45.770477880000001</v>
+        <v>45.770516000000001</v>
       </c>
       <c r="C176" s="5">
-        <v>3.8532371999998816E-2</v>
+        <v>3.8501449999998272E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0157828610088293</v>
+        <v>1.0149623836605892</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>46.030915155000002</v>
+        <v>46.030924053</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26043727500000102</v>
+        <v>0.26040805299999903</v>
       </c>
       <c r="D177" s="5">
-        <v>7.0458783211185816</v>
+        <v>7.0450567950346876</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>45.791811911000003</v>
+        <v>45.791794895000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.23910324399999894</v>
+        <v>-0.23912915799999723</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.0582541899343756</v>
+        <v>-6.058890999785449</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>45.552912738000003</v>
+        <v>45.552851742999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.23889917300000008</v>
+        <v>-0.23894315200000449</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.0839360649450613</v>
+        <v>-6.0850263095299395</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>46.043447583999999</v>
+        <v>46.043381490000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.49053484599999564</v>
+        <v>0.49052974700000362</v>
       </c>
       <c r="D180" s="5">
-        <v>13.715638788880868</v>
+        <v>13.715507136149064</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>45.754024522000002</v>
+        <v>45.753976450000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.28942306199999734</v>
+        <v>-0.28940503999999834</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.2876497746162894</v>
+        <v>-7.2872216549871087</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>45.797034171999996</v>
+        <v>45.796973600000001</v>
       </c>
       <c r="C182" s="5">
-        <v>4.3009649999994792E-2</v>
+        <v>4.299714999999793E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>1.1338730454252044</v>
+        <v>1.1335429971297994</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>45.992090756000003</v>
+        <v>45.991981809999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.19505658400000669</v>
+        <v>0.19500820999999746</v>
       </c>
       <c r="D183" s="5">
-        <v>5.232426549515945</v>
+        <v>5.2311054504009968</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>45.763892147</v>
+        <v>45.763984067999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22819860900000322</v>
+        <v>-0.22799774199999945</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.7942070536848966</v>
+        <v>-5.7892584158915739</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>45.464284499999998</v>
+        <v>45.464419745999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.29960764700000198</v>
+        <v>-0.29956432200000194</v>
       </c>
       <c r="D185" s="5">
-        <v>-7.5793778952370054</v>
+        <v>-7.5783063495999503</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.62092755406603084</v>
+        <v>-0.62104867869633429</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>45.640342019000002</v>
+        <v>45.640349458000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17605751900000399</v>
+        <v>0.17592971200000562</v>
       </c>
       <c r="D186" s="5">
-        <v>4.7471836046224514</v>
+        <v>4.743649353766366</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>45.606397123999997</v>
+        <v>45.606437743999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.3944895000004749E-2</v>
+        <v>-3.3911714000005588E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.8888553008580713</v>
+        <v>-0.88798985177634959</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>45.685075171999998</v>
+        <v>45.685096512999998</v>
       </c>
       <c r="C188" s="5">
-        <v>7.8678048000000445E-2</v>
+        <v>7.8658769000000461E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0899405470824917</v>
+        <v>2.0894216888888595</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>45.777687329000003</v>
+        <v>45.777692637999998</v>
       </c>
       <c r="C189" s="5">
-        <v>9.2612157000004913E-2</v>
+        <v>9.2596125000000029E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>2.4599302298270231</v>
+        <v>2.45949847373228</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>45.737183148</v>
+        <v>45.737171762000003</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.0504181000002859E-2</v>
+        <v>-4.0520875999995098E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.056610421069204</v>
+        <v>-1.0570436943468153</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>45.583379878000002</v>
+        <v>45.583333408999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.15380326999999738</v>
+        <v>-0.1538383530000047</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.9615109959617256</v>
+        <v>-3.9623989464455112</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>46.081610644000001</v>
+        <v>46.081565691000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.49823076599999894</v>
+        <v>0.49823228200000358</v>
       </c>
       <c r="D192" s="5">
-        <v>13.934045095472669</v>
+        <v>13.934105143535547</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>46.140239377999997</v>
+        <v>46.140220499999998</v>
       </c>
       <c r="C193" s="5">
-        <v>5.8628733999995575E-2</v>
+        <v>5.8654808999996533E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5374654255525755</v>
+        <v>1.538155514944739</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>46.315423164999999</v>
+        <v>46.315406439</v>
       </c>
       <c r="C194" s="5">
-        <v>0.1751837870000017</v>
+        <v>0.17518593900000212</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6524780783018471</v>
+        <v>4.6525383726780056</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>46.446288254999999</v>
+        <v>46.446247288000002</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13086509000000035</v>
+        <v>0.13084084900000192</v>
       </c>
       <c r="D195" s="5">
-        <v>3.4438132338873606</v>
+        <v>3.4431666324244103</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>46.705213278999999</v>
+        <v>46.705230741999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.25892502399999984</v>
+        <v>0.25898345399999556</v>
       </c>
       <c r="D196" s="5">
-        <v>6.8986344507883102</v>
+        <v>6.9002455470432045</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>47.135348604999997</v>
+        <v>47.135435412</v>
       </c>
       <c r="C197" s="5">
-        <v>0.43013532599999849</v>
+        <v>0.43020467000000195</v>
       </c>
       <c r="D197" s="5">
-        <v>11.628828057401108</v>
+        <v>11.63079419862385</v>
       </c>
       <c r="E197" s="5">
-        <v>3.675553510580376</v>
+        <v>3.6754360340143233</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>47.488612216999996</v>
+        <v>47.488611779999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.35326361199999923</v>
+        <v>0.35317636799999974</v>
       </c>
       <c r="D198" s="5">
-        <v>9.3737385660996875</v>
+        <v>9.3713093746401466</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>47.810166846999998</v>
+        <v>47.810185054000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.3215546300000014</v>
+        <v>0.32157327400000213</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4349724568195441</v>
+        <v>8.4354799606354938</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>48.310483095000002</v>
+        <v>48.310493286000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.50031624800000429</v>
+        <v>0.50030823200000185</v>
       </c>
       <c r="D200" s="5">
-        <v>13.30614213792154</v>
+        <v>13.305911169665885</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>47.850121799999997</v>
+        <v>47.850129029999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.46036129500000555</v>
+        <v>-0.46036425600000541</v>
       </c>
       <c r="D201" s="5">
-        <v>-10.854380640606621</v>
+        <v>-10.854444666250551</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>48.265389567</v>
+        <v>48.265384963999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41526776700000312</v>
+        <v>0.41525593400000105</v>
       </c>
       <c r="D202" s="5">
-        <v>10.925966022798161</v>
+        <v>10.925637950421985</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>48.490501770999998</v>
+        <v>48.490468667000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.22511220399999843</v>
+        <v>0.2250837030000028</v>
       </c>
       <c r="D203" s="5">
-        <v>5.7426882452451311</v>
+        <v>5.7419429876817141</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>48.729398850000003</v>
+        <v>48.729375189999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.23889707900000445</v>
+        <v>0.23890652299999715</v>
       </c>
       <c r="D204" s="5">
-        <v>6.0748697655047312</v>
+        <v>6.0751207202718094</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>48.924927353999998</v>
+        <v>48.924924261999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.195528503999995</v>
+        <v>0.1955490719999986</v>
       </c>
       <c r="D205" s="5">
-        <v>4.9227412803988457</v>
+        <v>4.9232730382962719</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>49.429288855000003</v>
+        <v>49.429285321999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.50436150100000532</v>
+        <v>0.5043610600000008</v>
       </c>
       <c r="D206" s="5">
-        <v>13.096736578077284</v>
+        <v>13.09672534489248</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>49.213589411000001</v>
+        <v>49.213563809999997</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.21569944400000196</v>
+        <v>-0.21572151200000178</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.1126861882892394</v>
+        <v>-5.1131971279262061</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>49.349581336999996</v>
+        <v>49.349588003999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.13599192599999554</v>
+        <v>0.13602419400000088</v>
       </c>
       <c r="D208" s="5">
-        <v>3.3668239196409377</v>
+        <v>3.367636757410164</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>49.479606736000001</v>
+        <v>49.479654433</v>
       </c>
       <c r="C209" s="5">
-        <v>0.13002539900000443</v>
+        <v>0.13006642900000287</v>
       </c>
       <c r="D209" s="5">
-        <v>3.2079611572719102</v>
+        <v>3.2089877204214856</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9734608958664328</v>
+        <v>4.9733687628208401</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>49.428818258</v>
+        <v>49.428823037999997</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.0788478000001192E-2</v>
+        <v>-5.0831395000002999E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.22481323331044</v>
+        <v>-1.2258412023343768</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>49.434727482</v>
+        <v>49.434729173000001</v>
       </c>
       <c r="C211" s="5">
-        <v>5.9092239999998242E-3</v>
+        <v>5.9061350000035873E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>0.14355457950536721</v>
+        <v>0.14347947427959529</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>48.938368173999997</v>
+        <v>48.938371117999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.49635930800000239</v>
+        <v>-0.49635805500000174</v>
       </c>
       <c r="D212" s="5">
-        <v>-11.405232126616639</v>
+        <v>-11.405204537590963</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>49.121757052</v>
+        <v>49.121762035000003</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18338887800000236</v>
+        <v>0.18339091700000409</v>
       </c>
       <c r="D213" s="5">
-        <v>4.5906608163829965</v>
+        <v>4.5907126320856806</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>49.279339090000001</v>
+        <v>49.279335721000002</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15758203800000103</v>
+        <v>0.15757368599999921</v>
       </c>
       <c r="D214" s="5">
-        <v>3.918239792198519</v>
+        <v>3.9180280396635458</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>49.394044436000001</v>
+        <v>49.394024612999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.11470534600000093</v>
+        <v>0.11468889199999666</v>
       </c>
       <c r="D215" s="5">
-        <v>2.8292247063990361</v>
+        <v>2.8288138529703355</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>49.273039535999999</v>
+        <v>49.273029622000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.12100490000000264</v>
+        <v>-0.12099499099999633</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9004567478665644</v>
+        <v>-2.9002235707471291</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>49.291896915000002</v>
+        <v>49.291898781999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.8857379000003505E-2</v>
+        <v>1.8869159999994167E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.46022221598827073</v>
+        <v>0.46051043492381094</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>49.147995096999999</v>
+        <v>49.147994941999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.14390181800000335</v>
+        <v>-0.14390384000000012</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.4475504056224349</v>
+        <v>-3.4475979443455262</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>49.104456714000001</v>
+        <v>49.10444622</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.3538382999997793E-2</v>
+        <v>-4.3548721999997042E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.057871313665637</v>
+        <v>-1.0581213052488048</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>48.913781299</v>
+        <v>48.913785599999997</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.19067541500000118</v>
+        <v>-0.19066062000000272</v>
       </c>
       <c r="D220" s="5">
-        <v>-4.5614298789530716</v>
+        <v>-4.5610844236059993</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>48.645099879</v>
+        <v>48.645120587999997</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.26868142000000006</v>
+        <v>-0.26866501199999959</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.3960137618790931</v>
+        <v>-6.3956343440104373</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.6865672790257635</v>
+        <v>-1.686620196852906</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>48.371888323</v>
+        <v>48.371892428999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.27321155599999969</v>
+        <v>-0.27322815899999853</v>
       </c>
       <c r="D222" s="5">
-        <v>-6.535366937537523</v>
+        <v>-6.5357492055586608</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>48.045048901999998</v>
+        <v>48.045049222999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.32683942100000252</v>
+        <v>-0.3268432059999995</v>
       </c>
       <c r="D223" s="5">
-        <v>-7.8135314116458137</v>
+        <v>-7.8136179224625906</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>47.979805818000003</v>
+        <v>47.979806259999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.5243083999995122E-2</v>
+        <v>-6.5242963000002874E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.6174319600732234</v>
+        <v>-1.6174289720221946</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>47.661155706000002</v>
+        <v>47.661155837000003</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.31865011200000026</v>
+        <v>-0.31865042299999402</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.6848462753141611</v>
+        <v>-7.6848534356161569</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>47.570574432999997</v>
+        <v>47.570567373000003</v>
       </c>
       <c r="C226" s="5">
-        <v>-9.0581273000005069E-2</v>
+        <v>-9.0588463999999647E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.2569425678369837</v>
+        <v>-2.2571198653565716</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>47.300371392000002</v>
+        <v>47.300360075</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27020304099999493</v>
+        <v>-0.27020729800000254</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.6071002218034973</v>
+        <v>-6.6072020354466021</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>46.902061510999999</v>
+        <v>46.902056805999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.39830988100000297</v>
+        <v>-0.39830326900000301</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.6499132089399637</v>
+        <v>-9.6497625669214493</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>46.757806358000003</v>
+        <v>46.757805310999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.14425515299999603</v>
+        <v>-0.1442514949999989</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.6290026264547137</v>
+        <v>-3.6289125116948262</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>46.355573898999999</v>
+        <v>46.355579597000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.40223245900000393</v>
+        <v>-0.40222571399999651</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.8482815633772489</v>
+        <v>-9.8481243623818049</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>45.907477174</v>
+        <v>45.907481980999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.4480967249999992</v>
+        <v>-0.44809761600000542</v>
       </c>
       <c r="D231" s="5">
-        <v>-11.002547094105552</v>
+        <v>-11.0025665405465</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>45.709538834999996</v>
+        <v>45.709545697999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.19793833900000379</v>
+        <v>-0.1979362829999971</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.0530642952374976</v>
+        <v>-5.0530125304213636</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>45.258362615999999</v>
+        <v>45.258363805000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.45117621899999705</v>
+        <v>-0.45118189299999756</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.222282202443845</v>
+        <v>-11.222414167564754</v>
       </c>
       <c r="E233" s="5">
-        <v>-6.9621344625135588</v>
+        <v>-6.9621716259769206</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>44.932711959999999</v>
+        <v>44.932721221999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.32565065600000054</v>
+        <v>-0.32564258300000404</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.3008041386670506</v>
+        <v>-8.3006062233035305</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>44.554617448999998</v>
+        <v>44.554620784000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.37809451100000047</v>
+        <v>-0.37810043799999704</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.643156845641343</v>
+        <v>-9.6432991884357495</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>44.306828689</v>
+        <v>44.306828621000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.24778875999999883</v>
+        <v>-0.24779216299999973</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.4733534123855403</v>
+        <v>-6.4734391426483633</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>43.848016635999997</v>
+        <v>43.847995660999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.45881205300000261</v>
+        <v>-0.45883296000000229</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.742534077073884</v>
+        <v>-11.743039073092243</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>43.549335399999997</v>
+        <v>43.549325211000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29868123600000018</v>
+        <v>-0.29867044999999592</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.8746959427849923</v>
+        <v>-7.8744257656741539</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>42.919361082999998</v>
+        <v>42.919348495000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.62997431699999851</v>
+        <v>-0.6299767160000016</v>
       </c>
       <c r="D239" s="5">
-        <v>-16.042287261856902</v>
+        <v>-16.042347036054917</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>43.000661190000002</v>
+        <v>43.000653317000001</v>
       </c>
       <c r="C240" s="5">
-        <v>8.1300107000004118E-2</v>
+        <v>8.1304821999999888E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>2.2969352418634736</v>
+        <v>2.2970705243621659</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>42.832127888000002</v>
+        <v>42.832136875000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16853330200000016</v>
+        <v>-0.16851644199999782</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6031125237435022</v>
+        <v>-4.6026627347491527</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>42.758347004000001</v>
+        <v>42.758381444000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.3780884000001379E-2</v>
+        <v>-7.3755431000002147E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.0475996856963996</v>
+        <v>-2.04689955391818</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>42.913935096000003</v>
+        <v>42.913963867</v>
       </c>
       <c r="C243" s="5">
-        <v>0.15558809200000212</v>
+        <v>0.15558242299999847</v>
       </c>
       <c r="D243" s="5">
-        <v>4.4549897639441838</v>
+        <v>4.454820519717817</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>42.916054693</v>
+        <v>42.916071832</v>
       </c>
       <c r="C244" s="5">
-        <v>2.1195969999965314E-3</v>
+        <v>2.1079650000004335E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>5.9286277684122979E-2</v>
+        <v>5.8960796891627254E-2</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>43.188647428000003</v>
+        <v>43.188633592999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.27259273500000347</v>
+        <v>0.27256176099999863</v>
       </c>
       <c r="D245" s="5">
-        <v>7.8941148362962288</v>
+        <v>7.8931830238223144</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.5731110636077155</v>
+        <v>-4.5731441395398971</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>43.317458006000003</v>
+        <v>43.317437402000003</v>
       </c>
       <c r="C246" s="5">
-        <v>0.12881057799999951</v>
+        <v>0.12880380900000432</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6383091700320724</v>
+        <v>3.6381160144009161</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>43.465912576000001</v>
+        <v>43.465869566000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.1484545699999984</v>
+        <v>0.14843216399999903</v>
       </c>
       <c r="D247" s="5">
-        <v>4.1909671628706846</v>
+        <v>4.1903246897211366</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>43.541812305000001</v>
+        <v>43.541778051999998</v>
       </c>
       <c r="C248" s="5">
-        <v>7.5899728999999638E-2</v>
+        <v>7.5908485999995889E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.1156698216401537</v>
+        <v>2.1159183821923611</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>43.820569046000003</v>
+        <v>43.820530859000002</v>
       </c>
       <c r="C249" s="5">
-        <v>0.27875674100000225</v>
+        <v>0.2787528070000036</v>
       </c>
       <c r="D249" s="5">
-        <v>7.9588224328873913</v>
+        <v>7.9587126116066331</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>44.041233224000003</v>
+        <v>44.041266886999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.22066417799999982</v>
+        <v>0.22073602799999748</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2129574254785158</v>
+        <v>6.2150423536861954</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>44.21726314</v>
+        <v>44.217309245999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.1760299159999974</v>
+        <v>0.1760423590000002</v>
       </c>
       <c r="D251" s="5">
-        <v>4.9031768414383725</v>
+        <v>4.90352725569696</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>44.371934457999998</v>
+        <v>44.371961347000003</v>
       </c>
       <c r="C252" s="5">
-        <v>0.15467131799999834</v>
+        <v>0.15465210100000348</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2792878614759111</v>
+        <v>4.2787413684452824</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>44.617788585</v>
+        <v>44.617796114999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.2458541270000012</v>
+        <v>0.2458347679999946</v>
       </c>
       <c r="D253" s="5">
-        <v>6.8553182075395069</v>
+        <v>6.8547575722106346</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>44.764349056</v>
+        <v>44.764398999000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.1465604710000008</v>
+        <v>0.14660288400000354</v>
       </c>
       <c r="D254" s="5">
-        <v>4.0137578039191935</v>
+        <v>4.0149397225901939</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>45.016135779999999</v>
+        <v>45.016225704999997</v>
       </c>
       <c r="C255" s="5">
-        <v>0.25178672399999869</v>
+        <v>0.25182670599999568</v>
       </c>
       <c r="D255" s="5">
-        <v>6.9624304158065531</v>
+        <v>6.9635624206694224</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>45.118849087999997</v>
+        <v>45.118844920000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.10271330799999845</v>
+        <v>0.10261921500000426</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7726630580180434</v>
+        <v>2.7700855602210028</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>45.093501998999997</v>
+        <v>45.093441138999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.5347089000000267E-2</v>
+        <v>-2.5403781000001402E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.672062823860331</v>
+        <v>-0.67356138839582691</v>
       </c>
       <c r="E257" s="5">
-        <v>4.4105446325347186</v>
+        <v>4.4104371625888428</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>45.4312252</v>
+        <v>45.431126915999997</v>
       </c>
       <c r="C258" s="5">
-        <v>0.33772320100000286</v>
+        <v>0.33768577699999724</v>
       </c>
       <c r="D258" s="5">
-        <v>9.3668788097436728</v>
+        <v>9.3658108878099213</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>45.477674866000001</v>
+        <v>45.477504971999998</v>
       </c>
       <c r="C259" s="5">
-        <v>4.6449666000000889E-2</v>
+        <v>4.6378056000001777E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.233823429228087</v>
+        <v>1.2319132697145907</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>45.482681206000002</v>
+        <v>45.482551954999998</v>
       </c>
       <c r="C260" s="5">
-        <v>5.0063400000013303E-3</v>
+        <v>5.0469829999997273E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>0.13218016781664232</v>
+        <v>0.13325440004188227</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>45.690130969000002</v>
+        <v>45.690088177</v>
       </c>
       <c r="C261" s="5">
-        <v>0.20744976299999962</v>
+        <v>0.20753622200000166</v>
       </c>
       <c r="D261" s="5">
-        <v>5.6126971835940731</v>
+        <v>5.6151117667626593</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>45.734986990000003</v>
+        <v>45.735165031000001</v>
       </c>
       <c r="C262" s="5">
-        <v>4.4856021000001078E-2</v>
+        <v>4.5076854000001276E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1844751240657869</v>
+        <v>1.1903392744029739</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>45.913721555000002</v>
+        <v>45.913962437999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17873456499999918</v>
+        <v>0.17879740699999758</v>
       </c>
       <c r="D263" s="5">
-        <v>4.7917841821250917</v>
+        <v>4.7934862706930703</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>46.141992481000003</v>
+        <v>46.142143978</v>
       </c>
       <c r="C264" s="5">
-        <v>0.22827092600000043</v>
+        <v>0.22818154000000135</v>
       </c>
       <c r="D264" s="5">
-        <v>6.1319578146207254</v>
+        <v>6.1294576205598306</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>46.102239423999997</v>
+        <v>46.102233929000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.9753057000005754E-2</v>
+        <v>-3.9910048999999503E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.0289602158209843</v>
+        <v>-1.0330010786804622</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>46.267789032000003</v>
+        <v>46.267758663000002</v>
       </c>
       <c r="C266" s="5">
-        <v>0.16554960800000629</v>
+        <v>0.16552473400000167</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3952402062000573</v>
+        <v>4.3945672559778881</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>46.125764060999998</v>
+        <v>46.125952075000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.142024971000005</v>
+        <v>-0.14180658800000145</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6219980494056725</v>
+        <v>-3.6165246066463985</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>46.226357436999997</v>
+        <v>46.226313840000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10059337599999907</v>
+        <v>0.10036176500000238</v>
       </c>
       <c r="D268" s="5">
-        <v>2.6486397116868954</v>
+        <v>2.6424572937082225</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>46.206053767999997</v>
+        <v>46.205895415999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.0303669000000468E-2</v>
+        <v>-2.0418424000006041E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.52579594264587914</v>
+        <v>-0.528760988381205</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4672108389911074</v>
+        <v>2.4669979688861421</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>46.350506942000003</v>
+        <v>46.350233482</v>
       </c>
       <c r="C270" s="5">
-        <v>0.1444531740000059</v>
+        <v>0.1443380660000031</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8167219164306987</v>
+        <v>3.8136414014127595</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>46.468302772999998</v>
+        <v>46.46798613</v>
       </c>
       <c r="C271" s="5">
-        <v>0.11779583099999513</v>
+        <v>0.11775264799999974</v>
       </c>
       <c r="D271" s="5">
-        <v>3.0926880728277872</v>
+        <v>3.0915569253783914</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>46.706082786000003</v>
+        <v>46.705802912999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.2377800130000054</v>
+        <v>0.23781678299999953</v>
       </c>
       <c r="D272" s="5">
-        <v>6.3162408127736436</v>
+        <v>6.3172894699815574</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>46.966514881000002</v>
+        <v>46.966232529000003</v>
       </c>
       <c r="C273" s="5">
-        <v>0.26043209499999875</v>
+        <v>0.26042961600000325</v>
       </c>
       <c r="D273" s="5">
-        <v>6.9002401624057352</v>
+        <v>6.9002150769364334</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>46.836663655999999</v>
+        <v>46.836465144999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12985122500000301</v>
+        <v>-0.12976738400000443</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.2677263975169013</v>
+        <v>-3.2656678193266231</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>46.812720366999997</v>
+        <v>46.814939768000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-2.3943289000001755E-2</v>
+        <v>-2.1525376999996126E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.61172803564037981</v>
+        <v>-0.55011111605156593</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>46.719060327000001</v>
+        <v>46.718915203999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-9.3660039999996059E-2</v>
+        <v>-9.602456400000392E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.3746428083190274</v>
+        <v>-2.4338038642845117</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>46.687982894999998</v>
+        <v>46.687808033000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-3.1077432000003569E-2</v>
+        <v>-3.1107170999995049E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.79532380850531048</v>
+        <v>-0.796084558467125</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>46.676177803999998</v>
+        <v>46.675486354999997</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.1805090999999379E-2</v>
+        <v>-1.2321678000006386E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.30299928174543078</v>
+        <v>-0.31624037621610368</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>46.741211044000003</v>
+        <v>46.741744128000001</v>
       </c>
       <c r="C279" s="5">
-        <v>6.5033240000005321E-2</v>
+        <v>6.6257773000003795E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.6848144589669989</v>
+        <v>1.7168121383813961</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>46.726201070999998</v>
+        <v>46.726097817000003</v>
       </c>
       <c r="C280" s="5">
-        <v>-1.5009973000005061E-2</v>
+        <v>-1.5646310999997581E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.38467528521519689</v>
+        <v>-0.40094876627071452</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>46.721003920000001</v>
+        <v>46.720766947999998</v>
       </c>
       <c r="C281" s="5">
-        <v>-5.1971509999972909E-3</v>
+        <v>-5.3308690000051229E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.13338913284575149</v>
+        <v>-0.13681926367452579</v>
       </c>
       <c r="E281" s="5">
-        <v>1.1144646859166274</v>
+        <v>1.1142983538453777</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>46.67303416</v>
+        <v>46.672677894000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.7969760000000861E-2</v>
+        <v>-4.8089053999994746E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2251397581800161</v>
+        <v>-1.2281754744856266</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>46.543681427999999</v>
+        <v>46.543279028999997</v>
       </c>
       <c r="C283" s="5">
-        <v>-0.12935273200000097</v>
+        <v>-0.12939886500000597</v>
       </c>
       <c r="D283" s="5">
-        <v>-3.2755299822355366</v>
+        <v>-3.2767050598329295</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>46.386834727999997</v>
+        <v>46.386354501</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.15684670000000267</v>
+        <v>-0.15692452799999757</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.9697433176481556</v>
+        <v>-3.9717104424481731</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>46.456761737999997</v>
+        <v>46.456126613999999</v>
       </c>
       <c r="C285" s="5">
-        <v>6.9927010000000678E-2</v>
+        <v>6.9772112999999081E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.8240444248022403</v>
+        <v>1.8199894538863504</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>46.345354248</v>
+        <v>46.344667106000003</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.11140748999999772</v>
+        <v>-0.11145950799999582</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.8400541115770728</v>
+        <v>-2.8414010652078936</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>46.320287131999997</v>
+        <v>46.324318005000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-2.5067116000002443E-2</v>
+        <v>-2.0349101000000758E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.64712454140511966</v>
+        <v>-0.52562761739101127</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>46.418121816000003</v>
+        <v>46.417660804999997</v>
       </c>
       <c r="C288" s="5">
-        <v>9.7834684000005723E-2</v>
+        <v>9.3342799999994952E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.5642132217666092</v>
+        <v>2.444959733764529</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>46.372450647000001</v>
+        <v>46.372132311000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-4.567116900000201E-2</v>
+        <v>-4.552849399999559E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.1743214082897135</v>
+        <v>-1.1706842046665944</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>46.588060347000003</v>
+        <v>46.587217911000003</v>
       </c>
       <c r="C290" s="5">
-        <v>0.21560970000000168</v>
+        <v>0.21508560000000188</v>
       </c>
       <c r="D290" s="5">
-        <v>5.7243393651924102</v>
+        <v>5.7101080932694614</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>45.967940878</v>
+        <v>45.968745630000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.62011946900000225</v>
+        <v>-0.61847228100000251</v>
       </c>
       <c r="D291" s="5">
-        <v>-14.85384350182054</v>
+        <v>-14.817472047634849</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>46.117043643000002</v>
+        <v>46.116946390999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.14910276500000208</v>
+        <v>0.14820076099999824</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9625456468191489</v>
+        <v>3.9380772400463115</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>46.136955489999998</v>
+        <v>46.136718270000003</v>
       </c>
       <c r="C293" s="5">
-        <v>1.991184699999593E-2</v>
+        <v>1.9771879000003878E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.5193533317324972</v>
+        <v>0.51569507550619509</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.2500767984353733</v>
+        <v>-1.2500836697523332</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>45.980379816000003</v>
+        <v>45.979961836999998</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.1565756739999955</v>
+        <v>-0.1567564330000053</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.9972970834393107</v>
+        <v>-4.0018460718639792</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>46.004372246000003</v>
+        <v>46.003855405000003</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3992429999999842E-2</v>
+        <v>2.3893568000005416E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.62795667616066808</v>
+        <v>0.62536745080947753</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>46.047555410999998</v>
+        <v>46.046810995999998</v>
       </c>
       <c r="C296" s="5">
-        <v>4.3183164999994972E-2</v>
+        <v>4.2955590999994797E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>1.1322438519560718</v>
+        <v>1.1262590025310049</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>46.055635213999999</v>
+        <v>46.054593191000002</v>
       </c>
       <c r="C297" s="5">
-        <v>8.0798030000011067E-3</v>
+        <v>7.7821950000043216E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>0.21076311298826589</v>
+        <v>0.20299602224220781</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>46.274689563999999</v>
+        <v>46.272722985999998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.2190543500000004</v>
+        <v>0.21812979499999585</v>
       </c>
       <c r="D298" s="5">
-        <v>5.8592586133927371</v>
+        <v>5.8340164050719956</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>46.338987754999998</v>
+        <v>46.344740100999999</v>
       </c>
       <c r="C299" s="5">
-        <v>6.4298190999998894E-2</v>
+        <v>7.2017115000001297E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>1.6801889862322561</v>
+        <v>1.8837047557923148</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>46.430047381999998</v>
+        <v>46.429341291999997</v>
       </c>
       <c r="C300" s="5">
-        <v>9.1059626999999921E-2</v>
+        <v>8.46011909999973E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>2.3837447860166616</v>
+        <v>2.2126986513232305</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>46.557838812</v>
+        <v>46.557686277000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.12779143000000204</v>
+        <v>0.12834498500000535</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3532711175778385</v>
+        <v>3.3680700565396515</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>46.700659676000001</v>
+        <v>46.700093348999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.14282086400000082</v>
+        <v>0.14240707199999747</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7438675952374156</v>
+        <v>3.7328498770643703</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>46.989612305000001</v>
+        <v>46.990964411</v>
       </c>
       <c r="C303" s="5">
-        <v>0.28895262900000063</v>
+        <v>0.29087106200000079</v>
       </c>
       <c r="D303" s="5">
-        <v>7.682755054235213</v>
+        <v>7.7356199853325647</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>46.800380889000003</v>
+        <v>46.800410337000002</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.18923141599999838</v>
+        <v>-0.1905540739999978</v>
       </c>
       <c r="D304" s="5">
-        <v>-4.7268971145738252</v>
+        <v>-4.7590691424928</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>46.829437016</v>
+        <v>46.829388960000003</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9056126999996934E-2</v>
+        <v>2.8978623000000425E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.74757212670779616</v>
+        <v>0.74557079431774032</v>
       </c>
       <c r="E305" s="5">
-        <v>1.500925925097274</v>
+        <v>1.5013436498590327</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>46.888076023000004</v>
+        <v>46.887481631</v>
       </c>
       <c r="C306" s="5">
-        <v>5.8639007000003573E-2</v>
+        <v>5.8092670999997154E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.5130110013086506</v>
+        <v>1.4988196045604418</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>46.967209781999998</v>
+        <v>46.966660642000001</v>
       </c>
       <c r="C307" s="5">
-        <v>7.9133758999994086E-2</v>
+        <v>7.9179011000000799E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0441647807563079</v>
+        <v>2.0453707681072464</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>46.999226178999997</v>
+        <v>46.998158367999999</v>
       </c>
       <c r="C308" s="5">
-        <v>3.2016396999999586E-2</v>
+        <v>3.1497725999997783E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.82108449757098967</v>
+        <v>0.80774316980811722</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>47.071615674999997</v>
+        <v>47.069527755999999</v>
       </c>
       <c r="C309" s="5">
-        <v>7.2389495999999554E-2</v>
+        <v>7.1369388000000811E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8640107291661545</v>
+        <v>1.8375655511974287</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>47.112308034000002</v>
+        <v>47.109418947999998</v>
       </c>
       <c r="C310" s="5">
-        <v>4.0692359000004785E-2</v>
+        <v>3.989119199999891E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.0423197252077854</v>
+        <v>1.0217479187841105</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>47.164192939000003</v>
+        <v>47.169765591999997</v>
       </c>
       <c r="C311" s="5">
-        <v>5.1884905000001424E-2</v>
+        <v>6.0346643999999117E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.3295974439784697</v>
+        <v>1.5480632449195619</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>46.850577553999997</v>
+        <v>46.849268930999997</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.31361538500000563</v>
+        <v>-0.32049666099999996</v>
       </c>
       <c r="D312" s="5">
-        <v>-7.6938789871651476</v>
+        <v>-7.8555457110672471</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>46.647488727999999</v>
+        <v>46.646300754999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.20308882599999833</v>
+        <v>-0.20296817599999883</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.0795403807419763</v>
+        <v>-5.0767327296224796</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>46.798654593999998</v>
+        <v>46.804155881</v>
       </c>
       <c r="C314" s="5">
-        <v>0.15116586599999948</v>
+        <v>0.15785512600000118</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9587843691635705</v>
+        <v>4.1373466534279757</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>47.308876353000002</v>
+        <v>47.309297010999998</v>
       </c>
       <c r="C315" s="5">
-        <v>0.51022175900000377</v>
+        <v>0.50514112999999838</v>
       </c>
       <c r="D315" s="5">
-        <v>13.896711172363595</v>
+        <v>13.748304432473368</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>47.185418814999998</v>
+        <v>47.185014303999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.12345753800000381</v>
+        <v>-0.12428270699999899</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0869698573571691</v>
+        <v>-3.1072782143717781</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>47.221040211999998</v>
+        <v>47.221206698000003</v>
       </c>
       <c r="C317" s="5">
-        <v>3.5621396999999888E-2</v>
+        <v>3.6192394000003958E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.90967948091642548</v>
+        <v>0.9243308151147156</v>
       </c>
       <c r="E317" s="5">
-        <v>0.83623297855619505</v>
+        <v>0.83669197207478785</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>47.381165003</v>
+        <v>47.380648534000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.16012479100000121</v>
+        <v>0.15944183599999917</v>
       </c>
       <c r="D318" s="5">
-        <v>4.1459107082032931</v>
+        <v>4.1278833252860858</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>47.538152265000001</v>
+        <v>47.537819333999998</v>
       </c>
       <c r="C319" s="5">
-        <v>0.15698726200000124</v>
+        <v>0.15717079999999584</v>
       </c>
       <c r="D319" s="5">
-        <v>4.0492009731493583</v>
+        <v>4.0540667042170853</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>47.555501581000001</v>
+        <v>47.552369962999997</v>
       </c>
       <c r="C320" s="5">
-        <v>1.734931600000067E-2</v>
+        <v>1.4550628999998594E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.43882688969458794</v>
+        <v>0.36792136663554853</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>47.578810146000002</v>
+        <v>47.576037399999997</v>
       </c>
       <c r="C321" s="5">
-        <v>2.3308565000000669E-2</v>
+        <v>2.3667437000000291E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.58974883860529737</v>
+        <v>0.59889336461571574</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>47.551060442999997</v>
+        <v>47.546962192999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.7749703000004899E-2</v>
+        <v>-2.9075206999998215E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.69764317888769689</v>
+        <v>-0.73089763229252647</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>47.395091125</v>
+        <v>47.399932514</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.1559693179999968</v>
+        <v>-0.14702967899999919</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.8658099667943202</v>
+        <v>-3.6482997882364532</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>47.876540120000001</v>
+        <v>47.874501645000002</v>
       </c>
       <c r="C324" s="5">
-        <v>0.48144899500000093</v>
+        <v>0.47456913100000264</v>
       </c>
       <c r="D324" s="5">
-        <v>12.894489151474865</v>
+        <v>12.698598124179728</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>47.840161803000001</v>
+        <v>47.838515225999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.6378317000000493E-2</v>
+        <v>-3.5986419000003877E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.90800227659716404</v>
+        <v>-0.89829900142378571</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>48.091157598999999</v>
+        <v>48.103481174999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.25099579599999799</v>
+        <v>0.26496594900000048</v>
       </c>
       <c r="D326" s="5">
-        <v>6.4807483828110302</v>
+        <v>6.8527682592579797</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>47.725977182000001</v>
+        <v>47.726074269000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.3651804169999977</v>
+        <v>-0.37740690599999738</v>
       </c>
       <c r="D327" s="5">
-        <v>-8.7411107779868154</v>
+        <v>-9.0190490166930815</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>47.869176064000001</v>
+        <v>47.868542347999998</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14319888200000008</v>
+        <v>0.14246807899999681</v>
       </c>
       <c r="D328" s="5">
-        <v>3.660542445168824</v>
+        <v>3.6415458920211696</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>47.906775590000002</v>
+        <v>47.906999964999997</v>
       </c>
       <c r="C329" s="5">
-        <v>3.7599526000001049E-2</v>
+        <v>3.8457616999998834E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.9466396649279174</v>
+        <v>0.96835216986739248</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4521818556333832</v>
+        <v>1.4522993268383466</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>48.075414314</v>
+        <v>48.074795960000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16863872399999735</v>
+        <v>0.16779599500000586</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3069227630119666</v>
+        <v>4.2849632763804379</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>48.220372134000002</v>
+        <v>48.220139002000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.1449578200000019</v>
+        <v>0.14534304200000037</v>
       </c>
       <c r="D331" s="5">
-        <v>3.6788720653394336</v>
+        <v>3.6888599543216882</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>48.314153824000002</v>
+        <v>48.308643519999997</v>
       </c>
       <c r="C332" s="5">
-        <v>9.378169000000014E-2</v>
+        <v>8.8504517999993482E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>2.3589542707057376</v>
+        <v>2.2248823348677726</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>48.382958301000002</v>
+        <v>48.379354442</v>
       </c>
       <c r="C333" s="5">
-        <v>6.8804477000000475E-2</v>
+        <v>7.0710922000003507E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.7223762750599114</v>
+        <v>1.7706885647877924</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>48.376869075999998</v>
+        <v>48.372596688999998</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.0892250000037507E-3</v>
+        <v>-6.7577530000022534E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.15092120068180837</v>
+        <v>-0.1674903806978767</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>48.621295746999998</v>
+        <v>48.623090079000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.24442667099999937</v>
+        <v>0.25049339000000259</v>
       </c>
       <c r="D335" s="5">
-        <v>6.2344198454534094</v>
+        <v>6.3941746419942325</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>48.802507399</v>
+        <v>48.799497504999998</v>
       </c>
       <c r="C336" s="5">
-        <v>0.18121165200000178</v>
+        <v>0.17640742599999726</v>
       </c>
       <c r="D336" s="5">
-        <v>4.5652281671491046</v>
+        <v>4.4416042578676596</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>49.146798502000003</v>
+        <v>49.143949245999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.34429110300000332</v>
+        <v>0.34445174100000031</v>
       </c>
       <c r="D337" s="5">
-        <v>8.8020700162700471</v>
+        <v>8.8069019948064273</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>49.381727793000003</v>
+        <v>49.405123922999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.23492929100000026</v>
+        <v>0.26117467699999963</v>
       </c>
       <c r="D338" s="5">
-        <v>5.8894236280048862</v>
+        <v>6.5671301068779497</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>49.640391008999998</v>
+        <v>49.639493633000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.25866321599999509</v>
+        <v>0.23436971000000284</v>
       </c>
       <c r="D339" s="5">
-        <v>6.4699255347679507</v>
+        <v>5.8435008994441651</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>49.751024207</v>
+        <v>49.749704557000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.11063319800000215</v>
+        <v>0.11021092400000043</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7074591954503457</v>
+        <v>2.6970479801596392</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>49.979663426000002</v>
+        <v>49.979928270000002</v>
       </c>
       <c r="C341" s="5">
-        <v>0.2286392190000015</v>
+        <v>0.23022371300000088</v>
       </c>
       <c r="D341" s="5">
-        <v>5.6563530136965801</v>
+        <v>5.6967101896365557</v>
       </c>
       <c r="E341" s="5">
-        <v>4.3269199616780218</v>
+        <v>4.3269841704019152</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>49.668587072000001</v>
+        <v>49.667624504999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.31107635400000078</v>
+        <v>-0.3123037650000029</v>
       </c>
       <c r="D342" s="5">
-        <v>-7.2184244850447161</v>
+        <v>-7.2458974985294411</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>49.918957005999999</v>
+        <v>49.918368628000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.2503699339999983</v>
+        <v>0.25074412300000404</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2195271615208103</v>
+        <v>6.2292062171392271</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>50.094458377999999</v>
+        <v>50.086014097000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.17550137199999938</v>
+        <v>0.16764546899999999</v>
       </c>
       <c r="D344" s="5">
-        <v>4.3014129243979626</v>
+        <v>4.10535059720194</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>49.971392803000001</v>
+        <v>49.967371153000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.12306557499999826</v>
+        <v>-0.11864294400000119</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.9084963984808421</v>
+        <v>-2.8057980411501759</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>50.187833212999998</v>
+        <v>50.183140598000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.21644040999999703</v>
+        <v>0.21576944499999939</v>
       </c>
       <c r="D346" s="5">
-        <v>5.3231650095878047</v>
+        <v>5.306706641796799</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>50.241178699999999</v>
+        <v>50.239458167999999</v>
       </c>
       <c r="C347" s="5">
-        <v>5.3345487000001413E-2</v>
+        <v>5.6317569999997374E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.2829831719135543</v>
+        <v>1.3550323861072577</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>50.424741365999999</v>
+        <v>50.420150378000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.18356266600000026</v>
+        <v>0.18069221000000368</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4735410528623065</v>
+        <v>4.4023505858501455</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>50.460475117999998</v>
+        <v>50.457905228000001</v>
       </c>
       <c r="C349" s="5">
-        <v>3.5733751999998731E-2</v>
+        <v>3.7754849999998896E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.8537084741394585</v>
+        <v>0.90227567460581248</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>50.583191956999997</v>
+        <v>50.618544407000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.12271683899999886</v>
+        <v>0.16063917900000035</v>
       </c>
       <c r="D350" s="5">
-        <v>2.9576805467664169</v>
+        <v>3.8879622996385477</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>50.446826541999997</v>
+        <v>50.444753337000002</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.13636541500000021</v>
+        <v>-0.17379107000000005</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.1874987324917781</v>
+        <v>-4.0431009556979314</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>50.446581250000001</v>
+        <v>50.444524913999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.4529199999534512E-4</v>
+        <v>-2.2842300000291971E-4</v>
       </c>
       <c r="D352" s="5">
-        <v>-5.8347085128529486E-3</v>
+        <v>-5.4336825006440215E-3</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>50.451087067000003</v>
+        <v>50.451068432</v>
       </c>
       <c r="C353" s="5">
-        <v>4.5058170000018549E-3</v>
+        <v>6.5435180000008586E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.10723496514331021</v>
+        <v>0.1557716354277483</v>
       </c>
       <c r="E353" s="5">
-        <v>0.9432309237095815</v>
+        <v>0.94265873983416792</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>50.576489156999997</v>
+        <v>50.574295857999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.12540208999999436</v>
+        <v>0.1232274259999997</v>
       </c>
       <c r="D354" s="5">
-        <v>3.0238571266489878</v>
+        <v>2.9707135539177587</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>50.624454733999997</v>
+        <v>50.622328836999998</v>
       </c>
       <c r="C355" s="5">
-        <v>4.7965576999999371E-2</v>
+        <v>4.8032978999998477E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1440073214874724</v>
+        <v>1.1456732483507093</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>50.591890145000001</v>
+        <v>50.581969559999997</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.2564588999996147E-2</v>
+        <v>-4.0359277000000304E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.76918457588739386</v>
+        <v>-0.95253081240193049</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>51.056601344000001</v>
+        <v>51.051624091999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.46471119899999991</v>
+        <v>0.46965453199999985</v>
       </c>
       <c r="D357" s="5">
-        <v>11.596856444507274</v>
+        <v>11.729002688321778</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>51.169897370000001</v>
+        <v>51.165018695000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.11329602600000044</v>
+        <v>0.11339460300000326</v>
       </c>
       <c r="D358" s="5">
-        <v>2.6955741068786843</v>
+        <v>2.6982144615230075</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>51.338668304000002</v>
+        <v>51.333495798000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.1687709340000012</v>
+        <v>0.16847710300000074</v>
       </c>
       <c r="D359" s="5">
-        <v>4.0304886590368794</v>
+        <v>4.0237346118853656</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>51.430869866999998</v>
+        <v>51.424954290000002</v>
       </c>
       <c r="C360" s="5">
-        <v>9.2201562999996156E-2</v>
+        <v>9.1458492000001002E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>2.1765530153500245</v>
+        <v>2.1590591802567616</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>51.584653570999997</v>
+        <v>51.582410607</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15378370399999852</v>
+        <v>0.15745631699999763</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6477269906765475</v>
+        <v>3.7367501874004949</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>51.593790575</v>
+        <v>51.641678155999998</v>
       </c>
       <c r="C362" s="5">
-        <v>9.1370040000029462E-3</v>
+        <v>5.9267548999997643E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.21275886954497114</v>
+        <v>1.387531688463417</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>51.549686389000001</v>
+        <v>51.547251078999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.4104185999998435E-2</v>
+        <v>-9.442707699999886E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.0209929983410748</v>
+        <v>-2.1722735374874569</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>51.547210302000003</v>
+        <v>51.545338164999997</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.4760869999980173E-3</v>
+        <v>-1.9129140000018197E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>-5.7624396379551968E-2</v>
+        <v>-4.4522807494795646E-2</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>51.527123515</v>
+        <v>51.527067064999997</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.0086787000003881E-2</v>
+        <v>-1.8271099999999763E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.46661207602198829</v>
+        <v>-0.42453161393396499</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1328310459812316</v>
+        <v>2.1327568799663243</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>51.489190446999999</v>
+        <v>51.485338702</v>
       </c>
       <c r="C366" s="5">
-        <v>-3.7933068000000958E-2</v>
+        <v>-4.1728362999997159E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.87984389823737574</v>
+        <v>-0.96748379722042532</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>51.439622810000003</v>
+        <v>51.434542659999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.9567636999995557E-2</v>
+        <v>-5.0796042000001762E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.1491195504728435</v>
+        <v>-1.1775307666408441</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>51.216548033999999</v>
+        <v>51.203610433000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.22307477600000425</v>
+        <v>-0.23093222699999671</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.0816145353853042</v>
+        <v>-5.2567178419991034</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>46.836592633999999</v>
+        <v>46.830558916000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.3799554000000001</v>
+        <v>-4.3730515170000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-65.794191182343724</v>
+        <v>-65.743335369854535</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>47.625050827000003</v>
+        <v>47.618934678999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.78845819300000386</v>
+        <v>0.78837576299999768</v>
       </c>
       <c r="D370" s="5">
-        <v>22.180504777041588</v>
+        <v>22.181094183900839</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>49.315227548999999</v>
+        <v>49.308477805000003</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6901767219999968</v>
+        <v>1.6895431260000038</v>
       </c>
       <c r="D371" s="5">
-        <v>51.966223282591727</v>
+        <v>51.950819119809701</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>48.922918334000002</v>
+        <v>48.916065557000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.39230921499999738</v>
+        <v>-0.39241224799999941</v>
       </c>
       <c r="D372" s="5">
-        <v>-9.1393645363890936</v>
+        <v>-9.1428578965302982</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>49.196226221000003</v>
+        <v>49.196578328000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.27330788700000141</v>
+        <v>0.28051277099999794</v>
       </c>
       <c r="D373" s="5">
-        <v>6.9136637043907267</v>
+        <v>7.1027341999979621</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>49.399177192000003</v>
+        <v>49.453402099000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.20295097099999992</v>
+        <v>0.25682377100000053</v>
       </c>
       <c r="D374" s="5">
-        <v>5.0642837996347945</v>
+        <v>6.4474611403650517</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>50.051575374999999</v>
+        <v>50.050782310999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.65239818299999541</v>
+        <v>0.59738021199999736</v>
       </c>
       <c r="D375" s="5">
-        <v>17.05135208232662</v>
+        <v>15.498502799899082</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>50.167376601000001</v>
+        <v>50.170194346000002</v>
       </c>
       <c r="C376" s="5">
-        <v>0.11580122600000209</v>
+        <v>0.11941203500000341</v>
       </c>
       <c r="D376" s="5">
-        <v>2.8119687463523002</v>
+        <v>2.9008494698856024</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>50.528733244999998</v>
+        <v>50.531573102000003</v>
       </c>
       <c r="C377" s="5">
-        <v>0.36135664399999712</v>
+        <v>0.36137875600000058</v>
       </c>
       <c r="D377" s="5">
-        <v>8.9944123704253531</v>
+        <v>8.9944593677149456</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.9376014065861091</v>
+        <v>-1.9319825864418161</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>50.400048488000003</v>
+        <v>50.396797599000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.12868475699999493</v>
+        <v>-0.13477550300000019</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.0136704425341554</v>
+        <v>-3.1540495920889922</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>50.457405283</v>
+        <v>50.441009057000002</v>
       </c>
       <c r="C379" s="5">
-        <v>5.7356794999996907E-2</v>
+        <v>4.4211457999999482E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.3742169202185295</v>
+        <v>1.0578148791599462</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>50.748511151999999</v>
+        <v>50.731598882</v>
       </c>
       <c r="C380" s="5">
-        <v>0.29110586899999902</v>
+        <v>0.29058982499999786</v>
       </c>
       <c r="D380" s="5">
-        <v>7.1471695172637517</v>
+        <v>7.1364886976529096</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>50.937056267999999</v>
+        <v>50.927006206999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.18854511600000023</v>
+        <v>0.19540732499999791</v>
       </c>
       <c r="D381" s="5">
-        <v>4.5505801508566313</v>
+        <v>4.721332208857465</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>51.209280782999997</v>
+        <v>51.201389020000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.27222451499999778</v>
+        <v>0.27438281300000256</v>
       </c>
       <c r="D382" s="5">
-        <v>6.6051051192585808</v>
+        <v>6.6603874482214609</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>51.470850081000002</v>
+        <v>51.460142496000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.26156929800000484</v>
+        <v>0.25875347600000254</v>
       </c>
       <c r="D383" s="5">
-        <v>6.3045799932730295</v>
+        <v>6.2358014277236418</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>51.999177824999997</v>
+        <v>51.988561564999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.52832774399999494</v>
+        <v>0.52841906899999458</v>
       </c>
       <c r="D384" s="5">
-        <v>13.037262371558089</v>
+        <v>13.042512954867069</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>51.996810553000003</v>
+        <v>52.002081595</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.3672719999936476E-3</v>
+        <v>1.3520030000002237E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.4616540904972588E-2</v>
+        <v>0.31251608365561179</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>52.498266704000002</v>
+        <v>52.562594359000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.50145615099999929</v>
+        <v>0.56051276400000205</v>
       </c>
       <c r="D386" s="5">
-        <v>12.206784424590067</v>
+        <v>13.729406473891981</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>53.248540955999999</v>
+        <v>53.253386210999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.75027425199999698</v>
+        <v>0.69079185199999671</v>
       </c>
       <c r="D387" s="5">
-        <v>18.564034626833802</v>
+        <v>16.962118831162741</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>53.763902631000001</v>
+        <v>53.777792556000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.51536167500000118</v>
+        <v>0.52440634500000272</v>
       </c>
       <c r="D388" s="5">
-        <v>12.252722476734391</v>
+        <v>12.478345149561477</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>54.302412072000003</v>
+        <v>54.319215796999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.5385094410000022</v>
+        <v>0.54142324099999684</v>
       </c>
       <c r="D389" s="5">
-        <v>12.704179558711681</v>
+        <v>12.773286909157111</v>
       </c>
       <c r="E389" s="5">
-        <v>7.4683820168268689</v>
+        <v>7.4955962430745871</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>54.63188719</v>
+        <v>54.629479871000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.32947511799999774</v>
+        <v>0.31026407400000267</v>
       </c>
       <c r="D390" s="5">
-        <v>7.528845408862983</v>
+        <v>7.073719659484512</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>55.305444489000003</v>
+        <v>55.266087008</v>
       </c>
       <c r="C391" s="5">
-        <v>0.67355729900000227</v>
+        <v>0.6366071369999986</v>
       </c>
       <c r="D391" s="5">
-        <v>15.840443066504717</v>
+        <v>14.915817196010138</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>55.598990170999997</v>
+        <v>55.570320193999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.2935456819999942</v>
+        <v>0.3042331859999976</v>
       </c>
       <c r="D392" s="5">
-        <v>6.5585247017193371</v>
+        <v>6.8095765127260455</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>56.265126531999996</v>
+        <v>56.248289790999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.66613636099999951</v>
+        <v>0.67796959700000059</v>
       </c>
       <c r="D393" s="5">
-        <v>15.363587838020564</v>
+        <v>15.663699433846778</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>56.915585755999999</v>
+        <v>56.903969924000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.65045922400000222</v>
+        <v>0.65568013300000416</v>
       </c>
       <c r="D394" s="5">
-        <v>14.789699610147466</v>
+        <v>14.920875199243833</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>56.922737421999997</v>
+        <v>56.901502421000004</v>
       </c>
       <c r="C395" s="5">
-        <v>7.1516659999986132E-3</v>
+        <v>-2.4675029999983167E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>0.15088894475112635</v>
+        <v>-5.2022688818442742E-2</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>59.056663223000001</v>
+        <v>59.036096291</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1339258010000037</v>
+        <v>2.1345938699999962</v>
       </c>
       <c r="D396" s="5">
-        <v>55.524042132824981</v>
+        <v>55.570334620035553</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>59.170881709</v>
+        <v>59.183820179000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.11421848599999862</v>
+        <v>0.14772388800000158</v>
       </c>
       <c r="D397" s="5">
-        <v>2.3457063672270628</v>
+        <v>3.0443879606529833</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>59.272097252000002</v>
+        <v>59.356936611000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.10121554300000213</v>
+        <v>0.17311643200000049</v>
       </c>
       <c r="D398" s="5">
-        <v>2.0720983645264202</v>
+        <v>3.5671000036491485</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>59.631008186999999</v>
+        <v>59.649785858000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.35891093499999727</v>
+        <v>0.29284924699999948</v>
       </c>
       <c r="D399" s="5">
-        <v>7.5133248292422294</v>
+        <v>6.0837633039048766</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>59.848039</v>
+        <v>59.881568508999997</v>
       </c>
       <c r="C400" s="5">
-        <v>0.21703081300000093</v>
+        <v>0.23178265099999606</v>
       </c>
       <c r="D400" s="5">
-        <v>4.455971387433677</v>
+        <v>4.763824287334617</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>60.05981783</v>
+        <v>60.099492630999997</v>
       </c>
       <c r="C401" s="5">
-        <v>0.21177883000000008</v>
+        <v>0.21792412199999944</v>
       </c>
       <c r="D401" s="5">
-        <v>4.3299574191739021</v>
+        <v>4.4555830155066811</v>
       </c>
       <c r="E401" s="5">
-        <v>10.602486221728435</v>
+        <v>10.641311272979092</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>60.285586520999999</v>
+        <v>60.282912232000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.22576869099999897</v>
+        <v>0.18341960100000421</v>
       </c>
       <c r="D402" s="5">
-        <v>4.6053168752217655</v>
+        <v>3.7244231556934571</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>60.469317445000001</v>
+        <v>60.400152523000003</v>
       </c>
       <c r="C403" s="5">
-        <v>0.18373092400000246</v>
+        <v>0.11724029100000166</v>
       </c>
       <c r="D403" s="5">
-        <v>3.7191410045643636</v>
+        <v>2.3589277326326208</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>60.556551515000002</v>
+        <v>60.511417661999999</v>
       </c>
       <c r="C404" s="5">
-        <v>8.7234070000000941E-2</v>
+        <v>0.11126513899999679</v>
       </c>
       <c r="D404" s="5">
-        <v>1.744942308747377</v>
+        <v>2.2330949977393821</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>60.713849621000001</v>
+        <v>60.687539125999997</v>
       </c>
       <c r="C405" s="5">
-        <v>0.15729810599999894</v>
+        <v>0.17612146399999773</v>
       </c>
       <c r="D405" s="5">
-        <v>3.1619682907072955</v>
+        <v>3.5491157188707767</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>61.035599134999998</v>
+        <v>61.018862886999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.32174951399999685</v>
+        <v>0.33132376100000016</v>
       </c>
       <c r="D406" s="5">
-        <v>6.5479987751394519</v>
+        <v>6.7517478371502682</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>61.185209819000001</v>
+        <v>61.149772396000003</v>
       </c>
       <c r="C407" s="5">
-        <v>0.14961068400000244</v>
+        <v>0.13090950900000564</v>
       </c>
       <c r="D407" s="5">
-        <v>2.98142563398196</v>
+        <v>2.6050691504535539</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>61.207584791000002</v>
+        <v>61.177589202999997</v>
       </c>
       <c r="C408" s="5">
-        <v>2.2374972000001492E-2</v>
+        <v>2.781680699999356E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.43971469468404578</v>
+        <v>0.54724341060061743</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>61.335739928000002</v>
+        <v>61.355903904999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.12815513700000025</v>
+        <v>0.17831470200000155</v>
       </c>
       <c r="D409" s="5">
-        <v>2.5416711258239966</v>
+        <v>3.5542662421909732</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>61.322612499999998</v>
+        <v>61.412649524000003</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.3127428000004215E-2</v>
+        <v>5.674561900000441E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.25652879431558029</v>
+        <v>1.1154948109055596</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>61.092549435000002</v>
+        <v>61.130816754000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.23006306499999596</v>
+        <v>-0.28183277000000118</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.4102769112683404</v>
+        <v>-5.3701034089705946</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>61.145318668999998</v>
+        <v>61.200027427000002</v>
       </c>
       <c r="C412" s="5">
-        <v>5.276923399999589E-2</v>
+        <v>6.9210673000000611E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0414490233155549</v>
+        <v>1.367099846802633</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>61.254610776</v>
+        <v>61.319779410999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.10929210700000169</v>
+        <v>0.11975198399999698</v>
       </c>
       <c r="D413" s="5">
-        <v>2.1661111093366436</v>
+        <v>2.3735126676473817</v>
       </c>
       <c r="E413" s="5">
-        <v>1.9893382783508828</v>
+        <v>2.0304443957494644</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>61.616108521999998</v>
+        <v>61.612657734000003</v>
       </c>
       <c r="C414" s="5">
-        <v>0.36149774599999773</v>
+        <v>0.2928783230000036</v>
       </c>
       <c r="D414" s="5">
-        <v>7.3163217384161205</v>
+        <v>5.8844803299585857</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>61.629580189999999</v>
+        <v>61.538337325999997</v>
       </c>
       <c r="C415" s="5">
-        <v>1.3471668000001102E-2</v>
+        <v>-7.43204080000055E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.26268221071759079</v>
+        <v>-1.4379379339129361</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>61.996021755999998</v>
+        <v>61.934186877000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.36644156599999889</v>
+        <v>0.39584955100000485</v>
       </c>
       <c r="D416" s="5">
-        <v>7.3730652014605713</v>
+        <v>7.9981174758970264</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>62.169688966999999</v>
+        <v>62.035188151</v>
       </c>
       <c r="C417" s="5">
-        <v>0.17366721100000149</v>
+        <v>0.10100127399999792</v>
       </c>
       <c r="D417" s="5">
-        <v>3.4137939308127363</v>
+        <v>1.9745888392758371</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>62.254152484999999</v>
+        <v>62.032305262000001</v>
       </c>
       <c r="C418" s="5">
-        <v>8.4463517999999738E-2</v>
+        <v>-2.8828889999985563E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>1.6425532400875298</v>
+        <v>-5.5751950099758307E-2</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>62.474304717999999</v>
+        <v>62.226096886000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.22015223300000031</v>
+        <v>0.19379162399999927</v>
       </c>
       <c r="D419" s="5">
-        <v>4.3271340293437488</v>
+        <v>3.8139414635947055</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>62.567998959000001</v>
+        <v>62.329430254999998</v>
       </c>
       <c r="C420" s="5">
-        <v>9.3694241000001455E-2</v>
+        <v>0.10333336899999779</v>
       </c>
       <c r="D420" s="5">
-        <v>1.8145883196708512</v>
+        <v>2.0110352241811125</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>62.593600084999999</v>
+        <v>62.317965780999998</v>
       </c>
       <c r="C421" s="5">
-        <v>2.5601125999997976E-2</v>
+        <v>-1.146447400000028E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.49211390774726027</v>
+        <v>-0.22049712059251103</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>62.667905003000001</v>
+        <v>62.457870937999999</v>
       </c>
       <c r="C422" s="5">
-        <v>7.4304918000002829E-2</v>
+        <v>0.13990515700000117</v>
       </c>
       <c r="D422" s="5">
-        <v>1.433858738767646</v>
+        <v>2.7275404820089832</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>62.535378876000003</v>
+        <v>62.319276383999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.13252612699999844</v>
+        <v>-0.13859455400000087</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.5083753368730033</v>
+        <v>-2.6305511337593068</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>62.239216511999999</v>
+        <v>62.015994259000003</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.29616236400000417</v>
+        <v>-0.30328212499999552</v>
       </c>
       <c r="D424" s="5">
-        <v>-5.5373817549643327</v>
+        <v>-5.6860993148232675</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>62.090004116999999</v>
+        <v>61.742283424</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.14921239499999928</v>
+        <v>-0.27371083500000282</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.8392496628518726</v>
+        <v>-5.1695712140645389</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3638048310435247</v>
+        <v>0.68901750309331433</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>61.126245515000001</v>
+        <v>61.328386174999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.96375860199999863</v>
+        <v>-0.41389724900000147</v>
       </c>
       <c r="D426" s="5">
-        <v>-17.115677148003172</v>
+        <v>-7.7542863735000411</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>61.219064871</v>
+        <v>61.260857612000002</v>
       </c>
       <c r="C427" s="5">
-        <v>9.2819355999999686E-2</v>
+        <v>-6.7528562999996211E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8374789299470784</v>
+        <v>-1.3133449392527696</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>61.061680209000002</v>
+        <v>61.138147308999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.15738466199999834</v>
+        <v>-0.12271030300000518</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.041763410363485</v>
+        <v>-2.377388812369996</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>60.690705471999998</v>
+        <v>60.762423927</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.3709747370000045</v>
+        <v>-0.37572338199999677</v>
       </c>
       <c r="D429" s="5">
-        <v>-7.051748541825531</v>
+        <v>-7.1303527031383984</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>60.557410978999997</v>
+        <v>60.641691977000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.13329449300000107</v>
+        <v>-0.1207319499999997</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.6039455698374403</v>
+        <v>-2.3584562045933621</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>60.409008376000003</v>
+        <v>60.527679145</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.14840260299999386</v>
+        <v>-0.11401283200000023</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9014178856196393</v>
+        <v>-2.2329435673518971</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>60.768009059000001</v>
+        <v>60.511069636999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.35900068299999788</v>
+        <v>-1.6609508000001938E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>7.3691740690861263</v>
+        <v>-0.3287975948476296</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>60.644252516999998</v>
+        <v>60.401694421000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.12375654200000241</v>
+        <v>-0.10937521599999656</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.4166606816321767</v>
+        <v>-2.1475951532539894</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>60.507768718999998</v>
+        <v>60.313143166000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.13648379800000043</v>
+        <v>-8.8551254999998719E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.6674975751167285</v>
+        <v>-1.7451310070293213</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>60.478205905000003</v>
+        <v>60.291266030999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.956281399999483E-2</v>
+        <v>-2.1877135000003989E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.58472166110079549</v>
+        <v>-0.43440368457363654</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>60.520563353999997</v>
+        <v>60.331113858000002</v>
       </c>
       <c r="C436" s="5">
-        <v>4.2357448999993608E-2</v>
+        <v>3.9847827000002667E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>0.84369554665040258</v>
+        <v>0.79599581657041618</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>60.622018879000002</v>
+        <v>60.145610795000003</v>
       </c>
       <c r="C437" s="5">
-        <v>0.10145552500000576</v>
+        <v>-0.18550306299999875</v>
       </c>
       <c r="D437" s="5">
-        <v>2.0303089568587618</v>
+        <v>-3.6279375724589724</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.3642859408316119</v>
+        <v>-2.5860278247813451</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>60.308922351</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.16331155599999647</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.3074265370519829</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>