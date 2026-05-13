--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0614F0B4-F733-4A67-8F49-9DBCF09166C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{48B7072E-037A-42DD-94B3-BFBB1F086CD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{719AA683-970E-4304-BC4C-ED649C964F7F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3A5BB6B6-C63E-4CDC-930C-CCC87A19ABA4}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19B097E6-1BCD-43C0-BFFA-E48AEF413755}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77324A22-D1B1-4C68-8D33-4AA3C6170A6F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>0.79599581657041618</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>60.145610795000003</v>
       </c>
       <c r="C437" s="5">
         <v>-0.18550306299999875</v>
       </c>
       <c r="D437" s="5">
         <v>-3.6279375724589724</v>
       </c>
       <c r="E437" s="5">
         <v>-2.5860278247813451</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>60.308922351</v>
+        <v>60.306944635000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.16331155599999647</v>
+        <v>0.16133383999999751</v>
       </c>
       <c r="D438" s="5">
-        <v>3.3074265370519829</v>
+        <v>3.2667806300407998</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>60.169364993999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.13757964100000208</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.7034986117761783</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>60.386673655999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.21730866200000065</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.4210733826980375</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>