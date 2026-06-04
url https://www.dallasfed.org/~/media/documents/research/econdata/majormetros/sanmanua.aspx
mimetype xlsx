--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{48B7072E-037A-42DD-94B3-BFBB1F086CD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{11A936CD-ED56-4190-AD92-079671945BB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3A5BB6B6-C63E-4CDC-930C-CCC87A19ABA4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE06B7F1-CA91-4F3D-8D35-BEB6BB6A5594}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77324A22-D1B1-4C68-8D33-4AA3C6170A6F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0C5AEB4-98E6-433B-948C-8EB9C0F8BDC0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>45.890264058</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>45.946737826000003</v>
       </c>
       <c r="C7" s="5">
         <v>5.6473768000003588E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.4867880432154257</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>45.623818774999997</v>
       </c>
       <c r="C8" s="5">
         <v>-0.32291905100000662</v>
       </c>
       <c r="D8" s="5">
         <v>-8.1152550872692348</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>45.885141357000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.26132258200000535</v>
       </c>
       <c r="D9" s="5">
         <v>7.0940359207308568</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>44.891023183000001</v>
       </c>
       <c r="C10" s="5">
         <v>-0.99411817400000047</v>
       </c>
       <c r="D10" s="5">
         <v>-23.113664382682607</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.945817943999998</v>
       </c>
       <c r="C11" s="5">
         <v>5.4794760999996583E-2</v>
       </c>
       <c r="D11" s="5">
         <v>1.4746143032540848</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>43.937107609000002</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0087103349999964</v>
       </c>
       <c r="D12" s="5">
         <v>-23.843652676240566</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>44.607598222999997</v>
       </c>
       <c r="C13" s="5">
         <v>0.67049061399999488</v>
       </c>
       <c r="D13" s="5">
         <v>19.930189423441846</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>44.494918738999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.11267948399999739</v>
       </c>
       <c r="D14" s="5">
         <v>-2.9894581939677534</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>44.763525555000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.26860681600000191</v>
       </c>
       <c r="D15" s="5">
         <v>7.4895866983831993</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>44.619285492000003</v>
       </c>
       <c r="C16" s="5">
         <v>-0.14424006299999803</v>
       </c>
       <c r="D16" s="5">
         <v>-3.7989241331334633</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>44.623686147000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.4006549999977551E-3</v>
       </c>
       <c r="D17" s="5">
         <v>0.11841631776015049</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>44.906941302</v>
       </c>
       <c r="C18" s="5">
         <v>0.28325515499999909</v>
       </c>
       <c r="D18" s="5">
         <v>7.8888084073689413</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>44.149639749000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.7573015529999978</v>
       </c>
       <c r="D19" s="5">
         <v>-18.461209527469947</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>44.10602093</v>
       </c>
       <c r="C20" s="5">
         <v>-4.3618819000002418E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.1791510595263843</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>43.948571475000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.1574494549999983</v>
       </c>
       <c r="D21" s="5">
         <v>-4.2006401920086534</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>44.074254396999997</v>
       </c>
       <c r="C22" s="5">
         <v>0.12568292199999576</v>
       </c>
       <c r="D22" s="5">
         <v>3.4862218010897283</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>44.342296368</v>
       </c>
       <c r="C23" s="5">
         <v>0.26804197100000238</v>
       </c>
       <c r="D23" s="5">
         <v>7.5470431509369718</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>44.029956744000003</v>
       </c>
       <c r="C24" s="5">
         <v>-0.31233962399999626</v>
       </c>
       <c r="D24" s="5">
         <v>-8.132702237757595</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>44.620894102000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.59093735799999791</v>
       </c>
       <c r="D25" s="5">
         <v>17.349194854235982</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>44.981308599999998</v>
       </c>
       <c r="C26" s="5">
         <v>0.36041449799999725</v>
       </c>
       <c r="D26" s="5">
         <v>10.135115094939406</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>44.559656631000003</v>
       </c>
       <c r="C27" s="5">
         <v>-0.42165196899999557</v>
       </c>
       <c r="D27" s="5">
         <v>-10.686522942522171</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>44.740091427999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18043479699999665</v>
       </c>
       <c r="D28" s="5">
         <v>4.9688357088801149</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>44.849702917999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.10961148999999892</v>
       </c>
       <c r="D29" s="5">
         <v>2.9798940477983926</v>
       </c>
       <c r="E29" s="5">
         <v>0.50649507137408012</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>44.939473208000003</v>
       </c>
       <c r="C30" s="5">
         <v>8.9770290000004138E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4285155346782661</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>44.971287611000001</v>
       </c>
       <c r="C31" s="5">
         <v>3.1814402999998492E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.85284231717039916</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>45.079048125</v>
       </c>
       <c r="C32" s="5">
         <v>0.10776051399999886</v>
       </c>
       <c r="D32" s="5">
         <v>2.9136486545263685</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>45.227331349000004</v>
       </c>
       <c r="C33" s="5">
         <v>0.1482832240000036</v>
       </c>
       <c r="D33" s="5">
         <v>4.0194874565553818</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>45.343777584000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.11644623499999796</v>
       </c>
       <c r="D34" s="5">
         <v>3.1337539118681645</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>45.430013266000003</v>
       </c>
       <c r="C35" s="5">
         <v>8.6235682000001646E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.3062070792659872</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>45.622558996000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.19254572999999908</v>
       </c>
       <c r="D36" s="5">
         <v>5.2061998795218889</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>45.742151479</v>
       </c>
       <c r="C37" s="5">
         <v>0.11959248299999814</v>
       </c>
       <c r="D37" s="5">
         <v>3.1913646237054172</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>45.952777150999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.21062567199999904</v>
       </c>
       <c r="D38" s="5">
         <v>5.6676632547108641</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>46.148260563999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.19548341299999805</v>
       </c>
       <c r="D39" s="5">
         <v>5.2259551249222103</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>46.559789596999998</v>
       </c>
       <c r="C40" s="5">
         <v>0.41152903300000077</v>
       </c>
       <c r="D40" s="5">
         <v>11.241817475003124</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>46.382738619999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.17705097700000039</v>
       </c>
       <c r="D41" s="5">
         <v>-4.4689521688101586</v>
       </c>
       <c r="E41" s="5">
         <v>3.4181624453631043</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.995335257000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.61259663700000289</v>
       </c>
       <c r="D42" s="5">
         <v>17.052414184807674</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.706969766999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.71163450999999611</v>
       </c>
       <c r="D43" s="5">
         <v>19.763632354626793</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.672187741000002</v>
       </c>
       <c r="C44" s="5">
         <v>-3.4782025999994914E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.87139195181380469</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>47.493476948000001</v>
       </c>
       <c r="C45" s="5">
         <v>-0.17871079300000048</v>
       </c>
       <c r="D45" s="5">
         <v>-4.4068908955856241</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>47.289056932000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.20442001600000026</v>
       </c>
       <c r="D46" s="5">
         <v>-5.0444709888449957</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>47.003187551000003</v>
       </c>
       <c r="C47" s="5">
         <v>-0.2858693809999977</v>
       </c>
       <c r="D47" s="5">
         <v>-7.0177838212309718</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>47.118266796</v>
       </c>
       <c r="C48" s="5">
         <v>0.11507924499999689</v>
       </c>
       <c r="D48" s="5">
         <v>2.9778813555816575</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>47.390780638000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.27251384200000217</v>
       </c>
       <c r="D49" s="5">
         <v>7.1654194562110085</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>47.242132882</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14864775600000257</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6997064593406903</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>47.112077479</v>
       </c>
       <c r="C51" s="5">
         <v>-0.13005540300000007</v>
       </c>
       <c r="D51" s="5">
         <v>-3.2539808022415517</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>47.188631262999998</v>
       </c>
       <c r="C52" s="5">
         <v>7.6553783999997904E-2</v>
       </c>
       <c r="D52" s="5">
         <v>1.9674362172446225</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>47.334374900999997</v>
       </c>
       <c r="C53" s="5">
         <v>0.14574363799999901</v>
       </c>
       <c r="D53" s="5">
         <v>3.7698497395106445</v>
       </c>
       <c r="E53" s="5">
         <v>2.0517035201316425</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>46.924434380000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.40994052099999578</v>
       </c>
       <c r="D54" s="5">
         <v>-9.911614759566568</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>47.213848784</v>
       </c>
       <c r="C55" s="5">
         <v>0.28941440399999863</v>
       </c>
       <c r="D55" s="5">
         <v>7.6575023656345165</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>47.440392463000002</v>
       </c>
       <c r="C56" s="5">
         <v>0.22654367900000238</v>
       </c>
       <c r="D56" s="5">
         <v>5.912305365765147</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>47.94608126</v>
       </c>
       <c r="C57" s="5">
         <v>0.50568879699999769</v>
       </c>
       <c r="D57" s="5">
         <v>13.568562051968257</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>48.230770438</v>
       </c>
       <c r="C58" s="5">
         <v>0.28468917800000071</v>
       </c>
       <c r="D58" s="5">
         <v>7.362591903256166</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>48.681980572000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.4512101340000001</v>
       </c>
       <c r="D59" s="5">
         <v>11.822313124411888</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>48.834472720999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.15249214899999686</v>
       </c>
       <c r="D60" s="5">
         <v>3.8243378853862087</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>48.648233775999998</v>
       </c>
       <c r="C61" s="5">
         <v>-0.18623894499999949</v>
       </c>
       <c r="D61" s="5">
         <v>-4.4816319180506881</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>48.949336715000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.30110293900000329</v>
       </c>
       <c r="D62" s="5">
         <v>7.6853953826856669</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>48.954325437000001</v>
       </c>
       <c r="C63" s="5">
         <v>4.988722000000223E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.12236781098706739</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>48.903749611999999</v>
       </c>
       <c r="C64" s="5">
         <v>-5.0575825000002794E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-1.2327269855198275</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>48.963924398000003</v>
       </c>
       <c r="C65" s="5">
         <v>6.0174786000004588E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.4866025782824588</v>
       </c>
       <c r="E65" s="5">
         <v>3.442634449928228</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>49.357409009999998</v>
       </c>
       <c r="C66" s="5">
         <v>0.39348461199999463</v>
       </c>
       <c r="D66" s="5">
         <v>10.081317440365956</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>49.529217686000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.17180867600000482</v>
       </c>
       <c r="D67" s="5">
         <v>4.2579970841907455</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>49.556575094999999</v>
       </c>
       <c r="C68" s="5">
         <v>2.7357408999996835E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.66483598365993934</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.405953670000002</v>
       </c>
       <c r="C69" s="5">
         <v>-0.15062142499999709</v>
       </c>
       <c r="D69" s="5">
         <v>-3.5869036018471134</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>49.581002056999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.17504838699999681</v>
       </c>
       <c r="D70" s="5">
         <v>4.3355132006252628</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>49.545923641000002</v>
       </c>
       <c r="C71" s="5">
         <v>-3.5078415999997503E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.84570067442926167</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>49.549465013000003</v>
       </c>
       <c r="C72" s="5">
         <v>3.5413720000008198E-3</v>
       </c>
       <c r="D72" s="5">
         <v>8.5805594308707711E-2</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>49.732257537000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.1827925239999999</v>
       </c>
       <c r="D73" s="5">
         <v>4.517845923317676</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>49.894889501999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.16263196499999566</v>
       </c>
       <c r="D74" s="5">
         <v>3.9955352339952066</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>49.876123065999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.8766435999999942E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.45041077762035808</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>49.913879710000003</v>
       </c>
       <c r="C76" s="5">
         <v>3.7756644000005224E-2</v>
       </c>
       <c r="D76" s="5">
         <v>0.91220184456721753</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.890097353000002</v>
       </c>
       <c r="C77" s="5">
         <v>-2.3782357000001753E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-0.57026540786844215</v>
       </c>
       <c r="E77" s="5">
         <v>1.891541510177297</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>49.840049031</v>
       </c>
       <c r="C78" s="5">
         <v>-5.0048322000002088E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-1.1971859870048784</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.814868347999997</v>
       </c>
       <c r="C79" s="5">
         <v>-2.5180683000002091E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.60459401640334809</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>49.747041211999999</v>
       </c>
       <c r="C80" s="5">
         <v>-6.7827135999998234E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-1.6217205481867558</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>49.998892636000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.2518514240000016</v>
       </c>
       <c r="D81" s="5">
         <v>6.2472171889027095</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.161278426000003</v>
       </c>
       <c r="C82" s="5">
         <v>0.16238579000000186</v>
       </c>
       <c r="D82" s="5">
         <v>3.9677221153155751</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.119639083999999</v>
       </c>
       <c r="C83" s="5">
         <v>-4.163934200000341E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.99159574243739002</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.173564118999998</v>
       </c>
       <c r="C84" s="5">
         <v>5.39250349999989E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.2987792338170046</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.296295524999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.12273140599999977</v>
       </c>
       <c r="D85" s="5">
         <v>2.9751797171548411</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.222824916999997</v>
       </c>
       <c r="C86" s="5">
         <v>-7.3470608000000936E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-1.7388922398618445</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.529323677000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.30649876000000376</v>
       </c>
       <c r="D87" s="5">
         <v>7.5742133099643283</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.822884625999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.29356094899999619</v>
       </c>
       <c r="D88" s="5">
         <v>7.1987968696855198</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.589745198000003</v>
       </c>
       <c r="C89" s="5">
         <v>-0.2331394279999941</v>
       </c>
       <c r="D89" s="5">
         <v>-5.3679672556875557</v>
       </c>
       <c r="E89" s="5">
         <v>1.4023781915068367</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.518497035999999</v>
       </c>
       <c r="C90" s="5">
         <v>-7.124816200000339E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-1.6769926957288073</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.597962168999999</v>
       </c>
       <c r="C91" s="5">
         <v>7.9465132999999355E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.9040053160191306</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.966004542</v>
       </c>
       <c r="C92" s="5">
         <v>0.36804237300000153</v>
       </c>
       <c r="D92" s="5">
         <v>9.0864355344772996</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>51.003012665999996</v>
       </c>
       <c r="C93" s="5">
         <v>3.7008123999996201E-2</v>
       </c>
       <c r="D93" s="5">
         <v>0.87484863553979331</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.938998329999997</v>
       </c>
       <c r="C94" s="5">
         <v>-6.4014335999999616E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-1.4957771063845549</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.088836866999998</v>
       </c>
       <c r="C95" s="5">
         <v>0.14983853700000083</v>
       </c>
       <c r="D95" s="5">
         <v>3.5875054841479903</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.177419843000003</v>
       </c>
       <c r="C96" s="5">
         <v>8.8582976000004976E-2</v>
       </c>
       <c r="D96" s="5">
         <v>2.1006384309824488</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.346594402000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.16917455899999823</v>
       </c>
       <c r="D97" s="5">
         <v>4.039699029997279</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.539504463</v>
       </c>
       <c r="C98" s="5">
         <v>0.19291006099999919</v>
       </c>
       <c r="D98" s="5">
         <v>4.6027579716428901</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.921298856999996</v>
       </c>
       <c r="C99" s="5">
         <v>0.38179439399999637</v>
       </c>
       <c r="D99" s="5">
         <v>9.2606336304884564</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>52.154839860000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.23354100300000624</v>
       </c>
       <c r="D100" s="5">
         <v>5.5331294497091177</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>52.158483865000001</v>
       </c>
       <c r="C101" s="5">
         <v>3.6440049999981738E-3</v>
       </c>
       <c r="D101" s="5">
         <v>8.3874991892640693E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.1009024869767865</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>52.529227949000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.37074408400000181</v>
       </c>
       <c r="D102" s="5">
         <v>8.8711239888463531</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>52.593004880999999</v>
       </c>
       <c r="C103" s="5">
         <v>6.3776931999996123E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.4667158328617536</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>52.449275010000001</v>
       </c>
       <c r="C104" s="5">
         <v>-0.1437298709999979</v>
       </c>
       <c r="D104" s="5">
         <v>-3.2305982377717646</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.804569823999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.35529481399999696</v>
       </c>
       <c r="D105" s="5">
         <v>8.4386829321347889</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.919684985000004</v>
       </c>
       <c r="C106" s="5">
         <v>0.11511516100000563</v>
       </c>
       <c r="D106" s="5">
         <v>2.6476227901636618</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>53.067171330000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.14748634499999724</v>
       </c>
       <c r="D107" s="5">
         <v>3.3961247802905437</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>53.172320053999997</v>
       </c>
       <c r="C108" s="5">
         <v>0.10514872399999575</v>
       </c>
       <c r="D108" s="5">
         <v>2.4037962088159226</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>53.170717361000001</v>
       </c>
       <c r="C109" s="5">
         <v>-1.6026929999952699E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-3.6163793496268859E-2</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>53.210325128999997</v>
       </c>
       <c r="C110" s="5">
         <v>3.9607767999996213E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.8975717836233299</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>53.881680748000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.6713556190000034</v>
       </c>
       <c r="D111" s="5">
         <v>16.236536580325843</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.206627591</v>
       </c>
       <c r="C112" s="5">
         <v>0.32494684299999932</v>
       </c>
       <c r="D112" s="5">
         <v>7.4818307364961534</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.719333253999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.48729433700000158</v>
       </c>
       <c r="D113" s="5">
         <v>-10.269787285416266</v>
       </c>
       <c r="E113" s="5">
         <v>2.9925129592337951</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.544735742</v>
       </c>
       <c r="C114" s="5">
         <v>0.82540248800000171</v>
       </c>
       <c r="D114" s="5">
         <v>20.0789107577233</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>54.703616666999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.15888092499999829</v>
       </c>
       <c r="D115" s="5">
         <v>3.551972911602097</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>54.950694263999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.24707759700000054</v>
       </c>
       <c r="D116" s="5">
         <v>5.5566803565808565</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.583727945</v>
       </c>
       <c r="C117" s="5">
         <v>-0.36696631899999943</v>
       </c>
       <c r="D117" s="5">
         <v>-7.7258361557302369</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>54.595273650999999</v>
       </c>
       <c r="C118" s="5">
         <v>1.1545705999999711E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.25412293159441379</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.328031834000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.2672418169999986</v>
       </c>
       <c r="D119" s="5">
         <v>-5.7183667600604231</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.032871358999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.70483952499999702</v>
       </c>
       <c r="D120" s="5">
         <v>16.728904890826879</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>55.679090696999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.64621933800000164</v>
       </c>
       <c r="D121" s="5">
         <v>15.037526543682622</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>55.578390134999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.1007005620000001</v>
       </c>
       <c r="D122" s="5">
         <v>-2.1488472478907394</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.395514126000002</v>
       </c>
       <c r="C123" s="5">
         <v>-0.18287600899999745</v>
       </c>
       <c r="D123" s="5">
         <v>-3.8778197308608653</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.380628975</v>
       </c>
       <c r="C124" s="5">
         <v>-1.4885151000001429E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.32197203726415102</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.494813129999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.11418415499999668</v>
       </c>
       <c r="D125" s="5">
         <v>2.5024187425906508</v>
       </c>
       <c r="E125" s="5">
         <v>3.305104081625565</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.465169623999998</v>
       </c>
       <c r="C126" s="5">
         <v>-2.964350599999932E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.63912071749924193</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>55.697765298999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.23259567499999889</v>
       </c>
       <c r="D127" s="5">
         <v>5.1499580329179118</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.421872635</v>
       </c>
       <c r="C128" s="5">
         <v>-0.27589266399999701</v>
       </c>
       <c r="D128" s="5">
         <v>-5.7847723357194898</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.841883205000002</v>
       </c>
       <c r="C129" s="5">
         <v>0.4200105700000023</v>
       </c>
       <c r="D129" s="5">
         <v>9.4829069253418385</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.272795807999998</v>
       </c>
       <c r="C130" s="5">
         <v>0.4309126029999959</v>
       </c>
       <c r="D130" s="5">
         <v>9.6632826939221808</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.689158368999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.41636256099999969</v>
       </c>
       <c r="D131" s="5">
         <v>9.2491831148049144</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.210632197999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.47852617099999861</v>
       </c>
       <c r="D132" s="5">
         <v>-9.6721806493333062</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.052649776000003</v>
       </c>
       <c r="C133" s="5">
         <v>-0.15798242199999635</v>
       </c>
       <c r="D133" s="5">
         <v>-3.3210030214003705</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.025631857</v>
       </c>
       <c r="C134" s="5">
         <v>-2.7017919000002166E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.57688066040749719</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>55.830092938</v>
       </c>
       <c r="C135" s="5">
         <v>-0.19553891900000053</v>
       </c>
       <c r="D135" s="5">
         <v>-4.1087342811139349</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>55.439865202999997</v>
       </c>
       <c r="C136" s="5">
         <v>-0.39022773500000341</v>
       </c>
       <c r="D136" s="5">
         <v>-8.0724304095921013</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>55.621983321000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.18211811800000532</v>
       </c>
       <c r="D137" s="5">
         <v>4.0139664897328897</v>
       </c>
       <c r="E137" s="5">
         <v>0.22915689562212904</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>54.972842344</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64914097700000184</v>
       </c>
       <c r="D138" s="5">
         <v>-13.13983214044665</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>54.673616918999997</v>
       </c>
       <c r="C139" s="5">
         <v>-0.29922542500000304</v>
       </c>
       <c r="D139" s="5">
         <v>-6.3397407846988996</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>54.611933872000002</v>
       </c>
       <c r="C140" s="5">
         <v>-6.1683046999995383E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.3454767044426386</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>54.364357421999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24757645000000394</v>
       </c>
       <c r="D141" s="5">
         <v>-5.3064406571600831</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>54.061820928000003</v>
       </c>
       <c r="C142" s="5">
         <v>-0.3025364939999946</v>
       </c>
       <c r="D142" s="5">
         <v>-6.477323644294442</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>53.506816674</v>
       </c>
       <c r="C143" s="5">
         <v>-0.55500425400000353</v>
       </c>
       <c r="D143" s="5">
         <v>-11.646993811053996</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>53.193995170999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.31282150300000211</v>
       </c>
       <c r="D144" s="5">
         <v>-6.794412652727555</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>52.910588122999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.28340704800000083</v>
       </c>
       <c r="D145" s="5">
         <v>-6.2093052826069917</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>52.823790483000003</v>
       </c>
       <c r="C146" s="5">
         <v>-8.6797639999993237E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-1.9508860334373934</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>52.316735561000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.5070549220000018</v>
       </c>
       <c r="D147" s="5">
         <v>-10.929701821270266</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>51.067799559000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.2489360020000007</v>
       </c>
       <c r="D148" s="5">
         <v>-25.169595196672688</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>50.908536165000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15926339399999989</v>
       </c>
       <c r="D149" s="5">
         <v>-3.6788693736403144</v>
       </c>
       <c r="E149" s="5">
         <v>-8.4740724342715836</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>50.836815700999999</v>
       </c>
       <c r="C150" s="5">
         <v>-7.1720464000001982E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-1.6775342119488723</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>50.127342720000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.70947298099999756</v>
       </c>
       <c r="D151" s="5">
         <v>-15.519568846645882</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>50.282850293999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.15550757399999782</v>
       </c>
       <c r="D152" s="5">
         <v>3.7868801614675318</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>49.878867821</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40398247299999923</v>
       </c>
       <c r="D153" s="5">
         <v>-9.226226162917694</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>49.585802145000002</v>
       </c>
       <c r="C154" s="5">
         <v>-0.29306567599999767</v>
       </c>
       <c r="D154" s="5">
         <v>-6.8272157898467523</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>49.657590075000002</v>
       </c>
       <c r="C155" s="5">
         <v>7.1787929999999278E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.751202533064844</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>49.403014161000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.25457591400000013</v>
       </c>
       <c r="D156" s="5">
         <v>-5.981418907547309</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>49.081435284000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32157887700000032</v>
       </c>
       <c r="D157" s="5">
         <v>-7.5374875739204761</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>48.538268379000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.54316690499999964</v>
       </c>
       <c r="D158" s="5">
         <v>-12.500757645293614</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>48.147822896999998</v>
       </c>
       <c r="C159" s="5">
         <v>-0.39044548200000406</v>
       </c>
       <c r="D159" s="5">
         <v>-9.2370696886833414</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>48.155154195000001</v>
       </c>
       <c r="C160" s="5">
         <v>7.3312980000039829E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.18287283747591143</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>48.092863301000001</v>
       </c>
       <c r="C161" s="5">
         <v>-6.2290894000000208E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.5412588335648403</v>
       </c>
       <c r="E161" s="5">
         <v>-5.530846251155408</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>47.670530425999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.42233287500000216</v>
       </c>
       <c r="D162" s="5">
         <v>-10.043572650791631</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>47.884731922</v>
       </c>
       <c r="C163" s="5">
         <v>0.21420149600000116</v>
       </c>
       <c r="D163" s="5">
         <v>5.5273210502797321</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>47.471687512999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.41304440900000117</v>
       </c>
       <c r="D164" s="5">
         <v>-9.8737466214948171</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>47.427497400999997</v>
       </c>
       <c r="C165" s="5">
         <v>-4.4190112000002557E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-1.1113462423834264</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>47.235510140000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.19198726099999419</v>
       </c>
       <c r="D166" s="5">
         <v>-4.7509146717248267</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>46.909208206000002</v>
       </c>
       <c r="C167" s="5">
         <v>-0.32630193399999996</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9817629808403794</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>46.510287138999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.3989210670000034</v>
       </c>
       <c r="D168" s="5">
         <v>-9.7408957086512977</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>46.565913862999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.5626723999999683E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.4446894791208642</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>46.476963378999997</v>
       </c>
       <c r="C170" s="5">
         <v>-8.8950484000001495E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.2683171294009541</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>46.332497420000003</v>
       </c>
       <c r="C171" s="5">
         <v>-0.14446595899999437</v>
       </c>
       <c r="D171" s="5">
         <v>-3.6668902547032478</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>46.116697893000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21579952700000149</v>
       </c>
       <c r="D172" s="5">
         <v>-5.4481760190721928</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.748540452</v>
       </c>
       <c r="C173" s="5">
         <v>-0.36815744100000103</v>
       </c>
       <c r="D173" s="5">
         <v>-9.17017397598363</v>
       </c>
       <c r="E173" s="5">
         <v>-4.8745753280014288</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>45.703085625999996</v>
       </c>
       <c r="C174" s="5">
         <v>-4.5454826000003834E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-1.1858017739066917</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>45.732014550000002</v>
       </c>
       <c r="C175" s="5">
         <v>2.8928924000005907E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.76222027945833659</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>45.770516000000001</v>
       </c>
       <c r="C176" s="5">
         <v>3.8501449999998272E-2</v>
       </c>
       <c r="D176" s="5">
         <v>1.0149623836605892</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>46.030924053</v>
       </c>
       <c r="C177" s="5">
         <v>0.26040805299999903</v>
       </c>
       <c r="D177" s="5">
         <v>7.0450567950346876</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>45.791794895000002</v>
       </c>
       <c r="C178" s="5">
         <v>-0.23912915799999723</v>
       </c>
       <c r="D178" s="5">
         <v>-6.058890999785449</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>45.552851742999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.23894315200000449</v>
       </c>
       <c r="D179" s="5">
         <v>-6.0850263095299395</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>46.043381490000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.49052974700000362</v>
       </c>
       <c r="D180" s="5">
         <v>13.715507136149064</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>45.753976450000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.28940503999999834</v>
       </c>
       <c r="D181" s="5">
         <v>-7.2872216549871087</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.796973600000001</v>
       </c>
       <c r="C182" s="5">
         <v>4.299714999999793E-2</v>
       </c>
       <c r="D182" s="5">
         <v>1.1335429971297994</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>45.991981809999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.19500820999999746</v>
       </c>
       <c r="D183" s="5">
         <v>5.2311054504009968</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>45.763984067999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.22799774199999945</v>
       </c>
       <c r="D184" s="5">
         <v>-5.7892584158915739</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>45.464419745999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.29956432200000194</v>
       </c>
       <c r="D185" s="5">
         <v>-7.5783063495999503</v>
       </c>
       <c r="E185" s="5">
         <v>-0.62104867869633429</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>45.640349458000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.17592971200000562</v>
       </c>
       <c r="D186" s="5">
         <v>4.743649353766366</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>45.606437743999997</v>
       </c>
       <c r="C187" s="5">
         <v>-3.3911714000005588E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.88798985177634959</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>45.685096512999998</v>
       </c>
       <c r="C188" s="5">
         <v>7.8658769000000461E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.0894216888888595</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>45.777692637999998</v>
       </c>
       <c r="C189" s="5">
         <v>9.2596125000000029E-2</v>
       </c>
       <c r="D189" s="5">
         <v>2.45949847373228</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>45.737171762000003</v>
       </c>
       <c r="C190" s="5">
         <v>-4.0520875999995098E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.0570436943468153</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>45.583333408999998</v>
       </c>
       <c r="C191" s="5">
         <v>-0.1538383530000047</v>
       </c>
       <c r="D191" s="5">
         <v>-3.9623989464455112</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>46.081565691000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.49823228200000358</v>
       </c>
       <c r="D192" s="5">
         <v>13.934105143535547</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>46.140220499999998</v>
       </c>
       <c r="C193" s="5">
         <v>5.8654808999996533E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.538155514944739</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>46.315406439</v>
       </c>
       <c r="C194" s="5">
         <v>0.17518593900000212</v>
       </c>
       <c r="D194" s="5">
         <v>4.6525383726780056</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>46.446247288000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.13084084900000192</v>
       </c>
       <c r="D195" s="5">
         <v>3.4431666324244103</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>46.705230741999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.25898345399999556</v>
       </c>
       <c r="D196" s="5">
         <v>6.9002455470432045</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>47.135435412</v>
       </c>
       <c r="C197" s="5">
         <v>0.43020467000000195</v>
       </c>
       <c r="D197" s="5">
         <v>11.63079419862385</v>
       </c>
       <c r="E197" s="5">
         <v>3.6754360340143233</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>47.488611779999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.35317636799999974</v>
       </c>
       <c r="D198" s="5">
         <v>9.3713093746401466</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>47.810185054000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.32157327400000213</v>
       </c>
       <c r="D199" s="5">
         <v>8.4354799606354938</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>48.310493286000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.50030823200000185</v>
       </c>
       <c r="D200" s="5">
         <v>13.305911169665885</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>47.850129029999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.46036425600000541</v>
       </c>
       <c r="D201" s="5">
         <v>-10.854444666250551</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>48.265384963999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.41525593400000105</v>
       </c>
       <c r="D202" s="5">
         <v>10.925637950421985</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>48.490468667000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.2250837030000028</v>
       </c>
       <c r="D203" s="5">
         <v>5.7419429876817141</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>48.729375189999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.23890652299999715</v>
       </c>
       <c r="D204" s="5">
         <v>6.0751207202718094</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>48.924924261999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.1955490719999986</v>
       </c>
       <c r="D205" s="5">
         <v>4.9232730382962719</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>49.429285321999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.5043610600000008</v>
       </c>
       <c r="D206" s="5">
         <v>13.09672534489248</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>49.213563809999997</v>
       </c>
       <c r="C207" s="5">
         <v>-0.21572151200000178</v>
       </c>
       <c r="D207" s="5">
         <v>-5.1131971279262061</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>49.349588003999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.13602419400000088</v>
       </c>
       <c r="D208" s="5">
         <v>3.367636757410164</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>49.479654433</v>
       </c>
       <c r="C209" s="5">
         <v>0.13006642900000287</v>
       </c>
       <c r="D209" s="5">
         <v>3.2089877204214856</v>
       </c>
       <c r="E209" s="5">
         <v>4.9733687628208401</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>49.428823037999997</v>
       </c>
       <c r="C210" s="5">
         <v>-5.0831395000002999E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-1.2258412023343768</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>49.434729173000001</v>
       </c>
       <c r="C211" s="5">
         <v>5.9061350000035873E-3</v>
       </c>
       <c r="D211" s="5">
         <v>0.14347947427959529</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>48.938371117999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.49635805500000174</v>
       </c>
       <c r="D212" s="5">
         <v>-11.405204537590963</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>49.121762035000003</v>
       </c>
       <c r="C213" s="5">
         <v>0.18339091700000409</v>
       </c>
       <c r="D213" s="5">
         <v>4.5907126320856806</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>49.279335721000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.15757368599999921</v>
       </c>
       <c r="D214" s="5">
         <v>3.9180280396635458</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>49.394024612999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.11468889199999666</v>
       </c>
       <c r="D215" s="5">
         <v>2.8288138529703355</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>49.273029622000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.12099499099999633</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9002235707471291</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>49.291898781999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.8869159999994167E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.46051043492381094</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>49.147994941999997</v>
       </c>
       <c r="C218" s="5">
         <v>-0.14390384000000012</v>
       </c>
       <c r="D218" s="5">
         <v>-3.4475979443455262</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>49.10444622</v>
       </c>
       <c r="C219" s="5">
         <v>-4.3548721999997042E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-1.0581213052488048</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>48.913785599999997</v>
       </c>
       <c r="C220" s="5">
         <v>-0.19066062000000272</v>
       </c>
       <c r="D220" s="5">
         <v>-4.5610844236059993</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>48.645120587999997</v>
       </c>
       <c r="C221" s="5">
         <v>-0.26866501199999959</v>
       </c>
       <c r="D221" s="5">
         <v>-6.3956343440104373</v>
       </c>
       <c r="E221" s="5">
         <v>-1.686620196852906</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>48.371892428999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.27322815899999853</v>
       </c>
       <c r="D222" s="5">
         <v>-6.5357492055586608</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>48.045049222999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.3268432059999995</v>
       </c>
       <c r="D223" s="5">
         <v>-7.8136179224625906</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>47.979806259999997</v>
       </c>
       <c r="C224" s="5">
         <v>-6.5242963000002874E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.6174289720221946</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>47.661155837000003</v>
       </c>
       <c r="C225" s="5">
         <v>-0.31865042299999402</v>
       </c>
       <c r="D225" s="5">
         <v>-7.6848534356161569</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>47.570567373000003</v>
       </c>
       <c r="C226" s="5">
         <v>-9.0588463999999647E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-2.2571198653565716</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>47.300360075</v>
       </c>
       <c r="C227" s="5">
         <v>-0.27020729800000254</v>
       </c>
       <c r="D227" s="5">
         <v>-6.6072020354466021</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.902056805999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.39830326900000301</v>
       </c>
       <c r="D228" s="5">
         <v>-9.6497625669214493</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.757805310999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.1442514949999989</v>
       </c>
       <c r="D229" s="5">
         <v>-3.6289125116948262</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.355579597000002</v>
       </c>
       <c r="C230" s="5">
         <v>-0.40222571399999651</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8481243623818049</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.907481980999997</v>
       </c>
       <c r="C231" s="5">
         <v>-0.44809761600000542</v>
       </c>
       <c r="D231" s="5">
         <v>-11.0025665405465</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.709545697999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.1979362829999971</v>
       </c>
       <c r="D232" s="5">
         <v>-5.0530125304213636</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.258363805000002</v>
       </c>
       <c r="C233" s="5">
         <v>-0.45118189299999756</v>
       </c>
       <c r="D233" s="5">
         <v>-11.222414167564754</v>
       </c>
       <c r="E233" s="5">
         <v>-6.9621716259769206</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>44.932721221999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32564258300000404</v>
       </c>
       <c r="D234" s="5">
         <v>-8.3006062233035305</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.554620784000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.37810043799999704</v>
       </c>
       <c r="D235" s="5">
         <v>-9.6432991884357495</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.306828621000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.24779216299999973</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4734391426483633</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>43.847995660999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.45883296000000229</v>
       </c>
       <c r="D237" s="5">
         <v>-11.743039073092243</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>43.549325211000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29867044999999592</v>
       </c>
       <c r="D238" s="5">
         <v>-7.8744257656741539</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>42.919348495000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.6299767160000016</v>
       </c>
       <c r="D239" s="5">
         <v>-16.042347036054917</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>43.000653317000001</v>
       </c>
       <c r="C240" s="5">
         <v>8.1304821999999888E-2</v>
       </c>
       <c r="D240" s="5">
         <v>2.2970705243621659</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>42.832136875000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16851644199999782</v>
       </c>
       <c r="D241" s="5">
         <v>-4.6026627347491527</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>42.758381444000001</v>
       </c>
       <c r="C242" s="5">
         <v>-7.3755431000002147E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.04689955391818</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>42.913963867</v>
       </c>
       <c r="C243" s="5">
         <v>0.15558242299999847</v>
       </c>
       <c r="D243" s="5">
         <v>4.454820519717817</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>42.916071832</v>
       </c>
       <c r="C244" s="5">
         <v>2.1079650000004335E-3</v>
       </c>
       <c r="D244" s="5">
         <v>5.8960796891627254E-2</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.188633592999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.27256176099999863</v>
       </c>
       <c r="D245" s="5">
         <v>7.8931830238223144</v>
       </c>
       <c r="E245" s="5">
         <v>-4.5731441395398971</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.317437402000003</v>
       </c>
       <c r="C246" s="5">
         <v>0.12880380900000432</v>
       </c>
       <c r="D246" s="5">
         <v>3.6381160144009161</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.465869566000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.14843216399999903</v>
       </c>
       <c r="D247" s="5">
         <v>4.1903246897211366</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.541778051999998</v>
       </c>
       <c r="C248" s="5">
         <v>7.5908485999995889E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.1159183821923611</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.820530859000002</v>
       </c>
       <c r="C249" s="5">
         <v>0.2787528070000036</v>
       </c>
       <c r="D249" s="5">
         <v>7.9587126116066331</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>44.041266886999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.22073602799999748</v>
       </c>
       <c r="D250" s="5">
         <v>6.2150423536861954</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>44.217309245999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.1760423590000002</v>
       </c>
       <c r="D251" s="5">
         <v>4.90352725569696</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>44.371961347000003</v>
       </c>
       <c r="C252" s="5">
         <v>0.15465210100000348</v>
       </c>
       <c r="D252" s="5">
         <v>4.2787413684452824</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>44.617796114999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.2458347679999946</v>
       </c>
       <c r="D253" s="5">
         <v>6.8547575722106346</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>44.764398999000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.14660288400000354</v>
       </c>
       <c r="D254" s="5">
         <v>4.0149397225901939</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>45.016225704999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.25182670599999568</v>
       </c>
       <c r="D255" s="5">
         <v>6.9635624206694224</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>45.118844920000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.10261921500000426</v>
       </c>
       <c r="D256" s="5">
         <v>2.7700855602210028</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>45.093441138999999</v>
       </c>
       <c r="C257" s="5">
         <v>-2.5403781000001402E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.67356138839582691</v>
       </c>
       <c r="E257" s="5">
         <v>4.4104371625888428</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>45.431126915999997</v>
       </c>
       <c r="C258" s="5">
         <v>0.33768577699999724</v>
       </c>
       <c r="D258" s="5">
         <v>9.3658108878099213</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>45.477504971999998</v>
       </c>
       <c r="C259" s="5">
         <v>4.6378056000001777E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.2319132697145907</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>45.482551954999998</v>
       </c>
       <c r="C260" s="5">
         <v>5.0469829999997273E-3</v>
       </c>
       <c r="D260" s="5">
         <v>0.13325440004188227</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>45.690088177</v>
       </c>
       <c r="C261" s="5">
         <v>0.20753622200000166</v>
       </c>
       <c r="D261" s="5">
         <v>5.6151117667626593</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>45.735165031000001</v>
       </c>
       <c r="C262" s="5">
         <v>4.5076854000001276E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1903392744029739</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>45.913962437999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.17879740699999758</v>
       </c>
       <c r="D263" s="5">
         <v>4.7934862706930703</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>46.142143978</v>
       </c>
       <c r="C264" s="5">
         <v>0.22818154000000135</v>
       </c>
       <c r="D264" s="5">
         <v>6.1294576205598306</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>46.102233929000001</v>
       </c>
       <c r="C265" s="5">
         <v>-3.9910048999999503E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.0330010786804622</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>46.267758663000002</v>
       </c>
       <c r="C266" s="5">
         <v>0.16552473400000167</v>
       </c>
       <c r="D266" s="5">
         <v>4.3945672559778881</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>46.125952075000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.14180658800000145</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6165246066463985</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>46.226313840000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.10036176500000238</v>
       </c>
       <c r="D268" s="5">
         <v>2.6424572937082225</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>46.205895415999997</v>
       </c>
       <c r="C269" s="5">
         <v>-2.0418424000006041E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.528760988381205</v>
       </c>
       <c r="E269" s="5">
         <v>2.4669979688861421</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.350233482</v>
       </c>
       <c r="C270" s="5">
         <v>0.1443380660000031</v>
       </c>
       <c r="D270" s="5">
         <v>3.8136414014127595</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.46798613</v>
       </c>
       <c r="C271" s="5">
         <v>0.11775264799999974</v>
       </c>
       <c r="D271" s="5">
         <v>3.0915569253783914</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.705802912999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.23781678299999953</v>
       </c>
       <c r="D272" s="5">
         <v>6.3172894699815574</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.966232529000003</v>
       </c>
       <c r="C273" s="5">
         <v>0.26042961600000325</v>
       </c>
       <c r="D273" s="5">
         <v>6.9002150769364334</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.836465144999998</v>
       </c>
       <c r="C274" s="5">
         <v>-0.12976738400000443</v>
       </c>
       <c r="D274" s="5">
         <v>-3.2656678193266231</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.814939768000002</v>
       </c>
       <c r="C275" s="5">
         <v>-2.1525376999996126E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.55011111605156593</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.718915203999998</v>
       </c>
       <c r="C276" s="5">
         <v>-9.602456400000392E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-2.4338038642845117</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>46.687808033000003</v>
       </c>
       <c r="C277" s="5">
         <v>-3.1107170999995049E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.796084558467125</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>46.675486354999997</v>
       </c>
       <c r="C278" s="5">
         <v>-1.2321678000006386E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-0.31624037621610368</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>46.741744128000001</v>
       </c>
       <c r="C279" s="5">
         <v>6.6257773000003795E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.7168121383813961</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>46.726097817000003</v>
       </c>
       <c r="C280" s="5">
         <v>-1.5646310999997581E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-0.40094876627071452</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>46.720766947999998</v>
       </c>
       <c r="C281" s="5">
         <v>-5.3308690000051229E-3</v>
       </c>
       <c r="D281" s="5">
         <v>-0.13681926367452579</v>
       </c>
       <c r="E281" s="5">
         <v>1.1142983538453777</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>46.672677894000003</v>
       </c>
       <c r="C282" s="5">
         <v>-4.8089053999994746E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2281754744856266</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>46.543279028999997</v>
       </c>
       <c r="C283" s="5">
         <v>-0.12939886500000597</v>
       </c>
       <c r="D283" s="5">
         <v>-3.2767050598329295</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>46.386354501</v>
       </c>
       <c r="C284" s="5">
         <v>-0.15692452799999757</v>
       </c>
       <c r="D284" s="5">
         <v>-3.9717104424481731</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>46.456126613999999</v>
       </c>
       <c r="C285" s="5">
         <v>6.9772112999999081E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.8199894538863504</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>46.344667106000003</v>
       </c>
       <c r="C286" s="5">
         <v>-0.11145950799999582</v>
       </c>
       <c r="D286" s="5">
         <v>-2.8414010652078936</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>46.324318005000002</v>
       </c>
       <c r="C287" s="5">
         <v>-2.0349101000000758E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.52562761739101127</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>46.417660804999997</v>
       </c>
       <c r="C288" s="5">
         <v>9.3342799999994952E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.444959733764529</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>46.372132311000001</v>
       </c>
       <c r="C289" s="5">
         <v>-4.552849399999559E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.1706842046665944</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>46.587217911000003</v>
       </c>
       <c r="C290" s="5">
         <v>0.21508560000000188</v>
       </c>
       <c r="D290" s="5">
         <v>5.7101080932694614</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>45.968745630000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.61847228100000251</v>
       </c>
       <c r="D291" s="5">
         <v>-14.817472047634849</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>46.116946390999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.14820076099999824</v>
       </c>
       <c r="D292" s="5">
         <v>3.9380772400463115</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>46.136718270000003</v>
       </c>
       <c r="C293" s="5">
         <v>1.9771879000003878E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.51569507550619509</v>
       </c>
       <c r="E293" s="5">
         <v>-1.2500836697523332</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>45.979961836999998</v>
       </c>
       <c r="C294" s="5">
         <v>-0.1567564330000053</v>
       </c>
       <c r="D294" s="5">
         <v>-4.0018460718639792</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>46.003855405000003</v>
       </c>
       <c r="C295" s="5">
         <v>2.3893568000005416E-2</v>
       </c>
       <c r="D295" s="5">
         <v>0.62536745080947753</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>46.046810995999998</v>
       </c>
       <c r="C296" s="5">
         <v>4.2955590999994797E-2</v>
       </c>
       <c r="D296" s="5">
         <v>1.1262590025310049</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>46.054593191000002</v>
       </c>
       <c r="C297" s="5">
         <v>7.7821950000043216E-3</v>
       </c>
       <c r="D297" s="5">
         <v>0.20299602224220781</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>46.272722985999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.21812979499999585</v>
       </c>
       <c r="D298" s="5">
         <v>5.8340164050719956</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>46.344740100999999</v>
       </c>
       <c r="C299" s="5">
         <v>7.2017115000001297E-2</v>
       </c>
       <c r="D299" s="5">
         <v>1.8837047557923148</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>46.429341291999997</v>
       </c>
       <c r="C300" s="5">
         <v>8.46011909999973E-2</v>
       </c>
       <c r="D300" s="5">
         <v>2.2126986513232305</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>46.557686277000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.12834498500000535</v>
       </c>
       <c r="D301" s="5">
         <v>3.3680700565396515</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>46.700093348999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.14240707199999747</v>
       </c>
       <c r="D302" s="5">
         <v>3.7328498770643703</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>46.990964411</v>
       </c>
       <c r="C303" s="5">
         <v>0.29087106200000079</v>
       </c>
       <c r="D303" s="5">
         <v>7.7356199853325647</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>46.800410337000002</v>
       </c>
       <c r="C304" s="5">
         <v>-0.1905540739999978</v>
       </c>
       <c r="D304" s="5">
         <v>-4.7590691424928</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>46.829388960000003</v>
       </c>
       <c r="C305" s="5">
         <v>2.8978623000000425E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.74557079431774032</v>
       </c>
       <c r="E305" s="5">
         <v>1.5013436498590327</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>46.887481631</v>
       </c>
       <c r="C306" s="5">
         <v>5.8092670999997154E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.4988196045604418</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>46.966660642000001</v>
       </c>
       <c r="C307" s="5">
         <v>7.9179011000000799E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.0453707681072464</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>46.998158367999999</v>
       </c>
       <c r="C308" s="5">
         <v>3.1497725999997783E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.80774316980811722</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>47.069527755999999</v>
       </c>
       <c r="C309" s="5">
         <v>7.1369388000000811E-2</v>
       </c>
       <c r="D309" s="5">
         <v>1.8375655511974287</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>47.109418947999998</v>
       </c>
       <c r="C310" s="5">
         <v>3.989119199999891E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.0217479187841105</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>47.169765591999997</v>
       </c>
       <c r="C311" s="5">
         <v>6.0346643999999117E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.5480632449195619</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>46.849268930999997</v>
       </c>
       <c r="C312" s="5">
         <v>-0.32049666099999996</v>
       </c>
       <c r="D312" s="5">
         <v>-7.8555457110672471</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>46.646300754999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20296817599999883</v>
       </c>
       <c r="D313" s="5">
         <v>-5.0767327296224796</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>46.804155881</v>
       </c>
       <c r="C314" s="5">
         <v>0.15785512600000118</v>
       </c>
       <c r="D314" s="5">
         <v>4.1373466534279757</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>47.309297010999998</v>
       </c>
       <c r="C315" s="5">
         <v>0.50514112999999838</v>
       </c>
       <c r="D315" s="5">
         <v>13.748304432473368</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>47.185014303999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.12428270699999899</v>
       </c>
       <c r="D316" s="5">
         <v>-3.1072782143717781</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>47.221206698000003</v>
       </c>
       <c r="C317" s="5">
         <v>3.6192394000003958E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.9243308151147156</v>
       </c>
       <c r="E317" s="5">
         <v>0.83669197207478785</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>47.380648534000002</v>
       </c>
       <c r="C318" s="5">
         <v>0.15944183599999917</v>
       </c>
       <c r="D318" s="5">
         <v>4.1278833252860858</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>47.537819333999998</v>
       </c>
       <c r="C319" s="5">
         <v>0.15717079999999584</v>
       </c>
       <c r="D319" s="5">
         <v>4.0540667042170853</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>47.552369962999997</v>
       </c>
       <c r="C320" s="5">
         <v>1.4550628999998594E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.36792136663554853</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>47.576037399999997</v>
       </c>
       <c r="C321" s="5">
         <v>2.3667437000000291E-2</v>
       </c>
       <c r="D321" s="5">
         <v>0.59889336461571574</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>47.546962192999999</v>
       </c>
       <c r="C322" s="5">
         <v>-2.9075206999998215E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-0.73089763229252647</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>47.399932514</v>
       </c>
       <c r="C323" s="5">
         <v>-0.14702967899999919</v>
       </c>
       <c r="D323" s="5">
         <v>-3.6482997882364532</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>47.874501645000002</v>
       </c>
       <c r="C324" s="5">
         <v>0.47456913100000264</v>
       </c>
       <c r="D324" s="5">
         <v>12.698598124179728</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>47.838515225999998</v>
       </c>
       <c r="C325" s="5">
         <v>-3.5986419000003877E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.89829900142378571</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>48.103481174999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.26496594900000048</v>
       </c>
       <c r="D326" s="5">
         <v>6.8527682592579797</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>47.726074269000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.37740690599999738</v>
       </c>
       <c r="D327" s="5">
         <v>-9.0190490166930815</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>47.868542347999998</v>
       </c>
       <c r="C328" s="5">
         <v>0.14246807899999681</v>
       </c>
       <c r="D328" s="5">
         <v>3.6415458920211696</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>47.906999964999997</v>
       </c>
       <c r="C329" s="5">
         <v>3.8457616999998834E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.96835216986739248</v>
       </c>
       <c r="E329" s="5">
         <v>1.4522993268383466</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>48.074795960000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.16779599500000586</v>
       </c>
       <c r="D330" s="5">
         <v>4.2849632763804379</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>48.220139002000003</v>
       </c>
       <c r="C331" s="5">
         <v>0.14534304200000037</v>
       </c>
       <c r="D331" s="5">
         <v>3.6888599543216882</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>48.308643519999997</v>
       </c>
       <c r="C332" s="5">
         <v>8.8504517999993482E-2</v>
       </c>
       <c r="D332" s="5">
         <v>2.2248823348677726</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>48.379354442</v>
       </c>
       <c r="C333" s="5">
         <v>7.0710922000003507E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.7706885647877924</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>48.372596688999998</v>
       </c>
       <c r="C334" s="5">
         <v>-6.7577530000022534E-3</v>
       </c>
       <c r="D334" s="5">
         <v>-0.1674903806978767</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>48.623090079000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.25049339000000259</v>
       </c>
       <c r="D335" s="5">
         <v>6.3941746419942325</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>48.799497504999998</v>
       </c>
       <c r="C336" s="5">
         <v>0.17640742599999726</v>
       </c>
       <c r="D336" s="5">
         <v>4.4416042578676596</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>49.143949245999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.34445174100000031</v>
       </c>
       <c r="D337" s="5">
         <v>8.8069019948064273</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>49.405123922999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.26117467699999963</v>
       </c>
       <c r="D338" s="5">
         <v>6.5671301068779497</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>49.639493633000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.23436971000000284</v>
       </c>
       <c r="D339" s="5">
         <v>5.8435008994441651</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>49.749704557000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.11021092400000043</v>
       </c>
       <c r="D340" s="5">
         <v>2.6970479801596392</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>49.979928270000002</v>
       </c>
       <c r="C341" s="5">
         <v>0.23022371300000088</v>
       </c>
       <c r="D341" s="5">
         <v>5.6967101896365557</v>
       </c>
       <c r="E341" s="5">
         <v>4.3269841704019152</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>49.667624504999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.3123037650000029</v>
       </c>
       <c r="D342" s="5">
         <v>-7.2458974985294411</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>49.918368628000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.25074412300000404</v>
       </c>
       <c r="D343" s="5">
         <v>6.2292062171392271</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>50.086014097000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.16764546899999999</v>
       </c>
       <c r="D344" s="5">
         <v>4.10535059720194</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>49.967371153000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.11864294400000119</v>
       </c>
       <c r="D345" s="5">
         <v>-2.8057980411501759</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>50.183140598000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.21576944499999939</v>
       </c>
       <c r="D346" s="5">
         <v>5.306706641796799</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>50.239458167999999</v>
       </c>
       <c r="C347" s="5">
         <v>5.6317569999997374E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.3550323861072577</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>50.420150378000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.18069221000000368</v>
       </c>
       <c r="D348" s="5">
         <v>4.4023505858501455</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>50.457905228000001</v>
       </c>
       <c r="C349" s="5">
         <v>3.7754849999998896E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.90227567460581248</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>50.618544407000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.16063917900000035</v>
       </c>
       <c r="D350" s="5">
         <v>3.8879622996385477</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>50.444753337000002</v>
       </c>
       <c r="C351" s="5">
         <v>-0.17379107000000005</v>
       </c>
       <c r="D351" s="5">
         <v>-4.0431009556979314</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>50.444524913999999</v>
       </c>
       <c r="C352" s="5">
         <v>-2.2842300000291971E-4</v>
       </c>
       <c r="D352" s="5">
         <v>-5.4336825006440215E-3</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>50.451068432</v>
       </c>
       <c r="C353" s="5">
         <v>6.5435180000008586E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.1557716354277483</v>
       </c>
       <c r="E353" s="5">
         <v>0.94265873983416792</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>50.574295857999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.1232274259999997</v>
       </c>
       <c r="D354" s="5">
         <v>2.9707135539177587</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>50.622328836999998</v>
       </c>
       <c r="C355" s="5">
         <v>4.8032978999998477E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1456732483507093</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>50.581969559999997</v>
       </c>
       <c r="C356" s="5">
         <v>-4.0359277000000304E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.95253081240193049</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>51.051624091999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.46965453199999985</v>
       </c>
       <c r="D357" s="5">
         <v>11.729002688321778</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>51.165018695000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.11339460300000326</v>
       </c>
       <c r="D358" s="5">
         <v>2.6982144615230075</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>51.333495798000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.16847710300000074</v>
       </c>
       <c r="D359" s="5">
         <v>4.0237346118853656</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>51.424954290000002</v>
       </c>
       <c r="C360" s="5">
         <v>9.1458492000001002E-2</v>
       </c>
       <c r="D360" s="5">
         <v>2.1590591802567616</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>51.582410607</v>
       </c>
       <c r="C361" s="5">
         <v>0.15745631699999763</v>
       </c>
       <c r="D361" s="5">
         <v>3.7367501874004949</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>51.641678155999998</v>
       </c>
       <c r="C362" s="5">
         <v>5.9267548999997643E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.387531688463417</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>51.547251078999999</v>
       </c>
       <c r="C363" s="5">
         <v>-9.442707699999886E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-2.1722735374874569</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>51.545338164999997</v>
       </c>
       <c r="C364" s="5">
         <v>-1.9129140000018197E-3</v>
       </c>
       <c r="D364" s="5">
         <v>-4.4522807494795646E-2</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>51.527067064999997</v>
       </c>
       <c r="C365" s="5">
         <v>-1.8271099999999763E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.42453161393396499</v>
       </c>
       <c r="E365" s="5">
         <v>2.1327568799663243</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>51.485338702</v>
       </c>
       <c r="C366" s="5">
         <v>-4.1728362999997159E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.96748379722042532</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>51.434542659999998</v>
       </c>
       <c r="C367" s="5">
         <v>-5.0796042000001762E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-1.1775307666408441</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>51.203610433000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.23093222699999671</v>
       </c>
       <c r="D368" s="5">
         <v>-5.2567178419991034</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>46.830558916000001</v>
       </c>
       <c r="C369" s="5">
         <v>-4.3730515170000004</v>
       </c>
       <c r="D369" s="5">
         <v>-65.743335369854535</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>47.618934678999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.78837576299999768</v>
       </c>
       <c r="D370" s="5">
         <v>22.181094183900839</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>49.308477805000003</v>
       </c>
       <c r="C371" s="5">
         <v>1.6895431260000038</v>
       </c>
       <c r="D371" s="5">
         <v>51.950819119809701</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>48.916065557000003</v>
       </c>
       <c r="C372" s="5">
         <v>-0.39241224799999941</v>
       </c>
       <c r="D372" s="5">
         <v>-9.1428578965302982</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>49.196578328000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.28051277099999794</v>
       </c>
       <c r="D373" s="5">
         <v>7.1027341999979621</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>49.453402099000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.25682377100000053</v>
       </c>
       <c r="D374" s="5">
         <v>6.4474611403650517</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>50.050782310999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.59738021199999736</v>
       </c>
       <c r="D375" s="5">
         <v>15.498502799899082</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>50.170194346000002</v>
       </c>
       <c r="C376" s="5">
         <v>0.11941203500000341</v>
       </c>
       <c r="D376" s="5">
         <v>2.9008494698856024</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>50.531573102000003</v>
       </c>
       <c r="C377" s="5">
         <v>0.36137875600000058</v>
       </c>
       <c r="D377" s="5">
         <v>8.9944593677149456</v>
       </c>
       <c r="E377" s="5">
         <v>-1.9319825864418161</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>50.396797599000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.13477550300000019</v>
       </c>
       <c r="D378" s="5">
         <v>-3.1540495920889922</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>50.441009057000002</v>
       </c>
       <c r="C379" s="5">
         <v>4.4211457999999482E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.0578148791599462</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>50.731598882</v>
       </c>
       <c r="C380" s="5">
         <v>0.29058982499999786</v>
       </c>
       <c r="D380" s="5">
         <v>7.1364886976529096</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>50.927006206999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.19540732499999791</v>
       </c>
       <c r="D381" s="5">
         <v>4.721332208857465</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>51.201389020000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.27438281300000256</v>
       </c>
       <c r="D382" s="5">
         <v>6.6603874482214609</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>51.460142496000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.25875347600000254</v>
       </c>
       <c r="D383" s="5">
         <v>6.2358014277236418</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>51.988561564999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.52841906899999458</v>
       </c>
       <c r="D384" s="5">
         <v>13.042512954867069</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>52.002081595</v>
       </c>
       <c r="C385" s="5">
         <v>1.3520030000002237E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.31251608365561179</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>52.562594359000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.56051276400000205</v>
       </c>
       <c r="D386" s="5">
         <v>13.729406473891981</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>53.253386210999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.69079185199999671</v>
       </c>
       <c r="D387" s="5">
         <v>16.962118831162741</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>53.777792556000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.52440634500000272</v>
       </c>
       <c r="D388" s="5">
         <v>12.478345149561477</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>54.319215796999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.54142324099999684</v>
       </c>
       <c r="D389" s="5">
         <v>12.773286909157111</v>
       </c>
       <c r="E389" s="5">
         <v>7.4955962430745871</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>54.629479871000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.31026407400000267</v>
       </c>
       <c r="D390" s="5">
         <v>7.073719659484512</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>55.266087008</v>
       </c>
       <c r="C391" s="5">
         <v>0.6366071369999986</v>
       </c>
       <c r="D391" s="5">
         <v>14.915817196010138</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>55.570320193999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.3042331859999976</v>
       </c>
       <c r="D392" s="5">
         <v>6.8095765127260455</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>56.248289790999998</v>
       </c>
       <c r="C393" s="5">
         <v>0.67796959700000059</v>
       </c>
       <c r="D393" s="5">
         <v>15.663699433846778</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>56.903969924000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.65568013300000416</v>
       </c>
       <c r="D394" s="5">
         <v>14.920875199243833</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>56.901502421000004</v>
       </c>
       <c r="C395" s="5">
         <v>-2.4675029999983167E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-5.2022688818442742E-2</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>59.036096291</v>
       </c>
       <c r="C396" s="5">
         <v>2.1345938699999962</v>
       </c>
       <c r="D396" s="5">
         <v>55.570334620035553</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>59.183820179000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.14772388800000158</v>
       </c>
       <c r="D397" s="5">
         <v>3.0443879606529833</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>59.356936611000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.17311643200000049</v>
       </c>
       <c r="D398" s="5">
         <v>3.5671000036491485</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>59.649785858000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.29284924699999948</v>
       </c>
       <c r="D399" s="5">
         <v>6.0837633039048766</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>59.881568508999997</v>
       </c>
       <c r="C400" s="5">
         <v>0.23178265099999606</v>
       </c>
       <c r="D400" s="5">
         <v>4.763824287334617</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>60.099492630999997</v>
       </c>
       <c r="C401" s="5">
         <v>0.21792412199999944</v>
       </c>
       <c r="D401" s="5">
         <v>4.4555830155066811</v>
       </c>
       <c r="E401" s="5">
         <v>10.641311272979092</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>60.282912232000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.18341960100000421</v>
       </c>
       <c r="D402" s="5">
         <v>3.7244231556934571</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>60.400152523000003</v>
       </c>
       <c r="C403" s="5">
         <v>0.11724029100000166</v>
       </c>
       <c r="D403" s="5">
         <v>2.3589277326326208</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>60.511417661999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.11126513899999679</v>
       </c>
       <c r="D404" s="5">
         <v>2.2330949977393821</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>60.687539125999997</v>
       </c>
       <c r="C405" s="5">
         <v>0.17612146399999773</v>
       </c>
       <c r="D405" s="5">
         <v>3.5491157188707767</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>61.018862886999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.33132376100000016</v>
       </c>
       <c r="D406" s="5">
         <v>6.7517478371502682</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>61.149772396000003</v>
       </c>
       <c r="C407" s="5">
         <v>0.13090950900000564</v>
       </c>
       <c r="D407" s="5">
         <v>2.6050691504535539</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>61.177589202999997</v>
       </c>
       <c r="C408" s="5">
         <v>2.781680699999356E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.54724341060061743</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>61.355903904999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.17831470200000155</v>
       </c>
       <c r="D409" s="5">
         <v>3.5542662421909732</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>61.412649524000003</v>
       </c>
       <c r="C410" s="5">
         <v>5.674561900000441E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.1154948109055596</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>61.130816754000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.28183277000000118</v>
       </c>
       <c r="D411" s="5">
         <v>-5.3701034089705946</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>61.200027427000002</v>
       </c>
       <c r="C412" s="5">
         <v>6.9210673000000611E-2</v>
       </c>
       <c r="D412" s="5">
         <v>1.367099846802633</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>61.319779410999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.11975198399999698</v>
       </c>
       <c r="D413" s="5">
         <v>2.3735126676473817</v>
       </c>
       <c r="E413" s="5">
         <v>2.0304443957494644</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>61.612657734000003</v>
       </c>
       <c r="C414" s="5">
         <v>0.2928783230000036</v>
       </c>
       <c r="D414" s="5">
         <v>5.8844803299585857</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>61.538337325999997</v>
       </c>
       <c r="C415" s="5">
         <v>-7.43204080000055E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.4379379339129361</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>61.934186877000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.39584955100000485</v>
       </c>
       <c r="D416" s="5">
         <v>7.9981174758970264</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>62.035188151</v>
       </c>
       <c r="C417" s="5">
         <v>0.10100127399999792</v>
       </c>
       <c r="D417" s="5">
         <v>1.9745888392758371</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>62.032305262000001</v>
       </c>
       <c r="C418" s="5">
         <v>-2.8828889999985563E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-5.5751950099758307E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>62.226096886000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.19379162399999927</v>
       </c>
       <c r="D419" s="5">
         <v>3.8139414635947055</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>62.329430254999998</v>
       </c>
       <c r="C420" s="5">
         <v>0.10333336899999779</v>
       </c>
       <c r="D420" s="5">
         <v>2.0110352241811125</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>62.317965780999998</v>
       </c>
       <c r="C421" s="5">
         <v>-1.146447400000028E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.22049712059251103</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>62.457870937999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.13990515700000117</v>
       </c>
       <c r="D422" s="5">
         <v>2.7275404820089832</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>62.319276383999998</v>
       </c>
       <c r="C423" s="5">
         <v>-0.13859455400000087</v>
       </c>
       <c r="D423" s="5">
         <v>-2.6305511337593068</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>62.015994259000003</v>
       </c>
       <c r="C424" s="5">
         <v>-0.30328212499999552</v>
       </c>
       <c r="D424" s="5">
         <v>-5.6860993148232675</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>61.742283424</v>
       </c>
       <c r="C425" s="5">
         <v>-0.27371083500000282</v>
       </c>
       <c r="D425" s="5">
         <v>-5.1695712140645389</v>
       </c>
       <c r="E425" s="5">
         <v>0.68901750309331433</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>61.328386174999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.41389724900000147</v>
       </c>
       <c r="D426" s="5">
         <v>-7.7542863735000411</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>61.260857612000002</v>
       </c>
       <c r="C427" s="5">
         <v>-6.7528562999996211E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.3133449392527696</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>61.138147308999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.12271030300000518</v>
       </c>
       <c r="D428" s="5">
         <v>-2.377388812369996</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>60.762423927</v>
       </c>
       <c r="C429" s="5">
         <v>-0.37572338199999677</v>
       </c>
       <c r="D429" s="5">
         <v>-7.1303527031383984</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>60.641691977000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.1207319499999997</v>
       </c>
       <c r="D430" s="5">
         <v>-2.3584562045933621</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>60.527679145</v>
       </c>
       <c r="C431" s="5">
         <v>-0.11401283200000023</v>
       </c>
       <c r="D431" s="5">
         <v>-2.2329435673518971</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>60.511069636999999</v>
       </c>
       <c r="C432" s="5">
         <v>-1.6609508000001938E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.3287975948476296</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>60.401694421000002</v>
       </c>
       <c r="C433" s="5">
         <v>-0.10937521599999656</v>
       </c>
       <c r="D433" s="5">
         <v>-2.1475951532539894</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>60.313143166000003</v>
       </c>
       <c r="C434" s="5">
         <v>-8.8551254999998719E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.7451310070293213</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>60.291266030999999</v>
       </c>
       <c r="C435" s="5">
         <v>-2.1877135000003989E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.43440368457363654</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>60.331113858000002</v>
       </c>
       <c r="C436" s="5">
         <v>3.9847827000002667E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.79599581657041618</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>60.145610795000003</v>
       </c>
       <c r="C437" s="5">
         <v>-0.18550306299999875</v>
       </c>
       <c r="D437" s="5">
         <v>-3.6279375724589724</v>
       </c>
       <c r="E437" s="5">
         <v>-2.5860278247813451</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>60.306944635000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.16133383999999751</v>
       </c>
       <c r="D438" s="5">
         <v>3.2667806300407998</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>60.169364993999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.13757964100000208</v>
       </c>
       <c r="D439" s="5">
         <v>-2.7034986117761783</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>60.386673655999999</v>
+        <v>60.378289561000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.21730866200000065</v>
+        <v>0.20892456700000395</v>
       </c>
       <c r="D440" s="5">
-        <v>4.4210733826980375</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2472321179870987</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>60.282756264</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-9.5533297000002904E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-1.8822587219765374</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>