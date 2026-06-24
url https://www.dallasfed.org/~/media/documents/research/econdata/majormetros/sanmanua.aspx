--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{11A936CD-ED56-4190-AD92-079671945BB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BDC209C5-BC9B-4E3B-93D6-7B928E014004}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE06B7F1-CA91-4F3D-8D35-BEB6BB6A5594}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9D988CB0-F1C1-4482-9556-4394A41DEF1D}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0C5AEB4-98E6-433B-948C-8EB9C0F8BDC0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6021C60D-E8F2-4810-A366-688FCEAFE043}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>45.890264058</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>45.890311187000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>45.946737826000003</v>
+        <v>45.946730148</v>
       </c>
       <c r="C7" s="5">
-        <v>5.6473768000003588E-2</v>
+        <v>5.6418960999998546E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>1.4867880432154257</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.4853338298146834</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>45.623818774999997</v>
+        <v>45.623832346999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.32291905100000662</v>
+        <v>-0.32289780100000343</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.1152550872692348</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-8.1147428290908934</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>45.885141357000002</v>
+        <v>45.885017847999997</v>
       </c>
       <c r="C9" s="5">
-        <v>0.26132258200000535</v>
+        <v>0.26118550099999993</v>
       </c>
       <c r="D9" s="5">
-        <v>7.0940359207308568</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>7.0901945106951914</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>44.891023183000001</v>
+        <v>44.891108824</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.99411817400000047</v>
+        <v>-0.99390902399999703</v>
       </c>
       <c r="D10" s="5">
-        <v>-23.113664382682607</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-23.109420643240519</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>44.945817943999998</v>
+        <v>44.945869844999997</v>
       </c>
       <c r="C11" s="5">
-        <v>5.4794760999996583E-2</v>
+        <v>5.4761020999997356E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.4746143032540848</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.4736973751376725</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>43.937107609000002</v>
+        <v>43.936923078</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0087103349999964</v>
+        <v>-1.0089467669999976</v>
       </c>
       <c r="D12" s="5">
-        <v>-23.843652676240566</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-23.848546000242109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>44.607598222999997</v>
+        <v>44.607645429000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.67049061399999488</v>
+        <v>0.67072235100000199</v>
       </c>
       <c r="D13" s="5">
-        <v>19.930189423441846</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>19.937756990467182</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>44.494918738999999</v>
+        <v>44.494960894000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.11267948399999739</v>
+        <v>-0.11268453499999964</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.9894581939677534</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.9895872239674937</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>44.763525555000001</v>
+        <v>44.763546632000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.26860681600000191</v>
+        <v>0.26858573799999874</v>
       </c>
       <c r="D15" s="5">
-        <v>7.4895866983831993</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>7.4889719984342795</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>44.619285492000003</v>
+        <v>44.619292860999998</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.14424006299999803</v>
+        <v>-0.14425377100000247</v>
       </c>
       <c r="D16" s="5">
-        <v>-3.7989241331334633</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-3.7992770355905869</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>44.623686147000001</v>
+        <v>44.623690355000001</v>
       </c>
       <c r="C17" s="5">
-        <v>4.4006549999977551E-3</v>
+        <v>4.3974940000026663E-3</v>
       </c>
       <c r="D17" s="5">
-        <v>0.11841631776015049</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.11833119339803577</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>44.906941302</v>
+        <v>44.906981438000003</v>
       </c>
       <c r="C18" s="5">
-        <v>0.28325515499999909</v>
+        <v>0.28329108300000172</v>
       </c>
       <c r="D18" s="5">
-        <v>7.8888084073689413</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>7.8898434448553045</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>44.149639749000002</v>
+        <v>44.149632234999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.7573015529999978</v>
+        <v>-0.75734920300000397</v>
       </c>
       <c r="D19" s="5">
-        <v>-18.461209527469947</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-18.462250562024131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>44.10602093</v>
+        <v>44.106031442999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.3618819000002418E-2</v>
+        <v>-4.3600791999999444E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.1791510595263843</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-1.1786665776079008</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>43.948571475000001</v>
+        <v>43.948466336000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.1574494549999983</v>
+        <v>-0.15756510699999637</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.2006401920086534</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-4.2036643529363875</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>44.074254396999997</v>
+        <v>44.074327740000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.12568292199999576</v>
+        <v>0.12586140399999834</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4862218010897283</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.491259299932592</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>44.342296368</v>
+        <v>44.342342211999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.26804197100000238</v>
+        <v>0.26801447199999728</v>
       </c>
       <c r="D23" s="5">
-        <v>7.5470431509369718</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>7.5462298259948879</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>44.029956744000003</v>
+        <v>44.029793077999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.31233962399999626</v>
+        <v>-0.31254913400000106</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.132702237757595</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-8.1379396528468266</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>44.620894102000001</v>
+        <v>44.620938088000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.59093735799999791</v>
+        <v>0.5911450100000053</v>
       </c>
       <c r="D25" s="5">
-        <v>17.349194854235982</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>17.355817660076301</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>44.981308599999998</v>
+        <v>44.981346559999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.36041449799999725</v>
+        <v>0.36040847199999604</v>
       </c>
       <c r="D26" s="5">
-        <v>10.135115094939406</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>10.134927603072885</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>44.559656631000003</v>
+        <v>44.559674817000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.42165196899999557</v>
+        <v>-0.42167174299999743</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.686522942522171</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-10.686989992326989</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>44.740091427999999</v>
+        <v>44.740097521999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.18043479699999665</v>
+        <v>0.18042270499999802</v>
       </c>
       <c r="D28" s="5">
-        <v>4.9688357088801149</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.968493194425605</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>44.849702917999998</v>
+        <v>44.849707696000003</v>
       </c>
       <c r="C29" s="5">
-        <v>0.10961148999999892</v>
+        <v>0.10961017400000372</v>
       </c>
       <c r="D29" s="5">
-        <v>2.9798940477983926</v>
+        <v>2.9798573762522595</v>
       </c>
       <c r="E29" s="5">
-        <v>0.50649507137408012</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.50649630096017972</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>44.939473208000003</v>
+        <v>44.939500469999999</v>
       </c>
       <c r="C30" s="5">
-        <v>8.9770290000004138E-2</v>
+        <v>8.9792773999995745E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4285155346782661</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.4291302359421119</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>44.971287611000001</v>
+        <v>44.971280886999999</v>
       </c>
       <c r="C31" s="5">
-        <v>3.1814402999998492E-2</v>
+        <v>3.1780417000000227E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.85284231717039916</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>0.85192719599502809</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>45.079048125</v>
+        <v>45.079052251</v>
       </c>
       <c r="C32" s="5">
-        <v>0.10776051399999886</v>
+        <v>0.10777136400000131</v>
       </c>
       <c r="D32" s="5">
-        <v>2.9136486545263685</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.9139463377133579</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>45.227331349000004</v>
+        <v>45.227264398000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.1482832240000036</v>
+        <v>0.1482121470000024</v>
       </c>
       <c r="D33" s="5">
-        <v>4.0194874565553818</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.0175254375607983</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>45.343777584000001</v>
+        <v>45.343820653999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.11644623499999796</v>
+        <v>0.11655625599999553</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1337539118681645</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.1367615550900618</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>45.430013266000003</v>
+        <v>45.430043007999998</v>
       </c>
       <c r="C35" s="5">
-        <v>8.6235682000001646E-2</v>
+        <v>8.6222354000000223E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.3062070792659872</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.3058446984855152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>45.622558996000002</v>
+        <v>45.622444549999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.19254572999999908</v>
+        <v>0.19240154199999893</v>
       </c>
       <c r="D36" s="5">
-        <v>5.2061998795218889</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>5.2022064711022109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>45.742151479</v>
+        <v>45.742185001999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.11959248299999814</v>
+        <v>0.11974045200000205</v>
       </c>
       <c r="D37" s="5">
-        <v>3.1913646237054172</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>3.19537852983518</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>45.952777150999999</v>
+        <v>45.952803656</v>
       </c>
       <c r="C38" s="5">
-        <v>0.21062567199999904</v>
+        <v>0.21061865400000102</v>
       </c>
       <c r="D38" s="5">
-        <v>5.6676632547108641</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>5.6674653422969179</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>46.148260563999997</v>
+        <v>46.148274395999998</v>
       </c>
       <c r="C39" s="5">
-        <v>0.19548341299999805</v>
+        <v>0.19547073999999753</v>
       </c>
       <c r="D39" s="5">
-        <v>5.2259551249222103</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.2256052811352482</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>46.559789596999998</v>
+        <v>46.559795127999998</v>
       </c>
       <c r="C40" s="5">
-        <v>0.41152903300000077</v>
+        <v>0.41152073199999961</v>
       </c>
       <c r="D40" s="5">
-        <v>11.241817475003124</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>11.241575943368742</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>46.382738619999998</v>
+        <v>46.382743177000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.17705097700000039</v>
+        <v>-0.17705195099999571</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.4689521688101586</v>
+        <v>-4.4689757218727255</v>
       </c>
       <c r="E41" s="5">
-        <v>3.4181624453631043</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.4181615884571803</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.995335257000001</v>
+        <v>46.995349666999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.61259663700000289</v>
+        <v>0.61260648999999745</v>
       </c>
       <c r="D42" s="5">
-        <v>17.052414184807674</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>17.052706879480972</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.706969766999997</v>
+        <v>47.706964859999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.71163450999999611</v>
+        <v>0.71161519300000009</v>
       </c>
       <c r="D43" s="5">
-        <v>19.763632354626793</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>19.763043861693564</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.672187741000002</v>
+        <v>47.672187524000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-3.4782025999994914E-2</v>
+        <v>-3.4777335999997661E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.87139195181380469</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-0.87127501348509551</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>47.493476948000001</v>
+        <v>47.493443462999998</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.17871079300000048</v>
+        <v>-0.17874406100000328</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.4068908955856241</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-4.4076944393014017</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>47.289056932000001</v>
+        <v>47.289074132000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.20442001600000026</v>
+        <v>-0.20436933099999521</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.0444709888449957</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-5.0432531594152845</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>47.003187551000003</v>
+        <v>47.003201920999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.2858693809999977</v>
+        <v>-0.28587221100000448</v>
       </c>
       <c r="D47" s="5">
-        <v>-7.0177838212309718</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-7.017848532977089</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>47.118266796</v>
+        <v>47.118205635000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.11507924499999689</v>
+        <v>0.11500371400000375</v>
       </c>
       <c r="D48" s="5">
-        <v>2.9778813555816575</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>2.9758995574677094</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>47.390780638000003</v>
+        <v>47.390801672999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.27251384200000217</v>
+        <v>0.2725960379999961</v>
       </c>
       <c r="D49" s="5">
-        <v>7.1654194562110085</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>7.1676595306037871</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>47.242132882</v>
+        <v>47.242147492000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14864775600000257</v>
+        <v>-0.14865418099999772</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.6997064593406903</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.6998620090097689</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>47.112077479</v>
+        <v>47.112086048000002</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.13005540300000007</v>
+        <v>-0.13006144399999897</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.2539808022415517</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-3.2541286753879684</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>47.188631262999998</v>
+        <v>47.188635083999998</v>
       </c>
       <c r="C52" s="5">
-        <v>7.6553783999997904E-2</v>
+        <v>7.6549035999995851E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>1.9674362172446225</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.9673127398359913</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>47.334374900999997</v>
+        <v>47.334378387000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.14574363799999901</v>
+        <v>0.14574330300000327</v>
       </c>
       <c r="D53" s="5">
-        <v>3.7698497395106445</v>
+        <v>3.7698406161167375</v>
       </c>
       <c r="E53" s="5">
-        <v>2.0517035201316425</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.051701009507978</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>46.924434380000001</v>
+        <v>46.924437267999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.40994052099999578</v>
+        <v>-0.40994111900000263</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.911614759566568</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-9.911627840945691</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>47.213848784</v>
+        <v>47.213846263000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28941440399999863</v>
+        <v>0.28940899500000228</v>
       </c>
       <c r="D55" s="5">
-        <v>7.6575023656345165</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>7.6573538744623804</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>47.440392463000002</v>
+        <v>47.440388904000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22654367900000238</v>
+        <v>0.22654264100000177</v>
       </c>
       <c r="D56" s="5">
-        <v>5.912305365765147</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.9122778813860855</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>47.94608126</v>
+        <v>47.946077537999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.50568879699999769</v>
+        <v>0.50568863399999486</v>
       </c>
       <c r="D57" s="5">
-        <v>13.568562051968257</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>13.56855849716856</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>48.230770438</v>
+        <v>48.230765994999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28468917800000071</v>
+        <v>0.28468845700000145</v>
       </c>
       <c r="D58" s="5">
-        <v>7.362591903256166</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>7.3625732340860228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>48.681980572000001</v>
+        <v>48.681982904999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.4512101340000001</v>
+        <v>0.45121690999999942</v>
       </c>
       <c r="D59" s="5">
-        <v>11.822313124411888</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>11.822501043614242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>48.834472720999997</v>
+        <v>48.834456674000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.15249214899999686</v>
+        <v>0.15247376900000376</v>
       </c>
       <c r="D60" s="5">
-        <v>3.8243378853862087</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.8238687792194082</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>48.648233775999998</v>
+        <v>48.648244157000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.18623894499999949</v>
+        <v>-0.1862125170000013</v>
       </c>
       <c r="D61" s="5">
-        <v>-4.4816319180506881</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-4.4810106772705138</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>48.949336715000001</v>
+        <v>48.949340159000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.30110293900000329</v>
+        <v>0.30109600200000131</v>
       </c>
       <c r="D62" s="5">
-        <v>7.6853953826856669</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>7.6852105552146499</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>48.954325437000001</v>
+        <v>48.954329102000003</v>
       </c>
       <c r="C63" s="5">
-        <v>4.988722000000223E-3</v>
+        <v>4.9889430000007451E-3</v>
       </c>
       <c r="D63" s="5">
-        <v>0.12236781098706739</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>0.12237322629604641</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>48.903749611999999</v>
+        <v>48.903751802000002</v>
       </c>
       <c r="C64" s="5">
-        <v>-5.0575825000002794E-2</v>
+        <v>-5.0577300000000491E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.2327269855198275</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-1.2327626411221537</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>48.963924398000003</v>
+        <v>48.963925725000003</v>
       </c>
       <c r="C65" s="5">
-        <v>6.0174786000004588E-2</v>
+        <v>6.0173923000000684E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.4866025782824588</v>
+        <v>1.4865810465753304</v>
       </c>
       <c r="E65" s="5">
-        <v>3.442634449928228</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4426296352241703</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>49.357409009999998</v>
+        <v>49.357408071999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.39348461199999463</v>
+        <v>0.39348234699999551</v>
       </c>
       <c r="D66" s="5">
-        <v>10.081317440365956</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>10.081256535703776</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>49.529217686000003</v>
+        <v>49.529216945000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.17180867600000482</v>
+        <v>0.17180887300000336</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2579970841907455</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.2580021428383352</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>49.556575094999999</v>
+        <v>49.556573354000001</v>
       </c>
       <c r="C68" s="5">
-        <v>2.7357408999996835E-2</v>
+        <v>2.735640899999936E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.66483598365993934</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.66481161790223897</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.405953670000002</v>
+        <v>49.405951457999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.15062142499999709</v>
+        <v>-0.15062189600000409</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.5869036018471134</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-3.5869147553395875</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.581002056999999</v>
+        <v>49.58099927</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17504838699999681</v>
+        <v>0.17504781200000252</v>
       </c>
       <c r="D70" s="5">
-        <v>4.3355132006252628</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.3354988785554216</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.545923641000002</v>
+        <v>49.545925271999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-3.5078415999997503E-2</v>
+        <v>-3.5073998000001438E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.84570067442926167</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-0.84559462289836018</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>49.549465013000003</v>
+        <v>49.549462071999997</v>
       </c>
       <c r="C72" s="5">
-        <v>3.5413720000008198E-3</v>
+        <v>3.5367999999991184E-3</v>
       </c>
       <c r="D72" s="5">
-        <v>8.5805594308707711E-2</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>8.5694770818034449E-2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>49.732257537000002</v>
+        <v>49.732262831</v>
       </c>
       <c r="C73" s="5">
-        <v>0.1827925239999999</v>
+        <v>0.1828007590000027</v>
       </c>
       <c r="D73" s="5">
-        <v>4.517845923317676</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.5180538783116786</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>49.894889501999998</v>
+        <v>49.894890687</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16263196499999566</v>
+        <v>0.16262785600000029</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9955352339952066</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.9954320287636458</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>49.876123065999998</v>
+        <v>49.876125395999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.8766435999999942E-2</v>
+        <v>-1.8765291000001127E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.45041077762035808</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.4503833427708881</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.913879710000003</v>
+        <v>49.913877587999998</v>
       </c>
       <c r="C76" s="5">
-        <v>3.7756644000005224E-2</v>
+        <v>3.7752191999999241E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>0.91220184456721753</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0.91209379312902072</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.890097353000002</v>
+        <v>49.890096671000002</v>
       </c>
       <c r="C77" s="5">
-        <v>-2.3782357000001753E-2</v>
+        <v>-2.3780916999996293E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.57026540786844215</v>
+        <v>-0.57023099342763395</v>
       </c>
       <c r="E77" s="5">
-        <v>1.891541510177297</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.8915373558928472</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>49.840049031</v>
+        <v>49.840048336000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-5.0048322000002088E-2</v>
+        <v>-5.0048334999999611E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1971859870048784</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.1971863125343596</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.814868347999997</v>
+        <v>49.814868034</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.5180683000002091E-2</v>
+        <v>-2.5180302000002541E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.60459401640334809</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.60458490231712902</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>49.747041211999999</v>
+        <v>49.747040126000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-6.7827135999998234E-2</v>
+        <v>-6.782790799999816E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.6217205481867558</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-1.6217388785439213</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.998892636000001</v>
+        <v>49.998891387</v>
       </c>
       <c r="C81" s="5">
-        <v>0.2518514240000016</v>
+        <v>0.25185126099999877</v>
       </c>
       <c r="D81" s="5">
-        <v>6.2472171889027095</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.247213172618582</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.161278426000003</v>
+        <v>50.161277298999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.16238579000000186</v>
+        <v>0.16238591199999775</v>
       </c>
       <c r="D82" s="5">
-        <v>3.9677221153155751</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.9677252505960992</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>50.119639083999999</v>
+        <v>50.119640756000003</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.163934200000341E-2</v>
+        <v>-4.163654299999564E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.99159574243739002</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-0.9915294134706043</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>50.173564118999998</v>
+        <v>50.173563735000002</v>
       </c>
       <c r="C84" s="5">
-        <v>5.39250349999989E-2</v>
+        <v>5.3922978999999316E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.2987792338170046</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.298729378287411</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.296295524999998</v>
+        <v>50.296298725</v>
       </c>
       <c r="C85" s="5">
-        <v>0.12273140599999977</v>
+        <v>0.12273498999999788</v>
       </c>
       <c r="D85" s="5">
-        <v>2.9751797171548411</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.9752677936019767</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.222824916999997</v>
+        <v>50.222827946999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-7.3470608000000936E-2</v>
+        <v>-7.3470778000000792E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.7388922398618445</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.7388961213814946</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>50.529323677000001</v>
+        <v>50.529327039000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.30649876000000376</v>
+        <v>0.3064990920000028</v>
       </c>
       <c r="D87" s="5">
-        <v>7.5742133099643283</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>7.5742213192790508</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>50.822884625999997</v>
+        <v>50.822879391000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29356094899999619</v>
+        <v>0.29355235199999896</v>
       </c>
       <c r="D88" s="5">
-        <v>7.1987968696855198</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.1985787755788122</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>50.589745198000003</v>
+        <v>50.589742897999997</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.2331394279999941</v>
+        <v>-0.2331364930000035</v>
       </c>
       <c r="D89" s="5">
-        <v>-5.3679672556875557</v>
+        <v>-5.3679019129765138</v>
       </c>
       <c r="E89" s="5">
-        <v>1.4023781915068367</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.4023749675487807</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>50.518497035999999</v>
+        <v>50.518496206000002</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.124816200000339E-2</v>
+        <v>-7.1246691999995448E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.6769926957288073</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-1.6769584390416203</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>50.597962168999999</v>
+        <v>50.597961259999998</v>
       </c>
       <c r="C91" s="5">
-        <v>7.9465132999999355E-2</v>
+        <v>7.9465053999996371E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>1.9040053160191306</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.904003438305546</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>50.966004542</v>
+        <v>50.966003487999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.36804237300000153</v>
+        <v>0.36804222800000019</v>
       </c>
       <c r="D92" s="5">
-        <v>9.0864355344772996</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>9.0864319800466387</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>51.003012665999996</v>
+        <v>51.003011635</v>
       </c>
       <c r="C93" s="5">
-        <v>3.7008123999996201E-2</v>
+        <v>3.7008147000001657E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>0.87484863553979331</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>0.87484919958296103</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>50.938998329999997</v>
+        <v>50.938997905999997</v>
       </c>
       <c r="C94" s="5">
-        <v>-6.4014335999999616E-2</v>
+        <v>-6.4013729000002684E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-1.4957771063845549</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-1.4957630508427577</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>51.088836866999998</v>
+        <v>51.088837499</v>
       </c>
       <c r="C95" s="5">
-        <v>0.14983853700000083</v>
+        <v>0.14983959300000294</v>
       </c>
       <c r="D95" s="5">
-        <v>3.5875054841479903</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.5875312081898203</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>51.177419843000003</v>
+        <v>51.177421828</v>
       </c>
       <c r="C96" s="5">
-        <v>8.8582976000004976E-2</v>
+        <v>8.8584328999999684E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>2.1006384309824488</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.1006707961069848</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>51.346594402000001</v>
+        <v>51.346596388999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.16917455899999823</v>
+        <v>0.16917456099999839</v>
       </c>
       <c r="D97" s="5">
-        <v>4.039699029997279</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.0396989190805366</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>51.539504463</v>
+        <v>51.539511224000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19291006099999919</v>
+        <v>0.19291483500000339</v>
       </c>
       <c r="D98" s="5">
-        <v>4.6027579716428901</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.6028740595858597</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>51.921298856999996</v>
+        <v>51.921305007999997</v>
       </c>
       <c r="C99" s="5">
-        <v>0.38179439399999637</v>
+        <v>0.38179378399999564</v>
       </c>
       <c r="D99" s="5">
-        <v>9.2606336304884564</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>9.2606169619077185</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>52.154839860000003</v>
+        <v>52.154831917999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.23354100300000624</v>
+        <v>0.23352691000000192</v>
       </c>
       <c r="D100" s="5">
-        <v>5.5331294497091177</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>5.5327865793342701</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>52.158483865000001</v>
+        <v>52.158479434</v>
       </c>
       <c r="C101" s="5">
-        <v>3.6440049999981738E-3</v>
+        <v>3.6475160000009055E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>8.3874991892640693E-2</v>
+        <v>8.395584935172451E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1009024869767865</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.1008984156391639</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>52.529227949000003</v>
+        <v>52.52922556</v>
       </c>
       <c r="C102" s="5">
-        <v>0.37074408400000181</v>
+        <v>0.37074612600000023</v>
       </c>
       <c r="D102" s="5">
-        <v>8.8711239888463531</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.8711755587360663</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>52.593004880999999</v>
+        <v>52.593002581</v>
       </c>
       <c r="C103" s="5">
-        <v>6.3776931999996123E-2</v>
+        <v>6.3777020999999934E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.4667158328617536</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.4667179604863412</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>52.449275010000001</v>
+        <v>52.449272874000002</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.1437298709999979</v>
+        <v>-0.14372970699999854</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.2305982377717646</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-3.2305947459570605</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>52.804569823999998</v>
+        <v>52.804567927000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.35529481399999696</v>
+        <v>0.35529505299999897</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4386829321347889</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.4386891783873264</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>52.919684985000004</v>
+        <v>52.919684234999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.11511516100000563</v>
+        <v>0.1151163079999975</v>
       </c>
       <c r="D106" s="5">
-        <v>2.6476227901636618</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.6476495842778114</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>53.067171330000001</v>
+        <v>53.067172556000003</v>
       </c>
       <c r="C107" s="5">
-        <v>0.14748634499999724</v>
+        <v>0.14748832100000442</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3961247802905437</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.3961710296545489</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>53.172320053999997</v>
+        <v>53.172323683000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.10514872399999575</v>
+        <v>0.10515112699999918</v>
       </c>
       <c r="D108" s="5">
-        <v>2.4037962088159226</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.4038516875193761</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>53.170717361000001</v>
+        <v>53.170721815999997</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.6026929999952699E-3</v>
+        <v>-1.6018670000050861E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.6163793496268859E-2</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-3.6145155930111805E-2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>53.210325128999997</v>
+        <v>53.2103368</v>
       </c>
       <c r="C110" s="5">
-        <v>3.9607767999996213E-2</v>
+        <v>3.9614984000003517E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.8975717836233299</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.89773590421906579</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>53.881680748000001</v>
+        <v>53.881694521</v>
       </c>
       <c r="C111" s="5">
-        <v>0.6713556190000034</v>
+        <v>0.67135772099999969</v>
       </c>
       <c r="D111" s="5">
-        <v>16.236536580325843</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>16.23658718297709</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>54.206627591</v>
+        <v>54.206612417999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.32494684299999932</v>
+        <v>0.32491789699999885</v>
       </c>
       <c r="D112" s="5">
-        <v>7.4818307364961534</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>7.4811400268558925</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>53.719333253999999</v>
+        <v>53.719324206000003</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.48729433700000158</v>
+        <v>-0.48728821199999572</v>
       </c>
       <c r="D113" s="5">
-        <v>-10.269787285416266</v>
+        <v>-10.269667248421543</v>
       </c>
       <c r="E113" s="5">
-        <v>2.9925129592337951</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.9925043615871783</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>54.544735742</v>
+        <v>54.544730305000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.82540248800000171</v>
+        <v>0.82540609899999851</v>
       </c>
       <c r="D114" s="5">
-        <v>20.0789107577233</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>20.079009824800977</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>54.703616666999999</v>
+        <v>54.703612188999998</v>
       </c>
       <c r="C115" s="5">
-        <v>0.15888092499999829</v>
+        <v>0.15888188399999592</v>
       </c>
       <c r="D115" s="5">
-        <v>3.551972911602097</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.5519950555859436</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>54.950694263999999</v>
+        <v>54.950690565000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.24707759700000054</v>
+        <v>0.2470783760000046</v>
       </c>
       <c r="D116" s="5">
-        <v>5.5566803565808565</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.5566987797034173</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.583727945</v>
+        <v>54.583725301999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.36696631899999943</v>
+        <v>-0.36696526300000443</v>
       </c>
       <c r="D117" s="5">
-        <v>-7.7258361557302369</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-7.7258152347373432</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>54.595273650999999</v>
+        <v>54.595273251000002</v>
       </c>
       <c r="C118" s="5">
-        <v>1.1545705999999711E-2</v>
+        <v>1.154794900000411E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.25412293159441379</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.25417237018332539</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>54.328031834000001</v>
+        <v>54.328034479000003</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.2672418169999986</v>
+        <v>-0.2672387719999989</v>
       </c>
       <c r="D119" s="5">
-        <v>-5.7183667600604231</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-5.718303388783708</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.032871358999998</v>
+        <v>55.032877446999997</v>
       </c>
       <c r="C120" s="5">
-        <v>0.70483952499999702</v>
+        <v>0.70484296799999413</v>
       </c>
       <c r="D120" s="5">
-        <v>16.728904890826879</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>16.728991651797131</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>55.679090696999999</v>
+        <v>55.679098713999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.64621933800000164</v>
+        <v>0.64622126700000138</v>
       </c>
       <c r="D121" s="5">
-        <v>15.037526543682622</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>15.037572596938119</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.578390134999999</v>
+        <v>55.578407464000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.1007005620000001</v>
+        <v>-0.10069124999999701</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.1488472478907394</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-2.1486502052419643</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>55.395514126000002</v>
+        <v>55.395535760999998</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.18287600899999745</v>
+        <v>-0.18287170300000355</v>
       </c>
       <c r="D123" s="5">
-        <v>-3.8778197308608653</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-3.8777288824197731</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>55.380628975</v>
+        <v>55.380605668999998</v>
       </c>
       <c r="C124" s="5">
-        <v>-1.4885151000001429E-2</v>
+        <v>-1.4930092000000172E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.32197203726415102</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-0.32294256341184324</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>55.494813129999997</v>
+        <v>55.494797963000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.11418415499999668</v>
+        <v>0.11419229400000575</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5024187425906508</v>
+        <v>2.5026002068396114</v>
       </c>
       <c r="E125" s="5">
-        <v>3.305104081625565</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.3050932476207384</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>55.465169623999998</v>
+        <v>55.465162726999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-2.964350599999932E-2</v>
+        <v>-2.9635236000004284E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-0.63912071749924193</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-0.6389431119034561</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>55.697765298999997</v>
+        <v>55.697757652</v>
       </c>
       <c r="C127" s="5">
-        <v>0.23259567499999889</v>
+        <v>0.23259492500000079</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1499580329179118</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.1499416973471046</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>55.421872635</v>
+        <v>55.421867048000003</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.27589266399999701</v>
+        <v>-0.2758906039999971</v>
       </c>
       <c r="D128" s="5">
-        <v>-5.7847723357194898</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-5.7847310852845339</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>55.841883205000002</v>
+        <v>55.841880172000003</v>
       </c>
       <c r="C129" s="5">
-        <v>0.4200105700000023</v>
+        <v>0.42001312400000046</v>
       </c>
       <c r="D129" s="5">
-        <v>9.4829069253418385</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>9.4829680096051518</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>56.272795807999998</v>
+        <v>56.272796233000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.4309126029999959</v>
+        <v>0.4309160609999978</v>
       </c>
       <c r="D130" s="5">
-        <v>9.6632826939221808</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>9.6633641078423658</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>56.689158368999998</v>
+        <v>56.689162816</v>
       </c>
       <c r="C131" s="5">
-        <v>0.41636256099999969</v>
+        <v>0.41636658299999851</v>
       </c>
       <c r="D131" s="5">
-        <v>9.2491831148049144</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>9.2492760546585053</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>56.210632197999999</v>
+        <v>56.210640847999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.47852617099999861</v>
+        <v>-0.47852196800000257</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.6721806493333062</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-9.6720988771823215</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.052649776000003</v>
+        <v>56.052661264000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.15798242199999635</v>
+        <v>-0.15797958399999601</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.3210030214003705</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-3.3209437787963592</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.025631857</v>
+        <v>56.025652758</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.7017919000002166E-2</v>
+        <v>-2.7008506000001375E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.57688066040749719</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-0.57668009056046632</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>55.830092938</v>
+        <v>55.830120180000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.19553891900000053</v>
+        <v>-0.19553257799999813</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.1087342811139349</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-4.1086020853633549</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>55.439865202999997</v>
+        <v>55.439836237000002</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.39022773500000341</v>
+        <v>-0.39028394300000002</v>
       </c>
       <c r="D136" s="5">
-        <v>-8.0724304095921013</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-8.0735450291446469</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>55.621983321000002</v>
+        <v>55.621963114000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.18211811800000532</v>
+        <v>0.18212687700000174</v>
       </c>
       <c r="D137" s="5">
-        <v>4.0139664897328897</v>
+        <v>4.0141651788276667</v>
       </c>
       <c r="E137" s="5">
-        <v>0.22915689562212904</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.22914787631946876</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>54.972842344</v>
+        <v>54.972834403</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.64914097700000184</v>
+        <v>-0.64912871100000302</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.13983214044665</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-13.139604039937891</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>54.673616918999997</v>
+        <v>54.673606972000002</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.29922542500000304</v>
+        <v>-0.29922743099999849</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.3397407846988996</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-6.3397829105038657</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>54.611933872000002</v>
+        <v>54.611927465000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-6.1683046999995383E-2</v>
+        <v>-6.167950700000091E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.3454767044426386</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-1.3454002090581785</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>54.364357421999998</v>
+        <v>54.364354822999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.24757645000000394</v>
+        <v>-0.24757264200000151</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.3064406571600831</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-5.3063616694858151</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>54.061820928000003</v>
+        <v>54.061822292000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.3025364939999946</v>
+        <v>-0.30253253099999711</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.477323644294442</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-6.4772416763832608</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>53.506816674</v>
+        <v>53.506822456999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.55500425400000353</v>
+        <v>-0.55499983500000383</v>
       </c>
       <c r="D143" s="5">
-        <v>-11.646993811053996</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-11.646905971186495</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>53.193995170999997</v>
+        <v>53.194005308000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.31282150300000211</v>
+        <v>-0.31281714899999713</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.794412652727555</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.7943203937762986</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>52.910588122999997</v>
+        <v>52.910600381000002</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.28340704800000083</v>
+        <v>-0.28340492699999942</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.2093052826069917</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-6.2092590168930428</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>52.823790483000003</v>
+        <v>52.823809468999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-8.6797639999993237E-2</v>
+        <v>-8.6790912000004994E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.9508860334373934</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.9507357269817449</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>52.316735561000002</v>
+        <v>52.316760733999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.5070549220000018</v>
+        <v>-0.50704873499999792</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.929701821270266</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.929571695983686</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>51.067799559000001</v>
+        <v>51.067774081000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.2489360020000007</v>
+        <v>-1.2489866529999958</v>
       </c>
       <c r="D148" s="5">
-        <v>-25.169595196672688</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-25.170475260573312</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>50.908536165000001</v>
+        <v>50.908514896</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.15926339399999989</v>
+        <v>-0.15925918500000336</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.6788693736403144</v>
+        <v>-3.6787756142934502</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.4740724342715836</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-8.4740774221498718</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>50.836815700999999</v>
+        <v>50.836809330999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-7.1720464000001982E-2</v>
+        <v>-7.1705565000002025E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.6775342119488723</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-1.6771891163970487</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>50.127342720000001</v>
+        <v>50.127332674000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.70947298099999756</v>
+        <v>-0.70947665699999618</v>
       </c>
       <c r="D151" s="5">
-        <v>-15.519568846645882</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-15.519644987175097</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>50.282850293999999</v>
+        <v>50.282844341000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.15550757399999782</v>
+        <v>0.15551166699999897</v>
       </c>
       <c r="D152" s="5">
-        <v>3.7868801614675318</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.7869823118865886</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>49.878867821</v>
+        <v>49.878865734999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.40398247299999923</v>
+        <v>-0.40397860600000257</v>
       </c>
       <c r="D153" s="5">
-        <v>-9.226226162917694</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-9.2261427574449328</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>49.585802145000002</v>
+        <v>49.585803718000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.29306567599999767</v>
+        <v>-0.2930620169999969</v>
       </c>
       <c r="D154" s="5">
-        <v>-6.8272157898467523</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-6.8271335620979094</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>49.657590075000002</v>
+        <v>49.657596460000001</v>
       </c>
       <c r="C155" s="5">
-        <v>7.1787929999999278E-2</v>
+        <v>7.1792741999999521E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>1.751202533064844</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.7513207978403278</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>49.403014161000002</v>
+        <v>49.403023728000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.25457591400000013</v>
+        <v>-0.25457273199999975</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.981418907547309</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.9813454922488134</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>49.081435284000001</v>
+        <v>49.081445832</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.32157887700000032</v>
+        <v>-0.32157789600000086</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.5374875739204761</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-7.5374639893367013</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>48.538268379000002</v>
+        <v>48.538283225000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.54316690499999964</v>
+        <v>-0.5431626069999993</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.500757645293614</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-12.500662144797181</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>48.147822896999998</v>
+        <v>48.147845001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.39044548200000406</v>
+        <v>-0.39043822400000039</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.2370696886833414</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.2369028034230087</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>48.155154195000001</v>
+        <v>48.155132367999997</v>
       </c>
       <c r="C160" s="5">
-        <v>7.3312980000039829E-3</v>
+        <v>7.2873669999964363E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>0.18287283747591143</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.18177602108571111</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>48.092863301000001</v>
+        <v>48.092843057000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.2290894000000208E-2</v>
+        <v>-6.2289310999993575E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.5412588335648403</v>
+        <v>-1.5412206373666026</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.530846251155408</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.5308465484645852</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>47.670530425999999</v>
+        <v>47.670525658000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.42233287500000216</v>
+        <v>-0.42231739900000065</v>
       </c>
       <c r="D162" s="5">
-        <v>-10.043572650791631</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-10.043226228799028</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>47.884731922</v>
+        <v>47.884723565999998</v>
       </c>
       <c r="C163" s="5">
-        <v>0.21420149600000116</v>
+        <v>0.21419790799999561</v>
       </c>
       <c r="D163" s="5">
-        <v>5.5273210502797321</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>5.5272267310167544</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>47.471687512999999</v>
+        <v>47.471682866999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.41304440900000117</v>
+        <v>-0.41304069899999973</v>
       </c>
       <c r="D164" s="5">
-        <v>-9.8737466214948171</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-9.8736637411350969</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>47.427497400999997</v>
+        <v>47.427496136999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-4.4190112000002557E-2</v>
+        <v>-4.4186729999999841E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.1113462423834264</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.1112617309252171</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>47.235510140000002</v>
+        <v>47.235511862000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19198726099999419</v>
+        <v>-0.19198427499999582</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.7509146717248267</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-4.7508425412839834</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>46.909208206000002</v>
+        <v>46.909214487</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.32630193399999996</v>
+        <v>-0.32629737500000289</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.9817629808403794</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.9816553842361753</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>46.510287138999999</v>
+        <v>46.510295087000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.3989210670000034</v>
+        <v>-0.39891939999999693</v>
       </c>
       <c r="D168" s="5">
-        <v>-9.7408957086512977</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-9.7408556444652294</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>46.565913862999999</v>
+        <v>46.565921150999998</v>
       </c>
       <c r="C169" s="5">
-        <v>5.5626723999999683E-2</v>
+        <v>5.5626063999994813E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>1.4446894791208642</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.4446719767562621</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>46.476963378999997</v>
+        <v>46.476973129999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.8950484000001495E-2</v>
+        <v>-8.894802100000021E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.2683171294009541</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.268254627792321</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>46.332497420000003</v>
+        <v>46.332513351999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.14446595899999437</v>
+        <v>-0.1444597779999981</v>
       </c>
       <c r="D171" s="5">
-        <v>-3.6668902547032478</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-3.6667352822509103</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>46.116697893000001</v>
+        <v>46.116683158000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.21579952700000149</v>
+        <v>-0.2158301939999987</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.4481760190721928</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-5.4489286990654922</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.748540452</v>
+        <v>45.748523685000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.36815744100000103</v>
+        <v>-0.36815947299999863</v>
       </c>
       <c r="D173" s="5">
-        <v>-9.17017397598363</v>
+        <v>-9.1702251909194459</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.8745753280014288</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-4.8745701501187959</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>45.703085625999996</v>
+        <v>45.703083839999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.5454826000003834E-2</v>
+        <v>-4.5439845000004198E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.1858017739066917</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-1.1854135219956152</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>45.732014550000002</v>
+        <v>45.732008507000003</v>
       </c>
       <c r="C175" s="5">
-        <v>2.8928924000005907E-2</v>
+        <v>2.89246670000054E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.76222027945833659</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.76210775504954587</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>45.770516000000001</v>
+        <v>45.770512666999998</v>
       </c>
       <c r="C176" s="5">
-        <v>3.8501449999998272E-2</v>
+        <v>3.8504159999995125E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>1.0149623836605892</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.0150342896691367</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>46.030924053</v>
+        <v>46.030923272000003</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26040805299999903</v>
+        <v>0.26041060500000413</v>
       </c>
       <c r="D177" s="5">
-        <v>7.0450567950346876</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.0451285404475206</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>45.791794895000002</v>
+        <v>45.791796384999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.23912915799999723</v>
+        <v>-0.23912688700000473</v>
       </c>
       <c r="D178" s="5">
-        <v>-6.058890999785449</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-6.0588351926237349</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>45.552851742999998</v>
+        <v>45.552857078000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.23894315200000449</v>
+        <v>-0.23893930699999544</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.0850263095299395</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-6.0849309916577781</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>46.043381490000002</v>
+        <v>46.043387271</v>
       </c>
       <c r="C180" s="5">
-        <v>0.49052974700000362</v>
+        <v>0.49053019299999789</v>
       </c>
       <c r="D180" s="5">
-        <v>13.715507136149064</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.715518651613557</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>45.753976450000003</v>
+        <v>45.753980654999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.28940503999999834</v>
+        <v>-0.28940661600000084</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.2872216549871087</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-7.2872590934239696</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>45.796973600000001</v>
+        <v>45.796978887999998</v>
       </c>
       <c r="C182" s="5">
-        <v>4.299714999999793E-2</v>
+        <v>4.299823299999872E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>1.1335429971297994</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.1335715915052003</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>45.991981809999999</v>
+        <v>45.991991335999998</v>
       </c>
       <c r="C183" s="5">
-        <v>0.19500820999999746</v>
+        <v>0.19501244799999995</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2311054504009968</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.2312211923473573</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>45.763984067999999</v>
+        <v>45.763976034000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.22799774199999945</v>
+        <v>-0.22801530199999576</v>
       </c>
       <c r="D184" s="5">
-        <v>-5.7892584158915739</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-5.7896910411199265</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>45.464419745999997</v>
+        <v>45.464407926</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.29956432200000194</v>
+        <v>-0.29956810800000255</v>
       </c>
       <c r="D185" s="5">
-        <v>-7.5783063495999503</v>
+        <v>-7.5783999882294451</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.62104867869633429</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-0.62103809284923539</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>45.640349458000003</v>
+        <v>45.640348807000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17592971200000562</v>
+        <v>0.17594088100000249</v>
       </c>
       <c r="D186" s="5">
-        <v>4.743649353766366</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.74395820536202</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>45.606437743999997</v>
+        <v>45.606434192000002</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.3911714000005588E-2</v>
+        <v>-3.3914615000000481E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.88798985177634959</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.88806551787963262</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>45.685096512999998</v>
+        <v>45.685094645</v>
       </c>
       <c r="C188" s="5">
-        <v>7.8658769000000461E-2</v>
+        <v>7.8660452999997688E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.0894216888888595</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.0894670106428093</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>45.777692637999998</v>
+        <v>45.777692166000001</v>
       </c>
       <c r="C189" s="5">
-        <v>9.2596125000000029E-2</v>
+        <v>9.2597521000001848E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>2.45949847373228</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.4595360697070801</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>45.737171762000003</v>
+        <v>45.73717276</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.0520875999995098E-2</v>
+        <v>-4.0519406000001368E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.0570436943468153</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.0570055446768367</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>45.583333408999998</v>
+        <v>45.583337475</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.1538383530000047</v>
+        <v>-0.15383528499999954</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.9623989464455112</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.9623212954741804</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>46.081565691000002</v>
+        <v>46.081569623999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.49823228200000358</v>
+        <v>0.49823214899999613</v>
       </c>
       <c r="D192" s="5">
-        <v>13.934105143535547</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>13.934099878951688</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>46.140220499999998</v>
+        <v>46.140222156</v>
       </c>
       <c r="C193" s="5">
-        <v>5.8654808999996533E-2</v>
+        <v>5.8652532000003532E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.538155514944739</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.5380952523958547</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>46.315406439</v>
+        <v>46.315407890000003</v>
       </c>
       <c r="C194" s="5">
-        <v>0.17518593900000212</v>
+        <v>0.17518573400000292</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6525383726780056</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.6525326436708925</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>46.446247288000002</v>
+        <v>46.446250868</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13084084900000192</v>
+        <v>0.13084297799999689</v>
       </c>
       <c r="D195" s="5">
-        <v>3.4431666324244103</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.4432234223374714</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>46.705230741999998</v>
+        <v>46.705229215000003</v>
       </c>
       <c r="C196" s="5">
-        <v>0.25898345399999556</v>
+        <v>0.25897834700000288</v>
       </c>
       <c r="D196" s="5">
-        <v>6.9002455470432045</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>6.9001047303211882</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>47.135435412</v>
+        <v>47.135427827999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.43020467000000195</v>
+        <v>0.43019861299999462</v>
       </c>
       <c r="D197" s="5">
-        <v>11.63079419862385</v>
+        <v>11.630622461040186</v>
       </c>
       <c r="E197" s="5">
-        <v>3.6754360340143233</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.6754463067457666</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>47.488611779999999</v>
+        <v>47.488611825</v>
       </c>
       <c r="C198" s="5">
-        <v>0.35317636799999974</v>
+        <v>0.35318399700000214</v>
       </c>
       <c r="D198" s="5">
-        <v>9.3713093746401466</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>9.3715217901156436</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>47.810185054000002</v>
+        <v>47.810183471999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.32157327400000213</v>
+        <v>0.32157164699999896</v>
       </c>
       <c r="D199" s="5">
-        <v>8.4354799606354938</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>8.4354356711097367</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>48.310493286000003</v>
+        <v>48.310492394999997</v>
       </c>
       <c r="C200" s="5">
-        <v>0.50030823200000185</v>
+        <v>0.50030892299999863</v>
       </c>
       <c r="D200" s="5">
-        <v>13.305911169665885</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>13.305931083388977</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>47.850129029999998</v>
+        <v>47.850128382999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.46036425600000541</v>
+        <v>-0.46036401199999943</v>
       </c>
       <c r="D201" s="5">
-        <v>-10.854444666250551</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-10.854439401156624</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>48.265384963999999</v>
+        <v>48.265385361</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41525593400000105</v>
+        <v>0.41525697800000216</v>
       </c>
       <c r="D202" s="5">
-        <v>10.925637950421985</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>10.925666897679598</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>48.490468667000002</v>
+        <v>48.490471536000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.2250837030000028</v>
+        <v>0.22508617500000128</v>
       </c>
       <c r="D203" s="5">
-        <v>5.7419429876817141</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.7420076267890252</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>48.729375189999999</v>
+        <v>48.729377257000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.23890652299999715</v>
+        <v>0.23890572100000185</v>
       </c>
       <c r="D204" s="5">
-        <v>6.0751207202718094</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>6.0750994013134996</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>48.924924261999998</v>
+        <v>48.924924546</v>
       </c>
       <c r="C205" s="5">
-        <v>0.1955490719999986</v>
+        <v>0.19554728899999674</v>
       </c>
       <c r="D205" s="5">
-        <v>4.9232730382962719</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.9232269394696271</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>49.429285321999998</v>
+        <v>49.429285632000003</v>
       </c>
       <c r="C206" s="5">
-        <v>0.5043610600000008</v>
+        <v>0.50436108600000296</v>
       </c>
       <c r="D206" s="5">
-        <v>13.09672534489248</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>13.096725978379165</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>49.213563809999997</v>
+        <v>49.213566061000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.21572151200000178</v>
+        <v>-0.21571957100000105</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.1131971279262061</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-5.1131521881942916</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>49.349588003999997</v>
+        <v>49.349587433000004</v>
       </c>
       <c r="C208" s="5">
-        <v>0.13602419400000088</v>
+        <v>0.13602137200000186</v>
       </c>
       <c r="D208" s="5">
-        <v>3.367636757410164</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.3675656695256295</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>49.479654433</v>
+        <v>49.479650294000002</v>
       </c>
       <c r="C209" s="5">
-        <v>0.13006642900000287</v>
+        <v>0.13006286099999897</v>
       </c>
       <c r="D209" s="5">
-        <v>3.2089877204214856</v>
+        <v>3.2088984487701255</v>
       </c>
       <c r="E209" s="5">
-        <v>4.9733687628208401</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.9733768717538984</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>49.428823037999997</v>
+        <v>49.428822658999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.0831395000002999E-2</v>
+        <v>-5.0827635000004534E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.2258412023343768</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-1.2257511404623056</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>49.434729173000001</v>
+        <v>49.434729044000001</v>
       </c>
       <c r="C211" s="5">
-        <v>5.9061350000035873E-3</v>
+        <v>5.9063850000029561E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>0.14347947427959529</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>0.14348555269596552</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>48.938371117999999</v>
+        <v>48.938370833</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.49635805500000174</v>
+        <v>-0.49635821100000044</v>
       </c>
       <c r="D212" s="5">
-        <v>-11.405204537590963</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-11.405207954673957</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>49.121762035000003</v>
+        <v>49.121761526</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18339091700000409</v>
+        <v>0.18339069299999977</v>
       </c>
       <c r="D213" s="5">
-        <v>4.5907126320856806</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.5907069360482611</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>49.279335721000002</v>
+        <v>49.279335936000003</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15757368599999921</v>
+        <v>0.15757441000000227</v>
       </c>
       <c r="D214" s="5">
-        <v>3.9180280396635458</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.9180464018432559</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>49.394024612999999</v>
+        <v>49.394026259</v>
       </c>
       <c r="C215" s="5">
-        <v>0.11468889199999666</v>
+        <v>0.11469032299999782</v>
       </c>
       <c r="D215" s="5">
-        <v>2.8288138529703355</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>2.8288495892611731</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>49.273029622000003</v>
+        <v>49.273030489</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.12099499099999633</v>
+        <v>-0.12099577000000039</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.9002235707471291</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-2.9002418970102473</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>49.291898781999997</v>
+        <v>49.291898656999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.8869159999994167E-2</v>
+        <v>1.8868167999997354E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.46051043492381094</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.46048616558052036</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>49.147994941999997</v>
+        <v>49.147995012000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.14390384000000012</v>
+        <v>-0.14390364499999464</v>
       </c>
       <c r="D218" s="5">
-        <v>-3.4475979443455262</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-3.4475933559626304</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>49.10444622</v>
+        <v>49.104447241999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.3548721999997042E-2</v>
+        <v>-4.3547770000003538E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.0581213052488048</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-1.0580982852198106</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>48.913785599999997</v>
+        <v>48.913785347000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.19066062000000272</v>
+        <v>-0.19066189499999808</v>
       </c>
       <c r="D220" s="5">
-        <v>-4.5610844236059993</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-4.5611141835300355</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>48.645120587999997</v>
+        <v>48.645118682000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.26866501199999959</v>
+        <v>-0.26866666499999781</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.3956343440104373</v>
+        <v>-6.3956725451031708</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.686620196852906</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-1.6866158249731922</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>48.371892428999999</v>
+        <v>48.371892424000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.27322815899999853</v>
+        <v>-0.27322625800000111</v>
       </c>
       <c r="D222" s="5">
-        <v>-6.5357492055586608</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-6.5357053763867583</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>48.045049222999999</v>
+        <v>48.045049263999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.3268432059999995</v>
+        <v>-0.3268431600000028</v>
       </c>
       <c r="D223" s="5">
-        <v>-7.8136179224625906</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-7.8136168640912</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>47.979806259999997</v>
+        <v>47.979806076000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.5242963000002874E-2</v>
+        <v>-6.5243187999996621E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.6174289720221946</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.6174345070007146</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>47.661155837000003</v>
+        <v>47.661155508999997</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.31865042299999402</v>
+        <v>-0.31865056700000594</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.6848534356161569</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-7.6848568109918585</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>47.570567373000003</v>
+        <v>47.570567644</v>
       </c>
       <c r="C226" s="5">
-        <v>-9.0588463999999647E-2</v>
+        <v>-9.058786499999627E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.2571198653565716</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-2.2571051115981566</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>47.300360075</v>
+        <v>47.300360718999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.27020729800000254</v>
+        <v>-0.27020692500000365</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.6072020354466021</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-6.6071931612792456</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>46.902056805999997</v>
+        <v>46.902056977999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.39830326900000301</v>
+        <v>-0.39830374099999943</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.6497625669214493</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-9.6497733524641198</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>46.757805310999998</v>
+        <v>46.757805468999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.1442514949999989</v>
+        <v>-0.14425150900000006</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.6289125116948262</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-3.6289128448708796</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>46.355579597000002</v>
+        <v>46.355579835999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.40222571399999651</v>
+        <v>-0.40222563300000047</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.8481243623818049</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.8481224403262893</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>45.907481980999997</v>
+        <v>45.907481935</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.44809761600000542</v>
+        <v>-0.44809790099999702</v>
       </c>
       <c r="D231" s="5">
-        <v>-11.0025665405465</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-11.002573116900916</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>45.709545697999999</v>
+        <v>45.709545519000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.1979362829999971</v>
+        <v>-0.19793641599999745</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.0530125304213636</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.0530158505455836</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>45.258363805000002</v>
+        <v>45.258363553999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.45118189299999756</v>
+        <v>-0.45118196500000352</v>
       </c>
       <c r="D233" s="5">
-        <v>-11.222414167564754</v>
+        <v>-11.22241590395352</v>
       </c>
       <c r="E233" s="5">
-        <v>-6.9621716259769206</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-6.9621684965755719</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>44.932721221999998</v>
+        <v>44.932721041000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.32564258300000404</v>
+        <v>-0.32564251299999825</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.3006062233035305</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-8.3006045532467496</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>44.554620784000001</v>
+        <v>44.554620688</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.37810043799999704</v>
+        <v>-0.37810035300000067</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.6432991884357495</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-9.6432971569431416</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>44.306828621000001</v>
+        <v>44.306828563000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.24779216299999973</v>
+        <v>-0.24779212499999659</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.4734391426483633</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.4734381936095371</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>43.847995660999999</v>
+        <v>43.847995470000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.45883296000000229</v>
+        <v>-0.45883309300000263</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.743039073092243</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-11.743042300018169</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>43.549325211000003</v>
+        <v>43.549325422000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29867044999999592</v>
+        <v>-0.29867004799999819</v>
       </c>
       <c r="D238" s="5">
-        <v>-7.8744257656741539</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-7.8744155938625937</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>42.919348495000001</v>
+        <v>42.919348763000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.6299767160000016</v>
+        <v>-0.62997665900000044</v>
       </c>
       <c r="D239" s="5">
-        <v>-16.042347036054917</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-16.042345626383259</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>43.000653317000001</v>
+        <v>43.000653509999999</v>
       </c>
       <c r="C240" s="5">
-        <v>8.1304821999999888E-2</v>
+        <v>8.1304746999997235E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>2.2970705243621659</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>2.297068368799704</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>42.832136875000003</v>
+        <v>42.832136914000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16851644199999782</v>
+        <v>-0.16851659599999635</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6026627347491527</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.6026668304688823</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>42.758381444000001</v>
+        <v>42.758381372000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.3755431000002147E-2</v>
+        <v>-7.3755542000000673E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.04689955391818</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.0469026034860893</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>42.913963867</v>
+        <v>42.913963664000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.15558242299999847</v>
+        <v>0.15558229199999829</v>
       </c>
       <c r="D243" s="5">
-        <v>4.454820519717817</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>4.4548167010400208</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>42.916071832</v>
+        <v>42.91607166</v>
       </c>
       <c r="C244" s="5">
-        <v>2.1079650000004335E-3</v>
+        <v>2.1079959999994458E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>5.8960796891627254E-2</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>5.8961664489842747E-2</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>43.188633592999999</v>
+        <v>43.188633508000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.27256176099999863</v>
+        <v>0.27256184800000227</v>
       </c>
       <c r="D245" s="5">
-        <v>7.8931830238223144</v>
+        <v>7.8931856646748288</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.5731441395398971</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.5731437981192169</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>43.317437402000003</v>
+        <v>43.317437476999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.12880380900000432</v>
+        <v>0.12880396899999624</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6381160144009161</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.6381206153296874</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>43.465869566000002</v>
+        <v>43.465869728999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.14843216399999903</v>
+        <v>0.14843225199999921</v>
       </c>
       <c r="D247" s="5">
-        <v>4.1903246897211366</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.1903272136246228</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>43.541778051999998</v>
+        <v>43.541778227999998</v>
       </c>
       <c r="C248" s="5">
-        <v>7.5908485999995889E-2</v>
+        <v>7.5908499000000518E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.1159183821923611</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.1159187400386692</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>43.820530859000002</v>
+        <v>43.820530753</v>
       </c>
       <c r="C249" s="5">
-        <v>0.2787528070000036</v>
+        <v>0.27875252500000158</v>
       </c>
       <c r="D249" s="5">
-        <v>7.9587126116066331</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>7.9587042412839759</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>44.041266886999999</v>
+        <v>44.041267005999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.22073602799999748</v>
+        <v>0.22073625299999833</v>
       </c>
       <c r="D250" s="5">
-        <v>6.2150423536861954</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.2150488807731774</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>44.217309245999999</v>
+        <v>44.217309493000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.1760423590000002</v>
+        <v>0.17604248700000369</v>
       </c>
       <c r="D251" s="5">
-        <v>4.90352725569696</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>4.9035308862440452</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>44.371961347000003</v>
+        <v>44.371961581000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.15465210100000348</v>
+        <v>0.15465208799999886</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2787413684452824</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.2787409774659668</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>44.617796114999997</v>
+        <v>44.617796065999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.2458347679999946</v>
+        <v>0.24583448499999605</v>
       </c>
       <c r="D253" s="5">
-        <v>6.8547575722106346</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>6.8547494019034483</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>44.764398999000001</v>
+        <v>44.764398567000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.14660288400000354</v>
+        <v>0.14660250100000383</v>
       </c>
       <c r="D254" s="5">
-        <v>4.0149397225901939</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>4.014929047775051</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>45.016225704999997</v>
+        <v>45.016224592</v>
       </c>
       <c r="C255" s="5">
-        <v>0.25182670599999568</v>
+        <v>0.25182602499999973</v>
       </c>
       <c r="D255" s="5">
-        <v>6.9635624206694224</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.963543072384315</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>45.118844920000001</v>
+        <v>45.118844412999998</v>
       </c>
       <c r="C256" s="5">
-        <v>0.10261921500000426</v>
+        <v>0.10261982099999756</v>
       </c>
       <c r="D256" s="5">
-        <v>2.7700855602210028</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.7701021934727788</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>45.093441138999999</v>
+        <v>45.093441163999998</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.5403781000001402E-2</v>
+        <v>-2.5403249000000017E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.67356138839582691</v>
+        <v>-0.67354733402845701</v>
       </c>
       <c r="E257" s="5">
-        <v>4.4104371625888428</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>4.4104374259656964</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>45.431126915999997</v>
+        <v>45.431127517</v>
       </c>
       <c r="C258" s="5">
-        <v>0.33768577699999724</v>
+        <v>0.33768635300000227</v>
       </c>
       <c r="D258" s="5">
-        <v>9.3658108878099213</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>9.3658275215784172</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>45.477504971999998</v>
+        <v>45.477506026999997</v>
       </c>
       <c r="C259" s="5">
-        <v>4.6378056000001777E-2</v>
+        <v>4.6378509999996709E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.2319132697145907</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.2319253804532915</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>45.482551954999998</v>
+        <v>45.482552937000001</v>
       </c>
       <c r="C260" s="5">
-        <v>5.0469829999997273E-3</v>
+        <v>5.0469100000043454E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>0.13325440004188227</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>0.13325246836892735</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>45.690088177</v>
+        <v>45.690088527</v>
       </c>
       <c r="C261" s="5">
-        <v>0.20753622200000166</v>
+        <v>0.2075355899999991</v>
       </c>
       <c r="D261" s="5">
-        <v>5.6151117667626593</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.6150941116450692</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>45.735165031000001</v>
+        <v>45.735165137000003</v>
       </c>
       <c r="C262" s="5">
-        <v>4.5076854000001276E-2</v>
+        <v>4.5076610000002404E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1903392744029739</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.1903327869530411</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>45.913962437999999</v>
+        <v>45.913962411999997</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17879740699999758</v>
+        <v>0.17879727499999376</v>
       </c>
       <c r="D263" s="5">
-        <v>4.7934862706930703</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.79348264404027</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>46.142143978</v>
+        <v>46.142143717000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.22818154000000135</v>
+        <v>0.22818130500000677</v>
       </c>
       <c r="D264" s="5">
-        <v>6.1294576205598306</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>6.1294511379722749</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>46.102233929000001</v>
+        <v>46.102233032999997</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.9910048999999503E-2</v>
+        <v>-3.9910684000005858E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.0330010786804622</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.0330174422386817</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>46.267758663000002</v>
+        <v>46.267757257</v>
       </c>
       <c r="C266" s="5">
-        <v>0.16552473400000167</v>
+        <v>0.16552422400000211</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3945672559778881</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.3945535344422915</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>46.125952075000001</v>
+        <v>46.125946741</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.14180658800000145</v>
+        <v>-0.14181051599999961</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6165246066463985</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.6166232087001537</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>46.226313840000003</v>
+        <v>46.226313621000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10036176500000238</v>
+        <v>0.10036688000000282</v>
       </c>
       <c r="D268" s="5">
-        <v>2.6424572937082225</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.6425938932571169</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>46.205895415999997</v>
+        <v>46.205897821999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.0418424000006041E-2</v>
+        <v>-2.0415799000005563E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.528760988381205</v>
+        <v>-0.52869317821261363</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4669979688861421</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.4670032476654669</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>46.350233482</v>
+        <v>46.350238834999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.1443380660000031</v>
+        <v>0.14434101300000179</v>
       </c>
       <c r="D270" s="5">
-        <v>3.8136414014127595</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.8137204064885966</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>46.46798613</v>
+        <v>46.467991564999998</v>
       </c>
       <c r="C271" s="5">
-        <v>0.11775264799999974</v>
+        <v>0.11775272999999942</v>
       </c>
       <c r="D271" s="5">
-        <v>3.0915569253783914</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.0915587463831828</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>46.705802912999999</v>
+        <v>46.705805810999998</v>
       </c>
       <c r="C272" s="5">
-        <v>0.23781678299999953</v>
+        <v>0.23781424599999923</v>
       </c>
       <c r="D272" s="5">
-        <v>6.3172894699815574</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.3172194099607948</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>46.966232529000003</v>
+        <v>46.966232671</v>
       </c>
       <c r="C273" s="5">
-        <v>0.26042961600000325</v>
+        <v>0.26042686000000259</v>
       </c>
       <c r="D273" s="5">
-        <v>6.9002150769364334</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>6.9001393601646699</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>46.836465144999998</v>
+        <v>46.836464155000002</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.12976738400000443</v>
+        <v>-0.12976851599999861</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.2656678193266231</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-3.2656958654983415</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>46.814939768000002</v>
+        <v>46.814924730000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-2.1525376999996126E-2</v>
+        <v>-2.1539425000000278E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.55011111605156593</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.55046923634864964</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>46.718915203999998</v>
+        <v>46.718913676</v>
       </c>
       <c r="C276" s="5">
-        <v>-9.602456400000392E-2</v>
+        <v>-9.601105400000165E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.4338038642845117</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.4334660707303724</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>46.687808033000003</v>
+        <v>46.687806784000003</v>
       </c>
       <c r="C277" s="5">
-        <v>-3.1107170999995049E-2</v>
+        <v>-3.1106891999996833E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.796084558467125</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.79607747045882249</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>46.675486354999997</v>
+        <v>46.675488262999998</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.2321678000006386E-2</v>
+        <v>-1.2318521000004523E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.31624037621610368</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.31615947664662691</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>46.741744128000001</v>
+        <v>46.741726749000001</v>
       </c>
       <c r="C279" s="5">
-        <v>6.6257773000003795E-2</v>
+        <v>6.6238486000003149E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.7168121383813961</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.7163084131165185</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>46.726097817000003</v>
+        <v>46.726107816000003</v>
       </c>
       <c r="C280" s="5">
-        <v>-1.5646310999997581E-2</v>
+        <v>-1.5618932999998947E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.40094876627071452</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.40024862138267059</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>46.720766947999998</v>
+        <v>46.720782536000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-5.3308690000051229E-3</v>
+        <v>-5.325280000000987E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.13681926367452579</v>
+        <v>-0.13667588003022368</v>
       </c>
       <c r="E281" s="5">
-        <v>1.1142983538453777</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.1143268246480265</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>46.672677894000003</v>
+        <v>46.672696602000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.8089053999994746E-2</v>
+        <v>-4.8085933999999497E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2281754744856266</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.2280958340115333</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>46.543279028999997</v>
+        <v>46.543290718000002</v>
       </c>
       <c r="C283" s="5">
-        <v>-0.12939886500000597</v>
+        <v>-0.12940588400000053</v>
       </c>
       <c r="D283" s="5">
-        <v>-3.2767050598329295</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>-3.2768788034631458</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>46.386354501</v>
+        <v>46.386353309999997</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.15692452799999757</v>
+        <v>-0.15693740800000455</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.9717104424481731</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-3.9720294304816939</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>46.456126613999999</v>
+        <v>46.456115617000002</v>
       </c>
       <c r="C285" s="5">
-        <v>6.9772112999999081E-2</v>
+        <v>6.9762307000004853E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.8199894538863504</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.8197315942624304</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>46.344667106000003</v>
+        <v>46.344657087999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.11145950799999582</v>
+        <v>-0.11145852900000364</v>
       </c>
       <c r="D286" s="5">
-        <v>-2.8414010652078936</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-2.8413771000371124</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>46.324318005000002</v>
+        <v>46.324289465</v>
       </c>
       <c r="C287" s="5">
-        <v>-2.0349101000000758E-2</v>
+        <v>-2.0367622999998503E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.52562761739101127</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-0.52610500766262502</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>46.417660804999997</v>
+        <v>46.417669527999998</v>
       </c>
       <c r="C288" s="5">
-        <v>9.3342799999994952E-2</v>
+        <v>9.3380062999997904E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.444959733764529</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.4459481464769173</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>46.372132311000001</v>
+        <v>46.372139529999998</v>
       </c>
       <c r="C289" s="5">
-        <v>-4.552849399999559E-2</v>
+        <v>-4.5529997999999239E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.1706842046665944</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-1.1707224501357305</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>46.587217911000003</v>
+        <v>46.587212086000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.21508560000000188</v>
+        <v>0.21507255600000263</v>
       </c>
       <c r="D290" s="5">
-        <v>5.7101080932694614</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.7097520076536235</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>45.968745630000001</v>
+        <v>45.968700478000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.61847228100000251</v>
+        <v>-0.6185116079999986</v>
       </c>
       <c r="D291" s="5">
-        <v>-14.817472047634849</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-14.818348263423109</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>46.116946390999999</v>
+        <v>46.116937405999998</v>
       </c>
       <c r="C292" s="5">
-        <v>0.14820076099999824</v>
+        <v>0.14823692799999577</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9380772400463115</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.9390593376410932</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>46.136718270000003</v>
+        <v>46.136730274000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.9771879000003878E-2</v>
+        <v>1.9792868000003239E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.51569507550619509</v>
+        <v>0.51624390955382626</v>
       </c>
       <c r="E293" s="5">
-        <v>-1.2500836697523332</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-1.2500909237767366</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>45.979961836999998</v>
+        <v>45.980001997999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.1567564330000053</v>
+        <v>-0.15672827600000261</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.0018460718639792</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-4.001139604874238</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>46.003855405000003</v>
+        <v>46.003914147000003</v>
       </c>
       <c r="C295" s="5">
-        <v>2.3893568000005416E-2</v>
+        <v>2.391214900000449E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.62536745080947753</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>0.6258546158326217</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>46.046810995999998</v>
+        <v>46.046869043000001</v>
       </c>
       <c r="C296" s="5">
-        <v>4.2955590999994797E-2</v>
+        <v>4.2954895999997689E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>1.1262590025310049</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.1262392410609445</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>46.054593191000002</v>
+        <v>46.054634989999997</v>
       </c>
       <c r="C297" s="5">
-        <v>7.7821950000043216E-3</v>
+        <v>7.7659469999957764E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>0.20299602224220781</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.20257154963994051</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>46.272722985999998</v>
+        <v>46.272595951</v>
       </c>
       <c r="C298" s="5">
-        <v>0.21812979499999585</v>
+        <v>0.21796096100000284</v>
       </c>
       <c r="D298" s="5">
-        <v>5.8340164050719956</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.8293772252111298</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>46.344740100999999</v>
+        <v>46.344714693</v>
       </c>
       <c r="C299" s="5">
-        <v>7.2017115000001297E-2</v>
+        <v>7.211874200000068E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>1.8837047557923148</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.8863909979244031</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>46.429341291999997</v>
+        <v>46.429361315000001</v>
       </c>
       <c r="C300" s="5">
-        <v>8.46011909999973E-2</v>
+        <v>8.4646622000001059E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>2.2126986513232305</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.2139000623373262</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>46.557686277000002</v>
+        <v>46.557698940999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.12834498500000535</v>
+        <v>0.12833762599999687</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3680700565396515</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.3678725193983627</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>46.700093348999999</v>
+        <v>46.700049644000003</v>
       </c>
       <c r="C302" s="5">
-        <v>0.14240707199999747</v>
+        <v>0.1423507030000053</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7328498770643703</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.7313463353902065</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>46.990964411</v>
+        <v>46.990849926000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.29087106200000079</v>
+        <v>0.2908002819999993</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7356199853325647</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.7336801713303371</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>46.800410337000002</v>
+        <v>46.800307121000003</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.1905540739999978</v>
+        <v>-0.19054280499999976</v>
       </c>
       <c r="D304" s="5">
-        <v>-4.7590691424928</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-4.7588052837281065</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>46.829388960000003</v>
+        <v>46.829439583000003</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8978623000000425E-2</v>
+        <v>2.9132461999999748E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.74557079431774032</v>
+        <v>0.74954403029112715</v>
       </c>
       <c r="E305" s="5">
-        <v>1.5013436498590327</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.50142696477642</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>46.887481631</v>
+        <v>46.88747549</v>
       </c>
       <c r="C306" s="5">
-        <v>5.8092670999997154E-2</v>
+        <v>5.8035906999997167E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.4988196045604418</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.4973434386992279</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>46.966660642000001</v>
+        <v>46.966883568</v>
       </c>
       <c r="C307" s="5">
-        <v>7.9179011000000799E-2</v>
+        <v>7.940807800000016E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.0453707681072464</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.0513435790415313</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>46.998158367999999</v>
+        <v>46.998453019000003</v>
       </c>
       <c r="C308" s="5">
-        <v>3.1497725999997783E-2</v>
+        <v>3.1569451000002857E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.80774316980811722</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.80958546935714359</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>47.069527755999999</v>
+        <v>47.069531984999998</v>
       </c>
       <c r="C309" s="5">
-        <v>7.1369388000000811E-2</v>
+        <v>7.1078965999994637E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>1.8375655511974287</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.8300141067489895</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>47.109418947999998</v>
+        <v>47.109233054000001</v>
       </c>
       <c r="C310" s="5">
-        <v>3.989119199999891E-2</v>
+        <v>3.9701069000003031E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.0217479187841105</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.016855523450122</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>47.169765591999997</v>
+        <v>47.169740507</v>
       </c>
       <c r="C311" s="5">
-        <v>6.0346643999999117E-2</v>
+        <v>6.05074529999996E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.5480632449195619</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.5522238071915551</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>46.849268930999997</v>
+        <v>46.849260391999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.32049666099999996</v>
+        <v>-0.32048011500000229</v>
       </c>
       <c r="D312" s="5">
-        <v>-7.8555457110672471</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-7.8551592152200422</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>46.646300754999999</v>
+        <v>46.646315391000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.20296817599999883</v>
+        <v>-0.20294500099999624</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.0767327296224796</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-5.0761677095086943</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>46.804155881</v>
+        <v>46.804041820999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.15785512600000118</v>
+        <v>0.15772642999999675</v>
       </c>
       <c r="D314" s="5">
-        <v>4.1373466534279757</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.1339092635961583</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>47.309297010999998</v>
+        <v>47.309022104999997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.50514112999999838</v>
+        <v>0.50498028399999839</v>
       </c>
       <c r="D315" s="5">
-        <v>13.748304432473368</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>13.743699255157992</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>47.185014303999999</v>
+        <v>47.184791422000004</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.12428270699999899</v>
+        <v>-0.12423068299999329</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.1072782143717781</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-3.106014042385763</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>47.221206698000003</v>
+        <v>47.221241505999998</v>
       </c>
       <c r="C317" s="5">
-        <v>3.6192394000003958E-2</v>
+        <v>3.6450083999994831E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.9243308151147156</v>
+        <v>0.93094445783155066</v>
       </c>
       <c r="E317" s="5">
-        <v>0.83669197207478785</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.836657296112997</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>47.380648534000002</v>
+        <v>47.380350976999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.15944183599999917</v>
+        <v>0.15910947100000072</v>
       </c>
       <c r="D318" s="5">
-        <v>4.1278833252860858</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.1191153557375459</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>47.537819333999998</v>
+        <v>47.537747314000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.15717079999999584</v>
+        <v>0.15739633700000155</v>
       </c>
       <c r="D319" s="5">
-        <v>4.0540667042170853</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.0600168757255473</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>47.552369962999997</v>
+        <v>47.554571621000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.4550628999998594E-2</v>
+        <v>1.682430700000026E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.36792136663554853</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.42552528841037773</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>47.576037399999997</v>
+        <v>47.575556745999997</v>
       </c>
       <c r="C321" s="5">
-        <v>2.3667437000000291E-2</v>
+        <v>2.0985124999995719E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>0.59889336461571574</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>0.5308292752196353</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>47.546962192999999</v>
+        <v>47.546498550999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.9075206999998215E-2</v>
+        <v>-2.9058194999997511E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.73089763229252647</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.73047877237958359</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>47.399932514</v>
+        <v>47.399868216000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.14702967899999919</v>
+        <v>-0.14663033499999756</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.6482997882364532</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-3.6385930716539283</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>47.874501645000002</v>
+        <v>47.874437292000003</v>
       </c>
       <c r="C324" s="5">
-        <v>0.47456913100000264</v>
+        <v>0.47456907600000164</v>
       </c>
       <c r="D324" s="5">
-        <v>12.698598124179728</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>12.698614755594528</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>47.838515225999998</v>
+        <v>47.838406323000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.5986419000003877E-2</v>
+        <v>-3.6030969000002244E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.89829900142378571</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.89940767075903372</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>48.103481174999999</v>
+        <v>48.103230083</v>
       </c>
       <c r="C326" s="5">
-        <v>0.26496594900000048</v>
+        <v>0.26482375999999874</v>
       </c>
       <c r="D326" s="5">
-        <v>6.8527682592579797</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.8489942391191327</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>47.726074269000001</v>
+        <v>47.725642209</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.37740690599999738</v>
+        <v>-0.3775878739999996</v>
       </c>
       <c r="D327" s="5">
-        <v>-9.0190490166930815</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-9.0232338006598347</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>47.868542347999998</v>
+        <v>47.868176820999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14246807899999681</v>
+        <v>0.14253461199999862</v>
       </c>
       <c r="D328" s="5">
-        <v>3.6415458920211696</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.643308061373407</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>47.906999964999997</v>
+        <v>47.906999829</v>
       </c>
       <c r="C329" s="5">
-        <v>3.8457616999998834E-2</v>
+        <v>3.882300800000138E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.96835216986739248</v>
+        <v>0.97760119238521348</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4522993268383466</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.4522242557152287</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>48.074795960000003</v>
+        <v>48.074207923000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16779599500000586</v>
+        <v>0.16720809400000292</v>
       </c>
       <c r="D330" s="5">
-        <v>4.2849632763804379</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.2696608560441884</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>48.220139002000003</v>
+        <v>48.219806032999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.14534304200000037</v>
+        <v>0.14559810999999456</v>
       </c>
       <c r="D331" s="5">
-        <v>3.6888599543216882</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.6954878456853857</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>48.308643519999997</v>
+        <v>48.312872849999998</v>
       </c>
       <c r="C332" s="5">
-        <v>8.8504517999993482E-2</v>
+        <v>9.3066817000000412E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>2.2248823348677726</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.3408090591825692</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>48.379354442</v>
+        <v>48.378440673</v>
       </c>
       <c r="C333" s="5">
-        <v>7.0710922000003507E-2</v>
+        <v>6.5567823000002079E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.7706885647877924</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.6407916034500314</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>48.372596688999998</v>
+        <v>48.371996416000002</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.7577530000022534E-3</v>
+        <v>-6.4442569999982879E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.1674903806978767</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.15972911308139714</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>48.623090079000001</v>
+        <v>48.622953285000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.25049339000000259</v>
+        <v>0.25095686899999947</v>
       </c>
       <c r="D335" s="5">
-        <v>6.3941746419942325</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>6.4064269503012472</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>48.799497504999998</v>
+        <v>48.799334530000003</v>
       </c>
       <c r="C336" s="5">
-        <v>0.17640742599999726</v>
+        <v>0.17638124500000174</v>
       </c>
       <c r="D336" s="5">
-        <v>4.4416042578676596</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>4.4409446072879</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>49.143949245999998</v>
+        <v>49.143639124000003</v>
       </c>
       <c r="C337" s="5">
-        <v>0.34445174100000031</v>
+        <v>0.34430459400000046</v>
       </c>
       <c r="D337" s="5">
-        <v>8.8069019948064273</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>8.8030231281464033</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>49.405123922999998</v>
+        <v>49.404567479000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.26117467699999963</v>
+        <v>0.26092835499999723</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5671301068779497</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.5607970846633723</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>49.639493633000001</v>
+        <v>49.638922045999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.23436971000000284</v>
+        <v>0.2343545669999969</v>
       </c>
       <c r="D339" s="5">
-        <v>5.8435008994441651</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.8431809747191643</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>49.749704557000001</v>
+        <v>49.749218448999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.11021092400000043</v>
+        <v>0.11029640299999954</v>
       </c>
       <c r="D340" s="5">
-        <v>2.6970479801596392</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.6991968870595517</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>49.979928270000002</v>
+        <v>49.979817427999997</v>
       </c>
       <c r="C341" s="5">
-        <v>0.23022371300000088</v>
+        <v>0.23059897899999982</v>
       </c>
       <c r="D341" s="5">
-        <v>5.6967101896365557</v>
+        <v>5.7062910431204816</v>
       </c>
       <c r="E341" s="5">
-        <v>4.3269841704019152</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>4.3267530974570478</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>49.667624504999999</v>
+        <v>49.666734800999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.3123037650000029</v>
+        <v>-0.313082627</v>
       </c>
       <c r="D342" s="5">
-        <v>-7.2458974985294411</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-7.2633658128965823</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>49.918368628000003</v>
+        <v>49.917629195000004</v>
       </c>
       <c r="C343" s="5">
-        <v>0.25074412300000404</v>
+        <v>0.25089439400000657</v>
       </c>
       <c r="D343" s="5">
-        <v>6.2292062171392271</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.2331584821222252</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>50.086014097000003</v>
+        <v>50.092378877999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.16764546899999999</v>
+        <v>0.1747496829999946</v>
       </c>
       <c r="D344" s="5">
-        <v>4.10535059720194</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.2827495414545114</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>49.967371153000002</v>
+        <v>49.966259555999997</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.11864294400000119</v>
+        <v>-0.12611932200000098</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.8057980411501759</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.9797934903900924</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>50.183140598000001</v>
+        <v>50.182503718</v>
       </c>
       <c r="C346" s="5">
-        <v>0.21576944499999939</v>
+        <v>0.2162441620000024</v>
       </c>
       <c r="D346" s="5">
-        <v>5.306706641796799</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.3187824451011112</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>50.239458167999999</v>
+        <v>50.239472110000001</v>
       </c>
       <c r="C347" s="5">
-        <v>5.6317569999997374E-2</v>
+        <v>5.69683920000017E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.3550323861072577</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.3708069372710519</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>50.420150378000002</v>
+        <v>50.420104790000003</v>
       </c>
       <c r="C348" s="5">
-        <v>0.18069221000000368</v>
+        <v>0.18063268000000221</v>
       </c>
       <c r="D348" s="5">
-        <v>4.4023505858501455</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>4.400870162276016</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>50.457905228000001</v>
+        <v>50.457210554</v>
       </c>
       <c r="C349" s="5">
-        <v>3.7754849999998896E-2</v>
+        <v>3.71057639999961E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.90227567460581248</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>0.8867016068747624</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>50.618544407000002</v>
+        <v>50.617020173</v>
       </c>
       <c r="C350" s="5">
-        <v>0.16063917900000035</v>
+        <v>0.15980961900000068</v>
       </c>
       <c r="D350" s="5">
-        <v>3.8879622996385477</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.867587553830365</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>50.444753337000002</v>
+        <v>50.444094769000003</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.17379107000000005</v>
+        <v>-0.17292540399999723</v>
       </c>
       <c r="D351" s="5">
-        <v>-4.0431009556979314</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-4.0234577567791803</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>50.444524913999999</v>
+        <v>50.443902516999998</v>
       </c>
       <c r="C352" s="5">
-        <v>-2.2842300000291971E-4</v>
+        <v>-1.9225200000505538E-4</v>
       </c>
       <c r="D352" s="5">
-        <v>-5.4336825006440215E-3</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-4.5733314324003516E-3</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>50.451068432</v>
+        <v>50.450905413000001</v>
       </c>
       <c r="C353" s="5">
-        <v>6.5435180000008586E-3</v>
+        <v>7.0028960000030338E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.1557716354277483</v>
+        <v>0.16671776247276782</v>
       </c>
       <c r="E353" s="5">
-        <v>0.94265873983416792</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.94255643426197633</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>50.574295857999999</v>
+        <v>50.573425577999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.1232274259999997</v>
+        <v>0.12252016499999741</v>
       </c>
       <c r="D354" s="5">
-        <v>2.9707135539177587</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.9534445104273166</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>50.622328836999998</v>
+        <v>50.621708577</v>
       </c>
       <c r="C355" s="5">
-        <v>4.8032978999998477E-2</v>
+        <v>4.8282999000001325E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1456732483507093</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.1516879470364616</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>50.581969559999997</v>
+        <v>50.588584376999997</v>
       </c>
       <c r="C356" s="5">
-        <v>-4.0359277000000304E-2</v>
+        <v>-3.3124200000003157E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.95253081240193049</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.78239750019100107</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>51.051624091999997</v>
+        <v>51.050756612999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.46965453199999985</v>
+        <v>0.46217223600000068</v>
       </c>
       <c r="D357" s="5">
-        <v>11.729002688321778</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>11.531071975496921</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>51.165018695000001</v>
+        <v>51.165262832000003</v>
       </c>
       <c r="C358" s="5">
-        <v>0.11339460300000326</v>
+        <v>0.11450621900000613</v>
       </c>
       <c r="D358" s="5">
-        <v>2.6982144615230075</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.725039310862698</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>51.333495798000001</v>
+        <v>51.333885109999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.16847710300000074</v>
+        <v>0.16862227799999374</v>
       </c>
       <c r="D359" s="5">
-        <v>4.0237346118853656</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.0272453445636458</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>51.424954290000002</v>
+        <v>51.425180634</v>
       </c>
       <c r="C360" s="5">
-        <v>9.1458492000001002E-2</v>
+        <v>9.129552400000307E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>2.1590591802567616</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.1551577830919433</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>51.582410607</v>
+        <v>51.581324232999997</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15745631699999763</v>
+        <v>0.15614359899999641</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7367501874004949</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.7050581484608491</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>51.641678155999998</v>
+        <v>51.638883215</v>
       </c>
       <c r="C362" s="5">
-        <v>5.9267548999997643E-2</v>
+        <v>5.7558982000003311E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.387531688463417</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.3473146356832055</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>51.547251078999999</v>
+        <v>51.546084462000003</v>
       </c>
       <c r="C363" s="5">
-        <v>-9.442707699999886E-2</v>
+        <v>-9.2798752999996736E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.1722735374874569</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.1352982079387295</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>51.545338164999997</v>
+        <v>51.544366953000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.9129140000018197E-3</v>
+        <v>-1.7175090000023374E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>-4.4522807494795646E-2</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-3.9976521282969468E-2</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>51.527067064999997</v>
+        <v>51.526745394000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.8271099999999763E-2</v>
+        <v>-1.7621558999998399E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.42453161393396499</v>
+        <v>-0.40947550361788432</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1327568799663243</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.132449303323658</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>51.485338702</v>
+        <v>51.484619643000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-4.1728362999997159E-2</v>
+        <v>-4.2125751000000378E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.96748379722042532</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-0.97666203060609025</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>51.434542659999998</v>
+        <v>51.433935589000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.0796042000001762E-2</v>
+        <v>-5.0684054000001311E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.1775307666408441</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-1.1749650728333672</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>51.203610433000001</v>
+        <v>51.210371103999996</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.23093222699999671</v>
+        <v>-0.22356448500000425</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.2567178419991034</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.0930544547069463</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>46.830558916000001</v>
+        <v>46.830503637</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.3730515170000004</v>
+        <v>-4.3798674669999969</v>
       </c>
       <c r="D369" s="5">
-        <v>-65.743335369854535</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-65.798050248874702</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>47.618934678999999</v>
+        <v>47.620442183999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.78837576299999768</v>
+        <v>0.78993854699999844</v>
       </c>
       <c r="D370" s="5">
-        <v>22.181094183900839</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>22.229249254572501</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>49.308477805000003</v>
+        <v>49.309423731000003</v>
       </c>
       <c r="C371" s="5">
-        <v>1.6895431260000038</v>
+        <v>1.6889815470000045</v>
       </c>
       <c r="D371" s="5">
-        <v>51.950819119809701</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>51.928076479387151</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>48.916065557000003</v>
+        <v>48.916905297</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.39241224799999941</v>
+        <v>-0.39251843400000297</v>
       </c>
       <c r="D372" s="5">
-        <v>-9.1428578965302982</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-9.1450568096562499</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>49.196578328000001</v>
+        <v>49.196189863999997</v>
       </c>
       <c r="C373" s="5">
-        <v>0.28051277099999794</v>
+        <v>0.27928456699999771</v>
       </c>
       <c r="D373" s="5">
-        <v>7.1027341999979621</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>7.0705272537222141</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>49.453402099000002</v>
+        <v>49.448284340000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.25682377100000053</v>
+        <v>0.25209447600000345</v>
       </c>
       <c r="D374" s="5">
-        <v>6.4474611403650517</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.3254201760379214</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>50.050782310999999</v>
+        <v>50.044352584999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.59738021199999736</v>
+        <v>0.59606824499999789</v>
       </c>
       <c r="D375" s="5">
-        <v>15.498502799899082</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.463885529460386</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>50.170194346000002</v>
+        <v>50.170729938999997</v>
       </c>
       <c r="C376" s="5">
-        <v>0.11941203500000341</v>
+        <v>0.12637735399999883</v>
       </c>
       <c r="D376" s="5">
-        <v>2.9008494698856024</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.0728140769702206</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>50.531573102000003</v>
+        <v>50.532426295999997</v>
       </c>
       <c r="C377" s="5">
-        <v>0.36137875600000058</v>
+        <v>0.36169635699999958</v>
       </c>
       <c r="D377" s="5">
-        <v>8.9944593677149456</v>
+        <v>9.0025803248334757</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.9319825864418161</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.929714540277927</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>50.396797599000003</v>
+        <v>50.397500888000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.13477550300000019</v>
+        <v>-0.13492540799999375</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.1540495920889922</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-3.1574538173945732</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>50.441009057000002</v>
+        <v>50.441010646000002</v>
       </c>
       <c r="C379" s="5">
-        <v>4.4211457999999482E-2</v>
+        <v>4.350975799999901E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.0578148791599462</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.0409314278546189</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>50.731598882</v>
+        <v>50.737543058</v>
       </c>
       <c r="C380" s="5">
-        <v>0.29058982499999786</v>
+        <v>0.29653241199999769</v>
       </c>
       <c r="D380" s="5">
-        <v>7.1364886976529096</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>7.2871822902943917</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>50.927006206999998</v>
+        <v>50.928706167000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.19540732499999791</v>
+        <v>0.19116310900000144</v>
       </c>
       <c r="D381" s="5">
-        <v>4.721332208857465</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.6160993714712717</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>51.201389020000001</v>
+        <v>51.204934182000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.27438281300000256</v>
+        <v>0.27622801500000094</v>
       </c>
       <c r="D382" s="5">
-        <v>6.6603874482214609</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.7062920968580908</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>51.460142496000003</v>
+        <v>51.461800560999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.25875347600000254</v>
+        <v>0.25686637899999454</v>
       </c>
       <c r="D383" s="5">
-        <v>6.2358014277236418</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.1886211369813982</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>51.988561564999998</v>
+        <v>51.989287482999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.52841906899999458</v>
+        <v>0.52748692200000136</v>
       </c>
       <c r="D384" s="5">
-        <v>13.042512954867069</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>13.017749971908055</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>52.002081595</v>
+        <v>52.000593051000003</v>
       </c>
       <c r="C385" s="5">
-        <v>1.3520030000002237E-2</v>
+        <v>1.1305568000004484E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.31251608365561179</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.26126381320237257</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>52.562594359000002</v>
+        <v>52.555314707999997</v>
       </c>
       <c r="C386" s="5">
-        <v>0.56051276400000205</v>
+        <v>0.55472165699999465</v>
       </c>
       <c r="D386" s="5">
-        <v>13.729406473891981</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>13.579547098953192</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>53.253386210999999</v>
+        <v>53.238503590000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.69079185199999671</v>
+        <v>0.68318888200000316</v>
       </c>
       <c r="D387" s="5">
-        <v>16.962118831162741</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.764382554965749</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>53.777792556000001</v>
+        <v>53.779536890999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.52440634500000272</v>
+        <v>0.5410333009999988</v>
       </c>
       <c r="D388" s="5">
-        <v>12.478345149561477</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>12.900175591901819</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>54.319215796999998</v>
+        <v>54.323024062000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.54142324099999684</v>
+        <v>0.54348717100000243</v>
       </c>
       <c r="D389" s="5">
-        <v>12.773286909157111</v>
+        <v>12.824277931020212</v>
       </c>
       <c r="E389" s="5">
-        <v>7.4955962430745871</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.5013175575542324</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>54.629479871000001</v>
+        <v>54.631101499000003</v>
       </c>
       <c r="C390" s="5">
-        <v>0.31026407400000267</v>
+        <v>0.30807743700000145</v>
       </c>
       <c r="D390" s="5">
-        <v>7.073719659484512</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>7.0217935592904235</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>55.266087008</v>
+        <v>55.268779182999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.6366071369999986</v>
+        <v>0.63767768399999625</v>
       </c>
       <c r="D391" s="5">
-        <v>14.915817196010138</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>14.942059748556535</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>55.570320193999997</v>
+        <v>55.57735134</v>
       </c>
       <c r="C392" s="5">
-        <v>0.3042331859999976</v>
+        <v>0.3085721570000004</v>
       </c>
       <c r="D392" s="5">
-        <v>6.8095765127260455</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.909349756805927</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>56.248289790999998</v>
+        <v>56.253348199999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.67796959700000059</v>
+        <v>0.67599685999999792</v>
       </c>
       <c r="D393" s="5">
-        <v>15.663699433846778</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>15.612920752505378</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>56.903969924000002</v>
+        <v>56.910560570000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.65568013300000416</v>
+        <v>0.65721237000000343</v>
       </c>
       <c r="D394" s="5">
-        <v>14.920875199243833</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>14.956581366053712</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>56.901502421000004</v>
+        <v>56.904679993000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.4675029999983167E-3</v>
+        <v>-5.8805769999992208E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-5.2022688818442742E-2</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.12392574032377146</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>59.036096291</v>
+        <v>59.036390050000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1345938699999962</v>
+        <v>2.1317100569999994</v>
       </c>
       <c r="D396" s="5">
-        <v>55.570334620035553</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>55.475404880165293</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>59.183820179000001</v>
+        <v>59.179602180000003</v>
       </c>
       <c r="C397" s="5">
-        <v>0.14772388800000158</v>
+        <v>0.14321213000000199</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0443879606529833</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.9501480491354037</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>59.356936611000002</v>
+        <v>59.343395311999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.17311643200000049</v>
+        <v>0.16379313199999501</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5671000036491485</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.3723029368080804</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>59.649785858000001</v>
+        <v>59.616871263</v>
       </c>
       <c r="C399" s="5">
-        <v>0.29284924699999948</v>
+        <v>0.27347595100000177</v>
       </c>
       <c r="D399" s="5">
-        <v>6.0837633039048766</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.672376376734678</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>59.881568508999997</v>
+        <v>59.885022636999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.23178265099999606</v>
+        <v>0.26815137399999855</v>
       </c>
       <c r="D400" s="5">
-        <v>4.763824287334617</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.5330413596895278</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>60.099492630999997</v>
+        <v>60.112293465</v>
       </c>
       <c r="C401" s="5">
-        <v>0.21792412199999944</v>
+        <v>0.22727082800000176</v>
       </c>
       <c r="D401" s="5">
-        <v>4.4555830155066811</v>
+        <v>4.6504158474155233</v>
       </c>
       <c r="E401" s="5">
-        <v>10.641311272979092</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>10.657119155208639</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>60.282912232000001</v>
+        <v>60.288164215000002</v>
       </c>
       <c r="C402" s="5">
-        <v>0.18341960100000421</v>
+        <v>0.17587075000000141</v>
       </c>
       <c r="D402" s="5">
-        <v>3.7244231556934571</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.5678931400076941</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>60.400152523000003</v>
+        <v>60.406990139999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.11724029100000166</v>
+        <v>0.11882592499999589</v>
       </c>
       <c r="D403" s="5">
-        <v>2.3589277326326208</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.3909675248050544</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>60.511417661999999</v>
+        <v>60.520382009999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11126513899999679</v>
+        <v>0.11339187000000095</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2330949977393821</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2759599621497539</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>60.687539125999997</v>
+        <v>60.696859584999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.17612146399999773</v>
+        <v>0.17647757499999983</v>
       </c>
       <c r="D405" s="5">
-        <v>3.5491157188707767</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.5558721413031735</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>61.018862886999997</v>
+        <v>61.029799764000003</v>
       </c>
       <c r="C406" s="5">
-        <v>0.33132376100000016</v>
+        <v>0.33294017900000483</v>
       </c>
       <c r="D406" s="5">
-        <v>6.7517478371502682</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.7846139936645677</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>61.149772396000003</v>
+        <v>61.155397870999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.13090950900000564</v>
+        <v>0.12559810699999474</v>
       </c>
       <c r="D407" s="5">
-        <v>2.6050691504535539</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.4977214982808027</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>61.177589202999997</v>
+        <v>61.176045471999998</v>
       </c>
       <c r="C408" s="5">
-        <v>2.781680699999356E-2</v>
+        <v>2.0647601000000293E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.54724341060061743</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.40590337845591851</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>61.355903904999998</v>
+        <v>61.346155396</v>
       </c>
       <c r="C409" s="5">
-        <v>0.17831470200000155</v>
+        <v>0.17010992400000191</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5542662421909732</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.3883025000880584</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>61.412649524000003</v>
+        <v>61.397120002999998</v>
       </c>
       <c r="C410" s="5">
-        <v>5.674561900000441E-2</v>
+        <v>5.0964606999997386E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.1154948109055596</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.0014930316868398</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>61.130816754000001</v>
+        <v>61.078754046</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.28183277000000118</v>
+        <v>-0.31836595699999748</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.3701034089705946</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-6.0479993709017688</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>61.200027427000002</v>
+        <v>61.199664501999997</v>
       </c>
       <c r="C412" s="5">
-        <v>6.9210673000000611E-2</v>
+        <v>0.12091045599999717</v>
       </c>
       <c r="D412" s="5">
-        <v>1.367099846802633</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.4015346257713288</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>61.319779410999999</v>
+        <v>61.342377356</v>
       </c>
       <c r="C413" s="5">
-        <v>0.11975198399999698</v>
+        <v>0.14271285400000266</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3735126676473817</v>
+        <v>2.8344769215354892</v>
       </c>
       <c r="E413" s="5">
-        <v>2.0304443957494644</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.0463100309360271</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>61.612657734000003</v>
+        <v>61.621445487999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.2928783230000036</v>
+        <v>0.27906813199999903</v>
       </c>
       <c r="D414" s="5">
-        <v>5.8844803299585857</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.5979141117225462</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>61.538337325999997</v>
+        <v>61.549901916000003</v>
       </c>
       <c r="C415" s="5">
-        <v>-7.43204080000055E-2</v>
+        <v>-7.1543571999995947E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.4379379339129361</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-1.3843587053980144</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>61.934186877000002</v>
+        <v>61.947141545999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.39584955100000485</v>
+        <v>0.39723962999999429</v>
       </c>
       <c r="D416" s="5">
-        <v>7.9981174758970264</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>8.025646407490683</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>62.035188151</v>
+        <v>62.048948836999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10100127399999792</v>
+        <v>0.10180729100000008</v>
       </c>
       <c r="D417" s="5">
-        <v>1.9745888392758371</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.9900692932313335</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>62.032305262000001</v>
+        <v>62.047223396</v>
       </c>
       <c r="C418" s="5">
-        <v>-2.8828889999985563E-3</v>
+        <v>-1.7254409999978293E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.5751950099758307E-2</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-3.336418418208309E-2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>62.226096886000001</v>
+        <v>62.234163617999997</v>
       </c>
       <c r="C419" s="5">
-        <v>0.19379162399999927</v>
+        <v>0.18694022199999694</v>
       </c>
       <c r="D419" s="5">
-        <v>3.8139414635947055</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.6759606022054969</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>62.329430254999998</v>
+        <v>62.326216172999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.10333336899999779</v>
+        <v>9.2052555000002201E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.0110352241811125</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.789469756361739</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>62.317965780999998</v>
+        <v>62.303885201</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.146447400000028E-2</v>
+        <v>-2.2330971999998894E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.22049712059251103</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-0.42910390573425161</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>62.457870937999999</v>
+        <v>62.439785802999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.13990515700000117</v>
+        <v>0.13590060199999954</v>
       </c>
       <c r="D422" s="5">
-        <v>2.7275404820089832</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.6491362415353326</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>62.319276383999998</v>
+        <v>62.243897226999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.13859455400000087</v>
+        <v>-0.19588857600000154</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.6305511337593068</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-3.7004031948347449</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>62.015994259000003</v>
+        <v>62.012615668000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.30328212499999552</v>
+        <v>-0.2312815589999957</v>
       </c>
       <c r="D424" s="5">
-        <v>-5.6860993148232675</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-4.3688721641583221</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>61.742283424</v>
+        <v>61.776559329000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.27371083500000282</v>
+        <v>-0.236056339000001</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.1695712140645389</v>
+        <v>-4.473471411485197</v>
       </c>
       <c r="E425" s="5">
-        <v>0.68901750309331433</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.70780102062271144</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>61.328386174999999</v>
+        <v>61.342093865999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.41389724900000147</v>
+        <v>-0.43446546300000222</v>
       </c>
       <c r="D426" s="5">
-        <v>-7.7542863735000411</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-8.1205139034333023</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>61.260857612000002</v>
+        <v>61.275544017000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.7528562999996211E-2</v>
+        <v>-6.6549848999997607E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.3133449392527696</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.2941361249076966</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>61.138147308999997</v>
+        <v>61.154129365000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.12271030300000518</v>
+        <v>-0.12141465199999857</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.377388812369996</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.3520021535186064</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>60.762423927</v>
+        <v>60.779472921</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.37572338199999677</v>
+        <v>-0.37465644400000286</v>
       </c>
       <c r="D429" s="5">
-        <v>-7.1303527031383984</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-7.1089860698644536</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>60.641691977000001</v>
+        <v>60.659716715999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.1207319499999997</v>
+        <v>-0.11975620500000161</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.3584562045933621</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-2.3389523407192359</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>60.527679145</v>
+        <v>60.538335920000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.11401283200000023</v>
+        <v>-0.12138079599999685</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.2329435673518971</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.3749626676259017</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>60.511069636999999</v>
+        <v>60.506988765999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.6609508000001938E-2</v>
+        <v>-3.134715400000232E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.3287975948476296</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.61960143554504743</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>60.401694421000002</v>
+        <v>60.384329416999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.10937521599999656</v>
+        <v>-0.12265934900000275</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.1475951532539894</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.4056913635866262</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>60.313143166000003</v>
+        <v>60.299057062999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-8.8551254999998719E-2</v>
+        <v>-8.5272353999997108E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.7451310070293213</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.6814924446049262</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>60.291266030999999</v>
+        <v>60.377326017000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.1877135000003989E-2</v>
+        <v>7.8268954000002111E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.43440368457363654</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.568783662430473</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>60.331113858000002</v>
+        <v>60.379515900999998</v>
       </c>
       <c r="C436" s="5">
-        <v>3.9847827000002667E-2</v>
+        <v>2.1898839999963116E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>0.79599581657041618</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>4.3532651331057437E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>60.145610795000003</v>
+        <v>60.357662886999996</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.18550306299999875</v>
+        <v>-2.1853014000001281E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.6279375724589724</v>
+        <v>-0.43344963194931196</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.5860278247813451</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-2.2968201165808999</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>60.306944635000001</v>
+        <v>60.518553580999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.16133383999999751</v>
+        <v>0.16089069400000255</v>
       </c>
       <c r="D438" s="5">
-        <v>3.2667806300407998</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.2460617625557298</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>60.169364993999999</v>
+        <v>60.371958589999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.13757964100000208</v>
+        <v>-0.14659499100000062</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.7034986117761783</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.8683625909898369</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>60.378289561000003</v>
+        <v>60.581586618000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.20892456700000395</v>
+        <v>0.20962802800000446</v>
       </c>
       <c r="D440" s="5">
-        <v>4.2472321179870987</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.2472321256560974</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>60.282756264</v>
+        <v>60.337284115000003</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.5533297000002904E-2</v>
+        <v>-0.24430250300000012</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.8822587219765374</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-4.733244082259036</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>60.582674036999997</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.24538992199999399</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.9910231091363499</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>