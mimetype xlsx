--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BDC209C5-BC9B-4E3B-93D6-7B928E014004}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3FDADFBC-EC68-42A0-B549-BBFCFBB945BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9D988CB0-F1C1-4482-9556-4394A41DEF1D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80C40A73-0623-415F-B96B-C8F90B64E27F}"/>
   </bookViews>
   <sheets>
     <sheet name="sanmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6021C60D-E8F2-4810-A366-688FCEAFE043}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B07A9310-1283-47B8-AB93-AEDD2B472766}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>45.890311187000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>45.946730148</v>
       </c>
       <c r="C7" s="5">
         <v>5.6418960999998546E-2</v>
       </c>
       <c r="D7" s="5">
         <v>1.4853338298146834</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>45.623832346999997</v>
       </c>
       <c r="C8" s="5">
         <v>-0.32289780100000343</v>
       </c>
       <c r="D8" s="5">
         <v>-8.1147428290908934</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>45.885017847999997</v>
       </c>
       <c r="C9" s="5">
         <v>0.26118550099999993</v>
       </c>
       <c r="D9" s="5">
         <v>7.0901945106951914</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>44.891108824</v>
       </c>
       <c r="C10" s="5">
         <v>-0.99390902399999703</v>
       </c>
       <c r="D10" s="5">
         <v>-23.109420643240519</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.945869844999997</v>
       </c>
       <c r="C11" s="5">
         <v>5.4761020999997356E-2</v>
       </c>
       <c r="D11" s="5">
         <v>1.4736973751376725</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>43.936923078</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0089467669999976</v>
       </c>
       <c r="D12" s="5">
         <v>-23.848546000242109</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>44.607645429000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.67072235100000199</v>
       </c>
       <c r="D13" s="5">
         <v>19.937756990467182</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>44.494960894000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.11268453499999964</v>
       </c>
       <c r="D14" s="5">
         <v>-2.9895872239674937</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>44.763546632000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.26858573799999874</v>
       </c>
       <c r="D15" s="5">
         <v>7.4889719984342795</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>44.619292860999998</v>
       </c>
       <c r="C16" s="5">
         <v>-0.14425377100000247</v>
       </c>
       <c r="D16" s="5">
         <v>-3.7992770355905869</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>44.623690355000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.3974940000026663E-3</v>
       </c>
       <c r="D17" s="5">
         <v>0.11833119339803577</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>44.906981438000003</v>
       </c>
       <c r="C18" s="5">
         <v>0.28329108300000172</v>
       </c>
       <c r="D18" s="5">
         <v>7.8898434448553045</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>44.149632234999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.75734920300000397</v>
       </c>
       <c r="D19" s="5">
         <v>-18.462250562024131</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>44.106031442999999</v>
       </c>
       <c r="C20" s="5">
         <v>-4.3600791999999444E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.1786665776079008</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>43.948466336000003</v>
       </c>
       <c r="C21" s="5">
         <v>-0.15756510699999637</v>
       </c>
       <c r="D21" s="5">
         <v>-4.2036643529363875</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>44.074327740000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.12586140399999834</v>
       </c>
       <c r="D22" s="5">
         <v>3.491259299932592</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>44.342342211999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.26801447199999728</v>
       </c>
       <c r="D23" s="5">
         <v>7.5462298259948879</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>44.029793077999997</v>
       </c>
       <c r="C24" s="5">
         <v>-0.31254913400000106</v>
       </c>
       <c r="D24" s="5">
         <v>-8.1379396528468266</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>44.620938088000003</v>
       </c>
       <c r="C25" s="5">
         <v>0.5911450100000053</v>
       </c>
       <c r="D25" s="5">
         <v>17.355817660076301</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>44.981346559999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.36040847199999604</v>
       </c>
       <c r="D26" s="5">
         <v>10.134927603072885</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>44.559674817000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.42167174299999743</v>
       </c>
       <c r="D27" s="5">
         <v>-10.686989992326989</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>44.740097521999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18042270499999802</v>
       </c>
       <c r="D28" s="5">
         <v>4.968493194425605</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>44.849707696000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.10961017400000372</v>
       </c>
       <c r="D29" s="5">
         <v>2.9798573762522595</v>
       </c>
       <c r="E29" s="5">
         <v>0.50649630096017972</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>44.939500469999999</v>
       </c>
       <c r="C30" s="5">
         <v>8.9792773999995745E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4291302359421119</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>44.971280886999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.1780417000000227E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.85192719599502809</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>45.079052251</v>
       </c>
       <c r="C32" s="5">
         <v>0.10777136400000131</v>
       </c>
       <c r="D32" s="5">
         <v>2.9139463377133579</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>45.227264398000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.1482121470000024</v>
       </c>
       <c r="D33" s="5">
         <v>4.0175254375607983</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>45.343820653999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.11655625599999553</v>
       </c>
       <c r="D34" s="5">
         <v>3.1367615550900618</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>45.430043007999998</v>
       </c>
       <c r="C35" s="5">
         <v>8.6222354000000223E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.3058446984855152</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>45.622444549999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.19240154199999893</v>
       </c>
       <c r="D36" s="5">
         <v>5.2022064711022109</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>45.742185001999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.11974045200000205</v>
       </c>
       <c r="D37" s="5">
         <v>3.19537852983518</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>45.952803656</v>
       </c>
       <c r="C38" s="5">
         <v>0.21061865400000102</v>
       </c>
       <c r="D38" s="5">
         <v>5.6674653422969179</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>46.148274395999998</v>
       </c>
       <c r="C39" s="5">
         <v>0.19547073999999753</v>
       </c>
       <c r="D39" s="5">
         <v>5.2256052811352482</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>46.559795127999998</v>
       </c>
       <c r="C40" s="5">
         <v>0.41152073199999961</v>
       </c>
       <c r="D40" s="5">
         <v>11.241575943368742</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>46.382743177000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.17705195099999571</v>
       </c>
       <c r="D41" s="5">
         <v>-4.4689757218727255</v>
       </c>
       <c r="E41" s="5">
         <v>3.4181615884571803</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.995349666999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.61260648999999745</v>
       </c>
       <c r="D42" s="5">
         <v>17.052706879480972</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.706964859999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.71161519300000009</v>
       </c>
       <c r="D43" s="5">
         <v>19.763043861693564</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.672187524000002</v>
       </c>
       <c r="C44" s="5">
         <v>-3.4777335999997661E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.87127501348509551</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>47.493443462999998</v>
       </c>
       <c r="C45" s="5">
         <v>-0.17874406100000328</v>
       </c>
       <c r="D45" s="5">
         <v>-4.4076944393014017</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>47.289074132000003</v>
       </c>
       <c r="C46" s="5">
         <v>-0.20436933099999521</v>
       </c>
       <c r="D46" s="5">
         <v>-5.0432531594152845</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>47.003201920999999</v>
       </c>
       <c r="C47" s="5">
         <v>-0.28587221100000448</v>
       </c>
       <c r="D47" s="5">
         <v>-7.017848532977089</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>47.118205635000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.11500371400000375</v>
       </c>
       <c r="D48" s="5">
         <v>2.9758995574677094</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>47.390801672999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.2725960379999961</v>
       </c>
       <c r="D49" s="5">
         <v>7.1676595306037871</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>47.242147492000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14865418099999772</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6998620090097689</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>47.112086048000002</v>
       </c>
       <c r="C51" s="5">
         <v>-0.13006144399999897</v>
       </c>
       <c r="D51" s="5">
         <v>-3.2541286753879684</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>47.188635083999998</v>
       </c>
       <c r="C52" s="5">
         <v>7.6549035999995851E-2</v>
       </c>
       <c r="D52" s="5">
         <v>1.9673127398359913</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>47.334378387000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.14574330300000327</v>
       </c>
       <c r="D53" s="5">
         <v>3.7698406161167375</v>
       </c>
       <c r="E53" s="5">
         <v>2.051701009507978</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>46.924437267999998</v>
       </c>
       <c r="C54" s="5">
         <v>-0.40994111900000263</v>
       </c>
       <c r="D54" s="5">
         <v>-9.911627840945691</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>47.213846263000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.28940899500000228</v>
       </c>
       <c r="D55" s="5">
         <v>7.6573538744623804</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>47.440388904000002</v>
       </c>
       <c r="C56" s="5">
         <v>0.22654264100000177</v>
       </c>
       <c r="D56" s="5">
         <v>5.9122778813860855</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>47.946077537999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.50568863399999486</v>
       </c>
       <c r="D57" s="5">
         <v>13.56855849716856</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>48.230765994999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.28468845700000145</v>
       </c>
       <c r="D58" s="5">
         <v>7.3625732340860228</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>48.681982904999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.45121690999999942</v>
       </c>
       <c r="D59" s="5">
         <v>11.822501043614242</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>48.834456674000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.15247376900000376</v>
       </c>
       <c r="D60" s="5">
         <v>3.8238687792194082</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>48.648244157000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.1862125170000013</v>
       </c>
       <c r="D61" s="5">
         <v>-4.4810106772705138</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>48.949340159000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.30109600200000131</v>
       </c>
       <c r="D62" s="5">
         <v>7.6852105552146499</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>48.954329102000003</v>
       </c>
       <c r="C63" s="5">
         <v>4.9889430000007451E-3</v>
       </c>
       <c r="D63" s="5">
         <v>0.12237322629604641</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>48.903751802000002</v>
       </c>
       <c r="C64" s="5">
         <v>-5.0577300000000491E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-1.2327626411221537</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>48.963925725000003</v>
       </c>
       <c r="C65" s="5">
         <v>6.0173923000000684E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.4865810465753304</v>
       </c>
       <c r="E65" s="5">
         <v>3.4426296352241703</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>49.357408071999998</v>
       </c>
       <c r="C66" s="5">
         <v>0.39348234699999551</v>
       </c>
       <c r="D66" s="5">
         <v>10.081256535703776</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>49.529216945000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.17180887300000336</v>
       </c>
       <c r="D67" s="5">
         <v>4.2580021428383352</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>49.556573354000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.735640899999936E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.66481161790223897</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.405951457999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.15062189600000409</v>
       </c>
       <c r="D69" s="5">
         <v>-3.5869147553395875</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>49.58099927</v>
       </c>
       <c r="C70" s="5">
         <v>0.17504781200000252</v>
       </c>
       <c r="D70" s="5">
         <v>4.3354988785554216</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>49.545925271999998</v>
       </c>
       <c r="C71" s="5">
         <v>-3.5073998000001438E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.84559462289836018</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>49.549462071999997</v>
       </c>
       <c r="C72" s="5">
         <v>3.5367999999991184E-3</v>
       </c>
       <c r="D72" s="5">
         <v>8.5694770818034449E-2</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>49.732262831</v>
       </c>
       <c r="C73" s="5">
         <v>0.1828007590000027</v>
       </c>
       <c r="D73" s="5">
         <v>4.5180538783116786</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>49.894890687</v>
       </c>
       <c r="C74" s="5">
         <v>0.16262785600000029</v>
       </c>
       <c r="D74" s="5">
         <v>3.9954320287636458</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>49.876125395999999</v>
       </c>
       <c r="C75" s="5">
         <v>-1.8765291000001127E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.4503833427708881</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>49.913877587999998</v>
       </c>
       <c r="C76" s="5">
         <v>3.7752191999999241E-2</v>
       </c>
       <c r="D76" s="5">
         <v>0.91209379312902072</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.890096671000002</v>
       </c>
       <c r="C77" s="5">
         <v>-2.3780916999996293E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-0.57023099342763395</v>
       </c>
       <c r="E77" s="5">
         <v>1.8915373558928472</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>49.840048336000002</v>
       </c>
       <c r="C78" s="5">
         <v>-5.0048334999999611E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-1.1971863125343596</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.814868034</v>
       </c>
       <c r="C79" s="5">
         <v>-2.5180302000002541E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.60458490231712902</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>49.747040126000002</v>
       </c>
       <c r="C80" s="5">
         <v>-6.782790799999816E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-1.6217388785439213</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>49.998891387</v>
       </c>
       <c r="C81" s="5">
         <v>0.25185126099999877</v>
       </c>
       <c r="D81" s="5">
         <v>6.247213172618582</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.161277298999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.16238591199999775</v>
       </c>
       <c r="D82" s="5">
         <v>3.9677252505960992</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.119640756000003</v>
       </c>
       <c r="C83" s="5">
         <v>-4.163654299999564E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.9915294134706043</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.173563735000002</v>
       </c>
       <c r="C84" s="5">
         <v>5.3922978999999316E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.298729378287411</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.296298725</v>
       </c>
       <c r="C85" s="5">
         <v>0.12273498999999788</v>
       </c>
       <c r="D85" s="5">
         <v>2.9752677936019767</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.222827946999999</v>
       </c>
       <c r="C86" s="5">
         <v>-7.3470778000000792E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-1.7388961213814946</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.529327039000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.3064990920000028</v>
       </c>
       <c r="D87" s="5">
         <v>7.5742213192790508</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.822879391000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.29355235199999896</v>
       </c>
       <c r="D88" s="5">
         <v>7.1985787755788122</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.589742897999997</v>
       </c>
       <c r="C89" s="5">
         <v>-0.2331364930000035</v>
       </c>
       <c r="D89" s="5">
         <v>-5.3679019129765138</v>
       </c>
       <c r="E89" s="5">
         <v>1.4023749675487807</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.518496206000002</v>
       </c>
       <c r="C90" s="5">
         <v>-7.1246691999995448E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-1.6769584390416203</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>50.597961259999998</v>
       </c>
       <c r="C91" s="5">
         <v>7.9465053999996371E-2</v>
       </c>
       <c r="D91" s="5">
         <v>1.904003438305546</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>50.966003487999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.36804222800000019</v>
       </c>
       <c r="D92" s="5">
         <v>9.0864319800466387</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>51.003011635</v>
       </c>
       <c r="C93" s="5">
         <v>3.7008147000001657E-2</v>
       </c>
       <c r="D93" s="5">
         <v>0.87484919958296103</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>50.938997905999997</v>
       </c>
       <c r="C94" s="5">
         <v>-6.4013729000002684E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-1.4957630508427577</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.088837499</v>
       </c>
       <c r="C95" s="5">
         <v>0.14983959300000294</v>
       </c>
       <c r="D95" s="5">
         <v>3.5875312081898203</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>51.177421828</v>
       </c>
       <c r="C96" s="5">
         <v>8.8584328999999684E-2</v>
       </c>
       <c r="D96" s="5">
         <v>2.1006707961069848</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.346596388999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.16917456099999839</v>
       </c>
       <c r="D97" s="5">
         <v>4.0396989190805366</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>51.539511224000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.19291483500000339</v>
       </c>
       <c r="D98" s="5">
         <v>4.6028740595858597</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>51.921305007999997</v>
       </c>
       <c r="C99" s="5">
         <v>0.38179378399999564</v>
       </c>
       <c r="D99" s="5">
         <v>9.2606169619077185</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>52.154831917999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.23352691000000192</v>
       </c>
       <c r="D100" s="5">
         <v>5.5327865793342701</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>52.158479434</v>
       </c>
       <c r="C101" s="5">
         <v>3.6475160000009055E-3</v>
       </c>
       <c r="D101" s="5">
         <v>8.395584935172451E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.1008984156391639</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>52.52922556</v>
       </c>
       <c r="C102" s="5">
         <v>0.37074612600000023</v>
       </c>
       <c r="D102" s="5">
         <v>8.8711755587360663</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>52.593002581</v>
       </c>
       <c r="C103" s="5">
         <v>6.3777020999999934E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.4667179604863412</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>52.449272874000002</v>
       </c>
       <c r="C104" s="5">
         <v>-0.14372970699999854</v>
       </c>
       <c r="D104" s="5">
         <v>-3.2305947459570605</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>52.804567927000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.35529505299999897</v>
       </c>
       <c r="D105" s="5">
         <v>8.4386891783873264</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>52.919684234999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.1151163079999975</v>
       </c>
       <c r="D106" s="5">
         <v>2.6476495842778114</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>53.067172556000003</v>
       </c>
       <c r="C107" s="5">
         <v>0.14748832100000442</v>
       </c>
       <c r="D107" s="5">
         <v>3.3961710296545489</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>53.172323683000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.10515112699999918</v>
       </c>
       <c r="D108" s="5">
         <v>2.4038516875193761</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>53.170721815999997</v>
       </c>
       <c r="C109" s="5">
         <v>-1.6018670000050861E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-3.6145155930111805E-2</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>53.2103368</v>
       </c>
       <c r="C110" s="5">
         <v>3.9614984000003517E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.89773590421906579</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>53.881694521</v>
       </c>
       <c r="C111" s="5">
         <v>0.67135772099999969</v>
       </c>
       <c r="D111" s="5">
         <v>16.23658718297709</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>54.206612417999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.32491789699999885</v>
       </c>
       <c r="D112" s="5">
         <v>7.4811400268558925</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>53.719324206000003</v>
       </c>
       <c r="C113" s="5">
         <v>-0.48728821199999572</v>
       </c>
       <c r="D113" s="5">
         <v>-10.269667248421543</v>
       </c>
       <c r="E113" s="5">
         <v>2.9925043615871783</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>54.544730305000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.82540609899999851</v>
       </c>
       <c r="D114" s="5">
         <v>20.079009824800977</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>54.703612188999998</v>
       </c>
       <c r="C115" s="5">
         <v>0.15888188399999592</v>
       </c>
       <c r="D115" s="5">
         <v>3.5519950555859436</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>54.950690565000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.2470783760000046</v>
       </c>
       <c r="D116" s="5">
         <v>5.5566987797034173</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.583725301999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.36696526300000443</v>
       </c>
       <c r="D117" s="5">
         <v>-7.7258152347373432</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>54.595273251000002</v>
       </c>
       <c r="C118" s="5">
         <v>1.154794900000411E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.25417237018332539</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.328034479000003</v>
       </c>
       <c r="C119" s="5">
         <v>-0.2672387719999989</v>
       </c>
       <c r="D119" s="5">
         <v>-5.718303388783708</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.032877446999997</v>
       </c>
       <c r="C120" s="5">
         <v>0.70484296799999413</v>
       </c>
       <c r="D120" s="5">
         <v>16.728991651797131</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>55.679098713999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.64622126700000138</v>
       </c>
       <c r="D121" s="5">
         <v>15.037572596938119</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>55.578407464000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.10069124999999701</v>
       </c>
       <c r="D122" s="5">
         <v>-2.1486502052419643</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>55.395535760999998</v>
       </c>
       <c r="C123" s="5">
         <v>-0.18287170300000355</v>
       </c>
       <c r="D123" s="5">
         <v>-3.8777288824197731</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>55.380605668999998</v>
       </c>
       <c r="C124" s="5">
         <v>-1.4930092000000172E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.32294256341184324</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>55.494797963000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.11419229400000575</v>
       </c>
       <c r="D125" s="5">
         <v>2.5026002068396114</v>
       </c>
       <c r="E125" s="5">
         <v>3.3050932476207384</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>55.465162726999999</v>
       </c>
       <c r="C126" s="5">
         <v>-2.9635236000004284E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-0.6389431119034561</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>55.697757652</v>
       </c>
       <c r="C127" s="5">
         <v>0.23259492500000079</v>
       </c>
       <c r="D127" s="5">
         <v>5.1499416973471046</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>55.421867048000003</v>
       </c>
       <c r="C128" s="5">
         <v>-0.2758906039999971</v>
       </c>
       <c r="D128" s="5">
         <v>-5.7847310852845339</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>55.841880172000003</v>
       </c>
       <c r="C129" s="5">
         <v>0.42001312400000046</v>
       </c>
       <c r="D129" s="5">
         <v>9.4829680096051518</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>56.272796233000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.4309160609999978</v>
       </c>
       <c r="D130" s="5">
         <v>9.6633641078423658</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>56.689162816</v>
       </c>
       <c r="C131" s="5">
         <v>0.41636658299999851</v>
       </c>
       <c r="D131" s="5">
         <v>9.2492760546585053</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>56.210640847999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.47852196800000257</v>
       </c>
       <c r="D132" s="5">
         <v>-9.6720988771823215</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.052661264000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.15797958399999601</v>
       </c>
       <c r="D133" s="5">
         <v>-3.3209437787963592</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.025652758</v>
       </c>
       <c r="C134" s="5">
         <v>-2.7008506000001375E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.57668009056046632</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>55.830120180000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.19553257799999813</v>
       </c>
       <c r="D135" s="5">
         <v>-4.1086020853633549</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>55.439836237000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.39028394300000002</v>
       </c>
       <c r="D136" s="5">
         <v>-8.0735450291446469</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>55.621963114000003</v>
       </c>
       <c r="C137" s="5">
         <v>0.18212687700000174</v>
       </c>
       <c r="D137" s="5">
         <v>4.0141651788276667</v>
       </c>
       <c r="E137" s="5">
         <v>0.22914787631946876</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>54.972834403</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64912871100000302</v>
       </c>
       <c r="D138" s="5">
         <v>-13.139604039937891</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>54.673606972000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.29922743099999849</v>
       </c>
       <c r="D139" s="5">
         <v>-6.3397829105038657</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>54.611927465000001</v>
       </c>
       <c r="C140" s="5">
         <v>-6.167950700000091E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.3454002090581785</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>54.364354822999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24757264200000151</v>
       </c>
       <c r="D141" s="5">
         <v>-5.3063616694858151</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>54.061822292000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.30253253099999711</v>
       </c>
       <c r="D142" s="5">
         <v>-6.4772416763832608</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>53.506822456999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.55499983500000383</v>
       </c>
       <c r="D143" s="5">
         <v>-11.646905971186495</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>53.194005308000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.31281714899999713</v>
       </c>
       <c r="D144" s="5">
         <v>-6.7943203937762986</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>52.910600381000002</v>
       </c>
       <c r="C145" s="5">
         <v>-0.28340492699999942</v>
       </c>
       <c r="D145" s="5">
         <v>-6.2092590168930428</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>52.823809468999997</v>
       </c>
       <c r="C146" s="5">
         <v>-8.6790912000004994E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-1.9507357269817449</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>52.316760733999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.50704873499999792</v>
       </c>
       <c r="D147" s="5">
         <v>-10.929571695983686</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>51.067774081000003</v>
       </c>
       <c r="C148" s="5">
         <v>-1.2489866529999958</v>
       </c>
       <c r="D148" s="5">
         <v>-25.170475260573312</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>50.908514896</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15925918500000336</v>
       </c>
       <c r="D149" s="5">
         <v>-3.6787756142934502</v>
       </c>
       <c r="E149" s="5">
         <v>-8.4740774221498718</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>50.836809330999998</v>
       </c>
       <c r="C150" s="5">
         <v>-7.1705565000002025E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-1.6771891163970487</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>50.127332674000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.70947665699999618</v>
       </c>
       <c r="D151" s="5">
         <v>-15.519644987175097</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>50.282844341000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.15551166699999897</v>
       </c>
       <c r="D152" s="5">
         <v>3.7869823118865886</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>49.878865734999998</v>
       </c>
       <c r="C153" s="5">
         <v>-0.40397860600000257</v>
       </c>
       <c r="D153" s="5">
         <v>-9.2261427574449328</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>49.585803718000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.2930620169999969</v>
       </c>
       <c r="D154" s="5">
         <v>-6.8271335620979094</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>49.657596460000001</v>
       </c>
       <c r="C155" s="5">
         <v>7.1792741999999521E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.7513207978403278</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>49.403023728000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.25457273199999975</v>
       </c>
       <c r="D156" s="5">
         <v>-5.9813454922488134</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>49.081445832</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32157789600000086</v>
       </c>
       <c r="D157" s="5">
         <v>-7.5374639893367013</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>48.538283225000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.5431626069999993</v>
       </c>
       <c r="D158" s="5">
         <v>-12.500662144797181</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>48.147845001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.39043822400000039</v>
       </c>
       <c r="D159" s="5">
         <v>-9.2369028034230087</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>48.155132367999997</v>
       </c>
       <c r="C160" s="5">
         <v>7.2873669999964363E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.18177602108571111</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>48.092843057000003</v>
       </c>
       <c r="C161" s="5">
         <v>-6.2289310999993575E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.5412206373666026</v>
       </c>
       <c r="E161" s="5">
         <v>-5.5308465484645852</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>47.670525658000003</v>
       </c>
       <c r="C162" s="5">
         <v>-0.42231739900000065</v>
       </c>
       <c r="D162" s="5">
         <v>-10.043226228799028</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>47.884723565999998</v>
       </c>
       <c r="C163" s="5">
         <v>0.21419790799999561</v>
       </c>
       <c r="D163" s="5">
         <v>5.5272267310167544</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>47.471682866999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.41304069899999973</v>
       </c>
       <c r="D164" s="5">
         <v>-9.8736637411350969</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>47.427496136999999</v>
       </c>
       <c r="C165" s="5">
         <v>-4.4186729999999841E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-1.1112617309252171</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>47.235511862000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.19198427499999582</v>
       </c>
       <c r="D166" s="5">
         <v>-4.7508425412839834</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>46.909214487</v>
       </c>
       <c r="C167" s="5">
         <v>-0.32629737500000289</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9816553842361753</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>46.510295087000003</v>
       </c>
       <c r="C168" s="5">
         <v>-0.39891939999999693</v>
       </c>
       <c r="D168" s="5">
         <v>-9.7408556444652294</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>46.565921150999998</v>
       </c>
       <c r="C169" s="5">
         <v>5.5626063999994813E-2</v>
       </c>
       <c r="D169" s="5">
         <v>1.4446719767562621</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>46.476973129999998</v>
       </c>
       <c r="C170" s="5">
         <v>-8.894802100000021E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.268254627792321</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>46.332513351999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.1444597779999981</v>
       </c>
       <c r="D171" s="5">
         <v>-3.6667352822509103</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>46.116683158000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.2158301939999987</v>
       </c>
       <c r="D172" s="5">
         <v>-5.4489286990654922</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.748523685000002</v>
       </c>
       <c r="C173" s="5">
         <v>-0.36815947299999863</v>
       </c>
       <c r="D173" s="5">
         <v>-9.1702251909194459</v>
       </c>
       <c r="E173" s="5">
         <v>-4.8745701501187959</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>45.703083839999998</v>
       </c>
       <c r="C174" s="5">
         <v>-4.5439845000004198E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-1.1854135219956152</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>45.732008507000003</v>
       </c>
       <c r="C175" s="5">
         <v>2.89246670000054E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.76210775504954587</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>45.770512666999998</v>
       </c>
       <c r="C176" s="5">
         <v>3.8504159999995125E-2</v>
       </c>
       <c r="D176" s="5">
         <v>1.0150342896691367</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>46.030923272000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.26041060500000413</v>
       </c>
       <c r="D177" s="5">
         <v>7.0451285404475206</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>45.791796384999998</v>
       </c>
       <c r="C178" s="5">
         <v>-0.23912688700000473</v>
       </c>
       <c r="D178" s="5">
         <v>-6.0588351926237349</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>45.552857078000002</v>
       </c>
       <c r="C179" s="5">
         <v>-0.23893930699999544</v>
       </c>
       <c r="D179" s="5">
         <v>-6.0849309916577781</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>46.043387271</v>
       </c>
       <c r="C180" s="5">
         <v>0.49053019299999789</v>
       </c>
       <c r="D180" s="5">
         <v>13.715518651613557</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>45.753980654999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.28940661600000084</v>
       </c>
       <c r="D181" s="5">
         <v>-7.2872590934239696</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.796978887999998</v>
       </c>
       <c r="C182" s="5">
         <v>4.299823299999872E-2</v>
       </c>
       <c r="D182" s="5">
         <v>1.1335715915052003</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>45.991991335999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.19501244799999995</v>
       </c>
       <c r="D183" s="5">
         <v>5.2312211923473573</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>45.763976034000002</v>
       </c>
       <c r="C184" s="5">
         <v>-0.22801530199999576</v>
       </c>
       <c r="D184" s="5">
         <v>-5.7896910411199265</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>45.464407926</v>
       </c>
       <c r="C185" s="5">
         <v>-0.29956810800000255</v>
       </c>
       <c r="D185" s="5">
         <v>-7.5783999882294451</v>
       </c>
       <c r="E185" s="5">
         <v>-0.62103809284923539</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>45.640348807000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.17594088100000249</v>
       </c>
       <c r="D186" s="5">
         <v>4.74395820536202</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>45.606434192000002</v>
       </c>
       <c r="C187" s="5">
         <v>-3.3914615000000481E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.88806551787963262</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>45.685094645</v>
       </c>
       <c r="C188" s="5">
         <v>7.8660452999997688E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.0894670106428093</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>45.777692166000001</v>
       </c>
       <c r="C189" s="5">
         <v>9.2597521000001848E-2</v>
       </c>
       <c r="D189" s="5">
         <v>2.4595360697070801</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>45.73717276</v>
       </c>
       <c r="C190" s="5">
         <v>-4.0519406000001368E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.0570055446768367</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>45.583337475</v>
       </c>
       <c r="C191" s="5">
         <v>-0.15383528499999954</v>
       </c>
       <c r="D191" s="5">
         <v>-3.9623212954741804</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>46.081569623999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.49823214899999613</v>
       </c>
       <c r="D192" s="5">
         <v>13.934099878951688</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>46.140222156</v>
       </c>
       <c r="C193" s="5">
         <v>5.8652532000003532E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.5380952523958547</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>46.315407890000003</v>
       </c>
       <c r="C194" s="5">
         <v>0.17518573400000292</v>
       </c>
       <c r="D194" s="5">
         <v>4.6525326436708925</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>46.446250868</v>
       </c>
       <c r="C195" s="5">
         <v>0.13084297799999689</v>
       </c>
       <c r="D195" s="5">
         <v>3.4432234223374714</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>46.705229215000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.25897834700000288</v>
       </c>
       <c r="D196" s="5">
         <v>6.9001047303211882</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>47.135427827999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.43019861299999462</v>
       </c>
       <c r="D197" s="5">
         <v>11.630622461040186</v>
       </c>
       <c r="E197" s="5">
         <v>3.6754463067457666</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>47.488611825</v>
       </c>
       <c r="C198" s="5">
         <v>0.35318399700000214</v>
       </c>
       <c r="D198" s="5">
         <v>9.3715217901156436</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>47.810183471999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.32157164699999896</v>
       </c>
       <c r="D199" s="5">
         <v>8.4354356711097367</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>48.310492394999997</v>
       </c>
       <c r="C200" s="5">
         <v>0.50030892299999863</v>
       </c>
       <c r="D200" s="5">
         <v>13.305931083388977</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>47.850128382999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.46036401199999943</v>
       </c>
       <c r="D201" s="5">
         <v>-10.854439401156624</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>48.265385361</v>
       </c>
       <c r="C202" s="5">
         <v>0.41525697800000216</v>
       </c>
       <c r="D202" s="5">
         <v>10.925666897679598</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>48.490471536000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.22508617500000128</v>
       </c>
       <c r="D203" s="5">
         <v>5.7420076267890252</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>48.729377257000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.23890572100000185</v>
       </c>
       <c r="D204" s="5">
         <v>6.0750994013134996</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>48.924924546</v>
       </c>
       <c r="C205" s="5">
         <v>0.19554728899999674</v>
       </c>
       <c r="D205" s="5">
         <v>4.9232269394696271</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>49.429285632000003</v>
       </c>
       <c r="C206" s="5">
         <v>0.50436108600000296</v>
       </c>
       <c r="D206" s="5">
         <v>13.096725978379165</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>49.213566061000002</v>
       </c>
       <c r="C207" s="5">
         <v>-0.21571957100000105</v>
       </c>
       <c r="D207" s="5">
         <v>-5.1131521881942916</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>49.349587433000004</v>
       </c>
       <c r="C208" s="5">
         <v>0.13602137200000186</v>
       </c>
       <c r="D208" s="5">
         <v>3.3675656695256295</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>49.479650294000002</v>
       </c>
       <c r="C209" s="5">
         <v>0.13006286099999897</v>
       </c>
       <c r="D209" s="5">
         <v>3.2088984487701255</v>
       </c>
       <c r="E209" s="5">
         <v>4.9733768717538984</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>49.428822658999998</v>
       </c>
       <c r="C210" s="5">
         <v>-5.0827635000004534E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-1.2257511404623056</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>49.434729044000001</v>
       </c>
       <c r="C211" s="5">
         <v>5.9063850000029561E-3</v>
       </c>
       <c r="D211" s="5">
         <v>0.14348555269596552</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>48.938370833</v>
       </c>
       <c r="C212" s="5">
         <v>-0.49635821100000044</v>
       </c>
       <c r="D212" s="5">
         <v>-11.405207954673957</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>49.121761526</v>
       </c>
       <c r="C213" s="5">
         <v>0.18339069299999977</v>
       </c>
       <c r="D213" s="5">
         <v>4.5907069360482611</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>49.279335936000003</v>
       </c>
       <c r="C214" s="5">
         <v>0.15757441000000227</v>
       </c>
       <c r="D214" s="5">
         <v>3.9180464018432559</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>49.394026259</v>
       </c>
       <c r="C215" s="5">
         <v>0.11469032299999782</v>
       </c>
       <c r="D215" s="5">
         <v>2.8288495892611731</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>49.273030489</v>
       </c>
       <c r="C216" s="5">
         <v>-0.12099577000000039</v>
       </c>
       <c r="D216" s="5">
         <v>-2.9002418970102473</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>49.291898656999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.8868167999997354E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.46048616558052036</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>49.147995012000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.14390364499999464</v>
       </c>
       <c r="D218" s="5">
         <v>-3.4475933559626304</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>49.104447241999999</v>
       </c>
       <c r="C219" s="5">
         <v>-4.3547770000003538E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-1.0580982852198106</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>48.913785347000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.19066189499999808</v>
       </c>
       <c r="D220" s="5">
         <v>-4.5611141835300355</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>48.645118682000003</v>
       </c>
       <c r="C221" s="5">
         <v>-0.26866666499999781</v>
       </c>
       <c r="D221" s="5">
         <v>-6.3956725451031708</v>
       </c>
       <c r="E221" s="5">
         <v>-1.6866158249731922</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>48.371892424000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.27322625800000111</v>
       </c>
       <c r="D222" s="5">
         <v>-6.5357053763867583</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>48.045049263999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.3268431600000028</v>
       </c>
       <c r="D223" s="5">
         <v>-7.8136168640912</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>47.979806076000003</v>
       </c>
       <c r="C224" s="5">
         <v>-6.5243187999996621E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.6174345070007146</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>47.661155508999997</v>
       </c>
       <c r="C225" s="5">
         <v>-0.31865056700000594</v>
       </c>
       <c r="D225" s="5">
         <v>-7.6848568109918585</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>47.570567644</v>
       </c>
       <c r="C226" s="5">
         <v>-9.058786499999627E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-2.2571051115981566</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>47.300360718999997</v>
       </c>
       <c r="C227" s="5">
         <v>-0.27020692500000365</v>
       </c>
       <c r="D227" s="5">
         <v>-6.6071931612792456</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.902056977999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.39830374099999943</v>
       </c>
       <c r="D228" s="5">
         <v>-9.6497733524641198</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.757805468999997</v>
       </c>
       <c r="C229" s="5">
         <v>-0.14425150900000006</v>
       </c>
       <c r="D229" s="5">
         <v>-3.6289128448708796</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.355579835999997</v>
       </c>
       <c r="C230" s="5">
         <v>-0.40222563300000047</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8481224403262893</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.907481935</v>
       </c>
       <c r="C231" s="5">
         <v>-0.44809790099999702</v>
       </c>
       <c r="D231" s="5">
         <v>-11.002573116900916</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.709545519000002</v>
       </c>
       <c r="C232" s="5">
         <v>-0.19793641599999745</v>
       </c>
       <c r="D232" s="5">
         <v>-5.0530158505455836</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.258363553999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.45118196500000352</v>
       </c>
       <c r="D233" s="5">
         <v>-11.22241590395352</v>
       </c>
       <c r="E233" s="5">
         <v>-6.9621684965755719</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>44.932721041000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.32564251299999825</v>
       </c>
       <c r="D234" s="5">
         <v>-8.3006045532467496</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.554620688</v>
       </c>
       <c r="C235" s="5">
         <v>-0.37810035300000067</v>
       </c>
       <c r="D235" s="5">
         <v>-9.6432971569431416</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.306828563000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.24779212499999659</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4734381936095371</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>43.847995470000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.45883309300000263</v>
       </c>
       <c r="D237" s="5">
         <v>-11.743042300018169</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>43.549325422000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29867004799999819</v>
       </c>
       <c r="D238" s="5">
         <v>-7.8744155938625937</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>42.919348763000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.62997665900000044</v>
       </c>
       <c r="D239" s="5">
         <v>-16.042345626383259</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>43.000653509999999</v>
       </c>
       <c r="C240" s="5">
         <v>8.1304746999997235E-2</v>
       </c>
       <c r="D240" s="5">
         <v>2.297068368799704</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>42.832136914000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16851659599999635</v>
       </c>
       <c r="D241" s="5">
         <v>-4.6026668304688823</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>42.758381372000002</v>
       </c>
       <c r="C242" s="5">
         <v>-7.3755542000000673E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.0469026034860893</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>42.913963664000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.15558229199999829</v>
       </c>
       <c r="D243" s="5">
         <v>4.4548167010400208</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>42.91607166</v>
       </c>
       <c r="C244" s="5">
         <v>2.1079959999994458E-3</v>
       </c>
       <c r="D244" s="5">
         <v>5.8961664489842747E-2</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.188633508000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.27256184800000227</v>
       </c>
       <c r="D245" s="5">
         <v>7.8931856646748288</v>
       </c>
       <c r="E245" s="5">
         <v>-4.5731437981192169</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.317437476999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.12880396899999624</v>
       </c>
       <c r="D246" s="5">
         <v>3.6381206153296874</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.465869728999998</v>
       </c>
       <c r="C247" s="5">
         <v>0.14843225199999921</v>
       </c>
       <c r="D247" s="5">
         <v>4.1903272136246228</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.541778227999998</v>
       </c>
       <c r="C248" s="5">
         <v>7.5908499000000518E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.1159187400386692</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.820530753</v>
       </c>
       <c r="C249" s="5">
         <v>0.27875252500000158</v>
       </c>
       <c r="D249" s="5">
         <v>7.9587042412839759</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>44.041267005999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.22073625299999833</v>
       </c>
       <c r="D250" s="5">
         <v>6.2150488807731774</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>44.217309493000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.17604248700000369</v>
       </c>
       <c r="D251" s="5">
         <v>4.9035308862440452</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>44.371961581000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.15465208799999886</v>
       </c>
       <c r="D252" s="5">
         <v>4.2787409774659668</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>44.617796065999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.24583448499999605</v>
       </c>
       <c r="D253" s="5">
         <v>6.8547494019034483</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>44.764398567000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.14660250100000383</v>
       </c>
       <c r="D254" s="5">
         <v>4.014929047775051</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>45.016224592</v>
       </c>
       <c r="C255" s="5">
         <v>0.25182602499999973</v>
       </c>
       <c r="D255" s="5">
         <v>6.963543072384315</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>45.118844412999998</v>
       </c>
       <c r="C256" s="5">
         <v>0.10261982099999756</v>
       </c>
       <c r="D256" s="5">
         <v>2.7701021934727788</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>45.093441163999998</v>
       </c>
       <c r="C257" s="5">
         <v>-2.5403249000000017E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.67354733402845701</v>
       </c>
       <c r="E257" s="5">
         <v>4.4104374259656964</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>45.431127517</v>
       </c>
       <c r="C258" s="5">
         <v>0.33768635300000227</v>
       </c>
       <c r="D258" s="5">
         <v>9.3658275215784172</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>45.477506026999997</v>
       </c>
       <c r="C259" s="5">
         <v>4.6378509999996709E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.2319253804532915</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>45.482552937000001</v>
       </c>
       <c r="C260" s="5">
         <v>5.0469100000043454E-3</v>
       </c>
       <c r="D260" s="5">
         <v>0.13325246836892735</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>45.690088527</v>
       </c>
       <c r="C261" s="5">
         <v>0.2075355899999991</v>
       </c>
       <c r="D261" s="5">
         <v>5.6150941116450692</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>45.735165137000003</v>
       </c>
       <c r="C262" s="5">
         <v>4.5076610000002404E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1903327869530411</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>45.913962411999997</v>
       </c>
       <c r="C263" s="5">
         <v>0.17879727499999376</v>
       </c>
       <c r="D263" s="5">
         <v>4.79348264404027</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>46.142143717000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.22818130500000677</v>
       </c>
       <c r="D264" s="5">
         <v>6.1294511379722749</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>46.102233032999997</v>
       </c>
       <c r="C265" s="5">
         <v>-3.9910684000005858E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.0330174422386817</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>46.267757257</v>
       </c>
       <c r="C266" s="5">
         <v>0.16552422400000211</v>
       </c>
       <c r="D266" s="5">
         <v>4.3945535344422915</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>46.125946741</v>
       </c>
       <c r="C267" s="5">
         <v>-0.14181051599999961</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6166232087001537</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>46.226313621000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.10036688000000282</v>
       </c>
       <c r="D268" s="5">
         <v>2.6425938932571169</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>46.205897821999997</v>
       </c>
       <c r="C269" s="5">
         <v>-2.0415799000005563E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.52869317821261363</v>
       </c>
       <c r="E269" s="5">
         <v>2.4670032476654669</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.350238834999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.14434101300000179</v>
       </c>
       <c r="D270" s="5">
         <v>3.8137204064885966</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.467991564999998</v>
       </c>
       <c r="C271" s="5">
         <v>0.11775272999999942</v>
       </c>
       <c r="D271" s="5">
         <v>3.0915587463831828</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.705805810999998</v>
       </c>
       <c r="C272" s="5">
         <v>0.23781424599999923</v>
       </c>
       <c r="D272" s="5">
         <v>6.3172194099607948</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.966232671</v>
       </c>
       <c r="C273" s="5">
         <v>0.26042686000000259</v>
       </c>
       <c r="D273" s="5">
         <v>6.9001393601646699</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.836464155000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.12976851599999861</v>
       </c>
       <c r="D274" s="5">
         <v>-3.2656958654983415</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.814924730000001</v>
       </c>
       <c r="C275" s="5">
         <v>-2.1539425000000278E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.55046923634864964</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.718913676</v>
       </c>
       <c r="C276" s="5">
         <v>-9.601105400000165E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-2.4334660707303724</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>46.687806784000003</v>
       </c>
       <c r="C277" s="5">
         <v>-3.1106891999996833E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.79607747045882249</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>46.675488262999998</v>
       </c>
       <c r="C278" s="5">
         <v>-1.2318521000004523E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-0.31615947664662691</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>46.741726749000001</v>
       </c>
       <c r="C279" s="5">
         <v>6.6238486000003149E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.7163084131165185</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>46.726107816000003</v>
       </c>
       <c r="C280" s="5">
         <v>-1.5618932999998947E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-0.40024862138267059</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>46.720782536000002</v>
       </c>
       <c r="C281" s="5">
         <v>-5.325280000000987E-3</v>
       </c>
       <c r="D281" s="5">
         <v>-0.13667588003022368</v>
       </c>
       <c r="E281" s="5">
         <v>1.1143268246480265</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>46.672696602000002</v>
       </c>
       <c r="C282" s="5">
         <v>-4.8085933999999497E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2280958340115333</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>46.543290718000002</v>
       </c>
       <c r="C283" s="5">
         <v>-0.12940588400000053</v>
       </c>
       <c r="D283" s="5">
         <v>-3.2768788034631458</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>46.386353309999997</v>
       </c>
       <c r="C284" s="5">
         <v>-0.15693740800000455</v>
       </c>
       <c r="D284" s="5">
         <v>-3.9720294304816939</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>46.456115617000002</v>
       </c>
       <c r="C285" s="5">
         <v>6.9762307000004853E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.8197315942624304</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>46.344657087999998</v>
       </c>
       <c r="C286" s="5">
         <v>-0.11145852900000364</v>
       </c>
       <c r="D286" s="5">
         <v>-2.8413771000371124</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>46.324289465</v>
       </c>
       <c r="C287" s="5">
         <v>-2.0367622999998503E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-0.52610500766262502</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>46.417669527999998</v>
       </c>
       <c r="C288" s="5">
         <v>9.3380062999997904E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.4459481464769173</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>46.372139529999998</v>
       </c>
       <c r="C289" s="5">
         <v>-4.5529997999999239E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.1707224501357305</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>46.587212086000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.21507255600000263</v>
       </c>
       <c r="D290" s="5">
         <v>5.7097520076536235</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>45.968700478000002</v>
       </c>
       <c r="C291" s="5">
         <v>-0.6185116079999986</v>
       </c>
       <c r="D291" s="5">
         <v>-14.818348263423109</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>46.116937405999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.14823692799999577</v>
       </c>
       <c r="D292" s="5">
         <v>3.9390593376410932</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>46.136730274000001</v>
       </c>
       <c r="C293" s="5">
         <v>1.9792868000003239E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.51624390955382626</v>
       </c>
       <c r="E293" s="5">
         <v>-1.2500909237767366</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>45.980001997999999</v>
       </c>
       <c r="C294" s="5">
         <v>-0.15672827600000261</v>
       </c>
       <c r="D294" s="5">
         <v>-4.001139604874238</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>46.003914147000003</v>
       </c>
       <c r="C295" s="5">
         <v>2.391214900000449E-2</v>
       </c>
       <c r="D295" s="5">
         <v>0.6258546158326217</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>46.046869043000001</v>
       </c>
       <c r="C296" s="5">
         <v>4.2954895999997689E-2</v>
       </c>
       <c r="D296" s="5">
         <v>1.1262392410609445</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>46.054634989999997</v>
       </c>
       <c r="C297" s="5">
         <v>7.7659469999957764E-3</v>
       </c>
       <c r="D297" s="5">
         <v>0.20257154963994051</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>46.272595951</v>
       </c>
       <c r="C298" s="5">
         <v>0.21796096100000284</v>
       </c>
       <c r="D298" s="5">
         <v>5.8293772252111298</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>46.344714693</v>
       </c>
       <c r="C299" s="5">
         <v>7.211874200000068E-2</v>
       </c>
       <c r="D299" s="5">
         <v>1.8863909979244031</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>46.429361315000001</v>
       </c>
       <c r="C300" s="5">
         <v>8.4646622000001059E-2</v>
       </c>
       <c r="D300" s="5">
         <v>2.2139000623373262</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>46.557698940999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.12833762599999687</v>
       </c>
       <c r="D301" s="5">
         <v>3.3678725193983627</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>46.700049644000003</v>
       </c>
       <c r="C302" s="5">
         <v>0.1423507030000053</v>
       </c>
       <c r="D302" s="5">
         <v>3.7313463353902065</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>46.990849926000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.2908002819999993</v>
       </c>
       <c r="D303" s="5">
         <v>7.7336801713303371</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>46.800307121000003</v>
       </c>
       <c r="C304" s="5">
         <v>-0.19054280499999976</v>
       </c>
       <c r="D304" s="5">
         <v>-4.7588052837281065</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>46.829439583000003</v>
       </c>
       <c r="C305" s="5">
         <v>2.9132461999999748E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.74954403029112715</v>
       </c>
       <c r="E305" s="5">
         <v>1.50142696477642</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>46.88747549</v>
       </c>
       <c r="C306" s="5">
         <v>5.8035906999997167E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.4973434386992279</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>46.966883568</v>
       </c>
       <c r="C307" s="5">
         <v>7.940807800000016E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.0513435790415313</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>46.998453019000003</v>
       </c>
       <c r="C308" s="5">
         <v>3.1569451000002857E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.80958546935714359</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>47.069531984999998</v>
       </c>
       <c r="C309" s="5">
         <v>7.1078965999994637E-2</v>
       </c>
       <c r="D309" s="5">
         <v>1.8300141067489895</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>47.109233054000001</v>
       </c>
       <c r="C310" s="5">
         <v>3.9701069000003031E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.016855523450122</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>47.169740507</v>
       </c>
       <c r="C311" s="5">
         <v>6.05074529999996E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.5522238071915551</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>46.849260391999998</v>
       </c>
       <c r="C312" s="5">
         <v>-0.32048011500000229</v>
       </c>
       <c r="D312" s="5">
         <v>-7.8551592152200422</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>46.646315391000002</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20294500099999624</v>
       </c>
       <c r="D313" s="5">
         <v>-5.0761677095086943</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>46.804041820999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.15772642999999675</v>
       </c>
       <c r="D314" s="5">
         <v>4.1339092635961583</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>47.309022104999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.50498028399999839</v>
       </c>
       <c r="D315" s="5">
         <v>13.743699255157992</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>47.184791422000004</v>
       </c>
       <c r="C316" s="5">
         <v>-0.12423068299999329</v>
       </c>
       <c r="D316" s="5">
         <v>-3.106014042385763</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>47.221241505999998</v>
       </c>
       <c r="C317" s="5">
         <v>3.6450083999994831E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.93094445783155066</v>
       </c>
       <c r="E317" s="5">
         <v>0.836657296112997</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>47.380350976999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.15910947100000072</v>
       </c>
       <c r="D318" s="5">
         <v>4.1191153557375459</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>47.537747314000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.15739633700000155</v>
       </c>
       <c r="D319" s="5">
         <v>4.0600168757255473</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>47.554571621000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.682430700000026E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.42552528841037773</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>47.575556745999997</v>
       </c>
       <c r="C321" s="5">
         <v>2.0985124999995719E-2</v>
       </c>
       <c r="D321" s="5">
         <v>0.5308292752196353</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>47.546498550999999</v>
       </c>
       <c r="C322" s="5">
         <v>-2.9058194999997511E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-0.73047877237958359</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>47.399868216000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.14663033499999756</v>
       </c>
       <c r="D323" s="5">
         <v>-3.6385930716539283</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>47.874437292000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.47456907600000164</v>
       </c>
       <c r="D324" s="5">
         <v>12.698614755594528</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>47.838406323000001</v>
       </c>
       <c r="C325" s="5">
         <v>-3.6030969000002244E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.89940767075903372</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>48.103230083</v>
       </c>
       <c r="C326" s="5">
         <v>0.26482375999999874</v>
       </c>
       <c r="D326" s="5">
         <v>6.8489942391191327</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>47.725642209</v>
       </c>
       <c r="C327" s="5">
         <v>-0.3775878739999996</v>
       </c>
       <c r="D327" s="5">
         <v>-9.0232338006598347</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>47.868176820999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.14253461199999862</v>
       </c>
       <c r="D328" s="5">
         <v>3.643308061373407</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>47.906999829</v>
       </c>
       <c r="C329" s="5">
         <v>3.882300800000138E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.97760119238521348</v>
       </c>
       <c r="E329" s="5">
         <v>1.4522242557152287</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>48.074207923000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.16720809400000292</v>
       </c>
       <c r="D330" s="5">
         <v>4.2696608560441884</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>48.219806032999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.14559810999999456</v>
       </c>
       <c r="D331" s="5">
         <v>3.6954878456853857</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>48.312872849999998</v>
       </c>
       <c r="C332" s="5">
         <v>9.3066817000000412E-2</v>
       </c>
       <c r="D332" s="5">
         <v>2.3408090591825692</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>48.378440673</v>
       </c>
       <c r="C333" s="5">
         <v>6.5567823000002079E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.6407916034500314</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>48.371996416000002</v>
       </c>
       <c r="C334" s="5">
         <v>-6.4442569999982879E-3</v>
       </c>
       <c r="D334" s="5">
         <v>-0.15972911308139714</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>48.622953285000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.25095686899999947</v>
       </c>
       <c r="D335" s="5">
         <v>6.4064269503012472</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>48.799334530000003</v>
       </c>
       <c r="C336" s="5">
         <v>0.17638124500000174</v>
       </c>
       <c r="D336" s="5">
         <v>4.4409446072879</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>49.143639124000003</v>
       </c>
       <c r="C337" s="5">
         <v>0.34430459400000046</v>
       </c>
       <c r="D337" s="5">
         <v>8.8030231281464033</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>49.404567479000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.26092835499999723</v>
       </c>
       <c r="D338" s="5">
         <v>6.5607970846633723</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>49.638922045999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.2343545669999969</v>
       </c>
       <c r="D339" s="5">
         <v>5.8431809747191643</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>49.749218448999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.11029640299999954</v>
       </c>
       <c r="D340" s="5">
         <v>2.6991968870595517</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>49.979817427999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.23059897899999982</v>
       </c>
       <c r="D341" s="5">
         <v>5.7062910431204816</v>
       </c>
       <c r="E341" s="5">
         <v>4.3267530974570478</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>49.666734800999997</v>
       </c>
       <c r="C342" s="5">
         <v>-0.313082627</v>
       </c>
       <c r="D342" s="5">
         <v>-7.2633658128965823</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>49.917629195000004</v>
       </c>
       <c r="C343" s="5">
         <v>0.25089439400000657</v>
       </c>
       <c r="D343" s="5">
         <v>6.2331584821222252</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>50.092378877999998</v>
       </c>
       <c r="C344" s="5">
         <v>0.1747496829999946</v>
       </c>
       <c r="D344" s="5">
         <v>4.2827495414545114</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>49.966259555999997</v>
       </c>
       <c r="C345" s="5">
         <v>-0.12611932200000098</v>
       </c>
       <c r="D345" s="5">
         <v>-2.9797934903900924</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>50.182503718</v>
       </c>
       <c r="C346" s="5">
         <v>0.2162441620000024</v>
       </c>
       <c r="D346" s="5">
         <v>5.3187824451011112</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>50.239472110000001</v>
       </c>
       <c r="C347" s="5">
         <v>5.69683920000017E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.3708069372710519</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>50.420104790000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.18063268000000221</v>
       </c>
       <c r="D348" s="5">
         <v>4.400870162276016</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>50.457210554</v>
       </c>
       <c r="C349" s="5">
         <v>3.71057639999961E-2</v>
       </c>
       <c r="D349" s="5">
         <v>0.8867016068747624</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>50.617020173</v>
       </c>
       <c r="C350" s="5">
         <v>0.15980961900000068</v>
       </c>
       <c r="D350" s="5">
         <v>3.867587553830365</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>50.444094769000003</v>
       </c>
       <c r="C351" s="5">
         <v>-0.17292540399999723</v>
       </c>
       <c r="D351" s="5">
         <v>-4.0234577567791803</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>50.443902516999998</v>
       </c>
       <c r="C352" s="5">
         <v>-1.9225200000505538E-4</v>
       </c>
       <c r="D352" s="5">
         <v>-4.5733314324003516E-3</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>50.450905413000001</v>
       </c>
       <c r="C353" s="5">
         <v>7.0028960000030338E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.16671776247276782</v>
       </c>
       <c r="E353" s="5">
         <v>0.94255643426197633</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>50.573425577999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.12252016499999741</v>
       </c>
       <c r="D354" s="5">
         <v>2.9534445104273166</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>50.621708577</v>
       </c>
       <c r="C355" s="5">
         <v>4.8282999000001325E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1516879470364616</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>50.588584376999997</v>
       </c>
       <c r="C356" s="5">
         <v>-3.3124200000003157E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.78239750019100107</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>51.050756612999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.46217223600000068</v>
       </c>
       <c r="D357" s="5">
         <v>11.531071975496921</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>51.165262832000003</v>
       </c>
       <c r="C358" s="5">
         <v>0.11450621900000613</v>
       </c>
       <c r="D358" s="5">
         <v>2.725039310862698</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>51.333885109999997</v>
       </c>
       <c r="C359" s="5">
         <v>0.16862227799999374</v>
       </c>
       <c r="D359" s="5">
         <v>4.0272453445636458</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>51.425180634</v>
       </c>
       <c r="C360" s="5">
         <v>9.129552400000307E-2</v>
       </c>
       <c r="D360" s="5">
         <v>2.1551577830919433</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>51.581324232999997</v>
       </c>
       <c r="C361" s="5">
         <v>0.15614359899999641</v>
       </c>
       <c r="D361" s="5">
         <v>3.7050581484608491</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>51.638883215</v>
       </c>
       <c r="C362" s="5">
         <v>5.7558982000003311E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.3473146356832055</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>51.546084462000003</v>
       </c>
       <c r="C363" s="5">
         <v>-9.2798752999996736E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-2.1352982079387295</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>51.544366953000001</v>
       </c>
       <c r="C364" s="5">
         <v>-1.7175090000023374E-3</v>
       </c>
       <c r="D364" s="5">
         <v>-3.9976521282969468E-2</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>51.526745394000002</v>
       </c>
       <c r="C365" s="5">
         <v>-1.7621558999998399E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.40947550361788432</v>
       </c>
       <c r="E365" s="5">
         <v>2.132449303323658</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>51.484619643000002</v>
       </c>
       <c r="C366" s="5">
         <v>-4.2125751000000378E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.97666203060609025</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>51.433935589000001</v>
       </c>
       <c r="C367" s="5">
         <v>-5.0684054000001311E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-1.1749650728333672</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>51.210371103999996</v>
       </c>
       <c r="C368" s="5">
         <v>-0.22356448500000425</v>
       </c>
       <c r="D368" s="5">
         <v>-5.0930544547069463</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>46.830503637</v>
       </c>
       <c r="C369" s="5">
         <v>-4.3798674669999969</v>
       </c>
       <c r="D369" s="5">
         <v>-65.798050248874702</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>47.620442183999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.78993854699999844</v>
       </c>
       <c r="D370" s="5">
         <v>22.229249254572501</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>49.309423731000003</v>
       </c>
       <c r="C371" s="5">
         <v>1.6889815470000045</v>
       </c>
       <c r="D371" s="5">
         <v>51.928076479387151</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>48.916905297</v>
       </c>
       <c r="C372" s="5">
         <v>-0.39251843400000297</v>
       </c>
       <c r="D372" s="5">
         <v>-9.1450568096562499</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>49.196189863999997</v>
       </c>
       <c r="C373" s="5">
         <v>0.27928456699999771</v>
       </c>
       <c r="D373" s="5">
         <v>7.0705272537222141</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>49.448284340000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.25209447600000345</v>
       </c>
       <c r="D374" s="5">
         <v>6.3254201760379214</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>50.044352584999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.59606824499999789</v>
       </c>
       <c r="D375" s="5">
         <v>15.463885529460386</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>50.170729938999997</v>
       </c>
       <c r="C376" s="5">
         <v>0.12637735399999883</v>
       </c>
       <c r="D376" s="5">
         <v>3.0728140769702206</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>50.532426295999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.36169635699999958</v>
       </c>
       <c r="D377" s="5">
         <v>9.0025803248334757</v>
       </c>
       <c r="E377" s="5">
         <v>-1.929714540277927</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>50.397500888000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.13492540799999375</v>
       </c>
       <c r="D378" s="5">
         <v>-3.1574538173945732</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>50.441010646000002</v>
       </c>
       <c r="C379" s="5">
         <v>4.350975799999901E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.0409314278546189</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>50.737543058</v>
       </c>
       <c r="C380" s="5">
         <v>0.29653241199999769</v>
       </c>
       <c r="D380" s="5">
         <v>7.2871822902943917</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>50.928706167000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.19116310900000144</v>
       </c>
       <c r="D381" s="5">
         <v>4.6160993714712717</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>51.204934182000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.27622801500000094</v>
       </c>
       <c r="D382" s="5">
         <v>6.7062920968580908</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>51.461800560999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.25686637899999454</v>
       </c>
       <c r="D383" s="5">
         <v>6.1886211369813982</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>51.989287482999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.52748692200000136</v>
       </c>
       <c r="D384" s="5">
         <v>13.017749971908055</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>52.000593051000003</v>
       </c>
       <c r="C385" s="5">
         <v>1.1305568000004484E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.26126381320237257</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>52.555314707999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.55472165699999465</v>
       </c>
       <c r="D386" s="5">
         <v>13.579547098953192</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>53.238503590000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.68318888200000316</v>
       </c>
       <c r="D387" s="5">
         <v>16.764382554965749</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>53.779536890999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.5410333009999988</v>
       </c>
       <c r="D388" s="5">
         <v>12.900175591901819</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>54.323024062000002</v>
       </c>
       <c r="C389" s="5">
         <v>0.54348717100000243</v>
       </c>
       <c r="D389" s="5">
         <v>12.824277931020212</v>
       </c>
       <c r="E389" s="5">
         <v>7.5013175575542324</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>54.631101499000003</v>
       </c>
       <c r="C390" s="5">
         <v>0.30807743700000145</v>
       </c>
       <c r="D390" s="5">
         <v>7.0217935592904235</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>55.268779182999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.63767768399999625</v>
       </c>
       <c r="D391" s="5">
         <v>14.942059748556535</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>55.57735134</v>
       </c>
       <c r="C392" s="5">
         <v>0.3085721570000004</v>
       </c>
       <c r="D392" s="5">
         <v>6.909349756805927</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>56.253348199999998</v>
       </c>
       <c r="C393" s="5">
         <v>0.67599685999999792</v>
       </c>
       <c r="D393" s="5">
         <v>15.612920752505378</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>56.910560570000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.65721237000000343</v>
       </c>
       <c r="D394" s="5">
         <v>14.956581366053712</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>56.904679993000002</v>
       </c>
       <c r="C395" s="5">
         <v>-5.8805769999992208E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.12392574032377146</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>59.036390050000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.1317100569999994</v>
       </c>
       <c r="D396" s="5">
         <v>55.475404880165293</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>59.179602180000003</v>
       </c>
       <c r="C397" s="5">
         <v>0.14321213000000199</v>
       </c>
       <c r="D397" s="5">
         <v>2.9501480491354037</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>59.343395311999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.16379313199999501</v>
       </c>
       <c r="D398" s="5">
         <v>3.3723029368080804</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>59.616871263</v>
       </c>
       <c r="C399" s="5">
         <v>0.27347595100000177</v>
       </c>
       <c r="D399" s="5">
         <v>5.672376376734678</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>59.885022636999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.26815137399999855</v>
       </c>
       <c r="D400" s="5">
         <v>5.5330413596895278</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>60.112293465</v>
       </c>
       <c r="C401" s="5">
         <v>0.22727082800000176</v>
       </c>
       <c r="D401" s="5">
         <v>4.6504158474155233</v>
       </c>
       <c r="E401" s="5">
         <v>10.657119155208639</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>60.288164215000002</v>
       </c>
       <c r="C402" s="5">
         <v>0.17587075000000141</v>
       </c>
       <c r="D402" s="5">
         <v>3.5678931400076941</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>60.406990139999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.11882592499999589</v>
       </c>
       <c r="D403" s="5">
         <v>2.3909675248050544</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>60.520382009999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.11339187000000095</v>
       </c>
       <c r="D404" s="5">
         <v>2.2759599621497539</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>60.696859584999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.17647757499999983</v>
       </c>
       <c r="D405" s="5">
         <v>3.5558721413031735</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>61.029799764000003</v>
       </c>
       <c r="C406" s="5">
         <v>0.33294017900000483</v>
       </c>
       <c r="D406" s="5">
         <v>6.7846139936645677</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>61.155397870999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.12559810699999474</v>
       </c>
       <c r="D407" s="5">
         <v>2.4977214982808027</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>61.176045471999998</v>
       </c>
       <c r="C408" s="5">
         <v>2.0647601000000293E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.40590337845591851</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>61.346155396</v>
       </c>
       <c r="C409" s="5">
         <v>0.17010992400000191</v>
       </c>
       <c r="D409" s="5">
         <v>3.3883025000880584</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>61.397120002999998</v>
       </c>
       <c r="C410" s="5">
         <v>5.0964606999997386E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.0014930316868398</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>61.078754046</v>
       </c>
       <c r="C411" s="5">
         <v>-0.31836595699999748</v>
       </c>
       <c r="D411" s="5">
         <v>-6.0479993709017688</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>61.199664501999997</v>
       </c>
       <c r="C412" s="5">
         <v>0.12091045599999717</v>
       </c>
       <c r="D412" s="5">
         <v>2.4015346257713288</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>61.342377356</v>
       </c>
       <c r="C413" s="5">
         <v>0.14271285400000266</v>
       </c>
       <c r="D413" s="5">
         <v>2.8344769215354892</v>
       </c>
       <c r="E413" s="5">
         <v>2.0463100309360271</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>61.621445487999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.27906813199999903</v>
       </c>
       <c r="D414" s="5">
         <v>5.5979141117225462</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>61.549901916000003</v>
       </c>
       <c r="C415" s="5">
         <v>-7.1543571999995947E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.3843587053980144</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>61.947141545999997</v>
       </c>
       <c r="C416" s="5">
         <v>0.39723962999999429</v>
       </c>
       <c r="D416" s="5">
         <v>8.025646407490683</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>62.048948836999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.10180729100000008</v>
       </c>
       <c r="D417" s="5">
         <v>1.9900692932313335</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>62.047223396</v>
       </c>
       <c r="C418" s="5">
         <v>-1.7254409999978293E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-3.336418418208309E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>62.234163617999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.18694022199999694</v>
       </c>
       <c r="D419" s="5">
         <v>3.6759606022054969</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>62.326216172999999</v>
       </c>
       <c r="C420" s="5">
         <v>9.2052555000002201E-2</v>
       </c>
       <c r="D420" s="5">
         <v>1.789469756361739</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>62.303885201</v>
       </c>
       <c r="C421" s="5">
         <v>-2.2330971999998894E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.42910390573425161</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>62.439785802999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.13590060199999954</v>
       </c>
       <c r="D422" s="5">
         <v>2.6491362415353326</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>62.243897226999998</v>
       </c>
       <c r="C423" s="5">
         <v>-0.19588857600000154</v>
       </c>
       <c r="D423" s="5">
         <v>-3.7004031948347449</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>62.012615668000002</v>
       </c>
       <c r="C424" s="5">
         <v>-0.2312815589999957</v>
       </c>
       <c r="D424" s="5">
         <v>-4.3688721641583221</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>61.776559329000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.236056339000001</v>
       </c>
       <c r="D425" s="5">
         <v>-4.473471411485197</v>
       </c>
       <c r="E425" s="5">
         <v>0.70780102062271144</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>61.342093865999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.43446546300000222</v>
       </c>
       <c r="D426" s="5">
         <v>-8.1205139034333023</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>61.275544017000001</v>
       </c>
       <c r="C427" s="5">
         <v>-6.6549848999997607E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2941361249076966</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>61.154129365000003</v>
       </c>
       <c r="C428" s="5">
         <v>-0.12141465199999857</v>
       </c>
       <c r="D428" s="5">
         <v>-2.3520021535186064</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>60.779472921</v>
       </c>
       <c r="C429" s="5">
         <v>-0.37465644400000286</v>
       </c>
       <c r="D429" s="5">
         <v>-7.1089860698644536</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>60.659716715999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.11975620500000161</v>
       </c>
       <c r="D430" s="5">
         <v>-2.3389523407192359</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>60.538335920000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.12138079599999685</v>
       </c>
       <c r="D431" s="5">
         <v>-2.3749626676259017</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>60.506988765999999</v>
       </c>
       <c r="C432" s="5">
         <v>-3.134715400000232E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-0.61960143554504743</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>60.384329416999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.12265934900000275</v>
       </c>
       <c r="D433" s="5">
         <v>-2.4056913635866262</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>60.299057062999999</v>
       </c>
       <c r="C434" s="5">
         <v>-8.5272353999997108E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.6814924446049262</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>60.377326017000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.8268954000002111E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.568783662430473</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>60.379515900999998</v>
       </c>
       <c r="C436" s="5">
         <v>2.1898839999963116E-3</v>
       </c>
       <c r="D436" s="5">
         <v>4.3532651331057437E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>60.357662886999996</v>
       </c>
       <c r="C437" s="5">
         <v>-2.1853014000001281E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.43344963194931196</v>
       </c>
       <c r="E437" s="5">
         <v>-2.2968201165808999</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>60.518553580999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.16089069400000255</v>
       </c>
       <c r="D438" s="5">
         <v>3.2460617625557298</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>60.371958589999998</v>
       </c>
       <c r="C439" s="5">
         <v>-0.14659499100000062</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8683625909898369</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>60.581586618000003</v>
       </c>
       <c r="C440" s="5">
         <v>0.20962802800000446</v>
       </c>
       <c r="D440" s="5">
         <v>4.2472321256560974</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>60.337284115000003</v>
       </c>
       <c r="C441" s="5">
         <v>-0.24430250300000012</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.733244082259036</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7332440822590467</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>60.582674036999997</v>
+        <v>60.562041671999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.24538992199999399</v>
+        <v>0.22475755699999667</v>
       </c>
       <c r="D442" s="5">
-        <v>4.9910231091363499</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5627501365801404</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>60.374525505000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.18751616699999829</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-3.6528939623984735</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F13532E-98B8-4A09-B78A-AE1AC9232E4B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F3FFAE3-74F3-4F7A-AD6F-26F9DDEC23CB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3845B8EE-BEAA-43D0-B7EB-676BDA6A190C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>