--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C6F0F98-D5DA-4622-AF77-26F87E40B5BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F245A758-1BBC-4734-B0A7-C5DBA82B16E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8D238FE1-F7EE-4CF8-A4E2-DA2C25B1098A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40B797E9-B4D3-48BC-BEE3-4399D2DF05E1}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{870C666D-3215-4683-95EC-DEA72F53DD63}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5492468-3690-4C9A-800C-A3B4085A00D2}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2019,71 +2019,71 @@
         <v>0.27613937600000327</v>
       </c>
       <c r="D78" s="5">
         <v>9.6585437548111219</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.030556943000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.7269069000002162E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.5609563824718453</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>36.085607482999997</v>
+        <v>36.085607482</v>
       </c>
       <c r="C80" s="5">
-        <v>5.5050539999996317E-2</v>
+        <v>5.5050538999999787E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>1.8489477399328713</v>
+        <v>1.848947706064008</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.373260113999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.28765263100000027</v>
+        <v>0.2876526319999968</v>
       </c>
       <c r="D81" s="5">
-        <v>9.9964047548587907</v>
+        <v>9.9964047914369516</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.263632442999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.10962767099999837</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5573999916050481</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.436393657000004</v>
       </c>
       <c r="C83" s="5">
         <v>0.17276121400000477</v>
@@ -2473,71 +2473,71 @@
         <v>6.8325655999998958E-2</v>
       </c>
       <c r="D110" s="5">
         <v>2.0071691073162201</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>41.236221845999999</v>
       </c>
       <c r="C111" s="5">
         <v>-5.5514807999998084E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6014672982694211</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>41.660428113000002</v>
+        <v>41.660428111999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.42420626700000241</v>
+        <v>0.42420626599999878</v>
       </c>
       <c r="D112" s="5">
-        <v>13.06764162305749</v>
+        <v>13.067641590489032</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>42.252155907000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.59172779400000053</v>
+        <v>0.59172779500000416</v>
       </c>
       <c r="D113" s="5">
-        <v>18.440911488273404</v>
+        <v>18.440911522389491</v>
       </c>
       <c r="E113" s="5">
         <v>5.8752513999720701</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>42.461114455999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.20895854899999478</v>
       </c>
       <c r="D114" s="5">
         <v>6.0987288524856798</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>42.613606417</v>
@@ -2560,127 +2560,127 @@
         <v>0.68009655800000246</v>
       </c>
       <c r="D116" s="5">
         <v>20.925339275409893</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>43.262676417000002</v>
       </c>
       <c r="C117" s="5">
         <v>-3.1026558000000648E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.85660186713344411</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>42.681061149000001</v>
+        <v>42.681061147999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.58161526800000019</v>
+        <v>-0.58161526900000382</v>
       </c>
       <c r="D118" s="5">
-        <v>-14.991588277277934</v>
+        <v>-14.991588301178604</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>43.053434398</v>
       </c>
       <c r="C119" s="5">
-        <v>0.37237324899999891</v>
+        <v>0.37237325000000254</v>
       </c>
       <c r="D119" s="5">
-        <v>10.986744288757745</v>
+        <v>10.986744319962515</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>43.361011052999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.30757665499999831</v>
       </c>
       <c r="D120" s="5">
         <v>8.9178822267059097</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>43.308820433999998</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2190619000000993E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.4348328160056045</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>43.395201528000001</v>
+        <v>43.395201526999998</v>
       </c>
       <c r="C122" s="5">
-        <v>8.63810940000036E-2</v>
+        <v>8.6381092999999964E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>2.4198771153172594</v>
+        <v>2.4198770869952924</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>43.682892594999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.28769106699999725</v>
+        <v>0.28769106800000088</v>
       </c>
       <c r="D123" s="5">
-        <v>8.2520552017215643</v>
+        <v>8.2520552316565734</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>43.598641966000002</v>
       </c>
       <c r="C124" s="5">
         <v>-8.4250628999996025E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.2900307043547397</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>43.691913243000002</v>
       </c>
       <c r="C125" s="5">
         <v>9.3271276999999486E-2</v>
@@ -2703,183 +2703,183 @@
         <v>0.15148852699999793</v>
       </c>
       <c r="D126" s="5">
         <v>4.2409037845750008</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>43.942827714000003</v>
       </c>
       <c r="C127" s="5">
         <v>9.9425944000003597E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.7555015937297478</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>43.700132017000001</v>
+        <v>43.700132017999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.24269569700000204</v>
+        <v>-0.24269569600000551</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.4299235299465574</v>
+        <v>-6.4299235042523879</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>43.747093219</v>
+        <v>43.747093218000003</v>
       </c>
       <c r="C129" s="5">
-        <v>4.6961201999998536E-2</v>
+        <v>4.6961200000005476E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>1.2971977176147398</v>
+        <v>1.2971976620125725</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>43.850548556</v>
+        <v>43.850548555000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.10345533699999976</v>
       </c>
       <c r="D130" s="5">
-        <v>2.8750237810506674</v>
+        <v>2.8750237811171253</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>44.221996461000003</v>
       </c>
       <c r="C131" s="5">
-        <v>0.37144790500000369</v>
+        <v>0.37144790600000022</v>
       </c>
       <c r="D131" s="5">
-        <v>10.652130038223738</v>
+        <v>10.65213006850434</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>43.989100620000002</v>
+        <v>43.989100620999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.23289584100000127</v>
+        <v>-0.23289584000000474</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.1399359082070948</v>
+        <v>-6.1399358826027317</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>44.323694650999997</v>
+        <v>44.323694652999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.33459403099999463</v>
+        <v>0.33459403199999826</v>
       </c>
       <c r="D133" s="5">
-        <v>9.5192496531801396</v>
+        <v>9.519249682605313</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>44.531823461999998</v>
+        <v>44.531823463000002</v>
       </c>
       <c r="C134" s="5">
-        <v>0.20812881100000169</v>
+        <v>0.20812881000000516</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7826135140172763</v>
+        <v>5.7826134852443811</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>44.401902507000003</v>
+        <v>44.401902505999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.12992095499999579</v>
+        <v>-0.12992095700000306</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.4453481400677499</v>
+        <v>-3.4453481921812634</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>44.724791398999997</v>
+        <v>44.724791398000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.3228888919999946</v>
+        <v>0.3228888920000017</v>
       </c>
       <c r="D136" s="5">
-        <v>9.0839704019280099</v>
+        <v>9.0839704021412615</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>44.932429720000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.20763832100000457</v>
+        <v>0.2076383220000011</v>
       </c>
       <c r="D137" s="5">
-        <v>5.7155711476222226</v>
+        <v>5.7155711759864225</v>
       </c>
       <c r="E137" s="5">
         <v>2.8392358789615324</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>45.202891123999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.2704614039999953</v>
       </c>
       <c r="D138" s="5">
         <v>7.467144072631382</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>45.664113667999999</v>
@@ -2888,4276 +2888,4345 @@
         <v>0.46122254400000173</v>
       </c>
       <c r="D139" s="5">
         <v>12.955098307787139</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>46.134874435</v>
       </c>
       <c r="C140" s="5">
         <v>0.47076076700000158</v>
       </c>
       <c r="D140" s="5">
         <v>13.097166738867783</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>46.393072338000003</v>
+        <v>46.393072334999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.25819790300000278</v>
+        <v>0.25819789999999898</v>
       </c>
       <c r="D141" s="5">
-        <v>6.9265354636734555</v>
+        <v>6.9265353807006491</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>46.695405932</v>
+        <v>46.69540593</v>
       </c>
       <c r="C142" s="5">
-        <v>0.30233359399999671</v>
+        <v>0.30233359500000034</v>
       </c>
       <c r="D142" s="5">
-        <v>8.1066105718888402</v>
+        <v>8.1066106002138039</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>47.404289144000003</v>
+        <v>47.404289145</v>
       </c>
       <c r="C143" s="5">
-        <v>0.70888321200000348</v>
+        <v>0.70888321500000018</v>
       </c>
       <c r="D143" s="5">
-        <v>19.81792646035192</v>
+        <v>19.817926552265487</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>47.861543029000003</v>
+        <v>47.861543032999997</v>
       </c>
       <c r="C144" s="5">
-        <v>0.45725388500000008</v>
+        <v>0.45725388799999678</v>
       </c>
       <c r="D144" s="5">
-        <v>12.209257730717349</v>
+        <v>12.209257814846431</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>48.365402500999998</v>
+        <v>48.365402504999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.50385947199999492</v>
+        <v>0.50385947200000203</v>
       </c>
       <c r="D145" s="5">
-        <v>13.390671028541856</v>
+        <v>13.390671027357271</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>48.214308475999999</v>
+        <v>48.214308477000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.15109402499999902</v>
+        <v>-0.15109402799999572</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.6850663373493187</v>
+        <v>-3.6850664089647878</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>47.32849023</v>
+        <v>47.328490228</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.88581824599999948</v>
+        <v>-0.88581824900000328</v>
       </c>
       <c r="D147" s="5">
-        <v>-19.950153560892815</v>
+        <v>-19.950153621409193</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>47.613267432999997</v>
+        <v>47.613267428999997</v>
       </c>
       <c r="C148" s="5">
-        <v>0.28477720299999731</v>
+        <v>0.28477720099999715</v>
       </c>
       <c r="D148" s="5">
-        <v>7.464251753220541</v>
+        <v>7.4642516993779884</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>47.453270994999997</v>
+        <v>47.453270992999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.1599964380000003</v>
+        <v>-0.15999643600000013</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.9587020698825803</v>
+        <v>-3.9587020216350632</v>
       </c>
       <c r="E149" s="5">
-        <v>5.6102937025859001</v>
+        <v>5.6102936981347717</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>46.951935386999999</v>
+        <v>46.951935388999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.50133560799999799</v>
+        <v>-0.50133560399999766</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.966465857498576</v>
+        <v>-11.966465767975276</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>46.965269773999999</v>
+        <v>46.965269776</v>
       </c>
       <c r="C151" s="5">
         <v>1.3334387000000447E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.3413337914427883</v>
+        <v>0.3413337914283554</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>47.032553301999997</v>
+        <v>47.032553303</v>
       </c>
       <c r="C152" s="5">
-        <v>6.7283527999997261E-2</v>
+        <v>6.7283527000000731E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7327584535945073</v>
+        <v>1.7327584275637742</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>47.115345108</v>
+        <v>47.115345105999999</v>
       </c>
       <c r="C153" s="5">
-        <v>8.2791806000003021E-2</v>
+        <v>8.279180299999922E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>2.1329420753108064</v>
+        <v>2.1329419972268671</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>47.113419845999999</v>
+        <v>47.113419841000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.9252620000003162E-3</v>
+        <v>-1.9252649999970117E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9024266588315601E-2</v>
+        <v>-4.9024342964187895E-2</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>46.933930635999999</v>
+        <v>46.933930631999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.17948920999999984</v>
+        <v>-0.17948920900000331</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.4770845749770194</v>
+        <v>-4.4770845510191393</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>46.459822152000001</v>
+        <v>46.459822148000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4741084839999985</v>
       </c>
       <c r="D156" s="5">
-        <v>-11.470626659011762</v>
+        <v>-11.470626659935634</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>46.568164791000001</v>
+        <v>46.568164830999997</v>
       </c>
       <c r="C157" s="5">
-        <v>0.10834263899999996</v>
+        <v>0.1083426829999965</v>
       </c>
       <c r="D157" s="5">
-        <v>2.8345285960936106</v>
+        <v>2.8345297623010746</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>45.852832923000001</v>
+        <v>45.852832909999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.71533186799999982</v>
+        <v>-0.71533192100000065</v>
       </c>
       <c r="D158" s="5">
-        <v>-16.952876103003277</v>
+        <v>-16.952877241551057</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>45.429071268000001</v>
+        <v>45.429071251000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.42376165499999985</v>
+        <v>-0.42376165899999307</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.543433198433883</v>
+        <v>-10.543433295791814</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>45.405728228000001</v>
+        <v>45.405728213000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.3343040000000315E-2</v>
+        <v>-2.3343038000000149E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.61486222738953433</v>
+        <v>-0.6148621750872163</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>45.160760379999999</v>
+        <v>45.160760373999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.24496784800000171</v>
+        <v>-0.24496783900000452</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.2854114715375946</v>
+        <v>-6.2854112494385888</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.8310908119306495</v>
+        <v>-4.8310908205636105</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>45.276764272999998</v>
+        <v>45.276764280999998</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11600389299999847</v>
+        <v>0.11600390699999963</v>
       </c>
       <c r="D162" s="5">
-        <v>3.1263481959782791</v>
+        <v>3.1263485790510748</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>45.091716404000003</v>
+        <v>45.091716425999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.18504786899999459</v>
+        <v>-0.18504785500000054</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.7956885263815359</v>
+        <v>-4.795688170846768</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>44.782689552000001</v>
+        <v>44.782689568000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.30902685200000235</v>
+        <v>-0.30902685799999574</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.9209413471240548</v>
+        <v>-7.9209414914452436</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>44.942924132999998</v>
+        <v>44.942924140000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.16023458099999743</v>
+        <v>0.16023457200000024</v>
       </c>
       <c r="D165" s="5">
-        <v>4.3791686647618455</v>
+        <v>4.3791684123381858</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>44.941771824</v>
+        <v>44.941771815999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1523089999982972E-3</v>
+        <v>-1.152324000003091E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.0762925413951869E-2</v>
+        <v>-3.0763325804372688E-2</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>44.697408125999999</v>
+        <v>44.697408107999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.2443636980000008</v>
+        <v>-0.24436370800000162</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.3331749897144078</v>
+        <v>-6.3331752422774006</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>44.693191601999999</v>
+        <v>44.693191579999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.2165240000002768E-3</v>
+        <v>-4.2165280000006078E-3</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.11314312365907631</v>
+        <v>-0.11314323098211565</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>44.805286262000003</v>
+        <v>44.805286324000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.1120946600000039</v>
+        <v>0.11209474400000374</v>
       </c>
       <c r="D169" s="5">
-        <v>3.0515775873713125</v>
+        <v>3.051579907280999</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>44.600700261</v>
+        <v>44.600700222999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.20458600100000268</v>
+        <v>-0.20458610100000385</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.3438027167796998</v>
+        <v>-5.3438052563333223</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>45.052247852000001</v>
+        <v>45.052247821000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.45154759100000064</v>
+        <v>0.45154759800000477</v>
       </c>
       <c r="D171" s="5">
-        <v>12.848930241636047</v>
+        <v>12.848930463607244</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>44.990639453999997</v>
+        <v>44.990639426999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.1608398000004172E-2</v>
+        <v>-6.1608394000003841E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.6286992612711937</v>
+        <v>-1.6286991574322673</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.158513616999997</v>
+        <v>45.158513597000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.16787416300000046</v>
+        <v>0.1678741700000046</v>
       </c>
       <c r="D173" s="5">
-        <v>4.5706180920627615</v>
+        <v>4.5706182893757274</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.9750335935350165E-3</v>
+        <v>-4.9750645945478844E-3</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>44.994798281000001</v>
+        <v>44.994798271000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.16371533599999566</v>
+        <v>-0.16371532600000194</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.2647128169004063</v>
+        <v>-4.2647125634281746</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>44.664278039000003</v>
+        <v>44.664278176000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.33052024199999863</v>
+        <v>-0.33052009499999713</v>
       </c>
       <c r="D175" s="5">
-        <v>-8.4673342450607318</v>
+        <v>-8.4673306318166279</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>44.480185681999998</v>
+        <v>44.480185714000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.18409235700000437</v>
+        <v>-0.1840924620000024</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.8354325479532223</v>
+        <v>-4.835435229203533</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>44.481441507</v>
+        <v>44.481441523000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2558250000012094E-3</v>
+        <v>1.2558089999998856E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3885290934643209E-2</v>
+        <v>3.3884859123189948E-2</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>44.384808491999998</v>
+        <v>44.384808485000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.6633015000001876E-2</v>
+        <v>-9.6633038000000226E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.5759972660060693</v>
+        <v>-2.5759978709064435</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>44.590730292000003</v>
+        <v>44.590730256999997</v>
       </c>
       <c r="C179" s="5">
-        <v>0.20592180000000582</v>
+        <v>0.20592177199999639</v>
       </c>
       <c r="D179" s="5">
-        <v>5.7116416612731369</v>
+        <v>5.7116408656387563</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>45.042352784000002</v>
+        <v>45.042352719999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.45162249199999849</v>
+        <v>0.45162246299999964</v>
       </c>
       <c r="D180" s="5">
-        <v>12.854216938442553</v>
+        <v>12.854216077181846</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>45.263951239999997</v>
+        <v>45.263951296999998</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22159845599999528</v>
+        <v>0.22159857700000174</v>
       </c>
       <c r="D181" s="5">
-        <v>6.0661326389603643</v>
+        <v>6.0661360502576089</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>45.359237280999999</v>
+        <v>45.359237166</v>
       </c>
       <c r="C182" s="5">
-        <v>9.5286041000001376E-2</v>
+        <v>9.5285869000001355E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.5555980926802446</v>
+        <v>2.5555934227950994</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>46.049921224000002</v>
+        <v>46.049921144000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.69068394300000335</v>
+        <v>0.6906839780000027</v>
       </c>
       <c r="D183" s="5">
-        <v>19.883049086558245</v>
+        <v>19.883050234660171</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>46.489776650000003</v>
+        <v>46.489776583000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43985542600000116</v>
+        <v>0.43985543899999868</v>
       </c>
       <c r="D184" s="5">
-        <v>12.083792480675481</v>
+        <v>12.083792878888655</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>46.645121598999999</v>
+        <v>46.645121564</v>
       </c>
       <c r="C185" s="5">
-        <v>0.15534494899999629</v>
+        <v>0.15534498099999894</v>
       </c>
       <c r="D185" s="5">
-        <v>4.0843030010422554</v>
+        <v>4.0843038638978424</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2919772218551691</v>
+        <v>3.2919771900967953</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>46.818341058000001</v>
+        <v>46.818341085999997</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17321945900000202</v>
+        <v>0.17321952199999657</v>
       </c>
       <c r="D186" s="5">
-        <v>4.5484256500350151</v>
+        <v>4.5484273417152776</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>46.984373192</v>
+        <v>46.98437354</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16603213399999817</v>
+        <v>0.16603245400000333</v>
       </c>
       <c r="D187" s="5">
-        <v>4.3395589545615287</v>
+        <v>4.3395674795151162</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>47.665547052000001</v>
+        <v>47.665547185000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.68117386000000124</v>
+        <v>0.68117364500000122</v>
       </c>
       <c r="D188" s="5">
-        <v>18.853980729022357</v>
+        <v>18.853974144831543</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>48.648807013000003</v>
+        <v>48.648807107000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.98325996100000168</v>
+        <v>0.98325992200000201</v>
       </c>
       <c r="D189" s="5">
-        <v>27.76484032380997</v>
+        <v>27.764839008252153</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>48.470983871000001</v>
+        <v>48.470983930000003</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.17782314200000116</v>
+        <v>-0.1778231770000005</v>
       </c>
       <c r="D190" s="5">
-        <v>-4.299174297730735</v>
+        <v>-4.299175118835608</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>48.380952389999997</v>
+        <v>48.380952395999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-9.0031481000004021E-2</v>
+        <v>-9.0031534000004854E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.2062866081982713</v>
+        <v>-2.2062878911039641</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>48.594585705</v>
+        <v>48.594585275999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.21363331500000271</v>
+        <v>0.21363287999999869</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4293786624821427</v>
+        <v>5.4293673366346829</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>48.515568350000002</v>
+        <v>48.515568316</v>
       </c>
       <c r="C193" s="5">
-        <v>-7.9017354999997735E-2</v>
+        <v>-7.9016959999997027E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-1.9339067124738873</v>
+        <v>-1.9338971482779299</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>49.195549712000002</v>
+        <v>49.195549366000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.67998136199999948</v>
+        <v>0.67998105000000209</v>
       </c>
       <c r="D194" s="5">
-        <v>18.17791730298368</v>
+        <v>18.177908322856151</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>49.331744223000001</v>
+        <v>49.331743903000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13619451099999935</v>
+        <v>0.1361945370000015</v>
       </c>
       <c r="D195" s="5">
-        <v>3.3731713569896016</v>
+        <v>3.3731720348628258</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>49.561829047000003</v>
+        <v>49.561828982999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.23008482400000219</v>
+        <v>0.23008507999999495</v>
       </c>
       <c r="D196" s="5">
-        <v>5.742664902374317</v>
+        <v>5.742671494853302</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>50.039156349000002</v>
+        <v>50.039156462999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.47732730199999907</v>
+        <v>0.47732747999999958</v>
       </c>
       <c r="D197" s="5">
-        <v>12.189404613676302</v>
+        <v>12.18940941924085</v>
       </c>
       <c r="E197" s="5">
-        <v>7.2762909252931829</v>
+        <v>7.2762912501860955</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>50.564509158</v>
+        <v>50.564509518000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.52535280899999748</v>
+        <v>0.52535305500000362</v>
       </c>
       <c r="D198" s="5">
-        <v>13.352160453187722</v>
+        <v>13.352167038588991</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>51.028059341999999</v>
+        <v>51.028060162999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46355018399999892</v>
+        <v>0.46355064499999798</v>
       </c>
       <c r="D199" s="5">
-        <v>11.572990423520357</v>
+        <v>11.573002432660306</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>51.551923318</v>
+        <v>51.551923680000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.52386397600000123</v>
+        <v>0.52386351700000233</v>
       </c>
       <c r="D200" s="5">
-        <v>13.039401640109261</v>
+        <v>13.039389340779994</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>51.139670807999998</v>
+        <v>51.139670946000003</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.41225251000000185</v>
+        <v>-0.41225273399999907</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.1851930085274702</v>
+        <v>-9.1851977202402004</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>51.068400214999997</v>
+        <v>51.068400226000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-7.127059300000127E-2</v>
+        <v>-7.127072000000112E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.6596156111632676</v>
+        <v>-1.6596185414250897</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>51.383216263999998</v>
+        <v>51.383216204999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.31481604900000093</v>
+        <v>0.31481597899999514</v>
       </c>
       <c r="D203" s="5">
-        <v>7.6535559443288825</v>
+        <v>7.6535541827302822</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>51.210392865000003</v>
+        <v>51.210391971</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.17282339899999499</v>
+        <v>-0.17282423399999658</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.9622730459978772</v>
+        <v>-3.9622918415310626</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>51.237562101999998</v>
+        <v>51.237561798999998</v>
       </c>
       <c r="C205" s="5">
-        <v>2.7169236999995405E-2</v>
+        <v>2.716982799999812E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>0.63851078073708933</v>
+        <v>0.63852472170451424</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>51.410568542999997</v>
+        <v>51.410567639999996</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17300644099999829</v>
+        <v>0.17300584099999838</v>
       </c>
       <c r="D206" s="5">
-        <v>4.1279666751021793</v>
+        <v>4.1279521169490963</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>51.10539567</v>
+        <v>51.105394943</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.30517287299999651</v>
+        <v>-0.30517269699999616</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.895176715015106</v>
+        <v>-6.8951729845153187</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>51.249000486</v>
+        <v>51.249000451999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.14360481599999986</v>
+        <v>0.1436055089999968</v>
       </c>
       <c r="D208" s="5">
-        <v>3.4245729050906615</v>
+        <v>3.4245897369153733</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>51.240028264999999</v>
+        <v>51.240028596999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.972221000000502E-3</v>
+        <v>-8.9718549999986408E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.20988319806363176</v>
+        <v>-0.20987464476858175</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3998644334138453</v>
+        <v>2.3998648636052611</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>51.405119747999997</v>
+        <v>51.405120263999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.16509148299999765</v>
+        <v>0.16509166699999867</v>
       </c>
       <c r="D210" s="5">
-        <v>3.9355633685143276</v>
+        <v>3.935567806896989</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>52.296679316999999</v>
+        <v>52.296682691999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.89155956900000177</v>
+        <v>0.8915624280000003</v>
       </c>
       <c r="D211" s="5">
-        <v>22.917256416611664</v>
+        <v>22.917336801180575</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>52.864680620000001</v>
+        <v>52.864680708000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.56800130300000262</v>
+        <v>0.56799801600000421</v>
       </c>
       <c r="D212" s="5">
-        <v>13.840814211435459</v>
+        <v>13.840728324015128</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>52.419423459999997</v>
+        <v>52.419423123999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.44525716000000415</v>
+        <v>-0.4452575840000037</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.651795381112759</v>
+        <v>-9.6518041352736219</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>52.980635217</v>
+        <v>52.980634807000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.56121175700000236</v>
+        <v>0.56121168300000335</v>
       </c>
       <c r="D214" s="5">
-        <v>13.631581740835387</v>
+        <v>13.631579928858638</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>53.599858437000002</v>
+        <v>53.599858105000003</v>
       </c>
       <c r="C215" s="5">
-        <v>0.61922322000000207</v>
+        <v>0.61922329800000142</v>
       </c>
       <c r="D215" s="5">
-        <v>14.962918367093314</v>
+        <v>14.962920497995857</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>53.789272713000003</v>
+        <v>53.789271051</v>
       </c>
       <c r="C216" s="5">
-        <v>0.18941427600000083</v>
+        <v>0.18941294599999736</v>
       </c>
       <c r="D216" s="5">
-        <v>4.3240297672372474</v>
+        <v>4.3239988402057117</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>54.23632259</v>
+        <v>54.236321824999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.44704987699999776</v>
+        <v>0.44705077399999738</v>
       </c>
       <c r="D217" s="5">
-        <v>10.442125397289193</v>
+        <v>10.44214765369793</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>54.330670046000002</v>
+        <v>54.330669119</v>
       </c>
       <c r="C218" s="5">
-        <v>9.4347456000001273E-2</v>
+        <v>9.434729400000208E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>2.1075629949486974</v>
+        <v>2.1075593714606544</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>55.269057322999998</v>
+        <v>55.269056724000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.9383872769999968</v>
+        <v>0.93838760500000262</v>
       </c>
       <c r="D219" s="5">
-        <v>22.812890733069292</v>
+        <v>22.812899906154339</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>55.726122588000003</v>
+        <v>55.726122263000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.45706526500000422</v>
+        <v>0.45706553899999847</v>
       </c>
       <c r="D220" s="5">
-        <v>10.387837295885817</v>
+        <v>10.387843926834318</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>56.444603252</v>
+        <v>56.444602195000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.71848066399999766</v>
+        <v>0.71847993200000104</v>
       </c>
       <c r="D221" s="5">
-        <v>16.617354478002344</v>
+        <v>16.617336433710395</v>
       </c>
       <c r="E221" s="5">
-        <v>10.15724456685172</v>
+        <v>10.15724179026849</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>56.839815528999999</v>
+        <v>56.839821948000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.39521227699999883</v>
+        <v>0.39521975299999923</v>
       </c>
       <c r="D222" s="5">
-        <v>8.7333629889205113</v>
+        <v>8.7335347760961959</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>57.508569444999999</v>
+        <v>57.508571582999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.668753916</v>
+        <v>0.66874963499999751</v>
       </c>
       <c r="D223" s="5">
-        <v>15.069136988451337</v>
+        <v>15.069032384678005</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>57.688466626</v>
+        <v>57.688464801000002</v>
       </c>
       <c r="C224" s="5">
-        <v>0.17989718100000118</v>
+        <v>0.17989321800000369</v>
       </c>
       <c r="D224" s="5">
-        <v>3.8190790922420836</v>
+        <v>3.8189933636638473</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>57.790845910000002</v>
+        <v>57.790844446000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.10237928400000129</v>
+        <v>0.10237964499999919</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1505412740114638</v>
+        <v>2.1505489999119165</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>57.884228278999998</v>
+        <v>57.884227326999998</v>
       </c>
       <c r="C226" s="5">
-        <v>9.3382368999996856E-2</v>
+        <v>9.3382880999996587E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.9563673491819422</v>
+        <v>1.956378221128996</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>57.848068411</v>
+        <v>57.848067868000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.6159867999998596E-2</v>
+        <v>-3.615945899999673E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.74706127597057304</v>
+        <v>-0.74705286730374354</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>57.333518077999997</v>
+        <v>57.333516766999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.51455033300000252</v>
+        <v>-0.51455110100000212</v>
       </c>
       <c r="D228" s="5">
-        <v>-10.166824070409675</v>
+        <v>-10.166838601335936</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>57.612433938000002</v>
+        <v>57.612434358000002</v>
       </c>
       <c r="C229" s="5">
-        <v>0.27891586000000501</v>
+        <v>0.27891759100000257</v>
       </c>
       <c r="D229" s="5">
-        <v>5.9965130100060993</v>
+        <v>5.9965513675628968</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>57.364130242000002</v>
+        <v>57.364130928000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.24830369600000068</v>
+        <v>-0.24830342999999999</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.0510250877909506</v>
+        <v>-5.0510197684458973</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>57.340399259999998</v>
+        <v>57.340400160999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.3730982000003564E-2</v>
+        <v>-2.3730767000003539E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.49530034750658869</v>
+        <v>-0.49529586443709528</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>56.830503524999997</v>
+        <v>56.830503212000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.50989573500000063</v>
+        <v>-0.50989694899999449</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.164188273917208</v>
+        <v>-10.164211150551839</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>55.843006952000003</v>
+        <v>55.843001854000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.98749657299999427</v>
+        <v>-0.98750135800000294</v>
       </c>
       <c r="D233" s="5">
-        <v>-18.969690376660886</v>
+        <v>-18.969773789910029</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.0658172178377057</v>
+        <v>-1.0658243970285142</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>54.831677587000001</v>
+        <v>54.831688098999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.0113293650000017</v>
+        <v>-1.0113137550000033</v>
       </c>
       <c r="D234" s="5">
-        <v>-19.693101206436413</v>
+        <v>-19.692828478322344</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>53.726514510000001</v>
+        <v>53.726513505</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.1051630770000003</v>
+        <v>-1.1051745939999975</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.67766973797821</v>
+        <v>-21.677867504581073</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>52.909452457</v>
+        <v>52.909447589000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.81706205300000079</v>
+        <v>-0.81706591599999712</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.797724319352771</v>
+        <v>-16.797797504441959</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>52.355572193</v>
+        <v>52.355569262000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.55388026400000001</v>
+        <v>-0.55387832699999962</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.863516676147945</v>
+        <v>-11.863478576147912</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>51.906075936999997</v>
+        <v>51.906074343</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.44949625600000331</v>
+        <v>-0.44949491900000282</v>
       </c>
       <c r="D238" s="5">
-        <v>-9.8297136297425087</v>
+        <v>-9.8296862829661329</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>51.415739977000001</v>
+        <v>51.415738787000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49033595999999591</v>
+        <v>-0.49033555599999801</v>
       </c>
       <c r="D239" s="5">
-        <v>-10.765105678662778</v>
+        <v>-10.765097578292481</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>51.176512918999997</v>
+        <v>51.176511189000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.23922705800000443</v>
+        <v>-0.23922759799999938</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.4426703874554061</v>
+        <v>-5.4426824831221747</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>50.779612655000001</v>
+        <v>50.779616617999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.39690026399999567</v>
+        <v>-0.39689457100000425</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.919727855627313</v>
+        <v>-8.9196056101190972</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>50.315763062999999</v>
+        <v>50.315771050999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.46384959200000253</v>
+        <v>-0.4638455669999999</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.427198992724673</v>
+        <v>-10.427112235049885</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>49.613058520999999</v>
+        <v>49.613065951999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.70270454199999932</v>
+        <v>-0.70270509899999922</v>
       </c>
       <c r="D243" s="5">
-        <v>-15.529852602588324</v>
+        <v>-15.529861703356628</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>49.311857482000001</v>
+        <v>49.311862920999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.30120103899999862</v>
+        <v>-0.30120303100000001</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.0468032707026618</v>
+        <v>-7.0468473094198458</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>48.944778407999998</v>
+        <v>48.944774688000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.36707907400000295</v>
+        <v>-0.36708823299999693</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.5760340185306987</v>
+        <v>-8.5762384079514753</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.352895949763942</v>
+        <v>-12.352894609847842</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>49.406957437000003</v>
+        <v>49.406974922000003</v>
       </c>
       <c r="C246" s="5">
-        <v>0.46217902900000496</v>
+        <v>0.46220023400000088</v>
       </c>
       <c r="D246" s="5">
-        <v>11.938870921638678</v>
+        <v>11.939448395374175</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>48.254967014999998</v>
+        <v>48.254924389999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.1519904220000043</v>
+        <v>-1.1520505320000041</v>
       </c>
       <c r="D247" s="5">
-        <v>-24.656297975310427</v>
+        <v>-24.657416573802916</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>48.312874700999998</v>
+        <v>48.312862600000003</v>
       </c>
       <c r="C248" s="5">
-        <v>5.7907686000000069E-2</v>
+        <v>5.793821000000321E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>1.4495856003046592</v>
+        <v>1.4503560408982707</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>48.230289264</v>
+        <v>48.230282373999998</v>
       </c>
       <c r="C249" s="5">
-        <v>-8.2585436999998763E-2</v>
+        <v>-8.2580226000004586E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0320895422342944</v>
+        <v>-2.0319630280321577</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>47.726135933000002</v>
+        <v>47.726135313999997</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.50415333099999771</v>
+        <v>-0.50414706000000109</v>
       </c>
       <c r="D250" s="5">
-        <v>-11.847042623123583</v>
+        <v>-11.846905224506033</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>46.785370022000002</v>
+        <v>46.785376067999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.94076591099999973</v>
+        <v>-0.94075924599999894</v>
       </c>
       <c r="D251" s="5">
-        <v>-21.250911215577851</v>
+        <v>-21.250776839665885</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>46.82817043</v>
+        <v>46.828179505000001</v>
       </c>
       <c r="C252" s="5">
-        <v>4.2800407999997958E-2</v>
+        <v>4.2803437000003441E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1033299802165608</v>
+        <v>1.103408313283416</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>46.255093621</v>
+        <v>46.255106834999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.5730768089999998</v>
+        <v>-0.57307267000000195</v>
       </c>
       <c r="D253" s="5">
-        <v>-13.736219274920302</v>
+        <v>-13.736124160749686</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>45.859013107000003</v>
+        <v>45.859035677000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.39608051399999766</v>
+        <v>-0.39607115799999804</v>
       </c>
       <c r="D254" s="5">
-        <v>-9.8051623472928178</v>
+        <v>-9.8049388616482052</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>45.912607585000003</v>
+        <v>45.912637930999999</v>
       </c>
       <c r="C255" s="5">
-        <v>5.3594478000000834E-2</v>
+        <v>5.3602253999997629E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.4114646880054371</v>
+        <v>1.4116700958865414</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>45.502935831999999</v>
+        <v>45.502974477000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.40967175300000491</v>
+        <v>-0.40966345399999682</v>
       </c>
       <c r="D256" s="5">
-        <v>-10.197276352494599</v>
+        <v>-10.197073396995437</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>45.576516210999998</v>
+        <v>45.576483205999999</v>
       </c>
       <c r="C257" s="5">
-        <v>7.3580378999999141E-2</v>
+        <v>7.350872899999672E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.9578075283396057</v>
+        <v>1.9558824372297945</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.8817600294814323</v>
+        <v>-6.8818203852633602</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>45.133838144999999</v>
+        <v>45.133862593000003</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.44267806599999915</v>
+        <v>-0.44262061299999544</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.052509270505183</v>
+        <v>-11.051158135663897</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>44.837427165999998</v>
+        <v>44.837323411</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.29641097900000091</v>
+        <v>-0.29653918200000362</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.6023331532043219</v>
+        <v>-7.6054994269102565</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>45.400181173</v>
+        <v>45.400127044999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.56275400700000233</v>
+        <v>0.562803633999998</v>
       </c>
       <c r="D260" s="5">
-        <v>16.145615755452102</v>
+        <v>16.147179253186582</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>45.412568514</v>
+        <v>45.412534266999998</v>
       </c>
       <c r="C261" s="5">
-        <v>1.2387341000000163E-2</v>
+        <v>1.2407222000000218E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.32790918860290397</v>
+        <v>0.32843664823740681</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>45.256626052000001</v>
+        <v>45.256621527999997</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.15594246199999873</v>
+        <v>-0.15591273900000147</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.043745131502396</v>
+        <v>-4.0429918710426005</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>45.039616180000003</v>
+        <v>45.039638277999998</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.21700987199999844</v>
+        <v>-0.21698324999999841</v>
       </c>
       <c r="D263" s="5">
-        <v>-5.6047615002606133</v>
+        <v>-5.6040925023582711</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>45.225983546000002</v>
+        <v>45.226012343000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.18636736599999892</v>
+        <v>0.18637406500000253</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0800024517323683</v>
+        <v>5.0801866793190875</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>45.063882237999998</v>
+        <v>45.063916679999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.162101308000004</v>
+        <v>-0.16209566300000233</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.2173176493877751</v>
+        <v>-4.2171710363060777</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>45.122915292000002</v>
+        <v>45.122988888999998</v>
       </c>
       <c r="C266" s="5">
-        <v>5.9033054000003915E-2</v>
+        <v>5.9072208999999987E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5833587977837738</v>
+        <v>1.5844153595765409</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>44.800743681999997</v>
+        <v>44.800854385999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.32217161000000516</v>
+        <v>-0.3221345030000009</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.2392677290528802</v>
+        <v>-8.2383427818405348</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>44.765631540000001</v>
+        <v>44.765745688000003</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.5112141999995572E-2</v>
+        <v>-3.5108697999994831E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.93644472281299018</v>
+        <v>-0.93635096269530926</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>44.396631392000003</v>
+        <v>44.396606630999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.36900014799999781</v>
+        <v>-0.36913905700000527</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.4551735910159422</v>
+        <v>-9.4585500771857021</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.5887999283175311</v>
+        <v>-2.5887837147660298</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>45.153990358000001</v>
+        <v>45.154019042000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.75735896599999819</v>
+        <v>0.75741241100000423</v>
       </c>
       <c r="D270" s="5">
-        <v>22.50488339285921</v>
+        <v>22.506637142463969</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>44.978186334999997</v>
+        <v>44.978021005999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.17580402300000486</v>
+        <v>-0.17599803600000286</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.5733581826418295</v>
+        <v>-4.5782946826444686</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>44.981278688000003</v>
+        <v>44.980853967999998</v>
       </c>
       <c r="C272" s="5">
-        <v>3.0923530000066535E-3</v>
+        <v>2.8329619999993838E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>8.2533944249307822E-2</v>
+        <v>7.5608758349865468E-2</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>44.925928990999999</v>
+        <v>44.925834299999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.5349697000004028E-2</v>
+        <v>-5.5019667999999911E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.4666537635272592</v>
+        <v>-1.4579810927708547</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>45.200413523999998</v>
+        <v>45.200341195</v>
       </c>
       <c r="C274" s="5">
-        <v>0.27448453299999898</v>
+        <v>0.2745068950000018</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5831114580907855</v>
+        <v>7.5837666802931691</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>45.684441208999999</v>
+        <v>45.684649456000002</v>
       </c>
       <c r="C275" s="5">
-        <v>0.48402768500000093</v>
+        <v>0.48430826100000246</v>
       </c>
       <c r="D275" s="5">
-        <v>13.634684290181509</v>
+        <v>13.643082505152805</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>45.841968125999998</v>
+        <v>45.842029918999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.15752691699999843</v>
+        <v>0.15738046299999553</v>
       </c>
       <c r="D276" s="5">
-        <v>4.2171642865978853</v>
+        <v>4.2131494027473293</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>46.488326352000001</v>
+        <v>46.488474863999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.64635822600000381</v>
+        <v>0.64644494499999894</v>
       </c>
       <c r="D277" s="5">
-        <v>18.295405263319985</v>
+        <v>18.298026691041635</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>46.688424673999997</v>
+        <v>46.688700075</v>
       </c>
       <c r="C278" s="5">
-        <v>0.20009832199999522</v>
+        <v>0.2002252110000029</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2891723297731952</v>
+        <v>5.2925889081233635</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>46.899413666000001</v>
+        <v>46.899746821999997</v>
       </c>
       <c r="C279" s="5">
-        <v>0.21098899200000432</v>
+        <v>0.21104674699999748</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5597400877134273</v>
+        <v>5.5612663920726391</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>47.333928835999998</v>
+        <v>47.334183555999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.4345151699999974</v>
+        <v>0.43443673400000193</v>
       </c>
       <c r="D280" s="5">
-        <v>11.702188857965146</v>
+        <v>11.699880296821519</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>47.513310396999998</v>
+        <v>47.513220062999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17938156099999958</v>
+        <v>0.17903650699999929</v>
       </c>
       <c r="D281" s="5">
-        <v>4.6436402350569006</v>
+        <v>4.6344957468811288</v>
       </c>
       <c r="E281" s="5">
-        <v>7.0200799188598006</v>
+        <v>7.0199361358933787</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>47.740872349999997</v>
+        <v>47.740716141</v>
       </c>
       <c r="C282" s="5">
-        <v>0.2275619529999986</v>
+        <v>0.22749607800000149</v>
       </c>
       <c r="D282" s="5">
-        <v>5.9011616760531016</v>
+        <v>5.8994196763979545</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>47.875141790999997</v>
+        <v>47.874793959000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.13426944100000071</v>
+        <v>0.13407781800000151</v>
       </c>
       <c r="D283" s="5">
-        <v>3.4276538921268029</v>
+        <v>3.4226976727859126</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>48.757150138999997</v>
+        <v>48.756183460000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.88200834799999939</v>
+        <v>0.88138950100000102</v>
       </c>
       <c r="D284" s="5">
-        <v>24.491264677555471</v>
+        <v>24.472501011227109</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>49.163539049999997</v>
+        <v>49.163193724999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.40638891100000052</v>
+        <v>0.40701026499999671</v>
       </c>
       <c r="D285" s="5">
-        <v>10.473445742691712</v>
+        <v>10.490419175584131</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>49.555470892000002</v>
+        <v>49.555127276</v>
       </c>
       <c r="C286" s="5">
-        <v>0.3919318420000053</v>
+        <v>0.39193355100000105</v>
       </c>
       <c r="D286" s="5">
-        <v>9.9971999133879663</v>
+        <v>9.9973187629122773</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>50.020126781999998</v>
+        <v>50.021139865999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.46465588999999596</v>
+        <v>0.46601258999999828</v>
       </c>
       <c r="D287" s="5">
-        <v>11.850561960535222</v>
+        <v>11.887058908819848</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>50.394250016000001</v>
+        <v>50.394170494999997</v>
       </c>
       <c r="C288" s="5">
-        <v>0.37412323400000247</v>
+        <v>0.37303062899999873</v>
       </c>
       <c r="D288" s="5">
-        <v>9.3539254089096247</v>
+        <v>9.3252810995632096</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>50.631277175000001</v>
+        <v>50.631352110000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23702715900000015</v>
+        <v>0.23718161500000434</v>
       </c>
       <c r="D289" s="5">
-        <v>5.792469782769305</v>
+        <v>5.7963520040789307</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>50.948481749999999</v>
+        <v>50.949889872999996</v>
       </c>
       <c r="C290" s="5">
-        <v>0.3172045749999981</v>
+        <v>0.31853776299999481</v>
       </c>
       <c r="D290" s="5">
-        <v>7.7825288143101856</v>
+        <v>7.8163663436459085</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>51.282064452999997</v>
+        <v>51.282220158000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.33358270299999759</v>
+        <v>0.33233028500000472</v>
       </c>
       <c r="D291" s="5">
-        <v>8.146144706313784</v>
+        <v>8.1142226652426643</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>51.502232892000002</v>
+        <v>51.503312983000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.22016843900000538</v>
+        <v>0.22109282499999949</v>
       </c>
       <c r="D292" s="5">
-        <v>5.2753511202292103</v>
+        <v>5.2980112601494378</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>51.504002008999997</v>
+        <v>51.503409761999997</v>
       </c>
       <c r="C293" s="5">
-        <v>1.7691169999949352E-3</v>
+        <v>9.6778999996161019E-5</v>
       </c>
       <c r="D293" s="5">
-        <v>4.122814500788774E-2</v>
+        <v>2.2549229074630972E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>8.3991024381495638</v>
+        <v>8.3980620419100696</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>52.143451759000001</v>
+        <v>52.142692519999997</v>
       </c>
       <c r="C294" s="5">
-        <v>0.63944975000000426</v>
+        <v>0.63928275800000023</v>
       </c>
       <c r="D294" s="5">
-        <v>15.959306084690471</v>
+        <v>15.95504594751025</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>52.469481469999998</v>
+        <v>52.468625983000003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.32602971099999678</v>
+        <v>0.32593346300000547</v>
       </c>
       <c r="D295" s="5">
-        <v>7.7665412372585507</v>
+        <v>7.7642860347218123</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>53.034071574000002</v>
+        <v>53.032458247000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.56459010400000409</v>
+        <v>0.56383226399999842</v>
       </c>
       <c r="D296" s="5">
-        <v>13.704689659832914</v>
+        <v>13.685430029603406</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>53.612232747</v>
+        <v>53.611600181999997</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57816117299999803</v>
+        <v>0.57914193499999556</v>
       </c>
       <c r="D297" s="5">
-        <v>13.895636799500878</v>
+        <v>13.921091321907353</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>54.105604472000003</v>
+        <v>54.104865621999998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.49337172500000293</v>
+        <v>0.49326544000000183</v>
       </c>
       <c r="D298" s="5">
-        <v>11.619560601218515</v>
+        <v>11.61707352315171</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>54.342181328000002</v>
+        <v>54.343691059000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.23657685599999922</v>
+        <v>0.23882543700000269</v>
       </c>
       <c r="D299" s="5">
-        <v>5.3750434781216772</v>
+        <v>5.4274540520111048</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>54.73634757</v>
+        <v>54.737150477</v>
       </c>
       <c r="C300" s="5">
-        <v>0.39416624199999717</v>
+        <v>0.39345941799999906</v>
       </c>
       <c r="D300" s="5">
-        <v>9.0598679702495346</v>
+        <v>9.0427080541862779</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>55.280021235</v>
+        <v>55.279948537999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.54367366500000003</v>
+        <v>0.54279806099999917</v>
       </c>
       <c r="D301" s="5">
-        <v>12.592286671746123</v>
+        <v>12.570693198920079</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>55.968352961999997</v>
+        <v>55.971273934000003</v>
       </c>
       <c r="C302" s="5">
-        <v>0.68833172699999778</v>
+        <v>0.69132539600000342</v>
       </c>
       <c r="D302" s="5">
-        <v>16.009059431793094</v>
+        <v>16.083565917959564</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>56.996232362000001</v>
+        <v>56.996412401000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0278794000000033</v>
+        <v>1.0251384669999979</v>
       </c>
       <c r="D303" s="5">
-        <v>24.406611137521583</v>
+        <v>24.333437443674754</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>57.710636471000001</v>
+        <v>57.713134048000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.71440410900000018</v>
+        <v>0.71672164699999996</v>
       </c>
       <c r="D304" s="5">
-        <v>16.12255644556193</v>
+        <v>16.178472974221926</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>58.304717418999999</v>
+        <v>58.304453057000003</v>
       </c>
       <c r="C305" s="5">
-        <v>0.59408094799999844</v>
+        <v>0.59131900900000289</v>
       </c>
       <c r="D305" s="5">
-        <v>13.076919761434592</v>
+        <v>13.012062787673241</v>
       </c>
       <c r="E305" s="5">
-        <v>13.204246553135079</v>
+        <v>13.205035018900668</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>58.252192911000002</v>
+        <v>58.247687509000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.2524507999997638E-2</v>
+        <v>-5.6765548000001331E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.0756942806215752</v>
+        <v>-1.1620909093807086</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>58.363482329</v>
+        <v>58.362641371000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.11128941799999836</v>
+        <v>0.11495386200000013</v>
       </c>
       <c r="D307" s="5">
-        <v>2.316814763136299</v>
+        <v>2.3941180584927446</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>58.010101773000002</v>
+        <v>58.008052939000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.35338055599999763</v>
+        <v>-0.3545884319999999</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.0286433619985544</v>
+        <v>-7.0519689387021023</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>58.337078112999997</v>
+        <v>58.335733890999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.32697633999999454</v>
+        <v>0.32768095199999436</v>
       </c>
       <c r="D309" s="5">
-        <v>6.9775257232923993</v>
+        <v>6.9932867335088078</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>58.435889394999997</v>
+        <v>58.434512288999997</v>
       </c>
       <c r="C310" s="5">
-        <v>9.8811281999999778E-2</v>
+        <v>9.8778398000000323E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>2.0516011655386635</v>
+        <v>2.0509597297686533</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>58.343204857000003</v>
+        <v>58.345159041999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.2684537999993211E-2</v>
+        <v>-8.9353246999998248E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.8867911281121974</v>
+        <v>-1.819587501640374</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>58.884765756999997</v>
+        <v>58.886666322000004</v>
       </c>
       <c r="C312" s="5">
-        <v>0.54156089999999324</v>
+        <v>0.5415072800000047</v>
       </c>
       <c r="D312" s="5">
-        <v>11.725431506045215</v>
+        <v>11.723797733400021</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>58.935509359000001</v>
+        <v>58.935459397000002</v>
       </c>
       <c r="C313" s="5">
-        <v>5.0743602000004273E-2</v>
+        <v>4.8793074999998964E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>1.0390082570043369</v>
+        <v>0.99885538408710506</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>58.474932467999999</v>
+        <v>58.480774029999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.46057689100000232</v>
+        <v>-0.45468536700000328</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.9851514042325284</v>
+        <v>-8.8750574010992516</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>58.418105654999998</v>
+        <v>58.418684200999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.6826813000000698E-2</v>
+        <v>-6.2089829000001373E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.159964875654973</v>
+        <v>-1.2666427470876207</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>58.342209910000001</v>
+        <v>58.346476862000003</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.589574499999685E-2</v>
+        <v>-7.2207338999994874E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.5479264061464826</v>
+        <v>-1.4731960255768839</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>58.278882099999997</v>
+        <v>58.279190661999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.3327810000004092E-2</v>
+        <v>-6.7286200000005181E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.2947971842565242</v>
+        <v>-1.3751176866084847</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.4310855353846268E-2</v>
+        <v>-4.3328414341370358E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>58.314626752000002</v>
+        <v>58.306219159999998</v>
       </c>
       <c r="C318" s="5">
-        <v>3.5744652000005317E-2</v>
+        <v>2.7028497999999956E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>0.73849347362342499</v>
+        <v>0.5579531458750342</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>58.174853790999997</v>
+        <v>58.173356648999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13977296100000558</v>
+        <v>-0.13286251099999902</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.8386360534368049</v>
+        <v>-2.700431247050028</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>57.995287468999997</v>
+        <v>57.991826858000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.17956632199999945</v>
+        <v>-0.18152979099999556</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.6417597400483004</v>
+        <v>-3.6809928298236039</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>57.631584048999997</v>
+        <v>57.628449768000003</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.36370342000000022</v>
+        <v>-0.36337709000000018</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.2712908007599548</v>
+        <v>-7.2654085610870052</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>57.365191789999997</v>
+        <v>57.362259657000003</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.26639225899999985</v>
+        <v>-0.26619011100000023</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.4079322990662648</v>
+        <v>-5.4042187309734651</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>56.836912748000003</v>
+        <v>56.838127854</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.52827904199999409</v>
+        <v>-0.52413180300000306</v>
       </c>
       <c r="D323" s="5">
-        <v>-10.507969661940031</v>
+        <v>-10.430084867314537</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.316252716000001</v>
+        <v>57.319925550999997</v>
       </c>
       <c r="C324" s="5">
-        <v>0.4793399679999979</v>
+        <v>0.48179769699999753</v>
       </c>
       <c r="D324" s="5">
-        <v>10.603203616581357</v>
+        <v>10.65989058803185</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.256324657999997</v>
+        <v>57.257419298000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-5.9928058000004114E-2</v>
+        <v>-6.2506252999995127E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2474918637791044</v>
+        <v>-1.3007565164697699</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.753892278000002</v>
+        <v>57.763969922999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.49756762000000521</v>
+        <v>0.50655062499999559</v>
       </c>
       <c r="D326" s="5">
-        <v>10.941363846152141</v>
+        <v>11.148386485591377</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.569265029999997</v>
+        <v>57.572783684999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.1846272480000053</v>
+        <v>-0.19118623800000023</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.7694167726346484</v>
+        <v>-3.9002312259632466</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>57.283428624000003</v>
+        <v>57.290120315999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.28583640599999427</v>
+        <v>-0.282663368999998</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.7980634960939526</v>
+        <v>-5.735087024594943</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>57.555580941999999</v>
+        <v>57.557176061</v>
       </c>
       <c r="C329" s="5">
-        <v>0.27215231799999628</v>
+        <v>0.2670557450000004</v>
       </c>
       <c r="D329" s="5">
-        <v>5.8525322723059992</v>
+        <v>5.7394198081202497</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.2411033498530344</v>
+        <v>-1.2388892035022248</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>57.701905425</v>
+        <v>57.689417388000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.14632448300000078</v>
+        <v>0.13224132700000268</v>
       </c>
       <c r="D330" s="5">
-        <v>3.0938012111682456</v>
+        <v>2.7921857611581169</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>57.818296465000003</v>
+        <v>57.815204729999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.11639104000000344</v>
+        <v>0.12578734199999531</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4475659413204731</v>
+        <v>2.6481149957651828</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>58.290948381</v>
+        <v>58.283906141000003</v>
       </c>
       <c r="C332" s="5">
-        <v>0.47265191599999667</v>
+        <v>0.46870141100000495</v>
       </c>
       <c r="D332" s="5">
-        <v>10.263038298451477</v>
+        <v>10.173967027975927</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>58.311205260000001</v>
+        <v>58.303312525000003</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0256879000001504E-2</v>
+        <v>1.9406383999999832E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.41781391907456111</v>
+        <v>0.40028811251422436</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>58.785087447000002</v>
+        <v>58.778661679000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.47388218700000095</v>
+        <v>0.47534915399999988</v>
       </c>
       <c r="D334" s="5">
-        <v>10.200053481402339</v>
+        <v>10.234506172099888</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>59.024020190000002</v>
+        <v>59.024537895999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.23893274299999945</v>
+        <v>0.24587621699999573</v>
       </c>
       <c r="D335" s="5">
-        <v>4.9879399883026698</v>
+        <v>5.1368173898920455</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>58.752210337000001</v>
+        <v>58.757308625</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.2718098530000006</v>
+        <v>-0.26722927099999794</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.3882484558360417</v>
+        <v>-5.2996489534198998</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>59.367627169000002</v>
+        <v>59.371143240000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.61541683200000108</v>
+        <v>0.6138346150000018</v>
       </c>
       <c r="D337" s="5">
-        <v>13.319793522451274</v>
+        <v>13.282337954918821</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>59.926963161000003</v>
+        <v>59.945430002000002</v>
       </c>
       <c r="C338" s="5">
-        <v>0.55933599200000117</v>
+        <v>0.57428676199999984</v>
       </c>
       <c r="D338" s="5">
-        <v>11.910528483164185</v>
+        <v>12.245261896421834</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>59.991498004999997</v>
+        <v>60.000468138000002</v>
       </c>
       <c r="C339" s="5">
-        <v>6.4534843999993541E-2</v>
+        <v>5.5038136000000293E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.2999514675343882</v>
+        <v>1.1073454799679805</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>60.488134862000003</v>
+        <v>60.497700547000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.4966368570000057</v>
+        <v>0.49723240899999865</v>
       </c>
       <c r="D340" s="5">
-        <v>10.399178494643557</v>
+        <v>10.410594510844362</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>61.021739511</v>
+        <v>61.023944855000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.53360464899999727</v>
+        <v>0.52624430800000255</v>
       </c>
       <c r="D341" s="5">
-        <v>11.114998270004794</v>
+        <v>10.952459097284217</v>
       </c>
       <c r="E341" s="5">
-        <v>6.0222805717015104</v>
+        <v>6.0231738790066158</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>62.042228256000001</v>
+        <v>62.028044422999997</v>
       </c>
       <c r="C342" s="5">
-        <v>1.0204887450000015</v>
+        <v>1.0040995679999938</v>
       </c>
       <c r="D342" s="5">
-        <v>22.020736539918715</v>
+        <v>21.633645721144479</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>62.313230529000002</v>
+        <v>62.304778046000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.27100227300000057</v>
+        <v>0.27673362300000548</v>
       </c>
       <c r="D343" s="5">
-        <v>5.3694127307055917</v>
+        <v>5.4870550002151575</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>62.599011953000002</v>
+        <v>62.587654276000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.28578142399999962</v>
+        <v>0.2828762299999994</v>
       </c>
       <c r="D344" s="5">
-        <v>5.6444134036244265</v>
+        <v>5.5863702443951446</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>63.074604428000001</v>
+        <v>63.06134935</v>
       </c>
       <c r="C345" s="5">
-        <v>0.47559247499999913</v>
+        <v>0.47369507399999833</v>
       </c>
       <c r="D345" s="5">
-        <v>9.507706833951568</v>
+        <v>9.4699733562110247</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>63.484997544000002</v>
+        <v>63.471824589000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.41039311600000161</v>
+        <v>0.41047523900000016</v>
       </c>
       <c r="D346" s="5">
-        <v>8.0933207867285759</v>
+        <v>8.0967616152958435</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>63.925810599999998</v>
+        <v>63.924430125000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.4408130559999961</v>
+        <v>0.45260553600000009</v>
       </c>
       <c r="D347" s="5">
-        <v>8.6579830523358723</v>
+        <v>8.9006785268628263</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>63.974940797999999</v>
+        <v>63.979575699999998</v>
       </c>
       <c r="C348" s="5">
-        <v>4.9130198000000291E-2</v>
+        <v>5.5145574999997393E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.92616872834312414</v>
+        <v>1.0401277242653384</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>64.190803220000006</v>
+        <v>64.197290323999994</v>
       </c>
       <c r="C349" s="5">
-        <v>0.21586242200000783</v>
+        <v>0.21771462399999564</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1249986028588648</v>
+        <v>4.1607510818470583</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>63.713480930000003</v>
+        <v>63.742815188999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.47732229000000359</v>
+        <v>-0.45447513499999559</v>
       </c>
       <c r="D350" s="5">
-        <v>-8.5671460780723514</v>
+        <v>-8.172129932750515</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>64.477418627999995</v>
+        <v>64.505351770999994</v>
       </c>
       <c r="C351" s="5">
-        <v>0.76393769799999234</v>
+        <v>0.76253658199999563</v>
       </c>
       <c r="D351" s="5">
-        <v>15.376061087179128</v>
+        <v>15.338445597383732</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>64.844561206999998</v>
+        <v>64.851425234000004</v>
       </c>
       <c r="C352" s="5">
-        <v>0.36714257900000291</v>
+        <v>0.34607346300001041</v>
       </c>
       <c r="D352" s="5">
-        <v>7.0510583027578733</v>
+        <v>6.6314523420528904</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>65.189121955999994</v>
+        <v>65.190424088</v>
       </c>
       <c r="C353" s="5">
-        <v>0.34456074899999578</v>
+        <v>0.33899885399999619</v>
       </c>
       <c r="D353" s="5">
-        <v>6.5660597877244875</v>
+        <v>6.4563019873698835</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8293406225313547</v>
+        <v>6.8276137226133793</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>65.494059884999999</v>
+        <v>65.475715457000007</v>
       </c>
       <c r="C354" s="5">
-        <v>0.30493792900000471</v>
+        <v>0.28529136900000651</v>
       </c>
       <c r="D354" s="5">
-        <v>5.7599831542140434</v>
+        <v>5.3797967635742294</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>65.940538472</v>
+        <v>65.926107103999996</v>
       </c>
       <c r="C355" s="5">
-        <v>0.44647858700000143</v>
+        <v>0.45039164699998935</v>
       </c>
       <c r="D355" s="5">
-        <v>8.4942996046532215</v>
+        <v>8.5740774677428355</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>66.122834674999993</v>
+        <v>66.105455057</v>
       </c>
       <c r="C356" s="5">
-        <v>0.18229620299999283</v>
+        <v>0.17934795300000417</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3683751892614744</v>
+        <v>3.3138176629935234</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>66.530239559999998</v>
+        <v>66.510332887000004</v>
       </c>
       <c r="C357" s="5">
-        <v>0.40740488500000538</v>
+        <v>0.40487783000000377</v>
       </c>
       <c r="D357" s="5">
-        <v>7.6493683165836046</v>
+        <v>7.6023776625192996</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>66.475576869999998</v>
+        <v>66.455021764999998</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.466269000000068E-2</v>
+        <v>-5.5311122000006208E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.98150283533966487</v>
+        <v>-0.99338852932816524</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>66.959710238</v>
+        <v>66.955439522999995</v>
       </c>
       <c r="C359" s="5">
-        <v>0.48413336800000195</v>
+        <v>0.50041775799999755</v>
       </c>
       <c r="D359" s="5">
-        <v>9.0981559473120033</v>
+        <v>9.4200045137763802</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>67.288891432</v>
+        <v>67.292834196000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.32918119400000023</v>
+        <v>0.3373946730000057</v>
       </c>
       <c r="D360" s="5">
-        <v>6.0614827145246908</v>
+        <v>6.2173487510972958</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>67.937705531999995</v>
+        <v>67.950398328999995</v>
       </c>
       <c r="C361" s="5">
-        <v>0.64881409999999562</v>
+        <v>0.65756413299999394</v>
       </c>
       <c r="D361" s="5">
-        <v>12.204434699595534</v>
+        <v>12.377209309753901</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>67.923297309000006</v>
+        <v>67.96713373</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.4408222999989562E-2</v>
+        <v>1.6735401000005368E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.25419925694790679</v>
+        <v>0.29594685979399404</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.810726220000006</v>
+        <v>67.861705645000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.11257108899999935</v>
+        <v>-0.10542808499999978</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.9707632969195643</v>
+        <v>-1.8455968066025452</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>67.957751787000007</v>
+        <v>67.964184232999997</v>
       </c>
       <c r="C364" s="5">
-        <v>0.14702556700000002</v>
+        <v>0.10247858799999676</v>
       </c>
       <c r="D364" s="5">
-        <v>2.633062648395379</v>
+        <v>1.8272579316090942</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>68.040860143000003</v>
+        <v>68.040428461999994</v>
       </c>
       <c r="C365" s="5">
-        <v>8.3108355999996775E-2</v>
+        <v>7.6244228999996722E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.4774410358301626</v>
+        <v>1.3545326871271524</v>
       </c>
       <c r="E365" s="5">
-        <v>4.3745614320819026</v>
+        <v>4.3718144403429582</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.051307506000001</v>
+        <v>68.028389825000005</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0447362999997267E-2</v>
+        <v>-1.2038636999989194E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>0.1844101963164535</v>
+        <v>-0.21211380873636942</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>67.889985773000006</v>
+        <v>67.862795954000006</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.16132173299999408</v>
+        <v>-0.16559387099999867</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.8079092508274228</v>
+        <v>-2.8822340605133556</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>67.848186392000002</v>
+        <v>67.818176198000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.1799381000004132E-2</v>
+        <v>-4.4619756000003008E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.73633467301776889</v>
+        <v>-0.78615245508562026</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>63.302037229</v>
+        <v>63.270784827999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.5461491630000026</v>
+        <v>-4.5473913700000068</v>
       </c>
       <c r="D369" s="5">
-        <v>-56.493582364571004</v>
+        <v>-56.520415692281546</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>62.784652303999998</v>
+        <v>62.754009455000002</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.51738492500000177</v>
+        <v>-0.51677537299999443</v>
       </c>
       <c r="D370" s="5">
-        <v>-9.3788272680745735</v>
+        <v>-9.3726905973036345</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>62.510625216999998</v>
+        <v>62.503136890999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.27402708700000034</v>
+        <v>-0.25087256400000513</v>
       </c>
       <c r="D371" s="5">
-        <v>-5.1135519813315655</v>
+        <v>-4.6931701589212</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>61.393304612999998</v>
+        <v>61.400751346</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1173206039999997</v>
+        <v>-1.1023855449999971</v>
       </c>
       <c r="D372" s="5">
-        <v>-19.461039992131745</v>
+        <v>-19.227698710970753</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>61.586171811</v>
+        <v>61.613685510000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.19286719800000185</v>
+        <v>0.21293416400000353</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8356251318093726</v>
+        <v>4.2418292378531453</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>61.728451450000001</v>
+        <v>61.793812613</v>
       </c>
       <c r="C374" s="5">
-        <v>0.14227963900000162</v>
+        <v>0.18012710299999668</v>
       </c>
       <c r="D374" s="5">
-        <v>2.8078022762084043</v>
+        <v>3.5651523772452842</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>62.124570961000003</v>
+        <v>62.208041551000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.39611951100000198</v>
+        <v>0.41422893800000082</v>
       </c>
       <c r="D375" s="5">
-        <v>7.9782397663243465</v>
+        <v>8.3473888236232909</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>62.359154533999998</v>
+        <v>62.371596904999997</v>
       </c>
       <c r="C376" s="5">
-        <v>0.23458357299999477</v>
+        <v>0.1635553539999961</v>
       </c>
       <c r="D376" s="5">
-        <v>4.6265225614850358</v>
+        <v>3.2010257099799322</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>62.887324567</v>
+        <v>62.885498562000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.52817003300000209</v>
+        <v>0.51390165700000523</v>
       </c>
       <c r="D377" s="5">
-        <v>10.65086289638697</v>
+        <v>10.34781524612618</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.5741775826597806</v>
+        <v>-7.5762748949750875</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>62.492683661999997</v>
+        <v>62.459300124000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.39464090500000282</v>
+        <v>-0.42619843800000012</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.2758892078218729</v>
+        <v>-7.8364358429396823</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>61.840399484000002</v>
+        <v>61.789888650000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.65228417799999505</v>
+        <v>-0.66941147400000034</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.830711904856017</v>
+        <v>-12.129400617432262</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>63.172741633000001</v>
+        <v>63.110957759000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3323421489999987</v>
+        <v>1.3210691089999997</v>
       </c>
       <c r="D380" s="5">
-        <v>29.148470083460197</v>
+        <v>28.898629817029885</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>63.623474606999999</v>
+        <v>63.565448732999997</v>
       </c>
       <c r="C381" s="5">
-        <v>0.45073297399999745</v>
+        <v>0.45449097399999516</v>
       </c>
       <c r="D381" s="5">
-        <v>8.9060219077774061</v>
+        <v>8.9923845912462497</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>64.014358638999994</v>
+        <v>63.974247490000003</v>
       </c>
       <c r="C382" s="5">
-        <v>0.39088403199999533</v>
+        <v>0.40879875700000667</v>
       </c>
       <c r="D382" s="5">
-        <v>7.6267401293424131</v>
+        <v>7.9962876797126103</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>63.860654701000001</v>
+        <v>63.849323605999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.15370393799999249</v>
+        <v>-0.12492388400000465</v>
       </c>
       <c r="D383" s="5">
-        <v>-2.843554917065827</v>
+        <v>-2.318262210449118</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>63.983221249000003</v>
+        <v>64.001290073999996</v>
       </c>
       <c r="C384" s="5">
-        <v>0.12256654800000177</v>
+        <v>0.15196646799999769</v>
       </c>
       <c r="D384" s="5">
-        <v>2.3276055636961779</v>
+        <v>2.8937811844846673</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>63.820271816999998</v>
+        <v>63.881365680000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.16294943200000489</v>
+        <v>-0.11992439399999455</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.0136571263275846</v>
+        <v>-2.2255082295512985</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>63.998024127000001</v>
+        <v>64.104094175</v>
       </c>
       <c r="C386" s="5">
-        <v>0.17775231000000247</v>
+        <v>0.22272849499999836</v>
       </c>
       <c r="D386" s="5">
-        <v>3.3939184801889066</v>
+        <v>4.2650865593453879</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>64.8270141</v>
+        <v>64.949679961000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.82898997299999877</v>
+        <v>0.84558578600000089</v>
       </c>
       <c r="D387" s="5">
-        <v>16.700692876874392</v>
+        <v>17.029398301896602</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>65.177701557000006</v>
+        <v>65.207033346000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.35068745700000648</v>
+        <v>0.25735338500000182</v>
       </c>
       <c r="D388" s="5">
-        <v>6.68817147394829</v>
+        <v>4.8598227272572903</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>65.551586580999995</v>
+        <v>65.557676387000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.37388502399998913</v>
+        <v>0.35064304099999788</v>
       </c>
       <c r="D389" s="5">
-        <v>7.1050616459493288</v>
+        <v>6.6471664870320302</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2365644147597692</v>
+        <v>4.2492750890182451</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>65.432274113999995</v>
+        <v>65.374491344999996</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.11931246700000031</v>
+        <v>-0.18318504200000518</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.1624241876004535</v>
+        <v>-3.3020542316728796</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>66.197446053999997</v>
+        <v>66.104672356999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.76517194000000188</v>
+        <v>0.73018101200000274</v>
       </c>
       <c r="D391" s="5">
-        <v>14.971616493610362</v>
+        <v>14.257840264447452</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>66.601919702999993</v>
+        <v>66.486567117000007</v>
       </c>
       <c r="C392" s="5">
-        <v>0.40447364899999627</v>
+        <v>0.38189476000000866</v>
       </c>
       <c r="D392" s="5">
-        <v>7.5836203105811517</v>
+        <v>7.1571198938601643</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>67.089361460999996</v>
+        <v>66.973734172999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.48744175800000278</v>
+        <v>0.48716705599998988</v>
       </c>
       <c r="D393" s="5">
-        <v>9.1447709198378746</v>
+        <v>9.1559093122589132</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>67.239256909000005</v>
+        <v>67.180052856000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.14989544800000942</v>
+        <v>0.20631868300000633</v>
       </c>
       <c r="D394" s="5">
-        <v>2.7143120720406255</v>
+        <v>3.7599911236378514</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>67.371558848000006</v>
+        <v>67.370585667</v>
       </c>
       <c r="C395" s="5">
-        <v>0.13230193900000131</v>
+        <v>0.19053281099999708</v>
       </c>
       <c r="D395" s="5">
-        <v>2.3868759529927397</v>
+        <v>3.4569757565312109</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>68.062691290000004</v>
+        <v>68.109895875999996</v>
       </c>
       <c r="C396" s="5">
-        <v>0.69113244199999713</v>
+        <v>0.73931020899999567</v>
       </c>
       <c r="D396" s="5">
-        <v>13.029096935281848</v>
+        <v>13.993141597406456</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>68.329042028999993</v>
+        <v>68.432607945000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.26635073899998929</v>
+        <v>0.32271206900000493</v>
       </c>
       <c r="D397" s="5">
-        <v>4.7983805215902287</v>
+        <v>5.8362631506716944</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>68.739698689999997</v>
+        <v>68.913569140000007</v>
       </c>
       <c r="C398" s="5">
-        <v>0.41065666100000442</v>
+        <v>0.48096119500000611</v>
       </c>
       <c r="D398" s="5">
-        <v>7.4552171282550095</v>
+        <v>8.7676701089781659</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>69.054500404999999</v>
+        <v>69.233405142999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.31480171500000154</v>
+        <v>0.31983600299999182</v>
       </c>
       <c r="D399" s="5">
-        <v>5.6361005526029073</v>
+        <v>5.7137278538403891</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>69.327677527000006</v>
+        <v>69.378163598</v>
       </c>
       <c r="C400" s="5">
-        <v>0.27317712200000699</v>
+        <v>0.14475845500000162</v>
       </c>
       <c r="D400" s="5">
-        <v>4.8518187851021244</v>
+        <v>2.5381066981634559</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>69.737375951999994</v>
+        <v>69.745863975999995</v>
       </c>
       <c r="C401" s="5">
-        <v>0.40969842499998776</v>
+        <v>0.367700377999995</v>
       </c>
       <c r="D401" s="5">
-        <v>7.326607911072891</v>
+        <v>6.5486373905691009</v>
       </c>
       <c r="E401" s="5">
-        <v>6.3854890313413737</v>
+        <v>6.3885540486155801</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>70.258435095999999</v>
+        <v>70.163446804000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.52105914400000586</v>
+        <v>0.41758282800000757</v>
       </c>
       <c r="D402" s="5">
-        <v>9.3438709731693557</v>
+        <v>7.4260203808597547</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>70.643200743999998</v>
+        <v>70.497552248000005</v>
       </c>
       <c r="C403" s="5">
-        <v>0.38476564799999835</v>
+        <v>0.33410544400000219</v>
       </c>
       <c r="D403" s="5">
-        <v>6.7733212622206551</v>
+        <v>5.8662349181821893</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>71.246139921999998</v>
+        <v>71.061472628000004</v>
       </c>
       <c r="C404" s="5">
-        <v>0.60293917799999974</v>
+        <v>0.563920379999999</v>
       </c>
       <c r="D404" s="5">
-        <v>10.736719640794391</v>
+        <v>10.032753800799821</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>71.471621458000001</v>
+        <v>71.285006987000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.22548153600000376</v>
+        <v>0.22353435899999852</v>
       </c>
       <c r="D405" s="5">
-        <v>3.8645982470813633</v>
+        <v>3.8407745691819484</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>71.768761260000005</v>
+        <v>71.689024584999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.29713980200000378</v>
+        <v>0.40401759799999581</v>
       </c>
       <c r="D406" s="5">
-        <v>5.1046146841069451</v>
+        <v>7.0172280869530423</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>72.260605712</v>
+        <v>72.27685108</v>
       </c>
       <c r="C407" s="5">
-        <v>0.49184445199999516</v>
+        <v>0.58782649500000161</v>
       </c>
       <c r="D407" s="5">
-        <v>8.5409874043981269</v>
+        <v>10.295710402422831</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>72.432175697000005</v>
+        <v>72.517500132999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.17156998500000498</v>
+        <v>0.2406490529999985</v>
       </c>
       <c r="D408" s="5">
-        <v>2.8866899890732656</v>
+        <v>4.0694393254614436</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>72.796098932000007</v>
+        <v>72.941537705000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.36392323500000145</v>
+        <v>0.42403757200000314</v>
       </c>
       <c r="D409" s="5">
-        <v>6.1986292560851419</v>
+        <v>7.2469825531576548</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>73.470479116999996</v>
+        <v>73.722627613</v>
       </c>
       <c r="C410" s="5">
-        <v>0.67438018499998975</v>
+        <v>0.78108990799999845</v>
       </c>
       <c r="D410" s="5">
-        <v>11.701031928809492</v>
+        <v>13.634628312101849</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>74.014033050999998</v>
+        <v>74.241650516999997</v>
       </c>
       <c r="C411" s="5">
-        <v>0.54355393400000196</v>
+        <v>0.51902290399999629</v>
       </c>
       <c r="D411" s="5">
-        <v>9.2482207859771783</v>
+        <v>8.7831800254858816</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>74.506017729000007</v>
+        <v>74.582178389000006</v>
       </c>
       <c r="C412" s="5">
-        <v>0.49198467800000856</v>
+        <v>0.34052787200000978</v>
       </c>
       <c r="D412" s="5">
-        <v>8.274797569284754</v>
+        <v>5.6450973157285089</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>74.944632948000006</v>
+        <v>74.957731171000006</v>
       </c>
       <c r="C413" s="5">
-        <v>0.438615218999999</v>
+        <v>0.37555278199999975</v>
       </c>
       <c r="D413" s="5">
-        <v>7.2976538969353522</v>
+        <v>6.2126941583245499</v>
       </c>
       <c r="E413" s="5">
-        <v>7.4669528712754341</v>
+        <v>7.4726541444714911</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>75.177218069000006</v>
+        <v>75.044216281000004</v>
       </c>
       <c r="C414" s="5">
-        <v>0.23258512099999962</v>
+        <v>8.6485109999998144E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>3.7883396372748956</v>
+        <v>1.3933619965863064</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>75.580782537999994</v>
+        <v>75.381397810999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.40356446899998843</v>
+        <v>0.33718152999999518</v>
       </c>
       <c r="D415" s="5">
-        <v>6.6354490879696693</v>
+        <v>5.526982394491986</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>75.689073125999997</v>
+        <v>75.437492770999995</v>
       </c>
       <c r="C416" s="5">
-        <v>0.10829058800000269</v>
+        <v>5.6094959999995808E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.732949048289445</v>
+        <v>0.89664217158507142</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>75.748920037999994</v>
+        <v>75.389841716000006</v>
       </c>
       <c r="C417" s="5">
-        <v>5.9846911999997587E-2</v>
+        <v>-4.7651054999988673E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.95297025115654854</v>
+        <v>-0.75536746479207828</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>75.897534985999997</v>
+        <v>75.494684968000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.1486149480000023</v>
+        <v>0.10484325199999489</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3799014644458216</v>
+        <v>1.6816414237519783</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>76.123089190000002</v>
+        <v>75.864817637000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.22555420400000514</v>
+        <v>0.37013266900000019</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6250610069247902</v>
+        <v>6.0445838729065615</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>76.409414974000001</v>
+        <v>76.137094231000006</v>
       </c>
       <c r="C420" s="5">
-        <v>0.28632578399999886</v>
+        <v>0.27227659400000448</v>
       </c>
       <c r="D420" s="5">
-        <v>4.6081791917498727</v>
+        <v>4.3928025926588621</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>76.748383855</v>
+        <v>76.323364221999995</v>
       </c>
       <c r="C421" s="5">
-        <v>0.33896888099999956</v>
+        <v>0.18626999099998898</v>
       </c>
       <c r="D421" s="5">
-        <v>5.455290786695377</v>
+        <v>2.9756368730440963</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>76.909513558</v>
+        <v>76.433950854000003</v>
       </c>
       <c r="C422" s="5">
-        <v>0.16112970300000029</v>
+        <v>0.11058663200000751</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5486402392427054</v>
+        <v>1.7526299003679746</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>76.598285282999996</v>
+        <v>76.264785122000006</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.31122827500000483</v>
+        <v>-0.16916573199999618</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.7493828611384847</v>
+        <v>-2.6237811957297019</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>76.601696580999999</v>
+        <v>76.400585379000006</v>
       </c>
       <c r="C424" s="5">
-        <v>3.4112980000031712E-3</v>
+        <v>0.13580025699999965</v>
       </c>
       <c r="D424" s="5">
-        <v>5.3454988163426087E-2</v>
+        <v>2.1578212738787572</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>76.153459776999995</v>
+        <v>76.263576979000007</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.44823680400000399</v>
+        <v>-0.13700839999999914</v>
       </c>
       <c r="D425" s="5">
-        <v>-6.8001950130117228</v>
+        <v>-2.1308494078422724</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6129598364151398</v>
+        <v>1.7421095697533806</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>76.585821301999999</v>
+        <v>76.525192954000005</v>
       </c>
       <c r="C426" s="5">
-        <v>0.43236152500000458</v>
+        <v>0.261615974999998</v>
       </c>
       <c r="D426" s="5">
-        <v>7.0298268440442291</v>
+        <v>4.1950643170446833</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>76.706237598000001</v>
+        <v>76.565909837999996</v>
       </c>
       <c r="C427" s="5">
-        <v>0.12041629600000192</v>
+        <v>4.0716883999991182E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>1.9031683786272069</v>
+        <v>0.64035773288675379</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>76.825801548000001</v>
+        <v>76.522452274000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.11956394999999986</v>
+        <v>-4.3457563999993454E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.8865894404997752</v>
+        <v>-0.67897828415076633</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>77.208510367000002</v>
+        <v>76.700232751000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.3827088190000012</v>
+        <v>0.17778047699999888</v>
       </c>
       <c r="D429" s="5">
-        <v>6.144349531961435</v>
+        <v>2.8237957680486758</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>77.914691743000006</v>
+        <v>76.900252226000006</v>
       </c>
       <c r="C430" s="5">
-        <v>0.70618137600000352</v>
+        <v>0.20001947500000483</v>
       </c>
       <c r="D430" s="5">
-        <v>11.545023805520739</v>
+        <v>3.1746463482491549</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>78.393457686000005</v>
+        <v>76.455667281000004</v>
       </c>
       <c r="C431" s="5">
-        <v>0.47876594299999908</v>
+        <v>-0.44458494500000256</v>
       </c>
       <c r="D431" s="5">
-        <v>7.6280721299947007</v>
+        <v>-6.7211838603616343</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>78.298784698000006</v>
+        <v>76.248472617999994</v>
       </c>
       <c r="C432" s="5">
-        <v>-9.4672987999999236E-2</v>
+        <v>-0.20719466300000988</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.4396101315907628</v>
+        <v>-3.203961161322455</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>78.190890054999997</v>
+        <v>76.293731132999994</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.10789464300000873</v>
+        <v>4.5258515000000443E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.6411084163384437</v>
+        <v>0.71460934623919226</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>78.221333451999996</v>
+        <v>75.843097396000005</v>
       </c>
       <c r="C434" s="5">
-        <v>3.0443396999999095E-2</v>
+        <v>-0.45063373699998976</v>
       </c>
       <c r="D434" s="5">
-        <v>0.46821833225054732</v>
+        <v>-6.8620920508682071</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>78.403064205999996</v>
+        <v>75.830779299</v>
       </c>
       <c r="C435" s="5">
-        <v>0.18173075400000016</v>
+        <v>-1.2318097000004968E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>2.8238486183361999</v>
+        <v>-0.19472463231646753</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>78.106212889999995</v>
+        <v>75.727884373999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.29685131600000148</v>
+        <v>-0.10289492500000108</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.4500349114767079</v>
+        <v>-1.6161852142903554</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>77.405346987000001</v>
+        <v>75.861360360000006</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.7008659029999933</v>
+        <v>0.13347598600000765</v>
       </c>
       <c r="D437" s="5">
-        <v>-10.252042883336587</v>
+        <v>2.1357135207047628</v>
       </c>
       <c r="E437" s="5">
-        <v>1.6439006365119857</v>
+        <v>-0.52740329647894546</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>76.488950673999994</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.62759031399998833</v>
+      </c>
+      <c r="D438" s="5">
+        <v>10.391826955409545</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>