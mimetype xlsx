--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F245A758-1BBC-4734-B0A7-C5DBA82B16E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B8C7DE98-F860-4567-88CE-33A20E8A44B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{40B797E9-B4D3-48BC-BEE3-4399D2DF05E1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CDE7BE5D-3D07-429F-A13B-4B8CF61C44ED}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5492468-3690-4C9A-800C-A3B4085A00D2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F37B5ECD-9F91-4A2D-99D3-882CF0ADACD1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.6161852142903554</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>75.861360360000006</v>
       </c>
       <c r="C437" s="5">
         <v>0.13347598600000765</v>
       </c>
       <c r="D437" s="5">
         <v>2.1357135207047628</v>
       </c>
       <c r="E437" s="5">
         <v>-0.52740329647894546</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>76.488950673999994</v>
+        <v>76.478742754999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.62759031399998833</v>
+        <v>0.61738239499999281</v>
       </c>
       <c r="D438" s="5">
-        <v>10.391826955409545</v>
+        <v>10.215167076653886</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>76.708717225000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.22997447000000193</v>
+      </c>
+      <c r="D439" s="5">
+        <v>3.6687266349970438</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>76.639511060000004</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-6.92061649999971E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.0772771449789609</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>