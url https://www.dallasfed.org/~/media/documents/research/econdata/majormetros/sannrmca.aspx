--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B8C7DE98-F860-4567-88CE-33A20E8A44B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FFCA1AB7-63B0-49CD-8395-D0E0542B7EA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CDE7BE5D-3D07-429F-A13B-4B8CF61C44ED}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{70440718-20AA-442E-8D59-632BE00AF254}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F37B5ECD-9F91-4A2D-99D3-882CF0ADACD1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{426E8C7F-B4EB-4D31-8EAB-B1C740545180}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.957456682</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.659494611</v>
       </c>
       <c r="C7" s="5">
         <v>-0.29796207100000061</v>
       </c>
       <c r="D7" s="5">
         <v>-12.486318561176136</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.579842183</v>
       </c>
       <c r="C8" s="5">
         <v>-7.9652427999999276E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-3.5269897151845031</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>26.215544354999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.36429782800000154</v>
       </c>
       <c r="D9" s="5">
         <v>-15.262082821138312</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>26.293053480000001</v>
       </c>
       <c r="C10" s="5">
         <v>7.7509125000002399E-2</v>
       </c>
       <c r="D10" s="5">
         <v>3.60619784212588</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>26.833797932</v>
       </c>
       <c r="C11" s="5">
         <v>0.54074445199999843</v>
       </c>
       <c r="D11" s="5">
         <v>27.671347888291841</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.316464014000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.5173339179999985</v>
       </c>
       <c r="D12" s="5">
         <v>-20.832909744465599</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.418305778000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10184176399999956</v>
       </c>
       <c r="D13" s="5">
         <v>4.7439934081055624</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>26.364980813999999</v>
       </c>
       <c r="C14" s="5">
         <v>-5.3324964000001529E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.3954722940400019</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>26.350362927999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4617885999999913E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.66330677260126869</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>26.180319230999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.17004369700000055</v>
       </c>
       <c r="D16" s="5">
         <v>-7.4747984839653387</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>26.137168716000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.3150514999997114E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.9600139012336815</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.448414033999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.3112453179999974</v>
       </c>
       <c r="D18" s="5">
         <v>79.930413201012101</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.758144185999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.3097301520000002</v>
       </c>
       <c r="D19" s="5">
         <v>14.413706610312449</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>27.873077542000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.11493335600000165</v>
       </c>
       <c r="D20" s="5">
         <v>5.0833593542844113</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>27.317787886000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.55528965599999935</v>
       </c>
       <c r="D21" s="5">
         <v>-21.453422441723614</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.69042258</v>
       </c>
       <c r="C22" s="5">
         <v>0.37263469399999849</v>
       </c>
       <c r="D22" s="5">
         <v>17.654531701139263</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.655092024999998</v>
       </c>
       <c r="C23" s="5">
         <v>-3.5330555000001596E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.520396022409265</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.402559769</v>
       </c>
       <c r="C24" s="5">
         <v>-0.25253225599999851</v>
       </c>
       <c r="D24" s="5">
         <v>-10.42386729115713</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.518098042999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.11553827399999861</v>
       </c>
       <c r="D25" s="5">
         <v>5.1785936637046559</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.671504494000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.15340645100000216</v>
       </c>
       <c r="D26" s="5">
         <v>6.8986704290425083</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>27.771375751000001</v>
       </c>
       <c r="C27" s="5">
         <v>9.9871257000000213E-2</v>
       </c>
       <c r="D27" s="5">
         <v>4.4180232585994794</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>28.086522592000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.31514684100000068</v>
       </c>
       <c r="D28" s="5">
         <v>14.500381249501793</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>27.812688207000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.27383438500000068</v>
       </c>
       <c r="D29" s="5">
         <v>-11.092184675222983</v>
       </c>
       <c r="E29" s="5">
         <v>6.4104858074176985</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>27.151429284999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.6612589220000018</v>
       </c>
       <c r="D30" s="5">
         <v>-25.080175780191617</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>27.040434985000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.11099429999999799</v>
       </c>
       <c r="D31" s="5">
         <v>-4.7967603548173976</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.946773434000001</v>
       </c>
       <c r="C32" s="5">
         <v>-9.3661551000000287E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.0782336722142487</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>27.527148225000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.58037479100000056</v>
       </c>
       <c r="D33" s="5">
         <v>29.13780683758036</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.586462520000001</v>
       </c>
       <c r="C34" s="5">
         <v>5.9314295000000072E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.6165723151454934</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>27.890269281999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.30380676199999712</v>
       </c>
       <c r="D35" s="5">
         <v>14.046071073852961</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>28.195577831000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.30530854900000293</v>
       </c>
       <c r="D36" s="5">
         <v>13.956605094246832</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>28.232824281999999</v>
       </c>
       <c r="C37" s="5">
         <v>3.7246450999997904E-2</v>
       </c>
       <c r="D37" s="5">
         <v>1.59677213840832</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>28.367936729</v>
       </c>
       <c r="C38" s="5">
         <v>0.13511244700000091</v>
       </c>
       <c r="D38" s="5">
         <v>5.8963749847690039</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>28.710568906999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.34263217799999879</v>
       </c>
       <c r="D39" s="5">
         <v>15.496436113736589</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>28.583227956000002</v>
       </c>
       <c r="C40" s="5">
         <v>-0.1273409509999972</v>
       </c>
       <c r="D40" s="5">
         <v>-5.194464445093705</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>28.377804020999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.20542393500000244</v>
       </c>
       <c r="D41" s="5">
         <v>-8.291382470095332</v>
       </c>
       <c r="E41" s="5">
         <v>2.0318633344394543</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.747036388000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.36923236700000217</v>
       </c>
       <c r="D42" s="5">
         <v>16.780820721565682</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>29.017080731</v>
       </c>
       <c r="C43" s="5">
         <v>0.27004434299999858</v>
       </c>
       <c r="D43" s="5">
         <v>11.873614995495775</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>29.202009580999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.18492884999999859</v>
       </c>
       <c r="D44" s="5">
         <v>7.9215696305605432</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>29.541060645999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.3390510649999996</v>
       </c>
       <c r="D45" s="5">
         <v>14.857706839883011</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>29.692131410999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.15107076500000005</v>
       </c>
       <c r="D46" s="5">
         <v>6.3122909831164087</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>29.824580603000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.13244919200000282</v>
       </c>
       <c r="D47" s="5">
         <v>5.4862019194376943</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>30.204048464</v>
       </c>
       <c r="C48" s="5">
         <v>0.37946786099999841</v>
       </c>
       <c r="D48" s="5">
         <v>16.383056320933399</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>30.453137848000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.24908938400000125</v>
       </c>
       <c r="D49" s="5">
         <v>10.357709744459243</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>30.469085151000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.5947303000000801E-2</v>
       </c>
       <c r="D50" s="5">
         <v>0.63021344867038032</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.452164147000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.6921004000000295E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.66438813803493257</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.787579609000002</v>
       </c>
       <c r="C52" s="5">
         <v>0.33541546200000028</v>
       </c>
       <c r="D52" s="5">
         <v>14.048250747169689</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.151386626000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.36380701699999918</v>
       </c>
       <c r="D53" s="5">
         <v>15.138885563816086</v>
       </c>
       <c r="E53" s="5">
         <v>9.7737746125369895</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>31.535594448000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.38420782200000048</v>
       </c>
       <c r="D54" s="5">
         <v>15.846700031304618</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>31.563769283999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.8174835999998038E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.0773995642441303</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>31.818110352000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.25434106800000222</v>
       </c>
       <c r="D56" s="5">
         <v>10.109878119998417</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.587742831</v>
       </c>
       <c r="C57" s="5">
         <v>0.76963247899999843</v>
       </c>
       <c r="D57" s="5">
         <v>33.216727155920836</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.998172116999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.58957071400000061</v>
       </c>
       <c r="D58" s="5">
         <v>-19.675010589499465</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.543927834000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.54575571700000225</v>
       </c>
       <c r="D59" s="5">
         <v>22.500419758203584</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>33.142110512000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.59818267800000058</v>
       </c>
       <c r="D60" s="5">
         <v>24.429201801921341</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>33.179089900999998</v>
       </c>
       <c r="C61" s="5">
         <v>3.6979388999995422E-2</v>
       </c>
       <c r="D61" s="5">
         <v>1.3471865194517374</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>33.466293663000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.2872037620000043</v>
       </c>
       <c r="D62" s="5">
         <v>10.896485049306936</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>34.001263018000003</v>
       </c>
       <c r="C63" s="5">
         <v>0.5349693550000012</v>
       </c>
       <c r="D63" s="5">
         <v>20.962063079413838</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>34.301303662000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.30004064399999919</v>
       </c>
       <c r="D64" s="5">
         <v>11.118640169094496</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>34.827554052000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.52625039000000129</v>
       </c>
       <c r="D65" s="5">
         <v>20.046135572451163</v>
       </c>
       <c r="E65" s="5">
         <v>11.800975250750945</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>34.701917270999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.12563678100000431</v>
       </c>
       <c r="D66" s="5">
         <v>-4.244011878215181</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.095716199000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.39379892800000249</v>
       </c>
       <c r="D67" s="5">
         <v>14.50057634991877</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.307016472000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.21130027299999909</v>
       </c>
       <c r="D68" s="5">
         <v>7.4689308293364398</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>35.271884731999997</v>
       </c>
       <c r="C69" s="5">
         <v>-3.5131740000004186E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1875297694442066</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>35.526421956999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.25453722499999998</v>
       </c>
       <c r="D70" s="5">
         <v>9.0118319709610262</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>35.549372916000003</v>
       </c>
       <c r="C71" s="5">
         <v>2.2950959000006321E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.77799051571827427</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>35.578434983000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.9062066999998137E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.98543834825592924</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>35.686168277999997</v>
       </c>
       <c r="C73" s="5">
         <v>0.10773329499999562</v>
       </c>
       <c r="D73" s="5">
         <v>3.6947914939545523</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>36.063919110000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.37775083200000381</v>
       </c>
       <c r="D74" s="5">
         <v>13.468683047373563</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.848174956999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21574415300000283</v>
       </c>
       <c r="D75" s="5">
         <v>-6.947174952765689</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.837855767999997</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0319189000000506E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.34488340233016501</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.801686635999999</v>
       </c>
       <c r="C77" s="5">
         <v>-3.6169131999997717E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.2043924847683241</v>
       </c>
       <c r="E77" s="5">
         <v>2.7970169324711858</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.077826012000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.27613937600000327</v>
       </c>
       <c r="D78" s="5">
         <v>9.6585437548111219</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.030556943000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.7269069000002162E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.5609563824718453</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>36.085607482</v>
       </c>
       <c r="C80" s="5">
         <v>5.5050538999999787E-2</v>
       </c>
       <c r="D80" s="5">
         <v>1.848947706064008</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.373260113999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.2876526319999968</v>
       </c>
       <c r="D81" s="5">
         <v>9.9964047914369516</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.263632442999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.10962767099999837</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5573999916050481</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.436393657000004</v>
       </c>
       <c r="C83" s="5">
         <v>0.17276121400000477</v>
       </c>
       <c r="D83" s="5">
         <v>5.8690402244134354</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.404869863999998</v>
       </c>
       <c r="C84" s="5">
         <v>-3.1523793000005185E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.0332818523507314</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.877414623</v>
       </c>
       <c r="C85" s="5">
         <v>0.47254475900000159</v>
       </c>
       <c r="D85" s="5">
         <v>16.737879323829709</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.635607399999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.24180722300000212</v>
       </c>
       <c r="D86" s="5">
         <v>-7.5908105015660476</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>37.381396187999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.7457887879999987</v>
       </c>
       <c r="D87" s="5">
         <v>27.357774699130299</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.876699535999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.4953033480000002</v>
       </c>
       <c r="D88" s="5">
         <v>17.111441896991696</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.992433302999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.11573376700000182</v>
       </c>
       <c r="D89" s="5">
         <v>3.7288995695187399</v>
       </c>
       <c r="E89" s="5">
         <v>6.1191158094689335</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.165789869000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.17335656600000249</v>
       </c>
       <c r="D90" s="5">
         <v>5.6150336067372297</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.499950540999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.33416067199999588</v>
       </c>
       <c r="D91" s="5">
         <v>11.027612466813185</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.827523685000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.32757314400000581</v>
       </c>
       <c r="D92" s="5">
         <v>10.701692412515019</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.060093361</v>
       </c>
       <c r="C93" s="5">
         <v>0.23256967599999712</v>
       </c>
       <c r="D93" s="5">
         <v>7.4293639497807318</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>39.819309482999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.75921612199999799</v>
       </c>
       <c r="D94" s="5">
         <v>25.986894372063873</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>39.584079697999996</v>
       </c>
       <c r="C95" s="5">
         <v>-0.23522978500000136</v>
       </c>
       <c r="D95" s="5">
         <v>-6.8630667437534871</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>39.498035651999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.604404599999782E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.5774839461258359</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>39.413543118</v>
       </c>
       <c r="C97" s="5">
         <v>-8.4492533999998898E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-2.5370021934644771</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>39.578069487999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.16452636999999726</v>
       </c>
       <c r="D98" s="5">
         <v>5.1258559173569918</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.114093142999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.53602365500000104</v>
       </c>
       <c r="D99" s="5">
         <v>17.519101653391811</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>40.012704380999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.10138876199999913</v>
       </c>
       <c r="D100" s="5">
         <v>-2.9912021082228235</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>39.907490512000003</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10521386899999641</v>
       </c>
       <c r="D101" s="5">
         <v>-3.1101769276882796</v>
       </c>
       <c r="E101" s="5">
         <v>5.040627942219178</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.002108063000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.0946175509999989</v>
       </c>
       <c r="D102" s="5">
         <v>38.36339258428707</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>40.729599899</v>
       </c>
       <c r="C103" s="5">
         <v>-0.27250816400000133</v>
       </c>
       <c r="D103" s="5">
         <v>-7.6902668047287515</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>40.727205017999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.394881000000737E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-7.0536611982474628E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>40.125654242000003</v>
       </c>
       <c r="C105" s="5">
         <v>-0.60155077599999629</v>
       </c>
       <c r="D105" s="5">
         <v>-16.353025549725686</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>40.263830431999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.13817618999999581</v>
       </c>
       <c r="D106" s="5">
         <v>4.2114747636129657</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>40.385835563000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.12200513100000165</v>
       </c>
       <c r="D107" s="5">
         <v>3.6973865235576664</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>40.940852495999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.55501693299999744</v>
       </c>
       <c r="D108" s="5">
         <v>17.796858114353586</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>41.223410997999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.28255850200000054</v>
       </c>
       <c r="D109" s="5">
         <v>8.6036727594891893</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>41.291736653999997</v>
       </c>
       <c r="C110" s="5">
         <v>6.8325655999998958E-2</v>
       </c>
       <c r="D110" s="5">
         <v>2.0071691073162201</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>41.236221845999999</v>
       </c>
       <c r="C111" s="5">
         <v>-5.5514807999998084E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6014672982694211</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>41.660428111999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.42420626599999878</v>
       </c>
       <c r="D112" s="5">
         <v>13.067641590489032</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>42.252155907000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.59172779500000416</v>
       </c>
       <c r="D113" s="5">
         <v>18.440911522389491</v>
       </c>
       <c r="E113" s="5">
         <v>5.8752513999720701</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>42.461114455999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.20895854899999478</v>
       </c>
       <c r="D114" s="5">
         <v>6.0987288524856798</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>42.613606417</v>
       </c>
       <c r="C115" s="5">
         <v>0.15249196100000262</v>
       </c>
       <c r="D115" s="5">
         <v>4.3957503657432007</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>43.293702975000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.68009655800000246</v>
       </c>
       <c r="D116" s="5">
         <v>20.925339275409893</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>43.262676417000002</v>
       </c>
       <c r="C117" s="5">
         <v>-3.1026558000000648E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.85660186713344411</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>42.681061147999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.58161526900000382</v>
       </c>
       <c r="D118" s="5">
         <v>-14.991588301178604</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>43.053434398</v>
       </c>
       <c r="C119" s="5">
         <v>0.37237325000000254</v>
       </c>
       <c r="D119" s="5">
         <v>10.986744319962515</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>43.361011052999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.30757665499999831</v>
       </c>
       <c r="D120" s="5">
         <v>8.9178822267059097</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>43.308820433999998</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2190619000000993E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.4348328160056045</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>43.395201526999998</v>
       </c>
       <c r="C122" s="5">
         <v>8.6381092999999964E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.4198770869952924</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>43.682892594999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.28769106800000088</v>
       </c>
       <c r="D123" s="5">
         <v>8.2520552316565734</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>43.598641966000002</v>
       </c>
       <c r="C124" s="5">
         <v>-8.4250628999996025E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.2900307043547397</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>43.691913243000002</v>
       </c>
       <c r="C125" s="5">
         <v>9.3271276999999486E-2</v>
       </c>
       <c r="D125" s="5">
         <v>2.5976018141506518</v>
       </c>
       <c r="E125" s="5">
         <v>3.4075357933663897</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>43.84340177</v>
       </c>
       <c r="C126" s="5">
         <v>0.15148852699999793</v>
       </c>
       <c r="D126" s="5">
         <v>4.2409037845750008</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>43.942827714000003</v>
       </c>
       <c r="C127" s="5">
         <v>9.9425944000003597E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.7555015937297478</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>43.700132017999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.24269569600000551</v>
       </c>
       <c r="D128" s="5">
         <v>-6.4299235042523879</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>43.747093218000003</v>
       </c>
       <c r="C129" s="5">
         <v>4.6961200000005476E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.2971976620125725</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>43.850548555000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.10345533699999976</v>
       </c>
       <c r="D130" s="5">
         <v>2.8750237811171253</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>44.221996461000003</v>
       </c>
       <c r="C131" s="5">
         <v>0.37144790600000022</v>
       </c>
       <c r="D131" s="5">
         <v>10.65213006850434</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>43.989100620999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23289584000000474</v>
       </c>
       <c r="D132" s="5">
         <v>-6.1399358826027317</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>44.323694652999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.33459403199999826</v>
       </c>
       <c r="D133" s="5">
         <v>9.519249682605313</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>44.531823463000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.20812881000000516</v>
       </c>
       <c r="D134" s="5">
         <v>5.7826134852443811</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>44.401902505999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12992095700000306</v>
       </c>
       <c r="D135" s="5">
         <v>-3.4453481921812634</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>44.724791398000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.3228888920000017</v>
       </c>
       <c r="D136" s="5">
         <v>9.0839704021412615</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>44.932429720000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.2076383220000011</v>
       </c>
       <c r="D137" s="5">
         <v>5.7155711759864225</v>
       </c>
       <c r="E137" s="5">
         <v>2.8392358789615324</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>45.202891123999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.2704614039999953</v>
       </c>
       <c r="D138" s="5">
         <v>7.467144072631382</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>45.664113667999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.46122254400000173</v>
       </c>
       <c r="D139" s="5">
         <v>12.955098307787139</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>46.134874435</v>
       </c>
       <c r="C140" s="5">
         <v>0.47076076700000158</v>
       </c>
       <c r="D140" s="5">
         <v>13.097166738867783</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>46.393072334999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.25819789999999898</v>
       </c>
       <c r="D141" s="5">
         <v>6.9265353807006491</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>46.69540593</v>
       </c>
       <c r="C142" s="5">
         <v>0.30233359500000034</v>
       </c>
       <c r="D142" s="5">
         <v>8.1066106002138039</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.404289145</v>
       </c>
       <c r="C143" s="5">
         <v>0.70888321500000018</v>
       </c>
       <c r="D143" s="5">
         <v>19.817926552265487</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>47.861543032999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.45725388799999678</v>
       </c>
       <c r="D144" s="5">
         <v>12.209257814846431</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>48.365402504999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.50385947200000203</v>
       </c>
       <c r="D145" s="5">
         <v>13.390671027357271</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>48.214308477000003</v>
       </c>
       <c r="C146" s="5">
         <v>-0.15109402799999572</v>
       </c>
       <c r="D146" s="5">
         <v>-3.6850664089647878</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>47.328490228</v>
       </c>
       <c r="C147" s="5">
         <v>-0.88581824900000328</v>
       </c>
       <c r="D147" s="5">
         <v>-19.950153621409193</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>47.613267428999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.28477720099999715</v>
       </c>
       <c r="D148" s="5">
         <v>7.4642516993779884</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>47.453270992999997</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15999643600000013</v>
       </c>
       <c r="D149" s="5">
         <v>-3.9587020216350632</v>
       </c>
       <c r="E149" s="5">
         <v>5.6102936981347717</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>46.951935388999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.50133560399999766</v>
       </c>
       <c r="D150" s="5">
         <v>-11.966465767975276</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>46.965269776</v>
       </c>
       <c r="C151" s="5">
         <v>1.3334387000000447E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.3413337914283554</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>47.032553303</v>
       </c>
       <c r="C152" s="5">
         <v>6.7283527000000731E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7327584275637742</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>47.115345105999999</v>
       </c>
       <c r="C153" s="5">
         <v>8.279180299999922E-2</v>
       </c>
       <c r="D153" s="5">
         <v>2.1329419972268671</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>47.113419841000002</v>
       </c>
       <c r="C154" s="5">
         <v>-1.9252649999970117E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9024342964187895E-2</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>46.933930631999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.17948920900000331</v>
       </c>
       <c r="D155" s="5">
         <v>-4.4770845510191393</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>46.459822148000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4741084839999985</v>
       </c>
       <c r="D156" s="5">
         <v>-11.470626659935634</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>46.568164830999997</v>
       </c>
       <c r="C157" s="5">
         <v>0.1083426829999965</v>
       </c>
       <c r="D157" s="5">
         <v>2.8345297623010746</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>45.852832909999997</v>
       </c>
       <c r="C158" s="5">
         <v>-0.71533192100000065</v>
       </c>
       <c r="D158" s="5">
         <v>-16.952877241551057</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>45.429071251000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.42376165899999307</v>
       </c>
       <c r="D159" s="5">
         <v>-10.543433295791814</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>45.405728213000003</v>
       </c>
       <c r="C160" s="5">
         <v>-2.3343038000000149E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.6148621750872163</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>45.160760373999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.24496783900000452</v>
       </c>
       <c r="D161" s="5">
         <v>-6.2854112494385888</v>
       </c>
       <c r="E161" s="5">
         <v>-4.8310908205636105</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>45.276764280999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.11600390699999963</v>
       </c>
       <c r="D162" s="5">
         <v>3.1263485790510748</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>45.091716425999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.18504785500000054</v>
       </c>
       <c r="D163" s="5">
         <v>-4.795688170846768</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>44.782689568000002</v>
       </c>
       <c r="C164" s="5">
         <v>-0.30902685799999574</v>
       </c>
       <c r="D164" s="5">
         <v>-7.9209414914452436</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>44.942924140000002</v>
       </c>
       <c r="C165" s="5">
         <v>0.16023457200000024</v>
       </c>
       <c r="D165" s="5">
         <v>4.3791684123381858</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.941771815999999</v>
       </c>
       <c r="C166" s="5">
         <v>-1.152324000003091E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-3.0763325804372688E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.697408107999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.24436370800000162</v>
       </c>
       <c r="D167" s="5">
         <v>-6.3331752422774006</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.693191579999997</v>
       </c>
       <c r="C168" s="5">
         <v>-4.2165280000006078E-3</v>
       </c>
       <c r="D168" s="5">
         <v>-0.11314323098211565</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>44.805286324000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.11209474400000374</v>
       </c>
       <c r="D169" s="5">
         <v>3.051579907280999</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.600700222999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.20458610100000385</v>
       </c>
       <c r="D170" s="5">
         <v>-5.3438052563333223</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>45.052247821000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.45154759800000477</v>
       </c>
       <c r="D171" s="5">
         <v>12.848930463607244</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>44.990639426999998</v>
       </c>
       <c r="C172" s="5">
         <v>-6.1608394000003841E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.6286991574322673</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.158513597000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.1678741700000046</v>
       </c>
       <c r="D173" s="5">
         <v>4.5706182893757274</v>
       </c>
       <c r="E173" s="5">
         <v>-4.9750645945478844E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>44.994798271000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16371532600000194</v>
       </c>
       <c r="D174" s="5">
         <v>-4.2647125634281746</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>44.664278176000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.33052009499999713</v>
       </c>
       <c r="D175" s="5">
         <v>-8.4673306318166279</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>44.480185714000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.1840924620000024</v>
       </c>
       <c r="D176" s="5">
         <v>-4.835435229203533</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>44.481441523000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.2558089999998856E-3</v>
       </c>
       <c r="D177" s="5">
         <v>3.3884859123189948E-2</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>44.384808485000001</v>
       </c>
       <c r="C178" s="5">
         <v>-9.6633038000000226E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.5759978709064435</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>44.590730256999997</v>
       </c>
       <c r="C179" s="5">
         <v>0.20592177199999639</v>
       </c>
       <c r="D179" s="5">
         <v>5.7116408656387563</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>45.042352719999997</v>
       </c>
       <c r="C180" s="5">
         <v>0.45162246299999964</v>
       </c>
       <c r="D180" s="5">
         <v>12.854216077181846</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>45.263951296999998</v>
       </c>
       <c r="C181" s="5">
         <v>0.22159857700000174</v>
       </c>
       <c r="D181" s="5">
         <v>6.0661360502576089</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.359237166</v>
       </c>
       <c r="C182" s="5">
         <v>9.5285869000001355E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.5555934227950994</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>46.049921144000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.6906839780000027</v>
       </c>
       <c r="D183" s="5">
         <v>19.883050234660171</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>46.489776583000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.43985543899999868</v>
       </c>
       <c r="D184" s="5">
         <v>12.083792878888655</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.645121564</v>
       </c>
       <c r="C185" s="5">
         <v>0.15534498099999894</v>
       </c>
       <c r="D185" s="5">
         <v>4.0843038638978424</v>
       </c>
       <c r="E185" s="5">
         <v>3.2919771900967953</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>46.818341085999997</v>
       </c>
       <c r="C186" s="5">
         <v>0.17321952199999657</v>
       </c>
       <c r="D186" s="5">
         <v>4.5484273417152776</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>46.98437354</v>
       </c>
       <c r="C187" s="5">
         <v>0.16603245400000333</v>
       </c>
       <c r="D187" s="5">
         <v>4.3395674795151162</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>47.665547185000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.68117364500000122</v>
       </c>
       <c r="D188" s="5">
         <v>18.853974144831543</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>48.648807107000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.98325992200000201</v>
       </c>
       <c r="D189" s="5">
         <v>27.764839008252153</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>48.470983930000003</v>
       </c>
       <c r="C190" s="5">
         <v>-0.1778231770000005</v>
       </c>
       <c r="D190" s="5">
         <v>-4.299175118835608</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>48.380952395999998</v>
       </c>
       <c r="C191" s="5">
         <v>-9.0031534000004854E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.2062878911039641</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>48.594585275999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.21363287999999869</v>
       </c>
       <c r="D192" s="5">
         <v>5.4293673366346829</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>48.515568316</v>
       </c>
       <c r="C193" s="5">
         <v>-7.9016959999997027E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-1.9338971482779299</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>49.195549366000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.67998105000000209</v>
       </c>
       <c r="D194" s="5">
         <v>18.177908322856151</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>49.331743903000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.1361945370000015</v>
       </c>
       <c r="D195" s="5">
         <v>3.3731720348628258</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>49.561828982999998</v>
       </c>
       <c r="C196" s="5">
         <v>0.23008507999999495</v>
       </c>
       <c r="D196" s="5">
         <v>5.742671494853302</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>50.039156462999998</v>
       </c>
       <c r="C197" s="5">
         <v>0.47732747999999958</v>
       </c>
       <c r="D197" s="5">
         <v>12.18940941924085</v>
       </c>
       <c r="E197" s="5">
         <v>7.2762912501860955</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>50.564509518000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.52535305500000362</v>
       </c>
       <c r="D198" s="5">
         <v>13.352167038588991</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>51.028060162999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.46355064499999798</v>
       </c>
       <c r="D199" s="5">
         <v>11.573002432660306</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>51.551923680000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.52386351700000233</v>
       </c>
       <c r="D200" s="5">
         <v>13.039389340779994</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>51.139670946000003</v>
       </c>
       <c r="C201" s="5">
         <v>-0.41225273399999907</v>
       </c>
       <c r="D201" s="5">
         <v>-9.1851977202402004</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>51.068400226000001</v>
       </c>
       <c r="C202" s="5">
         <v>-7.127072000000112E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-1.6596185414250897</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>51.383216204999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.31481597899999514</v>
       </c>
       <c r="D203" s="5">
         <v>7.6535541827302822</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>51.210391971</v>
       </c>
       <c r="C204" s="5">
         <v>-0.17282423399999658</v>
       </c>
       <c r="D204" s="5">
         <v>-3.9622918415310626</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>51.237561798999998</v>
       </c>
       <c r="C205" s="5">
         <v>2.716982799999812E-2</v>
       </c>
       <c r="D205" s="5">
         <v>0.63852472170451424</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>51.410567639999996</v>
       </c>
       <c r="C206" s="5">
         <v>0.17300584099999838</v>
       </c>
       <c r="D206" s="5">
         <v>4.1279521169490963</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>51.105394943</v>
       </c>
       <c r="C207" s="5">
         <v>-0.30517269699999616</v>
       </c>
       <c r="D207" s="5">
         <v>-6.8951729845153187</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>51.249000451999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.1436055089999968</v>
       </c>
       <c r="D208" s="5">
         <v>3.4245897369153733</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>51.240028596999998</v>
       </c>
       <c r="C209" s="5">
         <v>-8.9718549999986408E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-0.20987464476858175</v>
       </c>
       <c r="E209" s="5">
         <v>2.3998648636052611</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>51.405120263999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.16509166699999867</v>
       </c>
       <c r="D210" s="5">
         <v>3.935567806896989</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>52.296682691999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.8915624280000003</v>
       </c>
       <c r="D211" s="5">
         <v>22.917336801180575</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>52.864680708000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.56799801600000421</v>
       </c>
       <c r="D212" s="5">
         <v>13.840728324015128</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>52.419423123999998</v>
       </c>
       <c r="C213" s="5">
         <v>-0.4452575840000037</v>
       </c>
       <c r="D213" s="5">
         <v>-9.6518041352736219</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>52.980634807000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.56121168300000335</v>
       </c>
       <c r="D214" s="5">
         <v>13.631579928858638</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>53.599858105000003</v>
       </c>
       <c r="C215" s="5">
         <v>0.61922329800000142</v>
       </c>
       <c r="D215" s="5">
         <v>14.962920497995857</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>53.789271051</v>
       </c>
       <c r="C216" s="5">
         <v>0.18941294599999736</v>
       </c>
       <c r="D216" s="5">
         <v>4.3239988402057117</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>54.236321824999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.44705077399999738</v>
       </c>
       <c r="D217" s="5">
         <v>10.44214765369793</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>54.330669119</v>
       </c>
       <c r="C218" s="5">
         <v>9.434729400000208E-2</v>
       </c>
       <c r="D218" s="5">
         <v>2.1075593714606544</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>55.269056724000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.93838760500000262</v>
       </c>
       <c r="D219" s="5">
         <v>22.812899906154339</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>55.726122263000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.45706553899999847</v>
       </c>
       <c r="D220" s="5">
         <v>10.387843926834318</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>56.444602195000002</v>
       </c>
       <c r="C221" s="5">
         <v>0.71847993200000104</v>
       </c>
       <c r="D221" s="5">
         <v>16.617336433710395</v>
       </c>
       <c r="E221" s="5">
         <v>10.15724179026849</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>56.839821948000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.39521975299999923</v>
       </c>
       <c r="D222" s="5">
         <v>8.7335347760961959</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>57.508571582999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.66874963499999751</v>
       </c>
       <c r="D223" s="5">
         <v>15.069032384678005</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>57.688464801000002</v>
       </c>
       <c r="C224" s="5">
         <v>0.17989321800000369</v>
       </c>
       <c r="D224" s="5">
         <v>3.8189933636638473</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>57.790844446000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.10237964499999919</v>
       </c>
       <c r="D225" s="5">
         <v>2.1505489999119165</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>57.884227326999998</v>
       </c>
       <c r="C226" s="5">
         <v>9.3382880999996587E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.956378221128996</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>57.848067868000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.615945899999673E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.74705286730374354</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>57.333516766999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.51455110100000212</v>
       </c>
       <c r="D228" s="5">
         <v>-10.166838601335936</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>57.612434358000002</v>
       </c>
       <c r="C229" s="5">
         <v>0.27891759100000257</v>
       </c>
       <c r="D229" s="5">
         <v>5.9965513675628968</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>57.364130928000002</v>
       </c>
       <c r="C230" s="5">
         <v>-0.24830342999999999</v>
       </c>
       <c r="D230" s="5">
         <v>-5.0510197684458973</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>57.340400160999998</v>
       </c>
       <c r="C231" s="5">
         <v>-2.3730767000003539E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-0.49529586443709528</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>56.830503212000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.50989694899999449</v>
       </c>
       <c r="D232" s="5">
         <v>-10.164211150551839</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>55.843001854000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.98750135800000294</v>
       </c>
       <c r="D233" s="5">
         <v>-18.969773789910029</v>
       </c>
       <c r="E233" s="5">
         <v>-1.0658243970285142</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>54.831688098999997</v>
       </c>
       <c r="C234" s="5">
         <v>-1.0113137550000033</v>
       </c>
       <c r="D234" s="5">
         <v>-19.692828478322344</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>53.726513505</v>
       </c>
       <c r="C235" s="5">
         <v>-1.1051745939999975</v>
       </c>
       <c r="D235" s="5">
         <v>-21.677867504581073</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>52.909447589000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.81706591599999712</v>
       </c>
       <c r="D236" s="5">
         <v>-16.797797504441959</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>52.355569262000003</v>
       </c>
       <c r="C237" s="5">
         <v>-0.55387832699999962</v>
       </c>
       <c r="D237" s="5">
         <v>-11.863478576147912</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>51.906074343</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44949491900000282</v>
       </c>
       <c r="D238" s="5">
         <v>-9.8296862829661329</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>51.415738787000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49033555599999801</v>
       </c>
       <c r="D239" s="5">
         <v>-10.765097578292481</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>51.176511189000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.23922759799999938</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4426824831221747</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>50.779616617999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.39689457100000425</v>
       </c>
       <c r="D241" s="5">
         <v>-8.9196056101190972</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>50.315771050999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.4638455669999999</v>
       </c>
       <c r="D242" s="5">
         <v>-10.427112235049885</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>49.613065951999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.70270509899999922</v>
       </c>
       <c r="D243" s="5">
         <v>-15.529861703356628</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>49.311862920999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.30120303100000001</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0468473094198458</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>48.944774688000003</v>
       </c>
       <c r="C245" s="5">
         <v>-0.36708823299999693</v>
       </c>
       <c r="D245" s="5">
         <v>-8.5762384079514753</v>
       </c>
       <c r="E245" s="5">
         <v>-12.352894609847842</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>49.406974922000003</v>
       </c>
       <c r="C246" s="5">
         <v>0.46220023400000088</v>
       </c>
       <c r="D246" s="5">
         <v>11.939448395374175</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>48.254924389999999</v>
       </c>
       <c r="C247" s="5">
         <v>-1.1520505320000041</v>
       </c>
       <c r="D247" s="5">
         <v>-24.657416573802916</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>48.312862600000003</v>
       </c>
       <c r="C248" s="5">
         <v>5.793821000000321E-2</v>
       </c>
       <c r="D248" s="5">
         <v>1.4503560408982707</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>48.230282373999998</v>
       </c>
       <c r="C249" s="5">
         <v>-8.2580226000004586E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0319630280321577</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>47.726135313999997</v>
       </c>
       <c r="C250" s="5">
         <v>-0.50414706000000109</v>
       </c>
       <c r="D250" s="5">
         <v>-11.846905224506033</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>46.785376067999998</v>
       </c>
       <c r="C251" s="5">
         <v>-0.94075924599999894</v>
       </c>
       <c r="D251" s="5">
         <v>-21.250776839665885</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>46.828179505000001</v>
       </c>
       <c r="C252" s="5">
         <v>4.2803437000003441E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.103408313283416</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>46.255106834999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.57307267000000195</v>
       </c>
       <c r="D253" s="5">
         <v>-13.736124160749686</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>45.859035677000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.39607115799999804</v>
       </c>
       <c r="D254" s="5">
         <v>-9.8049388616482052</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>45.912637930999999</v>
       </c>
       <c r="C255" s="5">
         <v>5.3602253999997629E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.4116700958865414</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>45.502974477000002</v>
       </c>
       <c r="C256" s="5">
         <v>-0.40966345399999682</v>
       </c>
       <c r="D256" s="5">
         <v>-10.197073396995437</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>45.576483205999999</v>
       </c>
       <c r="C257" s="5">
         <v>7.350872899999672E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.9558824372297945</v>
       </c>
       <c r="E257" s="5">
         <v>-6.8818203852633602</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>45.133862593000003</v>
       </c>
       <c r="C258" s="5">
         <v>-0.44262061299999544</v>
       </c>
       <c r="D258" s="5">
         <v>-11.051158135663897</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>44.837323411</v>
       </c>
       <c r="C259" s="5">
         <v>-0.29653918200000362</v>
       </c>
       <c r="D259" s="5">
         <v>-7.6054994269102565</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>45.400127044999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.562803633999998</v>
       </c>
       <c r="D260" s="5">
         <v>16.147179253186582</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>45.412534266999998</v>
       </c>
       <c r="C261" s="5">
         <v>1.2407222000000218E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.32843664823740681</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>45.256621527999997</v>
       </c>
       <c r="C262" s="5">
         <v>-0.15591273900000147</v>
       </c>
       <c r="D262" s="5">
         <v>-4.0429918710426005</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>45.039638277999998</v>
       </c>
       <c r="C263" s="5">
         <v>-0.21698324999999841</v>
       </c>
       <c r="D263" s="5">
         <v>-5.6040925023582711</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.226012343000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.18637406500000253</v>
       </c>
       <c r="D264" s="5">
         <v>5.0801866793190875</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.063916679999998</v>
       </c>
       <c r="C265" s="5">
         <v>-0.16209566300000233</v>
       </c>
       <c r="D265" s="5">
         <v>-4.2171710363060777</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.122988888999998</v>
       </c>
       <c r="C266" s="5">
         <v>5.9072208999999987E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5844153595765409</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>44.800854385999997</v>
       </c>
       <c r="C267" s="5">
         <v>-0.3221345030000009</v>
       </c>
       <c r="D267" s="5">
         <v>-8.2383427818405348</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>44.765745688000003</v>
       </c>
       <c r="C268" s="5">
         <v>-3.5108697999994831E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-0.93635096269530926</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>44.396606630999997</v>
       </c>
       <c r="C269" s="5">
         <v>-0.36913905700000527</v>
       </c>
       <c r="D269" s="5">
         <v>-9.4585500771857021</v>
       </c>
       <c r="E269" s="5">
         <v>-2.5887837147660298</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>45.154019042000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.75741241100000423</v>
       </c>
       <c r="D270" s="5">
         <v>22.506637142463969</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>44.978021005999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.17599803600000286</v>
       </c>
       <c r="D271" s="5">
         <v>-4.5782946826444686</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>44.980853967999998</v>
       </c>
       <c r="C272" s="5">
         <v>2.8329619999993838E-3</v>
       </c>
       <c r="D272" s="5">
         <v>7.5608758349865468E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>44.925834299999998</v>
       </c>
       <c r="C273" s="5">
         <v>-5.5019667999999911E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4579810927708547</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>45.200341195</v>
       </c>
       <c r="C274" s="5">
         <v>0.2745068950000018</v>
       </c>
       <c r="D274" s="5">
         <v>7.5837666802931691</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>45.684649456000002</v>
       </c>
       <c r="C275" s="5">
         <v>0.48430826100000246</v>
       </c>
       <c r="D275" s="5">
         <v>13.643082505152805</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>45.842029918999998</v>
       </c>
       <c r="C276" s="5">
         <v>0.15738046299999553</v>
       </c>
       <c r="D276" s="5">
         <v>4.2131494027473293</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>46.488474863999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.64644494499999894</v>
       </c>
       <c r="D277" s="5">
         <v>18.298026691041635</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>46.688700075</v>
       </c>
       <c r="C278" s="5">
         <v>0.2002252110000029</v>
       </c>
       <c r="D278" s="5">
         <v>5.2925889081233635</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>46.899746821999997</v>
       </c>
       <c r="C279" s="5">
         <v>0.21104674699999748</v>
       </c>
       <c r="D279" s="5">
         <v>5.5612663920726391</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>47.334183555999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.43443673400000193</v>
       </c>
       <c r="D280" s="5">
         <v>11.699880296821519</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>47.513220062999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.17903650699999929</v>
       </c>
       <c r="D281" s="5">
         <v>4.6344957468811288</v>
       </c>
       <c r="E281" s="5">
         <v>7.0199361358933787</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>47.740716141</v>
       </c>
       <c r="C282" s="5">
         <v>0.22749607800000149</v>
       </c>
       <c r="D282" s="5">
         <v>5.8994196763979545</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>47.874793959000002</v>
       </c>
       <c r="C283" s="5">
         <v>0.13407781800000151</v>
       </c>
       <c r="D283" s="5">
         <v>3.4226976727859126</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.756183460000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.88138950100000102</v>
       </c>
       <c r="D284" s="5">
         <v>24.472501011227109</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>49.163193724999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.40701026499999671</v>
       </c>
       <c r="D285" s="5">
         <v>10.490419175584131</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>49.555127276</v>
       </c>
       <c r="C286" s="5">
         <v>0.39193355100000105</v>
       </c>
       <c r="D286" s="5">
         <v>9.9973187629122773</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>50.021139865999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.46601258999999828</v>
       </c>
       <c r="D287" s="5">
         <v>11.887058908819848</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>50.394170494999997</v>
       </c>
       <c r="C288" s="5">
         <v>0.37303062899999873</v>
       </c>
       <c r="D288" s="5">
         <v>9.3252810995632096</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>50.631352110000002</v>
       </c>
       <c r="C289" s="5">
         <v>0.23718161500000434</v>
       </c>
       <c r="D289" s="5">
         <v>5.7963520040789307</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>50.949889872999996</v>
       </c>
       <c r="C290" s="5">
         <v>0.31853776299999481</v>
       </c>
       <c r="D290" s="5">
         <v>7.8163663436459085</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>51.282220158000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.33233028500000472</v>
       </c>
       <c r="D291" s="5">
         <v>8.1142226652426643</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>51.503312983000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.22109282499999949</v>
       </c>
       <c r="D292" s="5">
         <v>5.2980112601494378</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>51.503409761999997</v>
       </c>
       <c r="C293" s="5">
         <v>9.6778999996161019E-5</v>
       </c>
       <c r="D293" s="5">
         <v>2.2549229074630972E-3</v>
       </c>
       <c r="E293" s="5">
         <v>8.3980620419100696</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>52.142692519999997</v>
       </c>
       <c r="C294" s="5">
         <v>0.63928275800000023</v>
       </c>
       <c r="D294" s="5">
         <v>15.95504594751025</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>52.468625983000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.32593346300000547</v>
       </c>
       <c r="D295" s="5">
         <v>7.7642860347218123</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>53.032458247000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.56383226399999842</v>
       </c>
       <c r="D296" s="5">
         <v>13.685430029603406</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>53.611600181999997</v>
       </c>
       <c r="C297" s="5">
         <v>0.57914193499999556</v>
       </c>
       <c r="D297" s="5">
         <v>13.921091321907353</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>54.104865621999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.49326544000000183</v>
       </c>
       <c r="D298" s="5">
         <v>11.61707352315171</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>54.343691059000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.23882543700000269</v>
       </c>
       <c r="D299" s="5">
         <v>5.4274540520111048</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>54.737150477</v>
       </c>
       <c r="C300" s="5">
         <v>0.39345941799999906</v>
       </c>
       <c r="D300" s="5">
         <v>9.0427080541862779</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>55.279948537999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.54279806099999917</v>
       </c>
       <c r="D301" s="5">
         <v>12.570693198920079</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>55.971273934000003</v>
       </c>
       <c r="C302" s="5">
         <v>0.69132539600000342</v>
       </c>
       <c r="D302" s="5">
         <v>16.083565917959564</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>56.996412401000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.0251384669999979</v>
       </c>
       <c r="D303" s="5">
         <v>24.333437443674754</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>57.713134048000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.71672164699999996</v>
       </c>
       <c r="D304" s="5">
         <v>16.178472974221926</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>58.304453057000003</v>
       </c>
       <c r="C305" s="5">
         <v>0.59131900900000289</v>
       </c>
       <c r="D305" s="5">
         <v>13.012062787673241</v>
       </c>
       <c r="E305" s="5">
         <v>13.205035018900668</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>58.247687509000002</v>
       </c>
       <c r="C306" s="5">
         <v>-5.6765548000001331E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.1620909093807086</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>58.362641371000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.11495386200000013</v>
       </c>
       <c r="D307" s="5">
         <v>2.3941180584927446</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>58.008052939000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.3545884319999999</v>
       </c>
       <c r="D308" s="5">
         <v>-7.0519689387021023</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>58.335733890999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.32768095199999436</v>
       </c>
       <c r="D309" s="5">
         <v>6.9932867335088078</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>58.434512288999997</v>
       </c>
       <c r="C310" s="5">
         <v>9.8778398000000323E-2</v>
       </c>
       <c r="D310" s="5">
         <v>2.0509597297686533</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>58.345159041999999</v>
       </c>
       <c r="C311" s="5">
         <v>-8.9353246999998248E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.819587501640374</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>58.886666322000004</v>
       </c>
       <c r="C312" s="5">
         <v>0.5415072800000047</v>
       </c>
       <c r="D312" s="5">
         <v>11.723797733400021</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>58.935459397000002</v>
       </c>
       <c r="C313" s="5">
         <v>4.8793074999998964E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.99885538408710506</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>58.480774029999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.45468536700000328</v>
       </c>
       <c r="D314" s="5">
         <v>-8.8750574010992516</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>58.418684200999998</v>
       </c>
       <c r="C315" s="5">
         <v>-6.2089829000001373E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-1.2666427470876207</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>58.346476862000003</v>
       </c>
       <c r="C316" s="5">
         <v>-7.2207338999994874E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.4731960255768839</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>58.279190661999998</v>
       </c>
       <c r="C317" s="5">
         <v>-6.7286200000005181E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.3751176866084847</v>
       </c>
       <c r="E317" s="5">
         <v>-4.3328414341370358E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>58.306219159999998</v>
       </c>
       <c r="C318" s="5">
         <v>2.7028497999999956E-2</v>
       </c>
       <c r="D318" s="5">
         <v>0.5579531458750342</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>58.173356648999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13286251099999902</v>
       </c>
       <c r="D319" s="5">
         <v>-2.700431247050028</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>57.991826858000003</v>
       </c>
       <c r="C320" s="5">
         <v>-0.18152979099999556</v>
       </c>
       <c r="D320" s="5">
         <v>-3.6809928298236039</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>57.628449768000003</v>
       </c>
       <c r="C321" s="5">
         <v>-0.36337709000000018</v>
       </c>
       <c r="D321" s="5">
         <v>-7.2654085610870052</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>57.362259657000003</v>
       </c>
       <c r="C322" s="5">
         <v>-0.26619011100000023</v>
       </c>
       <c r="D322" s="5">
         <v>-5.4042187309734651</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.838127854</v>
       </c>
       <c r="C323" s="5">
         <v>-0.52413180300000306</v>
       </c>
       <c r="D323" s="5">
         <v>-10.430084867314537</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.319925550999997</v>
       </c>
       <c r="C324" s="5">
         <v>0.48179769699999753</v>
       </c>
       <c r="D324" s="5">
         <v>10.65989058803185</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.257419298000002</v>
       </c>
       <c r="C325" s="5">
         <v>-6.2506252999995127E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.3007565164697699</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.763969922999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.50655062499999559</v>
       </c>
       <c r="D326" s="5">
         <v>11.148386485591377</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.572783684999997</v>
       </c>
       <c r="C327" s="5">
         <v>-0.19118623800000023</v>
       </c>
       <c r="D327" s="5">
         <v>-3.9002312259632466</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>57.290120315999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.282663368999998</v>
       </c>
       <c r="D328" s="5">
         <v>-5.735087024594943</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>57.557176061</v>
       </c>
       <c r="C329" s="5">
         <v>0.2670557450000004</v>
       </c>
       <c r="D329" s="5">
         <v>5.7394198081202497</v>
       </c>
       <c r="E329" s="5">
         <v>-1.2388892035022248</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>57.689417388000003</v>
       </c>
       <c r="C330" s="5">
         <v>0.13224132700000268</v>
       </c>
       <c r="D330" s="5">
         <v>2.7921857611581169</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>57.815204729999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.12578734199999531</v>
       </c>
       <c r="D331" s="5">
         <v>2.6481149957651828</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>58.283906141000003</v>
       </c>
       <c r="C332" s="5">
         <v>0.46870141100000495</v>
       </c>
       <c r="D332" s="5">
         <v>10.173967027975927</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>58.303312525000003</v>
       </c>
       <c r="C333" s="5">
         <v>1.9406383999999832E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.40028811251422436</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>58.778661679000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.47534915399999988</v>
       </c>
       <c r="D334" s="5">
         <v>10.234506172099888</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>59.024537895999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.24587621699999573</v>
       </c>
       <c r="D335" s="5">
         <v>5.1368173898920455</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>58.757308625</v>
       </c>
       <c r="C336" s="5">
         <v>-0.26722927099999794</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2996489534198998</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>59.371143240000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.6138346150000018</v>
       </c>
       <c r="D337" s="5">
         <v>13.282337954918821</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>59.945430002000002</v>
       </c>
       <c r="C338" s="5">
         <v>0.57428676199999984</v>
       </c>
       <c r="D338" s="5">
         <v>12.245261896421834</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>60.000468138000002</v>
       </c>
       <c r="C339" s="5">
         <v>5.5038136000000293E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.1073454799679805</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>60.497700547000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.49723240899999865</v>
       </c>
       <c r="D340" s="5">
         <v>10.410594510844362</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.023944855000003</v>
       </c>
       <c r="C341" s="5">
         <v>0.52624430800000255</v>
       </c>
       <c r="D341" s="5">
         <v>10.952459097284217</v>
       </c>
       <c r="E341" s="5">
         <v>6.0231738790066158</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>62.028044422999997</v>
       </c>
       <c r="C342" s="5">
         <v>1.0040995679999938</v>
       </c>
       <c r="D342" s="5">
         <v>21.633645721144479</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.304778046000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.27673362300000548</v>
       </c>
       <c r="D343" s="5">
         <v>5.4870550002151575</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.587654276000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.2828762299999994</v>
       </c>
       <c r="D344" s="5">
         <v>5.5863702443951446</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>63.06134935</v>
       </c>
       <c r="C345" s="5">
         <v>0.47369507399999833</v>
       </c>
       <c r="D345" s="5">
         <v>9.4699733562110247</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>63.471824589000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.41047523900000016</v>
       </c>
       <c r="D346" s="5">
         <v>8.0967616152958435</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.924430125000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.45260553600000009</v>
       </c>
       <c r="D347" s="5">
         <v>8.9006785268628263</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.979575699999998</v>
       </c>
       <c r="C348" s="5">
         <v>5.5145574999997393E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.0401277242653384</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>64.197290323999994</v>
       </c>
       <c r="C349" s="5">
         <v>0.21771462399999564</v>
       </c>
       <c r="D349" s="5">
         <v>4.1607510818470583</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.742815188999998</v>
       </c>
       <c r="C350" s="5">
         <v>-0.45447513499999559</v>
       </c>
       <c r="D350" s="5">
         <v>-8.172129932750515</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>64.505351770999994</v>
       </c>
       <c r="C351" s="5">
         <v>0.76253658199999563</v>
       </c>
       <c r="D351" s="5">
         <v>15.338445597383732</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>64.851425234000004</v>
       </c>
       <c r="C352" s="5">
         <v>0.34607346300001041</v>
       </c>
       <c r="D352" s="5">
         <v>6.6314523420528904</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>65.190424088</v>
       </c>
       <c r="C353" s="5">
         <v>0.33899885399999619</v>
       </c>
       <c r="D353" s="5">
         <v>6.4563019873698835</v>
       </c>
       <c r="E353" s="5">
         <v>6.8276137226133793</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>65.475715457000007</v>
       </c>
       <c r="C354" s="5">
         <v>0.28529136900000651</v>
       </c>
       <c r="D354" s="5">
         <v>5.3797967635742294</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>65.926107103999996</v>
       </c>
       <c r="C355" s="5">
         <v>0.45039164699998935</v>
       </c>
       <c r="D355" s="5">
         <v>8.5740774677428355</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>66.105455057</v>
       </c>
       <c r="C356" s="5">
         <v>0.17934795300000417</v>
       </c>
       <c r="D356" s="5">
         <v>3.3138176629935234</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>66.510332887000004</v>
       </c>
       <c r="C357" s="5">
         <v>0.40487783000000377</v>
       </c>
       <c r="D357" s="5">
         <v>7.6023776625192996</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>66.455021764999998</v>
       </c>
       <c r="C358" s="5">
         <v>-5.5311122000006208E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.99338852932816524</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>66.955439522999995</v>
       </c>
       <c r="C359" s="5">
         <v>0.50041775799999755</v>
       </c>
       <c r="D359" s="5">
         <v>9.4200045137763802</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>67.292834196000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.3373946730000057</v>
       </c>
       <c r="D360" s="5">
         <v>6.2173487510972958</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>67.950398328999995</v>
       </c>
       <c r="C361" s="5">
         <v>0.65756413299999394</v>
       </c>
       <c r="D361" s="5">
         <v>12.377209309753901</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>67.96713373</v>
       </c>
       <c r="C362" s="5">
         <v>1.6735401000005368E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.29594685979399404</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.861705645000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.10542808499999978</v>
       </c>
       <c r="D363" s="5">
         <v>-1.8455968066025452</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.964184232999997</v>
       </c>
       <c r="C364" s="5">
         <v>0.10247858799999676</v>
       </c>
       <c r="D364" s="5">
         <v>1.8272579316090942</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>68.040428461999994</v>
       </c>
       <c r="C365" s="5">
         <v>7.6244228999996722E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.3545326871271524</v>
       </c>
       <c r="E365" s="5">
         <v>4.3718144403429582</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.028389825000005</v>
       </c>
       <c r="C366" s="5">
         <v>-1.2038636999989194E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.21211380873636942</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>67.862795954000006</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16559387099999867</v>
       </c>
       <c r="D367" s="5">
         <v>-2.8822340605133556</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>67.818176198000003</v>
       </c>
       <c r="C368" s="5">
         <v>-4.4619756000003008E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-0.78615245508562026</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>63.270784827999996</v>
       </c>
       <c r="C369" s="5">
         <v>-4.5473913700000068</v>
       </c>
       <c r="D369" s="5">
         <v>-56.520415692281546</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>62.754009455000002</v>
       </c>
       <c r="C370" s="5">
         <v>-0.51677537299999443</v>
       </c>
       <c r="D370" s="5">
         <v>-9.3726905973036345</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>62.503136890999997</v>
       </c>
       <c r="C371" s="5">
         <v>-0.25087256400000513</v>
       </c>
       <c r="D371" s="5">
         <v>-4.6931701589212</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>61.400751346</v>
       </c>
       <c r="C372" s="5">
         <v>-1.1023855449999971</v>
       </c>
       <c r="D372" s="5">
         <v>-19.227698710970753</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>61.613685510000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.21293416400000353</v>
       </c>
       <c r="D373" s="5">
         <v>4.2418292378531453</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>61.793812613</v>
       </c>
       <c r="C374" s="5">
         <v>0.18012710299999668</v>
       </c>
       <c r="D374" s="5">
         <v>3.5651523772452842</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>62.208041551000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.41422893800000082</v>
       </c>
       <c r="D375" s="5">
         <v>8.3473888236232909</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>62.371596904999997</v>
       </c>
       <c r="C376" s="5">
         <v>0.1635553539999961</v>
       </c>
       <c r="D376" s="5">
         <v>3.2010257099799322</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>62.885498562000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.51390165700000523</v>
       </c>
       <c r="D377" s="5">
         <v>10.34781524612618</v>
       </c>
       <c r="E377" s="5">
         <v>-7.5762748949750875</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>62.459300124000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.42619843800000012</v>
       </c>
       <c r="D378" s="5">
         <v>-7.8364358429396823</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>61.789888650000002</v>
       </c>
       <c r="C379" s="5">
         <v>-0.66941147400000034</v>
       </c>
       <c r="D379" s="5">
         <v>-12.129400617432262</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>63.110957759000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.3210691089999997</v>
       </c>
       <c r="D380" s="5">
         <v>28.898629817029885</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>63.565448732999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.45449097399999516</v>
       </c>
       <c r="D381" s="5">
         <v>8.9923845912462497</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>63.974247490000003</v>
       </c>
       <c r="C382" s="5">
         <v>0.40879875700000667</v>
       </c>
       <c r="D382" s="5">
         <v>7.9962876797126103</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>63.849323605999999</v>
       </c>
       <c r="C383" s="5">
         <v>-0.12492388400000465</v>
       </c>
       <c r="D383" s="5">
         <v>-2.318262210449118</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>64.001290073999996</v>
       </c>
       <c r="C384" s="5">
         <v>0.15196646799999769</v>
       </c>
       <c r="D384" s="5">
         <v>2.8937811844846673</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>63.881365680000002</v>
       </c>
       <c r="C385" s="5">
         <v>-0.11992439399999455</v>
       </c>
       <c r="D385" s="5">
         <v>-2.2255082295512985</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>64.104094175</v>
       </c>
       <c r="C386" s="5">
         <v>0.22272849499999836</v>
       </c>
       <c r="D386" s="5">
         <v>4.2650865593453879</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>64.949679961000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.84558578600000089</v>
       </c>
       <c r="D387" s="5">
         <v>17.029398301896602</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>65.207033346000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.25735338500000182</v>
       </c>
       <c r="D388" s="5">
         <v>4.8598227272572903</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>65.557676387000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.35064304099999788</v>
       </c>
       <c r="D389" s="5">
         <v>6.6471664870320302</v>
       </c>
       <c r="E389" s="5">
         <v>4.2492750890182451</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>65.374491344999996</v>
       </c>
       <c r="C390" s="5">
         <v>-0.18318504200000518</v>
       </c>
       <c r="D390" s="5">
         <v>-3.3020542316728796</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>66.104672356999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.73018101200000274</v>
       </c>
       <c r="D391" s="5">
         <v>14.257840264447452</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>66.486567117000007</v>
       </c>
       <c r="C392" s="5">
         <v>0.38189476000000866</v>
       </c>
       <c r="D392" s="5">
         <v>7.1571198938601643</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>66.973734172999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.48716705599998988</v>
       </c>
       <c r="D393" s="5">
         <v>9.1559093122589132</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>67.180052856000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.20631868300000633</v>
       </c>
       <c r="D394" s="5">
         <v>3.7599911236378514</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>67.370585667</v>
       </c>
       <c r="C395" s="5">
         <v>0.19053281099999708</v>
       </c>
       <c r="D395" s="5">
         <v>3.4569757565312109</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>68.109895875999996</v>
       </c>
       <c r="C396" s="5">
         <v>0.73931020899999567</v>
       </c>
       <c r="D396" s="5">
         <v>13.993141597406456</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>68.432607945000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.32271206900000493</v>
       </c>
       <c r="D397" s="5">
         <v>5.8362631506716944</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>68.913569140000007</v>
       </c>
       <c r="C398" s="5">
         <v>0.48096119500000611</v>
       </c>
       <c r="D398" s="5">
         <v>8.7676701089781659</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>69.233405142999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.31983600299999182</v>
       </c>
       <c r="D399" s="5">
         <v>5.7137278538403891</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>69.378163598</v>
       </c>
       <c r="C400" s="5">
         <v>0.14475845500000162</v>
       </c>
       <c r="D400" s="5">
         <v>2.5381066981634559</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>69.745863975999995</v>
       </c>
       <c r="C401" s="5">
         <v>0.367700377999995</v>
       </c>
       <c r="D401" s="5">
         <v>6.5486373905691009</v>
       </c>
       <c r="E401" s="5">
         <v>6.3885540486155801</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>70.163446804000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.41758282800000757</v>
       </c>
       <c r="D402" s="5">
         <v>7.4260203808597547</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>70.497552248000005</v>
       </c>
       <c r="C403" s="5">
         <v>0.33410544400000219</v>
       </c>
       <c r="D403" s="5">
         <v>5.8662349181821893</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>71.061472628000004</v>
       </c>
       <c r="C404" s="5">
         <v>0.563920379999999</v>
       </c>
       <c r="D404" s="5">
         <v>10.032753800799821</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>71.285006987000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.22353435899999852</v>
       </c>
       <c r="D405" s="5">
         <v>3.8407745691819484</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>71.689024584999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.40401759799999581</v>
       </c>
       <c r="D406" s="5">
         <v>7.0172280869530423</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>72.27685108</v>
       </c>
       <c r="C407" s="5">
         <v>0.58782649500000161</v>
       </c>
       <c r="D407" s="5">
         <v>10.295710402422831</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>72.517500132999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.2406490529999985</v>
       </c>
       <c r="D408" s="5">
         <v>4.0694393254614436</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>72.941537705000002</v>
       </c>
       <c r="C409" s="5">
         <v>0.42403757200000314</v>
       </c>
       <c r="D409" s="5">
         <v>7.2469825531576548</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>73.722627613</v>
       </c>
       <c r="C410" s="5">
         <v>0.78108990799999845</v>
       </c>
       <c r="D410" s="5">
         <v>13.634628312101849</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>74.241650516999997</v>
       </c>
       <c r="C411" s="5">
         <v>0.51902290399999629</v>
       </c>
       <c r="D411" s="5">
         <v>8.7831800254858816</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>74.582178389000006</v>
       </c>
       <c r="C412" s="5">
         <v>0.34052787200000978</v>
       </c>
       <c r="D412" s="5">
         <v>5.6450973157285089</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>74.957731171000006</v>
       </c>
       <c r="C413" s="5">
         <v>0.37555278199999975</v>
       </c>
       <c r="D413" s="5">
         <v>6.2126941583245499</v>
       </c>
       <c r="E413" s="5">
         <v>7.4726541444714911</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>75.044216281000004</v>
       </c>
       <c r="C414" s="5">
         <v>8.6485109999998144E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.3933619965863064</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>75.381397810999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.33718152999999518</v>
       </c>
       <c r="D415" s="5">
         <v>5.526982394491986</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>75.437492770999995</v>
       </c>
       <c r="C416" s="5">
         <v>5.6094959999995808E-2</v>
       </c>
       <c r="D416" s="5">
         <v>0.89664217158507142</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>75.389841716000006</v>
       </c>
       <c r="C417" s="5">
         <v>-4.7651054999988673E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-0.75536746479207828</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>75.494684968000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.10484325199999489</v>
       </c>
       <c r="D418" s="5">
         <v>1.6816414237519783</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>75.864817637000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.37013266900000019</v>
       </c>
       <c r="D419" s="5">
         <v>6.0445838729065615</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>76.137094231000006</v>
       </c>
       <c r="C420" s="5">
         <v>0.27227659400000448</v>
       </c>
       <c r="D420" s="5">
         <v>4.3928025926588621</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>76.323364221999995</v>
       </c>
       <c r="C421" s="5">
         <v>0.18626999099998898</v>
       </c>
       <c r="D421" s="5">
         <v>2.9756368730440963</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>76.433950854000003</v>
       </c>
       <c r="C422" s="5">
         <v>0.11058663200000751</v>
       </c>
       <c r="D422" s="5">
         <v>1.7526299003679746</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>76.264785122000006</v>
       </c>
       <c r="C423" s="5">
         <v>-0.16916573199999618</v>
       </c>
       <c r="D423" s="5">
         <v>-2.6237811957297019</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>76.400585379000006</v>
       </c>
       <c r="C424" s="5">
         <v>0.13580025699999965</v>
       </c>
       <c r="D424" s="5">
         <v>2.1578212738787572</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>76.263576979000007</v>
       </c>
       <c r="C425" s="5">
         <v>-0.13700839999999914</v>
       </c>
       <c r="D425" s="5">
         <v>-2.1308494078422724</v>
       </c>
       <c r="E425" s="5">
         <v>1.7421095697533806</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>76.525192954000005</v>
       </c>
       <c r="C426" s="5">
         <v>0.261615974999998</v>
       </c>
       <c r="D426" s="5">
         <v>4.1950643170446833</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>76.565909837999996</v>
       </c>
       <c r="C427" s="5">
         <v>4.0716883999991182E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.64035773288675379</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>76.522452274000003</v>
       </c>
       <c r="C428" s="5">
         <v>-4.3457563999993454E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.67897828415076633</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>76.700232751000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.17778047699999888</v>
       </c>
       <c r="D429" s="5">
         <v>2.8237957680486758</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>76.900252226000006</v>
       </c>
       <c r="C430" s="5">
         <v>0.20001947500000483</v>
       </c>
       <c r="D430" s="5">
         <v>3.1746463482491549</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>76.455667281000004</v>
       </c>
       <c r="C431" s="5">
         <v>-0.44458494500000256</v>
       </c>
       <c r="D431" s="5">
         <v>-6.7211838603616343</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>76.248472617999994</v>
       </c>
       <c r="C432" s="5">
         <v>-0.20719466300000988</v>
       </c>
       <c r="D432" s="5">
         <v>-3.203961161322455</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>76.293731132999994</v>
       </c>
       <c r="C433" s="5">
         <v>4.5258515000000443E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.71460934623919226</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>75.843097396000005</v>
       </c>
       <c r="C434" s="5">
         <v>-0.45063373699998976</v>
       </c>
       <c r="D434" s="5">
         <v>-6.8620920508682071</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>75.830779299</v>
       </c>
       <c r="C435" s="5">
         <v>-1.2318097000004968E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.19472463231646753</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>75.727884373999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.10289492500000108</v>
       </c>
       <c r="D436" s="5">
         <v>-1.6161852142903554</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>75.861360360000006</v>
       </c>
       <c r="C437" s="5">
         <v>0.13347598600000765</v>
       </c>
       <c r="D437" s="5">
         <v>2.1357135207047628</v>
       </c>
       <c r="E437" s="5">
         <v>-0.52740329647894546</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>76.478742754999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.61738239499999281</v>
       </c>
       <c r="D438" s="5">
         <v>10.215167076653886</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>76.708717225000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.22997447000000193</v>
       </c>
       <c r="D439" s="5">
         <v>3.6687266349970438</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>76.639511060000004</v>
+        <v>76.548835236000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-6.92061649999971E-2</v>
+        <v>-0.15988198899999873</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.0772771449789609</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4726554233221565</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>76.515125961999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-3.370927400000312E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.52715759625184822</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>