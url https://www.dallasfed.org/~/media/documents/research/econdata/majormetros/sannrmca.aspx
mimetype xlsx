--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FFCA1AB7-63B0-49CD-8395-D0E0542B7EA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B868FEB2-B671-45B4-B6C2-E87CADE9A2DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{70440718-20AA-442E-8D59-632BE00AF254}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92D06C7B-1004-492A-93F6-DFE2415EEC34}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{426E8C7F-B4EB-4D31-8EAB-B1C740545180}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0524027E-B68D-49E1-954A-B678FE9BE1DE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.957456682</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.659494611</v>
       </c>
       <c r="C7" s="5">
         <v>-0.29796207100000061</v>
       </c>
       <c r="D7" s="5">
         <v>-12.486318561176136</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.579842183</v>
       </c>
       <c r="C8" s="5">
         <v>-7.9652427999999276E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-3.5269897151845031</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>26.215544354999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.36429782800000154</v>
       </c>
       <c r="D9" s="5">
         <v>-15.262082821138312</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>26.293053480000001</v>
       </c>
       <c r="C10" s="5">
         <v>7.7509125000002399E-2</v>
       </c>
       <c r="D10" s="5">
         <v>3.60619784212588</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>26.833797932</v>
       </c>
       <c r="C11" s="5">
         <v>0.54074445199999843</v>
       </c>
       <c r="D11" s="5">
         <v>27.671347888291841</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.316464014000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.5173339179999985</v>
       </c>
       <c r="D12" s="5">
         <v>-20.832909744465599</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.418305778000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10184176399999956</v>
       </c>
       <c r="D13" s="5">
         <v>4.7439934081055624</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>26.364980813999999</v>
       </c>
       <c r="C14" s="5">
         <v>-5.3324964000001529E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.3954722940400019</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>26.350362927999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4617885999999913E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.66330677260126869</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>26.180319230999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.17004369700000055</v>
       </c>
       <c r="D16" s="5">
         <v>-7.4747984839653387</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>26.137168716000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.3150514999997114E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.9600139012336815</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.448414033999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.3112453179999974</v>
       </c>
       <c r="D18" s="5">
         <v>79.930413201012101</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.758144185999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.3097301520000002</v>
       </c>
       <c r="D19" s="5">
         <v>14.413706610312449</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>27.873077542000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.11493335600000165</v>
       </c>
       <c r="D20" s="5">
         <v>5.0833593542844113</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>27.317787886000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.55528965599999935</v>
       </c>
       <c r="D21" s="5">
         <v>-21.453422441723614</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.69042258</v>
       </c>
       <c r="C22" s="5">
         <v>0.37263469399999849</v>
       </c>
       <c r="D22" s="5">
         <v>17.654531701139263</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.655092024999998</v>
       </c>
       <c r="C23" s="5">
         <v>-3.5330555000001596E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.520396022409265</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.402559769</v>
       </c>
       <c r="C24" s="5">
         <v>-0.25253225599999851</v>
       </c>
       <c r="D24" s="5">
         <v>-10.42386729115713</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.518098042999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.11553827399999861</v>
       </c>
       <c r="D25" s="5">
         <v>5.1785936637046559</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.671504494000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.15340645100000216</v>
       </c>
       <c r="D26" s="5">
         <v>6.8986704290425083</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>27.771375751000001</v>
       </c>
       <c r="C27" s="5">
         <v>9.9871257000000213E-2</v>
       </c>
       <c r="D27" s="5">
         <v>4.4180232585994794</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>28.086522592000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.31514684100000068</v>
       </c>
       <c r="D28" s="5">
         <v>14.500381249501793</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>27.812688207000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.27383438500000068</v>
       </c>
       <c r="D29" s="5">
         <v>-11.092184675222983</v>
       </c>
       <c r="E29" s="5">
         <v>6.4104858074176985</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>27.151429284999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.6612589220000018</v>
       </c>
       <c r="D30" s="5">
         <v>-25.080175780191617</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>27.040434985000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.11099429999999799</v>
       </c>
       <c r="D31" s="5">
         <v>-4.7967603548173976</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.946773434000001</v>
       </c>
       <c r="C32" s="5">
         <v>-9.3661551000000287E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.0782336722142487</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>27.527148225000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.58037479100000056</v>
       </c>
       <c r="D33" s="5">
         <v>29.13780683758036</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.586462520000001</v>
       </c>
       <c r="C34" s="5">
         <v>5.9314295000000072E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.6165723151454934</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>27.890269281999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.30380676199999712</v>
       </c>
       <c r="D35" s="5">
         <v>14.046071073852961</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>28.195577831000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.30530854900000293</v>
       </c>
       <c r="D36" s="5">
         <v>13.956605094246832</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>28.232824281999999</v>
       </c>
       <c r="C37" s="5">
         <v>3.7246450999997904E-2</v>
       </c>
       <c r="D37" s="5">
         <v>1.59677213840832</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>28.367936729</v>
       </c>
       <c r="C38" s="5">
         <v>0.13511244700000091</v>
       </c>
       <c r="D38" s="5">
         <v>5.8963749847690039</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>28.710568906999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.34263217799999879</v>
       </c>
       <c r="D39" s="5">
         <v>15.496436113736589</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>28.583227956000002</v>
       </c>
       <c r="C40" s="5">
         <v>-0.1273409509999972</v>
       </c>
       <c r="D40" s="5">
         <v>-5.194464445093705</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>28.377804020999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.20542393500000244</v>
       </c>
       <c r="D41" s="5">
         <v>-8.291382470095332</v>
       </c>
       <c r="E41" s="5">
         <v>2.0318633344394543</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.747036388000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.36923236700000217</v>
       </c>
       <c r="D42" s="5">
         <v>16.780820721565682</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>29.017080731</v>
       </c>
       <c r="C43" s="5">
         <v>0.27004434299999858</v>
       </c>
       <c r="D43" s="5">
         <v>11.873614995495775</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>29.202009580999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.18492884999999859</v>
       </c>
       <c r="D44" s="5">
         <v>7.9215696305605432</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>29.541060645999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.3390510649999996</v>
       </c>
       <c r="D45" s="5">
         <v>14.857706839883011</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>29.692131410999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.15107076500000005</v>
       </c>
       <c r="D46" s="5">
         <v>6.3122909831164087</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>29.824580603000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.13244919200000282</v>
       </c>
       <c r="D47" s="5">
         <v>5.4862019194376943</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>30.204048464</v>
       </c>
       <c r="C48" s="5">
         <v>0.37946786099999841</v>
       </c>
       <c r="D48" s="5">
         <v>16.383056320933399</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>30.453137848000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.24908938400000125</v>
       </c>
       <c r="D49" s="5">
         <v>10.357709744459243</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>30.469085151000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.5947303000000801E-2</v>
       </c>
       <c r="D50" s="5">
         <v>0.63021344867038032</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.452164147000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.6921004000000295E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.66438813803493257</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.787579609000002</v>
       </c>
       <c r="C52" s="5">
         <v>0.33541546200000028</v>
       </c>
       <c r="D52" s="5">
         <v>14.048250747169689</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.151386626000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.36380701699999918</v>
       </c>
       <c r="D53" s="5">
         <v>15.138885563816086</v>
       </c>
       <c r="E53" s="5">
         <v>9.7737746125369895</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>31.535594448000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.38420782200000048</v>
       </c>
       <c r="D54" s="5">
         <v>15.846700031304618</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>31.563769283999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.8174835999998038E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.0773995642441303</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>31.818110352000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.25434106800000222</v>
       </c>
       <c r="D56" s="5">
         <v>10.109878119998417</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.587742831</v>
       </c>
       <c r="C57" s="5">
         <v>0.76963247899999843</v>
       </c>
       <c r="D57" s="5">
         <v>33.216727155920836</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.998172116999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.58957071400000061</v>
       </c>
       <c r="D58" s="5">
         <v>-19.675010589499465</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.543927834000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.54575571700000225</v>
       </c>
       <c r="D59" s="5">
         <v>22.500419758203584</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>33.142110512000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.59818267800000058</v>
       </c>
       <c r="D60" s="5">
         <v>24.429201801921341</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>33.179089900999998</v>
       </c>
       <c r="C61" s="5">
         <v>3.6979388999995422E-2</v>
       </c>
       <c r="D61" s="5">
         <v>1.3471865194517374</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>33.466293663000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.2872037620000043</v>
       </c>
       <c r="D62" s="5">
         <v>10.896485049306936</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>34.001263018000003</v>
       </c>
       <c r="C63" s="5">
         <v>0.5349693550000012</v>
       </c>
       <c r="D63" s="5">
         <v>20.962063079413838</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>34.301303662000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.30004064399999919</v>
       </c>
       <c r="D64" s="5">
         <v>11.118640169094496</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>34.827554052000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.52625039000000129</v>
       </c>
       <c r="D65" s="5">
         <v>20.046135572451163</v>
       </c>
       <c r="E65" s="5">
         <v>11.800975250750945</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>34.701917270999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.12563678100000431</v>
       </c>
       <c r="D66" s="5">
         <v>-4.244011878215181</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.095716199000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.39379892800000249</v>
       </c>
       <c r="D67" s="5">
         <v>14.50057634991877</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.307016472000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.21130027299999909</v>
       </c>
       <c r="D68" s="5">
         <v>7.4689308293364398</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>35.271884731999997</v>
       </c>
       <c r="C69" s="5">
         <v>-3.5131740000004186E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1875297694442066</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>35.526421956999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.25453722499999998</v>
       </c>
       <c r="D70" s="5">
         <v>9.0118319709610262</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>35.549372916000003</v>
       </c>
       <c r="C71" s="5">
         <v>2.2950959000006321E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.77799051571827427</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>35.578434983000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.9062066999998137E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.98543834825592924</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>35.686168277999997</v>
       </c>
       <c r="C73" s="5">
         <v>0.10773329499999562</v>
       </c>
       <c r="D73" s="5">
         <v>3.6947914939545523</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>36.063919110000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.37775083200000381</v>
       </c>
       <c r="D74" s="5">
         <v>13.468683047373563</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.848174956999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21574415300000283</v>
       </c>
       <c r="D75" s="5">
         <v>-6.947174952765689</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.837855767999997</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0319189000000506E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.34488340233016501</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.801686635999999</v>
       </c>
       <c r="C77" s="5">
         <v>-3.6169131999997717E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.2043924847683241</v>
       </c>
       <c r="E77" s="5">
         <v>2.7970169324711858</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.077826012000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.27613937600000327</v>
       </c>
       <c r="D78" s="5">
         <v>9.6585437548111219</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.030556943000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.7269069000002162E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.5609563824718453</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>36.085607482</v>
       </c>
       <c r="C80" s="5">
         <v>5.5050538999999787E-2</v>
       </c>
       <c r="D80" s="5">
         <v>1.848947706064008</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.373260113999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.2876526319999968</v>
       </c>
       <c r="D81" s="5">
         <v>9.9964047914369516</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.263632442999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.10962767099999837</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5573999916050481</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.436393657000004</v>
       </c>
       <c r="C83" s="5">
         <v>0.17276121400000477</v>
       </c>
       <c r="D83" s="5">
         <v>5.8690402244134354</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.404869863999998</v>
       </c>
       <c r="C84" s="5">
         <v>-3.1523793000005185E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.0332818523507314</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.877414623</v>
       </c>
       <c r="C85" s="5">
         <v>0.47254475900000159</v>
       </c>
       <c r="D85" s="5">
         <v>16.737879323829709</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.635607399999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.24180722300000212</v>
       </c>
       <c r="D86" s="5">
         <v>-7.5908105015660476</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>37.381396187999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.7457887879999987</v>
       </c>
       <c r="D87" s="5">
         <v>27.357774699130299</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.876699535999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.4953033480000002</v>
       </c>
       <c r="D88" s="5">
         <v>17.111441896991696</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.992433302999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.11573376700000182</v>
       </c>
       <c r="D89" s="5">
         <v>3.7288995695187399</v>
       </c>
       <c r="E89" s="5">
         <v>6.1191158094689335</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.165789869000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.17335656600000249</v>
       </c>
       <c r="D90" s="5">
         <v>5.6150336067372297</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.499950540999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.33416067199999588</v>
       </c>
       <c r="D91" s="5">
         <v>11.027612466813185</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.827523685000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.32757314400000581</v>
       </c>
       <c r="D92" s="5">
         <v>10.701692412515019</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.060093361</v>
       </c>
       <c r="C93" s="5">
         <v>0.23256967599999712</v>
       </c>
       <c r="D93" s="5">
         <v>7.4293639497807318</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>39.819309482999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.75921612199999799</v>
       </c>
       <c r="D94" s="5">
         <v>25.986894372063873</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>39.584079697999996</v>
       </c>
       <c r="C95" s="5">
         <v>-0.23522978500000136</v>
       </c>
       <c r="D95" s="5">
         <v>-6.8630667437534871</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>39.498035651999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.604404599999782E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.5774839461258359</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>39.413543118</v>
       </c>
       <c r="C97" s="5">
         <v>-8.4492533999998898E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-2.5370021934644771</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>39.578069487999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.16452636999999726</v>
       </c>
       <c r="D98" s="5">
         <v>5.1258559173569918</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.114093142999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.53602365500000104</v>
       </c>
       <c r="D99" s="5">
         <v>17.519101653391811</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>40.012704380999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.10138876199999913</v>
       </c>
       <c r="D100" s="5">
         <v>-2.9912021082228235</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>39.907490512000003</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10521386899999641</v>
       </c>
       <c r="D101" s="5">
         <v>-3.1101769276882796</v>
       </c>
       <c r="E101" s="5">
         <v>5.040627942219178</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.002108063000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.0946175509999989</v>
       </c>
       <c r="D102" s="5">
         <v>38.36339258428707</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>40.729599899</v>
       </c>
       <c r="C103" s="5">
         <v>-0.27250816400000133</v>
       </c>
       <c r="D103" s="5">
         <v>-7.6902668047287515</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>40.727205017999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.394881000000737E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-7.0536611982474628E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>40.125654242000003</v>
       </c>
       <c r="C105" s="5">
         <v>-0.60155077599999629</v>
       </c>
       <c r="D105" s="5">
         <v>-16.353025549725686</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>40.263830431999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.13817618999999581</v>
       </c>
       <c r="D106" s="5">
         <v>4.2114747636129657</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>40.385835563000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.12200513100000165</v>
       </c>
       <c r="D107" s="5">
         <v>3.6973865235576664</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>40.940852495999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.55501693299999744</v>
       </c>
       <c r="D108" s="5">
         <v>17.796858114353586</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>41.223410997999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.28255850200000054</v>
       </c>
       <c r="D109" s="5">
         <v>8.6036727594891893</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>41.291736653999997</v>
       </c>
       <c r="C110" s="5">
         <v>6.8325655999998958E-2</v>
       </c>
       <c r="D110" s="5">
         <v>2.0071691073162201</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>41.236221845999999</v>
       </c>
       <c r="C111" s="5">
         <v>-5.5514807999998084E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6014672982694211</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>41.660428111999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.42420626599999878</v>
       </c>
       <c r="D112" s="5">
         <v>13.067641590489032</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>42.252155907000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.59172779500000416</v>
       </c>
       <c r="D113" s="5">
         <v>18.440911522389491</v>
       </c>
       <c r="E113" s="5">
         <v>5.8752513999720701</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>42.461114455999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.20895854899999478</v>
       </c>
       <c r="D114" s="5">
         <v>6.0987288524856798</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>42.613606417</v>
       </c>
       <c r="C115" s="5">
         <v>0.15249196100000262</v>
       </c>
       <c r="D115" s="5">
         <v>4.3957503657432007</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>43.293702975000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.68009655800000246</v>
       </c>
       <c r="D116" s="5">
         <v>20.925339275409893</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>43.262676417000002</v>
       </c>
       <c r="C117" s="5">
         <v>-3.1026558000000648E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.85660186713344411</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>42.681061147999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.58161526900000382</v>
       </c>
       <c r="D118" s="5">
         <v>-14.991588301178604</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>43.053434398</v>
       </c>
       <c r="C119" s="5">
         <v>0.37237325000000254</v>
       </c>
       <c r="D119" s="5">
         <v>10.986744319962515</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>43.361011052999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.30757665499999831</v>
       </c>
       <c r="D120" s="5">
         <v>8.9178822267059097</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>43.308820433999998</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2190619000000993E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.4348328160056045</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>43.395201526999998</v>
       </c>
       <c r="C122" s="5">
         <v>8.6381092999999964E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.4198770869952924</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>43.682892594999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.28769106800000088</v>
       </c>
       <c r="D123" s="5">
         <v>8.2520552316565734</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>43.598641966000002</v>
       </c>
       <c r="C124" s="5">
         <v>-8.4250628999996025E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.2900307043547397</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>43.691913243000002</v>
       </c>
       <c r="C125" s="5">
         <v>9.3271276999999486E-2</v>
       </c>
       <c r="D125" s="5">
         <v>2.5976018141506518</v>
       </c>
       <c r="E125" s="5">
         <v>3.4075357933663897</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>43.84340177</v>
       </c>
       <c r="C126" s="5">
         <v>0.15148852699999793</v>
       </c>
       <c r="D126" s="5">
         <v>4.2409037845750008</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>43.942827714000003</v>
       </c>
       <c r="C127" s="5">
         <v>9.9425944000003597E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.7555015937297478</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>43.700132017999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.24269569600000551</v>
       </c>
       <c r="D128" s="5">
         <v>-6.4299235042523879</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>43.747093218000003</v>
       </c>
       <c r="C129" s="5">
         <v>4.6961200000005476E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.2971976620125725</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>43.850548555000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.10345533699999976</v>
       </c>
       <c r="D130" s="5">
         <v>2.8750237811171253</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>44.221996461000003</v>
       </c>
       <c r="C131" s="5">
         <v>0.37144790600000022</v>
       </c>
       <c r="D131" s="5">
         <v>10.65213006850434</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>43.989100620999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23289584000000474</v>
       </c>
       <c r="D132" s="5">
         <v>-6.1399358826027317</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>44.323694652999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.33459403199999826</v>
       </c>
       <c r="D133" s="5">
         <v>9.519249682605313</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>44.531823463000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.20812881000000516</v>
       </c>
       <c r="D134" s="5">
         <v>5.7826134852443811</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>44.401902505999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12992095700000306</v>
       </c>
       <c r="D135" s="5">
         <v>-3.4453481921812634</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>44.724791398000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.3228888920000017</v>
       </c>
       <c r="D136" s="5">
         <v>9.0839704021412615</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>44.932429720000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.2076383220000011</v>
       </c>
       <c r="D137" s="5">
         <v>5.7155711759864225</v>
       </c>
       <c r="E137" s="5">
         <v>2.8392358789615324</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>45.202891123999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.2704614039999953</v>
       </c>
       <c r="D138" s="5">
         <v>7.467144072631382</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>45.664113667999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.46122254400000173</v>
       </c>
       <c r="D139" s="5">
         <v>12.955098307787139</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>46.134874435</v>
       </c>
       <c r="C140" s="5">
         <v>0.47076076700000158</v>
       </c>
       <c r="D140" s="5">
         <v>13.097166738867783</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>46.393072334999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.25819789999999898</v>
       </c>
       <c r="D141" s="5">
         <v>6.9265353807006491</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>46.69540593</v>
       </c>
       <c r="C142" s="5">
         <v>0.30233359500000034</v>
       </c>
       <c r="D142" s="5">
         <v>8.1066106002138039</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.404289145</v>
       </c>
       <c r="C143" s="5">
         <v>0.70888321500000018</v>
       </c>
       <c r="D143" s="5">
         <v>19.817926552265487</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>47.861543032999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.45725388799999678</v>
       </c>
       <c r="D144" s="5">
         <v>12.209257814846431</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>48.365402504999999</v>
+        <v>48.365402506000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.50385947200000203</v>
+        <v>0.50385947300000566</v>
       </c>
       <c r="D145" s="5">
-        <v>13.390671027357271</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>13.390671055490944</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>48.214308477000003</v>
+        <v>48.214308478</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.15109402799999572</v>
+        <v>-0.15109402800000282</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.6850664089647878</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.6850664088900031</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>47.328490228</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.88581824900000328</v>
+        <v>-0.88581824999999981</v>
       </c>
       <c r="D147" s="5">
-        <v>-19.950153621409193</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-19.950153641332633</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>47.613267428999997</v>
+        <v>47.613267428</v>
       </c>
       <c r="C148" s="5">
-        <v>0.28477720099999715</v>
+        <v>0.28477720000000062</v>
       </c>
       <c r="D148" s="5">
-        <v>7.4642516993779884</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>7.4642516722937646</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>47.453270992999997</v>
+        <v>47.453270992</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15999643600000013</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.9587020216350632</v>
+        <v>-3.958702021716709</v>
       </c>
       <c r="E149" s="5">
-        <v>5.6102936981347717</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>5.6102936959092187</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>46.951935388999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.50133560399999766</v>
+        <v>-0.50133560300000113</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.966465767975276</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-11.966465745713407</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>46.965269776</v>
+        <v>46.965269775000003</v>
       </c>
       <c r="C151" s="5">
-        <v>1.3334387000000447E-2</v>
+        <v>1.3334386000003917E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.3413337914283554</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.34133376579044139</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>47.032553303</v>
       </c>
       <c r="C152" s="5">
-        <v>6.7283527000000731E-2</v>
+        <v>6.7283527999997261E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7327584275637742</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.7327584535571594</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>47.115345105999999</v>
+        <v>47.115345105000003</v>
       </c>
       <c r="C153" s="5">
-        <v>8.279180299999922E-2</v>
+        <v>8.279180200000269E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>2.1329419972268671</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.1329419712142084</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>47.113419841000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.9252649999970117E-3</v>
+        <v>-1.9252640000004817E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.9024342964187895E-2</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-4.9024317507340154E-2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>46.933930631999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.17948920900000331</v>
       </c>
       <c r="D155" s="5">
         <v>-4.4770845510191393</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>46.459822148000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4741084839999985</v>
       </c>
       <c r="D156" s="5">
         <v>-11.470626659935634</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>46.568164830999997</v>
+        <v>46.568164834000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.1083426829999965</v>
+        <v>0.1083426860000003</v>
       </c>
       <c r="D157" s="5">
-        <v>2.8345297623010746</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.8345298417986164</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>45.852832909999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.71533192100000065</v>
+        <v>-0.71533192400000445</v>
       </c>
       <c r="D158" s="5">
-        <v>-16.952877241551057</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-16.952877305751635</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>45.429071251000003</v>
+        <v>45.42907125</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.42376165899999307</v>
+        <v>-0.42376165999999671</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.543433295791814</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-10.543433319421691</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>45.405728213000003</v>
+        <v>45.405728212</v>
       </c>
       <c r="C160" s="5">
         <v>-2.3343038000000149E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.6148621750872163</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.61486217510072771</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>45.160760373999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.24496783900000452</v>
+        <v>-0.24496783800000088</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.2854112494385888</v>
+        <v>-6.2854112246712335</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.8310908205636105</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-4.8310908185580921</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>45.276764280999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.11600390699999963</v>
       </c>
       <c r="D162" s="5">
         <v>3.1263485790510748</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>45.091716425999998</v>
+        <v>45.091716423999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.18504785500000054</v>
+        <v>-0.1850478570000007</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.795688170846768</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.7956882215191339</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>44.782689568000002</v>
+        <v>44.782689568999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.30902685799999574</v>
+        <v>-0.30902685499999905</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.9209414914452436</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-7.9209414177628172</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>44.942924140000002</v>
+        <v>44.942924138999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.16023457200000024</v>
+        <v>0.16023457000000008</v>
       </c>
       <c r="D165" s="5">
-        <v>4.3791684123381858</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.3791683564989192</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>44.941771815999999</v>
+        <v>44.941771815000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.152324000003091E-3</v>
+        <v>-1.1523239999959856E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.0763325804372688E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.0763325804905595E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>44.697408107999998</v>
+        <v>44.697408107000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.24436370800000162</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.3331752422774006</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.333175242414157</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>44.693191579999997</v>
+        <v>44.693191579000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.2165280000006078E-3</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.11314323098211565</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.11314323098463586</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>44.805286324000001</v>
+        <v>44.805286330000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.11209474400000374</v>
+        <v>0.11209475100000077</v>
       </c>
       <c r="D169" s="5">
-        <v>3.051579907280999</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.0515801005491783</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.600700222999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.20458610100000385</v>
+        <v>-0.20458610700000435</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.3438052563333223</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-5.3438054084414706</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>45.052247821000002</v>
+        <v>45.052247819999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.45154759800000477</v>
+        <v>0.45154759700000113</v>
       </c>
       <c r="D171" s="5">
-        <v>12.848930463607244</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>12.848930433549089</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>44.990639426999998</v>
+        <v>44.990639426000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.1608394000003841E-2</v>
+        <v>-6.1608393999996736E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.6286991574322673</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.628699157467961</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.158513597000002</v>
+        <v>45.158513595999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.1678741700000046</v>
+        <v>0.16787416999999749</v>
       </c>
       <c r="D173" s="5">
-        <v>4.5706182893757274</v>
+        <v>4.5706182894792668</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.9750645945478844E-3</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-4.9750668088655026E-3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>44.994798271000001</v>
+        <v>44.994798269999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16371532600000194</v>
       </c>
       <c r="D174" s="5">
-        <v>-4.2647125634281746</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-4.2647125635207335</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>44.664278176000003</v>
+        <v>44.664278178000004</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.33052009499999713</v>
+        <v>-0.33052009199999333</v>
       </c>
       <c r="D175" s="5">
-        <v>-8.4673306318166279</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-8.4673305582205867</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>44.480185714000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.1840924620000024</v>
+        <v>-0.18409246400000256</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.835435229203533</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-4.8354352803393841</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>44.481441523000001</v>
+        <v>44.481441521999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2558089999998856E-3</v>
+        <v>1.2558079999962501E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3884859123189948E-2</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.3884832136399368E-2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>44.384808485000001</v>
+        <v>44.384808483</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.6633038000000226E-2</v>
+        <v>-9.6633038999996757E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.5759978709064435</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-2.5759978973034503</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>44.590730256999997</v>
+        <v>44.590730254</v>
       </c>
       <c r="C179" s="5">
-        <v>0.20592177199999639</v>
+        <v>0.20592177099999986</v>
       </c>
       <c r="D179" s="5">
-        <v>5.7116408656387563</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>5.7116408374541239</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>45.042352719999997</v>
+        <v>45.042352717999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.45162246299999964</v>
+        <v>0.45162246399999617</v>
       </c>
       <c r="D180" s="5">
-        <v>12.854216077181846</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>12.854216108161442</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>45.263951296999998</v>
+        <v>45.263951304999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22159857700000174</v>
+        <v>0.22159858700000257</v>
       </c>
       <c r="D181" s="5">
-        <v>6.0661360502576089</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>6.0661363317280337</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.359237166</v>
       </c>
       <c r="C182" s="5">
-        <v>9.5285869000001355E-2</v>
+        <v>9.5285861000000693E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.5555934227950994</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.5555932052855779</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>46.049921144000002</v>
+        <v>46.049921144999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.6906839780000027</v>
+        <v>0.69068397899999923</v>
       </c>
       <c r="D183" s="5">
-        <v>19.883050234660171</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>19.883050265899982</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>46.489776583000001</v>
+        <v>46.489776583999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.43985543899999868</v>
       </c>
       <c r="D184" s="5">
-        <v>12.083792878888655</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>12.083792878612343</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>46.645121564</v>
+        <v>46.645121562999996</v>
       </c>
       <c r="C185" s="5">
-        <v>0.15534498099999894</v>
+        <v>0.15534497899999877</v>
       </c>
       <c r="D185" s="5">
-        <v>4.0843038638978424</v>
+        <v>4.084303810254708</v>
       </c>
       <c r="E185" s="5">
-        <v>3.2919771900967953</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.2919771901696926</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>46.818341085999997</v>
+        <v>46.818341082000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17321952199999657</v>
+        <v>0.17321951900000698</v>
       </c>
       <c r="D186" s="5">
-        <v>4.5484273417152776</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.5484272614247923</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>46.98437354</v>
+        <v>46.984373542999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16603245400000333</v>
+        <v>0.16603246099999325</v>
       </c>
       <c r="D187" s="5">
-        <v>4.3395674795151162</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.3395676664341298</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>47.665547185000001</v>
+        <v>47.665547181999997</v>
       </c>
       <c r="C188" s="5">
-        <v>0.68117364500000122</v>
+        <v>0.68117363900000072</v>
       </c>
       <c r="D188" s="5">
-        <v>18.853974144831543</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>18.853973963998193</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>48.648807107000003</v>
+        <v>48.648807105000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.98325992200000201</v>
+        <v>0.98325992300000564</v>
       </c>
       <c r="D189" s="5">
-        <v>27.764839008252153</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>27.764839041717892</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>48.470983930000003</v>
+        <v>48.470983928999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.1778231770000005</v>
+        <v>-0.17782317600000397</v>
       </c>
       <c r="D190" s="5">
-        <v>-4.299175118835608</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-4.2991750953161993</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>48.380952395999998</v>
+        <v>48.380952393999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-9.0031534000004854E-2</v>
+        <v>-9.0031535000001384E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.2062878911039641</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-2.2062879154048365</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>48.594585275999997</v>
+        <v>48.594585271</v>
       </c>
       <c r="C192" s="5">
-        <v>0.21363287999999869</v>
+        <v>0.213632877000002</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4293673366346829</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.4293672587602204</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>48.515568316</v>
+        <v>48.515568326</v>
       </c>
       <c r="C193" s="5">
-        <v>-7.9016959999997027E-2</v>
+        <v>-7.9016944999999339E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-1.9338971482779299</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-1.9338967846352029</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>49.195549366000002</v>
+        <v>49.195549364999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.67998105000000209</v>
+        <v>0.67998103899999762</v>
       </c>
       <c r="D194" s="5">
-        <v>18.177908322856151</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>18.177908001724454</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>49.331743903000003</v>
+        <v>49.331743908999997</v>
       </c>
       <c r="C195" s="5">
-        <v>0.1361945370000015</v>
+        <v>0.13619454399999853</v>
       </c>
       <c r="D195" s="5">
-        <v>3.3731720348628258</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.3731722109517692</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>49.561828982999998</v>
+        <v>49.561829000000003</v>
       </c>
       <c r="C196" s="5">
-        <v>0.23008507999999495</v>
+        <v>0.23008509100000651</v>
       </c>
       <c r="D196" s="5">
-        <v>5.742671494853302</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.7426717757656176</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>50.039156462999998</v>
+        <v>50.039156462000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.47732747999999958</v>
+        <v>0.47732746199999809</v>
       </c>
       <c r="D197" s="5">
-        <v>12.18940941924085</v>
+        <v>12.189408930556933</v>
       </c>
       <c r="E197" s="5">
-        <v>7.2762912501860955</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>7.276291250342104</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>50.564509518000001</v>
+        <v>50.564509506</v>
       </c>
       <c r="C198" s="5">
-        <v>0.52535305500000362</v>
+        <v>0.52535304399999916</v>
       </c>
       <c r="D198" s="5">
-        <v>13.352167038588991</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>13.352166742962467</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>51.028060162999999</v>
+        <v>51.028060156999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46355064499999798</v>
+        <v>0.46355065099999848</v>
       </c>
       <c r="D199" s="5">
-        <v>11.573002432660306</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>11.573002592975046</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>51.551923680000002</v>
+        <v>51.551923662</v>
       </c>
       <c r="C200" s="5">
-        <v>0.52386351700000233</v>
+        <v>0.52386350500000134</v>
       </c>
       <c r="D200" s="5">
-        <v>13.039389340779994</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>13.039389026647964</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>51.139670946000003</v>
+        <v>51.139670938000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.41225273399999907</v>
+        <v>-0.41225272399999824</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.1851977202402004</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-9.1851975102093526</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>51.068400226000001</v>
+        <v>51.068400230000002</v>
       </c>
       <c r="C202" s="5">
-        <v>-7.127072000000112E-2</v>
+        <v>-7.1270708000000127E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.6596185414250897</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-1.6596182643876745</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>51.383216204999997</v>
+        <v>51.383216212000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.31481597899999514</v>
+        <v>0.31481598199999894</v>
       </c>
       <c r="D203" s="5">
-        <v>7.6535541827302822</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>7.6535542575345783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>51.210391971</v>
+        <v>51.210391967</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.17282423399999658</v>
+        <v>-0.17282424500000104</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.9622918415310626</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-3.9622920885482915</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>51.237561798999998</v>
+        <v>51.237561812999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.716982799999812E-2</v>
+        <v>2.7169845999999609E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>0.63852472170451424</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>0.63852514601203669</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>51.410567639999996</v>
+        <v>51.410567641999997</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17300584099999838</v>
+        <v>0.17300582899999739</v>
       </c>
       <c r="D206" s="5">
-        <v>4.1279521169490963</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.1279518241398971</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>51.105394943</v>
+        <v>51.105394955999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.30517269699999616</v>
+        <v>-0.30517268599999881</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.8951729845153187</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-6.8951727437756016</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>51.249000451999997</v>
+        <v>51.249000494999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.1436055089999968</v>
+        <v>0.14360553899999928</v>
       </c>
       <c r="D208" s="5">
-        <v>3.4245897369153733</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.4245904625396673</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>51.240028596999998</v>
+        <v>51.240028613</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.9718549999986408E-3</v>
+        <v>-8.9718819999973221E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.20987464476858175</v>
+        <v>-0.2098752755836264</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3998648636052611</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3998648976266246</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>51.405120263999997</v>
+        <v>51.405120261999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.16509166699999867</v>
+        <v>0.16509164899999718</v>
       </c>
       <c r="D210" s="5">
-        <v>3.935567806896989</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.9355673689176474</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>52.296682691999997</v>
+        <v>52.296682590000003</v>
       </c>
       <c r="C211" s="5">
-        <v>0.8915624280000003</v>
+        <v>0.89156232800000623</v>
       </c>
       <c r="D211" s="5">
-        <v>22.917336801180575</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>22.917333981697418</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>52.864680708000002</v>
+        <v>52.864680687000003</v>
       </c>
       <c r="C212" s="5">
-        <v>0.56799801600000421</v>
+        <v>0.56799809700000026</v>
       </c>
       <c r="D212" s="5">
-        <v>13.840728324015128</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>13.840730445783066</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>52.419423123999998</v>
+        <v>52.419423105</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.4452575840000037</v>
+        <v>-0.44525758200000354</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.6518041352736219</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-9.6518040975662522</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>52.980634807000001</v>
+        <v>52.980634797</v>
       </c>
       <c r="C214" s="5">
-        <v>0.56121168300000335</v>
+        <v>0.56121169200000054</v>
       </c>
       <c r="D214" s="5">
-        <v>13.631579928858638</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>13.631580165729851</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>53.599858105000003</v>
+        <v>53.599858185999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.61922329800000142</v>
+        <v>0.61922338899999829</v>
       </c>
       <c r="D215" s="5">
-        <v>14.962920497995857</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>14.962922843165272</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>53.789271051</v>
+        <v>53.789271030999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.18941294599999736</v>
+        <v>0.18941284499999966</v>
       </c>
       <c r="D216" s="5">
-        <v>4.3239988402057117</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>4.3239964828765576</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>54.236321824999997</v>
+        <v>54.236321838999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.44705077399999738</v>
+        <v>0.44705080800000019</v>
       </c>
       <c r="D217" s="5">
-        <v>10.44214765369793</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>10.442148488575853</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>54.330669119</v>
+        <v>54.330669147000002</v>
       </c>
       <c r="C218" s="5">
-        <v>9.434729400000208E-2</v>
+        <v>9.4347308000003238E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>2.1075593714606544</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>2.107559686646221</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>55.269056724000002</v>
+        <v>55.269056759000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.93838760500000262</v>
+        <v>0.93838761199999965</v>
       </c>
       <c r="D219" s="5">
-        <v>22.812899906154339</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>22.812900079914456</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>55.726122263000001</v>
+        <v>55.726122316000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.45706553899999847</v>
+        <v>0.45706555699999996</v>
       </c>
       <c r="D220" s="5">
-        <v>10.387843926834318</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.387844347828334</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>56.444602195000002</v>
+        <v>56.444602191999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.71847993200000104</v>
+        <v>0.71847987599999641</v>
       </c>
       <c r="D221" s="5">
-        <v>16.617336433710395</v>
+        <v>16.617335028383671</v>
       </c>
       <c r="E221" s="5">
-        <v>10.15724179026849</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>10.157241750016421</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>56.839821948000001</v>
+        <v>56.839822169999998</v>
       </c>
       <c r="C222" s="5">
-        <v>0.39521975299999923</v>
+        <v>0.39521997800000008</v>
       </c>
       <c r="D222" s="5">
-        <v>8.7335347760961959</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>8.7335399416289317</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>57.508571582999998</v>
+        <v>57.508571103000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.66874963499999751</v>
+        <v>0.66874893300000338</v>
       </c>
       <c r="D223" s="5">
-        <v>15.069032384678005</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>15.069015466363457</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>57.688464801000002</v>
+        <v>57.688464774000003</v>
       </c>
       <c r="C224" s="5">
-        <v>0.17989321800000369</v>
+        <v>0.17989367100000209</v>
       </c>
       <c r="D224" s="5">
-        <v>3.8189933636638473</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>3.8190031789826717</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>57.790844446000001</v>
+        <v>57.790844426</v>
       </c>
       <c r="C225" s="5">
-        <v>0.10237964499999919</v>
+        <v>0.10237965199999621</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1505489999119165</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.1505491494059115</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>57.884227326999998</v>
+        <v>57.884227314</v>
       </c>
       <c r="C226" s="5">
-        <v>9.3382880999996587E-2</v>
+        <v>9.3382888000000719E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.956378221128996</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.9563783697684967</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>57.848067868000001</v>
+        <v>57.848068036000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.615945899999673E-2</v>
+        <v>-3.6159277999999517E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.74705286730374354</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.74704914085723662</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>57.333516766999999</v>
+        <v>57.333516772000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.51455110100000212</v>
+        <v>-0.51455126399999784</v>
       </c>
       <c r="D228" s="5">
-        <v>-10.166838601335936</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-10.16684163800231</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>57.612434358000002</v>
+        <v>57.612434415999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.27891759100000257</v>
+        <v>0.2789176439999963</v>
       </c>
       <c r="D229" s="5">
-        <v>5.9965513675628968</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>5.9965525371517892</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>57.364130928000002</v>
+        <v>57.364131016999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.24830342999999999</v>
+        <v>-0.24830339900000098</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.0510197684458973</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-5.0510191477473265</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>57.340400160999998</v>
+        <v>57.340400262000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.3730767000003539E-2</v>
+        <v>-2.373075499999544E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.49529586443709528</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.49529561378223175</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>56.830503212000004</v>
+        <v>56.830503307000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.50989694899999449</v>
+        <v>-0.50989695500000209</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.164211150551839</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-10.164211247330289</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>55.843001854000001</v>
+        <v>55.843001696999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.98750135800000294</v>
+        <v>-0.98750161000000247</v>
       </c>
       <c r="D233" s="5">
-        <v>-18.969773789910029</v>
+        <v>-18.969778149100335</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.0658243970285142</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.0658246699190355</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>54.831688098999997</v>
+        <v>54.831688540999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.0113137550000033</v>
+        <v>-1.0113131559999999</v>
       </c>
       <c r="D234" s="5">
-        <v>-19.692828478322344</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-19.692818000658875</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>53.726513505</v>
+        <v>53.726512628000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.1051745939999975</v>
+        <v>-1.1051759129999965</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.677867504581073</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-21.677890422677471</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>52.909447589000003</v>
+        <v>52.909447544000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.81706591599999712</v>
+        <v>-0.81706508399999933</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.797797504441959</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-16.797782055886135</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>52.355569262000003</v>
+        <v>52.355569226</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.55387832699999962</v>
+        <v>-0.55387831800000242</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.863478576147912</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-11.863478403854566</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>51.906074343</v>
+        <v>51.906074267000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.44949491900000282</v>
+        <v>-0.44949495899999903</v>
       </c>
       <c r="D238" s="5">
-        <v>-9.8296862829661329</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-9.829687123256603</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>51.415738787000002</v>
+        <v>51.415738902999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49033555599999801</v>
+        <v>-0.49033536400000344</v>
       </c>
       <c r="D239" s="5">
-        <v>-10.765097578292481</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-10.765093594523423</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>51.176511189000003</v>
+        <v>51.176511052999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.23922759799999938</v>
+        <v>-0.23922784999999891</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.4426824831221747</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.4426880585099591</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>50.779616617999999</v>
+        <v>50.779616707000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.39689457100000425</v>
+        <v>-0.39689434599999629</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9196056101190972</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-8.9196007899903567</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>50.315771050999999</v>
+        <v>50.315771464999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.4638455669999999</v>
+        <v>-0.46384524200000499</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.427112235049885</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-10.427105274844273</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>49.613065951999999</v>
+        <v>49.613066570000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.70270509899999922</v>
+        <v>-0.70270489499999655</v>
       </c>
       <c r="D243" s="5">
-        <v>-15.529861703356628</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-15.529857417315041</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>49.311862920999999</v>
+        <v>49.311863705</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.30120303100000001</v>
+        <v>-0.30120286500000049</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.0468473094198458</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.0468434696198345</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>48.944774688000003</v>
+        <v>48.944774869</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.36708823299999693</v>
+        <v>-0.36708883600000064</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.5762384079514753</v>
+        <v>-8.5762517932292504</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.352894609847842</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-12.352894039309115</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>49.406974922000003</v>
+        <v>49.406975545000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.46220023400000088</v>
+        <v>0.46220067600000192</v>
       </c>
       <c r="D246" s="5">
-        <v>11.939448395374175</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>11.939460365969135</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>48.254924389999999</v>
+        <v>48.254921488999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.1520505320000041</v>
+        <v>-1.1520540560000043</v>
       </c>
       <c r="D247" s="5">
-        <v>-24.657416573802916</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-24.657482327754789</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>48.312862600000003</v>
+        <v>48.312861574999999</v>
       </c>
       <c r="C248" s="5">
-        <v>5.793821000000321E-2</v>
+        <v>5.7940086000002111E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>1.4503560408982707</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.4504034007795985</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>48.230282373999998</v>
+        <v>48.230281797000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-8.2580226000004586E-2</v>
+        <v>-8.257977799999594E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0319630280321577</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-2.0319521507058624</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>47.726135313999997</v>
+        <v>47.726135390000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.50414706000000109</v>
+        <v>-0.50414640700000035</v>
       </c>
       <c r="D250" s="5">
-        <v>-11.846905224506033</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-11.846890884615746</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>46.785376067999998</v>
+        <v>46.785376808999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.94075924599999894</v>
+        <v>-0.94075858100000431</v>
       </c>
       <c r="D251" s="5">
-        <v>-21.250776839665885</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-21.250763377456792</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>46.828179505000001</v>
+        <v>46.828180039000003</v>
       </c>
       <c r="C252" s="5">
-        <v>4.2803437000003441E-2</v>
+        <v>4.2803230000004078E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.103408313283416</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.1034029326909334</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>46.255106834999999</v>
+        <v>46.255107350999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.57307267000000195</v>
+        <v>-0.57307268800000344</v>
       </c>
       <c r="D253" s="5">
-        <v>-13.736124160749686</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-13.736124417331375</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>45.859035677000001</v>
+        <v>45.859036768999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.39607115799999804</v>
+        <v>-0.39607058200000012</v>
       </c>
       <c r="D254" s="5">
-        <v>-9.8049388616482052</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-9.8049251629194085</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>45.912637930999999</v>
+        <v>45.912639728999999</v>
       </c>
       <c r="C255" s="5">
-        <v>5.3602253999997629E-2</v>
+        <v>5.36029599999992E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.4116700958865414</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.4116887749795692</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>45.502974477000002</v>
+        <v>45.502977045999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.40966345399999682</v>
+        <v>-0.40966268300000053</v>
       </c>
       <c r="D256" s="5">
-        <v>-10.197073396995437</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-10.197054757660528</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>45.576483205999999</v>
+        <v>45.576483164999999</v>
       </c>
       <c r="C257" s="5">
-        <v>7.350872899999672E-2</v>
+        <v>7.3506119000001036E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.9558824372297945</v>
+        <v>1.9558122621220475</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.8818203852633602</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-6.8818208133864855</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>45.133862593000003</v>
+        <v>45.133862323999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.44262061299999544</v>
+        <v>-0.4426208410000001</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.051158135663897</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-11.051163537130194</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>44.837323411</v>
+        <v>44.837316305999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.29653918200000362</v>
+        <v>-0.2965460180000008</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.6054994269102565</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-7.6056685105740263</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>45.400127044999998</v>
+        <v>45.400122523</v>
       </c>
       <c r="C260" s="5">
-        <v>0.562803633999998</v>
+        <v>0.56280621700000211</v>
       </c>
       <c r="D260" s="5">
-        <v>16.147179253186582</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>16.14726128819499</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>45.412534266999998</v>
+        <v>45.412532501000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.2407222000000218E-2</v>
+        <v>1.2409978000000876E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.32843664823740681</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>0.32850974592684157</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>45.256621527999997</v>
+        <v>45.256623982000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.15591273900000147</v>
+        <v>-0.15590851900000047</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.0429918710426005</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.0428846539368628</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>45.039638277999998</v>
+        <v>45.039643077000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.21698324999999841</v>
+        <v>-0.21698090499999978</v>
       </c>
       <c r="D263" s="5">
-        <v>-5.6040925023582711</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-5.6040332294778121</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>45.226012343000001</v>
+        <v>45.226015769</v>
       </c>
       <c r="C264" s="5">
-        <v>0.18637406500000253</v>
+        <v>0.18637269199999906</v>
       </c>
       <c r="D264" s="5">
-        <v>5.0801866793190875</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.080147844562144</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>45.063916679999998</v>
+        <v>45.063917361000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.16209566300000233</v>
+        <v>-0.16209840799999853</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.2171710363060777</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-4.2172407366711901</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>45.122988888999998</v>
+        <v>45.122989433000001</v>
       </c>
       <c r="C266" s="5">
-        <v>5.9072208999999987E-2</v>
+        <v>5.9072071999999309E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5844153595765409</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.5844116343585624</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>44.800854385999997</v>
+        <v>44.800856343</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.3221345030000009</v>
+        <v>-0.32213309000000123</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.2383427818405348</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.2383079568944204</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>44.765745688000003</v>
+        <v>44.765748432000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.5108697999994831E-2</v>
+        <v>-3.5107910999997216E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.93635096269530926</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.93633002301813928</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>44.396606630999997</v>
+        <v>44.396608909999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.36913905700000527</v>
+        <v>-0.36913952200000466</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.4585500771857021</v>
+        <v>-9.4585609031703441</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.5887837147660298</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-2.5887786267503765</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>45.154019042000002</v>
+        <v>45.154018090999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.75741241100000423</v>
+        <v>0.75740918099999988</v>
       </c>
       <c r="D270" s="5">
-        <v>22.506637142463969</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>22.506530717565521</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>44.978021005999999</v>
+        <v>44.978013832999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.17599803600000286</v>
+        <v>-0.17600425799999897</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.5782946826444686</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-4.5784531779540778</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>44.980853967999998</v>
+        <v>44.980823403000002</v>
       </c>
       <c r="C272" s="5">
-        <v>2.8329619999993838E-3</v>
+        <v>2.8095700000037027E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>7.5608758349865468E-2</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>7.4984248080167681E-2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>44.925834299999998</v>
+        <v>44.925835704999997</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.5019667999999911E-2</v>
+        <v>-5.4987698000005025E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.4579810927708547</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.4571405825318573</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>45.200341195</v>
+        <v>45.200348245000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.2745068950000018</v>
+        <v>0.27451254000000347</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5837666802931691</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.5839276668216327</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>45.684649456000002</v>
+        <v>45.684680970999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.48430826100000246</v>
+        <v>0.4843327259999981</v>
       </c>
       <c r="D275" s="5">
-        <v>13.643082505152805</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>13.643810548722524</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>45.842029918999998</v>
+        <v>45.842034974999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.15738046299999553</v>
+        <v>0.15735400399999833</v>
       </c>
       <c r="D276" s="5">
-        <v>4.2131494027473293</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.2124246497383666</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>46.488474863999997</v>
+        <v>46.488473783000003</v>
       </c>
       <c r="C277" s="5">
-        <v>0.64644494499999894</v>
+        <v>0.6464388080000063</v>
       </c>
       <c r="D277" s="5">
-        <v>18.298026691041635</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>18.297837114059323</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>46.688700075</v>
+        <v>46.688696569000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.2002252110000029</v>
+        <v>0.20022278599999765</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2925889081233635</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.2925234076744321</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>46.899746821999997</v>
+        <v>46.899744646999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.21104674699999748</v>
+        <v>0.21104807799999747</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5612663920726391</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.5613027696755246</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>47.334183555999999</v>
+        <v>47.334183076000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.43443673400000193</v>
+        <v>0.43443842900000362</v>
       </c>
       <c r="D280" s="5">
-        <v>11.699880296821519</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>11.699928865979548</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>47.513220062999999</v>
+        <v>47.513221973</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17903650699999929</v>
+        <v>0.17903889699999809</v>
       </c>
       <c r="D281" s="5">
-        <v>4.6344957468811288</v>
+        <v>4.6345589545069732</v>
       </c>
       <c r="E281" s="5">
-        <v>7.0199361358933787</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>7.0199349443961889</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>47.740716141</v>
+        <v>47.740710884000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.22749607800000149</v>
+        <v>0.22748891100000179</v>
       </c>
       <c r="D282" s="5">
-        <v>5.8994196763979545</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>5.8992286573231967</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>47.874793959000002</v>
+        <v>47.874784613999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.13407781800000151</v>
+        <v>0.13407372999999723</v>
       </c>
       <c r="D283" s="5">
-        <v>3.4226976727859126</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.4225920811299382</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>48.756183460000003</v>
+        <v>48.756125955000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.88138950100000102</v>
+        <v>0.88134134100000239</v>
       </c>
       <c r="D284" s="5">
-        <v>24.472501011227109</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>24.471030883926971</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>49.163193724999999</v>
+        <v>49.163199149</v>
       </c>
       <c r="C285" s="5">
-        <v>0.40701026499999671</v>
+        <v>0.40707319399999875</v>
       </c>
       <c r="D285" s="5">
-        <v>10.490419175584131</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>10.49212927193317</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>49.555127276</v>
+        <v>49.555139826999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.39193355100000105</v>
+        <v>0.39194067799999743</v>
       </c>
       <c r="D286" s="5">
-        <v>9.9973187629122773</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>9.9975074485494364</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>50.021139865999999</v>
+        <v>50.021226779999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.46601258999999828</v>
+        <v>0.46608695300000136</v>
       </c>
       <c r="D287" s="5">
-        <v>11.887058908819848</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>11.889051774368609</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>50.394170494999997</v>
+        <v>50.394181463000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.37303062899999873</v>
+        <v>0.37295468300000323</v>
       </c>
       <c r="D288" s="5">
-        <v>9.3252810995632096</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>9.323287156251725</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>50.631352110000002</v>
+        <v>50.631356398999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23718161500000434</v>
+        <v>0.23717493599999528</v>
       </c>
       <c r="D289" s="5">
-        <v>5.7963520040789307</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.7961832372258382</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>50.949889872999996</v>
+        <v>50.949841317000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.31853776299999481</v>
+        <v>0.31848491800000289</v>
       </c>
       <c r="D290" s="5">
-        <v>7.8163663436459085</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>7.8150237463296746</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>51.282220158000001</v>
+        <v>51.282222277999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.33233028500000472</v>
+        <v>0.33238096099999836</v>
       </c>
       <c r="D291" s="5">
-        <v>8.1142226652426643</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>8.1155127201281587</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>51.503312983000001</v>
+        <v>51.503299198000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.22109282499999949</v>
+        <v>0.22107692000000156</v>
       </c>
       <c r="D292" s="5">
-        <v>5.2980112601494378</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.2976208252186519</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>51.503409761999997</v>
+        <v>51.503413690999999</v>
       </c>
       <c r="C293" s="5">
-        <v>9.6778999996161019E-5</v>
+        <v>1.1449299999810592E-4</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2549229074630972E-3</v>
+        <v>2.6676597808084068E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>8.3980620419100696</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>8.398065953657019</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>52.142692519999997</v>
+        <v>52.142681508000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.63928275800000023</v>
+        <v>0.6392678170000039</v>
       </c>
       <c r="D294" s="5">
-        <v>15.95504594751025</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>15.95464593677236</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>52.468625983000003</v>
+        <v>52.468612430999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.32593346300000547</v>
+        <v>0.32593092299999427</v>
       </c>
       <c r="D295" s="5">
-        <v>7.7642860347218123</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.7642251289644415</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>53.032458247000001</v>
+        <v>53.03237678</v>
       </c>
       <c r="C296" s="5">
-        <v>0.56383226399999842</v>
+        <v>0.56376434900000305</v>
       </c>
       <c r="D296" s="5">
-        <v>13.685430029603406</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>13.683686718892929</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>53.611600181999997</v>
+        <v>53.611615186999998</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57914193499999556</v>
+        <v>0.57923840699999829</v>
       </c>
       <c r="D297" s="5">
-        <v>13.921091321907353</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>13.923573995334859</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>54.104865621999998</v>
+        <v>54.104884050999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.49326544000000183</v>
+        <v>0.49326886400000092</v>
       </c>
       <c r="D298" s="5">
-        <v>11.61707352315171</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>11.617154869043667</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>54.343691059000001</v>
+        <v>54.343829274000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.23882543700000269</v>
+        <v>0.23894522300000176</v>
       </c>
       <c r="D299" s="5">
-        <v>5.4274540520111048</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.4302408274543135</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>54.737150477</v>
+        <v>54.737211954999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.39345941799999906</v>
+        <v>0.39338268099999851</v>
       </c>
       <c r="D300" s="5">
-        <v>9.0427080541862779</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>9.0408497238919416</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>55.279948537999999</v>
+        <v>55.279970581000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.54279806099999917</v>
+        <v>0.54275862600000124</v>
       </c>
       <c r="D301" s="5">
-        <v>12.570693198920079</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>12.569714653095442</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>55.971273934000003</v>
+        <v>55.971119813999998</v>
       </c>
       <c r="C302" s="5">
-        <v>0.69132539600000342</v>
+        <v>0.69114923299999731</v>
       </c>
       <c r="D302" s="5">
-        <v>16.083565917959564</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>16.079174822674382</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>56.996412401000001</v>
+        <v>56.996433906</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0251384669999979</v>
+        <v>1.0253140920000021</v>
       </c>
       <c r="D303" s="5">
-        <v>24.333437443674754</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>24.338108783687783</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>57.713134048000001</v>
+        <v>57.713123424000003</v>
       </c>
       <c r="C304" s="5">
-        <v>0.71672164699999996</v>
+        <v>0.71668951800000258</v>
       </c>
       <c r="D304" s="5">
-        <v>16.178472974221926</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>16.177690323460105</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>58.304453057000003</v>
+        <v>58.304467629999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.59131900900000289</v>
+        <v>0.59134420599999515</v>
       </c>
       <c r="D305" s="5">
-        <v>13.012062787673241</v>
+        <v>13.012651395995034</v>
       </c>
       <c r="E305" s="5">
-        <v>13.205035018900668</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>13.205054678129912</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>58.247687509000002</v>
+        <v>58.247588536000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.6765548000001331E-2</v>
+        <v>-5.6879093999995689E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.1620909093807086</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.1644026489727843</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>58.362641371000002</v>
+        <v>58.362625338000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.11495386200000013</v>
+        <v>0.11503680199999877</v>
       </c>
       <c r="D307" s="5">
-        <v>2.3941180584927446</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.3958683527387503</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>58.008052939000002</v>
+        <v>58.007972058999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.3545884319999999</v>
+        <v>-0.35465327900000432</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.0519689387021023</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-7.0532176797107766</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>58.335733890999997</v>
+        <v>58.335760891</v>
       </c>
       <c r="C309" s="5">
-        <v>0.32768095199999436</v>
+        <v>0.32778883200000308</v>
       </c>
       <c r="D309" s="5">
-        <v>6.9932867335088078</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>6.9956711629895585</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>58.434512288999997</v>
+        <v>58.434554278999997</v>
       </c>
       <c r="C310" s="5">
-        <v>9.8778398000000323E-2</v>
+        <v>9.8793387999997151E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>2.0509597297686533</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.051272917231084</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>58.345159041999999</v>
+        <v>58.345362199</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.9353246999998248E-2</v>
+        <v>-8.9192079999996565E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.819587501640374</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.8163317095328146</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>58.886666322000004</v>
+        <v>58.886819529</v>
       </c>
       <c r="C312" s="5">
-        <v>0.5415072800000047</v>
+        <v>0.54145733000000007</v>
       </c>
       <c r="D312" s="5">
-        <v>11.723797733400021</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>11.722617592623831</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>58.935459397000002</v>
+        <v>58.935533188999997</v>
       </c>
       <c r="C313" s="5">
-        <v>4.8793074999998964E-2</v>
+        <v>4.8713659999997105E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.99885538408710506</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.99721964932133478</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>58.480774029999999</v>
+        <v>58.480449407000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.45468536700000328</v>
+        <v>-0.45508378199999555</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.8750574010992516</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-8.8824962077926664</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>58.418684200999998</v>
+        <v>58.418728733999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-6.2089829000001373E-2</v>
+        <v>-6.1720673000003501E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.2666427470876207</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-1.2591625138318463</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>58.346476862000003</v>
+        <v>58.346454856999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.2207338999994874E-2</v>
+        <v>-7.2273877000000653E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.4731960255768839</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.4745432137800329</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>58.279190661999998</v>
+        <v>58.279188513000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.7286200000005181E-2</v>
+        <v>-6.7266343999996536E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.3751176866084847</v>
+        <v>-1.3747149773850054</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.3328414341370358E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-4.3357083989548073E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>58.306219159999998</v>
+        <v>58.305998052</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7028497999999956E-2</v>
+        <v>2.6809538999998495E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>0.5579531458750342</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>0.55342172229544406</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>58.173356648999999</v>
+        <v>58.173311376000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13286251099999902</v>
+        <v>-0.13268667599999873</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.700431247050028</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.6969121115282491</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>57.991826858000003</v>
+        <v>57.991740464999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.18152979099999556</v>
+        <v>-0.18157091100000144</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.6809928298236039</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.6818152007118354</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>57.628449768000003</v>
+        <v>57.628520436000002</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.36337709000000018</v>
+        <v>-0.36322002899999717</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.2654085610870052</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-7.2623860903475723</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>57.362259657000003</v>
+        <v>57.362400268000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.26619011100000023</v>
+        <v>-0.26612016800000049</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.4042187309734651</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-5.4028281524089117</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>56.838127854</v>
+        <v>56.838477101000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.52413180300000306</v>
+        <v>-0.52392316699999952</v>
       </c>
       <c r="D323" s="5">
-        <v>-10.430084867314537</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-10.426115083449616</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.319925550999997</v>
+        <v>57.320246326000003</v>
       </c>
       <c r="C324" s="5">
-        <v>0.48179769699999753</v>
+        <v>0.48176922500000074</v>
       </c>
       <c r="D324" s="5">
-        <v>10.65989058803185</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.659162405743604</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.257419298000002</v>
+        <v>57.257544979000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-6.2506252999995127E-2</v>
+        <v>-6.2701347000000851E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.3007565164697699</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.3047847744900198</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.763969922999998</v>
+        <v>57.763392525999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.50655062499999559</v>
+        <v>0.50584754699999479</v>
       </c>
       <c r="D326" s="5">
-        <v>11.148386485591377</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.132127738069531</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.572783684999997</v>
+        <v>57.572667678999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.19118623800000023</v>
+        <v>-0.19072484699999848</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.9002312259632466</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.891027232076627</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>57.290120315999999</v>
+        <v>57.289971473999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.282663368999998</v>
+        <v>-0.28269620500000059</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.735087024594943</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.7357466079792978</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>57.557176061</v>
+        <v>57.557158712000003</v>
       </c>
       <c r="C329" s="5">
-        <v>0.2670557450000004</v>
+        <v>0.26718723800000532</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7394198081202497</v>
+        <v>5.7423339686042407</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.2388892035022248</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-1.2389153305367939</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>57.689417388000003</v>
+        <v>57.689170361000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.13224132700000268</v>
+        <v>0.13201164899999895</v>
       </c>
       <c r="D330" s="5">
-        <v>2.7921857611581169</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.7872757798757419</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>57.815204729999998</v>
+        <v>57.815212238000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.12578734199999531</v>
+        <v>0.12604187699999869</v>
       </c>
       <c r="D331" s="5">
-        <v>2.6481149957651828</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.6535496022941585</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>58.283906141000003</v>
+        <v>58.283792691999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.46870141100000495</v>
+        <v>0.46858045399999781</v>
       </c>
       <c r="D332" s="5">
-        <v>10.173967027975927</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>10.171221941314412</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>58.303312525000003</v>
+        <v>58.303642584000002</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9406383999999832E-2</v>
+        <v>1.9849892000003422E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.40028811251422436</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.40945412486605992</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>58.778661679000002</v>
+        <v>58.778880827000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.47534915399999988</v>
+        <v>0.47523824299999973</v>
       </c>
       <c r="D334" s="5">
-        <v>10.234506172099888</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>10.231949600538393</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>59.024537895999998</v>
+        <v>59.025025044000003</v>
       </c>
       <c r="C335" s="5">
-        <v>0.24587621699999573</v>
+        <v>0.24614421700000122</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1368173898920455</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.1425263811114563</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>58.757308625</v>
+        <v>58.757853496000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.26722927099999794</v>
+        <v>-0.26717154800000031</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.2996489534198998</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.2984899001557784</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>59.371143240000002</v>
+        <v>59.371380279999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.6138346150000018</v>
+        <v>0.61352678399999405</v>
       </c>
       <c r="D337" s="5">
-        <v>13.282337954918821</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>13.27515966267967</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>59.945430002000002</v>
+        <v>59.944357805000003</v>
       </c>
       <c r="C338" s="5">
-        <v>0.57428676199999984</v>
+        <v>0.57297752500000598</v>
       </c>
       <c r="D338" s="5">
-        <v>12.245261896421834</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>12.215796155284009</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>60.000468138000002</v>
+        <v>59.999884813000001</v>
       </c>
       <c r="C339" s="5">
-        <v>5.5038136000000293E-2</v>
+        <v>5.5527007999998546E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.1073454799679805</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.1172516412166988</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>60.497700547000001</v>
+        <v>60.497173265999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.49723240899999865</v>
+        <v>0.49728845299999591</v>
       </c>
       <c r="D340" s="5">
-        <v>10.410594510844362</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.411927789179254</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>61.023944855000003</v>
+        <v>61.024088409000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.52624430800000255</v>
+        <v>0.52691514300000364</v>
       </c>
       <c r="D341" s="5">
-        <v>10.952459097284217</v>
+        <v>10.967196571775585</v>
       </c>
       <c r="E341" s="5">
-        <v>6.0231738790066158</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>6.0234552479345727</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>62.028044422999997</v>
+        <v>62.027789972999997</v>
       </c>
       <c r="C342" s="5">
-        <v>1.0040995679999938</v>
+        <v>1.0037015639999964</v>
       </c>
       <c r="D342" s="5">
-        <v>21.633645721144479</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>21.624224922943959</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>62.304778046000003</v>
+        <v>62.305589079999997</v>
       </c>
       <c r="C343" s="5">
-        <v>0.27673362300000548</v>
+        <v>0.27779910699999988</v>
       </c>
       <c r="D343" s="5">
-        <v>5.4870550002151575</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.508727606211794</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>62.587654276000002</v>
+        <v>62.587439244000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.2828762299999994</v>
+        <v>0.28185016400000507</v>
       </c>
       <c r="D344" s="5">
-        <v>5.5863702443951446</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.5655259813500724</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>63.06134935</v>
+        <v>63.061887372000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.47369507399999833</v>
+        <v>0.4744481279999988</v>
       </c>
       <c r="D345" s="5">
-        <v>9.4699733562110247</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>9.4856953190165516</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>63.471824589000001</v>
+        <v>63.472169635</v>
       </c>
       <c r="C346" s="5">
-        <v>0.41047523900000016</v>
+        <v>0.41028226299999915</v>
       </c>
       <c r="D346" s="5">
-        <v>8.0967616152958435</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>8.0927463345939366</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>63.924430125000001</v>
+        <v>63.924822720999998</v>
       </c>
       <c r="C347" s="5">
-        <v>0.45260553600000009</v>
+        <v>0.45265308599999798</v>
       </c>
       <c r="D347" s="5">
-        <v>8.9006785268628263</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.9016002916616053</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>63.979575699999998</v>
+        <v>63.980195299000002</v>
       </c>
       <c r="C348" s="5">
-        <v>5.5145574999997393E-2</v>
+        <v>5.5372578000003614E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.0401277242653384</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.0444233133842573</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>64.197290323999994</v>
+        <v>64.197901794000003</v>
       </c>
       <c r="C349" s="5">
-        <v>0.21771462399999564</v>
+        <v>0.21770649500000161</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1607510818470583</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.1605517601622344</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>63.742815188999998</v>
+        <v>63.742165124000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.45447513499999559</v>
+        <v>-0.45573667000000029</v>
       </c>
       <c r="D350" s="5">
-        <v>-8.172129932750515</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-8.1938609362062991</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>64.505351770999994</v>
+        <v>64.501547266000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.76253658199999563</v>
+        <v>0.75938214199999976</v>
       </c>
       <c r="D351" s="5">
-        <v>15.338445597383732</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>15.270946525601591</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>64.851425234000004</v>
+        <v>64.851161567999995</v>
       </c>
       <c r="C352" s="5">
-        <v>0.34607346300001041</v>
+        <v>0.34961430199999199</v>
       </c>
       <c r="D352" s="5">
-        <v>6.6314523420528904</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>6.7017444132833059</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>65.190424088</v>
+        <v>65.191032960000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.33899885399999619</v>
+        <v>0.33987139200000627</v>
       </c>
       <c r="D353" s="5">
-        <v>6.4563019873698835</v>
+        <v>6.4734286374682481</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8276137226133793</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>6.8283601765126045</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>65.475715457000007</v>
+        <v>65.476585460999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.28529136900000651</v>
+        <v>0.28555250099999796</v>
       </c>
       <c r="D354" s="5">
-        <v>5.3797967635742294</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>5.3847887053278143</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>65.926107103999996</v>
+        <v>65.927636421000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.45039164699998935</v>
+        <v>0.45105096000000344</v>
       </c>
       <c r="D355" s="5">
-        <v>8.5740774677428355</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>8.5869896436768123</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>66.105455057</v>
+        <v>66.105300597999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.17934795300000417</v>
+        <v>0.17766417699999693</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3138176629935234</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.2821666673617633</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>66.510332887000004</v>
+        <v>66.511479369</v>
       </c>
       <c r="C357" s="5">
-        <v>0.40487783000000377</v>
+        <v>0.40617877100000044</v>
       </c>
       <c r="D357" s="5">
-        <v>7.6023776625192996</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>7.6276552172832579</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>66.455021764999998</v>
+        <v>66.456131850000006</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.5311122000006208E-2</v>
+        <v>-5.534751899999435E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.99338852932816524</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.99402217473256727</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>66.955439522999995</v>
+        <v>66.952787448999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.50041775799999755</v>
+        <v>0.49665559899999323</v>
       </c>
       <c r="D359" s="5">
-        <v>9.4200045137763802</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>9.346086313827783</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>67.292834196000001</v>
+        <v>67.294199770000006</v>
       </c>
       <c r="C360" s="5">
-        <v>0.3373946730000057</v>
+        <v>0.34141232100000707</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2173487510972958</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.2937292123465882</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>67.950398328999995</v>
+        <v>67.951707783000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.65756413299999394</v>
+        <v>0.6575080129999975</v>
       </c>
       <c r="D361" s="5">
-        <v>12.377209309753901</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.375830781322472</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>67.96713373</v>
+        <v>67.966927878999996</v>
       </c>
       <c r="C362" s="5">
-        <v>1.6735401000005368E-2</v>
+        <v>1.5220095999993077E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.29594685979399404</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.26911217373948304</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.861705645000001</v>
+        <v>67.854506533999995</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.10542808499999978</v>
+        <v>-0.11242134500000134</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.8455968066025452</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.9669136028738432</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>67.964184232999997</v>
+        <v>67.964168044000004</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10247858799999676</v>
+        <v>0.10966151000000934</v>
       </c>
       <c r="D364" s="5">
-        <v>1.8272579316090942</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.9566841002552682</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>68.040428461999994</v>
+        <v>68.041493889999998</v>
       </c>
       <c r="C365" s="5">
-        <v>7.6244228999996722E-2</v>
+        <v>7.7325845999993703E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.3545326871271524</v>
+        <v>1.3738691152948457</v>
       </c>
       <c r="E365" s="5">
-        <v>4.3718144403429582</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.372473943999311</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.028389825000005</v>
+        <v>68.030598815999994</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.2038636999989194E-2</v>
+        <v>-1.0895074000004001E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.21211380873636942</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-0.19197963013777297</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>67.862795954000006</v>
+        <v>67.865654841999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.16559387099999867</v>
+        <v>-0.16494397399999627</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.8822340605133556</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.870980754101915</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>67.818176198000003</v>
+        <v>67.819182830000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.4619756000003008E-2</v>
+        <v>-4.6472011999995289E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.78615245508562026</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-0.81863006201925437</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>63.270784827999996</v>
+        <v>63.273465711</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.5473913700000068</v>
+        <v>-4.5457171190000025</v>
       </c>
       <c r="D369" s="5">
-        <v>-56.520415692281546</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-56.506050609480532</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>62.754009455000002</v>
+        <v>62.756696075999997</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.51677537299999443</v>
+        <v>-0.51676963500000284</v>
       </c>
       <c r="D370" s="5">
-        <v>-9.3726905973036345</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-9.3722117087029488</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>62.503136890999997</v>
+        <v>62.497387158999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.25087256400000513</v>
+        <v>-0.25930891699999847</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.6931701589212</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-4.8472211153985034</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>61.400751346</v>
+        <v>61.401383547999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.1023855449999971</v>
+        <v>-1.0960036110000004</v>
       </c>
       <c r="D372" s="5">
-        <v>-19.227698710970753</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-19.128489901859545</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>61.613685510000003</v>
+        <v>61.612897117999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.21293416400000353</v>
+        <v>0.21151357000000104</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2418292378531453</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.2129473105152915</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>61.793812613</v>
+        <v>61.791205042999998</v>
       </c>
       <c r="C374" s="5">
-        <v>0.18012710299999668</v>
+        <v>0.17830792499999859</v>
       </c>
       <c r="D374" s="5">
-        <v>3.5651523772452842</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>3.5286173164035484</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>62.208041551000001</v>
+        <v>62.195396316999997</v>
       </c>
       <c r="C375" s="5">
-        <v>0.41422893800000082</v>
+        <v>0.40419127399999866</v>
       </c>
       <c r="D375" s="5">
-        <v>8.3473888236232909</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>8.1381402630712465</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>62.371596904999997</v>
+        <v>62.371787275000003</v>
       </c>
       <c r="C376" s="5">
-        <v>0.1635553539999961</v>
+        <v>0.17639095800000604</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2010257099799322</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.4568839639877558</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>62.885498562000002</v>
+        <v>62.888867417</v>
       </c>
       <c r="C377" s="5">
-        <v>0.51390165700000523</v>
+        <v>0.51708014199999752</v>
       </c>
       <c r="D377" s="5">
-        <v>10.34781524612618</v>
+        <v>10.414729651333721</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.5762748949750875</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.5727709349386778</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>62.459300124000002</v>
+        <v>62.466339998000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.42619843800000012</v>
+        <v>-0.42252741899999791</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.8364358429396823</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-7.7710112904217477</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>61.789888650000002</v>
+        <v>61.797065140999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.66941147400000034</v>
+        <v>-0.66927485700000489</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.129400617432262</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-12.125782019232933</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>63.110957759000001</v>
+        <v>63.116647006000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3210691089999997</v>
+        <v>1.3195818650000035</v>
       </c>
       <c r="D380" s="5">
-        <v>28.898629817029885</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>28.858428944445926</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>63.565448732999997</v>
+        <v>63.572335355</v>
       </c>
       <c r="C381" s="5">
-        <v>0.45449097399999516</v>
+        <v>0.45568834899999899</v>
       </c>
       <c r="D381" s="5">
-        <v>8.9923845912462497</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>9.0161787424255291</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>63.974247490000003</v>
+        <v>63.978488098</v>
       </c>
       <c r="C382" s="5">
-        <v>0.40879875700000667</v>
+        <v>0.40615274299999982</v>
       </c>
       <c r="D382" s="5">
-        <v>7.9962876797126103</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>7.9418074939220817</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>63.849323605999999</v>
+        <v>63.839885887000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.12492388400000465</v>
+        <v>-0.13860221099999848</v>
       </c>
       <c r="D383" s="5">
-        <v>-2.318262210449118</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-2.5689125043288019</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>64.001290073999996</v>
+        <v>63.997525510000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.15196646799999769</v>
+        <v>0.15763962300000145</v>
       </c>
       <c r="D384" s="5">
-        <v>2.8937811844846673</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>3.003732206950338</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>63.881365680000002</v>
+        <v>63.871533731</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.11992439399999455</v>
+        <v>-0.12599177900000313</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.2255082295512985</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-2.3370242356555493</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>64.104094175</v>
+        <v>64.090921613000006</v>
       </c>
       <c r="C386" s="5">
-        <v>0.22272849499999836</v>
+        <v>0.21938788200000658</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2650865593453879</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.2005620654453013</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>64.949679961000001</v>
+        <v>64.929686360000005</v>
       </c>
       <c r="C387" s="5">
-        <v>0.84558578600000089</v>
+        <v>0.83876474699999903</v>
       </c>
       <c r="D387" s="5">
-        <v>17.029398301896602</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.885721033680756</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>65.207033346000003</v>
+        <v>65.206898620000004</v>
       </c>
       <c r="C388" s="5">
-        <v>0.25735338500000182</v>
+        <v>0.27721225999999888</v>
       </c>
       <c r="D388" s="5">
-        <v>4.8598227272572903</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.2453401806615618</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>65.557676387000001</v>
+        <v>65.568134083000004</v>
       </c>
       <c r="C389" s="5">
-        <v>0.35064304099999788</v>
+        <v>0.36123546299999987</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6471664870320302</v>
+        <v>6.8541419641394485</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2492750890182451</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.2603194747243167</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>65.374491344999996</v>
+        <v>65.393676176</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.18318504200000518</v>
+        <v>-0.1744579070000043</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.3020542316728796</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-3.1465421114250214</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>66.104672356999998</v>
+        <v>66.123865397000003</v>
       </c>
       <c r="C391" s="5">
-        <v>0.73018101200000274</v>
+        <v>0.73018922100000339</v>
       </c>
       <c r="D391" s="5">
-        <v>14.257840264447452</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>14.253567434591474</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>66.486567117000007</v>
+        <v>66.501374612000006</v>
       </c>
       <c r="C392" s="5">
-        <v>0.38189476000000866</v>
+        <v>0.37750921500000345</v>
       </c>
       <c r="D392" s="5">
-        <v>7.1571198938601643</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.0702142040489857</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>66.973734172999997</v>
+        <v>66.985971274999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.48716705599998988</v>
+        <v>0.48459666299999071</v>
       </c>
       <c r="D393" s="5">
-        <v>9.1559093122589132</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.103538784368471</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>67.180052856000003</v>
+        <v>67.190450573000007</v>
       </c>
       <c r="C394" s="5">
-        <v>0.20631868300000633</v>
+        <v>0.20447929800000963</v>
       </c>
       <c r="D394" s="5">
-        <v>3.7599911236378514</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.7252128419383634</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>67.370585667</v>
+        <v>67.35553256</v>
       </c>
       <c r="C395" s="5">
-        <v>0.19053281099999708</v>
+        <v>0.16508198699999355</v>
       </c>
       <c r="D395" s="5">
-        <v>3.4569757565312109</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.9884805049547714</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>68.109895875999996</v>
+        <v>68.092474253999995</v>
       </c>
       <c r="C396" s="5">
-        <v>0.73931020899999567</v>
+        <v>0.7369416939999951</v>
       </c>
       <c r="D396" s="5">
-        <v>13.993141597406456</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.948888042012086</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>68.432607945000001</v>
+        <v>68.412641094999998</v>
       </c>
       <c r="C397" s="5">
-        <v>0.32271206900000493</v>
+        <v>0.32016684100000248</v>
       </c>
       <c r="D397" s="5">
-        <v>5.8362631506716944</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.7905557849115885</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>68.913569140000007</v>
+        <v>68.869500638000005</v>
       </c>
       <c r="C398" s="5">
-        <v>0.48096119500000611</v>
+        <v>0.45685954300000731</v>
       </c>
       <c r="D398" s="5">
-        <v>8.7676701089781659</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.3145814373859714</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>69.233405142999999</v>
+        <v>69.191873431000005</v>
       </c>
       <c r="C399" s="5">
-        <v>0.31983600299999182</v>
+        <v>0.32237279299999955</v>
       </c>
       <c r="D399" s="5">
-        <v>5.7137278538403891</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.7640001439356991</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>69.378163598</v>
+        <v>69.375718790999997</v>
       </c>
       <c r="C400" s="5">
-        <v>0.14475845500000162</v>
+        <v>0.1838453599999923</v>
       </c>
       <c r="D400" s="5">
-        <v>2.5381066981634559</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.2354544013408759</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>69.745863975999995</v>
+        <v>69.786575413999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.367700377999995</v>
+        <v>0.41085662300000081</v>
       </c>
       <c r="D401" s="5">
-        <v>6.5486373905691009</v>
+        <v>7.3427444149313015</v>
       </c>
       <c r="E401" s="5">
-        <v>6.3885540486155801</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.4336760379059221</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>70.163446804000003</v>
+        <v>70.211342756999997</v>
       </c>
       <c r="C402" s="5">
-        <v>0.41758282800000757</v>
+        <v>0.42476734299999919</v>
       </c>
       <c r="D402" s="5">
-        <v>7.4260203808597547</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.5535379529232616</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>70.497552248000005</v>
+        <v>70.536607056999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.33410544400000219</v>
+        <v>0.32526430000000062</v>
       </c>
       <c r="D403" s="5">
-        <v>5.8662349181821893</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.7030308455241485</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>71.061472628000004</v>
+        <v>71.088720393000003</v>
       </c>
       <c r="C404" s="5">
-        <v>0.563920379999999</v>
+        <v>0.55211333600000501</v>
       </c>
       <c r="D404" s="5">
-        <v>10.032753800799821</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>9.8078979096072558</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>71.285006987000003</v>
+        <v>71.300928814000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.22353435899999852</v>
+        <v>0.2122084209999997</v>
       </c>
       <c r="D405" s="5">
-        <v>3.8407745691819484</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.6415464139986531</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>71.689024584999999</v>
+        <v>71.699559233000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.40401759799999581</v>
+        <v>0.39863041899999985</v>
       </c>
       <c r="D406" s="5">
-        <v>7.0172280869530423</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.9191710594357803</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>72.27685108</v>
+        <v>72.249200998000006</v>
       </c>
       <c r="C407" s="5">
-        <v>0.58782649500000161</v>
+        <v>0.54964176500000406</v>
       </c>
       <c r="D407" s="5">
-        <v>10.295710402422831</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.5970217625863885</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>72.517500132999999</v>
+        <v>72.480206652000007</v>
       </c>
       <c r="C408" s="5">
-        <v>0.2406490529999985</v>
+        <v>0.2310056540000005</v>
       </c>
       <c r="D408" s="5">
-        <v>4.0694393254614436</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.9050107602400796</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>72.941537705000002</v>
+        <v>72.904461557000005</v>
       </c>
       <c r="C409" s="5">
-        <v>0.42403757200000314</v>
+        <v>0.42425490499999796</v>
       </c>
       <c r="D409" s="5">
-        <v>7.2469825531576548</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>7.2546688960220651</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>73.722627613</v>
+        <v>73.639483018999996</v>
       </c>
       <c r="C410" s="5">
-        <v>0.78108990799999845</v>
+        <v>0.73502146199999174</v>
       </c>
       <c r="D410" s="5">
-        <v>13.634628312101849</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>12.792309561989779</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>74.241650516999997</v>
+        <v>74.182220153000003</v>
       </c>
       <c r="C411" s="5">
-        <v>0.51902290399999629</v>
+        <v>0.54273713400000645</v>
       </c>
       <c r="D411" s="5">
-        <v>8.7831800254858816</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>9.2116961376970341</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>74.582178389000006</v>
+        <v>74.584882200999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.34052787200000978</v>
+        <v>0.40266204799999628</v>
       </c>
       <c r="D412" s="5">
-        <v>5.6450973157285089</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>6.7116351662505291</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>74.957731171000006</v>
+        <v>75.038331339999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.37555278199999975</v>
+        <v>0.45344913899999995</v>
       </c>
       <c r="D413" s="5">
-        <v>6.2126941583245499</v>
+        <v>7.5445277645667996</v>
       </c>
       <c r="E413" s="5">
-        <v>7.4726541444714911</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>7.5254529898402645</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>75.044216281000004</v>
+        <v>75.123264595999999</v>
       </c>
       <c r="C414" s="5">
-        <v>8.6485109999998144E-2</v>
+        <v>8.4933255999999346E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.3933619965863064</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.3667252844774991</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>75.381397810999999</v>
+        <v>75.441283308999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.33718152999999518</v>
+        <v>0.31801871300000073</v>
       </c>
       <c r="D415" s="5">
-        <v>5.526982394491986</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>5.1999123989428853</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>75.437492770999995</v>
+        <v>75.475738230999994</v>
       </c>
       <c r="C416" s="5">
-        <v>5.6094959999995808E-2</v>
+        <v>3.4454921999994781E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>0.89664217158507142</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.54943288668449775</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>75.389841716000006</v>
+        <v>75.406387968000004</v>
       </c>
       <c r="C417" s="5">
-        <v>-4.7651054999988673E-2</v>
+        <v>-6.9350262999989809E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.75536746479207828</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.0970550048984395</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>75.494684968000001</v>
+        <v>75.504012161000006</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10484325199999489</v>
+        <v>9.7624193000001469E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>1.6816414237519783</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.5646791695572038</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>75.864817637000002</v>
+        <v>75.824681252000005</v>
       </c>
       <c r="C419" s="5">
-        <v>0.37013266900000019</v>
+        <v>0.32066909099999918</v>
       </c>
       <c r="D419" s="5">
-        <v>6.0445838729065615</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>5.2172048791691461</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>76.137094231000006</v>
+        <v>76.077502354000003</v>
       </c>
       <c r="C420" s="5">
-        <v>0.27227659400000448</v>
+        <v>0.25282110199999863</v>
       </c>
       <c r="D420" s="5">
-        <v>4.3928025926588621</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.0753389530977735</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>76.323364221999995</v>
+        <v>76.270631350000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.18626999099998898</v>
+        <v>0.19312899599999866</v>
       </c>
       <c r="D421" s="5">
-        <v>2.9756368730440963</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.0891936972823775</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>76.433950854000003</v>
+        <v>76.308799472000004</v>
       </c>
       <c r="C422" s="5">
-        <v>0.11058663200000751</v>
+        <v>3.8168122000001858E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.7526299003679746</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.60217175689580849</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>76.264785122000006</v>
+        <v>76.188602450000005</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.16916573199999618</v>
+        <v>-0.12019702199999927</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.6237811957297019</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.8738783216177946</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>76.400585379000006</v>
+        <v>76.409752057000006</v>
       </c>
       <c r="C424" s="5">
-        <v>0.13580025699999965</v>
+        <v>0.22114960700000097</v>
       </c>
       <c r="D424" s="5">
-        <v>2.1578212738787572</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.5393414085257646</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>76.263576979000007</v>
+        <v>76.390102737000007</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.13700839999999914</v>
+        <v>-1.9649319999999193E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.1308494078422724</v>
+        <v>-0.308152590079247</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7421095697533806</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.8014411739449621</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>76.525192954000005</v>
+        <v>76.633938392999994</v>
       </c>
       <c r="C426" s="5">
-        <v>0.261615974999998</v>
+        <v>0.24383565599998747</v>
       </c>
       <c r="D426" s="5">
-        <v>4.1950643170446833</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.8983419213542092</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>76.565909837999996</v>
+        <v>76.643448828000004</v>
       </c>
       <c r="C427" s="5">
-        <v>4.0716883999991182E-2</v>
+        <v>9.5104350000099203E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>0.64035773288675379</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.14902424713392204</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>76.522452274000003</v>
+        <v>76.568917796999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-4.3457563999993454E-2</v>
+        <v>-7.4531031000006465E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.67897828415076633</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.1607050388098283</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>76.700232751000001</v>
+        <v>76.715025232000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.17778047699999888</v>
+        <v>0.14610743500000467</v>
       </c>
       <c r="D429" s="5">
-        <v>2.8237957680486758</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.3140036293520572</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>76.900252226000006</v>
+        <v>76.901197781999997</v>
       </c>
       <c r="C430" s="5">
-        <v>0.20001947500000483</v>
+        <v>0.18617254999999489</v>
       </c>
       <c r="D430" s="5">
-        <v>3.1746463482491549</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.9513543809358556</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>76.455667281000004</v>
+        <v>76.403168656000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.44458494500000256</v>
+        <v>-0.49802912599999161</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.7211838603616343</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-7.5005408338960855</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>76.248472617999994</v>
+        <v>76.169734970999997</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.20719466300000988</v>
+        <v>-0.2334336850000085</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.203961161322455</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.6053591880333413</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>76.293731132999994</v>
+        <v>76.222865013000003</v>
       </c>
       <c r="C433" s="5">
-        <v>4.5258515000000443E-2</v>
+        <v>5.3130042000006483E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.71460934623919226</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.84024464263006138</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>75.843097396000005</v>
+        <v>75.688167445000005</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.45063373699998976</v>
+        <v>-0.53469756799999857</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.8620920508682071</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-8.1006036467544114</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>75.830779299</v>
+        <v>75.502438162000004</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.2318097000004968E-2</v>
+        <v>-0.18572928300000058</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.19472463231646753</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-2.9052310764542844</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>75.727884373999999</v>
+        <v>75.234133611000004</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.10289492500000108</v>
+        <v>-0.26830455099999995</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.6161852142903554</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-4.1819401647243071</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>75.861360360000006</v>
+        <v>74.937414173999997</v>
       </c>
       <c r="C437" s="5">
-        <v>0.13347598600000765</v>
+        <v>-0.29671943700000725</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1357135207047628</v>
+        <v>-4.6314130160770244</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.52740329647894546</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.9016711732950609</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>76.478742754999999</v>
+        <v>75.513105714000005</v>
       </c>
       <c r="C438" s="5">
-        <v>0.61738239499999281</v>
+        <v>0.57569154000000822</v>
       </c>
       <c r="D438" s="5">
-        <v>10.215167076653886</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>9.6184234803726945</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>76.708717225000001</v>
+        <v>75.726100764999998</v>
       </c>
       <c r="C439" s="5">
-        <v>0.22997447000000193</v>
+        <v>0.21299505099999294</v>
       </c>
       <c r="D439" s="5">
-        <v>3.6687266349970438</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>3.4377706562052524</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>76.548835236000002</v>
+        <v>75.568266817999998</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.15988198899999873</v>
+        <v>-0.15783394700000031</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.4726554233221565</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-2.4726554232022413</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>76.515125961999999</v>
+        <v>75.529826087999993</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.370927400000312E-2</v>
+        <v>-3.8440730000004919E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.52715759625184822</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.60872159296082584</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>75.775478531000005</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.24565244300001154</v>
+      </c>
+      <c r="D442" s="5">
+        <v>3.9734453896542954</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>