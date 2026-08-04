--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B868FEB2-B671-45B4-B6C2-E87CADE9A2DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5ACD187A-2122-4D36-A99D-06F257D2D163}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92D06C7B-1004-492A-93F6-DFE2415EEC34}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{14F4CAFD-CC91-4EA3-B9D9-8E51274AE0E6}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0524027E-B68D-49E1-954A-B678FE9BE1DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDB209B3-2FC7-4163-8E01-7EF7AC2F5A56}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.957456682</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.659494611</v>
       </c>
       <c r="C7" s="5">
         <v>-0.29796207100000061</v>
       </c>
       <c r="D7" s="5">
         <v>-12.486318561176136</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.579842183</v>
       </c>
       <c r="C8" s="5">
         <v>-7.9652427999999276E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-3.5269897151845031</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>26.215544354999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.36429782800000154</v>
       </c>
       <c r="D9" s="5">
         <v>-15.262082821138312</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>26.293053480000001</v>
       </c>
       <c r="C10" s="5">
         <v>7.7509125000002399E-2</v>
       </c>
       <c r="D10" s="5">
         <v>3.60619784212588</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>26.833797932</v>
       </c>
       <c r="C11" s="5">
         <v>0.54074445199999843</v>
       </c>
       <c r="D11" s="5">
         <v>27.671347888291841</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.316464014000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.5173339179999985</v>
       </c>
       <c r="D12" s="5">
         <v>-20.832909744465599</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.418305778000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10184176399999956</v>
       </c>
       <c r="D13" s="5">
         <v>4.7439934081055624</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>26.364980813999999</v>
       </c>
       <c r="C14" s="5">
         <v>-5.3324964000001529E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.3954722940400019</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>26.350362927999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4617885999999913E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.66330677260126869</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>26.180319230999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.17004369700000055</v>
       </c>
       <c r="D16" s="5">
         <v>-7.4747984839653387</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>26.137168716000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.3150514999997114E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.9600139012336815</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.448414033999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.3112453179999974</v>
       </c>
       <c r="D18" s="5">
         <v>79.930413201012101</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.758144185999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.3097301520000002</v>
       </c>
       <c r="D19" s="5">
         <v>14.413706610312449</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>27.873077542000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.11493335600000165</v>
       </c>
       <c r="D20" s="5">
         <v>5.0833593542844113</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>27.317787886000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.55528965599999935</v>
       </c>
       <c r="D21" s="5">
         <v>-21.453422441723614</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.69042258</v>
       </c>
       <c r="C22" s="5">
         <v>0.37263469399999849</v>
       </c>
       <c r="D22" s="5">
         <v>17.654531701139263</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.655092024999998</v>
       </c>
       <c r="C23" s="5">
         <v>-3.5330555000001596E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.520396022409265</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.402559769</v>
       </c>
       <c r="C24" s="5">
         <v>-0.25253225599999851</v>
       </c>
       <c r="D24" s="5">
         <v>-10.42386729115713</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.518098042999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.11553827399999861</v>
       </c>
       <c r="D25" s="5">
         <v>5.1785936637046559</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.671504494000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.15340645100000216</v>
       </c>
       <c r="D26" s="5">
         <v>6.8986704290425083</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>27.771375751000001</v>
       </c>
       <c r="C27" s="5">
         <v>9.9871257000000213E-2</v>
       </c>
       <c r="D27" s="5">
         <v>4.4180232585994794</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>28.086522592000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.31514684100000068</v>
       </c>
       <c r="D28" s="5">
         <v>14.500381249501793</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>27.812688207000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.27383438500000068</v>
       </c>
       <c r="D29" s="5">
         <v>-11.092184675222983</v>
       </c>
       <c r="E29" s="5">
         <v>6.4104858074176985</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>27.151429284999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.6612589220000018</v>
       </c>
       <c r="D30" s="5">
         <v>-25.080175780191617</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>27.040434985000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.11099429999999799</v>
       </c>
       <c r="D31" s="5">
         <v>-4.7967603548173976</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.946773434000001</v>
       </c>
       <c r="C32" s="5">
         <v>-9.3661551000000287E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.0782336722142487</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>27.527148225000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.58037479100000056</v>
       </c>
       <c r="D33" s="5">
         <v>29.13780683758036</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.586462520000001</v>
       </c>
       <c r="C34" s="5">
         <v>5.9314295000000072E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.6165723151454934</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>27.890269281999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.30380676199999712</v>
       </c>
       <c r="D35" s="5">
         <v>14.046071073852961</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>28.195577831000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.30530854900000293</v>
       </c>
       <c r="D36" s="5">
         <v>13.956605094246832</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>28.232824281999999</v>
       </c>
       <c r="C37" s="5">
         <v>3.7246450999997904E-2</v>
       </c>
       <c r="D37" s="5">
         <v>1.59677213840832</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>28.367936729</v>
       </c>
       <c r="C38" s="5">
         <v>0.13511244700000091</v>
       </c>
       <c r="D38" s="5">
         <v>5.8963749847690039</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>28.710568906999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.34263217799999879</v>
       </c>
       <c r="D39" s="5">
         <v>15.496436113736589</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>28.583227956000002</v>
       </c>
       <c r="C40" s="5">
         <v>-0.1273409509999972</v>
       </c>
       <c r="D40" s="5">
         <v>-5.194464445093705</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>28.377804020999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.20542393500000244</v>
       </c>
       <c r="D41" s="5">
         <v>-8.291382470095332</v>
       </c>
       <c r="E41" s="5">
         <v>2.0318633344394543</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.747036388000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.36923236700000217</v>
       </c>
       <c r="D42" s="5">
         <v>16.780820721565682</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>29.017080731</v>
       </c>
       <c r="C43" s="5">
         <v>0.27004434299999858</v>
       </c>
       <c r="D43" s="5">
         <v>11.873614995495775</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>29.202009580999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.18492884999999859</v>
       </c>
       <c r="D44" s="5">
         <v>7.9215696305605432</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>29.541060645999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.3390510649999996</v>
       </c>
       <c r="D45" s="5">
         <v>14.857706839883011</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>29.692131410999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.15107076500000005</v>
       </c>
       <c r="D46" s="5">
         <v>6.3122909831164087</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>29.824580603000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.13244919200000282</v>
       </c>
       <c r="D47" s="5">
         <v>5.4862019194376943</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>30.204048464</v>
       </c>
       <c r="C48" s="5">
         <v>0.37946786099999841</v>
       </c>
       <c r="D48" s="5">
         <v>16.383056320933399</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>30.453137848000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.24908938400000125</v>
       </c>
       <c r="D49" s="5">
         <v>10.357709744459243</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>30.469085151000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.5947303000000801E-2</v>
       </c>
       <c r="D50" s="5">
         <v>0.63021344867038032</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.452164147000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.6921004000000295E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.66438813803493257</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.787579609000002</v>
       </c>
       <c r="C52" s="5">
         <v>0.33541546200000028</v>
       </c>
       <c r="D52" s="5">
         <v>14.048250747169689</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.151386626000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.36380701699999918</v>
       </c>
       <c r="D53" s="5">
         <v>15.138885563816086</v>
       </c>
       <c r="E53" s="5">
         <v>9.7737746125369895</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>31.535594448000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.38420782200000048</v>
       </c>
       <c r="D54" s="5">
         <v>15.846700031304618</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>31.563769283999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.8174835999998038E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.0773995642441303</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>31.818110352000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.25434106800000222</v>
       </c>
       <c r="D56" s="5">
         <v>10.109878119998417</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.587742831</v>
       </c>
       <c r="C57" s="5">
         <v>0.76963247899999843</v>
       </c>
       <c r="D57" s="5">
         <v>33.216727155920836</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.998172116999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.58957071400000061</v>
       </c>
       <c r="D58" s="5">
         <v>-19.675010589499465</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.543927834000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.54575571700000225</v>
       </c>
       <c r="D59" s="5">
         <v>22.500419758203584</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>33.142110512000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.59818267800000058</v>
       </c>
       <c r="D60" s="5">
         <v>24.429201801921341</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>33.179089900999998</v>
       </c>
       <c r="C61" s="5">
         <v>3.6979388999995422E-2</v>
       </c>
       <c r="D61" s="5">
         <v>1.3471865194517374</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>33.466293663000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.2872037620000043</v>
       </c>
       <c r="D62" s="5">
         <v>10.896485049306936</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>34.001263018000003</v>
       </c>
       <c r="C63" s="5">
         <v>0.5349693550000012</v>
       </c>
       <c r="D63" s="5">
         <v>20.962063079413838</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>34.301303662000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.30004064399999919</v>
       </c>
       <c r="D64" s="5">
         <v>11.118640169094496</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>34.827554052000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.52625039000000129</v>
       </c>
       <c r="D65" s="5">
         <v>20.046135572451163</v>
       </c>
       <c r="E65" s="5">
         <v>11.800975250750945</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>34.701917270999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.12563678100000431</v>
       </c>
       <c r="D66" s="5">
         <v>-4.244011878215181</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.095716199000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.39379892800000249</v>
       </c>
       <c r="D67" s="5">
         <v>14.50057634991877</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.307016472000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.21130027299999909</v>
       </c>
       <c r="D68" s="5">
         <v>7.4689308293364398</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>35.271884731999997</v>
       </c>
       <c r="C69" s="5">
         <v>-3.5131740000004186E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1875297694442066</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>35.526421956999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.25453722499999998</v>
       </c>
       <c r="D70" s="5">
         <v>9.0118319709610262</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>35.549372916000003</v>
       </c>
       <c r="C71" s="5">
         <v>2.2950959000006321E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.77799051571827427</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>35.578434983000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.9062066999998137E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.98543834825592924</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>35.686168277999997</v>
       </c>
       <c r="C73" s="5">
         <v>0.10773329499999562</v>
       </c>
       <c r="D73" s="5">
         <v>3.6947914939545523</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>36.063919110000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.37775083200000381</v>
       </c>
       <c r="D74" s="5">
         <v>13.468683047373563</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.848174956999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21574415300000283</v>
       </c>
       <c r="D75" s="5">
         <v>-6.947174952765689</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.837855767999997</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0319189000000506E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.34488340233016501</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.801686635999999</v>
       </c>
       <c r="C77" s="5">
         <v>-3.6169131999997717E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.2043924847683241</v>
       </c>
       <c r="E77" s="5">
         <v>2.7970169324711858</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.077826012000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.27613937600000327</v>
       </c>
       <c r="D78" s="5">
         <v>9.6585437548111219</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.030556943000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.7269069000002162E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.5609563824718453</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>36.085607482</v>
       </c>
       <c r="C80" s="5">
         <v>5.5050538999999787E-2</v>
       </c>
       <c r="D80" s="5">
         <v>1.848947706064008</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.373260113999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.2876526319999968</v>
       </c>
       <c r="D81" s="5">
         <v>9.9964047914369516</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.263632442999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.10962767099999837</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5573999916050481</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.436393657000004</v>
       </c>
       <c r="C83" s="5">
         <v>0.17276121400000477</v>
       </c>
       <c r="D83" s="5">
         <v>5.8690402244134354</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.404869863999998</v>
       </c>
       <c r="C84" s="5">
         <v>-3.1523793000005185E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.0332818523507314</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.877414623</v>
       </c>
       <c r="C85" s="5">
         <v>0.47254475900000159</v>
       </c>
       <c r="D85" s="5">
         <v>16.737879323829709</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.635607399999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.24180722300000212</v>
       </c>
       <c r="D86" s="5">
         <v>-7.5908105015660476</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>37.381396187999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.7457887879999987</v>
       </c>
       <c r="D87" s="5">
         <v>27.357774699130299</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.876699535999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.4953033480000002</v>
       </c>
       <c r="D88" s="5">
         <v>17.111441896991696</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.992433302999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.11573376700000182</v>
       </c>
       <c r="D89" s="5">
         <v>3.7288995695187399</v>
       </c>
       <c r="E89" s="5">
         <v>6.1191158094689335</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.165789869000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.17335656600000249</v>
       </c>
       <c r="D90" s="5">
         <v>5.6150336067372297</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.499950540999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.33416067199999588</v>
       </c>
       <c r="D91" s="5">
         <v>11.027612466813185</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.827523685000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.32757314400000581</v>
       </c>
       <c r="D92" s="5">
         <v>10.701692412515019</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.060093361</v>
       </c>
       <c r="C93" s="5">
         <v>0.23256967599999712</v>
       </c>
       <c r="D93" s="5">
         <v>7.4293639497807318</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>39.819309482999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.75921612199999799</v>
       </c>
       <c r="D94" s="5">
         <v>25.986894372063873</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>39.584079697999996</v>
       </c>
       <c r="C95" s="5">
         <v>-0.23522978500000136</v>
       </c>
       <c r="D95" s="5">
         <v>-6.8630667437534871</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>39.498035651999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.604404599999782E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.5774839461258359</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>39.413543118</v>
       </c>
       <c r="C97" s="5">
         <v>-8.4492533999998898E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-2.5370021934644771</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>39.578069487999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.16452636999999726</v>
       </c>
       <c r="D98" s="5">
         <v>5.1258559173569918</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.114093142999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.53602365500000104</v>
       </c>
       <c r="D99" s="5">
         <v>17.519101653391811</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>40.012704380999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.10138876199999913</v>
       </c>
       <c r="D100" s="5">
         <v>-2.9912021082228235</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>39.907490512000003</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10521386899999641</v>
       </c>
       <c r="D101" s="5">
         <v>-3.1101769276882796</v>
       </c>
       <c r="E101" s="5">
         <v>5.040627942219178</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.002108063000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.0946175509999989</v>
       </c>
       <c r="D102" s="5">
         <v>38.36339258428707</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>40.729599899</v>
       </c>
       <c r="C103" s="5">
         <v>-0.27250816400000133</v>
       </c>
       <c r="D103" s="5">
         <v>-7.6902668047287515</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>40.727205017999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.394881000000737E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-7.0536611982474628E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>40.125654242000003</v>
       </c>
       <c r="C105" s="5">
         <v>-0.60155077599999629</v>
       </c>
       <c r="D105" s="5">
         <v>-16.353025549725686</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>40.263830431999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.13817618999999581</v>
       </c>
       <c r="D106" s="5">
         <v>4.2114747636129657</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>40.385835563000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.12200513100000165</v>
       </c>
       <c r="D107" s="5">
         <v>3.6973865235576664</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>40.940852495999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.55501693299999744</v>
       </c>
       <c r="D108" s="5">
         <v>17.796858114353586</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>41.223410997999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.28255850200000054</v>
       </c>
       <c r="D109" s="5">
         <v>8.6036727594891893</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>41.291736653999997</v>
       </c>
       <c r="C110" s="5">
         <v>6.8325655999998958E-2</v>
       </c>
       <c r="D110" s="5">
         <v>2.0071691073162201</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>41.236221845999999</v>
       </c>
       <c r="C111" s="5">
         <v>-5.5514807999998084E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6014672982694211</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>41.660428111999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.42420626599999878</v>
       </c>
       <c r="D112" s="5">
         <v>13.067641590489032</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>42.252155907000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.59172779500000416</v>
       </c>
       <c r="D113" s="5">
         <v>18.440911522389491</v>
       </c>
       <c r="E113" s="5">
         <v>5.8752513999720701</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>42.461114455999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.20895854899999478</v>
       </c>
       <c r="D114" s="5">
         <v>6.0987288524856798</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>42.613606417</v>
       </c>
       <c r="C115" s="5">
         <v>0.15249196100000262</v>
       </c>
       <c r="D115" s="5">
         <v>4.3957503657432007</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>43.293702975000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.68009655800000246</v>
       </c>
       <c r="D116" s="5">
         <v>20.925339275409893</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>43.262676417000002</v>
       </c>
       <c r="C117" s="5">
         <v>-3.1026558000000648E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.85660186713344411</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>42.681061147999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.58161526900000382</v>
       </c>
       <c r="D118" s="5">
         <v>-14.991588301178604</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>43.053434398</v>
       </c>
       <c r="C119" s="5">
         <v>0.37237325000000254</v>
       </c>
       <c r="D119" s="5">
         <v>10.986744319962515</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>43.361011052999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.30757665499999831</v>
       </c>
       <c r="D120" s="5">
         <v>8.9178822267059097</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>43.308820433999998</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2190619000000993E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.4348328160056045</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>43.395201526999998</v>
       </c>
       <c r="C122" s="5">
         <v>8.6381092999999964E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.4198770869952924</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>43.682892594999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.28769106800000088</v>
       </c>
       <c r="D123" s="5">
         <v>8.2520552316565734</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>43.598641966000002</v>
       </c>
       <c r="C124" s="5">
         <v>-8.4250628999996025E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.2900307043547397</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>43.691913243000002</v>
       </c>
       <c r="C125" s="5">
         <v>9.3271276999999486E-2</v>
       </c>
       <c r="D125" s="5">
         <v>2.5976018141506518</v>
       </c>
       <c r="E125" s="5">
         <v>3.4075357933663897</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>43.84340177</v>
       </c>
       <c r="C126" s="5">
         <v>0.15148852699999793</v>
       </c>
       <c r="D126" s="5">
         <v>4.2409037845750008</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>43.942827714000003</v>
       </c>
       <c r="C127" s="5">
         <v>9.9425944000003597E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.7555015937297478</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>43.700132017999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.24269569600000551</v>
       </c>
       <c r="D128" s="5">
         <v>-6.4299235042523879</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>43.747093218000003</v>
       </c>
       <c r="C129" s="5">
         <v>4.6961200000005476E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.2971976620125725</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>43.850548555000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.10345533699999976</v>
       </c>
       <c r="D130" s="5">
         <v>2.8750237811171253</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>44.221996461000003</v>
       </c>
       <c r="C131" s="5">
         <v>0.37144790600000022</v>
       </c>
       <c r="D131" s="5">
         <v>10.65213006850434</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>43.989100620999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23289584000000474</v>
       </c>
       <c r="D132" s="5">
         <v>-6.1399358826027317</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>44.323694652999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.33459403199999826</v>
       </c>
       <c r="D133" s="5">
         <v>9.519249682605313</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>44.531823463000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.20812881000000516</v>
       </c>
       <c r="D134" s="5">
         <v>5.7826134852443811</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>44.401902505999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12992095700000306</v>
       </c>
       <c r="D135" s="5">
         <v>-3.4453481921812634</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>44.724791398000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.3228888920000017</v>
       </c>
       <c r="D136" s="5">
         <v>9.0839704021412615</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>44.932429720000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.2076383220000011</v>
       </c>
       <c r="D137" s="5">
         <v>5.7155711759864225</v>
       </c>
       <c r="E137" s="5">
         <v>2.8392358789615324</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>45.202891123999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.2704614039999953</v>
       </c>
       <c r="D138" s="5">
         <v>7.467144072631382</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>45.664113667999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.46122254400000173</v>
       </c>
       <c r="D139" s="5">
         <v>12.955098307787139</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>46.134874435</v>
       </c>
       <c r="C140" s="5">
         <v>0.47076076700000158</v>
       </c>
       <c r="D140" s="5">
         <v>13.097166738867783</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>46.393072334999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.25819789999999898</v>
       </c>
       <c r="D141" s="5">
         <v>6.9265353807006491</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>46.69540593</v>
       </c>
       <c r="C142" s="5">
         <v>0.30233359500000034</v>
       </c>
       <c r="D142" s="5">
         <v>8.1066106002138039</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.404289145</v>
       </c>
       <c r="C143" s="5">
         <v>0.70888321500000018</v>
       </c>
       <c r="D143" s="5">
         <v>19.817926552265487</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>47.861543032999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.45725388799999678</v>
       </c>
       <c r="D144" s="5">
         <v>12.209257814846431</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>48.365402506000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.50385947300000566</v>
       </c>
       <c r="D145" s="5">
         <v>13.390671055490944</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>48.214308478</v>
       </c>
       <c r="C146" s="5">
         <v>-0.15109402800000282</v>
       </c>
       <c r="D146" s="5">
         <v>-3.6850664088900031</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>47.328490228</v>
       </c>
       <c r="C147" s="5">
         <v>-0.88581824999999981</v>
       </c>
       <c r="D147" s="5">
         <v>-19.950153641332633</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>47.613267428</v>
       </c>
       <c r="C148" s="5">
         <v>0.28477720000000062</v>
       </c>
       <c r="D148" s="5">
         <v>7.4642516722937646</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>47.453270992</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15999643600000013</v>
       </c>
       <c r="D149" s="5">
         <v>-3.958702021716709</v>
       </c>
       <c r="E149" s="5">
         <v>5.6102936959092187</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>46.951935388999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.50133560300000113</v>
       </c>
       <c r="D150" s="5">
         <v>-11.966465745713407</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>46.965269775000003</v>
       </c>
       <c r="C151" s="5">
         <v>1.3334386000003917E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.34133376579044139</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>47.032553303</v>
       </c>
       <c r="C152" s="5">
         <v>6.7283527999997261E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7327584535571594</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>47.115345105000003</v>
       </c>
       <c r="C153" s="5">
         <v>8.279180200000269E-2</v>
       </c>
       <c r="D153" s="5">
         <v>2.1329419712142084</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>47.113419841000002</v>
       </c>
       <c r="C154" s="5">
         <v>-1.9252640000004817E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9024317507340154E-2</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>46.933930631999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.17948920900000331</v>
       </c>
       <c r="D155" s="5">
         <v>-4.4770845510191393</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>46.459822148000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4741084839999985</v>
       </c>
       <c r="D156" s="5">
         <v>-11.470626659935634</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>46.568164834000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1083426860000003</v>
       </c>
       <c r="D157" s="5">
         <v>2.8345298417986164</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>45.852832909999997</v>
       </c>
       <c r="C158" s="5">
         <v>-0.71533192400000445</v>
       </c>
       <c r="D158" s="5">
         <v>-16.952877305751635</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>45.42907125</v>
       </c>
       <c r="C159" s="5">
         <v>-0.42376165999999671</v>
       </c>
       <c r="D159" s="5">
         <v>-10.543433319421691</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>45.405728212</v>
       </c>
       <c r="C160" s="5">
         <v>-2.3343038000000149E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.61486217510072771</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>45.160760373999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.24496783800000088</v>
       </c>
       <c r="D161" s="5">
         <v>-6.2854112246712335</v>
       </c>
       <c r="E161" s="5">
         <v>-4.8310908185580921</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>45.276764280999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.11600390699999963</v>
       </c>
       <c r="D162" s="5">
         <v>3.1263485790510748</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>45.091716423999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1850478570000007</v>
       </c>
       <c r="D163" s="5">
         <v>-4.7956882215191339</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>44.782689568999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.30902685499999905</v>
       </c>
       <c r="D164" s="5">
         <v>-7.9209414177628172</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>44.942924138999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.16023457000000008</v>
       </c>
       <c r="D165" s="5">
         <v>4.3791683564989192</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.941771815000003</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1523239999959856E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-3.0763325804905595E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.697408107000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.24436370800000162</v>
       </c>
       <c r="D167" s="5">
         <v>-6.333175242414157</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.693191579000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.2165280000006078E-3</v>
       </c>
       <c r="D168" s="5">
         <v>-0.11314323098463586</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>44.805286330000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.11209475100000077</v>
       </c>
       <c r="D169" s="5">
         <v>3.0515801005491783</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.600700222999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.20458610700000435</v>
       </c>
       <c r="D170" s="5">
         <v>-5.3438054084414706</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>45.052247819999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.45154759700000113</v>
       </c>
       <c r="D171" s="5">
         <v>12.848930433549089</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>44.990639426000001</v>
       </c>
       <c r="C172" s="5">
         <v>-6.1608393999996736E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.628699157467961</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.158513595999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.16787416999999749</v>
       </c>
       <c r="D173" s="5">
         <v>4.5706182894792668</v>
       </c>
       <c r="E173" s="5">
         <v>-4.9750668088655026E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>44.994798269999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16371532600000194</v>
       </c>
       <c r="D174" s="5">
         <v>-4.2647125635207335</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>44.664278178000004</v>
       </c>
       <c r="C175" s="5">
         <v>-0.33052009199999333</v>
       </c>
       <c r="D175" s="5">
         <v>-8.4673305582205867</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>44.480185714000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.18409246400000256</v>
       </c>
       <c r="D176" s="5">
         <v>-4.8354352803393841</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>44.481441521999997</v>
       </c>
       <c r="C177" s="5">
         <v>1.2558079999962501E-3</v>
       </c>
       <c r="D177" s="5">
         <v>3.3884832136399368E-2</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>44.384808483</v>
       </c>
       <c r="C178" s="5">
         <v>-9.6633038999996757E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.5759978973034503</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>44.590730254</v>
       </c>
       <c r="C179" s="5">
         <v>0.20592177099999986</v>
       </c>
       <c r="D179" s="5">
         <v>5.7116408374541239</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>45.042352717999997</v>
       </c>
       <c r="C180" s="5">
         <v>0.45162246399999617</v>
       </c>
       <c r="D180" s="5">
         <v>12.854216108161442</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>45.263951304999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.22159858700000257</v>
       </c>
       <c r="D181" s="5">
         <v>6.0661363317280337</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.359237166</v>
       </c>
       <c r="C182" s="5">
         <v>9.5285861000000693E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.5555932052855779</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>46.049921144999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.69068397899999923</v>
       </c>
       <c r="D183" s="5">
         <v>19.883050265899982</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>46.489776583999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.43985543899999868</v>
       </c>
       <c r="D184" s="5">
         <v>12.083792878612343</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.645121562999996</v>
       </c>
       <c r="C185" s="5">
         <v>0.15534497899999877</v>
       </c>
       <c r="D185" s="5">
         <v>4.084303810254708</v>
       </c>
       <c r="E185" s="5">
         <v>3.2919771901696926</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>46.818341082000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.17321951900000698</v>
       </c>
       <c r="D186" s="5">
         <v>4.5484272614247923</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>46.984373542999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.16603246099999325</v>
       </c>
       <c r="D187" s="5">
         <v>4.3395676664341298</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>47.665547181999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.68117363900000072</v>
       </c>
       <c r="D188" s="5">
         <v>18.853973963998193</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>48.648807105000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.98325992300000564</v>
       </c>
       <c r="D189" s="5">
         <v>27.764839041717892</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>48.470983928999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.17782317600000397</v>
       </c>
       <c r="D190" s="5">
         <v>-4.2991750953161993</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>48.380952393999998</v>
       </c>
       <c r="C191" s="5">
         <v>-9.0031535000001384E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.2062879154048365</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>48.594585271</v>
       </c>
       <c r="C192" s="5">
         <v>0.213632877000002</v>
       </c>
       <c r="D192" s="5">
         <v>5.4293672587602204</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>48.515568326</v>
       </c>
       <c r="C193" s="5">
         <v>-7.9016944999999339E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-1.9338967846352029</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>49.195549364999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.67998103899999762</v>
       </c>
       <c r="D194" s="5">
         <v>18.177908001724454</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>49.331743908999997</v>
       </c>
       <c r="C195" s="5">
         <v>0.13619454399999853</v>
       </c>
       <c r="D195" s="5">
         <v>3.3731722109517692</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>49.561829000000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.23008509100000651</v>
       </c>
       <c r="D196" s="5">
         <v>5.7426717757656176</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>50.039156462000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.47732746199999809</v>
       </c>
       <c r="D197" s="5">
         <v>12.189408930556933</v>
       </c>
       <c r="E197" s="5">
         <v>7.276291250342104</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>50.564509506</v>
       </c>
       <c r="C198" s="5">
         <v>0.52535304399999916</v>
       </c>
       <c r="D198" s="5">
         <v>13.352166742962467</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>51.028060156999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.46355065099999848</v>
       </c>
       <c r="D199" s="5">
         <v>11.573002592975046</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>51.551923662</v>
       </c>
       <c r="C200" s="5">
         <v>0.52386350500000134</v>
       </c>
       <c r="D200" s="5">
         <v>13.039389026647964</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>51.139670938000002</v>
       </c>
       <c r="C201" s="5">
         <v>-0.41225272399999824</v>
       </c>
       <c r="D201" s="5">
         <v>-9.1851975102093526</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>51.068400230000002</v>
       </c>
       <c r="C202" s="5">
         <v>-7.1270708000000127E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-1.6596182643876745</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>51.383216212000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.31481598199999894</v>
       </c>
       <c r="D203" s="5">
         <v>7.6535542575345783</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>51.210391967</v>
       </c>
       <c r="C204" s="5">
         <v>-0.17282424500000104</v>
       </c>
       <c r="D204" s="5">
         <v>-3.9622920885482915</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>51.237561812999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.7169845999999609E-2</v>
       </c>
       <c r="D205" s="5">
         <v>0.63852514601203669</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>51.410567641999997</v>
       </c>
       <c r="C206" s="5">
         <v>0.17300582899999739</v>
       </c>
       <c r="D206" s="5">
         <v>4.1279518241398971</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>51.105394955999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.30517268599999881</v>
       </c>
       <c r="D207" s="5">
         <v>-6.8951727437756016</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>51.249000494999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.14360553899999928</v>
       </c>
       <c r="D208" s="5">
         <v>3.4245904625396673</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>51.240028613</v>
       </c>
       <c r="C209" s="5">
         <v>-8.9718819999973221E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-0.2098752755836264</v>
       </c>
       <c r="E209" s="5">
         <v>2.3998648976266246</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>51.405120261999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.16509164899999718</v>
       </c>
       <c r="D210" s="5">
         <v>3.9355673689176474</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>52.296682590000003</v>
       </c>
       <c r="C211" s="5">
         <v>0.89156232800000623</v>
       </c>
       <c r="D211" s="5">
         <v>22.917333981697418</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>52.864680687000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.56799809700000026</v>
       </c>
       <c r="D212" s="5">
         <v>13.840730445783066</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>52.419423105</v>
       </c>
       <c r="C213" s="5">
         <v>-0.44525758200000354</v>
       </c>
       <c r="D213" s="5">
         <v>-9.6518040975662522</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>52.980634797</v>
       </c>
       <c r="C214" s="5">
         <v>0.56121169200000054</v>
       </c>
       <c r="D214" s="5">
         <v>13.631580165729851</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>53.599858185999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.61922338899999829</v>
       </c>
       <c r="D215" s="5">
         <v>14.962922843165272</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>53.789271030999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.18941284499999966</v>
       </c>
       <c r="D216" s="5">
         <v>4.3239964828765576</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>54.236321838999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.44705080800000019</v>
       </c>
       <c r="D217" s="5">
         <v>10.442148488575853</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>54.330669147000002</v>
       </c>
       <c r="C218" s="5">
         <v>9.4347308000003238E-2</v>
       </c>
       <c r="D218" s="5">
         <v>2.107559686646221</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>55.269056759000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.93838761199999965</v>
       </c>
       <c r="D219" s="5">
         <v>22.812900079914456</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>55.726122316000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.45706555699999996</v>
       </c>
       <c r="D220" s="5">
         <v>10.387844347828334</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>56.444602191999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.71847987599999641</v>
       </c>
       <c r="D221" s="5">
         <v>16.617335028383671</v>
       </c>
       <c r="E221" s="5">
         <v>10.157241750016421</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>56.839822169999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.39521997800000008</v>
       </c>
       <c r="D222" s="5">
         <v>8.7335399416289317</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>57.508571103000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.66874893300000338</v>
       </c>
       <c r="D223" s="5">
         <v>15.069015466363457</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>57.688464774000003</v>
       </c>
       <c r="C224" s="5">
         <v>0.17989367100000209</v>
       </c>
       <c r="D224" s="5">
         <v>3.8190031789826717</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>57.790844426</v>
       </c>
       <c r="C225" s="5">
         <v>0.10237965199999621</v>
       </c>
       <c r="D225" s="5">
         <v>2.1505491494059115</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>57.884227314</v>
       </c>
       <c r="C226" s="5">
         <v>9.3382888000000719E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.9563783697684967</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>57.848068036000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.6159277999999517E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.74704914085723662</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>57.333516772000003</v>
       </c>
       <c r="C228" s="5">
         <v>-0.51455126399999784</v>
       </c>
       <c r="D228" s="5">
         <v>-10.16684163800231</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>57.612434415999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.2789176439999963</v>
       </c>
       <c r="D229" s="5">
         <v>5.9965525371517892</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>57.364131016999998</v>
       </c>
       <c r="C230" s="5">
         <v>-0.24830339900000098</v>
       </c>
       <c r="D230" s="5">
         <v>-5.0510191477473265</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>57.340400262000003</v>
       </c>
       <c r="C231" s="5">
         <v>-2.373075499999544E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-0.49529561378223175</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>56.830503307000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.50989695500000209</v>
       </c>
       <c r="D232" s="5">
         <v>-10.164211247330289</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>55.843001696999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.98750161000000247</v>
       </c>
       <c r="D233" s="5">
         <v>-18.969778149100335</v>
       </c>
       <c r="E233" s="5">
         <v>-1.0658246699190355</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>54.831688540999998</v>
       </c>
       <c r="C234" s="5">
         <v>-1.0113131559999999</v>
       </c>
       <c r="D234" s="5">
         <v>-19.692818000658875</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>53.726512628000002</v>
       </c>
       <c r="C235" s="5">
         <v>-1.1051759129999965</v>
       </c>
       <c r="D235" s="5">
         <v>-21.677890422677471</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>52.909447544000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.81706508399999933</v>
       </c>
       <c r="D236" s="5">
         <v>-16.797782055886135</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>52.355569226</v>
       </c>
       <c r="C237" s="5">
         <v>-0.55387831800000242</v>
       </c>
       <c r="D237" s="5">
         <v>-11.863478403854566</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>51.906074267000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44949495899999903</v>
       </c>
       <c r="D238" s="5">
         <v>-9.829687123256603</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>51.415738902999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49033536400000344</v>
       </c>
       <c r="D239" s="5">
         <v>-10.765093594523423</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>51.176511052999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.23922784999999891</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4426880585099591</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>50.779616707000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.39689434599999629</v>
       </c>
       <c r="D241" s="5">
         <v>-8.9196007899903567</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>50.315771464999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.46384524200000499</v>
       </c>
       <c r="D242" s="5">
         <v>-10.427105274844273</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>49.613066570000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.70270489499999655</v>
       </c>
       <c r="D243" s="5">
         <v>-15.529857417315041</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>49.311863705</v>
       </c>
       <c r="C244" s="5">
         <v>-0.30120286500000049</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0468434696198345</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>48.944774869</v>
       </c>
       <c r="C245" s="5">
         <v>-0.36708883600000064</v>
       </c>
       <c r="D245" s="5">
         <v>-8.5762517932292504</v>
       </c>
       <c r="E245" s="5">
         <v>-12.352894039309115</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>49.406975545000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.46220067600000192</v>
       </c>
       <c r="D246" s="5">
         <v>11.939460365969135</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>48.254921488999997</v>
       </c>
       <c r="C247" s="5">
         <v>-1.1520540560000043</v>
       </c>
       <c r="D247" s="5">
         <v>-24.657482327754789</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>48.312861574999999</v>
       </c>
       <c r="C248" s="5">
         <v>5.7940086000002111E-2</v>
       </c>
       <c r="D248" s="5">
         <v>1.4504034007795985</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>48.230281797000004</v>
       </c>
       <c r="C249" s="5">
         <v>-8.257977799999594E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0319521507058624</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>47.726135390000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.50414640700000035</v>
       </c>
       <c r="D250" s="5">
         <v>-11.846890884615746</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>46.785376808999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.94075858100000431</v>
       </c>
       <c r="D251" s="5">
         <v>-21.250763377456792</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>46.828180039000003</v>
       </c>
       <c r="C252" s="5">
         <v>4.2803230000004078E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.1034029326909334</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>46.255107350999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.57307268800000344</v>
       </c>
       <c r="D253" s="5">
         <v>-13.736124417331375</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>45.859036768999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.39607058200000012</v>
       </c>
       <c r="D254" s="5">
         <v>-9.8049251629194085</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>45.912639728999999</v>
       </c>
       <c r="C255" s="5">
         <v>5.36029599999992E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.4116887749795692</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>45.502977045999998</v>
       </c>
       <c r="C256" s="5">
         <v>-0.40966268300000053</v>
       </c>
       <c r="D256" s="5">
         <v>-10.197054757660528</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>45.576483164999999</v>
       </c>
       <c r="C257" s="5">
         <v>7.3506119000001036E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.9558122621220475</v>
       </c>
       <c r="E257" s="5">
         <v>-6.8818208133864855</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>45.133862323999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.4426208410000001</v>
       </c>
       <c r="D258" s="5">
         <v>-11.051163537130194</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>44.837316305999998</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2965460180000008</v>
       </c>
       <c r="D259" s="5">
         <v>-7.6056685105740263</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>45.400122523</v>
       </c>
       <c r="C260" s="5">
         <v>0.56280621700000211</v>
       </c>
       <c r="D260" s="5">
         <v>16.14726128819499</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>45.412532501000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.2409978000000876E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.32850974592684157</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>45.256623982000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.15590851900000047</v>
       </c>
       <c r="D262" s="5">
         <v>-4.0428846539368628</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>45.039643077000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.21698090499999978</v>
       </c>
       <c r="D263" s="5">
         <v>-5.6040332294778121</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.226015769</v>
       </c>
       <c r="C264" s="5">
         <v>0.18637269199999906</v>
       </c>
       <c r="D264" s="5">
         <v>5.080147844562144</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.063917361000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.16209840799999853</v>
       </c>
       <c r="D265" s="5">
         <v>-4.2172407366711901</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.122989433000001</v>
       </c>
       <c r="C266" s="5">
         <v>5.9072071999999309E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5844116343585624</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>44.800856343</v>
       </c>
       <c r="C267" s="5">
         <v>-0.32213309000000123</v>
       </c>
       <c r="D267" s="5">
         <v>-8.2383079568944204</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>44.765748432000002</v>
       </c>
       <c r="C268" s="5">
         <v>-3.5107910999997216E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-0.93633002301813928</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>44.396608909999998</v>
       </c>
       <c r="C269" s="5">
         <v>-0.36913952200000466</v>
       </c>
       <c r="D269" s="5">
         <v>-9.4585609031703441</v>
       </c>
       <c r="E269" s="5">
         <v>-2.5887786267503765</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>45.154018090999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.75740918099999988</v>
       </c>
       <c r="D270" s="5">
         <v>22.506530717565521</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>44.978013832999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.17600425799999897</v>
       </c>
       <c r="D271" s="5">
         <v>-4.5784531779540778</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>44.980823403000002</v>
       </c>
       <c r="C272" s="5">
         <v>2.8095700000037027E-3</v>
       </c>
       <c r="D272" s="5">
         <v>7.4984248080167681E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>44.925835704999997</v>
       </c>
       <c r="C273" s="5">
         <v>-5.4987698000005025E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4571405825318573</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>45.200348245000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.27451254000000347</v>
       </c>
       <c r="D274" s="5">
         <v>7.5839276668216327</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>45.684680970999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.4843327259999981</v>
       </c>
       <c r="D275" s="5">
         <v>13.643810548722524</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>45.842034974999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.15735400399999833</v>
       </c>
       <c r="D276" s="5">
         <v>4.2124246497383666</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>46.488473783000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.6464388080000063</v>
       </c>
       <c r="D277" s="5">
         <v>18.297837114059323</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>46.688696569000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.20022278599999765</v>
       </c>
       <c r="D278" s="5">
         <v>5.2925234076744321</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>46.899744646999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.21104807799999747</v>
       </c>
       <c r="D279" s="5">
         <v>5.5613027696755246</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>47.334183076000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.43443842900000362</v>
       </c>
       <c r="D280" s="5">
         <v>11.699928865979548</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>47.513221973</v>
       </c>
       <c r="C281" s="5">
         <v>0.17903889699999809</v>
       </c>
       <c r="D281" s="5">
         <v>4.6345589545069732</v>
       </c>
       <c r="E281" s="5">
         <v>7.0199349443961889</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>47.740710884000002</v>
       </c>
       <c r="C282" s="5">
         <v>0.22748891100000179</v>
       </c>
       <c r="D282" s="5">
         <v>5.8992286573231967</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>47.874784613999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.13407372999999723</v>
       </c>
       <c r="D283" s="5">
         <v>3.4225920811299382</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.756125955000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.88134134100000239</v>
       </c>
       <c r="D284" s="5">
         <v>24.471030883926971</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>49.163199149</v>
       </c>
       <c r="C285" s="5">
         <v>0.40707319399999875</v>
       </c>
       <c r="D285" s="5">
         <v>10.49212927193317</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>49.555139826999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.39194067799999743</v>
       </c>
       <c r="D286" s="5">
         <v>9.9975074485494364</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>50.021226779999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.46608695300000136</v>
       </c>
       <c r="D287" s="5">
         <v>11.889051774368609</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>50.394181463000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.37295468300000323</v>
       </c>
       <c r="D288" s="5">
         <v>9.323287156251725</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>50.631356398999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.23717493599999528</v>
       </c>
       <c r="D289" s="5">
         <v>5.7961832372258382</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>50.949841317000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.31848491800000289</v>
       </c>
       <c r="D290" s="5">
         <v>7.8150237463296746</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>51.282222277999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.33238096099999836</v>
       </c>
       <c r="D291" s="5">
         <v>8.1155127201281587</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>51.503299198000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.22107692000000156</v>
       </c>
       <c r="D292" s="5">
         <v>5.2976208252186519</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>51.503413690999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.1449299999810592E-4</v>
       </c>
       <c r="D293" s="5">
         <v>2.6676597808084068E-3</v>
       </c>
       <c r="E293" s="5">
         <v>8.398065953657019</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>52.142681508000003</v>
       </c>
       <c r="C294" s="5">
         <v>0.6392678170000039</v>
       </c>
       <c r="D294" s="5">
         <v>15.95464593677236</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>52.468612430999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.32593092299999427</v>
       </c>
       <c r="D295" s="5">
         <v>7.7642251289644415</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>53.03237678</v>
       </c>
       <c r="C296" s="5">
         <v>0.56376434900000305</v>
       </c>
       <c r="D296" s="5">
         <v>13.683686718892929</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>53.611615186999998</v>
       </c>
       <c r="C297" s="5">
         <v>0.57923840699999829</v>
       </c>
       <c r="D297" s="5">
         <v>13.923573995334859</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>54.104884050999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.49326886400000092</v>
       </c>
       <c r="D298" s="5">
         <v>11.617154869043667</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>54.343829274000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.23894522300000176</v>
       </c>
       <c r="D299" s="5">
         <v>5.4302408274543135</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>54.737211954999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.39338268099999851</v>
       </c>
       <c r="D300" s="5">
         <v>9.0408497238919416</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>55.279970581000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.54275862600000124</v>
       </c>
       <c r="D301" s="5">
         <v>12.569714653095442</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>55.971119813999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.69114923299999731</v>
       </c>
       <c r="D302" s="5">
         <v>16.079174822674382</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>56.996433906</v>
       </c>
       <c r="C303" s="5">
         <v>1.0253140920000021</v>
       </c>
       <c r="D303" s="5">
         <v>24.338108783687783</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>57.713123424000003</v>
       </c>
       <c r="C304" s="5">
         <v>0.71668951800000258</v>
       </c>
       <c r="D304" s="5">
         <v>16.177690323460105</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>58.304467629999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.59134420599999515</v>
       </c>
       <c r="D305" s="5">
         <v>13.012651395995034</v>
       </c>
       <c r="E305" s="5">
         <v>13.205054678129912</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>58.247588536000002</v>
       </c>
       <c r="C306" s="5">
         <v>-5.6879093999995689E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.1644026489727843</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>58.362625338000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.11503680199999877</v>
       </c>
       <c r="D307" s="5">
         <v>2.3958683527387503</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>58.007972058999997</v>
       </c>
       <c r="C308" s="5">
         <v>-0.35465327900000432</v>
       </c>
       <c r="D308" s="5">
         <v>-7.0532176797107766</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>58.335760891</v>
       </c>
       <c r="C309" s="5">
         <v>0.32778883200000308</v>
       </c>
       <c r="D309" s="5">
         <v>6.9956711629895585</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>58.434554278999997</v>
       </c>
       <c r="C310" s="5">
         <v>9.8793387999997151E-2</v>
       </c>
       <c r="D310" s="5">
         <v>2.051272917231084</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>58.345362199</v>
       </c>
       <c r="C311" s="5">
         <v>-8.9192079999996565E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.8163317095328146</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>58.886819529</v>
       </c>
       <c r="C312" s="5">
         <v>0.54145733000000007</v>
       </c>
       <c r="D312" s="5">
         <v>11.722617592623831</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>58.935533188999997</v>
       </c>
       <c r="C313" s="5">
         <v>4.8713659999997105E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.99721964932133478</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>58.480449407000002</v>
       </c>
       <c r="C314" s="5">
         <v>-0.45508378199999555</v>
       </c>
       <c r="D314" s="5">
         <v>-8.8824962077926664</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>58.418728733999998</v>
       </c>
       <c r="C315" s="5">
         <v>-6.1720673000003501E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-1.2591625138318463</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>58.346454856999998</v>
       </c>
       <c r="C316" s="5">
         <v>-7.2273877000000653E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.4745432137800329</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>58.279188513000001</v>
       </c>
       <c r="C317" s="5">
         <v>-6.7266343999996536E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.3747149773850054</v>
       </c>
       <c r="E317" s="5">
         <v>-4.3357083989548073E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>58.305998052</v>
       </c>
       <c r="C318" s="5">
         <v>2.6809538999998495E-2</v>
       </c>
       <c r="D318" s="5">
         <v>0.55342172229544406</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>58.173311376000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13268667599999873</v>
       </c>
       <c r="D319" s="5">
         <v>-2.6969121115282491</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>57.991740464999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.18157091100000144</v>
       </c>
       <c r="D320" s="5">
         <v>-3.6818152007118354</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>57.628520436000002</v>
       </c>
       <c r="C321" s="5">
         <v>-0.36322002899999717</v>
       </c>
       <c r="D321" s="5">
         <v>-7.2623860903475723</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>57.362400268000002</v>
       </c>
       <c r="C322" s="5">
         <v>-0.26612016800000049</v>
       </c>
       <c r="D322" s="5">
         <v>-5.4028281524089117</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.838477101000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.52392316699999952</v>
       </c>
       <c r="D323" s="5">
         <v>-10.426115083449616</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.320246326000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.48176922500000074</v>
       </c>
       <c r="D324" s="5">
         <v>10.659162405743604</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.257544979000002</v>
       </c>
       <c r="C325" s="5">
         <v>-6.2701347000000851E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.3047847744900198</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.763392525999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.50584754699999479</v>
       </c>
       <c r="D326" s="5">
         <v>11.132127738069531</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.572667678999998</v>
       </c>
       <c r="C327" s="5">
         <v>-0.19072484699999848</v>
       </c>
       <c r="D327" s="5">
         <v>-3.891027232076627</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>57.289971473999998</v>
       </c>
       <c r="C328" s="5">
         <v>-0.28269620500000059</v>
       </c>
       <c r="D328" s="5">
         <v>-5.7357466079792978</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>57.557158712000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.26718723800000532</v>
       </c>
       <c r="D329" s="5">
         <v>5.7423339686042407</v>
       </c>
       <c r="E329" s="5">
         <v>-1.2389153305367939</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>57.689170361000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.13201164899999895</v>
       </c>
       <c r="D330" s="5">
         <v>2.7872757798757419</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>57.815212238000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.12604187699999869</v>
       </c>
       <c r="D331" s="5">
         <v>2.6535496022941585</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>58.283792691999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.46858045399999781</v>
       </c>
       <c r="D332" s="5">
         <v>10.171221941314412</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>58.303642584000002</v>
       </c>
       <c r="C333" s="5">
         <v>1.9849892000003422E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.40945412486605992</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>58.778880827000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.47523824299999973</v>
       </c>
       <c r="D334" s="5">
         <v>10.231949600538393</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>59.025025044000003</v>
       </c>
       <c r="C335" s="5">
         <v>0.24614421700000122</v>
       </c>
       <c r="D335" s="5">
         <v>5.1425263811114563</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>58.757853496000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.26717154800000031</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2984899001557784</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>59.371380279999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.61352678399999405</v>
       </c>
       <c r="D337" s="5">
         <v>13.27515966267967</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>59.944357805000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.57297752500000598</v>
       </c>
       <c r="D338" s="5">
         <v>12.215796155284009</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>59.999884813000001</v>
       </c>
       <c r="C339" s="5">
         <v>5.5527007999998546E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.1172516412166988</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>60.497173265999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.49728845299999591</v>
       </c>
       <c r="D340" s="5">
         <v>10.411927789179254</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.024088409000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.52691514300000364</v>
       </c>
       <c r="D341" s="5">
         <v>10.967196571775585</v>
       </c>
       <c r="E341" s="5">
         <v>6.0234552479345727</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>62.027789972999997</v>
       </c>
       <c r="C342" s="5">
         <v>1.0037015639999964</v>
       </c>
       <c r="D342" s="5">
         <v>21.624224922943959</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.305589079999997</v>
       </c>
       <c r="C343" s="5">
         <v>0.27779910699999988</v>
       </c>
       <c r="D343" s="5">
         <v>5.508727606211794</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.587439244000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.28185016400000507</v>
       </c>
       <c r="D344" s="5">
         <v>5.5655259813500724</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>63.061887372000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.4744481279999988</v>
       </c>
       <c r="D345" s="5">
         <v>9.4856953190165516</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>63.472169635</v>
       </c>
       <c r="C346" s="5">
         <v>0.41028226299999915</v>
       </c>
       <c r="D346" s="5">
         <v>8.0927463345939366</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.924822720999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.45265308599999798</v>
       </c>
       <c r="D347" s="5">
         <v>8.9016002916616053</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.980195299000002</v>
       </c>
       <c r="C348" s="5">
         <v>5.5372578000003614E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.0444233133842573</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>64.197901794000003</v>
       </c>
       <c r="C349" s="5">
         <v>0.21770649500000161</v>
       </c>
       <c r="D349" s="5">
         <v>4.1605517601622344</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.742165124000003</v>
       </c>
       <c r="C350" s="5">
         <v>-0.45573667000000029</v>
       </c>
       <c r="D350" s="5">
         <v>-8.1938609362062991</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>64.501547266000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.75938214199999976</v>
       </c>
       <c r="D351" s="5">
         <v>15.270946525601591</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>64.851161567999995</v>
       </c>
       <c r="C352" s="5">
         <v>0.34961430199999199</v>
       </c>
       <c r="D352" s="5">
         <v>6.7017444132833059</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>65.191032960000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.33987139200000627</v>
       </c>
       <c r="D353" s="5">
         <v>6.4734286374682481</v>
       </c>
       <c r="E353" s="5">
         <v>6.8283601765126045</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>65.476585460999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.28555250099999796</v>
       </c>
       <c r="D354" s="5">
         <v>5.3847887053278143</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>65.927636421000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.45105096000000344</v>
       </c>
       <c r="D355" s="5">
         <v>8.5869896436768123</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>66.105300597999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.17766417699999693</v>
       </c>
       <c r="D356" s="5">
         <v>3.2821666673617633</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>66.511479369</v>
       </c>
       <c r="C357" s="5">
         <v>0.40617877100000044</v>
       </c>
       <c r="D357" s="5">
         <v>7.6276552172832579</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>66.456131850000006</v>
       </c>
       <c r="C358" s="5">
         <v>-5.534751899999435E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.99402217473256727</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>66.952787448999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.49665559899999323</v>
       </c>
       <c r="D359" s="5">
         <v>9.346086313827783</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>67.294199770000006</v>
       </c>
       <c r="C360" s="5">
         <v>0.34141232100000707</v>
       </c>
       <c r="D360" s="5">
         <v>6.2937292123465882</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>67.951707783000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.6575080129999975</v>
       </c>
       <c r="D361" s="5">
         <v>12.375830781322472</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>67.966927878999996</v>
       </c>
       <c r="C362" s="5">
         <v>1.5220095999993077E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.26911217373948304</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.854506533999995</v>
       </c>
       <c r="C363" s="5">
         <v>-0.11242134500000134</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9669136028738432</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.964168044000004</v>
       </c>
       <c r="C364" s="5">
         <v>0.10966151000000934</v>
       </c>
       <c r="D364" s="5">
         <v>1.9566841002552682</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>68.041493889999998</v>
       </c>
       <c r="C365" s="5">
         <v>7.7325845999993703E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.3738691152948457</v>
       </c>
       <c r="E365" s="5">
         <v>4.372473943999311</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.030598815999994</v>
       </c>
       <c r="C366" s="5">
         <v>-1.0895074000004001E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.19197963013777297</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>67.865654841999998</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16494397399999627</v>
       </c>
       <c r="D367" s="5">
         <v>-2.870980754101915</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>67.819182830000003</v>
       </c>
       <c r="C368" s="5">
         <v>-4.6472011999995289E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-0.81863006201925437</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>63.273465711</v>
       </c>
       <c r="C369" s="5">
         <v>-4.5457171190000025</v>
       </c>
       <c r="D369" s="5">
         <v>-56.506050609480532</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>62.756696075999997</v>
       </c>
       <c r="C370" s="5">
         <v>-0.51676963500000284</v>
       </c>
       <c r="D370" s="5">
         <v>-9.3722117087029488</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>62.497387158999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.25930891699999847</v>
       </c>
       <c r="D371" s="5">
         <v>-4.8472211153985034</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>61.401383547999998</v>
       </c>
       <c r="C372" s="5">
         <v>-1.0960036110000004</v>
       </c>
       <c r="D372" s="5">
         <v>-19.128489901859545</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>61.612897117999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.21151357000000104</v>
       </c>
       <c r="D373" s="5">
         <v>4.2129473105152915</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>61.791205042999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.17830792499999859</v>
       </c>
       <c r="D374" s="5">
         <v>3.5286173164035484</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>62.195396316999997</v>
       </c>
       <c r="C375" s="5">
         <v>0.40419127399999866</v>
       </c>
       <c r="D375" s="5">
         <v>8.1381402630712465</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>62.371787275000003</v>
       </c>
       <c r="C376" s="5">
         <v>0.17639095800000604</v>
       </c>
       <c r="D376" s="5">
         <v>3.4568839639877558</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>62.888867417</v>
       </c>
       <c r="C377" s="5">
         <v>0.51708014199999752</v>
       </c>
       <c r="D377" s="5">
         <v>10.414729651333721</v>
       </c>
       <c r="E377" s="5">
         <v>-7.5727709349386778</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>62.466339998000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.42252741899999791</v>
       </c>
       <c r="D378" s="5">
         <v>-7.7710112904217477</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>61.797065140999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.66927485700000489</v>
       </c>
       <c r="D379" s="5">
         <v>-12.125782019232933</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>63.116647006000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.3195818650000035</v>
       </c>
       <c r="D380" s="5">
         <v>28.858428944445926</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>63.572335355</v>
       </c>
       <c r="C381" s="5">
         <v>0.45568834899999899</v>
       </c>
       <c r="D381" s="5">
         <v>9.0161787424255291</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>63.978488098</v>
       </c>
       <c r="C382" s="5">
         <v>0.40615274299999982</v>
       </c>
       <c r="D382" s="5">
         <v>7.9418074939220817</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>63.839885887000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.13860221099999848</v>
       </c>
       <c r="D383" s="5">
         <v>-2.5689125043288019</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>63.997525510000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.15763962300000145</v>
       </c>
       <c r="D384" s="5">
         <v>3.003732206950338</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>63.871533731</v>
       </c>
       <c r="C385" s="5">
         <v>-0.12599177900000313</v>
       </c>
       <c r="D385" s="5">
         <v>-2.3370242356555493</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>64.090921613000006</v>
       </c>
       <c r="C386" s="5">
         <v>0.21938788200000658</v>
       </c>
       <c r="D386" s="5">
         <v>4.2005620654453013</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>64.929686360000005</v>
       </c>
       <c r="C387" s="5">
         <v>0.83876474699999903</v>
       </c>
       <c r="D387" s="5">
         <v>16.885721033680756</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>65.206898620000004</v>
       </c>
       <c r="C388" s="5">
         <v>0.27721225999999888</v>
       </c>
       <c r="D388" s="5">
         <v>5.2453401806615618</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>65.568134083000004</v>
       </c>
       <c r="C389" s="5">
         <v>0.36123546299999987</v>
       </c>
       <c r="D389" s="5">
         <v>6.8541419641394485</v>
       </c>
       <c r="E389" s="5">
         <v>4.2603194747243167</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>65.393676176</v>
       </c>
       <c r="C390" s="5">
         <v>-0.1744579070000043</v>
       </c>
       <c r="D390" s="5">
         <v>-3.1465421114250214</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>66.123865397000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.73018922100000339</v>
       </c>
       <c r="D391" s="5">
         <v>14.253567434591474</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>66.501374612000006</v>
       </c>
       <c r="C392" s="5">
         <v>0.37750921500000345</v>
       </c>
       <c r="D392" s="5">
         <v>7.0702142040489857</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>66.985971274999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.48459666299999071</v>
       </c>
       <c r="D393" s="5">
         <v>9.103538784368471</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>67.190450573000007</v>
       </c>
       <c r="C394" s="5">
         <v>0.20447929800000963</v>
       </c>
       <c r="D394" s="5">
         <v>3.7252128419383634</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>67.35553256</v>
       </c>
       <c r="C395" s="5">
         <v>0.16508198699999355</v>
       </c>
       <c r="D395" s="5">
         <v>2.9884805049547714</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>68.092474253999995</v>
       </c>
       <c r="C396" s="5">
         <v>0.7369416939999951</v>
       </c>
       <c r="D396" s="5">
         <v>13.948888042012086</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>68.412641094999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.32016684100000248</v>
       </c>
       <c r="D397" s="5">
         <v>5.7905557849115885</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>68.869500638000005</v>
       </c>
       <c r="C398" s="5">
         <v>0.45685954300000731</v>
       </c>
       <c r="D398" s="5">
         <v>8.3145814373859714</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>69.191873431000005</v>
       </c>
       <c r="C399" s="5">
         <v>0.32237279299999955</v>
       </c>
       <c r="D399" s="5">
         <v>5.7640001439356991</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>69.375718790999997</v>
       </c>
       <c r="C400" s="5">
         <v>0.1838453599999923</v>
       </c>
       <c r="D400" s="5">
         <v>3.2354544013408759</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>69.786575413999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.41085662300000081</v>
       </c>
       <c r="D401" s="5">
         <v>7.3427444149313015</v>
       </c>
       <c r="E401" s="5">
         <v>6.4336760379059221</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>70.211342756999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.42476734299999919</v>
       </c>
       <c r="D402" s="5">
         <v>7.5535379529232616</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>70.536607056999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.32526430000000062</v>
       </c>
       <c r="D403" s="5">
         <v>5.7030308455241485</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>71.088720393000003</v>
       </c>
       <c r="C404" s="5">
         <v>0.55211333600000501</v>
       </c>
       <c r="D404" s="5">
         <v>9.8078979096072558</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>71.300928814000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.2122084209999997</v>
       </c>
       <c r="D405" s="5">
         <v>3.6415464139986531</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>71.699559233000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.39863041899999985</v>
       </c>
       <c r="D406" s="5">
         <v>6.9191710594357803</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>72.249200998000006</v>
       </c>
       <c r="C407" s="5">
         <v>0.54964176500000406</v>
       </c>
       <c r="D407" s="5">
         <v>9.5970217625863885</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>72.480206652000007</v>
       </c>
       <c r="C408" s="5">
         <v>0.2310056540000005</v>
       </c>
       <c r="D408" s="5">
         <v>3.9050107602400796</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>72.904461557000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.42425490499999796</v>
       </c>
       <c r="D409" s="5">
         <v>7.2546688960220651</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>73.639483018999996</v>
       </c>
       <c r="C410" s="5">
         <v>0.73502146199999174</v>
       </c>
       <c r="D410" s="5">
         <v>12.792309561989779</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>74.182220153000003</v>
       </c>
       <c r="C411" s="5">
         <v>0.54273713400000645</v>
       </c>
       <c r="D411" s="5">
         <v>9.2116961376970341</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>74.584882200999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.40266204799999628</v>
       </c>
       <c r="D412" s="5">
         <v>6.7116351662505291</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>75.038331339999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.45344913899999995</v>
       </c>
       <c r="D413" s="5">
         <v>7.5445277645667996</v>
       </c>
       <c r="E413" s="5">
         <v>7.5254529898402645</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>75.123264595999999</v>
       </c>
       <c r="C414" s="5">
         <v>8.4933255999999346E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.3667252844774991</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>75.441283308999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.31801871300000073</v>
       </c>
       <c r="D415" s="5">
         <v>5.1999123989428853</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>75.475738230999994</v>
       </c>
       <c r="C416" s="5">
         <v>3.4454921999994781E-2</v>
       </c>
       <c r="D416" s="5">
         <v>0.54943288668449775</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>75.406387968000004</v>
       </c>
       <c r="C417" s="5">
         <v>-6.9350262999989809E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.0970550048984395</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>75.504012161000006</v>
       </c>
       <c r="C418" s="5">
         <v>9.7624193000001469E-2</v>
       </c>
       <c r="D418" s="5">
         <v>1.5646791695572038</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>75.824681252000005</v>
       </c>
       <c r="C419" s="5">
         <v>0.32066909099999918</v>
       </c>
       <c r="D419" s="5">
         <v>5.2172048791691461</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>76.077502354000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.25282110199999863</v>
       </c>
       <c r="D420" s="5">
         <v>4.0753389530977735</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>76.270631350000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.19312899599999866</v>
       </c>
       <c r="D421" s="5">
         <v>3.0891936972823775</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>76.308799472000004</v>
       </c>
       <c r="C422" s="5">
         <v>3.8168122000001858E-2</v>
       </c>
       <c r="D422" s="5">
         <v>0.60217175689580849</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>76.188602450000005</v>
       </c>
       <c r="C423" s="5">
         <v>-0.12019702199999927</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8738783216177946</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>76.409752057000006</v>
       </c>
       <c r="C424" s="5">
         <v>0.22114960700000097</v>
       </c>
       <c r="D424" s="5">
         <v>3.5393414085257646</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>76.390102737000007</v>
       </c>
       <c r="C425" s="5">
         <v>-1.9649319999999193E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.308152590079247</v>
       </c>
       <c r="E425" s="5">
         <v>1.8014411739449621</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>76.633938392999994</v>
       </c>
       <c r="C426" s="5">
         <v>0.24383565599998747</v>
       </c>
       <c r="D426" s="5">
         <v>3.8983419213542092</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>76.643448828000004</v>
       </c>
       <c r="C427" s="5">
         <v>9.5104350000099203E-3</v>
       </c>
       <c r="D427" s="5">
         <v>0.14902424713392204</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>76.568917796999997</v>
       </c>
       <c r="C428" s="5">
         <v>-7.4531031000006465E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-1.1607050388098283</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>76.715025232000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.14610743500000467</v>
       </c>
       <c r="D429" s="5">
         <v>2.3140036293520572</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>76.901197781999997</v>
       </c>
       <c r="C430" s="5">
         <v>0.18617254999999489</v>
       </c>
       <c r="D430" s="5">
         <v>2.9513543809358556</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>76.403168656000005</v>
       </c>
       <c r="C431" s="5">
         <v>-0.49802912599999161</v>
       </c>
       <c r="D431" s="5">
         <v>-7.5005408338960855</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>76.169734970999997</v>
       </c>
       <c r="C432" s="5">
         <v>-0.2334336850000085</v>
       </c>
       <c r="D432" s="5">
         <v>-3.6053591880333413</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>76.222865013000003</v>
       </c>
       <c r="C433" s="5">
         <v>5.3130042000006483E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.84024464263006138</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>75.688167445000005</v>
       </c>
       <c r="C434" s="5">
         <v>-0.53469756799999857</v>
       </c>
       <c r="D434" s="5">
         <v>-8.1006036467544114</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>75.502438162000004</v>
       </c>
       <c r="C435" s="5">
         <v>-0.18572928300000058</v>
       </c>
       <c r="D435" s="5">
         <v>-2.9052310764542844</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>75.234133611000004</v>
       </c>
       <c r="C436" s="5">
         <v>-0.26830455099999995</v>
       </c>
       <c r="D436" s="5">
         <v>-4.1819401647243071</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>74.937414173999997</v>
       </c>
       <c r="C437" s="5">
         <v>-0.29671943700000725</v>
       </c>
       <c r="D437" s="5">
         <v>-4.6314130160770244</v>
       </c>
       <c r="E437" s="5">
         <v>-1.9016711732950609</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>75.513105714000005</v>
       </c>
       <c r="C438" s="5">
         <v>0.57569154000000822</v>
       </c>
       <c r="D438" s="5">
         <v>9.6184234803726945</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>75.726100764999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.21299505099999294</v>
       </c>
       <c r="D439" s="5">
         <v>3.4377706562052524</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>75.568266817999998</v>
       </c>
       <c r="C440" s="5">
         <v>-0.15783394700000031</v>
       </c>
       <c r="D440" s="5">
         <v>-2.4726554232022413</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>75.529826087999993</v>
       </c>
       <c r="C441" s="5">
         <v>-3.8440730000004919E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-0.60872159296082584</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>75.775478531000005</v>
+        <v>75.819324105000007</v>
       </c>
       <c r="C442" s="5">
-        <v>0.24565244300001154</v>
+        <v>0.28949801700001387</v>
       </c>
       <c r="D442" s="5">
-        <v>3.9734453896542954</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6976867693235169</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>75.859472233999995</v>
+      </c>
+      <c r="C443" s="5">
+        <v>4.0148128999987875E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.63728231916615474</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C7A49F7-E6CF-4413-A013-326D76A563C3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0746A586-21E1-49A9-800A-B9F23670849A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{790BC601-030D-4432-B61A-396364598BE4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sannrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>