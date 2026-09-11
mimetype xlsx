--- v7 (2026-08-04)
+++ v8 (2026-09-11)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5ACD187A-2122-4D36-A99D-06F257D2D163}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E5122C8-1473-4CFB-8F20-5739654B9C58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{14F4CAFD-CC91-4EA3-B9D9-8E51274AE0E6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{343F7E2C-1D5D-45EA-BF7C-01860E3A6DFA}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDB209B3-2FC7-4163-8E01-7EF7AC2F5A56}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2766E0B8-CF98-4D59-B0BE-D3522148D65A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.957456682</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.659494611</v>
       </c>
       <c r="C7" s="5">
         <v>-0.29796207100000061</v>
       </c>
       <c r="D7" s="5">
         <v>-12.486318561176136</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.579842183</v>
       </c>
       <c r="C8" s="5">
         <v>-7.9652427999999276E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-3.5269897151845031</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>26.215544354999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.36429782800000154</v>
       </c>
       <c r="D9" s="5">
         <v>-15.262082821138312</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>26.293053480000001</v>
       </c>
       <c r="C10" s="5">
         <v>7.7509125000002399E-2</v>
       </c>
       <c r="D10" s="5">
         <v>3.60619784212588</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>26.833797932</v>
       </c>
       <c r="C11" s="5">
         <v>0.54074445199999843</v>
       </c>
       <c r="D11" s="5">
         <v>27.671347888291841</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.316464014000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.5173339179999985</v>
       </c>
       <c r="D12" s="5">
         <v>-20.832909744465599</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.418305778000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10184176399999956</v>
       </c>
       <c r="D13" s="5">
         <v>4.7439934081055624</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>26.364980813999999</v>
       </c>
       <c r="C14" s="5">
         <v>-5.3324964000001529E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.3954722940400019</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>26.350362927999999</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4617885999999913E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.66330677260126869</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>26.180319230999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.17004369700000055</v>
       </c>
       <c r="D16" s="5">
         <v>-7.4747984839653387</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>26.137168716000001</v>
       </c>
       <c r="C17" s="5">
         <v>-4.3150514999997114E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.9600139012336815</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.448414033999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.3112453179999974</v>
       </c>
       <c r="D18" s="5">
         <v>79.930413201012101</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.758144185999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.3097301520000002</v>
       </c>
       <c r="D19" s="5">
         <v>14.413706610312449</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>27.873077542000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.11493335600000165</v>
       </c>
       <c r="D20" s="5">
         <v>5.0833593542844113</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>27.317787886000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.55528965599999935</v>
       </c>
       <c r="D21" s="5">
         <v>-21.453422441723614</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>27.69042258</v>
       </c>
       <c r="C22" s="5">
         <v>0.37263469399999849</v>
       </c>
       <c r="D22" s="5">
         <v>17.654531701139263</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.655092024999998</v>
       </c>
       <c r="C23" s="5">
         <v>-3.5330555000001596E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.520396022409265</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>27.402559769</v>
       </c>
       <c r="C24" s="5">
         <v>-0.25253225599999851</v>
       </c>
       <c r="D24" s="5">
         <v>-10.42386729115713</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>27.518098042999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.11553827399999861</v>
       </c>
       <c r="D25" s="5">
         <v>5.1785936637046559</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>27.671504494000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.15340645100000216</v>
       </c>
       <c r="D26" s="5">
         <v>6.8986704290425083</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>27.771375751000001</v>
       </c>
       <c r="C27" s="5">
         <v>9.9871257000000213E-2</v>
       </c>
       <c r="D27" s="5">
         <v>4.4180232585994794</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>28.086522592000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.31514684100000068</v>
       </c>
       <c r="D28" s="5">
         <v>14.500381249501793</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>27.812688207000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.27383438500000068</v>
       </c>
       <c r="D29" s="5">
         <v>-11.092184675222983</v>
       </c>
       <c r="E29" s="5">
         <v>6.4104858074176985</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>27.151429284999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.6612589220000018</v>
       </c>
       <c r="D30" s="5">
         <v>-25.080175780191617</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>27.040434985000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.11099429999999799</v>
       </c>
       <c r="D31" s="5">
         <v>-4.7967603548173976</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.946773434000001</v>
       </c>
       <c r="C32" s="5">
         <v>-9.3661551000000287E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.0782336722142487</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>27.527148225000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.58037479100000056</v>
       </c>
       <c r="D33" s="5">
         <v>29.13780683758036</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>27.586462520000001</v>
       </c>
       <c r="C34" s="5">
         <v>5.9314295000000072E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.6165723151454934</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>27.890269281999998</v>
       </c>
       <c r="C35" s="5">
         <v>0.30380676199999712</v>
       </c>
       <c r="D35" s="5">
         <v>14.046071073852961</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>28.195577831000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.30530854900000293</v>
       </c>
       <c r="D36" s="5">
         <v>13.956605094246832</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>28.232824281999999</v>
       </c>
       <c r="C37" s="5">
         <v>3.7246450999997904E-2</v>
       </c>
       <c r="D37" s="5">
         <v>1.59677213840832</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>28.367936729</v>
       </c>
       <c r="C38" s="5">
         <v>0.13511244700000091</v>
       </c>
       <c r="D38" s="5">
         <v>5.8963749847690039</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>28.710568906999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.34263217799999879</v>
       </c>
       <c r="D39" s="5">
         <v>15.496436113736589</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>28.583227956000002</v>
       </c>
       <c r="C40" s="5">
         <v>-0.1273409509999972</v>
       </c>
       <c r="D40" s="5">
         <v>-5.194464445093705</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>28.377804020999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.20542393500000244</v>
       </c>
       <c r="D41" s="5">
         <v>-8.291382470095332</v>
       </c>
       <c r="E41" s="5">
         <v>2.0318633344394543</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>28.747036388000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.36923236700000217</v>
       </c>
       <c r="D42" s="5">
         <v>16.780820721565682</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>29.017080731</v>
       </c>
       <c r="C43" s="5">
         <v>0.27004434299999858</v>
       </c>
       <c r="D43" s="5">
         <v>11.873614995495775</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>29.202009580999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.18492884999999859</v>
       </c>
       <c r="D44" s="5">
         <v>7.9215696305605432</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>29.541060645999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.3390510649999996</v>
       </c>
       <c r="D45" s="5">
         <v>14.857706839883011</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>29.692131410999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.15107076500000005</v>
       </c>
       <c r="D46" s="5">
         <v>6.3122909831164087</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>29.824580603000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.13244919200000282</v>
       </c>
       <c r="D47" s="5">
         <v>5.4862019194376943</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>30.204048464</v>
       </c>
       <c r="C48" s="5">
         <v>0.37946786099999841</v>
       </c>
       <c r="D48" s="5">
         <v>16.383056320933399</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>30.453137848000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.24908938400000125</v>
       </c>
       <c r="D49" s="5">
         <v>10.357709744459243</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>30.469085151000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.5947303000000801E-2</v>
       </c>
       <c r="D50" s="5">
         <v>0.63021344867038032</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>30.452164147000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.6921004000000295E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-0.66438813803493257</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>30.787579609000002</v>
       </c>
       <c r="C52" s="5">
         <v>0.33541546200000028</v>
       </c>
       <c r="D52" s="5">
         <v>14.048250747169689</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.151386626000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.36380701699999918</v>
       </c>
       <c r="D53" s="5">
         <v>15.138885563816086</v>
       </c>
       <c r="E53" s="5">
         <v>9.7737746125369895</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>31.535594448000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.38420782200000048</v>
       </c>
       <c r="D54" s="5">
         <v>15.846700031304618</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>31.563769283999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.8174835999998038E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.0773995642441303</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>31.818110352000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.25434106800000222</v>
       </c>
       <c r="D56" s="5">
         <v>10.109878119998417</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.587742831</v>
       </c>
       <c r="C57" s="5">
         <v>0.76963247899999843</v>
       </c>
       <c r="D57" s="5">
         <v>33.216727155920836</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>31.998172116999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.58957071400000061</v>
       </c>
       <c r="D58" s="5">
         <v>-19.675010589499465</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.543927834000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.54575571700000225</v>
       </c>
       <c r="D59" s="5">
         <v>22.500419758203584</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>33.142110512000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.59818267800000058</v>
       </c>
       <c r="D60" s="5">
         <v>24.429201801921341</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>33.179089900999998</v>
       </c>
       <c r="C61" s="5">
         <v>3.6979388999995422E-2</v>
       </c>
       <c r="D61" s="5">
         <v>1.3471865194517374</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>33.466293663000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.2872037620000043</v>
       </c>
       <c r="D62" s="5">
         <v>10.896485049306936</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>34.001263018000003</v>
       </c>
       <c r="C63" s="5">
         <v>0.5349693550000012</v>
       </c>
       <c r="D63" s="5">
         <v>20.962063079413838</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>34.301303662000002</v>
       </c>
       <c r="C64" s="5">
         <v>0.30004064399999919</v>
       </c>
       <c r="D64" s="5">
         <v>11.118640169094496</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>34.827554052000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.52625039000000129</v>
       </c>
       <c r="D65" s="5">
         <v>20.046135572451163</v>
       </c>
       <c r="E65" s="5">
         <v>11.800975250750945</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>34.701917270999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.12563678100000431</v>
       </c>
       <c r="D66" s="5">
         <v>-4.244011878215181</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.095716199000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.39379892800000249</v>
       </c>
       <c r="D67" s="5">
         <v>14.50057634991877</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.307016472000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.21130027299999909</v>
       </c>
       <c r="D68" s="5">
         <v>7.4689308293364398</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>35.271884731999997</v>
       </c>
       <c r="C69" s="5">
         <v>-3.5131740000004186E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-1.1875297694442066</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>35.526421956999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.25453722499999998</v>
       </c>
       <c r="D70" s="5">
         <v>9.0118319709610262</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>35.549372916000003</v>
       </c>
       <c r="C71" s="5">
         <v>2.2950959000006321E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.77799051571827427</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>35.578434983000001</v>
       </c>
       <c r="C72" s="5">
         <v>2.9062066999998137E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.98543834825592924</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>35.686168277999997</v>
       </c>
       <c r="C73" s="5">
         <v>0.10773329499999562</v>
       </c>
       <c r="D73" s="5">
         <v>3.6947914939545523</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>36.063919110000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.37775083200000381</v>
       </c>
       <c r="D74" s="5">
         <v>13.468683047373563</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.848174956999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.21574415300000283</v>
       </c>
       <c r="D75" s="5">
         <v>-6.947174952765689</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.837855767999997</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0319189000000506E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.34488340233016501</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>35.801686635999999</v>
       </c>
       <c r="C77" s="5">
         <v>-3.6169131999997717E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.2043924847683241</v>
       </c>
       <c r="E77" s="5">
         <v>2.7970169324711858</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.077826012000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.27613937600000327</v>
       </c>
       <c r="D78" s="5">
         <v>9.6585437548111219</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.030556943000001</v>
       </c>
       <c r="C79" s="5">
         <v>-4.7269069000002162E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.5609563824718453</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>36.085607482</v>
       </c>
       <c r="C80" s="5">
         <v>5.5050538999999787E-2</v>
       </c>
       <c r="D80" s="5">
         <v>1.848947706064008</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.373260113999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.2876526319999968</v>
       </c>
       <c r="D81" s="5">
         <v>9.9964047914369516</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.263632442999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.10962767099999837</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5573999916050481</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.436393657000004</v>
       </c>
       <c r="C83" s="5">
         <v>0.17276121400000477</v>
       </c>
       <c r="D83" s="5">
         <v>5.8690402244134354</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.404869863999998</v>
       </c>
       <c r="C84" s="5">
         <v>-3.1523793000005185E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.0332818523507314</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.877414623</v>
       </c>
       <c r="C85" s="5">
         <v>0.47254475900000159</v>
       </c>
       <c r="D85" s="5">
         <v>16.737879323829709</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.635607399999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.24180722300000212</v>
       </c>
       <c r="D86" s="5">
         <v>-7.5908105015660476</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>37.381396187999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.7457887879999987</v>
       </c>
       <c r="D87" s="5">
         <v>27.357774699130299</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.876699535999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.4953033480000002</v>
       </c>
       <c r="D88" s="5">
         <v>17.111441896991696</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.992433302999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.11573376700000182</v>
       </c>
       <c r="D89" s="5">
         <v>3.7288995695187399</v>
       </c>
       <c r="E89" s="5">
         <v>6.1191158094689335</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.165789869000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.17335656600000249</v>
       </c>
       <c r="D90" s="5">
         <v>5.6150336067372297</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.499950540999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.33416067199999588</v>
       </c>
       <c r="D91" s="5">
         <v>11.027612466813185</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.827523685000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.32757314400000581</v>
       </c>
       <c r="D92" s="5">
         <v>10.701692412515019</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.060093361</v>
       </c>
       <c r="C93" s="5">
         <v>0.23256967599999712</v>
       </c>
       <c r="D93" s="5">
         <v>7.4293639497807318</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>39.819309482999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.75921612199999799</v>
       </c>
       <c r="D94" s="5">
         <v>25.986894372063873</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>39.584079697999996</v>
       </c>
       <c r="C95" s="5">
         <v>-0.23522978500000136</v>
       </c>
       <c r="D95" s="5">
         <v>-6.8630667437534871</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>39.498035651999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.604404599999782E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.5774839461258359</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>39.413543118</v>
       </c>
       <c r="C97" s="5">
         <v>-8.4492533999998898E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-2.5370021934644771</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>39.578069487999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.16452636999999726</v>
       </c>
       <c r="D98" s="5">
         <v>5.1258559173569918</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.114093142999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.53602365500000104</v>
       </c>
       <c r="D99" s="5">
         <v>17.519101653391811</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>40.012704380999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.10138876199999913</v>
       </c>
       <c r="D100" s="5">
         <v>-2.9912021082228235</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>39.907490512000003</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10521386899999641</v>
       </c>
       <c r="D101" s="5">
         <v>-3.1101769276882796</v>
       </c>
       <c r="E101" s="5">
         <v>5.040627942219178</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.002108063000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.0946175509999989</v>
       </c>
       <c r="D102" s="5">
         <v>38.36339258428707</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>40.729599899</v>
       </c>
       <c r="C103" s="5">
         <v>-0.27250816400000133</v>
       </c>
       <c r="D103" s="5">
         <v>-7.6902668047287515</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>40.727205017999999</v>
       </c>
       <c r="C104" s="5">
         <v>-2.394881000000737E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-7.0536611982474628E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>40.125654242000003</v>
       </c>
       <c r="C105" s="5">
         <v>-0.60155077599999629</v>
       </c>
       <c r="D105" s="5">
         <v>-16.353025549725686</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>40.263830431999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.13817618999999581</v>
       </c>
       <c r="D106" s="5">
         <v>4.2114747636129657</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>40.385835563000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.12200513100000165</v>
       </c>
       <c r="D107" s="5">
         <v>3.6973865235576664</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>40.940852495999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.55501693299999744</v>
       </c>
       <c r="D108" s="5">
         <v>17.796858114353586</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>41.223410997999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.28255850200000054</v>
       </c>
       <c r="D109" s="5">
         <v>8.6036727594891893</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>41.291736653999997</v>
       </c>
       <c r="C110" s="5">
         <v>6.8325655999998958E-2</v>
       </c>
       <c r="D110" s="5">
         <v>2.0071691073162201</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>41.236221845999999</v>
       </c>
       <c r="C111" s="5">
         <v>-5.5514807999998084E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6014672982694211</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>41.660428111999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.42420626599999878</v>
       </c>
       <c r="D112" s="5">
         <v>13.067641590489032</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>42.252155907000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.59172779500000416</v>
       </c>
       <c r="D113" s="5">
         <v>18.440911522389491</v>
       </c>
       <c r="E113" s="5">
         <v>5.8752513999720701</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>42.461114455999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.20895854899999478</v>
       </c>
       <c r="D114" s="5">
         <v>6.0987288524856798</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>42.613606417</v>
       </c>
       <c r="C115" s="5">
         <v>0.15249196100000262</v>
       </c>
       <c r="D115" s="5">
         <v>4.3957503657432007</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>43.293702975000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.68009655800000246</v>
       </c>
       <c r="D116" s="5">
         <v>20.925339275409893</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>43.262676417000002</v>
       </c>
       <c r="C117" s="5">
         <v>-3.1026558000000648E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.85660186713344411</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>42.681061147999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.58161526900000382</v>
       </c>
       <c r="D118" s="5">
         <v>-14.991588301178604</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>43.053434398</v>
       </c>
       <c r="C119" s="5">
         <v>0.37237325000000254</v>
       </c>
       <c r="D119" s="5">
         <v>10.986744319962515</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>43.361011052999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.30757665499999831</v>
       </c>
       <c r="D120" s="5">
         <v>8.9178822267059097</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>43.308820433999998</v>
       </c>
       <c r="C121" s="5">
         <v>-5.2190619000000993E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-1.4348328160056045</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>43.395201526999998</v>
       </c>
       <c r="C122" s="5">
         <v>8.6381092999999964E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.4198770869952924</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>43.682892594999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.28769106800000088</v>
       </c>
       <c r="D123" s="5">
         <v>8.2520552316565734</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>43.598641966000002</v>
       </c>
       <c r="C124" s="5">
         <v>-8.4250628999996025E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.2900307043547397</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>43.691913243000002</v>
       </c>
       <c r="C125" s="5">
         <v>9.3271276999999486E-2</v>
       </c>
       <c r="D125" s="5">
         <v>2.5976018141506518</v>
       </c>
       <c r="E125" s="5">
         <v>3.4075357933663897</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>43.84340177</v>
       </c>
       <c r="C126" s="5">
         <v>0.15148852699999793</v>
       </c>
       <c r="D126" s="5">
         <v>4.2409037845750008</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>43.942827714000003</v>
       </c>
       <c r="C127" s="5">
         <v>9.9425944000003597E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.7555015937297478</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>43.700132017999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.24269569600000551</v>
       </c>
       <c r="D128" s="5">
         <v>-6.4299235042523879</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>43.747093218000003</v>
       </c>
       <c r="C129" s="5">
         <v>4.6961200000005476E-2</v>
       </c>
       <c r="D129" s="5">
         <v>1.2971976620125725</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>43.850548555000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.10345533699999976</v>
       </c>
       <c r="D130" s="5">
         <v>2.8750237811171253</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>44.221996461000003</v>
       </c>
       <c r="C131" s="5">
         <v>0.37144790600000022</v>
       </c>
       <c r="D131" s="5">
         <v>10.65213006850434</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>43.989100620999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23289584000000474</v>
       </c>
       <c r="D132" s="5">
         <v>-6.1399358826027317</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>44.323694652999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.33459403199999826</v>
       </c>
       <c r="D133" s="5">
         <v>9.519249682605313</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>44.531823463000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.20812881000000516</v>
       </c>
       <c r="D134" s="5">
         <v>5.7826134852443811</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>44.401902505999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12992095700000306</v>
       </c>
       <c r="D135" s="5">
         <v>-3.4453481921812634</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>44.724791398000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.3228888920000017</v>
       </c>
       <c r="D136" s="5">
         <v>9.0839704021412615</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>44.932429720000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.2076383220000011</v>
       </c>
       <c r="D137" s="5">
         <v>5.7155711759864225</v>
       </c>
       <c r="E137" s="5">
         <v>2.8392358789615324</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>45.202891123999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.2704614039999953</v>
       </c>
       <c r="D138" s="5">
         <v>7.467144072631382</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>45.664113667999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.46122254400000173</v>
       </c>
       <c r="D139" s="5">
         <v>12.955098307787139</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>46.134874435</v>
       </c>
       <c r="C140" s="5">
         <v>0.47076076700000158</v>
       </c>
       <c r="D140" s="5">
         <v>13.097166738867783</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>46.393072334999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.25819789999999898</v>
       </c>
       <c r="D141" s="5">
         <v>6.9265353807006491</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>46.69540593</v>
       </c>
       <c r="C142" s="5">
         <v>0.30233359500000034</v>
       </c>
       <c r="D142" s="5">
         <v>8.1066106002138039</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.404289145</v>
       </c>
       <c r="C143" s="5">
         <v>0.70888321500000018</v>
       </c>
       <c r="D143" s="5">
         <v>19.817926552265487</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>47.861543032999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.45725388799999678</v>
       </c>
       <c r="D144" s="5">
         <v>12.209257814846431</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>48.365402506000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.50385947300000566</v>
       </c>
       <c r="D145" s="5">
         <v>13.390671055490944</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>48.214308478</v>
       </c>
       <c r="C146" s="5">
         <v>-0.15109402800000282</v>
       </c>
       <c r="D146" s="5">
         <v>-3.6850664088900031</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>47.328490228</v>
       </c>
       <c r="C147" s="5">
         <v>-0.88581824999999981</v>
       </c>
       <c r="D147" s="5">
         <v>-19.950153641332633</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>47.613267428</v>
       </c>
       <c r="C148" s="5">
         <v>0.28477720000000062</v>
       </c>
       <c r="D148" s="5">
         <v>7.4642516722937646</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>47.453270992</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15999643600000013</v>
       </c>
       <c r="D149" s="5">
         <v>-3.958702021716709</v>
       </c>
       <c r="E149" s="5">
         <v>5.6102936959092187</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>46.951935388999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.50133560300000113</v>
       </c>
       <c r="D150" s="5">
         <v>-11.966465745713407</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>46.965269775000003</v>
       </c>
       <c r="C151" s="5">
         <v>1.3334386000003917E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.34133376579044139</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>47.032553303</v>
       </c>
       <c r="C152" s="5">
         <v>6.7283527999997261E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7327584535571594</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>47.115345105000003</v>
       </c>
       <c r="C153" s="5">
         <v>8.279180200000269E-2</v>
       </c>
       <c r="D153" s="5">
         <v>2.1329419712142084</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>47.113419841000002</v>
       </c>
       <c r="C154" s="5">
         <v>-1.9252640000004817E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-4.9024317507340154E-2</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>46.933930631999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.17948920900000331</v>
       </c>
       <c r="D155" s="5">
         <v>-4.4770845510191393</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>46.459822148000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4741084839999985</v>
       </c>
       <c r="D156" s="5">
         <v>-11.470626659935634</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>46.568164834000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1083426860000003</v>
       </c>
       <c r="D157" s="5">
         <v>2.8345298417986164</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>45.852832909999997</v>
       </c>
       <c r="C158" s="5">
         <v>-0.71533192400000445</v>
       </c>
       <c r="D158" s="5">
         <v>-16.952877305751635</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>45.42907125</v>
       </c>
       <c r="C159" s="5">
         <v>-0.42376165999999671</v>
       </c>
       <c r="D159" s="5">
         <v>-10.543433319421691</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>45.405728212</v>
       </c>
       <c r="C160" s="5">
         <v>-2.3343038000000149E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.61486217510072771</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>45.160760373999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.24496783800000088</v>
       </c>
       <c r="D161" s="5">
         <v>-6.2854112246712335</v>
       </c>
       <c r="E161" s="5">
         <v>-4.8310908185580921</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>45.276764280999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.11600390699999963</v>
       </c>
       <c r="D162" s="5">
         <v>3.1263485790510748</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>45.091716423999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1850478570000007</v>
       </c>
       <c r="D163" s="5">
         <v>-4.7956882215191339</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>44.782689568999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.30902685499999905</v>
       </c>
       <c r="D164" s="5">
         <v>-7.9209414177628172</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>44.942924138999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.16023457000000008</v>
       </c>
       <c r="D165" s="5">
         <v>4.3791683564989192</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.941771815000003</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1523239999959856E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-3.0763325804905595E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.697408107000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.24436370800000162</v>
       </c>
       <c r="D167" s="5">
         <v>-6.333175242414157</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.693191579000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.2165280000006078E-3</v>
       </c>
       <c r="D168" s="5">
         <v>-0.11314323098463586</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>44.805286330000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.11209475100000077</v>
       </c>
       <c r="D169" s="5">
         <v>3.0515801005491783</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.600700222999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.20458610700000435</v>
       </c>
       <c r="D170" s="5">
         <v>-5.3438054084414706</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>45.052247819999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.45154759700000113</v>
       </c>
       <c r="D171" s="5">
         <v>12.848930433549089</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>44.990639426000001</v>
       </c>
       <c r="C172" s="5">
         <v>-6.1608393999996736E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.628699157467961</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.158513595999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.16787416999999749</v>
       </c>
       <c r="D173" s="5">
         <v>4.5706182894792668</v>
       </c>
       <c r="E173" s="5">
         <v>-4.9750668088655026E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>44.994798269999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16371532600000194</v>
       </c>
       <c r="D174" s="5">
         <v>-4.2647125635207335</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>44.664278178000004</v>
       </c>
       <c r="C175" s="5">
         <v>-0.33052009199999333</v>
       </c>
       <c r="D175" s="5">
         <v>-8.4673305582205867</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>44.480185714000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.18409246400000256</v>
       </c>
       <c r="D176" s="5">
         <v>-4.8354352803393841</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>44.481441521999997</v>
       </c>
       <c r="C177" s="5">
         <v>1.2558079999962501E-3</v>
       </c>
       <c r="D177" s="5">
         <v>3.3884832136399368E-2</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>44.384808483</v>
       </c>
       <c r="C178" s="5">
         <v>-9.6633038999996757E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.5759978973034503</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>44.590730254</v>
       </c>
       <c r="C179" s="5">
         <v>0.20592177099999986</v>
       </c>
       <c r="D179" s="5">
         <v>5.7116408374541239</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>45.042352717999997</v>
       </c>
       <c r="C180" s="5">
         <v>0.45162246399999617</v>
       </c>
       <c r="D180" s="5">
         <v>12.854216108161442</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>45.263951304999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.22159858700000257</v>
       </c>
       <c r="D181" s="5">
         <v>6.0661363317280337</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>45.359237166</v>
       </c>
       <c r="C182" s="5">
         <v>9.5285861000000693E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.5555932052855779</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>46.049921144999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.69068397899999923</v>
       </c>
       <c r="D183" s="5">
         <v>19.883050265899982</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>46.489776583999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.43985543899999868</v>
       </c>
       <c r="D184" s="5">
         <v>12.083792878612343</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.645121562999996</v>
       </c>
       <c r="C185" s="5">
         <v>0.15534497899999877</v>
       </c>
       <c r="D185" s="5">
         <v>4.084303810254708</v>
       </c>
       <c r="E185" s="5">
         <v>3.2919771901696926</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>46.818341082000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.17321951900000698</v>
       </c>
       <c r="D186" s="5">
         <v>4.5484272614247923</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>46.984373542999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.16603246099999325</v>
       </c>
       <c r="D187" s="5">
         <v>4.3395676664341298</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>47.665547181999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.68117363900000072</v>
       </c>
       <c r="D188" s="5">
         <v>18.853973963998193</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>48.648807105000003</v>
       </c>
       <c r="C189" s="5">
         <v>0.98325992300000564</v>
       </c>
       <c r="D189" s="5">
         <v>27.764839041717892</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>48.470983928999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.17782317600000397</v>
       </c>
       <c r="D190" s="5">
         <v>-4.2991750953161993</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>48.380952393999998</v>
       </c>
       <c r="C191" s="5">
         <v>-9.0031535000001384E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.2062879154048365</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>48.594585271</v>
       </c>
       <c r="C192" s="5">
         <v>0.213632877000002</v>
       </c>
       <c r="D192" s="5">
         <v>5.4293672587602204</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>48.515568326</v>
       </c>
       <c r="C193" s="5">
         <v>-7.9016944999999339E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-1.9338967846352029</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>49.195549364999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.67998103899999762</v>
       </c>
       <c r="D194" s="5">
         <v>18.177908001724454</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>49.331743908999997</v>
       </c>
       <c r="C195" s="5">
         <v>0.13619454399999853</v>
       </c>
       <c r="D195" s="5">
         <v>3.3731722109517692</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>49.561829000000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.23008509100000651</v>
       </c>
       <c r="D196" s="5">
         <v>5.7426717757656176</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>50.039156462000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.47732746199999809</v>
       </c>
       <c r="D197" s="5">
         <v>12.189408930556933</v>
       </c>
       <c r="E197" s="5">
         <v>7.276291250342104</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>50.564509506</v>
       </c>
       <c r="C198" s="5">
         <v>0.52535304399999916</v>
       </c>
       <c r="D198" s="5">
         <v>13.352166742962467</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>51.028060156999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.46355065099999848</v>
       </c>
       <c r="D199" s="5">
         <v>11.573002592975046</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>51.551923662</v>
       </c>
       <c r="C200" s="5">
         <v>0.52386350500000134</v>
       </c>
       <c r="D200" s="5">
         <v>13.039389026647964</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>51.139670938000002</v>
       </c>
       <c r="C201" s="5">
         <v>-0.41225272399999824</v>
       </c>
       <c r="D201" s="5">
         <v>-9.1851975102093526</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>51.068400230000002</v>
       </c>
       <c r="C202" s="5">
         <v>-7.1270708000000127E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-1.6596182643876745</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>51.383216212000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.31481598199999894</v>
       </c>
       <c r="D203" s="5">
         <v>7.6535542575345783</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>51.210391967</v>
       </c>
       <c r="C204" s="5">
         <v>-0.17282424500000104</v>
       </c>
       <c r="D204" s="5">
         <v>-3.9622920885482915</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>51.237561812999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.7169845999999609E-2</v>
       </c>
       <c r="D205" s="5">
         <v>0.63852514601203669</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>51.410567641999997</v>
       </c>
       <c r="C206" s="5">
         <v>0.17300582899999739</v>
       </c>
       <c r="D206" s="5">
         <v>4.1279518241398971</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>51.105394955999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.30517268599999881</v>
       </c>
       <c r="D207" s="5">
         <v>-6.8951727437756016</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>51.249000494999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.14360553899999928</v>
       </c>
       <c r="D208" s="5">
         <v>3.4245904625396673</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>51.240028613</v>
       </c>
       <c r="C209" s="5">
         <v>-8.9718819999973221E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-0.2098752755836264</v>
       </c>
       <c r="E209" s="5">
         <v>2.3998648976266246</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>51.405120261999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.16509164899999718</v>
       </c>
       <c r="D210" s="5">
         <v>3.9355673689176474</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>52.296682590000003</v>
       </c>
       <c r="C211" s="5">
         <v>0.89156232800000623</v>
       </c>
       <c r="D211" s="5">
         <v>22.917333981697418</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>52.864680687000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.56799809700000026</v>
       </c>
       <c r="D212" s="5">
         <v>13.840730445783066</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>52.419423105</v>
       </c>
       <c r="C213" s="5">
         <v>-0.44525758200000354</v>
       </c>
       <c r="D213" s="5">
         <v>-9.6518040975662522</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>52.980634797</v>
       </c>
       <c r="C214" s="5">
         <v>0.56121169200000054</v>
       </c>
       <c r="D214" s="5">
         <v>13.631580165729851</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>53.599858185999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.61922338899999829</v>
       </c>
       <c r="D215" s="5">
         <v>14.962922843165272</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>53.789271030999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.18941284499999966</v>
       </c>
       <c r="D216" s="5">
         <v>4.3239964828765576</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>54.236321838999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.44705080800000019</v>
       </c>
       <c r="D217" s="5">
         <v>10.442148488575853</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>54.330669147000002</v>
       </c>
       <c r="C218" s="5">
         <v>9.4347308000003238E-2</v>
       </c>
       <c r="D218" s="5">
         <v>2.107559686646221</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>55.269056759000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.93838761199999965</v>
       </c>
       <c r="D219" s="5">
         <v>22.812900079914456</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>55.726122316000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.45706555699999996</v>
       </c>
       <c r="D220" s="5">
         <v>10.387844347828334</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>56.444602191999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.71847987599999641</v>
       </c>
       <c r="D221" s="5">
         <v>16.617335028383671</v>
       </c>
       <c r="E221" s="5">
         <v>10.157241750016421</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>56.839822169999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.39521997800000008</v>
       </c>
       <c r="D222" s="5">
         <v>8.7335399416289317</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>57.508571103000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.66874893300000338</v>
       </c>
       <c r="D223" s="5">
         <v>15.069015466363457</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>57.688464774000003</v>
       </c>
       <c r="C224" s="5">
         <v>0.17989367100000209</v>
       </c>
       <c r="D224" s="5">
         <v>3.8190031789826717</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>57.790844426</v>
       </c>
       <c r="C225" s="5">
         <v>0.10237965199999621</v>
       </c>
       <c r="D225" s="5">
         <v>2.1505491494059115</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>57.884227314</v>
       </c>
       <c r="C226" s="5">
         <v>9.3382888000000719E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.9563783697684967</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>57.848068036000001</v>
       </c>
       <c r="C227" s="5">
         <v>-3.6159277999999517E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.74704914085723662</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>57.333516772000003</v>
       </c>
       <c r="C228" s="5">
         <v>-0.51455126399999784</v>
       </c>
       <c r="D228" s="5">
         <v>-10.16684163800231</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>57.612434415999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.2789176439999963</v>
       </c>
       <c r="D229" s="5">
         <v>5.9965525371517892</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>57.364131016999998</v>
       </c>
       <c r="C230" s="5">
         <v>-0.24830339900000098</v>
       </c>
       <c r="D230" s="5">
         <v>-5.0510191477473265</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>57.340400262000003</v>
       </c>
       <c r="C231" s="5">
         <v>-2.373075499999544E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-0.49529561378223175</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>56.830503307000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.50989695500000209</v>
       </c>
       <c r="D232" s="5">
         <v>-10.164211247330289</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>55.843001696999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.98750161000000247</v>
       </c>
       <c r="D233" s="5">
         <v>-18.969778149100335</v>
       </c>
       <c r="E233" s="5">
         <v>-1.0658246699190355</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>54.831688540999998</v>
       </c>
       <c r="C234" s="5">
         <v>-1.0113131559999999</v>
       </c>
       <c r="D234" s="5">
         <v>-19.692818000658875</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>53.726512628000002</v>
       </c>
       <c r="C235" s="5">
         <v>-1.1051759129999965</v>
       </c>
       <c r="D235" s="5">
         <v>-21.677890422677471</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>52.909447544000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.81706508399999933</v>
       </c>
       <c r="D236" s="5">
         <v>-16.797782055886135</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>52.355569226</v>
       </c>
       <c r="C237" s="5">
         <v>-0.55387831800000242</v>
       </c>
       <c r="D237" s="5">
         <v>-11.863478403854566</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>51.906074267000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44949495899999903</v>
       </c>
       <c r="D238" s="5">
         <v>-9.829687123256603</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>51.415738902999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49033536400000344</v>
       </c>
       <c r="D239" s="5">
         <v>-10.765093594523423</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>51.176511052999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.23922784999999891</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4426880585099591</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>50.779616707000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.39689434599999629</v>
       </c>
       <c r="D241" s="5">
         <v>-8.9196007899903567</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>50.315771464999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.46384524200000499</v>
       </c>
       <c r="D242" s="5">
         <v>-10.427105274844273</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>49.613066570000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.70270489499999655</v>
       </c>
       <c r="D243" s="5">
         <v>-15.529857417315041</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>49.311863705</v>
       </c>
       <c r="C244" s="5">
         <v>-0.30120286500000049</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0468434696198345</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>48.944774869</v>
       </c>
       <c r="C245" s="5">
         <v>-0.36708883600000064</v>
       </c>
       <c r="D245" s="5">
         <v>-8.5762517932292504</v>
       </c>
       <c r="E245" s="5">
         <v>-12.352894039309115</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>49.406975545000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.46220067600000192</v>
       </c>
       <c r="D246" s="5">
         <v>11.939460365969135</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>48.254921488999997</v>
       </c>
       <c r="C247" s="5">
         <v>-1.1520540560000043</v>
       </c>
       <c r="D247" s="5">
         <v>-24.657482327754789</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>48.312861574999999</v>
       </c>
       <c r="C248" s="5">
         <v>5.7940086000002111E-2</v>
       </c>
       <c r="D248" s="5">
         <v>1.4504034007795985</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>48.230281797000004</v>
       </c>
       <c r="C249" s="5">
         <v>-8.257977799999594E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-2.0319521507058624</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>47.726135390000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.50414640700000035</v>
       </c>
       <c r="D250" s="5">
         <v>-11.846890884615746</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>46.785376808999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.94075858100000431</v>
       </c>
       <c r="D251" s="5">
         <v>-21.250763377456792</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>46.828180039000003</v>
       </c>
       <c r="C252" s="5">
         <v>4.2803230000004078E-2</v>
       </c>
       <c r="D252" s="5">
         <v>1.1034029326909334</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>46.255107350999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.57307268800000344</v>
       </c>
       <c r="D253" s="5">
         <v>-13.736124417331375</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>45.859036768999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.39607058200000012</v>
       </c>
       <c r="D254" s="5">
         <v>-9.8049251629194085</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>45.912639728999999</v>
       </c>
       <c r="C255" s="5">
         <v>5.36029599999992E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.4116887749795692</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>45.502977045999998</v>
       </c>
       <c r="C256" s="5">
         <v>-0.40966268300000053</v>
       </c>
       <c r="D256" s="5">
         <v>-10.197054757660528</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>45.576483164999999</v>
       </c>
       <c r="C257" s="5">
         <v>7.3506119000001036E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.9558122621220475</v>
       </c>
       <c r="E257" s="5">
         <v>-6.8818208133864855</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>45.133862323999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.4426208410000001</v>
       </c>
       <c r="D258" s="5">
         <v>-11.051163537130194</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>44.837316305999998</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2965460180000008</v>
       </c>
       <c r="D259" s="5">
         <v>-7.6056685105740263</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>45.400122523</v>
       </c>
       <c r="C260" s="5">
         <v>0.56280621700000211</v>
       </c>
       <c r="D260" s="5">
         <v>16.14726128819499</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>45.412532501000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.2409978000000876E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.32850974592684157</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>45.256623982000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.15590851900000047</v>
       </c>
       <c r="D262" s="5">
         <v>-4.0428846539368628</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>45.039643077000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.21698090499999978</v>
       </c>
       <c r="D263" s="5">
         <v>-5.6040332294778121</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.226015769</v>
       </c>
       <c r="C264" s="5">
         <v>0.18637269199999906</v>
       </c>
       <c r="D264" s="5">
         <v>5.080147844562144</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.063917361000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.16209840799999853</v>
       </c>
       <c r="D265" s="5">
         <v>-4.2172407366711901</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.122989433000001</v>
       </c>
       <c r="C266" s="5">
         <v>5.9072071999999309E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.5844116343585624</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>44.800856343</v>
       </c>
       <c r="C267" s="5">
         <v>-0.32213309000000123</v>
       </c>
       <c r="D267" s="5">
         <v>-8.2383079568944204</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>44.765748432000002</v>
       </c>
       <c r="C268" s="5">
         <v>-3.5107910999997216E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-0.93633002301813928</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>44.396608909999998</v>
       </c>
       <c r="C269" s="5">
         <v>-0.36913952200000466</v>
       </c>
       <c r="D269" s="5">
         <v>-9.4585609031703441</v>
       </c>
       <c r="E269" s="5">
         <v>-2.5887786267503765</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>45.154018090999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.75740918099999988</v>
       </c>
       <c r="D270" s="5">
         <v>22.506530717565521</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>44.978013832999999</v>
       </c>
       <c r="C271" s="5">
         <v>-0.17600425799999897</v>
       </c>
       <c r="D271" s="5">
         <v>-4.5784531779540778</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>44.980823403000002</v>
       </c>
       <c r="C272" s="5">
         <v>2.8095700000037027E-3</v>
       </c>
       <c r="D272" s="5">
         <v>7.4984248080167681E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>44.925835704999997</v>
       </c>
       <c r="C273" s="5">
         <v>-5.4987698000005025E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4571405825318573</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>45.200348245000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.27451254000000347</v>
       </c>
       <c r="D274" s="5">
         <v>7.5839276668216327</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>45.684680970999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.4843327259999981</v>
       </c>
       <c r="D275" s="5">
         <v>13.643810548722524</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>45.842034974999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.15735400399999833</v>
       </c>
       <c r="D276" s="5">
         <v>4.2124246497383666</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>46.488473783000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.6464388080000063</v>
       </c>
       <c r="D277" s="5">
         <v>18.297837114059323</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>46.688696569000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.20022278599999765</v>
       </c>
       <c r="D278" s="5">
         <v>5.2925234076744321</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>46.899744646999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.21104807799999747</v>
       </c>
       <c r="D279" s="5">
         <v>5.5613027696755246</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>47.334183076000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.43443842900000362</v>
       </c>
       <c r="D280" s="5">
         <v>11.699928865979548</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>47.513221973</v>
       </c>
       <c r="C281" s="5">
         <v>0.17903889699999809</v>
       </c>
       <c r="D281" s="5">
         <v>4.6345589545069732</v>
       </c>
       <c r="E281" s="5">
         <v>7.0199349443961889</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>47.740710884000002</v>
       </c>
       <c r="C282" s="5">
         <v>0.22748891100000179</v>
       </c>
       <c r="D282" s="5">
         <v>5.8992286573231967</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>47.874784613999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.13407372999999723</v>
       </c>
       <c r="D283" s="5">
         <v>3.4225920811299382</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.756125955000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.88134134100000239</v>
       </c>
       <c r="D284" s="5">
         <v>24.471030883926971</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>49.163199149</v>
       </c>
       <c r="C285" s="5">
         <v>0.40707319399999875</v>
       </c>
       <c r="D285" s="5">
         <v>10.49212927193317</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>49.555139826999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.39194067799999743</v>
       </c>
       <c r="D286" s="5">
         <v>9.9975074485494364</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>50.021226779999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.46608695300000136</v>
       </c>
       <c r="D287" s="5">
         <v>11.889051774368609</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>50.394181463000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.37295468300000323</v>
       </c>
       <c r="D288" s="5">
         <v>9.323287156251725</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>50.631356398999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.23717493599999528</v>
       </c>
       <c r="D289" s="5">
         <v>5.7961832372258382</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>50.949841317000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.31848491800000289</v>
       </c>
       <c r="D290" s="5">
         <v>7.8150237463296746</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>51.282222277999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.33238096099999836</v>
       </c>
       <c r="D291" s="5">
         <v>8.1155127201281587</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>51.503299198000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.22107692000000156</v>
       </c>
       <c r="D292" s="5">
         <v>5.2976208252186519</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>51.503413690999999</v>
       </c>
       <c r="C293" s="5">
         <v>1.1449299999810592E-4</v>
       </c>
       <c r="D293" s="5">
         <v>2.6676597808084068E-3</v>
       </c>
       <c r="E293" s="5">
         <v>8.398065953657019</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>52.142681508000003</v>
       </c>
       <c r="C294" s="5">
         <v>0.6392678170000039</v>
       </c>
       <c r="D294" s="5">
         <v>15.95464593677236</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>52.468612430999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.32593092299999427</v>
       </c>
       <c r="D295" s="5">
         <v>7.7642251289644415</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>53.03237678</v>
       </c>
       <c r="C296" s="5">
         <v>0.56376434900000305</v>
       </c>
       <c r="D296" s="5">
         <v>13.683686718892929</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>53.611615186999998</v>
       </c>
       <c r="C297" s="5">
         <v>0.57923840699999829</v>
       </c>
       <c r="D297" s="5">
         <v>13.923573995334859</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>54.104884050999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.49326886400000092</v>
       </c>
       <c r="D298" s="5">
         <v>11.617154869043667</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>54.343829274000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.23894522300000176</v>
       </c>
       <c r="D299" s="5">
         <v>5.4302408274543135</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>54.737211954999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.39338268099999851</v>
       </c>
       <c r="D300" s="5">
         <v>9.0408497238919416</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>55.279970581000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.54275862600000124</v>
       </c>
       <c r="D301" s="5">
         <v>12.569714653095442</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>55.971119813999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.69114923299999731</v>
       </c>
       <c r="D302" s="5">
         <v>16.079174822674382</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>56.996433906</v>
       </c>
       <c r="C303" s="5">
         <v>1.0253140920000021</v>
       </c>
       <c r="D303" s="5">
         <v>24.338108783687783</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>57.713123424000003</v>
       </c>
       <c r="C304" s="5">
         <v>0.71668951800000258</v>
       </c>
       <c r="D304" s="5">
         <v>16.177690323460105</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>58.304467629999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.59134420599999515</v>
       </c>
       <c r="D305" s="5">
         <v>13.012651395995034</v>
       </c>
       <c r="E305" s="5">
         <v>13.205054678129912</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>58.247588536000002</v>
       </c>
       <c r="C306" s="5">
         <v>-5.6879093999995689E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.1644026489727843</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>58.362625338000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.11503680199999877</v>
       </c>
       <c r="D307" s="5">
         <v>2.3958683527387503</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>58.007972058999997</v>
       </c>
       <c r="C308" s="5">
         <v>-0.35465327900000432</v>
       </c>
       <c r="D308" s="5">
         <v>-7.0532176797107766</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>58.335760891</v>
       </c>
       <c r="C309" s="5">
         <v>0.32778883200000308</v>
       </c>
       <c r="D309" s="5">
         <v>6.9956711629895585</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>58.434554278999997</v>
       </c>
       <c r="C310" s="5">
         <v>9.8793387999997151E-2</v>
       </c>
       <c r="D310" s="5">
         <v>2.051272917231084</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>58.345362199</v>
       </c>
       <c r="C311" s="5">
         <v>-8.9192079999996565E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.8163317095328146</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>58.886819529</v>
       </c>
       <c r="C312" s="5">
         <v>0.54145733000000007</v>
       </c>
       <c r="D312" s="5">
         <v>11.722617592623831</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>58.935533188999997</v>
       </c>
       <c r="C313" s="5">
         <v>4.8713659999997105E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.99721964932133478</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>58.480449407000002</v>
       </c>
       <c r="C314" s="5">
         <v>-0.45508378199999555</v>
       </c>
       <c r="D314" s="5">
         <v>-8.8824962077926664</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>58.418728733999998</v>
       </c>
       <c r="C315" s="5">
         <v>-6.1720673000003501E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-1.2591625138318463</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>58.346454856999998</v>
       </c>
       <c r="C316" s="5">
         <v>-7.2273877000000653E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.4745432137800329</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>58.279188513000001</v>
       </c>
       <c r="C317" s="5">
         <v>-6.7266343999996536E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.3747149773850054</v>
       </c>
       <c r="E317" s="5">
         <v>-4.3357083989548073E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>58.305998052</v>
       </c>
       <c r="C318" s="5">
         <v>2.6809538999998495E-2</v>
       </c>
       <c r="D318" s="5">
         <v>0.55342172229544406</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>58.173311376000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13268667599999873</v>
       </c>
       <c r="D319" s="5">
         <v>-2.6969121115282491</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>57.991740464999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.18157091100000144</v>
       </c>
       <c r="D320" s="5">
         <v>-3.6818152007118354</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>57.628520436000002</v>
       </c>
       <c r="C321" s="5">
         <v>-0.36322002899999717</v>
       </c>
       <c r="D321" s="5">
         <v>-7.2623860903475723</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>57.362400268000002</v>
       </c>
       <c r="C322" s="5">
         <v>-0.26612016800000049</v>
       </c>
       <c r="D322" s="5">
         <v>-5.4028281524089117</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.838477101000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.52392316699999952</v>
       </c>
       <c r="D323" s="5">
         <v>-10.426115083449616</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.320246326000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.48176922500000074</v>
       </c>
       <c r="D324" s="5">
         <v>10.659162405743604</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.257544979000002</v>
       </c>
       <c r="C325" s="5">
         <v>-6.2701347000000851E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.3047847744900198</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.763392525999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.50584754699999479</v>
       </c>
       <c r="D326" s="5">
         <v>11.132127738069531</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.572667678999998</v>
       </c>
       <c r="C327" s="5">
         <v>-0.19072484699999848</v>
       </c>
       <c r="D327" s="5">
         <v>-3.891027232076627</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>57.289971473999998</v>
       </c>
       <c r="C328" s="5">
         <v>-0.28269620500000059</v>
       </c>
       <c r="D328" s="5">
         <v>-5.7357466079792978</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>57.557158712000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.26718723800000532</v>
       </c>
       <c r="D329" s="5">
         <v>5.7423339686042407</v>
       </c>
       <c r="E329" s="5">
         <v>-1.2389153305367939</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>57.689170361000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.13201164899999895</v>
       </c>
       <c r="D330" s="5">
         <v>2.7872757798757419</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>57.815212238000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.12604187699999869</v>
       </c>
       <c r="D331" s="5">
         <v>2.6535496022941585</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>58.283792691999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.46858045399999781</v>
       </c>
       <c r="D332" s="5">
         <v>10.171221941314412</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>58.303642584000002</v>
       </c>
       <c r="C333" s="5">
         <v>1.9849892000003422E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.40945412486605992</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>58.778880827000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.47523824299999973</v>
       </c>
       <c r="D334" s="5">
         <v>10.231949600538393</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>59.025025044000003</v>
       </c>
       <c r="C335" s="5">
         <v>0.24614421700000122</v>
       </c>
       <c r="D335" s="5">
         <v>5.1425263811114563</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>58.757853496000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.26717154800000031</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2984899001557784</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>59.371380279999997</v>
       </c>
       <c r="C337" s="5">
         <v>0.61352678399999405</v>
       </c>
       <c r="D337" s="5">
         <v>13.27515966267967</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>59.944357805000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.57297752500000598</v>
       </c>
       <c r="D338" s="5">
         <v>12.215796155284009</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>59.999884813000001</v>
       </c>
       <c r="C339" s="5">
         <v>5.5527007999998546E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.1172516412166988</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>60.497173265999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.49728845299999591</v>
       </c>
       <c r="D340" s="5">
         <v>10.411927789179254</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.024088409000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.52691514300000364</v>
       </c>
       <c r="D341" s="5">
         <v>10.967196571775585</v>
       </c>
       <c r="E341" s="5">
         <v>6.0234552479345727</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>62.027789972999997</v>
       </c>
       <c r="C342" s="5">
         <v>1.0037015639999964</v>
       </c>
       <c r="D342" s="5">
         <v>21.624224922943959</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.305589079999997</v>
       </c>
       <c r="C343" s="5">
         <v>0.27779910699999988</v>
       </c>
       <c r="D343" s="5">
         <v>5.508727606211794</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.587439244000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.28185016400000507</v>
       </c>
       <c r="D344" s="5">
         <v>5.5655259813500724</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>63.061887372000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.4744481279999988</v>
       </c>
       <c r="D345" s="5">
         <v>9.4856953190165516</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>63.472169635</v>
       </c>
       <c r="C346" s="5">
         <v>0.41028226299999915</v>
       </c>
       <c r="D346" s="5">
         <v>8.0927463345939366</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.924822720999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.45265308599999798</v>
       </c>
       <c r="D347" s="5">
         <v>8.9016002916616053</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.980195299000002</v>
       </c>
       <c r="C348" s="5">
         <v>5.5372578000003614E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.0444233133842573</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>64.197901794000003</v>
       </c>
       <c r="C349" s="5">
         <v>0.21770649500000161</v>
       </c>
       <c r="D349" s="5">
         <v>4.1605517601622344</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.742165124000003</v>
       </c>
       <c r="C350" s="5">
         <v>-0.45573667000000029</v>
       </c>
       <c r="D350" s="5">
         <v>-8.1938609362062991</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>64.501547266000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.75938214199999976</v>
       </c>
       <c r="D351" s="5">
         <v>15.270946525601591</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>64.851161567999995</v>
       </c>
       <c r="C352" s="5">
         <v>0.34961430199999199</v>
       </c>
       <c r="D352" s="5">
         <v>6.7017444132833059</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>65.191032960000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.33987139200000627</v>
       </c>
       <c r="D353" s="5">
         <v>6.4734286374682481</v>
       </c>
       <c r="E353" s="5">
         <v>6.8283601765126045</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>65.476585460999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.28555250099999796</v>
       </c>
       <c r="D354" s="5">
         <v>5.3847887053278143</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>65.927636421000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.45105096000000344</v>
       </c>
       <c r="D355" s="5">
         <v>8.5869896436768123</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>66.105300597999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.17766417699999693</v>
       </c>
       <c r="D356" s="5">
         <v>3.2821666673617633</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>66.511479369</v>
       </c>
       <c r="C357" s="5">
         <v>0.40617877100000044</v>
       </c>
       <c r="D357" s="5">
         <v>7.6276552172832579</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>66.456131850000006</v>
       </c>
       <c r="C358" s="5">
         <v>-5.534751899999435E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.99402217473256727</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>66.952787448999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.49665559899999323</v>
       </c>
       <c r="D359" s="5">
         <v>9.346086313827783</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>67.294199770000006</v>
       </c>
       <c r="C360" s="5">
         <v>0.34141232100000707</v>
       </c>
       <c r="D360" s="5">
         <v>6.2937292123465882</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>67.951707783000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.6575080129999975</v>
       </c>
       <c r="D361" s="5">
         <v>12.375830781322472</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>67.966927878999996</v>
       </c>
       <c r="C362" s="5">
         <v>1.5220095999993077E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.26911217373948304</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.854506533999995</v>
       </c>
       <c r="C363" s="5">
         <v>-0.11242134500000134</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9669136028738432</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.964168044000004</v>
       </c>
       <c r="C364" s="5">
         <v>0.10966151000000934</v>
       </c>
       <c r="D364" s="5">
         <v>1.9566841002552682</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>68.041493889999998</v>
       </c>
       <c r="C365" s="5">
         <v>7.7325845999993703E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.3738691152948457</v>
       </c>
       <c r="E365" s="5">
         <v>4.372473943999311</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.030598815999994</v>
       </c>
       <c r="C366" s="5">
         <v>-1.0895074000004001E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.19197963013777297</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>67.865654841999998</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16494397399999627</v>
       </c>
       <c r="D367" s="5">
         <v>-2.870980754101915</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>67.819182830000003</v>
       </c>
       <c r="C368" s="5">
         <v>-4.6472011999995289E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-0.81863006201925437</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>63.273465711</v>
       </c>
       <c r="C369" s="5">
         <v>-4.5457171190000025</v>
       </c>
       <c r="D369" s="5">
         <v>-56.506050609480532</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>62.756696075999997</v>
       </c>
       <c r="C370" s="5">
         <v>-0.51676963500000284</v>
       </c>
       <c r="D370" s="5">
         <v>-9.3722117087029488</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>62.497387158999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.25930891699999847</v>
       </c>
       <c r="D371" s="5">
         <v>-4.8472211153985034</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>61.401383547999998</v>
       </c>
       <c r="C372" s="5">
         <v>-1.0960036110000004</v>
       </c>
       <c r="D372" s="5">
         <v>-19.128489901859545</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>61.612897117999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.21151357000000104</v>
       </c>
       <c r="D373" s="5">
         <v>4.2129473105152915</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>61.791205042999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.17830792499999859</v>
       </c>
       <c r="D374" s="5">
         <v>3.5286173164035484</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>62.195396316999997</v>
       </c>
       <c r="C375" s="5">
         <v>0.40419127399999866</v>
       </c>
       <c r="D375" s="5">
         <v>8.1381402630712465</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>62.371787275000003</v>
       </c>
       <c r="C376" s="5">
         <v>0.17639095800000604</v>
       </c>
       <c r="D376" s="5">
         <v>3.4568839639877558</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>62.888867417</v>
       </c>
       <c r="C377" s="5">
         <v>0.51708014199999752</v>
       </c>
       <c r="D377" s="5">
         <v>10.414729651333721</v>
       </c>
       <c r="E377" s="5">
         <v>-7.5727709349386778</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>62.466339998000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.42252741899999791</v>
       </c>
       <c r="D378" s="5">
         <v>-7.7710112904217477</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>61.797065140999997</v>
       </c>
       <c r="C379" s="5">
         <v>-0.66927485700000489</v>
       </c>
       <c r="D379" s="5">
         <v>-12.125782019232933</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>63.116647006000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.3195818650000035</v>
       </c>
       <c r="D380" s="5">
         <v>28.858428944445926</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>63.572335355</v>
       </c>
       <c r="C381" s="5">
         <v>0.45568834899999899</v>
       </c>
       <c r="D381" s="5">
         <v>9.0161787424255291</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>63.978488098</v>
       </c>
       <c r="C382" s="5">
         <v>0.40615274299999982</v>
       </c>
       <c r="D382" s="5">
         <v>7.9418074939220817</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>63.839885887000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.13860221099999848</v>
       </c>
       <c r="D383" s="5">
         <v>-2.5689125043288019</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>63.997525510000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.15763962300000145</v>
       </c>
       <c r="D384" s="5">
         <v>3.003732206950338</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>63.871533731</v>
       </c>
       <c r="C385" s="5">
         <v>-0.12599177900000313</v>
       </c>
       <c r="D385" s="5">
         <v>-2.3370242356555493</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>64.090921613000006</v>
       </c>
       <c r="C386" s="5">
         <v>0.21938788200000658</v>
       </c>
       <c r="D386" s="5">
         <v>4.2005620654453013</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>64.929686360000005</v>
       </c>
       <c r="C387" s="5">
         <v>0.83876474699999903</v>
       </c>
       <c r="D387" s="5">
         <v>16.885721033680756</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>65.206898620000004</v>
       </c>
       <c r="C388" s="5">
         <v>0.27721225999999888</v>
       </c>
       <c r="D388" s="5">
         <v>5.2453401806615618</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>65.568134083000004</v>
       </c>
       <c r="C389" s="5">
         <v>0.36123546299999987</v>
       </c>
       <c r="D389" s="5">
         <v>6.8541419641394485</v>
       </c>
       <c r="E389" s="5">
         <v>4.2603194747243167</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>65.393676176</v>
       </c>
       <c r="C390" s="5">
         <v>-0.1744579070000043</v>
       </c>
       <c r="D390" s="5">
         <v>-3.1465421114250214</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>66.123865397000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.73018922100000339</v>
       </c>
       <c r="D391" s="5">
         <v>14.253567434591474</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>66.501374612000006</v>
       </c>
       <c r="C392" s="5">
         <v>0.37750921500000345</v>
       </c>
       <c r="D392" s="5">
         <v>7.0702142040489857</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>66.985971274999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.48459666299999071</v>
       </c>
       <c r="D393" s="5">
         <v>9.103538784368471</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>67.190450573000007</v>
       </c>
       <c r="C394" s="5">
         <v>0.20447929800000963</v>
       </c>
       <c r="D394" s="5">
         <v>3.7252128419383634</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>67.35553256</v>
       </c>
       <c r="C395" s="5">
         <v>0.16508198699999355</v>
       </c>
       <c r="D395" s="5">
         <v>2.9884805049547714</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>68.092474253999995</v>
       </c>
       <c r="C396" s="5">
         <v>0.7369416939999951</v>
       </c>
       <c r="D396" s="5">
         <v>13.948888042012086</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>68.412641094999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.32016684100000248</v>
       </c>
       <c r="D397" s="5">
         <v>5.7905557849115885</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>68.869500638000005</v>
       </c>
       <c r="C398" s="5">
         <v>0.45685954300000731</v>
       </c>
       <c r="D398" s="5">
         <v>8.3145814373859714</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>69.191873431000005</v>
       </c>
       <c r="C399" s="5">
         <v>0.32237279299999955</v>
       </c>
       <c r="D399" s="5">
         <v>5.7640001439356991</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>69.375718790999997</v>
       </c>
       <c r="C400" s="5">
         <v>0.1838453599999923</v>
       </c>
       <c r="D400" s="5">
         <v>3.2354544013408759</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>69.786575413999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.41085662300000081</v>
       </c>
       <c r="D401" s="5">
         <v>7.3427444149313015</v>
       </c>
       <c r="E401" s="5">
         <v>6.4336760379059221</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>70.211342756999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.42476734299999919</v>
       </c>
       <c r="D402" s="5">
         <v>7.5535379529232616</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>70.536607056999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.32526430000000062</v>
       </c>
       <c r="D403" s="5">
         <v>5.7030308455241485</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>71.088720393000003</v>
       </c>
       <c r="C404" s="5">
         <v>0.55211333600000501</v>
       </c>
       <c r="D404" s="5">
         <v>9.8078979096072558</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>71.300928814000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.2122084209999997</v>
       </c>
       <c r="D405" s="5">
         <v>3.6415464139986531</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>71.699559233000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.39863041899999985</v>
       </c>
       <c r="D406" s="5">
         <v>6.9191710594357803</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>72.249200998000006</v>
       </c>
       <c r="C407" s="5">
         <v>0.54964176500000406</v>
       </c>
       <c r="D407" s="5">
         <v>9.5970217625863885</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>72.480206652000007</v>
       </c>
       <c r="C408" s="5">
         <v>0.2310056540000005</v>
       </c>
       <c r="D408" s="5">
         <v>3.9050107602400796</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>72.904461557000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.42425490499999796</v>
       </c>
       <c r="D409" s="5">
         <v>7.2546688960220651</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>73.639483018999996</v>
       </c>
       <c r="C410" s="5">
         <v>0.73502146199999174</v>
       </c>
       <c r="D410" s="5">
         <v>12.792309561989779</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>74.182220153000003</v>
       </c>
       <c r="C411" s="5">
         <v>0.54273713400000645</v>
       </c>
       <c r="D411" s="5">
         <v>9.2116961376970341</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>74.584882200999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.40266204799999628</v>
       </c>
       <c r="D412" s="5">
         <v>6.7116351662505291</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>75.038331339999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.45344913899999995</v>
       </c>
       <c r="D413" s="5">
         <v>7.5445277645667996</v>
       </c>
       <c r="E413" s="5">
         <v>7.5254529898402645</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>75.123264595999999</v>
       </c>
       <c r="C414" s="5">
         <v>8.4933255999999346E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.3667252844774991</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>75.441283308999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.31801871300000073</v>
       </c>
       <c r="D415" s="5">
         <v>5.1999123989428853</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>75.475738230999994</v>
       </c>
       <c r="C416" s="5">
         <v>3.4454921999994781E-2</v>
       </c>
       <c r="D416" s="5">
         <v>0.54943288668449775</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>75.406387968000004</v>
       </c>
       <c r="C417" s="5">
         <v>-6.9350262999989809E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.0970550048984395</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>75.504012161000006</v>
       </c>
       <c r="C418" s="5">
         <v>9.7624193000001469E-2</v>
       </c>
       <c r="D418" s="5">
         <v>1.5646791695572038</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>75.824681252000005</v>
       </c>
       <c r="C419" s="5">
         <v>0.32066909099999918</v>
       </c>
       <c r="D419" s="5">
         <v>5.2172048791691461</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>76.077502354000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.25282110199999863</v>
       </c>
       <c r="D420" s="5">
         <v>4.0753389530977735</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>76.270631350000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.19312899599999866</v>
       </c>
       <c r="D421" s="5">
         <v>3.0891936972823775</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>76.308799472000004</v>
       </c>
       <c r="C422" s="5">
         <v>3.8168122000001858E-2</v>
       </c>
       <c r="D422" s="5">
         <v>0.60217175689580849</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>76.188602450000005</v>
       </c>
       <c r="C423" s="5">
         <v>-0.12019702199999927</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8738783216177946</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>76.409752057000006</v>
       </c>
       <c r="C424" s="5">
         <v>0.22114960700000097</v>
       </c>
       <c r="D424" s="5">
         <v>3.5393414085257646</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>76.390102737000007</v>
       </c>
       <c r="C425" s="5">
         <v>-1.9649319999999193E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.308152590079247</v>
       </c>
       <c r="E425" s="5">
         <v>1.8014411739449621</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>76.633938392999994</v>
       </c>
       <c r="C426" s="5">
         <v>0.24383565599998747</v>
       </c>
       <c r="D426" s="5">
         <v>3.8983419213542092</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>76.643448828000004</v>
       </c>
       <c r="C427" s="5">
         <v>9.5104350000099203E-3</v>
       </c>
       <c r="D427" s="5">
         <v>0.14902424713392204</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>76.568917796999997</v>
       </c>
       <c r="C428" s="5">
         <v>-7.4531031000006465E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-1.1607050388098283</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>76.715025232000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.14610743500000467</v>
       </c>
       <c r="D429" s="5">
         <v>2.3140036293520572</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>76.901197781999997</v>
       </c>
       <c r="C430" s="5">
         <v>0.18617254999999489</v>
       </c>
       <c r="D430" s="5">
         <v>2.9513543809358556</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>76.403168656000005</v>
       </c>
       <c r="C431" s="5">
         <v>-0.49802912599999161</v>
       </c>
       <c r="D431" s="5">
         <v>-7.5005408338960855</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>76.169734970999997</v>
       </c>
       <c r="C432" s="5">
         <v>-0.2334336850000085</v>
       </c>
       <c r="D432" s="5">
         <v>-3.6053591880333413</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>76.222865013000003</v>
       </c>
       <c r="C433" s="5">
         <v>5.3130042000006483E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.84024464263006138</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>75.688167445000005</v>
       </c>
       <c r="C434" s="5">
         <v>-0.53469756799999857</v>
       </c>
       <c r="D434" s="5">
         <v>-8.1006036467544114</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>75.502438162000004</v>
       </c>
       <c r="C435" s="5">
         <v>-0.18572928300000058</v>
       </c>
       <c r="D435" s="5">
         <v>-2.9052310764542844</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>75.234133611000004</v>
       </c>
       <c r="C436" s="5">
         <v>-0.26830455099999995</v>
       </c>
       <c r="D436" s="5">
         <v>-4.1819401647243071</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>74.937414173999997</v>
       </c>
       <c r="C437" s="5">
         <v>-0.29671943700000725</v>
       </c>
       <c r="D437" s="5">
         <v>-4.6314130160770244</v>
       </c>
       <c r="E437" s="5">
         <v>-1.9016711732950609</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>75.513105714000005</v>
       </c>
       <c r="C438" s="5">
         <v>0.57569154000000822</v>
       </c>
       <c r="D438" s="5">
         <v>9.6184234803726945</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>75.726100764999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.21299505099999294</v>
       </c>
       <c r="D439" s="5">
         <v>3.4377706562052524</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>75.568266817999998</v>
       </c>
       <c r="C440" s="5">
         <v>-0.15783394700000031</v>
       </c>
       <c r="D440" s="5">
         <v>-2.4726554232022413</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>75.529826087999993</v>
       </c>
       <c r="C441" s="5">
         <v>-3.8440730000004919E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-0.60872159296082584</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>75.819324105000007</v>
       </c>
       <c r="C442" s="5">
         <v>0.28949801700001387</v>
       </c>
       <c r="D442" s="5">
         <v>4.6976867693235169</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>75.859472233999995</v>
+        <v>75.992908905999997</v>
       </c>
       <c r="C443" s="5">
-        <v>4.0148128999987875E-2</v>
+        <v>0.17358480099998985</v>
       </c>
       <c r="D443" s="5">
-        <v>0.63728231916615474</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.7822038572898222</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>75.680594475000007</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.31231443099999012</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-4.8217776189496302</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{790BC601-030D-4432-B61A-396364598BE4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sannrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>