--- v8 (2026-09-11)
+++ v9 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E5122C8-1473-4CFB-8F20-5739654B9C58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A765554B-09AF-41BE-95F3-B662F17DB326}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{343F7E2C-1D5D-45EA-BF7C-01860E3A6DFA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{588BCFA5-61C6-4959-98EC-D7A61641F1C7}"/>
   </bookViews>
   <sheets>
     <sheet name="sannrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2766E0B8-CF98-4D59-B0BE-D3522148D65A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{938BEE74-13A4-49F3-9A3C-54A3F9684709}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -2957,71 +2957,71 @@
         <v>0.70888321500000018</v>
       </c>
       <c r="D143" s="5">
         <v>19.817926552265487</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>47.861543032999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.45725388799999678</v>
       </c>
       <c r="D144" s="5">
         <v>12.209257814846431</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>48.365402506000002</v>
+        <v>48.365402504999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.50385947300000566</v>
+        <v>0.50385947200000203</v>
       </c>
       <c r="D145" s="5">
-        <v>13.390671055490944</v>
+        <v>13.390671027357271</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>48.214308478</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.15109402800000282</v>
+        <v>-0.15109402699999919</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.6850664088900031</v>
+        <v>-3.6850663849931187</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>47.328490228</v>
       </c>
       <c r="C147" s="5">
         <v>-0.88581824999999981</v>
       </c>
       <c r="D147" s="5">
         <v>-19.950153641332633</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>47.613267428</v>
       </c>
       <c r="C148" s="5">
         <v>0.28477720000000062</v>
@@ -3044,71 +3044,71 @@
         <v>-3.958702021716709</v>
       </c>
       <c r="E149" s="5">
         <v>5.6102936959092187</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>46.951935388999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.50133560300000113</v>
       </c>
       <c r="D150" s="5">
         <v>-11.966465745713407</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>46.965269775000003</v>
+        <v>46.965269776</v>
       </c>
       <c r="C151" s="5">
-        <v>1.3334386000003917E-2</v>
+        <v>1.3334387000000447E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.34133376579044139</v>
+        <v>0.3413337914283554</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>47.032553303</v>
       </c>
       <c r="C152" s="5">
-        <v>6.7283527999997261E-2</v>
+        <v>6.7283527000000731E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7327584535571594</v>
+        <v>1.7327584275637742</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>47.115345105000003</v>
       </c>
       <c r="C153" s="5">
         <v>8.279180200000269E-2</v>
       </c>
       <c r="D153" s="5">
         <v>2.1329419712142084</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>47.113419841000002</v>
       </c>
       <c r="C154" s="5">
         <v>-1.9252640000004817E-3</v>
@@ -3128,85 +3128,85 @@
         <v>-0.17948920900000331</v>
       </c>
       <c r="D155" s="5">
         <v>-4.4770845510191393</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>46.459822148000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.4741084839999985</v>
       </c>
       <c r="D156" s="5">
         <v>-11.470626659935634</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>46.568164834000001</v>
+        <v>46.568164832999997</v>
       </c>
       <c r="C157" s="5">
-        <v>0.1083426860000003</v>
+        <v>0.10834268499999666</v>
       </c>
       <c r="D157" s="5">
-        <v>2.8345298417986164</v>
+        <v>2.834529815299347</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>45.852832909999997</v>
+        <v>45.852832909</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.71533192400000445</v>
+        <v>-0.71533192399999734</v>
       </c>
       <c r="D158" s="5">
-        <v>-16.952877305751635</v>
+        <v>-16.952877306085256</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>45.42907125</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.42376165999999671</v>
+        <v>-0.42376165900000018</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.543433319421691</v>
+        <v>-10.543433296010384</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>45.405728212</v>
       </c>
       <c r="C160" s="5">
         <v>-2.3343038000000149E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.61486217510072771</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>45.160760373999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.24496783800000088</v>
@@ -3215,4065 +3215,4074 @@
         <v>-6.2854112246712335</v>
       </c>
       <c r="E161" s="5">
         <v>-4.8310908185580921</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>45.276764280999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.11600390699999963</v>
       </c>
       <c r="D162" s="5">
         <v>3.1263485790510748</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>45.091716423999998</v>
+        <v>45.091716425000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.1850478570000007</v>
+        <v>-0.18504785599999707</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.7956882215191339</v>
+        <v>-4.7956881961828906</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>44.782689568999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.30902685499999905</v>
+        <v>-0.30902685600000268</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.9209414177628172</v>
+        <v>-7.9209414422674262</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>44.942924138999999</v>
+        <v>44.942924140000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.16023457000000008</v>
+        <v>0.16023457100000371</v>
       </c>
       <c r="D165" s="5">
-        <v>4.3791683564989192</v>
+        <v>4.3791683843688034</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.941771815000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1523239999959856E-3</v>
+        <v>-1.152324999999621E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.0763325804905595E-2</v>
+        <v>-3.076335249722062E-2</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.697408107000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.24436370800000162</v>
       </c>
       <c r="D167" s="5">
         <v>-6.333175242414157</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.693191579000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.2165280000006078E-3</v>
       </c>
       <c r="D168" s="5">
         <v>-0.11314323098463586</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>44.805286330000001</v>
+        <v>44.805286328999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.11209475100000077</v>
+        <v>0.11209474999999713</v>
       </c>
       <c r="D169" s="5">
-        <v>3.0515801005491783</v>
+        <v>3.0515800729490561</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>44.600700222999997</v>
+        <v>44.600700222</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.20458610700000435</v>
+        <v>-0.20458610699999724</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.3438054084414706</v>
+        <v>-5.3438054085575226</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>45.052247819999998</v>
+        <v>45.052247819000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.45154759700000113</v>
       </c>
       <c r="D171" s="5">
-        <v>12.848930433549089</v>
+        <v>12.848930433853312</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>44.990639426000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.1608393999996736E-2</v>
+        <v>-6.1608393000000206E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.628699157467961</v>
+        <v>-1.6286991312660981</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.158513595999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.16787416999999749</v>
       </c>
       <c r="D173" s="5">
         <v>4.5706182894792668</v>
       </c>
       <c r="E173" s="5">
         <v>-4.9750668088655026E-3</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>44.994798269999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.16371532600000194</v>
       </c>
       <c r="D174" s="5">
         <v>-4.2647125635207335</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>44.664278178000004</v>
+        <v>44.664278179999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.33052009199999333</v>
+        <v>-0.33052009000000027</v>
       </c>
       <c r="D175" s="5">
-        <v>-8.4673305582205867</v>
+        <v>-8.4673305090363868</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>44.480185714000001</v>
+        <v>44.480185714999998</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.18409246400000256</v>
+        <v>-0.18409246499999909</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.8354352803393841</v>
+        <v>-4.835435305801516</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>44.481441521999997</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2558079999962501E-3</v>
+        <v>1.2558069999997201E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>3.3884832136399368E-2</v>
+        <v>3.3884805149053676E-2</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>44.384808483</v>
+        <v>44.384808483999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.6633038999996757E-2</v>
+        <v>-9.6633038000000226E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.5759978973034503</v>
+        <v>-2.5759978709636755</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>44.590730254</v>
+        <v>44.590730254999997</v>
       </c>
       <c r="C179" s="5">
         <v>0.20592177099999986</v>
       </c>
       <c r="D179" s="5">
-        <v>5.7116408374541239</v>
+        <v>5.7116408373223404</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>45.042352717999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.45162246399999617</v>
+        <v>0.45162246299999964</v>
       </c>
       <c r="D180" s="5">
-        <v>12.854216108161442</v>
+        <v>12.854216077790914</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>45.263951304999999</v>
+        <v>45.263951302999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.22159858700000257</v>
+        <v>0.2215985850000024</v>
       </c>
       <c r="D181" s="5">
-        <v>6.0661363317280337</v>
+        <v>6.0661362754892423</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>45.359237166</v>
+        <v>45.359237163000003</v>
       </c>
       <c r="C182" s="5">
-        <v>9.5285861000000693E-2</v>
+        <v>9.5285860000004163E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.5555932052855779</v>
+        <v>2.5555931782683672</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>46.049921144999999</v>
+        <v>46.049921142000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.69068397899999923</v>
       </c>
       <c r="D183" s="5">
-        <v>19.883050265899982</v>
+        <v>19.883050267327196</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>46.489776583999998</v>
+        <v>46.489776581999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43985543899999868</v>
+        <v>0.43985543999999521</v>
       </c>
       <c r="D184" s="5">
-        <v>12.083792878612343</v>
+        <v>12.083792908372404</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.645121562999996</v>
       </c>
       <c r="C185" s="5">
-        <v>0.15534497899999877</v>
+        <v>0.15534498099999894</v>
       </c>
       <c r="D185" s="5">
-        <v>4.084303810254708</v>
+        <v>4.084303863987393</v>
       </c>
       <c r="E185" s="5">
         <v>3.2919771901696926</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>46.818341082000003</v>
+        <v>46.818341085</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17321951900000698</v>
+        <v>0.17321952200000368</v>
       </c>
       <c r="D186" s="5">
-        <v>4.5484272614247923</v>
+        <v>4.5484273418151977</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>46.984373542999997</v>
+        <v>46.984373548999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16603246099999325</v>
+        <v>0.16603246399999705</v>
       </c>
       <c r="D187" s="5">
-        <v>4.3395676664341298</v>
+        <v>4.3395677460971838</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>47.665547181999997</v>
+        <v>47.665547185999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.68117363900000072</v>
+        <v>0.68117363700000055</v>
       </c>
       <c r="D188" s="5">
-        <v>18.853973963998193</v>
+        <v>18.85397390155148</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>48.648807105000003</v>
+        <v>48.648807108</v>
       </c>
       <c r="C189" s="5">
-        <v>0.98325992300000564</v>
+        <v>0.98325992200000201</v>
       </c>
       <c r="D189" s="5">
-        <v>27.764839041717892</v>
+        <v>27.76483900760207</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>48.470983928999999</v>
+        <v>48.470983930000003</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.17782317600000397</v>
+        <v>-0.17782317799999703</v>
       </c>
       <c r="D190" s="5">
-        <v>-4.2991750953161993</v>
+        <v>-4.2991751424416584</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>48.380952393999998</v>
+        <v>48.380952395000001</v>
       </c>
       <c r="C191" s="5">
         <v>-9.0031535000001384E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.2062879154048365</v>
+        <v>-2.2062879153597947</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>48.594585271</v>
+        <v>48.594585268000003</v>
       </c>
       <c r="C192" s="5">
-        <v>0.213632877000002</v>
+        <v>0.21363287300000167</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4293672587602204</v>
+        <v>5.4293671545058597</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>48.515568326</v>
+        <v>48.515568321000003</v>
       </c>
       <c r="C193" s="5">
-        <v>-7.9016944999999339E-2</v>
+        <v>-7.9016946999999504E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-1.9338967846352029</v>
+        <v>-1.9338968332656248</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>49.195549364999998</v>
+        <v>49.195549358000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.67998103899999762</v>
+        <v>0.67998103699999746</v>
       </c>
       <c r="D194" s="5">
-        <v>18.177908001724454</v>
+        <v>18.177907946091466</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>49.331743908999997</v>
+        <v>49.331743897000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13619454399999853</v>
+        <v>0.13619453900000167</v>
       </c>
       <c r="D195" s="5">
-        <v>3.3731722109517692</v>
+        <v>3.3731720857109515</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>49.561829000000003</v>
+        <v>49.561828984999998</v>
       </c>
       <c r="C196" s="5">
-        <v>0.23008509100000651</v>
+        <v>0.23008508799999561</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7426717757656176</v>
+        <v>5.7426717003904226</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>50.039156462000001</v>
+        <v>50.039156462999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.47732746199999809</v>
+        <v>0.47732747799999942</v>
       </c>
       <c r="D197" s="5">
-        <v>12.189408930556933</v>
+        <v>12.189409364913818</v>
       </c>
       <c r="E197" s="5">
-        <v>7.276291250342104</v>
+        <v>7.2762912524859447</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>50.564509506</v>
+        <v>50.564509520000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.52535304399999916</v>
+        <v>0.52535305700000379</v>
       </c>
       <c r="D198" s="5">
-        <v>13.352166742962467</v>
+        <v>13.352167092390598</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>51.028060156999999</v>
+        <v>51.028060179999997</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46355065099999848</v>
+        <v>0.46355065999999567</v>
       </c>
       <c r="D199" s="5">
-        <v>11.573002592975046</v>
+        <v>11.57300282574969</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>51.551923662</v>
+        <v>51.551923682000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.52386350500000134</v>
+        <v>0.52386350200000464</v>
       </c>
       <c r="D200" s="5">
-        <v>13.039389026647964</v>
+        <v>13.039388941496831</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>51.139670938000002</v>
+        <v>51.139670946000003</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.41225272399999824</v>
+        <v>-0.41225273599999923</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.1851975102093526</v>
+        <v>-9.185197762519115</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>51.068400230000002</v>
+        <v>51.068400226999998</v>
       </c>
       <c r="C202" s="5">
-        <v>-7.1270708000000127E-2</v>
+        <v>-7.127071900000459E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.6596182643876745</v>
+        <v>-1.6596185183172185</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>51.383216212000001</v>
+        <v>51.383216206999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.31481598199999894</v>
+        <v>0.31481597999999877</v>
       </c>
       <c r="D203" s="5">
-        <v>7.6535542575345783</v>
+        <v>7.6535542077169394</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>51.210391967</v>
+        <v>51.210391954000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.17282424500000104</v>
+        <v>-0.1728242529999946</v>
       </c>
       <c r="D204" s="5">
-        <v>-3.9622920885482915</v>
+        <v>-3.9622922689606987</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>51.237561812999999</v>
+        <v>51.237561798000002</v>
       </c>
       <c r="C205" s="5">
-        <v>2.7169845999999609E-2</v>
+        <v>2.7169843999999443E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>0.63852514601203669</v>
+        <v>0.63852509903503663</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>51.410567641999997</v>
+        <v>51.410567620000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17300582899999739</v>
+        <v>0.17300582200000036</v>
       </c>
       <c r="D206" s="5">
-        <v>4.1279518241398971</v>
+        <v>4.1279516552357842</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>51.105394955999998</v>
+        <v>51.105394930999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.30517268599999881</v>
+        <v>-0.30517268900000261</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.8951727437756016</v>
+        <v>-6.8951728122162432</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>51.249000494999997</v>
+        <v>51.249000461999998</v>
       </c>
       <c r="C208" s="5">
-        <v>0.14360553899999928</v>
+        <v>0.14360553099999862</v>
       </c>
       <c r="D208" s="5">
-        <v>3.4245904625396673</v>
+        <v>3.4245902705053233</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>51.240028613</v>
+        <v>51.240028606999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.9718819999973221E-3</v>
+        <v>-8.9718549999986408E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.2098752755836264</v>
+        <v>-0.20987464472762563</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3998648976266246</v>
+        <v>2.3998648835896086</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>51.405120261999997</v>
+        <v>51.405120273999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.16509164899999718</v>
+        <v>0.16509166699999867</v>
       </c>
       <c r="D210" s="5">
-        <v>3.9355673689176474</v>
+        <v>3.9355678061152144</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>52.296682590000003</v>
+        <v>52.296682728999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.89156232800000623</v>
+        <v>0.89156245499999898</v>
       </c>
       <c r="D211" s="5">
-        <v>22.917333981697418</v>
+        <v>22.91733755781371</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>52.864680687000003</v>
+        <v>52.864680708000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.56799809700000026</v>
+        <v>0.5679979790000047</v>
       </c>
       <c r="D212" s="5">
-        <v>13.840730445783066</v>
+        <v>13.840727357504745</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>52.419423105</v>
+        <v>52.419423115999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.44525758200000354</v>
+        <v>-0.44525759200000437</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.6518040975662522</v>
+        <v>-9.6518043007356553</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>52.980634797</v>
+        <v>52.980634799000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.56121169200000054</v>
+        <v>0.56121168300000335</v>
       </c>
       <c r="D214" s="5">
-        <v>13.631580165729851</v>
+        <v>13.631579931063165</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>53.599858185999999</v>
+        <v>53.599858130000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.61922338899999829</v>
+        <v>0.6192233310000006</v>
       </c>
       <c r="D215" s="5">
-        <v>14.962922843165272</v>
+        <v>14.96292134975754</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>53.789271030999998</v>
+        <v>53.789271014000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.18941284499999966</v>
+        <v>0.18941288399999934</v>
       </c>
       <c r="D216" s="5">
-        <v>4.3239964828765576</v>
+        <v>4.3239973951657351</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>54.236321838999999</v>
+        <v>54.236321805999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.44705080800000019</v>
+        <v>0.44705079199999886</v>
       </c>
       <c r="D217" s="5">
-        <v>10.442148488575853</v>
+        <v>10.442148101056169</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>54.330669147000002</v>
+        <v>54.330669092000001</v>
       </c>
       <c r="C218" s="5">
-        <v>9.4347308000003238E-2</v>
+        <v>9.4347286000001418E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>2.107559686646221</v>
+        <v>2.107559191786379</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>55.269056759000001</v>
+        <v>55.269056706000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.93838761199999965</v>
+        <v>0.93838761399999981</v>
       </c>
       <c r="D219" s="5">
-        <v>22.812900079914456</v>
+        <v>22.812900158575331</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>55.726122316000001</v>
+        <v>55.726122263999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.45706555699999996</v>
+        <v>0.45706555799999649</v>
       </c>
       <c r="D220" s="5">
-        <v>10.387844347828334</v>
+        <v>10.387844382017896</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>56.444602191999998</v>
+        <v>56.444602179</v>
       </c>
       <c r="C221" s="5">
-        <v>0.71847987599999641</v>
+        <v>0.71847991500000319</v>
       </c>
       <c r="D221" s="5">
-        <v>16.617335028383671</v>
+        <v>16.617336011916773</v>
       </c>
       <c r="E221" s="5">
-        <v>10.157241750016421</v>
+        <v>10.157241737544599</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>56.839822169999998</v>
+        <v>56.839822118999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.39521997800000008</v>
+        <v>0.39521993999999694</v>
       </c>
       <c r="D222" s="5">
-        <v>8.7335399416289317</v>
+        <v>8.7335390713987557</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>57.508571103000001</v>
+        <v>57.508571549999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.66874893300000338</v>
+        <v>0.66874943100000195</v>
       </c>
       <c r="D223" s="5">
-        <v>15.069015466363457</v>
+        <v>15.069027438161985</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>57.688464774000003</v>
+        <v>57.688464770000003</v>
       </c>
       <c r="C224" s="5">
-        <v>0.17989367100000209</v>
+        <v>0.17989322000000385</v>
       </c>
       <c r="D224" s="5">
-        <v>3.8190031789826717</v>
+        <v>3.818993409084559</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>57.790844426</v>
+        <v>57.790844415000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.10237965199999621</v>
+        <v>0.10237964499999919</v>
       </c>
       <c r="D225" s="5">
-        <v>2.1505491494059115</v>
+        <v>2.1505490010788719</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>57.884227314</v>
+        <v>57.884227305000003</v>
       </c>
       <c r="C226" s="5">
-        <v>9.3382888000000719E-2</v>
+        <v>9.3382890000000884E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.9563783697684967</v>
+        <v>1.9563784124174921</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>57.848068036000001</v>
+        <v>57.848067917999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-3.6159277999999517E-2</v>
+        <v>-3.6159387000004983E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.74704914085723662</v>
+        <v>-0.7470513851770666</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>57.333516772000003</v>
+        <v>57.333516738999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.51455126399999784</v>
+        <v>-0.51455117900000147</v>
       </c>
       <c r="D228" s="5">
-        <v>-10.16684163800231</v>
+        <v>-10.166840059547722</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>57.612434415999999</v>
+        <v>57.612434366999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.2789176439999963</v>
+        <v>0.27891762800000208</v>
       </c>
       <c r="D229" s="5">
-        <v>5.9965525371517892</v>
+        <v>5.9965521874505656</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>57.364131016999998</v>
+        <v>57.364130932999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.24830339900000098</v>
+        <v>-0.24830343400000032</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.0510191477473265</v>
+        <v>-5.0510198471249934</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>57.340400262000003</v>
+        <v>57.340400150000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.373075499999544E-2</v>
+        <v>-2.3730782999997757E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.49529561378223175</v>
+        <v>-0.49529619757791021</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>56.830503307000001</v>
+        <v>56.830503178999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.50989695500000209</v>
+        <v>-0.50989697100000342</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.164211247330289</v>
+        <v>-10.164211569730064</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>55.843001696999998</v>
+        <v>55.843001782999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.98750161000000247</v>
+        <v>-0.98750139599999898</v>
       </c>
       <c r="D233" s="5">
-        <v>-18.969778149100335</v>
+        <v>-18.969774461567081</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.0658246699190355</v>
+        <v>-1.0658244947713058</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>54.831688540999998</v>
+        <v>54.831688391</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.0113131559999999</v>
+        <v>-1.0113133919999981</v>
       </c>
       <c r="D234" s="5">
-        <v>-19.692818000658875</v>
+        <v>-19.692822121068854</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>53.726512628000002</v>
+        <v>53.726513363000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.1051759129999965</v>
+        <v>-1.1051750279999979</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.677890422677471</v>
+        <v>-21.677874993808633</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>52.909447544000002</v>
+        <v>52.909447487000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.81706508399999933</v>
+        <v>-0.81706587600000091</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.797782055886135</v>
+        <v>-16.797796790374186</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>52.355569226</v>
+        <v>52.355569156000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.55387831800000242</v>
+        <v>-0.55387833099999995</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.863478403854566</v>
+        <v>-11.863478678522366</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>51.906074267000001</v>
+        <v>51.906074244000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.44949495899999903</v>
+        <v>-0.44949491199999869</v>
       </c>
       <c r="D238" s="5">
-        <v>-9.829687123256603</v>
+        <v>-9.8296861560138726</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>51.415738902999998</v>
+        <v>51.415738816000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49033536400000344</v>
+        <v>-0.49033542800000163</v>
       </c>
       <c r="D239" s="5">
-        <v>-10.765093594523423</v>
+        <v>-10.765094931955566</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>51.176511052999999</v>
+        <v>51.176511181999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.23922784999999891</v>
+        <v>-0.23922763400000235</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.4426880585099591</v>
+        <v>-5.4426832783239671</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>50.779616707000002</v>
+        <v>50.779616838999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.39689434599999629</v>
+        <v>-0.39689434299999959</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9196007899903567</v>
+        <v>-8.9196007038859761</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>50.315771464999997</v>
+        <v>50.315771384000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.46384524200000499</v>
+        <v>-0.46384545499999774</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.427105274844273</v>
+        <v>-10.427109799315815</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>49.613066570000001</v>
+        <v>49.613066185999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.70270489499999655</v>
+        <v>-0.70270519800000386</v>
       </c>
       <c r="D243" s="5">
-        <v>-15.529857417315041</v>
+        <v>-15.529863631002828</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>49.311863705</v>
+        <v>49.311863045000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.30120286500000049</v>
+        <v>-0.3012031409999949</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.0468434696198345</v>
+        <v>-7.046849765492869</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>48.944774869</v>
+        <v>48.944774588000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.36708883600000064</v>
+        <v>-0.36708845700000126</v>
       </c>
       <c r="D245" s="5">
-        <v>-8.5762517932292504</v>
+        <v>-8.5762434081658405</v>
       </c>
       <c r="E245" s="5">
-        <v>-12.352894039309115</v>
+        <v>-12.352894677484883</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>49.406975545000002</v>
+        <v>49.406975109000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.46220067600000192</v>
+        <v>0.46220052099999975</v>
       </c>
       <c r="D246" s="5">
-        <v>11.939460365969135</v>
+        <v>11.939456223984779</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>48.254921488999997</v>
+        <v>48.254923445999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.1520540560000043</v>
+        <v>-1.1520516630000017</v>
       </c>
       <c r="D247" s="5">
-        <v>-24.657482327754789</v>
+        <v>-24.657437682677141</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>48.312861574999999</v>
+        <v>48.312861951999999</v>
       </c>
       <c r="C248" s="5">
-        <v>5.7940086000002111E-2</v>
+        <v>5.7938505999999279E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>1.4504034007795985</v>
+        <v>1.4503635281700289</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>48.230281797000004</v>
+        <v>48.230281871999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-8.257977799999594E-2</v>
+        <v>-8.2580079999999612E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0319521507058624</v>
+        <v>-2.0319594962701304</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>47.726135390000003</v>
+        <v>47.726135069999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.50414640700000035</v>
+        <v>-0.50414680200000106</v>
       </c>
       <c r="D250" s="5">
-        <v>-11.846890884615746</v>
+        <v>-11.846899622310636</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>46.785376808999999</v>
+        <v>46.785376309999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.94075858100000431</v>
+        <v>-0.94075876000000136</v>
       </c>
       <c r="D251" s="5">
-        <v>-21.250763377456792</v>
+        <v>-21.250767120380253</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>46.828180039000003</v>
+        <v>46.828179935999998</v>
       </c>
       <c r="C252" s="5">
-        <v>4.2803230000004078E-2</v>
+        <v>4.2803626000001316E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1034029326909334</v>
+        <v>1.103413204225534</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>46.255107350999999</v>
+        <v>46.25510766</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.57307268800000344</v>
+        <v>-0.57307227599999777</v>
       </c>
       <c r="D253" s="5">
-        <v>-13.736124417331375</v>
+        <v>-13.736115225183021</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>45.859036768999999</v>
+        <v>45.859036858000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.39607058200000012</v>
+        <v>-0.396070801999997</v>
       </c>
       <c r="D254" s="5">
-        <v>-9.8049251629194085</v>
+        <v>-9.8049302927967759</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>45.912639728999999</v>
+        <v>45.912639106999997</v>
       </c>
       <c r="C255" s="5">
-        <v>5.36029599999992E-2</v>
+        <v>5.3602248999993662E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.4116887749795692</v>
+        <v>1.4116699267699317</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>45.502977045999998</v>
+        <v>45.502975845000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.40966268300000053</v>
+        <v>-0.40966326199999514</v>
       </c>
       <c r="D256" s="5">
-        <v>-10.197054757660528</v>
+        <v>-10.197068601404812</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>45.576483164999999</v>
+        <v>45.576482284000001</v>
       </c>
       <c r="C257" s="5">
-        <v>7.3506119000001036E-2</v>
+        <v>7.3506438999999091E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.9558122621220475</v>
+        <v>1.9558209043862185</v>
       </c>
       <c r="E257" s="5">
-        <v>-6.8818208133864855</v>
+        <v>-6.8818220787675628</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>45.133862323999999</v>
+        <v>45.133862960999998</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.4426208410000001</v>
+        <v>-0.4426193230000024</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.051163537130194</v>
+        <v>-11.051127839767394</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>44.837316305999998</v>
+        <v>44.837321084999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.2965460180000008</v>
+        <v>-0.29654187599999915</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.6056685105740263</v>
+        <v>-7.6055659841316352</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>45.400122523</v>
+        <v>45.400124306000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.56280621700000211</v>
+        <v>0.56280322100000291</v>
       </c>
       <c r="D260" s="5">
-        <v>16.14726128819499</v>
+        <v>16.147167470561243</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>45.412532501000001</v>
+        <v>45.412531545999997</v>
       </c>
       <c r="C261" s="5">
-        <v>1.2409978000000876E-2</v>
+        <v>1.2407239999994601E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.32850974592684157</v>
+        <v>0.32843714528367762</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>45.256623982000001</v>
+        <v>45.256619223999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.15590851900000047</v>
+        <v>-0.15591232199999894</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.0428846539368628</v>
+        <v>-4.0429814988168005</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>45.039643077000001</v>
+        <v>45.039637933999998</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.21698090499999978</v>
+        <v>-0.21698128999999966</v>
       </c>
       <c r="D263" s="5">
-        <v>-5.6040332294778121</v>
+        <v>-5.6040434859921495</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>45.226015769</v>
+        <v>45.226014157999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.18637269199999906</v>
+        <v>0.18637622399999998</v>
       </c>
       <c r="D264" s="5">
-        <v>5.080147844562144</v>
+        <v>5.0802469148564233</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>45.063917361000001</v>
+        <v>45.063920099000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.16209840799999853</v>
+        <v>-0.16209405899999751</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.2172407366711901</v>
+        <v>-4.2171299589798146</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>45.122989433000001</v>
+        <v>45.122994382000002</v>
       </c>
       <c r="C266" s="5">
-        <v>5.9072071999999309E-2</v>
+        <v>5.907428300000106E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5844116343585624</v>
+        <v>1.5844712683285689</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>44.800856343</v>
+        <v>44.800860649999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.32213309000000123</v>
+        <v>-0.32213373200000461</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.2383079568944204</v>
+        <v>-8.238322867941072</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>44.765748432000002</v>
+        <v>44.765751094000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.5107910999997216E-2</v>
+        <v>-3.5109555999994768E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.93633002301813928</v>
+        <v>-0.93637361670457775</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>44.396608909999998</v>
+        <v>44.396599451999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.36913952200000466</v>
+        <v>-0.36915164200000561</v>
       </c>
       <c r="D269" s="5">
-        <v>-9.4585609031703441</v>
+        <v>-9.4588569725578608</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.5887786267503765</v>
+        <v>-2.5887974957080284</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>45.154018090999998</v>
+        <v>45.154022316999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.75740918099999988</v>
+        <v>0.75742286500000233</v>
       </c>
       <c r="D270" s="5">
-        <v>22.506530717565521</v>
+        <v>22.506981481309918</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>44.978013832999999</v>
+        <v>44.978020878999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.17600425799999897</v>
+        <v>-0.17600143800000012</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.5784531779540778</v>
+        <v>-4.5783809664995072</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>44.980823403000002</v>
+        <v>44.980831512999998</v>
       </c>
       <c r="C272" s="5">
-        <v>2.8095700000037027E-3</v>
+        <v>2.8106339999993679E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>7.4984248080167681E-2</v>
+        <v>7.5012643042859928E-2</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>44.925835704999997</v>
+        <v>44.925830128999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.4987698000005025E-2</v>
+        <v>-5.5001384000000542E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.4571405825318573</v>
+        <v>-1.4575005566295873</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>45.200348245000001</v>
+        <v>45.200334949000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.27451254000000347</v>
+        <v>0.2745048200000042</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5839276668216327</v>
+        <v>7.5837081423910657</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>45.684680970999999</v>
+        <v>45.684648662000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.4843327259999981</v>
+        <v>0.48431371299999881</v>
       </c>
       <c r="D275" s="5">
-        <v>13.643810548722524</v>
+        <v>13.643247248816026</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>45.842034974999997</v>
+        <v>45.842034628</v>
       </c>
       <c r="C276" s="5">
-        <v>0.15735400399999833</v>
+        <v>0.15738596599999966</v>
       </c>
       <c r="D276" s="5">
-        <v>4.2124246497383666</v>
+        <v>4.2132995977722798</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>46.488473783000003</v>
+        <v>46.488487235999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.6464388080000063</v>
+        <v>0.64645260799999704</v>
       </c>
       <c r="D277" s="5">
-        <v>18.297837114059323</v>
+        <v>18.298258661566379</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>46.688696569000001</v>
+        <v>46.688716702000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.20022278599999765</v>
+        <v>0.20022946600000324</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2925234076744321</v>
+        <v>5.2927026168646973</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>46.899744646999999</v>
+        <v>46.899762349</v>
       </c>
       <c r="C279" s="5">
-        <v>0.21104807799999747</v>
+        <v>0.21104564699999884</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5613027696755246</v>
+        <v>5.5612346517203592</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>47.334183076000002</v>
+        <v>47.334193925000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.43443842900000362</v>
+        <v>0.43443157600000148</v>
       </c>
       <c r="D280" s="5">
-        <v>11.699928865979548</v>
+        <v>11.699730161011846</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>47.513221973</v>
+        <v>47.513204778999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17903889699999809</v>
+        <v>0.17901085399999772</v>
       </c>
       <c r="D281" s="5">
-        <v>4.6345589545069732</v>
+        <v>4.6338167904496075</v>
       </c>
       <c r="E281" s="5">
-        <v>7.0199349443961889</v>
+        <v>7.0199190151253976</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>47.740710884000002</v>
+        <v>47.740719595999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.22748891100000179</v>
+        <v>0.22751481699999943</v>
       </c>
       <c r="D282" s="5">
-        <v>5.8992286573231967</v>
+        <v>5.8999204323491039</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>47.874784613999999</v>
+        <v>47.874795386000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.13407372999999723</v>
+        <v>0.13407579000000425</v>
       </c>
       <c r="D283" s="5">
-        <v>3.4225920811299382</v>
+        <v>3.4226448488219763</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>48.756125955000002</v>
+        <v>48.756136175999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.88134134100000239</v>
+        <v>0.88134078999999588</v>
       </c>
       <c r="D284" s="5">
-        <v>24.471030883926971</v>
+        <v>24.47100792884558</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>49.163199149</v>
+        <v>49.163179716000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.40707319399999875</v>
+        <v>0.40704354000000365</v>
       </c>
       <c r="D285" s="5">
-        <v>10.49212927193317</v>
+        <v>10.491327220539691</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>49.555139826999998</v>
+        <v>49.555112950000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.39194067799999743</v>
+        <v>0.39193323399999969</v>
       </c>
       <c r="D286" s="5">
-        <v>9.9975074485494364</v>
+        <v>9.997313293962895</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>50.021226779999999</v>
+        <v>50.021141718000003</v>
       </c>
       <c r="C287" s="5">
-        <v>0.46608695300000136</v>
+        <v>0.46602876800000104</v>
       </c>
       <c r="D287" s="5">
-        <v>11.889051774368609</v>
+        <v>11.887496768365867</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>50.394181463000002</v>
+        <v>50.394168721</v>
       </c>
       <c r="C288" s="5">
-        <v>0.37295468300000323</v>
+        <v>0.37302700299999714</v>
       </c>
       <c r="D288" s="5">
-        <v>9.323287156251725</v>
+        <v>9.3251863449816952</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>50.631356398999998</v>
+        <v>50.631355802000002</v>
       </c>
       <c r="C289" s="5">
-        <v>0.23717493599999528</v>
+        <v>0.23718708100000185</v>
       </c>
       <c r="D289" s="5">
-        <v>5.7961832372258382</v>
+        <v>5.7964892707803584</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>50.949841317000001</v>
+        <v>50.949995174000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.31848491800000289</v>
+        <v>0.31863937199999981</v>
       </c>
       <c r="D290" s="5">
-        <v>7.8150237463296746</v>
+        <v>7.8189459907927805</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>51.282222277999999</v>
+        <v>51.282223787</v>
       </c>
       <c r="C291" s="5">
-        <v>0.33238096099999836</v>
+        <v>0.33222861299999806</v>
       </c>
       <c r="D291" s="5">
-        <v>8.1155127201281587</v>
+        <v>8.1116331589439206</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>51.503299198000001</v>
+        <v>51.503316466000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.22107692000000156</v>
+        <v>0.22109267900000162</v>
       </c>
       <c r="D292" s="5">
-        <v>5.2976208252186519</v>
+        <v>5.298007294353968</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>51.503413690999999</v>
+        <v>51.503384687</v>
       </c>
       <c r="C293" s="5">
-        <v>1.1449299999810592E-4</v>
+        <v>6.8220999999368814E-5</v>
       </c>
       <c r="D293" s="5">
-        <v>2.6676597808084068E-3</v>
+        <v>1.5895247534425394E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>8.398065953657019</v>
+        <v>8.3980441364872824</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>52.142681508000003</v>
+        <v>52.142694241000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.6392678170000039</v>
+        <v>0.63930955400000045</v>
       </c>
       <c r="D294" s="5">
-        <v>15.95464593677236</v>
+        <v>15.955769323731328</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>52.468612430999997</v>
+        <v>52.468623514000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.32593092299999427</v>
+        <v>0.32592927299999985</v>
       </c>
       <c r="D295" s="5">
-        <v>7.7642251289644415</v>
+        <v>7.7641825005223986</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>53.03237678</v>
+        <v>53.032382990000002</v>
       </c>
       <c r="C296" s="5">
-        <v>0.56376434900000305</v>
+        <v>0.56375947600000131</v>
       </c>
       <c r="D296" s="5">
-        <v>13.683686718892929</v>
+        <v>13.683558302662234</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>53.611615186999998</v>
+        <v>53.611572815000002</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57923840699999829</v>
+        <v>0.57918982500000027</v>
       </c>
       <c r="D297" s="5">
-        <v>13.923573995334859</v>
+        <v>13.922333443130919</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>54.104884050999999</v>
+        <v>54.104836085999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.49326886400000092</v>
+        <v>0.49326327099999645</v>
       </c>
       <c r="D298" s="5">
-        <v>11.617154869043667</v>
+        <v>11.617026061376222</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>54.343829274000001</v>
+        <v>54.343683415999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.23894522300000176</v>
+        <v>0.23884732999999869</v>
       </c>
       <c r="D299" s="5">
-        <v>5.4302408274543135</v>
+        <v>5.4279667609871129</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>54.737211954999999</v>
+        <v>54.737174179</v>
       </c>
       <c r="C300" s="5">
-        <v>0.39338268099999851</v>
+        <v>0.39349076300000263</v>
       </c>
       <c r="D300" s="5">
-        <v>9.0408497238919416</v>
+        <v>9.043458693711127</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>55.279970581000001</v>
+        <v>55.279925339000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.54275862600000124</v>
+        <v>0.54275116000000168</v>
       </c>
       <c r="D301" s="5">
-        <v>12.569714653095442</v>
+        <v>12.569541365111103</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>55.971119813999998</v>
+        <v>55.971515472999997</v>
       </c>
       <c r="C302" s="5">
-        <v>0.69114923299999731</v>
+        <v>0.6915901339999948</v>
       </c>
       <c r="D302" s="5">
-        <v>16.079174822674382</v>
+        <v>16.090162063815505</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>56.996433906</v>
+        <v>56.996396435999998</v>
       </c>
       <c r="C303" s="5">
-        <v>1.0253140920000021</v>
+        <v>1.0248809630000011</v>
       </c>
       <c r="D303" s="5">
-        <v>24.338108783687783</v>
+        <v>24.326581131790959</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>57.713123424000003</v>
+        <v>57.713121178000002</v>
       </c>
       <c r="C304" s="5">
-        <v>0.71668951800000258</v>
+        <v>0.7167247420000038</v>
       </c>
       <c r="D304" s="5">
-        <v>16.177690323460105</v>
+        <v>16.178552587914719</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>58.304467629999998</v>
+        <v>58.304404230999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.59134420599999515</v>
+        <v>0.59128305299999795</v>
       </c>
       <c r="D305" s="5">
-        <v>13.012651395995034</v>
+        <v>13.011229531233992</v>
       </c>
       <c r="E305" s="5">
-        <v>13.205054678129912</v>
+        <v>13.204995332504144</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>58.247588536000002</v>
+        <v>58.247701050000003</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.6879093999995689E-2</v>
+        <v>-5.670318099999605E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.1644026489727843</v>
+        <v>-1.1608219353713367</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>58.362625338000001</v>
+        <v>58.362601046999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.11503680199999877</v>
+        <v>0.11489999699999487</v>
       </c>
       <c r="D307" s="5">
-        <v>2.3958683527387503</v>
+        <v>2.3929834629209168</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>58.007972058999997</v>
+        <v>58.007942698000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.35465327900000432</v>
+        <v>-0.35465834899999749</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.0532176797107766</v>
+        <v>-7.0533180024697</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>58.335760891</v>
+        <v>58.335680725000003</v>
       </c>
       <c r="C309" s="5">
-        <v>0.32778883200000308</v>
+        <v>0.32773802700000232</v>
       </c>
       <c r="D309" s="5">
-        <v>6.9956711629895585</v>
+        <v>6.994556620550596</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>58.434554278999997</v>
+        <v>58.434470457000003</v>
       </c>
       <c r="C310" s="5">
-        <v>9.8793387999997151E-2</v>
+        <v>9.8789732000000186E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>2.051272917231084</v>
+        <v>2.0511991434192467</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>58.345362199</v>
+        <v>58.345154027</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.9192079999996565E-2</v>
+        <v>-8.9316430000003777E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.8163317095328146</v>
+        <v>-1.8188453437968488</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>58.886819529</v>
+        <v>58.886736966999997</v>
       </c>
       <c r="C312" s="5">
-        <v>0.54145733000000007</v>
+        <v>0.54158293999999785</v>
       </c>
       <c r="D312" s="5">
-        <v>11.722617592623831</v>
+        <v>11.725521373147817</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>58.935533188999997</v>
+        <v>58.935430068000002</v>
       </c>
       <c r="C313" s="5">
-        <v>4.8713659999997105E-2</v>
+        <v>4.8693101000004901E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.99721964932133478</v>
+        <v>0.99679827307828095</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>58.480449407000002</v>
+        <v>58.481176228000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.45508378199999555</v>
+        <v>-0.4542538399999998</v>
       </c>
       <c r="D314" s="5">
-        <v>-8.8824962077926664</v>
+        <v>-8.8669924186811411</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>58.418728733999998</v>
+        <v>58.418651177999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-6.1720673000003501E-2</v>
+        <v>-6.2525050000004967E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.2591625138318463</v>
+        <v>-1.2754604637314482</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>58.346454856999998</v>
+        <v>58.346439918000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.2273877000000653E-2</v>
+        <v>-7.2211259999996003E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.4745432137800329</v>
+        <v>-1.4732763070901989</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>58.279188513000001</v>
+        <v>58.279099588000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.7266343999996536E-2</v>
+        <v>-6.7340330000000392E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.3747149773850054</v>
+        <v>-1.3762177861978531</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.3357083989548073E-2</v>
+        <v>-4.3400911704272183E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>58.305998052</v>
+        <v>58.306212899000002</v>
       </c>
       <c r="C318" s="5">
-        <v>2.6809538999998495E-2</v>
+        <v>2.7113311000000806E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>0.55342172229544406</v>
+        <v>0.55970931201998475</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>58.173311376000001</v>
+        <v>58.173244341999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13268667599999873</v>
+        <v>-0.13296855700000521</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.6969121115282491</v>
+        <v>-2.7025599567811476</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>57.991740464999999</v>
+        <v>57.991660131000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.18157091100000144</v>
+        <v>-0.18158421099999345</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.6818152007118354</v>
+        <v>-3.6820844495473182</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>57.628520436000002</v>
+        <v>57.62836867</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.36322002899999717</v>
+        <v>-0.36329146100000287</v>
       </c>
       <c r="D321" s="5">
-        <v>-7.2623860903475723</v>
+        <v>-7.26377520632483</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>57.362400268000002</v>
+        <v>57.362226475</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.26612016800000049</v>
+        <v>-0.26614219500000047</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.4028281524089117</v>
+        <v>-5.4032779222367155</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>56.838477101000002</v>
+        <v>56.838172640000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.52392316699999952</v>
+        <v>-0.52405383499999658</v>
       </c>
       <c r="D323" s="5">
-        <v>-10.426115083449616</v>
+        <v>-10.428616172925221</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.320246326000003</v>
+        <v>57.320115852999997</v>
       </c>
       <c r="C324" s="5">
-        <v>0.48176922500000074</v>
+        <v>0.48194321299999388</v>
       </c>
       <c r="D324" s="5">
-        <v>10.659162405743604</v>
+        <v>10.663252975899805</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.257544979000002</v>
+        <v>57.257401418999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-6.2701347000000851E-2</v>
+        <v>-6.2714434000000097E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.3047847744900198</v>
+        <v>-1.3050584246843244</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.763392525999997</v>
+        <v>57.764471569999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.50584754699999479</v>
+        <v>0.50707015100000064</v>
       </c>
       <c r="D326" s="5">
-        <v>11.132127738069531</v>
+        <v>11.160386685804969</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.572667678999998</v>
+        <v>57.572727440000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.19072484699999848</v>
+        <v>-0.19174412999999646</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.891027232076627</v>
+        <v>-3.911371996111912</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>57.289971473999998</v>
+        <v>57.290029398999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.28269620500000059</v>
+        <v>-0.28269804100000329</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.7357466079792978</v>
+        <v>-5.7357770652379569</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>57.557158712000003</v>
+        <v>57.557048215000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.26718723800000532</v>
+        <v>0.26701881600000377</v>
       </c>
       <c r="D329" s="5">
-        <v>5.7423339686042407</v>
+        <v>5.7386150367387367</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.2389153305367939</v>
+        <v>-1.2389542359173222</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>57.689170361000002</v>
+        <v>57.689399567999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.13201164899999895</v>
+        <v>0.13235135299999712</v>
       </c>
       <c r="D330" s="5">
-        <v>2.7872757798757419</v>
+        <v>2.7945446307618527</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>57.815212238000001</v>
+        <v>57.814986812000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.12604187699999869</v>
+        <v>0.12558724400000187</v>
       </c>
       <c r="D331" s="5">
-        <v>2.6535496022941585</v>
+        <v>2.6438527309053717</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>58.283792691999999</v>
+        <v>58.283566092999997</v>
       </c>
       <c r="C332" s="5">
-        <v>0.46858045399999781</v>
+        <v>0.46857928099999668</v>
       </c>
       <c r="D332" s="5">
-        <v>10.171221941314412</v>
+        <v>10.171236776808978</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>58.303642584000002</v>
+        <v>58.303414130999997</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9849892000003422E-2</v>
+        <v>1.9848037999999235E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.40945412486605992</v>
+        <v>0.40941740451738706</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>58.778880827000002</v>
+        <v>58.778533400000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.47523824299999973</v>
+        <v>0.4751192690000039</v>
       </c>
       <c r="D334" s="5">
-        <v>10.231949600538393</v>
+        <v>10.229314087072927</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>59.025025044000003</v>
+        <v>59.024616975000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.24614421700000122</v>
+        <v>0.24608357500000011</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1425263811114563</v>
+        <v>5.1412612057140983</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>58.757853496000003</v>
+        <v>58.757716991999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.26717154800000031</v>
+        <v>-0.26689998300000184</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.2984899001557784</v>
+        <v>-5.2932731986915504</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>59.371380279999997</v>
+        <v>59.371244330000003</v>
       </c>
       <c r="C337" s="5">
-        <v>0.61352678399999405</v>
+        <v>0.61352733800000436</v>
       </c>
       <c r="D337" s="5">
-        <v>13.27515966267967</v>
+        <v>13.275204979175715</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>59.944357805000003</v>
+        <v>59.945905703999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.57297752500000598</v>
+        <v>0.5746613739999944</v>
       </c>
       <c r="D338" s="5">
-        <v>12.215796155284009</v>
+        <v>12.253657538663676</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>59.999884813000001</v>
+        <v>60.000324571999997</v>
       </c>
       <c r="C339" s="5">
-        <v>5.5527007999998546E-2</v>
+        <v>5.4418867999999065E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.1172516412166988</v>
+        <v>1.0948150483463426</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>60.497173265999997</v>
+        <v>60.497513367000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.49728845299999591</v>
+        <v>0.49718879500000668</v>
       </c>
       <c r="D340" s="5">
-        <v>10.411927789179254</v>
+        <v>10.409665401891498</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>61.024088409000001</v>
+        <v>61.023751328000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.52691514300000364</v>
+        <v>0.52623796099999964</v>
       </c>
       <c r="D341" s="5">
-        <v>10.967196571775585</v>
+        <v>10.952356141548281</v>
       </c>
       <c r="E341" s="5">
-        <v>6.0234552479345727</v>
+        <v>6.023073143102109</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>62.027789972999997</v>
+        <v>62.027950795000002</v>
       </c>
       <c r="C342" s="5">
-        <v>1.0037015639999964</v>
+        <v>1.0041994669999994</v>
       </c>
       <c r="D342" s="5">
-        <v>21.624224922943959</v>
+        <v>21.636071441134707</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>62.305589079999997</v>
+        <v>62.304746854999998</v>
       </c>
       <c r="C343" s="5">
-        <v>0.27779910699999988</v>
+        <v>0.27679605999999524</v>
       </c>
       <c r="D343" s="5">
-        <v>5.508727606211794</v>
+        <v>5.4883320269344171</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>62.587439244000002</v>
+        <v>62.587119094999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.28185016400000507</v>
+        <v>0.28237224000000083</v>
       </c>
       <c r="D344" s="5">
-        <v>5.5655259813500724</v>
+        <v>5.5761706878004524</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>63.061887372000001</v>
+        <v>63.061625513000003</v>
       </c>
       <c r="C345" s="5">
-        <v>0.4744481279999988</v>
+        <v>0.47450641800000426</v>
       </c>
       <c r="D345" s="5">
-        <v>9.4856953190165516</v>
+        <v>9.4869603053872495</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>63.472169635</v>
+        <v>63.471599030999997</v>
       </c>
       <c r="C346" s="5">
-        <v>0.41028226299999915</v>
+        <v>0.40997351799999393</v>
       </c>
       <c r="D346" s="5">
-        <v>8.0927463345939366</v>
+        <v>8.0864717994979962</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>63.924822720999998</v>
+        <v>63.924484110999998</v>
       </c>
       <c r="C347" s="5">
-        <v>0.45265308599999798</v>
+        <v>0.45288508000000149</v>
       </c>
       <c r="D347" s="5">
-        <v>8.9016002916616053</v>
+        <v>8.9064262895442781</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>63.980195299000002</v>
+        <v>63.980162356000001</v>
       </c>
       <c r="C348" s="5">
-        <v>5.5372578000003614E-2</v>
+        <v>5.5678245000002846E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.0444233133842573</v>
+        <v>1.0502219627417153</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>64.197901794000003</v>
+        <v>64.197597103999996</v>
       </c>
       <c r="C349" s="5">
-        <v>0.21770649500000161</v>
+        <v>0.21743474799999518</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1605517601622344</v>
+        <v>4.1552631765440218</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>63.742165124000003</v>
+        <v>63.743394856000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.45573667000000029</v>
+        <v>-0.45420224799999431</v>
       </c>
       <c r="D350" s="5">
-        <v>-8.1938609362062991</v>
+        <v>-8.1673748476053127</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>64.501547266000003</v>
+        <v>64.504360603999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.75938214199999976</v>
+        <v>0.76096574799999672</v>
       </c>
       <c r="D351" s="5">
-        <v>15.270946525601591</v>
+        <v>15.304597016170597</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>64.851161567999995</v>
+        <v>64.851358357999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.34961430199999199</v>
+        <v>0.34699775400000021</v>
       </c>
       <c r="D352" s="5">
-        <v>6.7017444132833059</v>
+        <v>6.6497960916410914</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>65.191032960000001</v>
+        <v>65.190324856000004</v>
       </c>
       <c r="C353" s="5">
-        <v>0.33987139200000627</v>
+        <v>0.33896649800000489</v>
       </c>
       <c r="D353" s="5">
-        <v>6.4734286374682481</v>
+        <v>6.4556747886489019</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8283601765126045</v>
+        <v>6.8277898970924511</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>65.476585460999999</v>
+        <v>65.475884824000005</v>
       </c>
       <c r="C354" s="5">
-        <v>0.28555250099999796</v>
+        <v>0.28555996800000116</v>
       </c>
       <c r="D354" s="5">
-        <v>5.3847887053278143</v>
+        <v>5.3849928313929984</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>65.927636421000003</v>
+        <v>65.926347387000007</v>
       </c>
       <c r="C355" s="5">
-        <v>0.45105096000000344</v>
+        <v>0.45046256300000209</v>
       </c>
       <c r="D355" s="5">
-        <v>8.5869896436768123</v>
+        <v>8.5754559512941864</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>66.105300597999999</v>
+        <v>66.104810959999995</v>
       </c>
       <c r="C356" s="5">
-        <v>0.17766417699999693</v>
+        <v>0.17846357299998772</v>
       </c>
       <c r="D356" s="5">
-        <v>3.2821666673617633</v>
+        <v>3.2972207013337362</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>66.511479369</v>
+        <v>66.510877707999995</v>
       </c>
       <c r="C357" s="5">
-        <v>0.40617877100000044</v>
+        <v>0.40606674800000064</v>
       </c>
       <c r="D357" s="5">
-        <v>7.6276552172832579</v>
+        <v>7.6255383583409664</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>66.456131850000006</v>
+        <v>66.454840601000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.534751899999435E-2</v>
+        <v>-5.6037106999994535E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.99402217473256727</v>
+        <v>-1.0063586652048651</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>66.952787448999999</v>
+        <v>66.954331166000003</v>
       </c>
       <c r="C359" s="5">
-        <v>0.49665559899999323</v>
+        <v>0.49949056500000211</v>
       </c>
       <c r="D359" s="5">
-        <v>9.346086313827783</v>
+        <v>9.4018497353557606</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>67.294199770000006</v>
+        <v>67.293743230999993</v>
       </c>
       <c r="C360" s="5">
-        <v>0.34141232100000707</v>
+        <v>0.33941206499999055</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2937292123465882</v>
+        <v>6.2556733705875223</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>67.951707783000003</v>
+        <v>67.951028554999994</v>
       </c>
       <c r="C361" s="5">
-        <v>0.6575080129999975</v>
+        <v>0.65728532400000006</v>
       </c>
       <c r="D361" s="5">
-        <v>12.375830781322472</v>
+        <v>12.371500060727648</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>67.966927878999996</v>
+        <v>67.967669141000002</v>
       </c>
       <c r="C362" s="5">
-        <v>1.5220095999993077E-2</v>
+        <v>1.6640586000008284E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.26911217373948304</v>
+        <v>0.29426517057522528</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.854506533999995</v>
+        <v>67.859745219000004</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.11242134500000134</v>
+        <v>-0.10792392199999767</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.9669136028738432</v>
+        <v>-1.8888926997211009</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>67.964168044000004</v>
+        <v>67.964250160999995</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10966151000000934</v>
+        <v>0.10450494199999127</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9566841002552682</v>
+        <v>1.863749993804209</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>68.041493889999998</v>
+        <v>68.040537575000002</v>
       </c>
       <c r="C365" s="5">
-        <v>7.7325845999993703E-2</v>
+        <v>7.6287414000006493E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.3738691152948457</v>
+        <v>1.3553033190124353</v>
       </c>
       <c r="E365" s="5">
-        <v>4.372473943999311</v>
+        <v>4.372140690042392</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.030598815999994</v>
+        <v>68.029170210999993</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.0895074000004001E-2</v>
+        <v>-1.1367364000008706E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.19197963013777297</v>
+        <v>-0.20029691253011794</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>67.865654841999998</v>
+        <v>67.864037745999994</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.16494397399999627</v>
+        <v>-0.16513246499999923</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.870980754101915</v>
+        <v>-2.8742774690160733</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>67.819182830000003</v>
+        <v>67.818301930000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.6472011999995289E-2</v>
+        <v>-4.5735815999989882E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.81863006201925437</v>
+        <v>-0.80572872369691906</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>63.273465711</v>
+        <v>63.271931355</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.5457171190000025</v>
+        <v>-4.5463705750000045</v>
       </c>
       <c r="D369" s="5">
-        <v>-56.506050609480532</v>
+        <v>-56.511927561396206</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>62.756696075999997</v>
+        <v>62.754114543</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.51676963500000284</v>
+        <v>-0.51781681199999952</v>
       </c>
       <c r="D370" s="5">
-        <v>-9.3722117087029488</v>
+        <v>-9.3905745192000563</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>62.497387158999999</v>
+        <v>62.500464049999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.25930891699999847</v>
+        <v>-0.25365049300000209</v>
       </c>
       <c r="D371" s="5">
-        <v>-4.8472211153985034</v>
+        <v>-4.7439804922121187</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>61.401383547999998</v>
+        <v>61.400739119999997</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.0960036110000004</v>
+        <v>-1.0997249300000007</v>
       </c>
       <c r="D372" s="5">
-        <v>-19.128489901859545</v>
+        <v>-19.186431193764275</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>61.612897117999999</v>
+        <v>61.612945945</v>
       </c>
       <c r="C373" s="5">
-        <v>0.21151357000000104</v>
+        <v>0.21220682500000265</v>
       </c>
       <c r="D373" s="5">
-        <v>4.2129473105152915</v>
+        <v>4.2270643711245004</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>61.791205042999998</v>
+        <v>61.792805115999997</v>
       </c>
       <c r="C374" s="5">
-        <v>0.17830792499999859</v>
+        <v>0.17985917099999682</v>
       </c>
       <c r="D374" s="5">
-        <v>3.5286173164035484</v>
+        <v>3.5598073414781162</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>62.195396316999997</v>
+        <v>62.204283896</v>
       </c>
       <c r="C375" s="5">
-        <v>0.40419127399999866</v>
+        <v>0.41147878000000304</v>
       </c>
       <c r="D375" s="5">
-        <v>8.1381402630712465</v>
+        <v>8.2900637356044804</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>62.371787275000003</v>
+        <v>62.371976009999997</v>
       </c>
       <c r="C376" s="5">
-        <v>0.17639095800000604</v>
+        <v>0.16769211399999762</v>
       </c>
       <c r="D376" s="5">
-        <v>3.4568839639877558</v>
+        <v>3.2833939391519129</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>62.888867417</v>
+        <v>62.886805629999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.51708014199999752</v>
+        <v>0.51482962000000043</v>
       </c>
       <c r="D377" s="5">
-        <v>10.414729651333721</v>
+        <v>10.367290956094589</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.5727709349386778</v>
+        <v>-7.5745020963703062</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>62.466339998000002</v>
+        <v>62.462060047000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.42252741899999791</v>
+        <v>-0.42474558299999643</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.7710112904217477</v>
+        <v>-7.8105505835686202</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>61.797065140999997</v>
+        <v>61.793728438999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.66927485700000489</v>
+        <v>-0.66833160800000257</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.125782019232933</v>
+        <v>-12.110466845137491</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>63.116647006000001</v>
+        <v>63.114573415000002</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3195818650000035</v>
+        <v>1.3208449760000036</v>
       </c>
       <c r="D380" s="5">
-        <v>28.858428944445926</v>
+        <v>28.891125161380018</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>63.572335355</v>
+        <v>63.570339484000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.45568834899999899</v>
+        <v>0.45576606899999916</v>
       </c>
       <c r="D381" s="5">
-        <v>9.0161787424255291</v>
+        <v>9.018086216989607</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>63.978488098</v>
+        <v>63.972671429999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.40615274299999982</v>
+        <v>0.40233194599999678</v>
       </c>
       <c r="D382" s="5">
-        <v>7.9418074939220817</v>
+        <v>7.8647330186638165</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>63.839885887000001</v>
+        <v>63.845516338000003</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.13860221099999848</v>
+        <v>-0.12715509199999531</v>
       </c>
       <c r="D383" s="5">
-        <v>-2.5689125043288019</v>
+        <v>-2.3592735659622166</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>63.997525510000003</v>
+        <v>63.997976322</v>
       </c>
       <c r="C384" s="5">
-        <v>0.15763962300000145</v>
+        <v>0.1524599839999965</v>
       </c>
       <c r="D384" s="5">
-        <v>3.003732206950338</v>
+        <v>2.9034780066087063</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>63.871533731</v>
+        <v>63.874919601000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.12599177900000313</v>
+        <v>-0.12305672099999754</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.3370242356555493</v>
+        <v>-2.2831403898470159</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>64.090921613000006</v>
+        <v>64.097270877</v>
       </c>
       <c r="C386" s="5">
-        <v>0.21938788200000658</v>
+        <v>0.22235127599999771</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2005620654453013</v>
+        <v>4.2581621902625155</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>64.929686360000005</v>
+        <v>64.943030557</v>
       </c>
       <c r="C387" s="5">
-        <v>0.83876474699999903</v>
+        <v>0.84575968000000046</v>
       </c>
       <c r="D387" s="5">
-        <v>16.885721033680756</v>
+        <v>17.035105103169613</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>65.206898620000004</v>
+        <v>65.208117720999994</v>
       </c>
       <c r="C388" s="5">
-        <v>0.27721225999999888</v>
+        <v>0.26508716399999344</v>
       </c>
       <c r="D388" s="5">
-        <v>5.2453401806615618</v>
+        <v>5.009685404886155</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>65.568134083000004</v>
+        <v>65.562270921000007</v>
       </c>
       <c r="C389" s="5">
-        <v>0.36123546299999987</v>
+        <v>0.35415320000001316</v>
       </c>
       <c r="D389" s="5">
-        <v>6.8541419641394485</v>
+        <v>6.715594229630395</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2603194747243167</v>
+        <v>4.2544143627541553</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>65.393676176</v>
+        <v>65.381991622000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.1744579070000043</v>
+        <v>-0.18027929900000572</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.1465421114250214</v>
+        <v>-3.2502413000640828</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>66.123865397000003</v>
+        <v>66.114306303999996</v>
       </c>
       <c r="C391" s="5">
-        <v>0.73018922100000339</v>
+        <v>0.73231468199999483</v>
       </c>
       <c r="D391" s="5">
-        <v>14.253567434591474</v>
+        <v>14.30036009904072</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>66.501374612000006</v>
+        <v>66.497364806999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.37750921500000345</v>
+        <v>0.38305850300000088</v>
       </c>
       <c r="D392" s="5">
-        <v>7.0702142040489857</v>
+        <v>7.1785497153301847</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>66.985971274999997</v>
+        <v>66.986114348000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.48459666299999071</v>
+        <v>0.48874954100000423</v>
       </c>
       <c r="D393" s="5">
-        <v>9.103538784368471</v>
+        <v>9.1853109893966778</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>67.190450573000007</v>
+        <v>67.176591169000005</v>
       </c>
       <c r="C394" s="5">
-        <v>0.20447929800000963</v>
+        <v>0.19047682100000429</v>
       </c>
       <c r="D394" s="5">
-        <v>3.7252128419383634</v>
+        <v>3.4661066620462533</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>67.35553256</v>
+        <v>67.366095190999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.16508198699999355</v>
+        <v>0.18950402199999417</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9884805049547714</v>
+        <v>3.4381990753479696</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>68.092474253999995</v>
+        <v>68.099775174000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.7369416939999951</v>
+        <v>0.73367998300000181</v>
       </c>
       <c r="D396" s="5">
-        <v>13.948888042012086</v>
+        <v>13.881096982902497</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>68.412641094999998</v>
+        <v>68.417308274000007</v>
       </c>
       <c r="C397" s="5">
-        <v>0.32016684100000248</v>
+        <v>0.31753310000000567</v>
       </c>
       <c r="D397" s="5">
-        <v>5.7905557849115885</v>
+        <v>5.7410621648541493</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>68.869500638000005</v>
+        <v>68.886574015999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.45685954300000731</v>
+        <v>0.46926574199999038</v>
       </c>
       <c r="D398" s="5">
-        <v>8.3145814373859714</v>
+        <v>8.5483505612465862</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>69.191873431000005</v>
+        <v>69.216649567000005</v>
       </c>
       <c r="C399" s="5">
-        <v>0.32237279299999955</v>
+        <v>0.33007555100000729</v>
       </c>
       <c r="D399" s="5">
-        <v>5.7640001439356991</v>
+        <v>5.9038738929350298</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>69.375718790999997</v>
+        <v>69.389990483000005</v>
       </c>
       <c r="C400" s="5">
-        <v>0.1838453599999923</v>
+        <v>0.17334091600000079</v>
       </c>
       <c r="D400" s="5">
-        <v>3.2354544013408759</v>
+        <v>3.0469290943104799</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>69.786575413999998</v>
+        <v>69.763834646000007</v>
       </c>
       <c r="C401" s="5">
-        <v>0.41085662300000081</v>
+        <v>0.37384416300000112</v>
       </c>
       <c r="D401" s="5">
-        <v>7.3427444149313015</v>
+        <v>6.6601508449067204</v>
       </c>
       <c r="E401" s="5">
-        <v>6.4336760379059221</v>
+        <v>6.4085085308632994</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>70.211342756999997</v>
+        <v>70.180191054999995</v>
       </c>
       <c r="C402" s="5">
-        <v>0.42476734299999919</v>
+        <v>0.41635640899998805</v>
       </c>
       <c r="D402" s="5">
-        <v>7.5535379529232616</v>
+        <v>7.4015194478493029</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>70.536607056999998</v>
+        <v>70.501953317000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.32526430000000062</v>
+        <v>0.32176226200000713</v>
       </c>
       <c r="D403" s="5">
-        <v>5.7030308455241485</v>
+        <v>5.6426390430666773</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>71.088720393000003</v>
+        <v>71.091067674000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.55211333600000501</v>
+        <v>0.5891143569999997</v>
       </c>
       <c r="D404" s="5">
-        <v>9.8078979096072558</v>
+        <v>10.50111094637538</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>71.300928814000002</v>
+        <v>71.309819035999993</v>
       </c>
       <c r="C405" s="5">
-        <v>0.2122084209999997</v>
+        <v>0.2187513619999919</v>
       </c>
       <c r="D405" s="5">
-        <v>3.6415464139986531</v>
+        <v>3.7556061149772058</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>71.699559233000002</v>
+        <v>71.680609822999998</v>
       </c>
       <c r="C406" s="5">
-        <v>0.39863041899999985</v>
+        <v>0.37079078700000423</v>
       </c>
       <c r="D406" s="5">
-        <v>6.9191710594357803</v>
+        <v>6.4212327071363484</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>72.249200998000006</v>
+        <v>72.266229242999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.54964176500000406</v>
+        <v>0.58561942000000045</v>
       </c>
       <c r="D407" s="5">
-        <v>9.5970217625863885</v>
+        <v>10.256559277838907</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>72.480206652000007</v>
+        <v>72.495947650999994</v>
       </c>
       <c r="C408" s="5">
-        <v>0.2310056540000005</v>
+        <v>0.22971840799999654</v>
       </c>
       <c r="D408" s="5">
-        <v>3.9050107602400796</v>
+        <v>3.8819377462609772</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>72.904461557000005</v>
+        <v>72.912096472000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.42425490499999796</v>
+        <v>0.41614882100000727</v>
       </c>
       <c r="D409" s="5">
-        <v>7.2546688960220651</v>
+        <v>7.1100582738838014</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>73.639483018999996</v>
+        <v>73.669396769000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.73502146199999174</v>
+        <v>0.75730029700000046</v>
       </c>
       <c r="D410" s="5">
-        <v>12.792309561989779</v>
+        <v>13.201018456760028</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>74.182220153000003</v>
+        <v>74.218568082000004</v>
       </c>
       <c r="C411" s="5">
-        <v>0.54273713400000645</v>
+        <v>0.54917131300000221</v>
       </c>
       <c r="D411" s="5">
-        <v>9.2116961376970341</v>
+        <v>9.3214766110578893</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>74.584882200999999</v>
+        <v>74.613582109000006</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40266204799999628</v>
+        <v>0.39501402700000199</v>
       </c>
       <c r="D412" s="5">
-        <v>6.7116351662505291</v>
+        <v>6.577083552807772</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>75.038331339999999</v>
+        <v>74.997359162999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.45344913899999995</v>
+        <v>0.38377705399999229</v>
       </c>
       <c r="D413" s="5">
-        <v>7.5445277645667996</v>
+        <v>6.3498711160009158</v>
       </c>
       <c r="E413" s="5">
-        <v>7.5254529898402645</v>
+        <v>7.501773008258894</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>75.123264595999999</v>
+        <v>75.065922998999994</v>
       </c>
       <c r="C414" s="5">
-        <v>8.4933255999999346E-2</v>
+        <v>6.8563835999995604E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.3667252844774991</v>
+        <v>1.1025930774735793</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>75.441283308999999</v>
+        <v>75.382920118000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.31801871300000073</v>
+        <v>0.31699711900000693</v>
       </c>
       <c r="D415" s="5">
-        <v>5.1999123989428853</v>
+        <v>5.1868702702629221</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>75.475738230999994</v>
+        <v>75.484309049999993</v>
       </c>
       <c r="C416" s="5">
-        <v>3.4454921999994781E-2</v>
+        <v>0.10138893199999188</v>
       </c>
       <c r="D416" s="5">
-        <v>0.54943288668449775</v>
+        <v>1.625975556728676</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>75.406387968000004</v>
+        <v>75.425596060999993</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.9350262999989809E-2</v>
+        <v>-5.8712988999999993E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.0970550048984395</v>
+        <v>-0.92939789992855237</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>75.504012161000006</v>
+        <v>75.480785854999993</v>
       </c>
       <c r="C418" s="5">
-        <v>9.7624193000001469E-2</v>
+        <v>5.5189794000000347E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>1.5646791695572038</v>
+        <v>0.88159637243625522</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>75.824681252000005</v>
+        <v>75.846591259999997</v>
       </c>
       <c r="C419" s="5">
-        <v>0.32066909099999918</v>
+        <v>0.36580540500000325</v>
       </c>
       <c r="D419" s="5">
-        <v>5.2172048791691461</v>
+        <v>5.973151507274399</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>76.077502354000003</v>
+        <v>76.102744361000006</v>
       </c>
       <c r="C420" s="5">
-        <v>0.25282110199999863</v>
+        <v>0.25615310100000954</v>
       </c>
       <c r="D420" s="5">
-        <v>4.0753389530977735</v>
+        <v>4.128835611770465</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>76.270631350000002</v>
+        <v>76.279768559999994</v>
       </c>
       <c r="C421" s="5">
-        <v>0.19312899599999866</v>
+        <v>0.17702419899998745</v>
       </c>
       <c r="D421" s="5">
-        <v>3.0891936972823775</v>
+        <v>2.8273352054791978</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>76.308799472000004</v>
+        <v>76.351742540000004</v>
       </c>
       <c r="C422" s="5">
-        <v>3.8168122000001858E-2</v>
+        <v>7.1973980000009874E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>0.60217175689580849</v>
+        <v>1.1381576601980026</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>76.188602450000005</v>
+        <v>76.237153243999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.12019702199999927</v>
+        <v>-0.11458929600000545</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8738783216177946</v>
+        <v>-1.7861775619418041</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>76.409752057000006</v>
+        <v>76.455753592999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.22114960700000097</v>
+        <v>0.21860034899999903</v>
       </c>
       <c r="D424" s="5">
-        <v>3.5393414085257646</v>
+        <v>3.4956335824916529</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>76.390102737000007</v>
+        <v>76.328522356999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.9649319999999193E-2</v>
+        <v>-0.12723123600000008</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.308152590079247</v>
+        <v>-1.9787628392340162</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8014411739449621</v>
+        <v>1.7749467566009036</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>76.633938392999994</v>
+        <v>76.549829732999996</v>
       </c>
       <c r="C426" s="5">
-        <v>0.24383565599998747</v>
+        <v>0.22130737599999861</v>
       </c>
       <c r="D426" s="5">
-        <v>3.8983419213542092</v>
+        <v>3.5353102118094615</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>76.643448828000004</v>
+        <v>76.559018754999997</v>
       </c>
       <c r="C427" s="5">
-        <v>9.5104350000099203E-3</v>
+        <v>9.1890220000010459E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>0.14902424713392204</v>
+        <v>0.14414283438792808</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>76.568917796999997</v>
+        <v>76.587575729999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-7.4531031000006465E-2</v>
+        <v>2.8556975000000762E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.1607050388098283</v>
+        <v>0.44852664962142796</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>76.715025232000002</v>
+        <v>76.744807405000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.14610743500000467</v>
+        <v>0.15723167500000557</v>
       </c>
       <c r="D429" s="5">
-        <v>2.3140036293520572</v>
+        <v>2.4915670325127204</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>76.901197781999997</v>
+        <v>76.878174779999995</v>
       </c>
       <c r="C430" s="5">
-        <v>0.18617254999999489</v>
+        <v>0.13336737499999174</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9513543809358556</v>
+        <v>2.1054115361059278</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>76.403168656000005</v>
+        <v>76.427683975999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.49802912599999161</v>
+        <v>-0.45049080399999752</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.5005408338960855</v>
+        <v>-6.8095040023382625</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>76.169734970999997</v>
+        <v>76.201139303000005</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.2334336850000085</v>
+        <v>-0.22654467299999226</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.6053591880333413</v>
+        <v>-3.4995839416030683</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>76.222865013000003</v>
+        <v>76.235256691000004</v>
       </c>
       <c r="C433" s="5">
-        <v>5.3130042000006483E-2</v>
+        <v>3.4117387999998527E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.84024464263006138</v>
+        <v>0.53859868300101255</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>75.688167445000005</v>
+        <v>75.739365647</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.53469756799999857</v>
+        <v>-0.49589104400000394</v>
       </c>
       <c r="D434" s="5">
-        <v>-8.1006036467544114</v>
+        <v>-7.5324060575153844</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>75.502438162000004</v>
+        <v>75.557701141999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.18572928300000058</v>
+        <v>-0.18166450500000053</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.9052310764542844</v>
+        <v>-2.8405895452612961</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>75.234133611000004</v>
+        <v>75.287958348999993</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.26830455099999995</v>
+        <v>-0.26974279300000603</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.1819401647243071</v>
+        <v>-4.2009041332173869</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>74.937414173999997</v>
+        <v>74.863790238999997</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.29671943700000725</v>
+        <v>-0.42416810999999655</v>
       </c>
       <c r="D437" s="5">
-        <v>-4.6314130160770244</v>
+        <v>-6.5551243969526274</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.9016711732950609</v>
+        <v>-1.9189839823562038</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>75.513105714000005</v>
+        <v>75.837014128999996</v>
       </c>
       <c r="C438" s="5">
-        <v>0.57569154000000822</v>
+        <v>0.97322388999999987</v>
       </c>
       <c r="D438" s="5">
-        <v>9.6184234803726945</v>
+        <v>16.765078167434645</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>75.726100764999998</v>
+        <v>75.550561731000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.21299505099999294</v>
+        <v>-0.28645239799999445</v>
       </c>
       <c r="D439" s="5">
-        <v>3.4377706562052524</v>
+        <v>-4.4396643576542383</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>75.568266817999998</v>
+        <v>75.393200910000004</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.15783394700000031</v>
+        <v>-0.15736082099999749</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.4726554232022413</v>
+        <v>-2.4709904962322393</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>75.529826087999993</v>
+        <v>75.372765756999996</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.8440730000004919E-2</v>
+        <v>-2.0435153000008199E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.60872159296082584</v>
+        <v>-0.32477278542722976</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>75.819324105000007</v>
+        <v>75.689800191000003</v>
       </c>
       <c r="C442" s="5">
-        <v>0.28949801700001387</v>
+        <v>0.31703443400000708</v>
       </c>
       <c r="D442" s="5">
-        <v>4.6976867693235169</v>
+        <v>5.1658858665324603</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>75.992908905999997</v>
+        <v>75.904996620000006</v>
       </c>
       <c r="C443" s="5">
-        <v>0.17358480099998985</v>
+        <v>0.21519642900000235</v>
       </c>
       <c r="D443" s="5">
-        <v>2.7822038572898222</v>
+        <v>3.4656231901495138</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>75.680594475000007</v>
+        <v>75.814710853999998</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.31231443099999012</v>
+        <v>-9.0285766000008039E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-4.8217776189496302</v>
+        <v>-1.4180481598975336</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>77.449328734999995</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.6346178809999969</v>
+      </c>
+      <c r="D445" s="5">
+        <v>29.172510550530141</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>