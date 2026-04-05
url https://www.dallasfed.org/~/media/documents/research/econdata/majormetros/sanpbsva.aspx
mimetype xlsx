--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{35D90334-43DF-4D55-9218-2958F4862B5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5716617F-640C-4AAF-9E4A-002292E09BA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0123E92E-65A7-49C6-B9C0-6608C1A0ED23}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5E7A6E1F-7D5D-466F-AA6F-CC56CC008637}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A6B1EC9-06E2-4B0C-A2E8-9FF213F3FBAE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59214BAF-1694-4B8C-9177-54064E2655DE}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.400278622000002</v>
+        <v>44.400278624000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>43.990682390000003</v>
+        <v>43.990682386000003</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.40959623199999839</v>
+        <v>-0.40959623799999889</v>
       </c>
       <c r="D7" s="5">
-        <v>-10.525343169539237</v>
+        <v>-10.525343315532931</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.518119052999999</v>
+        <v>44.518119044000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.52743666299999603</v>
+        <v>0.52743665799999917</v>
       </c>
       <c r="D8" s="5">
-        <v>15.375419272167168</v>
+        <v>15.375419118160005</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.754837803000001</v>
+        <v>44.754837780999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.23671875000000142</v>
+        <v>0.23671873699999679</v>
       </c>
       <c r="D9" s="5">
-        <v>6.5707866883223609</v>
+        <v>6.5707863182205228</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>45.569456588999998</v>
+        <v>45.569456578999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.81461878599999693</v>
+        <v>0.81461879799999792</v>
       </c>
       <c r="D10" s="5">
-        <v>24.167045098410057</v>
+        <v>24.167045503872629</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.346084793000003</v>
+        <v>46.346084771999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.77662820400000498</v>
+        <v>0.77662819300000052</v>
       </c>
       <c r="D11" s="5">
-        <v>22.481480145821251</v>
+        <v>22.481479802381866</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>47.212002271999999</v>
+        <v>47.212002306000002</v>
       </c>
       <c r="C12" s="5">
-        <v>0.8659174789999966</v>
+        <v>0.86591753400000471</v>
       </c>
       <c r="D12" s="5">
-        <v>24.874111117737851</v>
+        <v>24.874112875868491</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>48.022190621</v>
+        <v>48.022190614000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.81018834900000058</v>
+        <v>0.81018830800000075</v>
       </c>
       <c r="D13" s="5">
-        <v>22.65198341223671</v>
+        <v>22.65198213775259</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>48.881947312999998</v>
+        <v>48.881947306999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.85975669199999771</v>
+        <v>0.85975669299999424</v>
       </c>
       <c r="D14" s="5">
-        <v>23.730957941324494</v>
+        <v>23.730957975505575</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>49.056101666000004</v>
+        <v>49.056101669999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.17415435300000581</v>
+        <v>0.17415436299999953</v>
       </c>
       <c r="D15" s="5">
-        <v>4.3600829406476693</v>
+        <v>4.3600831964764941</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>49.876029406999997</v>
+        <v>49.876029428000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.81992774099999366</v>
+        <v>0.81992775800000572</v>
       </c>
       <c r="D16" s="5">
-        <v>22.007371032068978</v>
+        <v>22.007371529134232</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>49.918808810000002</v>
+        <v>49.918808828000003</v>
       </c>
       <c r="C17" s="5">
-        <v>4.2779403000004379E-2</v>
+        <v>4.2779400000000578E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>1.0341269859722724</v>
+        <v>1.0341269126716623</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.684538981000003</v>
+        <v>49.684538989000004</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.23426982899999871</v>
+        <v>-0.23426983899999954</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.488509654694651</v>
+        <v>-5.4885098810342097</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>50.085738738000003</v>
+        <v>50.085738739999996</v>
       </c>
       <c r="C19" s="5">
-        <v>0.40119975700000055</v>
+        <v>0.40119975099999294</v>
       </c>
       <c r="D19" s="5">
-        <v>10.132077716077315</v>
+        <v>10.132077556053719</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>50.498151352000001</v>
+        <v>50.498151350999997</v>
       </c>
       <c r="C20" s="5">
-        <v>0.41241261399999729</v>
+        <v>0.4124126110000006</v>
       </c>
       <c r="D20" s="5">
-        <v>10.340958097422948</v>
+        <v>10.340958018329417</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>48.403608484000003</v>
+        <v>48.403608429999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0945428679999978</v>
+        <v>-2.0945429209999986</v>
       </c>
       <c r="D21" s="5">
-        <v>-39.851179187000575</v>
+        <v>-39.851179977945442</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>48.258876739999998</v>
+        <v>48.258876737000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.14473174400000488</v>
+        <v>-0.14473169299999711</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.5296983351265188</v>
+        <v>-3.5296971156013046</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>48.220279087000002</v>
+        <v>48.220279068000004</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.8597652999996512E-2</v>
+        <v>-3.8597668999997836E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.95555436005346772</v>
+        <v>-0.95555475448061422</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.109498481999999</v>
+        <v>49.109498520000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.8892193949999978</v>
+        <v>0.88921945199999897</v>
       </c>
       <c r="D24" s="5">
-        <v>24.517201881929097</v>
+        <v>24.517203626872398</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.474822498000002</v>
+        <v>49.474822482999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.36532401600000242</v>
+        <v>0.36532396299999448</v>
       </c>
       <c r="D25" s="5">
-        <v>9.3012046789391789</v>
+        <v>9.3012032663754027</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>49.339959235999999</v>
+        <v>49.339959225000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.1348632620000032</v>
+        <v>-0.13486325799999577</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.2224776958927337</v>
+        <v>-3.22247760270572</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>49.600848349000003</v>
+        <v>49.600848354</v>
       </c>
       <c r="C27" s="5">
-        <v>0.26088911300000461</v>
+        <v>0.26088912899999883</v>
       </c>
       <c r="D27" s="5">
-        <v>6.5329168444909991</v>
+        <v>6.5329172583683093</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>49.520034359999997</v>
+        <v>49.520034389000003</v>
       </c>
       <c r="C28" s="5">
-        <v>-8.0813989000006359E-2</v>
+        <v>-8.0813964999997268E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.9377183261396924</v>
+        <v>-1.9377177556324954</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>49.607814928000003</v>
+        <v>49.607814959000002</v>
       </c>
       <c r="C29" s="5">
-        <v>8.7780568000006554E-2</v>
+        <v>8.7780569999999614E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>2.1480144380881194</v>
+        <v>2.1480144862366046</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.62299940526164832</v>
+        <v>-0.62299937899471525</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>49.351712366999998</v>
+        <v>49.351712391</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.25610256100000584</v>
+        <v>-0.25610256800000286</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.0221434288428632</v>
+        <v>-6.0221435851425698</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>49.542839626000003</v>
+        <v>49.542839641</v>
       </c>
       <c r="C31" s="5">
-        <v>0.19112725900000527</v>
+        <v>0.19112725000000097</v>
       </c>
       <c r="D31" s="5">
-        <v>4.7475876559136765</v>
+        <v>4.7475874252127959</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>50.056919987999997</v>
+        <v>50.056919993000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.5140803619999943</v>
+        <v>0.51408035200000057</v>
       </c>
       <c r="D32" s="5">
-        <v>13.187571919313722</v>
+        <v>13.187571643749463</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>50.430186411999998</v>
+        <v>50.430186313</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37326642400000054</v>
+        <v>0.37326631999999904</v>
       </c>
       <c r="D33" s="5">
-        <v>9.3244737814655032</v>
+        <v>9.3244710750337809</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>50.953829235999997</v>
+        <v>50.953829222000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.52364282399999951</v>
+        <v>0.52364290900000299</v>
       </c>
       <c r="D34" s="5">
-        <v>13.197033391668111</v>
+        <v>13.197035685064741</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>51.350142271000003</v>
+        <v>51.350142222000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.3963130350000057</v>
+        <v>0.39631299999999925</v>
       </c>
       <c r="D35" s="5">
-        <v>9.7432675713160712</v>
+        <v>9.7432666765027811</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>51.609577934000001</v>
+        <v>51.609577948999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.25943566299999787</v>
+        <v>0.25943572699999606</v>
       </c>
       <c r="D36" s="5">
-        <v>6.2340832460168194</v>
+        <v>6.2340848329967002</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>51.884037384999999</v>
+        <v>51.884037374000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.27445945099999847</v>
+        <v>0.27445942500000342</v>
       </c>
       <c r="D37" s="5">
-        <v>6.57159711562878</v>
+        <v>6.5715964728039866</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>52.049445818000002</v>
+        <v>52.049445814999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.16540843300000319</v>
+        <v>0.16540844099999674</v>
       </c>
       <c r="D38" s="5">
-        <v>3.8934468489910667</v>
+        <v>3.8934470414518252</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.657202167000001</v>
+        <v>52.657202210000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.60775634899999886</v>
+        <v>0.60775639500000267</v>
       </c>
       <c r="D39" s="5">
-        <v>14.947635533821035</v>
+        <v>14.947636739723169</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>52.692808442999997</v>
+        <v>52.692808478000003</v>
       </c>
       <c r="C40" s="5">
-        <v>3.5606275999995773E-2</v>
+        <v>3.5606268000002217E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.81445260611798798</v>
+        <v>0.81445242177877741</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>53.064900522000002</v>
+        <v>53.064900698999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.37209207900000507</v>
+        <v>0.3720922209999955</v>
       </c>
       <c r="D41" s="5">
-        <v>8.8108232810919951</v>
+        <v>8.8108267691022988</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9688326305392678</v>
+        <v>6.9688329204929067</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>53.675346009999998</v>
+        <v>53.675345997999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.61044548799999632</v>
+        <v>0.61044529899999844</v>
       </c>
       <c r="D42" s="5">
-        <v>14.712297950491561</v>
+        <v>14.712293051214932</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>54.399279587999999</v>
+        <v>54.399279579000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.72393357800000047</v>
+        <v>0.72393358100000427</v>
       </c>
       <c r="D43" s="5">
-        <v>17.440947790201335</v>
+        <v>17.440947872113831</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>54.387082419000002</v>
+        <v>54.387082415000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-1.2197168999996677E-2</v>
+        <v>-1.2197163999999816E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.26872721000040789</v>
+        <v>-0.26872710002101563</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>55.976215559000003</v>
+        <v>55.976215398000001</v>
       </c>
       <c r="C45" s="5">
-        <v>1.5891331400000013</v>
+        <v>1.5891329829999989</v>
       </c>
       <c r="D45" s="5">
-        <v>41.28408980498115</v>
+        <v>41.284085053301055</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>55.698992693000001</v>
+        <v>55.698992631000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.27722286600000245</v>
+        <v>-0.27722276699999782</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.7837762973340423</v>
+        <v>-5.7837743039874763</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>55.649618023000002</v>
+        <v>55.649617892999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.9374669999998844E-2</v>
+        <v>-4.937473800000447E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.0585754125160163</v>
+        <v>-1.0585768644839511</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>55.338829685</v>
+        <v>55.338829633000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.31078833800000183</v>
+        <v>-0.31078825999999538</v>
       </c>
       <c r="D48" s="5">
-        <v>-6.4996165305112985</v>
+        <v>-6.4996149637673746</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.131086746000001</v>
+        <v>56.131086750999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.79225706100000082</v>
+        <v>0.79225711799999488</v>
       </c>
       <c r="D49" s="5">
-        <v>18.599200932215254</v>
+        <v>18.599202396311966</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>56.595967387999998</v>
+        <v>56.595967453999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.46488064199999712</v>
+        <v>0.46488070299999862</v>
       </c>
       <c r="D50" s="5">
-        <v>10.403907507083844</v>
+        <v>10.403908934054872</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>56.224542642000003</v>
+        <v>56.224542819</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.37142474599999531</v>
+        <v>-0.37142463499999678</v>
       </c>
       <c r="D51" s="5">
-        <v>-7.59715896227251</v>
+        <v>-7.5971567646402782</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>56.693537268</v>
+        <v>56.693537409000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.46899462599999708</v>
+        <v>0.46899459000000121</v>
       </c>
       <c r="D52" s="5">
-        <v>10.481987896659707</v>
+        <v>10.481987020269546</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>56.606045516000002</v>
+        <v>56.606045829000003</v>
       </c>
       <c r="C53" s="5">
-        <v>-8.7491751999998257E-2</v>
+        <v>-8.7491579999998237E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.8362504510852529</v>
+        <v>-1.8362468672576959</v>
       </c>
       <c r="E53" s="5">
-        <v>6.6732340194096684</v>
+        <v>6.673234253440774</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>57.447380971999998</v>
+        <v>57.447380826</v>
       </c>
       <c r="C54" s="5">
-        <v>0.84133545599999593</v>
+        <v>0.84133499699999703</v>
       </c>
       <c r="D54" s="5">
-        <v>19.368301089043484</v>
+        <v>19.368289528127281</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>57.729895444</v>
+        <v>57.729895423000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28251447200000257</v>
+        <v>0.28251459700000225</v>
       </c>
       <c r="D55" s="5">
-        <v>6.0636194732109017</v>
+        <v>6.0636222448990917</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>58.714206558000001</v>
+        <v>58.714206572000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.98431111400000049</v>
+        <v>0.98431114899999983</v>
       </c>
       <c r="D56" s="5">
-        <v>22.492389060422148</v>
+        <v>22.492389945610071</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>59.503486709999997</v>
+        <v>59.503486487000004</v>
       </c>
       <c r="C57" s="5">
-        <v>0.78928015199999635</v>
+        <v>0.78927991500000161</v>
       </c>
       <c r="D57" s="5">
-        <v>17.379058092371057</v>
+        <v>17.379052477723398</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>59.381132954999998</v>
+        <v>59.381132747000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.1223537549999989</v>
+        <v>-0.12235374000000121</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.4397787981910835</v>
+        <v>-2.4397785115005455</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>59.727370082</v>
+        <v>59.727369828999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.34623712700000198</v>
+        <v>0.3462370819999947</v>
       </c>
       <c r="D59" s="5">
-        <v>7.2257159358827261</v>
+        <v>7.2257149925732733</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>60.340225500999999</v>
+        <v>60.340225316000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.61285541899999885</v>
+        <v>0.61285548700000447</v>
       </c>
       <c r="D60" s="5">
-        <v>13.03226723183657</v>
+        <v>13.032268818763605</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>60.837858218000001</v>
+        <v>60.837858046999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.49763271700000189</v>
+        <v>0.49763273099999594</v>
       </c>
       <c r="D61" s="5">
-        <v>10.358007460208608</v>
+        <v>10.358007798166602</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>61.185403301000001</v>
+        <v>61.185403104999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.34754508299999998</v>
+        <v>0.34754505800000146</v>
       </c>
       <c r="D62" s="5">
-        <v>7.0747150142316029</v>
+        <v>7.0747145097445507</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>62.226288484000001</v>
+        <v>62.226290042999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0408851830000003</v>
+        <v>1.0408869379999999</v>
       </c>
       <c r="D63" s="5">
-        <v>22.437048696131146</v>
+        <v>22.437090212726329</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>62.801339687000002</v>
+        <v>62.801339618999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.57505120300000101</v>
+        <v>0.57504957599999784</v>
       </c>
       <c r="D64" s="5">
-        <v>11.670927302051926</v>
+        <v>11.670892277812595</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>63.828957334000002</v>
+        <v>63.828957623000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0276176469999996</v>
+        <v>1.0276180040000042</v>
       </c>
       <c r="D65" s="5">
-        <v>21.502748623720347</v>
+        <v>21.502756804022095</v>
       </c>
       <c r="E65" s="5">
-        <v>12.759965392668882</v>
+        <v>12.759965279715058</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>64.325497849000001</v>
+        <v>64.325497536</v>
       </c>
       <c r="C66" s="5">
-        <v>0.49654051499999952</v>
+        <v>0.49653991299999944</v>
       </c>
       <c r="D66" s="5">
-        <v>9.7450325731814438</v>
+        <v>9.7450202023668062</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>64.719240411000001</v>
+        <v>64.719240373999995</v>
       </c>
       <c r="C67" s="5">
-        <v>0.39374256199999991</v>
+        <v>0.39374283799999432</v>
       </c>
       <c r="D67" s="5">
-        <v>7.5977188204457979</v>
+        <v>7.5977243649701931</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>65.044065376000006</v>
+        <v>65.044065344000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.3248249650000048</v>
+        <v>0.32482497000000876</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1918518324230565</v>
+        <v>6.1918519340180556</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>65.467714505999993</v>
+        <v>65.467714194999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.42364912999998694</v>
+        <v>0.42364885099999583</v>
       </c>
       <c r="D69" s="5">
-        <v>8.102074062817799</v>
+        <v>8.1020685386393065</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>65.949305138</v>
+        <v>65.949304780000006</v>
       </c>
       <c r="C70" s="5">
-        <v>0.48159063200000674</v>
+        <v>0.4815905850000064</v>
       </c>
       <c r="D70" s="5">
-        <v>9.1934355129182457</v>
+        <v>9.1934346245482246</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>66.205699906999996</v>
+        <v>66.205699484999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.25639476899999636</v>
+        <v>0.25639470499999106</v>
       </c>
       <c r="D71" s="5">
-        <v>4.7663672959027847</v>
+        <v>4.7663661070203478</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>65.945002701000007</v>
+        <v>65.945002303999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.26069720599998902</v>
+        <v>-0.26069718099999761</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6242182450931146</v>
+        <v>-4.6242178400452305</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>66.459219313999995</v>
+        <v>66.459218902000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.51421661299998789</v>
+        <v>0.51421659800000441</v>
       </c>
       <c r="D73" s="5">
-        <v>9.7691092514853537</v>
+        <v>9.7691090155406215</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>66.552779739000002</v>
+        <v>66.552779267000005</v>
       </c>
       <c r="C74" s="5">
-        <v>9.356042500000683E-2</v>
+        <v>9.3560365000001866E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.7024862801299223</v>
+        <v>1.702485190499381</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>68.098094168000003</v>
+        <v>68.098097113999998</v>
       </c>
       <c r="C75" s="5">
-        <v>1.5453144290000012</v>
+        <v>1.5453178469999926</v>
       </c>
       <c r="D75" s="5">
-        <v>31.711925076569546</v>
+        <v>31.712004662055083</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>68.594717463999999</v>
+        <v>68.594717279999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.49662329599999566</v>
+        <v>0.49662016599999959</v>
       </c>
       <c r="D76" s="5">
-        <v>9.11100785463268</v>
+        <v>9.1109476992926375</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>69.161235073</v>
+        <v>69.161235394000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.5665176090000017</v>
+        <v>0.5665181140000044</v>
       </c>
       <c r="D77" s="5">
-        <v>10.373502319195893</v>
+        <v>10.373512019372289</v>
       </c>
       <c r="E77" s="5">
-        <v>8.3540104079996134</v>
+        <v>8.3540104203089438</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>68.366176948000003</v>
+        <v>68.366176789999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.79505812499999706</v>
+        <v>-0.79505860400000472</v>
       </c>
       <c r="D78" s="5">
-        <v>-12.955235665407461</v>
+        <v>-12.955242927460652</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>68.639942908999998</v>
+        <v>68.639943207000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.27376596099999517</v>
+        <v>0.27376641700000448</v>
       </c>
       <c r="D79" s="5">
-        <v>4.9125460164926915</v>
+        <v>4.9125543917619696</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>68.381873968999997</v>
+        <v>68.381874111000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.25806894000000113</v>
+        <v>-0.25806909599999983</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.4195622132190637</v>
+        <v>-4.419564811005527</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>68.377611252999998</v>
+        <v>68.377610818999997</v>
       </c>
       <c r="C81" s="5">
-        <v>-4.2627159999995001E-3</v>
+        <v>-4.263292000004526E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>-7.4778672842046312E-2</v>
+        <v>-7.4788773699241418E-2</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>68.499085250999997</v>
+        <v>68.499084429000007</v>
       </c>
       <c r="C82" s="5">
-        <v>0.12147399799999903</v>
+        <v>0.12147361000000956</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1527740900208592</v>
+        <v>2.1527671603199572</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>68.961160495000001</v>
+        <v>68.961158483000006</v>
       </c>
       <c r="C83" s="5">
-        <v>0.46207524400000466</v>
+        <v>0.46207405399999857</v>
       </c>
       <c r="D83" s="5">
-        <v>8.4020444092229862</v>
+        <v>8.402022066674931</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>69.918173254999999</v>
+        <v>69.918172365000004</v>
       </c>
       <c r="C84" s="5">
-        <v>0.9570127599999978</v>
+        <v>0.95701388199999826</v>
       </c>
       <c r="D84" s="5">
-        <v>17.9848217105244</v>
+        <v>17.984844996027128</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>69.672971406000002</v>
+        <v>69.672970583999998</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.2452018489999972</v>
+        <v>-0.24520178100000578</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.128148190996372</v>
+        <v>-4.1281471196973669</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>70.140234769000003</v>
+        <v>70.140234575999997</v>
       </c>
       <c r="C86" s="5">
-        <v>0.46726336300000071</v>
+        <v>0.46726399199999946</v>
       </c>
       <c r="D86" s="5">
-        <v>8.3514157139949816</v>
+        <v>8.3514274762069629</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>70.693855971000005</v>
+        <v>70.693860990999994</v>
       </c>
       <c r="C87" s="5">
-        <v>0.5536212020000022</v>
+        <v>0.55362641499999654</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8938697354686198</v>
+        <v>9.8939670074666317</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>71.389644766999993</v>
+        <v>71.389644962000006</v>
       </c>
       <c r="C88" s="5">
-        <v>0.695788795999988</v>
+        <v>0.69578397100001155</v>
       </c>
       <c r="D88" s="5">
-        <v>12.471529767655065</v>
+        <v>12.471437614474112</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>71.910169986</v>
+        <v>71.910170726999993</v>
       </c>
       <c r="C89" s="5">
-        <v>0.5205252190000067</v>
+        <v>0.52052576499998793</v>
       </c>
       <c r="D89" s="5">
-        <v>9.1091401601499413</v>
+        <v>9.1091500755972721</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9746758572175356</v>
+        <v>3.9746764460463435</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>74.052344164999994</v>
+        <v>74.052344546</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1421741789999942</v>
+        <v>2.142173819000007</v>
       </c>
       <c r="D90" s="5">
-        <v>42.226966174291427</v>
+        <v>42.226957368428366</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>75.982741024000006</v>
+        <v>75.982742143999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9303968590000125</v>
+        <v>1.930397597999999</v>
       </c>
       <c r="D91" s="5">
-        <v>36.180130417088385</v>
+        <v>36.180146097163643</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>75.423561312999993</v>
+        <v>75.42356101</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.55917971100001296</v>
+        <v>-0.55918113399999925</v>
       </c>
       <c r="D92" s="5">
-        <v>-8.482332690305272</v>
+        <v>-8.482353290016265</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>75.085305066999993</v>
+        <v>75.085304194000003</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.33825624600000026</v>
+        <v>-0.33825681599999768</v>
       </c>
       <c r="D93" s="5">
-        <v>-5.2509253733239669</v>
+        <v>-5.2509340251989727</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>75.887830860999998</v>
+        <v>75.887828569000007</v>
       </c>
       <c r="C94" s="5">
-        <v>0.80252579400000457</v>
+        <v>0.8025243750000044</v>
       </c>
       <c r="D94" s="5">
-        <v>13.607310028238828</v>
+        <v>13.607284704223943</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>76.484100983000005</v>
+        <v>76.484095938999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.59627012200000706</v>
+        <v>0.59626736999999252</v>
       </c>
       <c r="D95" s="5">
-        <v>9.8470308472906609</v>
+        <v>9.8469837283583708</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>76.727895201999999</v>
+        <v>76.727892974</v>
       </c>
       <c r="C96" s="5">
-        <v>0.24379421899999443</v>
+        <v>0.24379703500000005</v>
       </c>
       <c r="D96" s="5">
-        <v>3.8927932871173354</v>
+        <v>3.8928393041579579</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>77.253197533000005</v>
+        <v>77.253196892999995</v>
       </c>
       <c r="C97" s="5">
-        <v>0.52530233100000601</v>
+        <v>0.52530391899999529</v>
       </c>
       <c r="D97" s="5">
-        <v>8.5320861508061832</v>
+        <v>8.5321131795090821</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>77.246947981999995</v>
+        <v>77.246950149</v>
       </c>
       <c r="C98" s="5">
-        <v>-6.2495510000104559E-3</v>
+        <v>-6.2467439999949192E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>-9.7033204812013718E-2</v>
+        <v>-9.6989642311817725E-2</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>76.262471700000006</v>
+        <v>76.262479416999994</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.9844762819999886</v>
+        <v>-0.98447073200000546</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.265707570903297</v>
+        <v>-14.265632326566436</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>76.710269009000001</v>
+        <v>76.710270636000004</v>
       </c>
       <c r="C100" s="5">
-        <v>0.44779730899999493</v>
+        <v>0.44779121900000973</v>
       </c>
       <c r="D100" s="5">
-        <v>7.2782170074914943</v>
+        <v>7.2781140457814919</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>77.257641441000004</v>
+        <v>77.257642476000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.54737243200000307</v>
+        <v>0.54737183999999672</v>
       </c>
       <c r="D101" s="5">
-        <v>8.906870618381447</v>
+        <v>8.9068604077830571</v>
       </c>
       <c r="E101" s="5">
-        <v>7.436321532880652</v>
+        <v>7.4363218650963292</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>77.438308433000003</v>
+        <v>77.438308862</v>
       </c>
       <c r="C102" s="5">
-        <v>0.18066699199999903</v>
+        <v>0.18066638599999862</v>
       </c>
       <c r="D102" s="5">
-        <v>2.8425754308742945</v>
+        <v>2.8425657346637045</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>78.098635126999994</v>
+        <v>78.098636080000006</v>
       </c>
       <c r="C103" s="5">
-        <v>0.66032669399999122</v>
+        <v>0.66032721800000616</v>
       </c>
       <c r="D103" s="5">
-        <v>10.726363600290156</v>
+        <v>10.726372453028809</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>78.546780028000001</v>
+        <v>78.546779493000003</v>
       </c>
       <c r="C104" s="5">
-        <v>0.44814490100000626</v>
+        <v>0.44814341299999683</v>
       </c>
       <c r="D104" s="5">
-        <v>7.1073574290542618</v>
+        <v>7.1073329909124405</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>78.813868338000006</v>
+        <v>78.813868557999996</v>
       </c>
       <c r="C105" s="5">
-        <v>0.26708831000000544</v>
+        <v>0.2670890649999933</v>
       </c>
       <c r="D105" s="5">
-        <v>4.1576313326365355</v>
+        <v>4.1576433348642139</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>78.232104031000006</v>
+        <v>78.232102873000002</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.58176430700000026</v>
+        <v>-0.58176568499999348</v>
       </c>
       <c r="D106" s="5">
-        <v>-8.5068881413185693</v>
+        <v>-8.5069074575189756</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>78.978154003</v>
+        <v>78.978134241999996</v>
       </c>
       <c r="C107" s="5">
-        <v>0.74604997199999445</v>
+        <v>0.74603136899999356</v>
       </c>
       <c r="D107" s="5">
-        <v>12.063353540429356</v>
+        <v>12.06303697576967</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>79.604977277000003</v>
+        <v>79.604976196999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.62682327400000304</v>
+        <v>0.62684195500000328</v>
       </c>
       <c r="D108" s="5">
-        <v>9.9509358532576577</v>
+        <v>9.9512480811158266</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>79.900810379000006</v>
+        <v>79.900811507</v>
       </c>
       <c r="C109" s="5">
-        <v>0.29583310200000312</v>
+        <v>0.29583531000000107</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5518053574722162</v>
+        <v>4.5518400910447898</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.301224145000006</v>
+        <v>80.301225803999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.40041376599999978</v>
+        <v>0.40041429699999753</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1822152538973496</v>
+        <v>6.1822235898886468</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>81.567928744</v>
+        <v>81.567954255000004</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2667045989999934</v>
+        <v>1.2667284510000059</v>
       </c>
       <c r="D111" s="5">
-        <v>20.661083843174556</v>
+        <v>20.661506782205443</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>82.767527681000004</v>
+        <v>82.767528025000004</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1995989370000046</v>
+        <v>1.1995737700000006</v>
       </c>
       <c r="D112" s="5">
-        <v>19.147951531515915</v>
+        <v>19.147510301552749</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>83.23669812</v>
+        <v>83.236697020999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.46917043899999555</v>
+        <v>0.4691689959999934</v>
       </c>
       <c r="D113" s="5">
-        <v>7.0183709197496613</v>
+        <v>7.0183486262880068</v>
       </c>
       <c r="E113" s="5">
-        <v>7.739113655917218</v>
+        <v>7.7391107900521172</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>84.245447403</v>
+        <v>84.245445696999994</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0087492830000002</v>
+        <v>1.0087486759999962</v>
       </c>
       <c r="D114" s="5">
-        <v>15.552451581181348</v>
+        <v>15.552441809546425</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.878390933999995</v>
+        <v>84.878389983000005</v>
       </c>
       <c r="C115" s="5">
-        <v>0.63294353099999512</v>
+        <v>0.6329442860000114</v>
       </c>
       <c r="D115" s="5">
-        <v>9.3977430955229924</v>
+        <v>9.3977549709824757</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.791952086999999</v>
+        <v>84.791949786000004</v>
       </c>
       <c r="C116" s="5">
-        <v>-8.6438846999996599E-2</v>
+        <v>-8.6440197000001717E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2152398063802083</v>
+        <v>-1.2152586933266041</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>86.046800844000003</v>
+        <v>86.046801375000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.2548487570000049</v>
+        <v>1.2548515889999976</v>
       </c>
       <c r="D117" s="5">
-        <v>19.278215671923803</v>
+        <v>19.278263347059067</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>86.510272805</v>
+        <v>86.510271332000002</v>
       </c>
       <c r="C118" s="5">
-        <v>0.46347196099999621</v>
+        <v>0.46346995700000093</v>
       </c>
       <c r="D118" s="5">
-        <v>6.65849219575263</v>
+        <v>6.658462504669127</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>88.140975205999993</v>
+        <v>88.140937885</v>
       </c>
       <c r="C119" s="5">
-        <v>1.6307024009999935</v>
+        <v>1.6306665529999975</v>
       </c>
       <c r="D119" s="5">
-        <v>25.11864635637</v>
+        <v>25.118036183505765</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>87.459484082000003</v>
+        <v>87.459483195999994</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.68149112399999012</v>
+        <v>-0.68145468900000594</v>
       </c>
       <c r="D120" s="5">
-        <v>-8.8936352709709343</v>
+        <v>-8.8931834256818387</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>86.982870594999994</v>
+        <v>86.982876692000005</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.47661348700000872</v>
+        <v>-0.47660650399998872</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.3469556702372536</v>
+        <v>-6.3468655107863707</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>87.817033769999995</v>
+        <v>87.817035848000003</v>
       </c>
       <c r="C122" s="5">
-        <v>0.83416317500000048</v>
+        <v>0.83415915599999835</v>
       </c>
       <c r="D122" s="5">
-        <v>12.134778928949208</v>
+        <v>12.134716450038141</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>89.573781500999999</v>
+        <v>89.573832472999996</v>
       </c>
       <c r="C123" s="5">
-        <v>1.7567477310000044</v>
+        <v>1.7567966249999927</v>
       </c>
       <c r="D123" s="5">
-        <v>26.831095678818716</v>
+        <v>26.831925746582485</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.458807093999994</v>
+        <v>89.458817667000005</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.11497440700000539</v>
+        <v>-0.1150148059999907</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.5294590344795078</v>
+        <v>-1.5299917923169537</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.243280081999998</v>
+        <v>90.243287831000004</v>
       </c>
       <c r="C125" s="5">
-        <v>0.78447298800000453</v>
+        <v>0.78447016399999825</v>
       </c>
       <c r="D125" s="5">
-        <v>11.045569311513482</v>
+        <v>11.045526242831926</v>
       </c>
       <c r="E125" s="5">
-        <v>8.4176596624469635</v>
+        <v>8.4176704035147978</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>90.303646364000002</v>
+        <v>90.303611492000002</v>
       </c>
       <c r="C126" s="5">
-        <v>6.0366282000003935E-2</v>
+        <v>6.0323660999998197E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.80567379859648458</v>
+        <v>0.8051027984475434</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>90.247096647000006</v>
+        <v>90.247096459999995</v>
       </c>
       <c r="C127" s="5">
-        <v>-5.654971699999578E-2</v>
+        <v>-5.6515032000007182E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.74887812779547147</v>
+        <v>-0.7484206682436656</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>90.176135024999994</v>
+        <v>90.176130361999995</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.0961622000012881E-2</v>
+        <v>-7.0966097999999533E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.93949445842967938</v>
+        <v>-0.93955346418768126</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>91.975617114000002</v>
+        <v>91.975614633999996</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7994820890000085</v>
+        <v>1.7994842720000008</v>
       </c>
       <c r="D129" s="5">
-        <v>26.757339880349008</v>
+        <v>26.757377521572856</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>93.109997401000001</v>
+        <v>93.109992332999994</v>
       </c>
       <c r="C130" s="5">
-        <v>1.134380286999999</v>
+        <v>1.1343776989999981</v>
       </c>
       <c r="D130" s="5">
-        <v>15.846588537295769</v>
+        <v>15.846550354388977</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>93.856867547999997</v>
+        <v>93.856811000999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.74687014699999565</v>
+        <v>0.74681866800000307</v>
       </c>
       <c r="D131" s="5">
-        <v>10.061871505576248</v>
+        <v>10.061147673528215</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>94.088838874000004</v>
+        <v>94.088837846000004</v>
       </c>
       <c r="C132" s="5">
-        <v>0.23197132600000714</v>
+        <v>0.23202684500000714</v>
       </c>
       <c r="D132" s="5">
-        <v>3.0065024145529806</v>
+        <v>3.0072336259745258</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>94.329392123000005</v>
+        <v>94.329403928999994</v>
       </c>
       <c r="C133" s="5">
-        <v>0.2405532490000013</v>
+        <v>0.24056608299999027</v>
       </c>
       <c r="D133" s="5">
-        <v>3.1115037737434292</v>
+        <v>3.1116721545649151</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>94.357075151000004</v>
+        <v>94.357081609000005</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7683027999998444E-2</v>
+        <v>2.7677680000010696E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>0.35273529280877014</v>
+        <v>0.35266699473313068</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>93.614985047999994</v>
+        <v>93.615067484999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.74209010300000955</v>
+        <v>-0.74201412400000777</v>
       </c>
       <c r="D135" s="5">
-        <v>-9.0399221091297619</v>
+        <v>-9.0390356220714239</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>93.684412086999998</v>
+        <v>93.684459054000001</v>
       </c>
       <c r="C136" s="5">
-        <v>6.9427039000004243E-2</v>
+        <v>6.9391569000003983E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.89358678683308934</v>
+        <v>0.89312760437254557</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>93.608524997000004</v>
+        <v>93.608540116</v>
       </c>
       <c r="C137" s="5">
-        <v>-7.5887089999994828E-2</v>
+        <v>-7.5918938000000935E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.96771589349571308</v>
+        <v>-0.96811972915973321</v>
       </c>
       <c r="E137" s="5">
-        <v>3.7290808932722186</v>
+        <v>3.7290887398763184</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>93.738574787999994</v>
+        <v>93.738499539000003</v>
       </c>
       <c r="C138" s="5">
-        <v>0.13004979099999048</v>
+        <v>0.12995942300000252</v>
       </c>
       <c r="D138" s="5">
-        <v>1.6799512638831837</v>
+        <v>1.6787747109786366</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>93.779728606999996</v>
+        <v>93.779719541999995</v>
       </c>
       <c r="C139" s="5">
-        <v>4.115381900000159E-2</v>
+        <v>4.1220002999992289E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>0.52810706965986665</v>
+        <v>0.52895885773192042</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>93.549272204000005</v>
+        <v>93.549255047000003</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.23045640299999093</v>
+        <v>-0.23046449499999255</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.9093746278362143</v>
+        <v>-2.909475685154661</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>92.974150946999998</v>
+        <v>92.974136388000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.57512125700000638</v>
+        <v>-0.57511865899999748</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.1329404478711496</v>
+        <v>-7.1329105720446373</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>93.045360278000004</v>
+        <v>93.045343037999999</v>
       </c>
       <c r="C142" s="5">
-        <v>7.1209331000005704E-2</v>
+        <v>7.1206649999993488E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.92296706085357449</v>
+        <v>0.9229323101768605</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>93.941823219</v>
+        <v>93.941752436000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.89646294099999579</v>
+        <v>0.89640939800000297</v>
       </c>
       <c r="D143" s="5">
-        <v>12.194393261245274</v>
+        <v>12.193628289367098</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>92.346194779000001</v>
+        <v>92.346187056999995</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5956284399999987</v>
+        <v>-1.5955653790000071</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.582035847804502</v>
+        <v>-18.581381384332762</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>92.090131201000005</v>
+        <v>92.090153186999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.25606357799999557</v>
+        <v>-0.256033869999996</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.2771587630033072</v>
+        <v>-3.2767846021990454</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>90.776837348000001</v>
+        <v>90.776858520000005</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.3132938530000047</v>
+        <v>-1.3132946669999939</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.832684738516821</v>
+        <v>-15.832690306752539</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>88.445889191999996</v>
+        <v>88.445998900000006</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3309481560000052</v>
+        <v>-2.3308596199999982</v>
       </c>
       <c r="D147" s="5">
-        <v>-26.813453421298384</v>
+        <v>-26.812568885009046</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>88.194174771999997</v>
+        <v>88.194290745000004</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.251714419999999</v>
+        <v>-0.25170815500000288</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.3622118485977071</v>
+        <v>-3.3621253656039407</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>88.579525687</v>
+        <v>88.579611146000005</v>
       </c>
       <c r="C149" s="5">
-        <v>0.38535091500000362</v>
+        <v>0.38532040100000131</v>
       </c>
       <c r="D149" s="5">
-        <v>5.3710710545966212</v>
+        <v>5.3706282421254414</v>
       </c>
       <c r="E149" s="5">
-        <v>-5.3723732001558329</v>
+        <v>-5.3722971897309009</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>88.481913722000002</v>
+        <v>88.481730960999997</v>
       </c>
       <c r="C150" s="5">
-        <v>-9.761196499999869E-2</v>
+        <v>-9.7880185000008169E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.3143785370229311</v>
+        <v>-1.3179670259524379</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>88.909753739999999</v>
+        <v>88.909695826000004</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42784001799999771</v>
+        <v>0.42796486500000697</v>
       </c>
       <c r="D151" s="5">
-        <v>5.9592321174170459</v>
+        <v>5.96103022755059</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>88.595031696999996</v>
+        <v>88.595032501000006</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31472204300000328</v>
+        <v>-0.31466332499999794</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.1660197239588692</v>
+        <v>-4.1652601927842925</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>89.765082839000002</v>
+        <v>89.765037407999998</v>
       </c>
       <c r="C153" s="5">
-        <v>1.1700511420000055</v>
+        <v>1.170004906999992</v>
       </c>
       <c r="D153" s="5">
-        <v>17.051455341561027</v>
+        <v>17.050731705863107</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>89.686422893</v>
+        <v>89.686381729999994</v>
       </c>
       <c r="C154" s="5">
-        <v>-7.8659946000001923E-2</v>
+        <v>-7.8655678000004059E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.0464907875949336</v>
+        <v>-1.0464348066129947</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>89.549861073000002</v>
+        <v>89.549780944000005</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.13656181999999717</v>
+        <v>-0.13660078599998826</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8119659137335598</v>
+        <v>-1.8124794343506334</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>90.754120837000002</v>
+        <v>90.754116246999999</v>
       </c>
       <c r="C156" s="5">
-        <v>1.2042597639999997</v>
+        <v>1.2043353029999935</v>
       </c>
       <c r="D156" s="5">
-        <v>17.386255923172822</v>
+        <v>17.38744512959618</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>91.653267174999996</v>
+        <v>91.653292015000005</v>
       </c>
       <c r="C157" s="5">
-        <v>0.89914633799999422</v>
+        <v>0.89917576800000631</v>
       </c>
       <c r="D157" s="5">
-        <v>12.55872450420088</v>
+        <v>12.55915888844803</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>92.570339713999999</v>
+        <v>92.570389394000003</v>
       </c>
       <c r="C158" s="5">
-        <v>0.91707253900000296</v>
+        <v>0.91709737899999766</v>
       </c>
       <c r="D158" s="5">
-        <v>12.690389241033206</v>
+        <v>12.690748477971425</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>92.063938883999995</v>
+        <v>92.064085563999996</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.50640083000000402</v>
+        <v>-0.50630383000000734</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.370580054260655</v>
+        <v>-6.3693929383015435</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>92.085721344000007</v>
+        <v>92.085906566000006</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1782460000011383E-2</v>
+        <v>2.1821002000010026E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.2842914824472853</v>
+        <v>0.28479471089579711</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>91.361442581000006</v>
+        <v>91.361589385000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.72427876300000094</v>
+        <v>-0.72431718100000353</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.0405454756699815</v>
+        <v>-9.040987056414874</v>
       </c>
       <c r="E161" s="5">
-        <v>3.1405868031288087</v>
+        <v>3.1406530272690469</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>90.211451390999997</v>
+        <v>90.211186106</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1499911900000086</v>
+        <v>-1.1504032790000025</v>
       </c>
       <c r="D162" s="5">
-        <v>-14.101681775720332</v>
+        <v>-14.10636917431326</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>90.251065937999996</v>
+        <v>90.250946979999995</v>
       </c>
       <c r="C163" s="5">
-        <v>3.9614546999999334E-2</v>
+        <v>3.9760873999995283E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.52823047458638861</v>
+        <v>0.5301879313629243</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>90.806771178999995</v>
+        <v>90.806778195999996</v>
       </c>
       <c r="C164" s="5">
-        <v>0.5557052409999983</v>
+        <v>0.5558312160000014</v>
       </c>
       <c r="D164" s="5">
-        <v>7.644222416359181</v>
+        <v>7.6460248522998597</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>89.937812993999998</v>
+        <v>89.937728573000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.86895818499999677</v>
+        <v>-0.86904962299999511</v>
       </c>
       <c r="D165" s="5">
-        <v>-10.897668636778146</v>
+        <v>-10.898754895323304</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>90.374400608000002</v>
+        <v>90.374334254000004</v>
       </c>
       <c r="C166" s="5">
-        <v>0.43658761400000401</v>
+        <v>0.43660568100000319</v>
       </c>
       <c r="D166" s="5">
-        <v>5.9832631590078345</v>
+        <v>5.9835231755185347</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>90.235672710000003</v>
+        <v>90.235594581000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.13872789799999907</v>
+        <v>-0.13873967300000345</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.8265698979990863</v>
+        <v>-1.8267249575196431</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>90.105719218000004</v>
+        <v>90.105703719999994</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.1299534919999985</v>
+        <v>-0.12989086100000691</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.7145645842303492</v>
+        <v>-1.7137462541557458</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>90.677655201999997</v>
+        <v>90.677662162000004</v>
       </c>
       <c r="C169" s="5">
-        <v>0.57193598399999246</v>
+        <v>0.57195844200001034</v>
       </c>
       <c r="D169" s="5">
-        <v>7.8884828138990448</v>
+        <v>7.888804865872423</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>90.548824062999998</v>
+        <v>90.548978926000004</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12883113899999898</v>
+        <v>-0.12868323600000053</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6916517984694623</v>
+        <v>-1.6897247230263979</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>91.821033753999998</v>
+        <v>91.821171101000004</v>
       </c>
       <c r="C171" s="5">
-        <v>1.2722096910000005</v>
+        <v>1.2721921750000007</v>
       </c>
       <c r="D171" s="5">
-        <v>18.225826710866144</v>
+        <v>18.22552245700706</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>92.921894703000007</v>
+        <v>92.922146798</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1008609490000083</v>
+        <v>1.1009756969999955</v>
       </c>
       <c r="D172" s="5">
-        <v>15.374689282581189</v>
+        <v>15.3763744523574</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>91.985031379000006</v>
+        <v>91.985234607999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.93686332400000083</v>
+        <v>-0.93691219000000103</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.449860263639355</v>
+        <v>-11.450395394409018</v>
       </c>
       <c r="E173" s="5">
-        <v>0.68255139190378511</v>
+        <v>0.68261205523902913</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>92.552491200000006</v>
+        <v>92.552145834000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.56745982099999992</v>
+        <v>0.56691122600000199</v>
       </c>
       <c r="D174" s="5">
-        <v>7.6592687685680172</v>
+        <v>7.6515938701839259</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>92.193887304</v>
+        <v>92.193709007999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.35860389600000531</v>
+        <v>-0.35843682600000193</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5517061012623987</v>
+        <v>-4.5496470878855995</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>92.412967230000007</v>
+        <v>92.412984433000005</v>
       </c>
       <c r="C176" s="5">
-        <v>0.21907992600000625</v>
+        <v>0.21927542500000641</v>
       </c>
       <c r="D176" s="5">
-        <v>2.8891202260610482</v>
+        <v>2.8917378569716767</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>91.886588357999997</v>
+        <v>91.886468133999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.52637887200000932</v>
+        <v>-0.52651629900000785</v>
       </c>
       <c r="D177" s="5">
-        <v>-6.6250151754466575</v>
+        <v>-6.626689803300212</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>91.744260439000001</v>
+        <v>91.744170396000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.14232791899999597</v>
+        <v>-0.14229773799999634</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.8429888635704716</v>
+        <v>-1.842603766087425</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>92.611138940000004</v>
+        <v>92.611070487000006</v>
       </c>
       <c r="C179" s="5">
-        <v>0.86687850100000219</v>
+        <v>0.86690009100000509</v>
       </c>
       <c r="D179" s="5">
-        <v>11.946843686321106</v>
+        <v>11.947169200029407</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>92.458249022999993</v>
+        <v>92.458230233999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.1528899170000102</v>
+        <v>-0.15284025300000792</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.9631674550215417</v>
+        <v>-1.9625369641402601</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>92.589396015999995</v>
+        <v>92.589383732000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.13114699300000154</v>
+        <v>0.13115349800000331</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7154767805317217</v>
+        <v>1.715562885909061</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>92.248196620000002</v>
+        <v>92.248459871999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.34119939599999327</v>
+        <v>-0.34092386000000374</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.3335618913428746</v>
+        <v>-4.3301334466299917</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>92.676540172000003</v>
+        <v>92.676660556000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.42834355200000118</v>
+        <v>0.42820068400000366</v>
       </c>
       <c r="D183" s="5">
-        <v>5.7165858380458401</v>
+        <v>5.714613485274489</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>93.087183085999996</v>
+        <v>93.087470564</v>
       </c>
       <c r="C184" s="5">
-        <v>0.4106429139999932</v>
+        <v>0.41081000799999856</v>
       </c>
       <c r="D184" s="5">
-        <v>5.4486230597126539</v>
+        <v>5.4508872255037755</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.936577701999994</v>
+        <v>92.936745127999998</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.15060538400000212</v>
+        <v>-0.15072543600000188</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.9242919899746913</v>
+        <v>-1.9258063710743345</v>
       </c>
       <c r="E185" s="5">
-        <v>1.034457790289145</v>
+        <v>1.0344165822427032</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>97.848329456000002</v>
+        <v>97.848007143999993</v>
       </c>
       <c r="C186" s="5">
-        <v>4.911751754000008</v>
+        <v>4.9112620159999949</v>
       </c>
       <c r="D186" s="5">
-        <v>85.524330752131618</v>
+        <v>85.512987010699405</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>98.449088494999998</v>
+        <v>98.448890098999996</v>
       </c>
       <c r="C187" s="5">
-        <v>0.60075903899999616</v>
+        <v>0.60088295500000299</v>
       </c>
       <c r="D187" s="5">
-        <v>7.6215912133763331</v>
+        <v>7.6232427247553414</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>97.843906888000006</v>
+        <v>97.843903182999995</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.60518160699999157</v>
+        <v>-0.60498691600000143</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.1322264253944727</v>
+        <v>-7.1300228143877824</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>99.529514775999999</v>
+        <v>99.529375623000007</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6856078879999927</v>
+        <v>1.6854724400000123</v>
       </c>
       <c r="D189" s="5">
-        <v>22.748788300138223</v>
+        <v>22.746784699167065</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>99.969403579000002</v>
+        <v>99.969295544000005</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43988880300000233</v>
+        <v>0.43991992099999777</v>
       </c>
       <c r="D190" s="5">
-        <v>5.4344583939847979</v>
+        <v>5.4348600084787257</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>100.09470824</v>
+        <v>100.09463549</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12530466100000126</v>
+        <v>0.12533994599999687</v>
       </c>
       <c r="D191" s="5">
-        <v>1.5145287581319389</v>
+        <v>1.5149598335741477</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>99.988544636</v>
+        <v>99.988506694999998</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.10616360400000246</v>
+        <v>-0.10612879500000361</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.2653594290627512</v>
+        <v>-1.2649478725547558</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>100.26159251</v>
+        <v>100.26157320999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27304787399999952</v>
+        <v>0.27306651499999646</v>
       </c>
       <c r="D193" s="5">
-        <v>3.3266183188224607</v>
+        <v>3.3268501307935905</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>102.15081766</v>
+        <v>102.15118946</v>
       </c>
       <c r="C194" s="5">
-        <v>1.8892251500000015</v>
+        <v>1.8896162500000031</v>
       </c>
       <c r="D194" s="5">
-        <v>25.108548524761829</v>
+        <v>25.11430195808002</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>103.14821976</v>
+        <v>103.14831979</v>
       </c>
       <c r="C195" s="5">
-        <v>0.99740210000000218</v>
+        <v>0.99713033000000451</v>
       </c>
       <c r="D195" s="5">
-        <v>12.366971296041008</v>
+        <v>12.363371195966867</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>103.5401494</v>
+        <v>103.54044734</v>
       </c>
       <c r="C196" s="5">
-        <v>0.39192964000000075</v>
+        <v>0.39212754999999788</v>
       </c>
       <c r="D196" s="5">
-        <v>4.6561140815843061</v>
+        <v>4.6585100113577749</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>104.34403030999999</v>
+        <v>104.34416435999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.80388090999998951</v>
+        <v>0.80371701999999345</v>
       </c>
       <c r="D197" s="5">
-        <v>9.7250636720079378</v>
+        <v>9.7229664047010722</v>
       </c>
       <c r="E197" s="5">
-        <v>12.274448758569378</v>
+        <v>12.274390733491657</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>104.46039453</v>
+        <v>104.46010603000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.11636422000000834</v>
+        <v>0.11594167000001221</v>
       </c>
       <c r="D198" s="5">
-        <v>1.3464759938477178</v>
+        <v>1.3415549216233336</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>104.82147399999999</v>
+        <v>104.82127187</v>
       </c>
       <c r="C199" s="5">
-        <v>0.36107946999999285</v>
+        <v>0.36116583999999818</v>
       </c>
       <c r="D199" s="5">
-        <v>4.227712981270848</v>
+        <v>4.2287554570353381</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>105.63903531</v>
+        <v>105.63902294</v>
       </c>
       <c r="C200" s="5">
-        <v>0.81756131000000209</v>
+        <v>0.81775106999999991</v>
       </c>
       <c r="D200" s="5">
-        <v>9.7715937464266656</v>
+        <v>9.7739796332295228</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>106.64716362</v>
+        <v>106.64700639</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0081283100000036</v>
+        <v>1.0079834499999976</v>
       </c>
       <c r="D201" s="5">
-        <v>12.072379919231313</v>
+        <v>12.07055467172664</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>107.16215905999999</v>
+        <v>107.16202762</v>
       </c>
       <c r="C202" s="5">
-        <v>0.51499543999999275</v>
+        <v>0.51502123000000211</v>
       </c>
       <c r="D202" s="5">
-        <v>5.9511674527971126</v>
+        <v>5.9514824445337178</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>107.15657263</v>
+        <v>107.15647224999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-5.5864299999939249E-3</v>
+        <v>-5.5553700000103845E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.25388132701854E-2</v>
+        <v>-6.2191279028334101E-2</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>108.82114448</v>
+        <v>108.82107434</v>
       </c>
       <c r="C204" s="5">
-        <v>1.6645718500000015</v>
+        <v>1.6646020900000025</v>
       </c>
       <c r="D204" s="5">
-        <v>20.318856734497071</v>
+        <v>20.319278645041482</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>108.77471349</v>
+        <v>108.77468091</v>
       </c>
       <c r="C205" s="5">
-        <v>-4.6430990000004613E-2</v>
+        <v>-4.6393429999994851E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.51080718357915389</v>
+        <v>-0.51039526657434831</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>108.745389</v>
+        <v>108.74589979</v>
       </c>
       <c r="C206" s="5">
-        <v>-2.9324489999993375E-2</v>
+        <v>-2.8781120000004989E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.32302781587709717</v>
+        <v>-0.31705105426353963</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>107.38361712</v>
+        <v>107.3837223</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.3617718800000063</v>
+        <v>-1.3621774899999934</v>
       </c>
       <c r="D207" s="5">
-        <v>-14.034116587917289</v>
+        <v>-14.037951573639385</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>107.01257862999999</v>
+        <v>107.01285135000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.37103849000000366</v>
+        <v>-0.37087094999999692</v>
       </c>
       <c r="D208" s="5">
-        <v>-4.0684181606785108</v>
+        <v>-4.0666119396308815</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>107.28961280999999</v>
+        <v>107.28968954</v>
       </c>
       <c r="C209" s="5">
-        <v>0.27703418000000113</v>
+        <v>0.27683818999999232</v>
       </c>
       <c r="D209" s="5">
-        <v>3.1511765626503818</v>
+        <v>3.1489072839586241</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8229525841093617</v>
+        <v>2.822894023893463</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>106.99292987</v>
+        <v>106.99270541999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.29668293999999662</v>
+        <v>-0.29698412000000474</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.2682983626796003</v>
+        <v>-3.271563549458667</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>107.22418742000001</v>
+        <v>107.22404125</v>
       </c>
       <c r="C211" s="5">
-        <v>0.23125755000000936</v>
+        <v>0.23133583000000613</v>
       </c>
       <c r="D211" s="5">
-        <v>2.6247709306363998</v>
+        <v>2.6256755739074267</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>107.18746535</v>
+        <v>107.18741707</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.6722070000010376E-2</v>
+        <v>-3.6624180000004003E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.41020197503559563</v>
+        <v>-0.40911110994098498</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>107.92707894999999</v>
+        <v>107.92689156</v>
       </c>
       <c r="C213" s="5">
-        <v>0.73961359999999843</v>
+        <v>0.73947449000000631</v>
       </c>
       <c r="D213" s="5">
-        <v>8.601809224861201</v>
+        <v>8.6001335025152272</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>108.69629881</v>
+        <v>108.69612770000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.76921986000000686</v>
+        <v>0.76923614000000384</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8960179859254307</v>
+        <v>8.8962297617186223</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>109.00802322</v>
+        <v>109.00789971</v>
       </c>
       <c r="C215" s="5">
-        <v>0.31172440999999651</v>
+        <v>0.31177200999999855</v>
       </c>
       <c r="D215" s="5">
-        <v>3.4962213112468277</v>
+        <v>3.4967692225615243</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>109.50400603</v>
+        <v>109.50386168</v>
       </c>
       <c r="C216" s="5">
-        <v>0.495982810000001</v>
+        <v>0.4959619699999962</v>
       </c>
       <c r="D216" s="5">
-        <v>5.598687424686899</v>
+        <v>5.5984527665335904</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>109.51749417000001</v>
+        <v>109.51733199</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3488140000006865E-2</v>
+        <v>1.3470310000002428E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.14791000191212156</v>
+        <v>0.14771454192501476</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>109.39341640000001</v>
+        <v>109.3941119</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.12407776999999953</v>
+        <v>-0.12322009000000378</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3510995001344006</v>
+        <v>-1.3418198006984738</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>110.61684671</v>
+        <v>110.61724283</v>
       </c>
       <c r="C219" s="5">
-        <v>1.2234303099999977</v>
+        <v>1.2231309299999964</v>
       </c>
       <c r="D219" s="5">
-        <v>14.277586783313389</v>
+        <v>14.273778985266805</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>111.05869952</v>
+        <v>111.05875068</v>
       </c>
       <c r="C220" s="5">
-        <v>0.44185281000000032</v>
+        <v>0.44150785000000781</v>
       </c>
       <c r="D220" s="5">
-        <v>4.9000545880321544</v>
+        <v>4.896126767866571</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>110.46845292</v>
+        <v>110.46833607000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.5902466000000004</v>
+        <v>-0.59041460999999629</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.1945094781781123</v>
+        <v>-6.1962187027265969</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9628591498689127</v>
+        <v>2.9626766035285579</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>112.20593212</v>
+        <v>112.20611623000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7374791999999957</v>
+        <v>1.7377801599999998</v>
       </c>
       <c r="D222" s="5">
-        <v>20.595347125110397</v>
+        <v>20.599252436540972</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>112.73821018</v>
+        <v>112.73802514</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53227805999999589</v>
+        <v>0.53190890999999851</v>
       </c>
       <c r="D223" s="5">
-        <v>5.8434078027845171</v>
+        <v>5.839239161447618</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>112.26451745</v>
+        <v>112.26435339</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.47369272999999623</v>
+        <v>-0.47367175000000827</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.9271443433377415</v>
+        <v>-4.9269390372238986</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>112.59555134999999</v>
+        <v>112.59528007999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.33103389999999422</v>
+        <v>0.3309266899999983</v>
       </c>
       <c r="D225" s="5">
-        <v>3.5963883665862229</v>
+        <v>3.5952100168827661</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>112.13475456</v>
+        <v>112.13449684</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.46079678999998919</v>
+        <v>-0.46078323999999782</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.8019485565545477</v>
+        <v>-4.8018218249945015</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>111.49249924999999</v>
+        <v>111.49248393000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.64225531000001013</v>
+        <v>-0.64201290999999117</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.6606078203889858</v>
+        <v>-6.6581874233701548</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>110.54607471</v>
+        <v>110.5458635</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.94642453999999532</v>
+        <v>-0.94662043000001006</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.72404237404767</v>
+        <v>-9.7259632810349661</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>109.97333318</v>
+        <v>109.97307863</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.57274153000000183</v>
+        <v>-0.57278486999999245</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.0430857503509188</v>
+        <v>-6.0435413051733722</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>109.94548763</v>
+        <v>109.94626761000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.7845549999995001E-2</v>
+        <v>-2.6811019999996688E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.30342051593237329</v>
+        <v>-0.29216349158793786</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>109.04645571</v>
+        <v>109.04710197</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.89903191999999876</v>
+        <v>-0.89916564000000676</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.3829883696335941</v>
+        <v>-9.3842581990725709</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>108.51195346999999</v>
+        <v>108.51168333</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.53450224000000901</v>
+        <v>-0.53541864000000317</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7259143425196779</v>
+        <v>-5.7354347289449876</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>107.29690509</v>
+        <v>107.29654598</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2150483799999989</v>
+        <v>-1.215137349999992</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.639449922581258</v>
+        <v>-12.640348741062823</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.8709986843907465</v>
+        <v>-2.8712210239051239</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>105.92651634000001</v>
+        <v>105.92715556</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.3703887499999894</v>
+        <v>-1.369390420000002</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.294255198597739</v>
+        <v>-14.284606146733481</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>104.38516197</v>
+        <v>104.38503312</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.5413543700000076</v>
+        <v>-1.54212244</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.129553066087976</v>
+        <v>-16.136868511986336</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>103.96280238</v>
+        <v>103.96261638</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42235958999999923</v>
+        <v>-0.42241674000000273</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.7487905676410254</v>
+        <v>-4.7494246316227784</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>102.81077304999999</v>
+        <v>102.81051235</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1520293300000048</v>
+        <v>-1.1521040300000038</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.516174753102549</v>
+        <v>-12.516958562658409</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>102.54195631</v>
+        <v>102.54168543999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.26881673999999123</v>
+        <v>-0.26882691000000136</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.0928796807811576</v>
+        <v>-3.093002744997797</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>102.9198332</v>
+        <v>102.91993059000001</v>
       </c>
       <c r="C239" s="5">
-        <v>0.37787688999999602</v>
+        <v>0.37824515000001213</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5128521230109797</v>
+        <v>4.5173519075190294</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>102.08600669</v>
+        <v>102.08558105</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.83382650999999441</v>
+        <v>-0.83434954000000516</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.3003303274836959</v>
+        <v>-9.3058980687899755</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>102.50383213000001</v>
+        <v>102.50395835</v>
       </c>
       <c r="C241" s="5">
-        <v>0.41782544000000144</v>
+        <v>0.41837730000000306</v>
       </c>
       <c r="D241" s="5">
-        <v>5.0235352389730092</v>
+        <v>5.0303419954182083</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>101.31552105</v>
+        <v>101.31599109</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.1883110800000054</v>
+        <v>-1.1879672600000077</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.057812182473238</v>
+        <v>-13.054256532973863</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>103.21418327000001</v>
+        <v>103.21479773</v>
       </c>
       <c r="C243" s="5">
-        <v>1.8986622200000056</v>
+        <v>1.8988066400000037</v>
       </c>
       <c r="D243" s="5">
-        <v>24.957053788439111</v>
+        <v>24.959023941592172</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>104.38439013</v>
+        <v>104.38340853</v>
       </c>
       <c r="C244" s="5">
-        <v>1.1702068599999933</v>
+        <v>1.1686107999999962</v>
       </c>
       <c r="D244" s="5">
-        <v>14.486461816955964</v>
+        <v>14.465365761114569</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>105.18530689000001</v>
+        <v>105.18429587</v>
       </c>
       <c r="C245" s="5">
-        <v>0.80091676000000689</v>
+        <v>0.80088734000000272</v>
       </c>
       <c r="D245" s="5">
-        <v>9.6059782522994297</v>
+        <v>9.6057045500830931</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.9679954405290578</v>
+        <v>-1.968609605004179</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>106.04543757</v>
+        <v>106.04741129</v>
       </c>
       <c r="C246" s="5">
-        <v>0.86013067999999748</v>
+        <v>0.86311541999999974</v>
       </c>
       <c r="D246" s="5">
-        <v>10.266330144471493</v>
+        <v>10.303681946705456</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>105.75344658</v>
+        <v>105.75320735</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.29199099000000217</v>
+        <v>-0.29420394000000272</v>
       </c>
       <c r="D247" s="5">
-        <v>-3.2545605842888015</v>
+        <v>-3.2787911207027065</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>105.61545348999999</v>
+        <v>105.61545242</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.13799309000000903</v>
+        <v>-0.13775492999999983</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.5546392407775889</v>
+        <v>-1.5519787938203078</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>104.62303058000001</v>
+        <v>104.62304671</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.99242290999998772</v>
+        <v>-0.99240570999999989</v>
       </c>
       <c r="D249" s="5">
-        <v>-10.711005260829509</v>
+        <v>-10.710829214577233</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>104.44402952999999</v>
+        <v>104.44396773</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.17900105000001076</v>
+        <v>-0.17907897999999989</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.0338873374657229</v>
+        <v>-2.0347641818157514</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>104.41583872</v>
+        <v>104.41611267</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.8190809999998123E-2</v>
+        <v>-2.7855059999993159E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.32341530153715548</v>
+        <v>-0.31956929165956049</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>104.30759627</v>
+        <v>104.30699263</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.10824244999999166</v>
+        <v>-0.10912004000000763</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.2369092019915429</v>
+        <v>-1.2468767849001194</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>103.92903097</v>
+        <v>103.92962636999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.37856530000000532</v>
+        <v>-0.37736626000000228</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.2692884004959186</v>
+        <v>-4.2560582400841263</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>102.83873167</v>
+        <v>102.83847442</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.0902992999999981</v>
+        <v>-1.0911519499999969</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.887402192603213</v>
+        <v>-11.896104170664323</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>104.53488274</v>
+        <v>104.53460332</v>
       </c>
       <c r="C255" s="5">
-        <v>1.6961510699999991</v>
+        <v>1.696128900000005</v>
       </c>
       <c r="D255" s="5">
-        <v>21.68983318988953</v>
+        <v>21.689582760712312</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>104.09359358</v>
+        <v>104.09182402</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.44128915999999663</v>
+        <v>-0.44277929999999799</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.9497673534137583</v>
+        <v>-4.9661072040423466</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>103.62589681</v>
+        <v>103.62431443</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.46769677000000343</v>
+        <v>-0.46750959000000591</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.2603875287722364</v>
+        <v>-5.2584211595964048</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.4825360367401896</v>
+        <v>-1.4830934856739697</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>105.20858201</v>
+        <v>105.2112302</v>
       </c>
       <c r="C258" s="5">
-        <v>1.5826852000000002</v>
+        <v>1.5869157700000045</v>
       </c>
       <c r="D258" s="5">
-        <v>19.948378689816025</v>
+        <v>20.006602483009029</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>105.22033773</v>
+        <v>105.21938157</v>
       </c>
       <c r="C259" s="5">
-        <v>1.1755719999996472E-2</v>
+        <v>8.1513699999931077E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>0.13416716016814156</v>
+        <v>9.3011109225282773E-2</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>105.79177996999999</v>
+        <v>105.79569666</v>
       </c>
       <c r="C260" s="5">
-        <v>0.5714422399999961</v>
+        <v>0.57631509000000847</v>
       </c>
       <c r="D260" s="5">
-        <v>6.7153257199008332</v>
+        <v>6.7743887622312871</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>106.26230365000001</v>
+        <v>106.26189712</v>
       </c>
       <c r="C261" s="5">
-        <v>0.47052368000001366</v>
+        <v>0.46620045999999604</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4696801398804951</v>
+        <v>5.4179945145253372</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>106.04833855</v>
+        <v>106.04789710999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.21396510000001001</v>
+        <v>-0.21400001000000657</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3896869108394503</v>
+        <v>-2.3900815403739561</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>105.80848958</v>
+        <v>105.8088736</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23984896999999705</v>
+        <v>-0.23902350999999555</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.6805261883141362</v>
+        <v>-2.6714259799791806</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>106.39681394999999</v>
+        <v>106.39684301</v>
       </c>
       <c r="C264" s="5">
-        <v>0.58832436999999516</v>
+        <v>0.58796940999999947</v>
       </c>
       <c r="D264" s="5">
-        <v>6.8802104447544643</v>
+        <v>6.8759059279062784</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>107.13666206000001</v>
+        <v>107.13875023</v>
       </c>
       <c r="C265" s="5">
-        <v>0.73984811000001116</v>
+        <v>0.74190722000000164</v>
       </c>
       <c r="D265" s="5">
-        <v>8.6710487477658091</v>
+        <v>8.6961121315264567</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>107.37939674</v>
+        <v>107.375275</v>
       </c>
       <c r="C266" s="5">
-        <v>0.24273467999999809</v>
+        <v>0.2365247700000026</v>
       </c>
       <c r="D266" s="5">
-        <v>2.7529218496915364</v>
+        <v>2.6815833753028873</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>107.22308068</v>
+        <v>107.22319125</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.15631606000000886</v>
+        <v>-0.15208375000000274</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7329644144518097</v>
+        <v>-1.6864729765146635</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>107.04818792</v>
+        <v>107.0464143</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17489275999999165</v>
+        <v>-0.17677695000000426</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.9398690195323254</v>
+        <v>-1.9605768705233673</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>107.5766675</v>
+        <v>107.57069308</v>
       </c>
       <c r="C269" s="5">
-        <v>0.52847957999999551</v>
+        <v>0.52427878000000305</v>
       </c>
       <c r="D269" s="5">
-        <v>6.0877401827252431</v>
+        <v>6.0381417105165314</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8125322063497391</v>
+        <v>3.8083519989566161</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>107.64467014</v>
+        <v>107.6475832</v>
       </c>
       <c r="C270" s="5">
-        <v>6.8002640000003112E-2</v>
+        <v>7.6890120000001616E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.76120110766169091</v>
+        <v>0.86112437622203331</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>107.96450625999999</v>
+        <v>107.96219992</v>
       </c>
       <c r="C271" s="5">
-        <v>0.31983611999999084</v>
+        <v>0.31461672000000362</v>
       </c>
       <c r="D271" s="5">
-        <v>3.624312141919761</v>
+        <v>3.5641151669036253</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>108.24252115</v>
+        <v>108.24975551999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.27801489000000856</v>
+        <v>0.28755559999999036</v>
       </c>
       <c r="D272" s="5">
-        <v>3.1342118116276962</v>
+        <v>3.2434204558986934</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>108.83099077999999</v>
+        <v>108.83077933</v>
       </c>
       <c r="C273" s="5">
-        <v>0.58846962999999164</v>
+        <v>0.58102381000000491</v>
       </c>
       <c r="D273" s="5">
-        <v>6.7225528961507797</v>
+        <v>6.6345104499897056</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>109.76133455</v>
+        <v>109.76296923</v>
       </c>
       <c r="C274" s="5">
-        <v>0.93034377000000745</v>
+        <v>0.93218989999999735</v>
       </c>
       <c r="D274" s="5">
-        <v>10.754543328199029</v>
+        <v>10.776921354264356</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>110.0565821</v>
+        <v>110.06034717999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.29524754999999914</v>
+        <v>0.29737794999999778</v>
       </c>
       <c r="D275" s="5">
-        <v>3.2760715345000468</v>
+        <v>3.3000139770422043</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>110.91097370999999</v>
+        <v>110.91480296</v>
       </c>
       <c r="C276" s="5">
-        <v>0.85439160999999331</v>
+        <v>0.85445578000000921</v>
       </c>
       <c r="D276" s="5">
-        <v>9.7240833034856866</v>
+        <v>9.7244980940866412</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>112.62107820999999</v>
+        <v>112.62882801000001</v>
       </c>
       <c r="C277" s="5">
-        <v>1.7101044999999999</v>
+        <v>1.7140250500000036</v>
       </c>
       <c r="D277" s="5">
-        <v>20.155029270790248</v>
+        <v>20.204474836549814</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>112.01074332</v>
+        <v>112.00258198</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.61033488999999008</v>
+        <v>-0.62624603000000434</v>
       </c>
       <c r="D278" s="5">
-        <v>-6.3128600802418999</v>
+        <v>-6.4720027815710068</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>112.06236204</v>
+        <v>112.05960198</v>
       </c>
       <c r="C279" s="5">
-        <v>5.1618719999993345E-2</v>
+        <v>5.7019999999994297E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.55440847228493961</v>
+        <v>0.61262796960235288</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>112.60466107000001</v>
+        <v>112.59776721999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.54229903000000945</v>
+        <v>0.53816523999999788</v>
       </c>
       <c r="D280" s="5">
-        <v>5.9641956576160782</v>
+        <v>5.917674532499495</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>113.59924766</v>
+        <v>113.58260405</v>
       </c>
       <c r="C281" s="5">
-        <v>0.99458658999999727</v>
+        <v>0.9848368300000061</v>
       </c>
       <c r="D281" s="5">
-        <v>11.129420347060325</v>
+        <v>11.015728108616575</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5984074427663399</v>
+        <v>5.5888000698563589</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>112.99242652</v>
+        <v>112.99390089000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.60682114000000809</v>
+        <v>-0.58870315999999434</v>
       </c>
       <c r="D282" s="5">
-        <v>-6.2251105038036325</v>
+        <v>-6.0453738143990909</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>113.61942501</v>
+        <v>113.61155626999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.6269984900000054</v>
+        <v>0.61765537999998799</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8658692256239107</v>
+        <v>6.7603729758075159</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>113.98395795</v>
+        <v>113.99341163</v>
       </c>
       <c r="C284" s="5">
-        <v>0.36453294000000369</v>
+        <v>0.38185536000000297</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9187115027497166</v>
+        <v>4.1086731742828064</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>113.52388598</v>
+        <v>113.52685794</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.46007197000000133</v>
+        <v>-0.4665536899999978</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.7374533932831087</v>
+        <v>-4.8023124506085697</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>113.71537592999999</v>
+        <v>113.7268399</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19148994999999047</v>
+        <v>0.19998196000000235</v>
       </c>
       <c r="D286" s="5">
-        <v>2.0430218780860931</v>
+        <v>2.134447161941222</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>114.76484881</v>
+        <v>114.77505769</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0494728800000104</v>
+        <v>1.0482177899999954</v>
       </c>
       <c r="D287" s="5">
-        <v>11.654535589263748</v>
+        <v>11.63865013067058</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>115.35284107</v>
+        <v>115.37043161</v>
       </c>
       <c r="C288" s="5">
-        <v>0.58799225999999294</v>
+        <v>0.59537392000000011</v>
       </c>
       <c r="D288" s="5">
-        <v>6.3243847025721944</v>
+        <v>6.4054742233827566</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>115.53509927</v>
+        <v>115.5554271</v>
       </c>
       <c r="C289" s="5">
-        <v>0.18225820000000681</v>
+        <v>0.1849954900000057</v>
       </c>
       <c r="D289" s="5">
-        <v>1.9125708512955475</v>
+        <v>1.9412504782194029</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>116.16902594</v>
+        <v>116.15602570999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.63392666999999392</v>
+        <v>0.6005986099999916</v>
       </c>
       <c r="D290" s="5">
-        <v>6.7866278763522248</v>
+        <v>6.4184098414203472</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>116.17820847</v>
+        <v>116.1668265</v>
       </c>
       <c r="C291" s="5">
-        <v>9.1825300000039078E-3</v>
+        <v>1.0800790000004667E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>9.48947246923737E-2</v>
+        <v>0.11163930966779922</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>116.93508731999999</v>
+        <v>116.91407405</v>
       </c>
       <c r="C292" s="5">
-        <v>0.75687884999999255</v>
+        <v>0.74724754999999732</v>
       </c>
       <c r="D292" s="5">
-        <v>8.1040662353688795</v>
+        <v>7.9980788717730178</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>116.93551914</v>
+        <v>116.89985699</v>
       </c>
       <c r="C293" s="5">
-        <v>4.3182000000285825E-4</v>
+        <v>-1.4217059999992898E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.4314716529658682E-3</v>
+        <v>-0.14582561142438832</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9368781472790983</v>
+        <v>2.9205642604740012</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>116.98478544</v>
+        <v>116.97753523999999</v>
       </c>
       <c r="C294" s="5">
-        <v>4.9266299999999319E-2</v>
+        <v>7.7678249999991067E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.50674718591305901</v>
+        <v>0.80030313227603678</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.91802684</v>
+        <v>117.899537</v>
       </c>
       <c r="C295" s="5">
-        <v>0.9332414</v>
+        <v>0.92200176000000056</v>
       </c>
       <c r="D295" s="5">
-        <v>10.004346727592583</v>
+        <v>9.8792277780930249</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>118.40372945999999</v>
+        <v>118.40763129</v>
       </c>
       <c r="C296" s="5">
-        <v>0.48570261999999786</v>
+        <v>0.5080942900000025</v>
       </c>
       <c r="D296" s="5">
-        <v>5.056309998179831</v>
+        <v>5.2958183179512064</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>120.34664411999999</v>
+        <v>120.36490531</v>
       </c>
       <c r="C297" s="5">
-        <v>1.9429146599999996</v>
+        <v>1.9572740199999998</v>
       </c>
       <c r="D297" s="5">
-        <v>21.5691079468195</v>
+        <v>21.742502011437992</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>121.33076769</v>
+        <v>121.35175556999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.98412357000000839</v>
+        <v>0.98685025999999709</v>
       </c>
       <c r="D298" s="5">
-        <v>10.266485550165605</v>
+        <v>10.29459251122795</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>121.59096867</v>
+        <v>121.62212828</v>
       </c>
       <c r="C299" s="5">
-        <v>0.26020097999999336</v>
+        <v>0.27037271000000374</v>
       </c>
       <c r="D299" s="5">
-        <v>2.6040430194116837</v>
+        <v>2.7066169525243433</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>121.93568328000001</v>
+        <v>121.99845974999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.34471461000001113</v>
+        <v>0.37633146999999667</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4555930811049906</v>
+        <v>3.7769697026738935</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>122.69079614</v>
+        <v>122.70944720999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.755112859999997</v>
+        <v>0.71098745999999835</v>
       </c>
       <c r="D301" s="5">
-        <v>7.689663638772859</v>
+        <v>7.2219802966033475</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>121.93624821</v>
+        <v>121.92177975</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.75454793000000109</v>
+        <v>-0.78766745999999443</v>
       </c>
       <c r="D302" s="5">
-        <v>-7.1354145031025435</v>
+        <v>-7.436551171020545</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>123.06042483</v>
+        <v>123.06095027000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1241766200000001</v>
+        <v>1.1391705200000075</v>
       </c>
       <c r="D303" s="5">
-        <v>11.641838686308859</v>
+        <v>11.80665347166947</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>123.41553338</v>
+        <v>123.33086792</v>
       </c>
       <c r="C304" s="5">
-        <v>0.35510854999999708</v>
+        <v>0.26991764999999646</v>
       </c>
       <c r="D304" s="5">
-        <v>3.518262422398144</v>
+        <v>2.6640235900896148</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>122.47207563000001</v>
+        <v>122.39106993</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.94345774999999321</v>
+        <v>-0.93979799000000241</v>
       </c>
       <c r="D305" s="5">
-        <v>-8.7974366571742184</v>
+        <v>-8.7704940655409338</v>
       </c>
       <c r="E305" s="5">
-        <v>4.7347089496147188</v>
+        <v>4.6973649766481218</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>124.53570123</v>
+        <v>124.55231974</v>
       </c>
       <c r="C306" s="5">
-        <v>2.0636255999999946</v>
+        <v>2.161249810000001</v>
       </c>
       <c r="D306" s="5">
-        <v>22.2028985857186</v>
+        <v>23.374404636753042</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>125.1409833</v>
+        <v>125.10257632</v>
       </c>
       <c r="C307" s="5">
-        <v>0.60528207000000123</v>
+        <v>0.55025657999999567</v>
       </c>
       <c r="D307" s="5">
-        <v>5.9908345294214849</v>
+        <v>5.4321822643937701</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>125.33872653</v>
+        <v>125.33324518000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.19774323000000038</v>
+        <v>0.23066886000000864</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9127631158391889</v>
+        <v>2.2351821207988065</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>124.8843742</v>
+        <v>124.92175127</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.45435233000000608</v>
+        <v>-0.41149391000000435</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.2643062484498344</v>
+        <v>-3.8694669720006902</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>125.26630892</v>
+        <v>125.30367024</v>
       </c>
       <c r="C310" s="5">
-        <v>0.38193472000000384</v>
+        <v>0.38191897000000097</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7323331029891049</v>
+        <v>3.7310410681138162</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>124.59348436000001</v>
+        <v>124.65161741</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.67282455999999513</v>
+        <v>-0.65205283000000236</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.2583469049707912</v>
+        <v>-6.0688774519135453</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>124.98573114</v>
+        <v>125.09877744000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.39224677999999358</v>
+        <v>0.44716003000000626</v>
       </c>
       <c r="D312" s="5">
-        <v>3.8439606939897564</v>
+        <v>4.3906902040778517</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>124.41470415000001</v>
+        <v>124.43231734</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.57102698999999291</v>
+        <v>-0.66646010000000899</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.3467973641243223</v>
+        <v>-6.208931219007729</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>124.81884838000001</v>
+        <v>124.80677489</v>
       </c>
       <c r="C314" s="5">
-        <v>0.40414422999999999</v>
+        <v>0.37445755000000247</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9684385920295107</v>
+        <v>3.67156613703572</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>125.84125053</v>
+        <v>125.85709146000001</v>
       </c>
       <c r="C315" s="5">
-        <v>1.0224021499999907</v>
+        <v>1.0503165700000068</v>
       </c>
       <c r="D315" s="5">
-        <v>10.284441633311726</v>
+        <v>10.57943403664623</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>126.17162132999999</v>
+        <v>126.00408398</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33037079999999719</v>
+        <v>0.14699251999999774</v>
       </c>
       <c r="D316" s="5">
-        <v>3.1962466452651439</v>
+        <v>1.4105563274109834</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>126.67532258999999</v>
+        <v>126.52844774</v>
       </c>
       <c r="C317" s="5">
-        <v>0.50370125999999971</v>
+        <v>0.52436375999999996</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8972301967054932</v>
+        <v>5.109677525688161</v>
       </c>
       <c r="E317" s="5">
-        <v>3.4320043474223461</v>
+        <v>3.3804572607840866</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>128.73862273</v>
+        <v>128.81710720999999</v>
       </c>
       <c r="C318" s="5">
-        <v>2.0633001400000097</v>
+        <v>2.2886594699999847</v>
       </c>
       <c r="D318" s="5">
-        <v>21.395357004211913</v>
+        <v>24.000759324556409</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>128.37185833000001</v>
+        <v>128.30659976999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.36676439999999388</v>
+        <v>-0.51050743999999781</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.3656267898885539</v>
+        <v>-4.6533484842891877</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>128.77109748000001</v>
+        <v>128.74863255</v>
       </c>
       <c r="C320" s="5">
-        <v>0.39923914999999965</v>
+        <v>0.44203278000000523</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7965281106366211</v>
+        <v>4.2133961462664571</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>129.80761236999999</v>
+        <v>129.86415590999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.0365148899999781</v>
+        <v>1.1155233599999974</v>
       </c>
       <c r="D321" s="5">
-        <v>10.098442688352716</v>
+        <v>10.90728240894645</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>129.58616205000001</v>
+        <v>129.63836046</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.221450319999974</v>
+        <v>-0.22579544999999257</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.0280866321501168</v>
+        <v>-2.0666086940302697</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>129.00252358</v>
+        <v>129.08882881</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.58363847000001101</v>
+        <v>-0.54953165000000581</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.2727470515022912</v>
+        <v>-4.9698163407475127</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>130.9362524</v>
+        <v>131.0943139</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9337288199999989</v>
+        <v>2.0054850900000076</v>
       </c>
       <c r="D324" s="5">
-        <v>19.547474263274879</v>
+        <v>20.321249305436861</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>131.83231549999999</v>
+        <v>131.84673789000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.89606309999999212</v>
+        <v>0.75242399000001114</v>
       </c>
       <c r="D325" s="5">
-        <v>8.5284703925744942</v>
+        <v>7.1091097233912715</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>133.00134133</v>
+        <v>132.99605724</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1690258300000096</v>
+        <v>1.1493193499999848</v>
       </c>
       <c r="D326" s="5">
-        <v>11.175653161951971</v>
+        <v>10.976883686291528</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>133.05855138000001</v>
+        <v>133.08885656000001</v>
       </c>
       <c r="C327" s="5">
-        <v>5.7210050000009005E-2</v>
+        <v>9.2799320000011676E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.51739862035002915</v>
+        <v>0.84053274013318191</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>133.32469952</v>
+        <v>133.08114474000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.26614813999998432</v>
+        <v>-7.7118199999972603E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>2.4268629269435182</v>
+        <v>-6.9511719678616579E-2</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>133.62320227999999</v>
+        <v>133.41584552</v>
       </c>
       <c r="C329" s="5">
-        <v>0.29850275999999099</v>
+        <v>0.33470077999999148</v>
       </c>
       <c r="D329" s="5">
-        <v>2.7200310766421598</v>
+        <v>3.0601142156295502</v>
       </c>
       <c r="E329" s="5">
-        <v>5.4847933661772874</v>
+        <v>5.4433591046281871</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>134.05286735999999</v>
+        <v>134.19764241999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.42966508000000658</v>
+        <v>0.78179689999998914</v>
       </c>
       <c r="D330" s="5">
-        <v>3.9275740055366715</v>
+        <v>7.262935947181659</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>133.85496104000001</v>
+        <v>133.76414876999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.19790631999998709</v>
+        <v>-0.43349365000000262</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.7572819670921724</v>
+        <v>-3.8081831771847652</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>134.13087346</v>
+        <v>134.10143822000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.27591241999999738</v>
+        <v>0.33728945000001431</v>
       </c>
       <c r="D332" s="5">
-        <v>2.5017709221526685</v>
+        <v>3.0681462972471651</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>133.07572443000001</v>
+        <v>133.14065153999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.0551490299999955</v>
+        <v>-0.96078668000001244</v>
       </c>
       <c r="D333" s="5">
-        <v>-9.0419720695271604</v>
+        <v>-8.2667231986260585</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>134.33821266999999</v>
+        <v>134.40441810999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2624882399999819</v>
+        <v>1.2637665700000014</v>
       </c>
       <c r="D334" s="5">
-        <v>11.997601387746105</v>
+        <v>12.004224911057948</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>135.44639157</v>
+        <v>135.54305643999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1081789000000128</v>
+        <v>1.138638329999992</v>
       </c>
       <c r="D335" s="5">
-        <v>10.360709433929372</v>
+        <v>10.653398046672603</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>135.40320186</v>
+        <v>135.57672923000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.3189710000007153E-2</v>
+        <v>3.3672790000025543E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.38197292341305422</v>
+        <v>0.29852215017938111</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>135.40679105999999</v>
+        <v>135.43343704</v>
       </c>
       <c r="C337" s="5">
-        <v>3.5891999999932978E-3</v>
+        <v>-0.14329219000001103</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1813634574273664E-2</v>
+        <v>-1.2609434794512708</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>138.56121661</v>
+        <v>138.55794850000001</v>
       </c>
       <c r="C338" s="5">
-        <v>3.1544255500000133</v>
+        <v>3.1245114600000079</v>
       </c>
       <c r="D338" s="5">
-        <v>31.830197351989309</v>
+        <v>31.482069846029926</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>138.71649206000001</v>
+        <v>138.74573765</v>
       </c>
       <c r="C339" s="5">
-        <v>0.15527545000000487</v>
+        <v>0.18778914999998619</v>
       </c>
       <c r="D339" s="5">
-        <v>1.3530718341379533</v>
+        <v>1.6385518014983003</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>138.10528958</v>
+        <v>137.84648591000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.61120248000000288</v>
+        <v>-0.89925173999998265</v>
       </c>
       <c r="D340" s="5">
-        <v>-5.1610836497075097</v>
+        <v>-7.5062073299858483</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>137.78547802</v>
+        <v>137.53313807999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.3198115600000051</v>
+        <v>-0.31334783000002631</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.7437291598582547</v>
+        <v>-2.6939512487028083</v>
       </c>
       <c r="E341" s="5">
-        <v>3.1149348832983259</v>
+        <v>3.0860596385327899</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>137.18897747</v>
+        <v>137.37601604</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.59650055000000179</v>
+        <v>-0.15712203999999019</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.0731079082996793</v>
+        <v>-1.3623352447307613</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>138.29510318000001</v>
+        <v>138.18045647</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1061257100000148</v>
+        <v>0.80444042999999965</v>
       </c>
       <c r="D343" s="5">
-        <v>10.116145909110475</v>
+        <v>7.2576965957666495</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>139.51605616000001</v>
+        <v>139.49279974999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2209529799999927</v>
+        <v>1.3123432799999932</v>
       </c>
       <c r="D344" s="5">
-        <v>11.124203581901938</v>
+        <v>12.01134611880812</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>139.91873747</v>
+        <v>139.98818598</v>
       </c>
       <c r="C345" s="5">
-        <v>0.4026813099999913</v>
+        <v>0.49538623000000825</v>
       </c>
       <c r="D345" s="5">
-        <v>3.5190407703936444</v>
+        <v>4.345839435011345</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>140.01111121</v>
+        <v>140.07590822</v>
       </c>
       <c r="C346" s="5">
-        <v>9.2373739999999316E-2</v>
+        <v>8.7722240000005058E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.79511776888818719</v>
+        <v>0.75456546621581744</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>140.84107014</v>
+        <v>140.93675716000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.82995893000000365</v>
+        <v>0.860848940000011</v>
       </c>
       <c r="D347" s="5">
-        <v>7.3499301174183129</v>
+        <v>7.6291548427378286</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>140.92410157</v>
+        <v>141.09628050000001</v>
       </c>
       <c r="C348" s="5">
-        <v>8.3031430000005457E-2</v>
+        <v>0.15952333999999269</v>
       </c>
       <c r="D348" s="5">
-        <v>0.70974626841528998</v>
+        <v>1.3667422383644823</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>141.83276950000001</v>
+        <v>141.8589513</v>
       </c>
       <c r="C349" s="5">
-        <v>0.90866793000000712</v>
+        <v>0.7626707999999951</v>
       </c>
       <c r="D349" s="5">
-        <v>8.0178930307586391</v>
+        <v>6.682738761119511</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>141.7136098</v>
+        <v>141.70810605</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.11915970000001153</v>
+        <v>-0.15084525000000326</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.003525166551622</v>
+        <v>-1.2685797861687109</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>142.04122552999999</v>
+        <v>142.07999057999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.32761572999999089</v>
+        <v>0.37188452999998844</v>
       </c>
       <c r="D351" s="5">
-        <v>2.8097255691048151</v>
+        <v>3.1950133868597463</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>142.94228072000001</v>
+        <v>142.71208737000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.90105519000002232</v>
+        <v>0.63209679000001984</v>
       </c>
       <c r="D352" s="5">
-        <v>7.8836317244498133</v>
+        <v>5.4712431095284231</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>142.86572731999999</v>
+        <v>142.58560126</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.6553400000022975E-2</v>
+        <v>-0.12648611000000187</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.64077592527128635</v>
+        <v>-1.05839402565443</v>
       </c>
       <c r="E353" s="5">
-        <v>3.6870716515296165</v>
+        <v>3.6736333152386225</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>141.02085822999999</v>
+        <v>141.22227398000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.8448690900000031</v>
+        <v>-1.3633272799999929</v>
       </c>
       <c r="D354" s="5">
-        <v>-14.441421037339918</v>
+        <v>-10.889198970784108</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>141.65164131</v>
+        <v>141.52913280000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.63078308000001471</v>
+        <v>0.3068588200000022</v>
       </c>
       <c r="D355" s="5">
-        <v>5.5016110810768737</v>
+        <v>2.6388420535232271</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>141.23680224</v>
+        <v>141.23122054000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.41483906999999931</v>
+        <v>-0.29791226000000393</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.4582469548767203</v>
+        <v>-2.4969050828703376</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>141.72085118000001</v>
+        <v>141.78463543999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.48404894000000809</v>
+        <v>0.55341489999997862</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1910732488556368</v>
+        <v>4.8048792741667068</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>142.31674593</v>
+        <v>142.37667682</v>
       </c>
       <c r="C358" s="5">
-        <v>0.59589474999998515</v>
+        <v>0.59204138000001194</v>
       </c>
       <c r="D358" s="5">
-        <v>5.1639853435645033</v>
+        <v>5.1274603809197572</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>142.52034053</v>
+        <v>142.59293416</v>
       </c>
       <c r="C359" s="5">
-        <v>0.2035946000000024</v>
+        <v>0.21625733999999852</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7302602822763857</v>
+        <v>1.8379959799979417</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>142.69172884</v>
+        <v>142.82196639</v>
       </c>
       <c r="C360" s="5">
-        <v>0.17138830999999755</v>
+        <v>0.22903223000000139</v>
       </c>
       <c r="D360" s="5">
-        <v>1.4526468458517128</v>
+        <v>1.9445540590238952</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>142.63858353000001</v>
+        <v>142.67427130999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-5.3145309999990786E-2</v>
+        <v>-0.14769508000000542</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.44602371079903724</v>
+        <v>-1.2339104391280609</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>142.57960462</v>
+        <v>142.56779151999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.8978910000007545E-2</v>
+        <v>-0.10647979000000873</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.4950551133795944</v>
+        <v>-0.89190969700934097</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>143.13650179999999</v>
+        <v>143.16627154</v>
       </c>
       <c r="C363" s="5">
-        <v>0.55689717999999289</v>
+        <v>0.59848002000001088</v>
       </c>
       <c r="D363" s="5">
-        <v>4.7890529921739589</v>
+        <v>5.1553837532315905</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>143.54711078</v>
+        <v>143.31947887999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.41060898000000634</v>
+        <v>0.15320733999999447</v>
       </c>
       <c r="D364" s="5">
-        <v>3.4972190494201305</v>
+        <v>1.2917481381519824</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>143.54412055</v>
+        <v>143.26748527000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.9902299999946536E-3</v>
+        <v>-5.1993609999982482E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.4994337388317689E-2</v>
+        <v>-0.43446984112331943</v>
       </c>
       <c r="E365" s="5">
-        <v>0.47484672687136964</v>
+        <v>0.47822781821891258</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>143.2406508</v>
+        <v>143.42342069</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.30346975000000498</v>
+        <v>0.15593541999999161</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.5076542451005213</v>
+        <v>1.313953076053398</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>143.92885391999999</v>
+        <v>143.71009502000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.68820311999999717</v>
+        <v>0.28667433000001097</v>
       </c>
       <c r="D367" s="5">
-        <v>5.9202458485904996</v>
+        <v>2.4251013564588808</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>142.38164974</v>
+        <v>142.28993629999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.5472041799999943</v>
+        <v>-1.4201587200000176</v>
       </c>
       <c r="D368" s="5">
-        <v>-12.163738716384554</v>
+        <v>-11.234766277134934</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>128.39506832999999</v>
+        <v>128.34103736</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.986581410000014</v>
+        <v>-13.948898939999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.084422879958211</v>
+        <v>-71.006788459926796</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>130.88302034</v>
+        <v>130.82854209000001</v>
       </c>
       <c r="C370" s="5">
-        <v>2.487952010000015</v>
+        <v>2.4875047300000119</v>
       </c>
       <c r="D370" s="5">
-        <v>25.898219730489203</v>
+        <v>25.905145083108483</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>133.07180274999999</v>
+        <v>133.01372079000001</v>
       </c>
       <c r="C371" s="5">
-        <v>2.1887824099999875</v>
+        <v>2.1851786999999945</v>
       </c>
       <c r="D371" s="5">
-        <v>22.020495073588986</v>
+        <v>21.990857551679245</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>134.84730497000001</v>
+        <v>134.81770306999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.7755022200000212</v>
+        <v>1.8039822799999854</v>
       </c>
       <c r="D372" s="5">
-        <v>17.239719086739449</v>
+        <v>17.545437901603677</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>136.32584079</v>
+        <v>136.26592238000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4785358199999905</v>
+        <v>1.4482193100000131</v>
       </c>
       <c r="D373" s="5">
-        <v>13.980606791232075</v>
+        <v>13.679993364165277</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>137.57887656</v>
+        <v>137.36181712999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2530357699999968</v>
+        <v>1.0958947499999852</v>
       </c>
       <c r="D374" s="5">
-        <v>11.60480338379215</v>
+        <v>10.08932402846423</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>140.6956965</v>
+        <v>140.52001043999999</v>
       </c>
       <c r="C375" s="5">
-        <v>3.1168199399999992</v>
+        <v>3.1581933100000015</v>
       </c>
       <c r="D375" s="5">
-        <v>30.842447619065805</v>
+        <v>31.360790140102512</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>141.4602415</v>
+        <v>141.26044702999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.76454499999999825</v>
+        <v>0.74043659000000162</v>
       </c>
       <c r="D376" s="5">
-        <v>6.7193022530969371</v>
+        <v>6.5096198671791283</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>143.27605598</v>
+        <v>142.85295980000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.8158144800000002</v>
+        <v>1.5925127700000132</v>
       </c>
       <c r="D377" s="5">
-        <v>16.538835443746947</v>
+        <v>14.399467060734983</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.1867471610630167</v>
+        <v>-0.28933673905059409</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>142.92734306</v>
+        <v>142.84859352000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.34871291999999698</v>
+        <v>-4.3662799999992785E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.8818435229834627</v>
+        <v>-3.6671660817888529E-2</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>143.33932845999999</v>
+        <v>143.04050432</v>
       </c>
       <c r="C379" s="5">
-        <v>0.41198539999999184</v>
+        <v>0.19191079999998806</v>
       </c>
       <c r="D379" s="5">
-        <v>3.5143453506585987</v>
+        <v>1.6241128745918099</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>145.74639529999999</v>
+        <v>145.46304803000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4070668399999988</v>
+        <v>2.4225437100000136</v>
       </c>
       <c r="D380" s="5">
-        <v>22.120755313792316</v>
+        <v>22.327418412149093</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>146.5200921</v>
+        <v>146.23210927</v>
       </c>
       <c r="C381" s="5">
-        <v>0.7736968000000104</v>
+        <v>0.76906123999998499</v>
       </c>
       <c r="D381" s="5">
-        <v>6.5595378425141515</v>
+        <v>6.5321593266818523</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>147.96366513999999</v>
+        <v>147.68119856999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4435730399999898</v>
+        <v>1.4490892999999971</v>
       </c>
       <c r="D382" s="5">
-        <v>12.48504076298811</v>
+        <v>12.561421366481152</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>148.20548173</v>
+        <v>147.90379909999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.24181659000001332</v>
+        <v>0.22260052999999402</v>
       </c>
       <c r="D383" s="5">
-        <v>1.9788810338136287</v>
+        <v>1.8238359346740118</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>149.58795966</v>
+        <v>149.30289612999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3824779299999932</v>
+        <v>1.3990970300000072</v>
       </c>
       <c r="D384" s="5">
-        <v>11.78626725297509</v>
+        <v>11.961015959454802</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>149.89196268000001</v>
+        <v>149.64073998999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.30400302000001034</v>
+        <v>0.33784385999999245</v>
       </c>
       <c r="D385" s="5">
-        <v>2.4661674624147034</v>
+        <v>2.7494203754215629</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>151.27203474999999</v>
+        <v>150.94894705999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3800720699999829</v>
+        <v>1.3082070700000088</v>
       </c>
       <c r="D386" s="5">
-        <v>11.625554158357708</v>
+        <v>11.01020113757607</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>155.35346602999999</v>
+        <v>155.07984273</v>
       </c>
       <c r="C387" s="5">
-        <v>4.0814312800000039</v>
+        <v>4.130895670000001</v>
       </c>
       <c r="D387" s="5">
-        <v>37.640924698602653</v>
+        <v>38.262105876535379</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>155.34480733000001</v>
+        <v>155.07850877999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-8.6586999999838099E-3</v>
+        <v>-1.3339500000029147E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-6.6862077288798449E-2</v>
+        <v>-1.0321549493819138E-2</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>155.28997025999999</v>
+        <v>154.76747533</v>
       </c>
       <c r="C389" s="5">
-        <v>-5.4837070000019139E-2</v>
+        <v>-0.31103344999999649</v>
       </c>
       <c r="D389" s="5">
-        <v>-0.422781263909211</v>
+        <v>-2.3804091346783074</v>
       </c>
       <c r="E389" s="5">
-        <v>8.3851514461544152</v>
+        <v>8.3404050897375903</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>156.93600902</v>
+        <v>156.57189640000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.6460387600000104</v>
+        <v>1.8044210700000178</v>
       </c>
       <c r="D390" s="5">
-        <v>13.488110939131071</v>
+        <v>14.923637507561649</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>161.30357538000001</v>
+        <v>160.82064886000001</v>
       </c>
       <c r="C391" s="5">
-        <v>4.3675663600000121</v>
+        <v>4.2487524599999915</v>
       </c>
       <c r="D391" s="5">
-        <v>39.013403994095206</v>
+        <v>37.891018320068696</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>160.33996988000001</v>
+        <v>159.95074695</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.96360549999999989</v>
+        <v>-0.86990191000001005</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.9377291407136337</v>
+        <v>-6.3013033192547034</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>159.90915899000001</v>
+        <v>159.36962964</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.43081089000000361</v>
+        <v>-0.58111730999999622</v>
       </c>
       <c r="D393" s="5">
-        <v>-3.1770081626152913</v>
+        <v>-4.2736520993294942</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>159.34247239000001</v>
+        <v>158.82711773</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.56668659999999704</v>
+        <v>-0.54251191000000176</v>
       </c>
       <c r="D394" s="5">
-        <v>-4.1706488926066321</v>
+        <v>-4.0093138091528147</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>159.59496435</v>
+        <v>159.14450937999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.25249195999998619</v>
+        <v>0.31739164999999048</v>
       </c>
       <c r="D395" s="5">
-        <v>1.9181639056009558</v>
+        <v>2.4245487930890208</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>159.84921681</v>
+        <v>159.43917033</v>
       </c>
       <c r="C396" s="5">
-        <v>0.25425246000000357</v>
+        <v>0.29466095000000792</v>
       </c>
       <c r="D396" s="5">
-        <v>1.9285730358217235</v>
+        <v>2.2446030000274453</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>160.49501501</v>
+        <v>160.04376999999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.64579820000000154</v>
+        <v>0.60459966999999892</v>
       </c>
       <c r="D397" s="5">
-        <v>4.9572442857513943</v>
+        <v>4.646562730560122</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>160.65579203999999</v>
+        <v>160.13272017</v>
       </c>
       <c r="C398" s="5">
-        <v>0.16077702999999133</v>
+        <v>8.8950170000003936E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>1.2087539697403837</v>
+        <v>0.6689863370347382</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>160.54327244000001</v>
+        <v>160.1067358</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.11251959999998462</v>
+        <v>-2.598437000000331E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.83722230132668995</v>
+        <v>-0.19454756413038732</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>159.79501916000001</v>
+        <v>159.40490814</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.74825328000000013</v>
+        <v>-0.70182765999999219</v>
       </c>
       <c r="D400" s="5">
-        <v>-5.451743759710503</v>
+        <v>-5.1352138730063608</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>160.50615450000001</v>
+        <v>159.89605750999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.71113533999999845</v>
+        <v>0.49114936999998804</v>
       </c>
       <c r="D401" s="5">
-        <v>5.4730293140588859</v>
+        <v>3.7606767297188259</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3589962257489114</v>
+        <v>3.3137338249297432</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>160.76357752999999</v>
+        <v>160.13768734000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.25742302999998401</v>
+        <v>0.24162983000002214</v>
       </c>
       <c r="D402" s="5">
-        <v>1.9416522370949929</v>
+        <v>1.8285499166151853</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>161.32165215000001</v>
+        <v>160.65202571</v>
       </c>
       <c r="C403" s="5">
-        <v>0.55807462000001351</v>
+        <v>0.51433836999999016</v>
       </c>
       <c r="D403" s="5">
-        <v>4.2461411333991395</v>
+        <v>3.923040778478093</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>161.80425572999999</v>
+        <v>161.19360700999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.4826035799999886</v>
+        <v>0.54158129999999005</v>
       </c>
       <c r="D404" s="5">
-        <v>3.6495326010379525</v>
+        <v>4.1212299773413452</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>161.18754942999999</v>
+        <v>160.48489004000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.61670630000000415</v>
+        <v>-0.70871696999998335</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.4790505538486736</v>
+        <v>-5.1502860518818689</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>160.54868060999999</v>
+        <v>159.79511712999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.638868819999999</v>
+        <v>-0.68977291000001628</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.6538900989501979</v>
+        <v>-5.0374725628450463</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>160.48396043</v>
+        <v>159.67784326</v>
       </c>
       <c r="C407" s="5">
-        <v>-6.4720179999994798E-2</v>
+        <v>-0.11727386999999112</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.48267138307913626</v>
+        <v>-0.87713560082413045</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>160.75527792</v>
+        <v>160.14477737000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.27131749000000127</v>
+        <v>0.46693411000001106</v>
       </c>
       <c r="D408" s="5">
-        <v>2.0477155432066185</v>
+        <v>3.5660622695763644</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>160.24439985999999</v>
+        <v>159.61232527000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.51087806000001024</v>
+        <v>-0.53245210000000043</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.7476272387295451</v>
+        <v>-3.9176240322878364</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>159.93709063</v>
+        <v>159.32270864</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.30730922999998711</v>
+        <v>-0.28961663000001181</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.2771851517587427</v>
+        <v>-2.1558014719471275</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>160.13054703</v>
+        <v>159.52382655</v>
       </c>
       <c r="C411" s="5">
-        <v>0.1934564000000023</v>
+        <v>0.20111790999999357</v>
       </c>
       <c r="D411" s="5">
-        <v>1.461189065584878</v>
+        <v>1.5253579015296781</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>160.22259980999999</v>
+        <v>159.77977032000001</v>
       </c>
       <c r="C412" s="5">
-        <v>9.2052779999988843E-2</v>
+        <v>0.255943770000016</v>
       </c>
       <c r="D412" s="5">
-        <v>0.69201825583737886</v>
+        <v>1.9423888968690406</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>159.37592304</v>
+        <v>158.77284477000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.84667676999998775</v>
+        <v>-1.0069255500000054</v>
       </c>
       <c r="D413" s="5">
-        <v>-6.1601589648579536</v>
+        <v>-7.3056626576212587</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.70416705422968739</v>
+        <v>-0.70246431181064661</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>159.25947661999999</v>
+        <v>158.49693109</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11644642000001681</v>
+        <v>-0.27591368000000216</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.8732532241319868</v>
+        <v>-2.0655302235097706</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>158.69244681999999</v>
+        <v>157.92332672000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.56702980000000025</v>
+        <v>-0.5736043699999982</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.1898175580624031</v>
+        <v>-4.25742199378909</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>158.10961248000001</v>
+        <v>157.27086299999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.58283433999997669</v>
+        <v>-0.65246372000001429</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.3193286763684169</v>
+        <v>-4.8467052025013002</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>158.25672048000001</v>
+        <v>157.38568515</v>
       </c>
       <c r="C417" s="5">
-        <v>0.1471080000000029</v>
+        <v>0.11482215000000906</v>
       </c>
       <c r="D417" s="5">
-        <v>1.1222326037793939</v>
+        <v>0.87963662606487247</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>158.95874953000001</v>
+        <v>158.07611883000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.70202904999999305</v>
+        <v>0.69043368000001237</v>
       </c>
       <c r="D418" s="5">
-        <v>5.4550329790364893</v>
+        <v>5.3931594476403388</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>158.91813888999999</v>
+        <v>157.76131796999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.0610640000011244E-2</v>
+        <v>-0.31480086000001961</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.30614452051954677</v>
+        <v>-2.3637394998567096</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>158.21719679</v>
+        <v>156.91599642</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.7009420999999918</v>
+        <v>-0.8453215499999942</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.1663243518760948</v>
+        <v>-6.2437307179158736</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>158.32619523</v>
+        <v>157.02419327999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.10899843999999348</v>
+        <v>0.10819685999999251</v>
       </c>
       <c r="D421" s="5">
-        <v>0.82983942306671388</v>
+        <v>0.83057020834809148</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>157.41837566000001</v>
+        <v>156.02166672999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.9078195699999867</v>
+        <v>-1.0025265499999989</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.6677323238439667</v>
+        <v>-7.3980556090812222</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>157.31258546999999</v>
+        <v>155.82561147000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.10579019000002177</v>
+        <v>-0.19605525999998008</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.80346436036875524</v>
+        <v>-1.497529960134536</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>157.43269756999999</v>
+        <v>156.01006390000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.12011210000000005</v>
+        <v>0.18445242999999323</v>
       </c>
       <c r="D424" s="5">
-        <v>0.92008747704399596</v>
+        <v>1.4297370485452765</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>157.18382517000001</v>
+        <v>155.72907814999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.24887239999998201</v>
+        <v>-0.28098575000001347</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.8805745813247454</v>
+        <v>-2.1400078931290589</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.3754259916975209</v>
+        <v>-1.9170574315836242</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>156.52594223</v>
+        <v>155.77969575</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.65788294000000747</v>
+        <v>5.0617600000009588E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-4.9085039033280768</v>
+        <v>0.39074157074345806</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>156.28981242</v>
+        <v>155.59573847999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.23612980999999422</v>
+        <v>-0.18395727000000761</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.7953351020856823</v>
+        <v>-1.4078896660088103</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>155.01159677000001</v>
+        <v>154.28131782</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.2782156499999928</v>
+        <v>-1.3144206599999961</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.3845523749638833</v>
+        <v>-9.6792158208520931</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>155.80107691000001</v>
+        <v>155.63510427</v>
       </c>
       <c r="C429" s="5">
-        <v>0.78948013999999489</v>
+        <v>1.3537864500000012</v>
       </c>
       <c r="D429" s="5">
-        <v>6.2857847358101404</v>
+        <v>11.053091771322165</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>155.73460095999999</v>
+        <v>155.66353934</v>
       </c>
       <c r="C430" s="5">
-        <v>-6.6475950000011608E-2</v>
+        <v>2.8435070000000451E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.5108065295124864</v>
+        <v>0.21946458206638653</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>154.58295364</v>
+        <v>154.79452549999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.151647319999995</v>
+        <v>-0.86901384000000803</v>
       </c>
       <c r="D431" s="5">
-        <v>-8.5217514110417785</v>
+        <v>-6.4972557965198181</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>155.94736434000001</v>
+        <v>153.79584978</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3644107000000076</v>
+        <v>-0.99867571999999427</v>
       </c>
       <c r="D432" s="5">
-        <v>11.121285247416978</v>
+        <v>-7.4730544209560046</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>155.00548019999999</v>
+        <v>154.42279586999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.9418841400000133</v>
+        <v>0.62694608999998991</v>
       </c>
       <c r="D433" s="5">
-        <v>-7.011730739368593</v>
+        <v>5.0029599601132402</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>154.79427419000001</v>
+        <v>154.79782012000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.21120600999998373</v>
+        <v>0.37502425000002404</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6228874145766237</v>
+        <v>2.9535088215306482</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>154.52118637000001</v>
+        <v>154.38416678999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.27308782000000065</v>
+        <v>-0.41365333000001669</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.0966166572575995</v>
+        <v>-3.1599484992723581</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>153.88412987999999</v>
+        <v>153.76867059</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.6370564900000204</v>
+        <v>-0.6154961999999955</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.8366784689935933</v>
+        <v>-4.6806181786776975</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>153.54336859</v>
+        <v>153.98180819999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.340761289999989</v>
+        <v>0.21313760999998976</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.6251562315333654</v>
+        <v>1.6760501068201927</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.3160503799056431</v>
+        <v>-1.121993381555253</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>155.02001756000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.0382093600000246</v>
+      </c>
+      <c r="D438" s="5">
+        <v>8.3977826093713404</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>