--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5716617F-640C-4AAF-9E4A-002292E09BA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{79B79465-7138-42C7-9145-9AD1AD33D102}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5E7A6E1F-7D5D-466F-AA6F-CC56CC008637}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A582DFF3-A04C-46B0-A4DD-80AA01100DF6}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59214BAF-1694-4B8C-9177-54064E2655DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F71F45E9-CE58-4952-B750-FA17674D6B84}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-4.6806181786776975</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>153.98180819999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.21313760999998976</v>
       </c>
       <c r="D437" s="5">
         <v>1.6760501068201927</v>
       </c>
       <c r="E437" s="5">
         <v>-1.121993381555253</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>155.02001756000001</v>
+        <v>155.24787612</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0382093600000246</v>
+        <v>1.2660679200000118</v>
       </c>
       <c r="D438" s="5">
-        <v>8.3977826093713404</v>
+        <v>10.325277187638338</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>155.56837985000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.32050373000001287</v>
+      </c>
+      <c r="D439" s="5">
+        <v>2.5056811737382167</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>157.53629199</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.9679121399999815</v>
+      </c>
+      <c r="D440" s="5">
+        <v>16.281729540360512</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>