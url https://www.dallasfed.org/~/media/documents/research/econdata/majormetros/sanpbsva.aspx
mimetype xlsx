--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{79B79465-7138-42C7-9145-9AD1AD33D102}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A11AC545-0B9D-4CCD-875A-AC4D1DA320CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A582DFF3-A04C-46B0-A4DD-80AA01100DF6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{29D7127E-9D62-453D-8B49-D0950A0094D7}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F71F45E9-CE58-4952-B750-FA17674D6B84}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1566B24-DDB3-4991-9B63-5FA7011CE0E7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.400278624000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.990682386000003</v>
       </c>
       <c r="C7" s="5">
         <v>-0.40959623799999889</v>
       </c>
       <c r="D7" s="5">
         <v>-10.525343315532931</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.518119044000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.52743665799999917</v>
       </c>
       <c r="D8" s="5">
         <v>15.375419118160005</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.754837780999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.23671873699999679</v>
       </c>
       <c r="D9" s="5">
         <v>6.5707863182205228</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.569456578999997</v>
       </c>
       <c r="C10" s="5">
         <v>0.81461879799999792</v>
       </c>
       <c r="D10" s="5">
         <v>24.167045503872629</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.346084771999998</v>
       </c>
       <c r="C11" s="5">
         <v>0.77662819300000052</v>
       </c>
       <c r="D11" s="5">
         <v>22.481479802381866</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.212002306000002</v>
       </c>
       <c r="C12" s="5">
         <v>0.86591753400000471</v>
       </c>
       <c r="D12" s="5">
         <v>24.874112875868491</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>48.022190614000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.81018830800000075</v>
       </c>
       <c r="D13" s="5">
         <v>22.65198213775259</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>48.881947306999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.85975669299999424</v>
       </c>
       <c r="D14" s="5">
         <v>23.730957975505575</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.056101669999997</v>
       </c>
       <c r="C15" s="5">
         <v>0.17415436299999953</v>
       </c>
       <c r="D15" s="5">
         <v>4.3600831964764941</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.876029428000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.81992775800000572</v>
       </c>
       <c r="D16" s="5">
         <v>22.007371529134232</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.918808828000003</v>
       </c>
       <c r="C17" s="5">
         <v>4.2779400000000578E-2</v>
       </c>
       <c r="D17" s="5">
         <v>1.0341269126716623</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.684538989000004</v>
       </c>
       <c r="C18" s="5">
         <v>-0.23426983899999954</v>
       </c>
       <c r="D18" s="5">
         <v>-5.4885098810342097</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>50.085738739999996</v>
       </c>
       <c r="C19" s="5">
         <v>0.40119975099999294</v>
       </c>
       <c r="D19" s="5">
         <v>10.132077556053719</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>50.498151350999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.4124126110000006</v>
       </c>
       <c r="D20" s="5">
         <v>10.340958018329417</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>48.403608429999998</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0945429209999986</v>
       </c>
       <c r="D21" s="5">
         <v>-39.851179977945442</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>48.258876737000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.14473169299999711</v>
       </c>
       <c r="D22" s="5">
         <v>-3.5296971156013046</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.220279068000004</v>
       </c>
       <c r="C23" s="5">
         <v>-3.8597668999997836E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.95555475448061422</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.109498520000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.88921945199999897</v>
       </c>
       <c r="D24" s="5">
         <v>24.517203626872398</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.474822482999997</v>
       </c>
       <c r="C25" s="5">
         <v>0.36532396299999448</v>
       </c>
       <c r="D25" s="5">
         <v>9.3012032663754027</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>49.339959225000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.13486325799999577</v>
       </c>
       <c r="D26" s="5">
         <v>-3.22247760270572</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>49.600848354</v>
       </c>
       <c r="C27" s="5">
         <v>0.26088912899999883</v>
       </c>
       <c r="D27" s="5">
         <v>6.5329172583683093</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>49.520034389000003</v>
       </c>
       <c r="C28" s="5">
         <v>-8.0813964999997268E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-1.9377177556324954</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>49.607814959000002</v>
       </c>
       <c r="C29" s="5">
         <v>8.7780569999999614E-2</v>
       </c>
       <c r="D29" s="5">
         <v>2.1480144862366046</v>
       </c>
       <c r="E29" s="5">
         <v>-0.62299937899471525</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>49.351712391</v>
       </c>
       <c r="C30" s="5">
         <v>-0.25610256800000286</v>
       </c>
       <c r="D30" s="5">
         <v>-6.0221435851425698</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>49.542839641</v>
       </c>
       <c r="C31" s="5">
         <v>0.19112725000000097</v>
       </c>
       <c r="D31" s="5">
         <v>4.7475874252127959</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>50.056919993000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.51408035200000057</v>
       </c>
       <c r="D32" s="5">
         <v>13.187571643749463</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>50.430186313</v>
       </c>
       <c r="C33" s="5">
         <v>0.37326631999999904</v>
       </c>
       <c r="D33" s="5">
         <v>9.3244710750337809</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>50.953829222000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.52364290900000299</v>
       </c>
       <c r="D34" s="5">
         <v>13.197035685064741</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>51.350142222000002</v>
       </c>
       <c r="C35" s="5">
         <v>0.39631299999999925</v>
       </c>
       <c r="D35" s="5">
         <v>9.7432666765027811</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>51.609577948999998</v>
       </c>
       <c r="C36" s="5">
         <v>0.25943572699999606</v>
       </c>
       <c r="D36" s="5">
         <v>6.2340848329967002</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>51.884037374000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.27445942500000342</v>
       </c>
       <c r="D37" s="5">
         <v>6.5715964728039866</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.049445814999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.16540844099999674</v>
       </c>
       <c r="D38" s="5">
         <v>3.8934470414518252</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.657202210000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.60775639500000267</v>
       </c>
       <c r="D39" s="5">
         <v>14.947636739723169</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.692808478000003</v>
       </c>
       <c r="C40" s="5">
         <v>3.5606268000002217E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.81445242177877741</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>53.064900698999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.3720922209999955</v>
       </c>
       <c r="D41" s="5">
         <v>8.8108267691022988</v>
       </c>
       <c r="E41" s="5">
         <v>6.9688329204929067</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>53.675345997999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.61044529899999844</v>
       </c>
       <c r="D42" s="5">
         <v>14.712293051214932</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.399279579000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.72393358100000427</v>
       </c>
       <c r="D43" s="5">
         <v>17.440947872113831</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.387082415000002</v>
       </c>
       <c r="C44" s="5">
         <v>-1.2197163999999816E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.26872710002101563</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>55.976215398000001</v>
       </c>
       <c r="C45" s="5">
         <v>1.5891329829999989</v>
       </c>
       <c r="D45" s="5">
         <v>41.284085053301055</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>55.698992631000003</v>
       </c>
       <c r="C46" s="5">
         <v>-0.27722276699999782</v>
       </c>
       <c r="D46" s="5">
         <v>-5.7837743039874763</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>55.649617892999999</v>
       </c>
       <c r="C47" s="5">
         <v>-4.937473800000447E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0585768644839511</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.338829633000003</v>
       </c>
       <c r="C48" s="5">
         <v>-0.31078825999999538</v>
       </c>
       <c r="D48" s="5">
         <v>-6.4996149637673746</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.131086750999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.79225711799999488</v>
       </c>
       <c r="D49" s="5">
         <v>18.599202396311966</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>56.595967453999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.46488070299999862</v>
       </c>
       <c r="D50" s="5">
         <v>10.403908934054872</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>56.224542819</v>
       </c>
       <c r="C51" s="5">
         <v>-0.37142463499999678</v>
       </c>
       <c r="D51" s="5">
         <v>-7.5971567646402782</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>56.693537409000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.46899459000000121</v>
       </c>
       <c r="D52" s="5">
         <v>10.481987020269546</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>56.606045829000003</v>
       </c>
       <c r="C53" s="5">
         <v>-8.7491579999998237E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.8362468672576959</v>
       </c>
       <c r="E53" s="5">
         <v>6.673234253440774</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>57.447380826</v>
       </c>
       <c r="C54" s="5">
         <v>0.84133499699999703</v>
       </c>
       <c r="D54" s="5">
         <v>19.368289528127281</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.729895423000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.28251459700000225</v>
       </c>
       <c r="D55" s="5">
         <v>6.0636222448990917</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>58.714206572000002</v>
       </c>
       <c r="C56" s="5">
         <v>0.98431114899999983</v>
       </c>
       <c r="D56" s="5">
         <v>22.492389945610071</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>59.503486487000004</v>
       </c>
       <c r="C57" s="5">
         <v>0.78927991500000161</v>
       </c>
       <c r="D57" s="5">
         <v>17.379052477723398</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>59.381132747000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.12235374000000121</v>
       </c>
       <c r="D58" s="5">
         <v>-2.4397785115005455</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>59.727369828999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.3462370819999947</v>
       </c>
       <c r="D59" s="5">
         <v>7.2257149925732733</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>60.340225316000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.61285548700000447</v>
       </c>
       <c r="D60" s="5">
         <v>13.032268818763605</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>60.837858046999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.49763273099999594</v>
       </c>
       <c r="D61" s="5">
         <v>10.358007798166602</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>61.185403104999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.34754505800000146</v>
       </c>
       <c r="D62" s="5">
         <v>7.0747145097445507</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>62.226290042999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.0408869379999999</v>
       </c>
       <c r="D63" s="5">
         <v>22.437090212726329</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>62.801339618999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.57504957599999784</v>
       </c>
       <c r="D64" s="5">
         <v>11.670892277812595</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>63.828957623000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.0276180040000042</v>
       </c>
       <c r="D65" s="5">
         <v>21.502756804022095</v>
       </c>
       <c r="E65" s="5">
         <v>12.759965279715058</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>64.325497536</v>
       </c>
       <c r="C66" s="5">
         <v>0.49653991299999944</v>
       </c>
       <c r="D66" s="5">
         <v>9.7450202023668062</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>64.719240373999995</v>
       </c>
       <c r="C67" s="5">
         <v>0.39374283799999432</v>
       </c>
       <c r="D67" s="5">
         <v>7.5977243649701931</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>65.044065344000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.32482497000000876</v>
       </c>
       <c r="D68" s="5">
         <v>6.1918519340180556</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>65.467714194999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.42364885099999583</v>
       </c>
       <c r="D69" s="5">
         <v>8.1020685386393065</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>65.949304780000006</v>
       </c>
       <c r="C70" s="5">
         <v>0.4815905850000064</v>
       </c>
       <c r="D70" s="5">
         <v>9.1934346245482246</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>66.205699484999997</v>
       </c>
       <c r="C71" s="5">
         <v>0.25639470499999106</v>
       </c>
       <c r="D71" s="5">
         <v>4.7663661070203478</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>65.945002303999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26069718099999761</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6242178400452305</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>66.459218902000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.51421659800000441</v>
       </c>
       <c r="D73" s="5">
         <v>9.7691090155406215</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>66.552779267000005</v>
       </c>
       <c r="C74" s="5">
         <v>9.3560365000001866E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.702485190499381</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>68.098097113999998</v>
       </c>
       <c r="C75" s="5">
         <v>1.5453178469999926</v>
       </c>
       <c r="D75" s="5">
         <v>31.712004662055083</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>68.594717279999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.49662016599999959</v>
       </c>
       <c r="D76" s="5">
         <v>9.1109476992926375</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>69.161235394000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.5665181140000044</v>
       </c>
       <c r="D77" s="5">
         <v>10.373512019372289</v>
       </c>
       <c r="E77" s="5">
         <v>8.3540104203089438</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>68.366176789999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.79505860400000472</v>
       </c>
       <c r="D78" s="5">
         <v>-12.955242927460652</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>68.639943207000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.27376641700000448</v>
       </c>
       <c r="D79" s="5">
         <v>4.9125543917619696</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>68.381874111000002</v>
       </c>
       <c r="C80" s="5">
         <v>-0.25806909599999983</v>
       </c>
       <c r="D80" s="5">
         <v>-4.419564811005527</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>68.377610818999997</v>
       </c>
       <c r="C81" s="5">
         <v>-4.263292000004526E-3</v>
       </c>
       <c r="D81" s="5">
         <v>-7.4788773699241418E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>68.499084429000007</v>
       </c>
       <c r="C82" s="5">
         <v>0.12147361000000956</v>
       </c>
       <c r="D82" s="5">
         <v>2.1527671603199572</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>68.961158483000006</v>
       </c>
       <c r="C83" s="5">
         <v>0.46207405399999857</v>
       </c>
       <c r="D83" s="5">
         <v>8.402022066674931</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>69.918172365000004</v>
       </c>
       <c r="C84" s="5">
         <v>0.95701388199999826</v>
       </c>
       <c r="D84" s="5">
         <v>17.984844996027128</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>69.672970583999998</v>
       </c>
       <c r="C85" s="5">
         <v>-0.24520178100000578</v>
       </c>
       <c r="D85" s="5">
         <v>-4.1281471196973669</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>70.140234575999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.46726399199999946</v>
       </c>
       <c r="D86" s="5">
         <v>8.3514274762069629</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>70.693860990999994</v>
       </c>
       <c r="C87" s="5">
         <v>0.55362641499999654</v>
       </c>
       <c r="D87" s="5">
         <v>9.8939670074666317</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>71.389644962000006</v>
       </c>
       <c r="C88" s="5">
         <v>0.69578397100001155</v>
       </c>
       <c r="D88" s="5">
         <v>12.471437614474112</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>71.910170726999993</v>
       </c>
       <c r="C89" s="5">
         <v>0.52052576499998793</v>
       </c>
       <c r="D89" s="5">
         <v>9.1091500755972721</v>
       </c>
       <c r="E89" s="5">
         <v>3.9746764460463435</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>74.052344546</v>
       </c>
       <c r="C90" s="5">
         <v>2.142173819000007</v>
       </c>
       <c r="D90" s="5">
         <v>42.226957368428366</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>75.982742143999999</v>
       </c>
       <c r="C91" s="5">
         <v>1.930397597999999</v>
       </c>
       <c r="D91" s="5">
         <v>36.180146097163643</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>75.42356101</v>
       </c>
       <c r="C92" s="5">
         <v>-0.55918113399999925</v>
       </c>
       <c r="D92" s="5">
         <v>-8.482353290016265</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>75.085304194000003</v>
       </c>
       <c r="C93" s="5">
         <v>-0.33825681599999768</v>
       </c>
       <c r="D93" s="5">
         <v>-5.2509340251989727</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>75.887828569000007</v>
       </c>
       <c r="C94" s="5">
         <v>0.8025243750000044</v>
       </c>
       <c r="D94" s="5">
         <v>13.607284704223943</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>76.484095938999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.59626736999999252</v>
       </c>
       <c r="D95" s="5">
         <v>9.8469837283583708</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>76.727892974</v>
       </c>
       <c r="C96" s="5">
         <v>0.24379703500000005</v>
       </c>
       <c r="D96" s="5">
         <v>3.8928393041579579</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>77.253196892999995</v>
       </c>
       <c r="C97" s="5">
         <v>0.52530391899999529</v>
       </c>
       <c r="D97" s="5">
         <v>8.5321131795090821</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>77.246950149</v>
       </c>
       <c r="C98" s="5">
         <v>-6.2467439999949192E-3</v>
       </c>
       <c r="D98" s="5">
         <v>-9.6989642311817725E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>76.262479416999994</v>
       </c>
       <c r="C99" s="5">
         <v>-0.98447073200000546</v>
       </c>
       <c r="D99" s="5">
         <v>-14.265632326566436</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>76.710270636000004</v>
       </c>
       <c r="C100" s="5">
         <v>0.44779121900000973</v>
       </c>
       <c r="D100" s="5">
         <v>7.2781140457814919</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>77.257642476000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.54737183999999672</v>
       </c>
       <c r="D101" s="5">
         <v>8.9068604077830571</v>
       </c>
       <c r="E101" s="5">
         <v>7.4363218650963292</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>77.438308862</v>
       </c>
       <c r="C102" s="5">
         <v>0.18066638599999862</v>
       </c>
       <c r="D102" s="5">
         <v>2.8425657346637045</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>78.098636080000006</v>
       </c>
       <c r="C103" s="5">
         <v>0.66032721800000616</v>
       </c>
       <c r="D103" s="5">
         <v>10.726372453028809</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>78.546779493000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.44814341299999683</v>
       </c>
       <c r="D104" s="5">
         <v>7.1073329909124405</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>78.813868557999996</v>
       </c>
       <c r="C105" s="5">
         <v>0.2670890649999933</v>
       </c>
       <c r="D105" s="5">
         <v>4.1576433348642139</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>78.232102873000002</v>
       </c>
       <c r="C106" s="5">
         <v>-0.58176568499999348</v>
       </c>
       <c r="D106" s="5">
         <v>-8.5069074575189756</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>78.978134241999996</v>
       </c>
       <c r="C107" s="5">
         <v>0.74603136899999356</v>
       </c>
       <c r="D107" s="5">
         <v>12.06303697576967</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>79.604976196999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.62684195500000328</v>
       </c>
       <c r="D108" s="5">
         <v>9.9512480811158266</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>79.900811507</v>
       </c>
       <c r="C109" s="5">
         <v>0.29583531000000107</v>
       </c>
       <c r="D109" s="5">
         <v>4.5518400910447898</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.301225803999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.40041429699999753</v>
       </c>
       <c r="D110" s="5">
         <v>6.1822235898886468</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>81.567954255000004</v>
       </c>
       <c r="C111" s="5">
         <v>1.2667284510000059</v>
       </c>
       <c r="D111" s="5">
         <v>20.661506782205443</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>82.767528025000004</v>
       </c>
       <c r="C112" s="5">
         <v>1.1995737700000006</v>
       </c>
       <c r="D112" s="5">
         <v>19.147510301552749</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>83.236697020999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.4691689959999934</v>
       </c>
       <c r="D113" s="5">
         <v>7.0183486262880068</v>
       </c>
       <c r="E113" s="5">
         <v>7.7391107900521172</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>84.245445696999994</v>
       </c>
       <c r="C114" s="5">
         <v>1.0087486759999962</v>
       </c>
       <c r="D114" s="5">
         <v>15.552441809546425</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>84.878389983000005</v>
       </c>
       <c r="C115" s="5">
         <v>0.6329442860000114</v>
       </c>
       <c r="D115" s="5">
         <v>9.3977549709824757</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>84.791949786000004</v>
       </c>
       <c r="C116" s="5">
         <v>-8.6440197000001717E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2152586933266041</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>86.046801375000001</v>
       </c>
       <c r="C117" s="5">
         <v>1.2548515889999976</v>
       </c>
       <c r="D117" s="5">
         <v>19.278263347059067</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>86.510271332000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.46346995700000093</v>
       </c>
       <c r="D118" s="5">
         <v>6.658462504669127</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>88.140937885</v>
       </c>
       <c r="C119" s="5">
         <v>1.6306665529999975</v>
       </c>
       <c r="D119" s="5">
         <v>25.118036183505765</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>87.459483195999994</v>
       </c>
       <c r="C120" s="5">
         <v>-0.68145468900000594</v>
       </c>
       <c r="D120" s="5">
         <v>-8.8931834256818387</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>86.982876692000005</v>
       </c>
       <c r="C121" s="5">
         <v>-0.47660650399998872</v>
       </c>
       <c r="D121" s="5">
         <v>-6.3468655107863707</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>87.817035848000003</v>
       </c>
       <c r="C122" s="5">
         <v>0.83415915599999835</v>
       </c>
       <c r="D122" s="5">
         <v>12.134716450038141</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>89.573832472999996</v>
       </c>
       <c r="C123" s="5">
         <v>1.7567966249999927</v>
       </c>
       <c r="D123" s="5">
         <v>26.831925746582485</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.458817667000005</v>
       </c>
       <c r="C124" s="5">
         <v>-0.1150148059999907</v>
       </c>
       <c r="D124" s="5">
         <v>-1.5299917923169537</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.243287831000004</v>
       </c>
       <c r="C125" s="5">
         <v>0.78447016399999825</v>
       </c>
       <c r="D125" s="5">
         <v>11.045526242831926</v>
       </c>
       <c r="E125" s="5">
         <v>8.4176704035147978</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>90.303611492000002</v>
       </c>
       <c r="C126" s="5">
         <v>6.0323660999998197E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.8051027984475434</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>90.247096459999995</v>
       </c>
       <c r="C127" s="5">
         <v>-5.6515032000007182E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.7484206682436656</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>90.176130361999995</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0966097999999533E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-0.93955346418768126</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>91.975614633999996</v>
       </c>
       <c r="C129" s="5">
         <v>1.7994842720000008</v>
       </c>
       <c r="D129" s="5">
         <v>26.757377521572856</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.109992332999994</v>
       </c>
       <c r="C130" s="5">
         <v>1.1343776989999981</v>
       </c>
       <c r="D130" s="5">
         <v>15.846550354388977</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.856811000999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.74681866800000307</v>
       </c>
       <c r="D131" s="5">
         <v>10.061147673528215</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.088837846000004</v>
       </c>
       <c r="C132" s="5">
         <v>0.23202684500000714</v>
       </c>
       <c r="D132" s="5">
         <v>3.0072336259745258</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.329403928999994</v>
       </c>
       <c r="C133" s="5">
         <v>0.24056608299999027</v>
       </c>
       <c r="D133" s="5">
         <v>3.1116721545649151</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.357081609000005</v>
       </c>
       <c r="C134" s="5">
         <v>2.7677680000010696E-2</v>
       </c>
       <c r="D134" s="5">
         <v>0.35266699473313068</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>93.615067484999997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.74201412400000777</v>
       </c>
       <c r="D135" s="5">
         <v>-9.0390356220714239</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>93.684459054000001</v>
       </c>
       <c r="C136" s="5">
         <v>6.9391569000003983E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.89312760437254557</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>93.608540116</v>
       </c>
       <c r="C137" s="5">
         <v>-7.5918938000000935E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.96811972915973321</v>
       </c>
       <c r="E137" s="5">
         <v>3.7290887398763184</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>93.738499539000003</v>
       </c>
       <c r="C138" s="5">
         <v>0.12995942300000252</v>
       </c>
       <c r="D138" s="5">
         <v>1.6787747109786366</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>93.779719541999995</v>
       </c>
       <c r="C139" s="5">
         <v>4.1220002999992289E-2</v>
       </c>
       <c r="D139" s="5">
         <v>0.52895885773192042</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>93.549255047000003</v>
       </c>
       <c r="C140" s="5">
         <v>-0.23046449499999255</v>
       </c>
       <c r="D140" s="5">
         <v>-2.909475685154661</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>92.974136388000005</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57511865899999748</v>
       </c>
       <c r="D141" s="5">
         <v>-7.1329105720446373</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>93.045343037999999</v>
       </c>
       <c r="C142" s="5">
         <v>7.1206649999993488E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.9229323101768605</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>93.941752436000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.89640939800000297</v>
       </c>
       <c r="D143" s="5">
         <v>12.193628289367098</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>92.346187056999995</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5955653790000071</v>
       </c>
       <c r="D144" s="5">
         <v>-18.581381384332762</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>92.090153186999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.256033869999996</v>
       </c>
       <c r="D145" s="5">
         <v>-3.2767846021990454</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>90.776858520000005</v>
       </c>
       <c r="C146" s="5">
         <v>-1.3132946669999939</v>
       </c>
       <c r="D146" s="5">
         <v>-15.832690306752539</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>88.445998900000006</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3308596199999982</v>
       </c>
       <c r="D147" s="5">
         <v>-26.812568885009046</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>88.194290745000004</v>
       </c>
       <c r="C148" s="5">
         <v>-0.25170815500000288</v>
       </c>
       <c r="D148" s="5">
         <v>-3.3621253656039407</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>88.579611146000005</v>
       </c>
       <c r="C149" s="5">
         <v>0.38532040100000131</v>
       </c>
       <c r="D149" s="5">
         <v>5.3706282421254414</v>
       </c>
       <c r="E149" s="5">
         <v>-5.3722971897309009</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>88.481730960999997</v>
       </c>
       <c r="C150" s="5">
         <v>-9.7880185000008169E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-1.3179670259524379</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>88.909695826000004</v>
       </c>
       <c r="C151" s="5">
         <v>0.42796486500000697</v>
       </c>
       <c r="D151" s="5">
         <v>5.96103022755059</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>88.595032501000006</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31466332499999794</v>
       </c>
       <c r="D152" s="5">
         <v>-4.1652601927842925</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>89.765037407999998</v>
       </c>
       <c r="C153" s="5">
         <v>1.170004906999992</v>
       </c>
       <c r="D153" s="5">
         <v>17.050731705863107</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>89.686381729999994</v>
       </c>
       <c r="C154" s="5">
         <v>-7.8655678000004059E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-1.0464348066129947</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>89.549780944000005</v>
       </c>
       <c r="C155" s="5">
         <v>-0.13660078599998826</v>
       </c>
       <c r="D155" s="5">
         <v>-1.8124794343506334</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>90.754116246999999</v>
       </c>
       <c r="C156" s="5">
         <v>1.2043353029999935</v>
       </c>
       <c r="D156" s="5">
         <v>17.38744512959618</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>91.653292015000005</v>
       </c>
       <c r="C157" s="5">
         <v>0.89917576800000631</v>
       </c>
       <c r="D157" s="5">
         <v>12.55915888844803</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>92.570389394000003</v>
       </c>
       <c r="C158" s="5">
         <v>0.91709737899999766</v>
       </c>
       <c r="D158" s="5">
         <v>12.690748477971425</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>92.064085563999996</v>
       </c>
       <c r="C159" s="5">
         <v>-0.50630383000000734</v>
       </c>
       <c r="D159" s="5">
         <v>-6.3693929383015435</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>92.085906566000006</v>
       </c>
       <c r="C160" s="5">
         <v>2.1821002000010026E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.28479471089579711</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>91.361589385000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.72431718100000353</v>
       </c>
       <c r="D161" s="5">
         <v>-9.040987056414874</v>
       </c>
       <c r="E161" s="5">
         <v>3.1406530272690469</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>90.211186106</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1504032790000025</v>
       </c>
       <c r="D162" s="5">
         <v>-14.10636917431326</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>90.250946979999995</v>
       </c>
       <c r="C163" s="5">
         <v>3.9760873999995283E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.5301879313629243</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>90.806778195999996</v>
       </c>
       <c r="C164" s="5">
         <v>0.5558312160000014</v>
       </c>
       <c r="D164" s="5">
         <v>7.6460248522998597</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>89.937728573000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.86904962299999511</v>
       </c>
       <c r="D165" s="5">
         <v>-10.898754895323304</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>90.374334254000004</v>
       </c>
       <c r="C166" s="5">
         <v>0.43660568100000319</v>
       </c>
       <c r="D166" s="5">
         <v>5.9835231755185347</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>90.235594581000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13873967300000345</v>
       </c>
       <c r="D167" s="5">
         <v>-1.8267249575196431</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>90.105703719999994</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12989086100000691</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7137462541557458</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>90.677662162000004</v>
       </c>
       <c r="C169" s="5">
         <v>0.57195844200001034</v>
       </c>
       <c r="D169" s="5">
         <v>7.888804865872423</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>90.548978926000004</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12868323600000053</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6897247230263979</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>91.821171101000004</v>
       </c>
       <c r="C171" s="5">
         <v>1.2721921750000007</v>
       </c>
       <c r="D171" s="5">
         <v>18.22552245700706</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>92.922146798</v>
       </c>
       <c r="C172" s="5">
         <v>1.1009756969999955</v>
       </c>
       <c r="D172" s="5">
         <v>15.3763744523574</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>91.985234607999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.93691219000000103</v>
       </c>
       <c r="D173" s="5">
         <v>-11.450395394409018</v>
       </c>
       <c r="E173" s="5">
         <v>0.68261205523902913</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>92.552145834000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.56691122600000199</v>
       </c>
       <c r="D174" s="5">
         <v>7.6515938701839259</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>92.193709007999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.35843682600000193</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5496470878855995</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>92.412984433000005</v>
       </c>
       <c r="C176" s="5">
         <v>0.21927542500000641</v>
       </c>
       <c r="D176" s="5">
         <v>2.8917378569716767</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>91.886468133999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.52651629900000785</v>
       </c>
       <c r="D177" s="5">
         <v>-6.626689803300212</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>91.744170396000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.14229773799999634</v>
       </c>
       <c r="D178" s="5">
         <v>-1.842603766087425</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>92.611070487000006</v>
       </c>
       <c r="C179" s="5">
         <v>0.86690009100000509</v>
       </c>
       <c r="D179" s="5">
         <v>11.947169200029407</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>92.458230233999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.15284025300000792</v>
       </c>
       <c r="D180" s="5">
         <v>-1.9625369641402601</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>92.589383732000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.13115349800000331</v>
       </c>
       <c r="D181" s="5">
         <v>1.715562885909061</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>92.248459871999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.34092386000000374</v>
       </c>
       <c r="D182" s="5">
         <v>-4.3301334466299917</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>92.676660556000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.42820068400000366</v>
       </c>
       <c r="D183" s="5">
         <v>5.714613485274489</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>93.087470564</v>
       </c>
       <c r="C184" s="5">
         <v>0.41081000799999856</v>
       </c>
       <c r="D184" s="5">
         <v>5.4508872255037755</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>92.936745127999998</v>
       </c>
       <c r="C185" s="5">
         <v>-0.15072543600000188</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9258063710743345</v>
       </c>
       <c r="E185" s="5">
         <v>1.0344165822427032</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>97.848007143999993</v>
       </c>
       <c r="C186" s="5">
         <v>4.9112620159999949</v>
       </c>
       <c r="D186" s="5">
         <v>85.512987010699405</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>98.448890098999996</v>
       </c>
       <c r="C187" s="5">
         <v>0.60088295500000299</v>
       </c>
       <c r="D187" s="5">
         <v>7.6232427247553414</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>97.843903182999995</v>
       </c>
       <c r="C188" s="5">
         <v>-0.60498691600000143</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1300228143877824</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>99.529375623000007</v>
       </c>
       <c r="C189" s="5">
         <v>1.6854724400000123</v>
       </c>
       <c r="D189" s="5">
         <v>22.746784699167065</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>99.969295544000005</v>
       </c>
       <c r="C190" s="5">
         <v>0.43991992099999777</v>
       </c>
       <c r="D190" s="5">
         <v>5.4348600084787257</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>100.09463549</v>
       </c>
       <c r="C191" s="5">
         <v>0.12533994599999687</v>
       </c>
       <c r="D191" s="5">
         <v>1.5149598335741477</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>99.988506694999998</v>
       </c>
       <c r="C192" s="5">
         <v>-0.10612879500000361</v>
       </c>
       <c r="D192" s="5">
         <v>-1.2649478725547558</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>100.26157320999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.27306651499999646</v>
       </c>
       <c r="D193" s="5">
         <v>3.3268501307935905</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>102.15118946</v>
       </c>
       <c r="C194" s="5">
         <v>1.8896162500000031</v>
       </c>
       <c r="D194" s="5">
         <v>25.11430195808002</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>103.14831979</v>
       </c>
       <c r="C195" s="5">
         <v>0.99713033000000451</v>
       </c>
       <c r="D195" s="5">
         <v>12.363371195966867</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>103.54044734</v>
       </c>
       <c r="C196" s="5">
         <v>0.39212754999999788</v>
       </c>
       <c r="D196" s="5">
         <v>4.6585100113577749</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>104.34416435999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.80371701999999345</v>
       </c>
       <c r="D197" s="5">
         <v>9.7229664047010722</v>
       </c>
       <c r="E197" s="5">
         <v>12.274390733491657</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>104.46010603000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.11594167000001221</v>
       </c>
       <c r="D198" s="5">
         <v>1.3415549216233336</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>104.82127187</v>
       </c>
       <c r="C199" s="5">
         <v>0.36116583999999818</v>
       </c>
       <c r="D199" s="5">
         <v>4.2287554570353381</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>105.63902294</v>
       </c>
       <c r="C200" s="5">
         <v>0.81775106999999991</v>
       </c>
       <c r="D200" s="5">
         <v>9.7739796332295228</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>106.64700639</v>
       </c>
       <c r="C201" s="5">
         <v>1.0079834499999976</v>
       </c>
       <c r="D201" s="5">
         <v>12.07055467172664</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>107.16202762</v>
       </c>
       <c r="C202" s="5">
         <v>0.51502123000000211</v>
       </c>
       <c r="D202" s="5">
         <v>5.9514824445337178</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>107.15647224999999</v>
       </c>
       <c r="C203" s="5">
         <v>-5.5553700000103845E-3</v>
       </c>
       <c r="D203" s="5">
         <v>-6.2191279028334101E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>108.82107434</v>
       </c>
       <c r="C204" s="5">
         <v>1.6646020900000025</v>
       </c>
       <c r="D204" s="5">
         <v>20.319278645041482</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>108.77468091</v>
       </c>
       <c r="C205" s="5">
         <v>-4.6393429999994851E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-0.51039526657434831</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>108.74589979</v>
       </c>
       <c r="C206" s="5">
         <v>-2.8781120000004989E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-0.31705105426353963</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>107.3837223</v>
       </c>
       <c r="C207" s="5">
         <v>-1.3621774899999934</v>
       </c>
       <c r="D207" s="5">
         <v>-14.037951573639385</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>107.01285135000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.37087094999999692</v>
       </c>
       <c r="D208" s="5">
         <v>-4.0666119396308815</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>107.28968954</v>
       </c>
       <c r="C209" s="5">
         <v>0.27683818999999232</v>
       </c>
       <c r="D209" s="5">
         <v>3.1489072839586241</v>
       </c>
       <c r="E209" s="5">
         <v>2.822894023893463</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>106.99270541999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.29698412000000474</v>
       </c>
       <c r="D210" s="5">
         <v>-3.271563549458667</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>107.22404125</v>
       </c>
       <c r="C211" s="5">
         <v>0.23133583000000613</v>
       </c>
       <c r="D211" s="5">
         <v>2.6256755739074267</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>107.18741707</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6624180000004003E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.40911110994098498</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>107.92689156</v>
       </c>
       <c r="C213" s="5">
         <v>0.73947449000000631</v>
       </c>
       <c r="D213" s="5">
         <v>8.6001335025152272</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>108.69612770000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.76923614000000384</v>
       </c>
       <c r="D214" s="5">
         <v>8.8962297617186223</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>109.00789971</v>
       </c>
       <c r="C215" s="5">
         <v>0.31177200999999855</v>
       </c>
       <c r="D215" s="5">
         <v>3.4967692225615243</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>109.50386168</v>
       </c>
       <c r="C216" s="5">
         <v>0.4959619699999962</v>
       </c>
       <c r="D216" s="5">
         <v>5.5984527665335904</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>109.51733199</v>
       </c>
       <c r="C217" s="5">
         <v>1.3470310000002428E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.14771454192501476</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>109.3941119</v>
       </c>
       <c r="C218" s="5">
         <v>-0.12322009000000378</v>
       </c>
       <c r="D218" s="5">
         <v>-1.3418198006984738</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>110.61724283</v>
       </c>
       <c r="C219" s="5">
         <v>1.2231309299999964</v>
       </c>
       <c r="D219" s="5">
         <v>14.273778985266805</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>111.05875068</v>
       </c>
       <c r="C220" s="5">
         <v>0.44150785000000781</v>
       </c>
       <c r="D220" s="5">
         <v>4.896126767866571</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>110.46833607000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.59041460999999629</v>
       </c>
       <c r="D221" s="5">
         <v>-6.1962187027265969</v>
       </c>
       <c r="E221" s="5">
         <v>2.9626766035285579</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>112.20611623000001</v>
       </c>
       <c r="C222" s="5">
         <v>1.7377801599999998</v>
       </c>
       <c r="D222" s="5">
         <v>20.599252436540972</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>112.73802514</v>
       </c>
       <c r="C223" s="5">
         <v>0.53190890999999851</v>
       </c>
       <c r="D223" s="5">
         <v>5.839239161447618</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>112.26435339</v>
       </c>
       <c r="C224" s="5">
         <v>-0.47367175000000827</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9269390372238986</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>112.59528007999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.3309266899999983</v>
       </c>
       <c r="D225" s="5">
         <v>3.5952100168827661</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>112.13449684</v>
       </c>
       <c r="C226" s="5">
         <v>-0.46078323999999782</v>
       </c>
       <c r="D226" s="5">
         <v>-4.8018218249945015</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>111.49248393000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.64201290999999117</v>
       </c>
       <c r="D227" s="5">
         <v>-6.6581874233701548</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>110.5458635</v>
       </c>
       <c r="C228" s="5">
         <v>-0.94662043000001006</v>
       </c>
       <c r="D228" s="5">
         <v>-9.7259632810349661</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>109.97307863</v>
       </c>
       <c r="C229" s="5">
         <v>-0.57278486999999245</v>
       </c>
       <c r="D229" s="5">
         <v>-6.0435413051733722</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>109.94626761000001</v>
       </c>
       <c r="C230" s="5">
         <v>-2.6811019999996688E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.29216349158793786</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>109.04710197</v>
       </c>
       <c r="C231" s="5">
         <v>-0.89916564000000676</v>
       </c>
       <c r="D231" s="5">
         <v>-9.3842581990725709</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>108.51168333</v>
       </c>
       <c r="C232" s="5">
         <v>-0.53541864000000317</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7354347289449876</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>107.29654598</v>
       </c>
       <c r="C233" s="5">
         <v>-1.215137349999992</v>
       </c>
       <c r="D233" s="5">
         <v>-12.640348741062823</v>
       </c>
       <c r="E233" s="5">
         <v>-2.8712210239051239</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>105.92715556</v>
       </c>
       <c r="C234" s="5">
         <v>-1.369390420000002</v>
       </c>
       <c r="D234" s="5">
         <v>-14.284606146733481</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>104.38503312</v>
       </c>
       <c r="C235" s="5">
         <v>-1.54212244</v>
       </c>
       <c r="D235" s="5">
         <v>-16.136868511986336</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>103.96261638</v>
       </c>
       <c r="C236" s="5">
         <v>-0.42241674000000273</v>
       </c>
       <c r="D236" s="5">
         <v>-4.7494246316227784</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>102.81051235</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1521040300000038</v>
       </c>
       <c r="D237" s="5">
         <v>-12.516958562658409</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>102.54168543999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.26882691000000136</v>
       </c>
       <c r="D238" s="5">
         <v>-3.093002744997797</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>102.91993059000001</v>
       </c>
       <c r="C239" s="5">
         <v>0.37824515000001213</v>
       </c>
       <c r="D239" s="5">
         <v>4.5173519075190294</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>102.08558105</v>
       </c>
       <c r="C240" s="5">
         <v>-0.83434954000000516</v>
       </c>
       <c r="D240" s="5">
         <v>-9.3058980687899755</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>102.50395835</v>
       </c>
       <c r="C241" s="5">
         <v>0.41837730000000306</v>
       </c>
       <c r="D241" s="5">
         <v>5.0303419954182083</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>101.31599109</v>
       </c>
       <c r="C242" s="5">
         <v>-1.1879672600000077</v>
       </c>
       <c r="D242" s="5">
         <v>-13.054256532973863</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>103.21479773</v>
       </c>
       <c r="C243" s="5">
         <v>1.8988066400000037</v>
       </c>
       <c r="D243" s="5">
         <v>24.959023941592172</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>104.38340853</v>
       </c>
       <c r="C244" s="5">
         <v>1.1686107999999962</v>
       </c>
       <c r="D244" s="5">
         <v>14.465365761114569</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>105.18429587</v>
       </c>
       <c r="C245" s="5">
         <v>0.80088734000000272</v>
       </c>
       <c r="D245" s="5">
         <v>9.6057045500830931</v>
       </c>
       <c r="E245" s="5">
         <v>-1.968609605004179</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>106.04741129</v>
       </c>
       <c r="C246" s="5">
         <v>0.86311541999999974</v>
       </c>
       <c r="D246" s="5">
         <v>10.303681946705456</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>105.75320735</v>
       </c>
       <c r="C247" s="5">
         <v>-0.29420394000000272</v>
       </c>
       <c r="D247" s="5">
         <v>-3.2787911207027065</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>105.61545242</v>
       </c>
       <c r="C248" s="5">
         <v>-0.13775492999999983</v>
       </c>
       <c r="D248" s="5">
         <v>-1.5519787938203078</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>104.62304671</v>
       </c>
       <c r="C249" s="5">
         <v>-0.99240570999999989</v>
       </c>
       <c r="D249" s="5">
         <v>-10.710829214577233</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>104.44396773</v>
       </c>
       <c r="C250" s="5">
         <v>-0.17907897999999989</v>
       </c>
       <c r="D250" s="5">
         <v>-2.0347641818157514</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>104.41611267</v>
       </c>
       <c r="C251" s="5">
         <v>-2.7855059999993159E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.31956929165956049</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>104.30699263</v>
       </c>
       <c r="C252" s="5">
         <v>-0.10912004000000763</v>
       </c>
       <c r="D252" s="5">
         <v>-1.2468767849001194</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>103.92962636999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.37736626000000228</v>
       </c>
       <c r="D253" s="5">
         <v>-4.2560582400841263</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>102.83847442</v>
       </c>
       <c r="C254" s="5">
         <v>-1.0911519499999969</v>
       </c>
       <c r="D254" s="5">
         <v>-11.896104170664323</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>104.53460332</v>
       </c>
       <c r="C255" s="5">
         <v>1.696128900000005</v>
       </c>
       <c r="D255" s="5">
         <v>21.689582760712312</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>104.09182402</v>
       </c>
       <c r="C256" s="5">
         <v>-0.44277929999999799</v>
       </c>
       <c r="D256" s="5">
         <v>-4.9661072040423466</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>103.62431443</v>
       </c>
       <c r="C257" s="5">
         <v>-0.46750959000000591</v>
       </c>
       <c r="D257" s="5">
         <v>-5.2584211595964048</v>
       </c>
       <c r="E257" s="5">
         <v>-1.4830934856739697</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>105.2112302</v>
       </c>
       <c r="C258" s="5">
         <v>1.5869157700000045</v>
       </c>
       <c r="D258" s="5">
         <v>20.006602483009029</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>105.21938157</v>
       </c>
       <c r="C259" s="5">
         <v>8.1513699999931077E-3</v>
       </c>
       <c r="D259" s="5">
         <v>9.3011109225282773E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>105.79569666</v>
       </c>
       <c r="C260" s="5">
         <v>0.57631509000000847</v>
       </c>
       <c r="D260" s="5">
         <v>6.7743887622312871</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>106.26189712</v>
       </c>
       <c r="C261" s="5">
         <v>0.46620045999999604</v>
       </c>
       <c r="D261" s="5">
         <v>5.4179945145253372</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>106.04789710999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.21400001000000657</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3900815403739561</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>105.8088736</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23902350999999555</v>
       </c>
       <c r="D263" s="5">
         <v>-2.6714259799791806</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>106.39684301</v>
       </c>
       <c r="C264" s="5">
         <v>0.58796940999999947</v>
       </c>
       <c r="D264" s="5">
         <v>6.8759059279062784</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>107.13875023</v>
       </c>
       <c r="C265" s="5">
         <v>0.74190722000000164</v>
       </c>
       <c r="D265" s="5">
         <v>8.6961121315264567</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>107.375275</v>
       </c>
       <c r="C266" s="5">
         <v>0.2365247700000026</v>
       </c>
       <c r="D266" s="5">
         <v>2.6815833753028873</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>107.22319125</v>
       </c>
       <c r="C267" s="5">
         <v>-0.15208375000000274</v>
       </c>
       <c r="D267" s="5">
         <v>-1.6864729765146635</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>107.0464143</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17677695000000426</v>
       </c>
       <c r="D268" s="5">
         <v>-1.9605768705233673</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>107.57069308</v>
       </c>
       <c r="C269" s="5">
         <v>0.52427878000000305</v>
       </c>
       <c r="D269" s="5">
         <v>6.0381417105165314</v>
       </c>
       <c r="E269" s="5">
         <v>3.8083519989566161</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>107.6475832</v>
       </c>
       <c r="C270" s="5">
         <v>7.6890120000001616E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.86112437622203331</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>107.96219992</v>
       </c>
       <c r="C271" s="5">
         <v>0.31461672000000362</v>
       </c>
       <c r="D271" s="5">
         <v>3.5641151669036253</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>108.24975551999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.28755559999999036</v>
       </c>
       <c r="D272" s="5">
         <v>3.2434204558986934</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>108.83077933</v>
       </c>
       <c r="C273" s="5">
         <v>0.58102381000000491</v>
       </c>
       <c r="D273" s="5">
         <v>6.6345104499897056</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>109.76296923</v>
       </c>
       <c r="C274" s="5">
         <v>0.93218989999999735</v>
       </c>
       <c r="D274" s="5">
         <v>10.776921354264356</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>110.06034717999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.29737794999999778</v>
       </c>
       <c r="D275" s="5">
         <v>3.3000139770422043</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>110.91480296</v>
       </c>
       <c r="C276" s="5">
         <v>0.85445578000000921</v>
       </c>
       <c r="D276" s="5">
         <v>9.7244980940866412</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>112.62882801000001</v>
       </c>
       <c r="C277" s="5">
         <v>1.7140250500000036</v>
       </c>
       <c r="D277" s="5">
         <v>20.204474836549814</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>112.00258198</v>
       </c>
       <c r="C278" s="5">
         <v>-0.62624603000000434</v>
       </c>
       <c r="D278" s="5">
         <v>-6.4720027815710068</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>112.05960198</v>
       </c>
       <c r="C279" s="5">
         <v>5.7019999999994297E-2</v>
       </c>
       <c r="D279" s="5">
         <v>0.61262796960235288</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>112.59776721999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.53816523999999788</v>
       </c>
       <c r="D280" s="5">
         <v>5.917674532499495</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>113.58260405</v>
       </c>
       <c r="C281" s="5">
         <v>0.9848368300000061</v>
       </c>
       <c r="D281" s="5">
         <v>11.015728108616575</v>
       </c>
       <c r="E281" s="5">
         <v>5.5888000698563589</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>112.99390089000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.58870315999999434</v>
       </c>
       <c r="D282" s="5">
         <v>-6.0453738143990909</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>113.61155626999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.61765537999998799</v>
       </c>
       <c r="D283" s="5">
         <v>6.7603729758075159</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>113.99341163</v>
       </c>
       <c r="C284" s="5">
         <v>0.38185536000000297</v>
       </c>
       <c r="D284" s="5">
         <v>4.1086731742828064</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>113.52685794</v>
       </c>
       <c r="C285" s="5">
         <v>-0.4665536899999978</v>
       </c>
       <c r="D285" s="5">
         <v>-4.8023124506085697</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>113.7268399</v>
       </c>
       <c r="C286" s="5">
         <v>0.19998196000000235</v>
       </c>
       <c r="D286" s="5">
         <v>2.134447161941222</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>114.77505769</v>
       </c>
       <c r="C287" s="5">
         <v>1.0482177899999954</v>
       </c>
       <c r="D287" s="5">
         <v>11.63865013067058</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>115.37043161</v>
       </c>
       <c r="C288" s="5">
         <v>0.59537392000000011</v>
       </c>
       <c r="D288" s="5">
         <v>6.4054742233827566</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>115.5554271</v>
       </c>
       <c r="C289" s="5">
         <v>0.1849954900000057</v>
       </c>
       <c r="D289" s="5">
         <v>1.9412504782194029</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>116.15602570999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.6005986099999916</v>
       </c>
       <c r="D290" s="5">
         <v>6.4184098414203472</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>116.1668265</v>
       </c>
       <c r="C291" s="5">
         <v>1.0800790000004667E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.11163930966779922</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>116.91407405</v>
       </c>
       <c r="C292" s="5">
         <v>0.74724754999999732</v>
       </c>
       <c r="D292" s="5">
         <v>7.9980788717730178</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>116.89985699</v>
       </c>
       <c r="C293" s="5">
         <v>-1.4217059999992898E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.14582561142438832</v>
       </c>
       <c r="E293" s="5">
         <v>2.9205642604740012</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>116.97753523999999</v>
       </c>
       <c r="C294" s="5">
         <v>7.7678249999991067E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.80030313227603678</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.899537</v>
       </c>
       <c r="C295" s="5">
         <v>0.92200176000000056</v>
       </c>
       <c r="D295" s="5">
         <v>9.8792277780930249</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>118.40763129</v>
       </c>
       <c r="C296" s="5">
         <v>0.5080942900000025</v>
       </c>
       <c r="D296" s="5">
         <v>5.2958183179512064</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>120.36490531</v>
       </c>
       <c r="C297" s="5">
         <v>1.9572740199999998</v>
       </c>
       <c r="D297" s="5">
         <v>21.742502011437992</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>121.35175556999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.98685025999999709</v>
       </c>
       <c r="D298" s="5">
         <v>10.29459251122795</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>121.62212828</v>
       </c>
       <c r="C299" s="5">
         <v>0.27037271000000374</v>
       </c>
       <c r="D299" s="5">
         <v>2.7066169525243433</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>121.99845974999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.37633146999999667</v>
       </c>
       <c r="D300" s="5">
         <v>3.7769697026738935</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>122.70944720999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.71098745999999835</v>
       </c>
       <c r="D301" s="5">
         <v>7.2219802966033475</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>121.92177975</v>
       </c>
       <c r="C302" s="5">
         <v>-0.78766745999999443</v>
       </c>
       <c r="D302" s="5">
         <v>-7.436551171020545</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>123.06095027000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.1391705200000075</v>
       </c>
       <c r="D303" s="5">
         <v>11.80665347166947</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>123.33086792</v>
       </c>
       <c r="C304" s="5">
         <v>0.26991764999999646</v>
       </c>
       <c r="D304" s="5">
         <v>2.6640235900896148</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>122.39106993</v>
       </c>
       <c r="C305" s="5">
         <v>-0.93979799000000241</v>
       </c>
       <c r="D305" s="5">
         <v>-8.7704940655409338</v>
       </c>
       <c r="E305" s="5">
         <v>4.6973649766481218</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>124.55231974</v>
       </c>
       <c r="C306" s="5">
         <v>2.161249810000001</v>
       </c>
       <c r="D306" s="5">
         <v>23.374404636753042</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>125.10257632</v>
       </c>
       <c r="C307" s="5">
         <v>0.55025657999999567</v>
       </c>
       <c r="D307" s="5">
         <v>5.4321822643937701</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>125.33324518000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.23066886000000864</v>
       </c>
       <c r="D308" s="5">
         <v>2.2351821207988065</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>124.92175127</v>
       </c>
       <c r="C309" s="5">
         <v>-0.41149391000000435</v>
       </c>
       <c r="D309" s="5">
         <v>-3.8694669720006902</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>125.30367024</v>
       </c>
       <c r="C310" s="5">
         <v>0.38191897000000097</v>
       </c>
       <c r="D310" s="5">
         <v>3.7310410681138162</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>124.65161741</v>
       </c>
       <c r="C311" s="5">
         <v>-0.65205283000000236</v>
       </c>
       <c r="D311" s="5">
         <v>-6.0688774519135453</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>125.09877744000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.44716003000000626</v>
       </c>
       <c r="D312" s="5">
         <v>4.3906902040778517</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>124.43231734</v>
       </c>
       <c r="C313" s="5">
         <v>-0.66646010000000899</v>
       </c>
       <c r="D313" s="5">
         <v>-6.208931219007729</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>124.80677489</v>
       </c>
       <c r="C314" s="5">
         <v>0.37445755000000247</v>
       </c>
       <c r="D314" s="5">
         <v>3.67156613703572</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>125.85709146000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.0503165700000068</v>
       </c>
       <c r="D315" s="5">
         <v>10.57943403664623</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>126.00408398</v>
       </c>
       <c r="C316" s="5">
         <v>0.14699251999999774</v>
       </c>
       <c r="D316" s="5">
         <v>1.4105563274109834</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>126.52844774</v>
       </c>
       <c r="C317" s="5">
         <v>0.52436375999999996</v>
       </c>
       <c r="D317" s="5">
         <v>5.109677525688161</v>
       </c>
       <c r="E317" s="5">
         <v>3.3804572607840866</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>128.81710720999999</v>
       </c>
       <c r="C318" s="5">
         <v>2.2886594699999847</v>
       </c>
       <c r="D318" s="5">
         <v>24.000759324556409</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>128.30659976999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.51050743999999781</v>
       </c>
       <c r="D319" s="5">
         <v>-4.6533484842891877</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>128.74863255</v>
       </c>
       <c r="C320" s="5">
         <v>0.44203278000000523</v>
       </c>
       <c r="D320" s="5">
         <v>4.2133961462664571</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>129.86415590999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.1155233599999974</v>
       </c>
       <c r="D321" s="5">
         <v>10.90728240894645</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>129.63836046</v>
       </c>
       <c r="C322" s="5">
         <v>-0.22579544999999257</v>
       </c>
       <c r="D322" s="5">
         <v>-2.0666086940302697</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>129.08882881</v>
       </c>
       <c r="C323" s="5">
         <v>-0.54953165000000581</v>
       </c>
       <c r="D323" s="5">
         <v>-4.9698163407475127</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>131.0943139</v>
       </c>
       <c r="C324" s="5">
         <v>2.0054850900000076</v>
       </c>
       <c r="D324" s="5">
         <v>20.321249305436861</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>131.84673789000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.75242399000001114</v>
       </c>
       <c r="D325" s="5">
         <v>7.1091097233912715</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>132.99605724</v>
       </c>
       <c r="C326" s="5">
         <v>1.1493193499999848</v>
       </c>
       <c r="D326" s="5">
         <v>10.976883686291528</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>133.08885656000001</v>
       </c>
       <c r="C327" s="5">
         <v>9.2799320000011676E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.84053274013318191</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>133.08114474000001</v>
       </c>
       <c r="C328" s="5">
         <v>-7.7118199999972603E-3</v>
       </c>
       <c r="D328" s="5">
         <v>-6.9511719678616579E-2</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>133.41584552</v>
       </c>
       <c r="C329" s="5">
         <v>0.33470077999999148</v>
       </c>
       <c r="D329" s="5">
         <v>3.0601142156295502</v>
       </c>
       <c r="E329" s="5">
         <v>5.4433591046281871</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>134.19764241999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.78179689999998914</v>
       </c>
       <c r="D330" s="5">
         <v>7.262935947181659</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>133.76414876999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.43349365000000262</v>
       </c>
       <c r="D331" s="5">
         <v>-3.8081831771847652</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>134.10143822000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.33728945000001431</v>
       </c>
       <c r="D332" s="5">
         <v>3.0681462972471651</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>133.14065153999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.96078668000001244</v>
       </c>
       <c r="D333" s="5">
         <v>-8.2667231986260585</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>134.40441810999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.2637665700000014</v>
       </c>
       <c r="D334" s="5">
         <v>12.004224911057948</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>135.54305643999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.138638329999992</v>
       </c>
       <c r="D335" s="5">
         <v>10.653398046672603</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>135.57672923000001</v>
       </c>
       <c r="C336" s="5">
         <v>3.3672790000025543E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.29852215017938111</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>135.43343704</v>
       </c>
       <c r="C337" s="5">
         <v>-0.14329219000001103</v>
       </c>
       <c r="D337" s="5">
         <v>-1.2609434794512708</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>138.55794850000001</v>
       </c>
       <c r="C338" s="5">
         <v>3.1245114600000079</v>
       </c>
       <c r="D338" s="5">
         <v>31.482069846029926</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>138.74573765</v>
       </c>
       <c r="C339" s="5">
         <v>0.18778914999998619</v>
       </c>
       <c r="D339" s="5">
         <v>1.6385518014983003</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>137.84648591000001</v>
       </c>
       <c r="C340" s="5">
         <v>-0.89925173999998265</v>
       </c>
       <c r="D340" s="5">
         <v>-7.5062073299858483</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>137.53313807999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.31334783000002631</v>
       </c>
       <c r="D341" s="5">
         <v>-2.6939512487028083</v>
       </c>
       <c r="E341" s="5">
         <v>3.0860596385327899</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>137.37601604</v>
       </c>
       <c r="C342" s="5">
         <v>-0.15712203999999019</v>
       </c>
       <c r="D342" s="5">
         <v>-1.3623352447307613</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>138.18045647</v>
       </c>
       <c r="C343" s="5">
         <v>0.80444042999999965</v>
       </c>
       <c r="D343" s="5">
         <v>7.2576965957666495</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>139.49279974999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.3123432799999932</v>
       </c>
       <c r="D344" s="5">
         <v>12.01134611880812</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>139.98818598</v>
       </c>
       <c r="C345" s="5">
         <v>0.49538623000000825</v>
       </c>
       <c r="D345" s="5">
         <v>4.345839435011345</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>140.07590822</v>
       </c>
       <c r="C346" s="5">
         <v>8.7722240000005058E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.75456546621581744</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>140.93675716000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.860848940000011</v>
       </c>
       <c r="D347" s="5">
         <v>7.6291548427378286</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>141.09628050000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.15952333999999269</v>
       </c>
       <c r="D348" s="5">
         <v>1.3667422383644823</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>141.8589513</v>
       </c>
       <c r="C349" s="5">
         <v>0.7626707999999951</v>
       </c>
       <c r="D349" s="5">
         <v>6.682738761119511</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>141.70810605</v>
       </c>
       <c r="C350" s="5">
         <v>-0.15084525000000326</v>
       </c>
       <c r="D350" s="5">
         <v>-1.2685797861687109</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>142.07999057999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.37188452999998844</v>
       </c>
       <c r="D351" s="5">
         <v>3.1950133868597463</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>142.71208737000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.63209679000001984</v>
       </c>
       <c r="D352" s="5">
         <v>5.4712431095284231</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>142.58560126</v>
       </c>
       <c r="C353" s="5">
         <v>-0.12648611000000187</v>
       </c>
       <c r="D353" s="5">
         <v>-1.05839402565443</v>
       </c>
       <c r="E353" s="5">
         <v>3.6736333152386225</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>141.22227398000001</v>
       </c>
       <c r="C354" s="5">
         <v>-1.3633272799999929</v>
       </c>
       <c r="D354" s="5">
         <v>-10.889198970784108</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>141.52913280000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.3068588200000022</v>
       </c>
       <c r="D355" s="5">
         <v>2.6388420535232271</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>141.23122054000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.29791226000000393</v>
       </c>
       <c r="D356" s="5">
         <v>-2.4969050828703376</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>141.78463543999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.55341489999997862</v>
       </c>
       <c r="D357" s="5">
         <v>4.8048792741667068</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>142.37667682</v>
       </c>
       <c r="C358" s="5">
         <v>0.59204138000001194</v>
       </c>
       <c r="D358" s="5">
         <v>5.1274603809197572</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>142.59293416</v>
       </c>
       <c r="C359" s="5">
         <v>0.21625733999999852</v>
       </c>
       <c r="D359" s="5">
         <v>1.8379959799979417</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>142.82196639</v>
       </c>
       <c r="C360" s="5">
         <v>0.22903223000000139</v>
       </c>
       <c r="D360" s="5">
         <v>1.9445540590238952</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>142.67427130999999</v>
       </c>
       <c r="C361" s="5">
         <v>-0.14769508000000542</v>
       </c>
       <c r="D361" s="5">
         <v>-1.2339104391280609</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>142.56779151999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.10647979000000873</v>
       </c>
       <c r="D362" s="5">
         <v>-0.89190969700934097</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>143.16627154</v>
       </c>
       <c r="C363" s="5">
         <v>0.59848002000001088</v>
       </c>
       <c r="D363" s="5">
         <v>5.1553837532315905</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>143.31947887999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.15320733999999447</v>
       </c>
       <c r="D364" s="5">
         <v>1.2917481381519824</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>143.26748527000001</v>
       </c>
       <c r="C365" s="5">
         <v>-5.1993609999982482E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.43446984112331943</v>
       </c>
       <c r="E365" s="5">
         <v>0.47822781821891258</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>143.42342069</v>
       </c>
       <c r="C366" s="5">
         <v>0.15593541999999161</v>
       </c>
       <c r="D366" s="5">
         <v>1.313953076053398</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>143.71009502000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.28667433000001097</v>
       </c>
       <c r="D367" s="5">
         <v>2.4251013564588808</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>142.28993629999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4201587200000176</v>
       </c>
       <c r="D368" s="5">
         <v>-11.234766277134934</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>128.34103736</v>
       </c>
       <c r="C369" s="5">
         <v>-13.948898939999992</v>
       </c>
       <c r="D369" s="5">
         <v>-71.006788459926796</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>130.82854209000001</v>
       </c>
       <c r="C370" s="5">
         <v>2.4875047300000119</v>
       </c>
       <c r="D370" s="5">
         <v>25.905145083108483</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>133.01372079000001</v>
       </c>
       <c r="C371" s="5">
         <v>2.1851786999999945</v>
       </c>
       <c r="D371" s="5">
         <v>21.990857551679245</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>134.81770306999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.8039822799999854</v>
       </c>
       <c r="D372" s="5">
         <v>17.545437901603677</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>136.26592238000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.4482193100000131</v>
       </c>
       <c r="D373" s="5">
         <v>13.679993364165277</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>137.36181712999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.0958947499999852</v>
       </c>
       <c r="D374" s="5">
         <v>10.08932402846423</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>140.52001043999999</v>
       </c>
       <c r="C375" s="5">
         <v>3.1581933100000015</v>
       </c>
       <c r="D375" s="5">
         <v>31.360790140102512</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>141.26044702999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.74043659000000162</v>
       </c>
       <c r="D376" s="5">
         <v>6.5096198671791283</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>142.85295980000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.5925127700000132</v>
       </c>
       <c r="D377" s="5">
         <v>14.399467060734983</v>
       </c>
       <c r="E377" s="5">
         <v>-0.28933673905059409</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>142.84859352000001</v>
       </c>
       <c r="C378" s="5">
         <v>-4.3662799999992785E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-3.6671660817888529E-2</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>143.04050432</v>
       </c>
       <c r="C379" s="5">
         <v>0.19191079999998806</v>
       </c>
       <c r="D379" s="5">
         <v>1.6241128745918099</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>145.46304803000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.4225437100000136</v>
       </c>
       <c r="D380" s="5">
         <v>22.327418412149093</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>146.23210927</v>
       </c>
       <c r="C381" s="5">
         <v>0.76906123999998499</v>
       </c>
       <c r="D381" s="5">
         <v>6.5321593266818523</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>147.68119856999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.4490892999999971</v>
       </c>
       <c r="D382" s="5">
         <v>12.561421366481152</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>147.90379909999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.22260052999999402</v>
       </c>
       <c r="D383" s="5">
         <v>1.8238359346740118</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>149.30289612999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.3990970300000072</v>
       </c>
       <c r="D384" s="5">
         <v>11.961015959454802</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>149.64073998999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.33784385999999245</v>
       </c>
       <c r="D385" s="5">
         <v>2.7494203754215629</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>150.94894705999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.3082070700000088</v>
       </c>
       <c r="D386" s="5">
         <v>11.01020113757607</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>155.07984273</v>
       </c>
       <c r="C387" s="5">
         <v>4.130895670000001</v>
       </c>
       <c r="D387" s="5">
         <v>38.262105876535379</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>155.07850877999999</v>
       </c>
       <c r="C388" s="5">
         <v>-1.3339500000029147E-3</v>
       </c>
       <c r="D388" s="5">
         <v>-1.0321549493819138E-2</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>154.76747533</v>
       </c>
       <c r="C389" s="5">
         <v>-0.31103344999999649</v>
       </c>
       <c r="D389" s="5">
         <v>-2.3804091346783074</v>
       </c>
       <c r="E389" s="5">
         <v>8.3404050897375903</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>156.57189640000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.8044210700000178</v>
       </c>
       <c r="D390" s="5">
         <v>14.923637507561649</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>160.82064886000001</v>
       </c>
       <c r="C391" s="5">
         <v>4.2487524599999915</v>
       </c>
       <c r="D391" s="5">
         <v>37.891018320068696</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>159.95074695</v>
       </c>
       <c r="C392" s="5">
         <v>-0.86990191000001005</v>
       </c>
       <c r="D392" s="5">
         <v>-6.3013033192547034</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>159.36962964</v>
       </c>
       <c r="C393" s="5">
         <v>-0.58111730999999622</v>
       </c>
       <c r="D393" s="5">
         <v>-4.2736520993294942</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>158.82711773</v>
       </c>
       <c r="C394" s="5">
         <v>-0.54251191000000176</v>
       </c>
       <c r="D394" s="5">
         <v>-4.0093138091528147</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>159.14450937999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.31739164999999048</v>
       </c>
       <c r="D395" s="5">
         <v>2.4245487930890208</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>159.43917033</v>
       </c>
       <c r="C396" s="5">
         <v>0.29466095000000792</v>
       </c>
       <c r="D396" s="5">
         <v>2.2446030000274453</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>160.04376999999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.60459966999999892</v>
       </c>
       <c r="D397" s="5">
         <v>4.646562730560122</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>160.13272017</v>
       </c>
       <c r="C398" s="5">
         <v>8.8950170000003936E-2</v>
       </c>
       <c r="D398" s="5">
         <v>0.6689863370347382</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>160.1067358</v>
       </c>
       <c r="C399" s="5">
         <v>-2.598437000000331E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.19454756413038732</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>159.40490814</v>
       </c>
       <c r="C400" s="5">
         <v>-0.70182765999999219</v>
       </c>
       <c r="D400" s="5">
         <v>-5.1352138730063608</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>159.89605750999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.49114936999998804</v>
       </c>
       <c r="D401" s="5">
         <v>3.7606767297188259</v>
       </c>
       <c r="E401" s="5">
         <v>3.3137338249297432</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>160.13768734000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.24162983000002214</v>
       </c>
       <c r="D402" s="5">
         <v>1.8285499166151853</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>160.65202571</v>
       </c>
       <c r="C403" s="5">
         <v>0.51433836999999016</v>
       </c>
       <c r="D403" s="5">
         <v>3.923040778478093</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>161.19360700999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.54158129999999005</v>
       </c>
       <c r="D404" s="5">
         <v>4.1212299773413452</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>160.48489004000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.70871696999998335</v>
       </c>
       <c r="D405" s="5">
         <v>-5.1502860518818689</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>159.79511712999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.68977291000001628</v>
       </c>
       <c r="D406" s="5">
         <v>-5.0374725628450463</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>159.67784326</v>
       </c>
       <c r="C407" s="5">
         <v>-0.11727386999999112</v>
       </c>
       <c r="D407" s="5">
         <v>-0.87713560082413045</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>160.14477737000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.46693411000001106</v>
       </c>
       <c r="D408" s="5">
         <v>3.5660622695763644</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>159.61232527000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.53245210000000043</v>
       </c>
       <c r="D409" s="5">
         <v>-3.9176240322878364</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>159.32270864</v>
       </c>
       <c r="C410" s="5">
         <v>-0.28961663000001181</v>
       </c>
       <c r="D410" s="5">
         <v>-2.1558014719471275</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>159.52382655</v>
       </c>
       <c r="C411" s="5">
         <v>0.20111790999999357</v>
       </c>
       <c r="D411" s="5">
         <v>1.5253579015296781</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>159.77977032000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.255943770000016</v>
       </c>
       <c r="D412" s="5">
         <v>1.9423888968690406</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>158.77284477000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0069255500000054</v>
       </c>
       <c r="D413" s="5">
         <v>-7.3056626576212587</v>
       </c>
       <c r="E413" s="5">
         <v>-0.70246431181064661</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>158.49693109</v>
       </c>
       <c r="C414" s="5">
         <v>-0.27591368000000216</v>
       </c>
       <c r="D414" s="5">
         <v>-2.0655302235097706</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>157.92332672000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.5736043699999982</v>
       </c>
       <c r="D415" s="5">
         <v>-4.25742199378909</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>157.27086299999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.65246372000001429</v>
       </c>
       <c r="D416" s="5">
         <v>-4.8467052025013002</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>157.38568515</v>
       </c>
       <c r="C417" s="5">
         <v>0.11482215000000906</v>
       </c>
       <c r="D417" s="5">
         <v>0.87963662606487247</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>158.07611883000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.69043368000001237</v>
       </c>
       <c r="D418" s="5">
         <v>5.3931594476403388</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>157.76131796999999</v>
       </c>
       <c r="C419" s="5">
         <v>-0.31480086000001961</v>
       </c>
       <c r="D419" s="5">
         <v>-2.3637394998567096</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>156.91599642</v>
       </c>
       <c r="C420" s="5">
         <v>-0.8453215499999942</v>
       </c>
       <c r="D420" s="5">
         <v>-6.2437307179158736</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>157.02419327999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.10819685999999251</v>
       </c>
       <c r="D421" s="5">
         <v>0.83057020834809148</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>156.02166672999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.0025265499999989</v>
       </c>
       <c r="D422" s="5">
         <v>-7.3980556090812222</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>155.82561147000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.19605525999998008</v>
       </c>
       <c r="D423" s="5">
         <v>-1.497529960134536</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>156.01006390000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.18445242999999323</v>
       </c>
       <c r="D424" s="5">
         <v>1.4297370485452765</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>155.72907814999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.28098575000001347</v>
       </c>
       <c r="D425" s="5">
         <v>-2.1400078931290589</v>
       </c>
       <c r="E425" s="5">
         <v>-1.9170574315836242</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>155.77969575</v>
       </c>
       <c r="C426" s="5">
         <v>5.0617600000009588E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.39074157074345806</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>155.59573847999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.18395727000000761</v>
       </c>
       <c r="D427" s="5">
         <v>-1.4078896660088103</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>154.28131782</v>
       </c>
       <c r="C428" s="5">
         <v>-1.3144206599999961</v>
       </c>
       <c r="D428" s="5">
         <v>-9.6792158208520931</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>155.63510427</v>
       </c>
       <c r="C429" s="5">
         <v>1.3537864500000012</v>
       </c>
       <c r="D429" s="5">
         <v>11.053091771322165</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>155.66353934</v>
       </c>
       <c r="C430" s="5">
         <v>2.8435070000000451E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.21946458206638653</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>154.79452549999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.86901384000000803</v>
       </c>
       <c r="D431" s="5">
         <v>-6.4972557965198181</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>153.79584978</v>
       </c>
       <c r="C432" s="5">
         <v>-0.99867571999999427</v>
       </c>
       <c r="D432" s="5">
         <v>-7.4730544209560046</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>154.42279586999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.62694608999998991</v>
       </c>
       <c r="D433" s="5">
         <v>5.0029599601132402</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>154.79782012000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.37502425000002404</v>
       </c>
       <c r="D434" s="5">
         <v>2.9535088215306482</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>154.38416678999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.41365333000001669</v>
       </c>
       <c r="D435" s="5">
         <v>-3.1599484992723581</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>153.76867059</v>
       </c>
       <c r="C436" s="5">
         <v>-0.6154961999999955</v>
       </c>
       <c r="D436" s="5">
         <v>-4.6806181786776975</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>153.98180819999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.21313760999998976</v>
       </c>
       <c r="D437" s="5">
         <v>1.6760501068201927</v>
       </c>
       <c r="E437" s="5">
         <v>-1.121993381555253</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>155.24787612</v>
       </c>
       <c r="C438" s="5">
         <v>1.2660679200000118</v>
       </c>
       <c r="D438" s="5">
         <v>10.325277187638338</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>155.56837985000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.32050373000001287</v>
       </c>
       <c r="D439" s="5">
         <v>2.5056811737382167</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>157.53629199</v>
+        <v>156.74883965999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.9679121399999815</v>
+        <v>1.1804598099999737</v>
       </c>
       <c r="D440" s="5">
-        <v>16.281729540360512</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4954492264472066</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>157.31505897</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.56621931000000814</v>
+      </c>
+      <c r="D441" s="5">
+        <v>4.421890929556449</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>