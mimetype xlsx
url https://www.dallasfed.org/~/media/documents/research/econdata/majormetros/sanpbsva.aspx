--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A11AC545-0B9D-4CCD-875A-AC4D1DA320CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{365452E1-0501-4B02-863D-E11F4AA9DAB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{29D7127E-9D62-453D-8B49-D0950A0094D7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{23AF57C7-7DE1-413E-8887-0DA8D06C9D10}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1566B24-DDB3-4991-9B63-5FA7011CE0E7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF7328C3-518C-4698-9970-6A031BF1541F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.400278624000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>44.400278620999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>43.990682386000003</v>
+        <v>43.990682390000003</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.40959623799999889</v>
+        <v>-0.40959623099999476</v>
       </c>
       <c r="D7" s="5">
-        <v>-10.525343315532931</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-10.525343145356947</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.518119044000002</v>
+        <v>44.518119055</v>
       </c>
       <c r="C8" s="5">
-        <v>0.52743665799999917</v>
+        <v>0.5274366649999962</v>
       </c>
       <c r="D8" s="5">
-        <v>15.375419118160005</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>15.375419334366946</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.754837780999999</v>
+        <v>44.754837807000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.23671873699999679</v>
+        <v>0.23671875200000159</v>
       </c>
       <c r="D9" s="5">
-        <v>6.5707863182205228</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>6.5707867451676449</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>45.569456578999997</v>
+        <v>45.569456590999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.81461879799999792</v>
+        <v>0.81461878399999677</v>
       </c>
       <c r="D10" s="5">
-        <v>24.167045503872629</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>24.167045030634537</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.346084771999998</v>
+        <v>46.346084798</v>
       </c>
       <c r="C11" s="5">
-        <v>0.77662819300000052</v>
+        <v>0.77662820700000168</v>
       </c>
       <c r="D11" s="5">
-        <v>22.481479802381866</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>22.48148023987946</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>47.212002306000002</v>
+        <v>47.212002265000002</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86591753400000471</v>
+        <v>0.86591746700000272</v>
       </c>
       <c r="D12" s="5">
-        <v>24.874112875868491</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>24.874110733898025</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>48.022190614000003</v>
+        <v>48.022190621999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.81018830800000075</v>
+        <v>0.81018835699999414</v>
       </c>
       <c r="D13" s="5">
-        <v>22.65198213775259</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>22.651983661108765</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>48.881947306999997</v>
+        <v>48.881947314999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.85975669299999424</v>
+        <v>0.85975669300000135</v>
       </c>
       <c r="D14" s="5">
-        <v>23.730957975505575</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>23.730957971155455</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>49.056101669999997</v>
+        <v>49.056101666000004</v>
       </c>
       <c r="C15" s="5">
-        <v>0.17415436299999953</v>
+        <v>0.17415435100000565</v>
       </c>
       <c r="D15" s="5">
-        <v>4.3600831964764941</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.3600828894090338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>49.876029428000002</v>
+        <v>49.876029402999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.81992775800000572</v>
+        <v>0.81992773699999333</v>
       </c>
       <c r="D16" s="5">
-        <v>22.007371529134232</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>22.007370914650902</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>49.918808828000003</v>
+        <v>49.918808806000001</v>
       </c>
       <c r="C17" s="5">
-        <v>4.2779400000000578E-2</v>
+        <v>4.2779403000004379E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>1.0341269126716623</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.0341269860553837</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.684538989000004</v>
+        <v>49.684538979000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.23426983899999954</v>
+        <v>-0.23426982699999854</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.4885098810342097</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-5.4885096094697055</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>50.085738739999996</v>
+        <v>50.085738738000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.40119975099999294</v>
+        <v>0.40119975900000071</v>
       </c>
       <c r="D19" s="5">
-        <v>10.132077556053719</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>10.13207776927616</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>50.498151350999997</v>
+        <v>50.498151352000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.4124126110000006</v>
+        <v>0.41241261399999729</v>
       </c>
       <c r="D20" s="5">
-        <v>10.340958018329417</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>10.340958097422948</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>48.403608429999998</v>
+        <v>48.403608495</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0945429209999986</v>
+        <v>-2.0945428570000004</v>
       </c>
       <c r="D21" s="5">
-        <v>-39.851179977945442</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-39.851179022970562</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>48.258876737000001</v>
+        <v>48.258876741000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.14473169299999711</v>
+        <v>-0.1447317539999986</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.5296971156013046</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.5296985742193532</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>48.220279068000004</v>
+        <v>48.220279089999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.8597668999997836E-2</v>
+        <v>-3.8597651000003452E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.95555475448061422</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.95555431073789387</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.109498520000002</v>
+        <v>49.109498475000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.88921945199999897</v>
+        <v>0.88921938500000408</v>
       </c>
       <c r="D24" s="5">
-        <v>24.517203626872398</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>24.517201575985602</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.474822482999997</v>
+        <v>49.474822500999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.36532396299999448</v>
+        <v>0.36532402599999614</v>
       </c>
       <c r="D25" s="5">
-        <v>9.3012032663754027</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>9.3012049454268553</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>49.339959225000001</v>
+        <v>49.339959239000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.13486325799999577</v>
+        <v>-0.1348632619999961</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.22247760270572</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-3.2224776957000878</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>49.600848354</v>
+        <v>49.600848348</v>
       </c>
       <c r="C27" s="5">
-        <v>0.26088912899999883</v>
+        <v>0.26088910899999718</v>
       </c>
       <c r="D27" s="5">
-        <v>6.5329172583683093</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>6.5329167409874378</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>49.520034389000003</v>
+        <v>49.520034354000003</v>
       </c>
       <c r="C28" s="5">
-        <v>-8.0813964999997268E-2</v>
+        <v>-8.0813993999996114E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.9377177556324954</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-1.9377184449934193</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>49.607814959000002</v>
+        <v>49.607814922000003</v>
       </c>
       <c r="C29" s="5">
-        <v>8.7780569999999614E-2</v>
+        <v>8.7780567999999448E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>2.1480144862366046</v>
+        <v>2.1480144383508426</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.62299937899471525</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.62299940931807019</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>49.351712391</v>
+        <v>49.351712362000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.25610256800000286</v>
+        <v>-0.2561025600000022</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.0221435851425698</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-6.0221434066995876</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>49.542839641</v>
+        <v>49.542839622999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.19112725000000097</v>
+        <v>0.19112726099999833</v>
       </c>
       <c r="D31" s="5">
-        <v>4.7475874252127959</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.7475877071476491</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>50.056919993000001</v>
+        <v>50.056919985999997</v>
       </c>
       <c r="C32" s="5">
-        <v>0.51408035200000057</v>
+        <v>0.51408036299999793</v>
       </c>
       <c r="D32" s="5">
-        <v>13.187571643749463</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>13.187571947292565</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>50.430186313</v>
+        <v>50.430186431999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37326631999999904</v>
+        <v>0.37326644600000236</v>
       </c>
       <c r="D33" s="5">
-        <v>9.3244710750337809</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>9.3244743541629038</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>50.953829222000003</v>
+        <v>50.953829237999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.52364290900000299</v>
+        <v>0.52364280599999802</v>
       </c>
       <c r="D34" s="5">
-        <v>13.197035685064741</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>13.197032906274853</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>51.350142222000002</v>
+        <v>51.350142280999997</v>
       </c>
       <c r="C35" s="5">
-        <v>0.39631299999999925</v>
+        <v>0.39631304299999925</v>
       </c>
       <c r="D35" s="5">
-        <v>9.7432666765027811</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>9.7432677760840534</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>51.609577948999998</v>
+        <v>51.609577930999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.25943572699999606</v>
+        <v>0.25943565000000035</v>
       </c>
       <c r="D36" s="5">
-        <v>6.2340848329967002</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>6.2340829236555484</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>51.884037374000002</v>
+        <v>51.884037386999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.27445942500000342</v>
+        <v>0.27445945600000243</v>
       </c>
       <c r="D37" s="5">
-        <v>6.5715964728039866</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>6.5715972392642374</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>52.049445814999999</v>
+        <v>52.049445818999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.16540844099999674</v>
+        <v>0.16540843199999955</v>
       </c>
       <c r="D38" s="5">
-        <v>3.8934470414518252</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>3.8934468248856158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.657202210000001</v>
+        <v>52.657202157999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.60775639500000267</v>
+        <v>0.60775633899999804</v>
       </c>
       <c r="D39" s="5">
-        <v>14.947636739723169</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>14.947635271562199</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>52.692808478000003</v>
+        <v>52.692808436</v>
       </c>
       <c r="C40" s="5">
-        <v>3.5606268000002217E-2</v>
+        <v>3.5606278000003044E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.81445242177877741</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.81445265217567897</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>53.064900698999999</v>
+        <v>53.064900485999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.3720922209999955</v>
+        <v>0.37209204999999912</v>
       </c>
       <c r="D41" s="5">
-        <v>8.8108267691022988</v>
+        <v>8.810822568726163</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9688329204929067</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.9688325709077903</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>53.675345997999997</v>
+        <v>53.675346013000002</v>
       </c>
       <c r="C42" s="5">
-        <v>0.61044529899999844</v>
+        <v>0.6104455270000031</v>
       </c>
       <c r="D42" s="5">
-        <v>14.712293051214932</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>14.712298961298886</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>54.399279579000002</v>
+        <v>54.399279589999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.72393358100000427</v>
+        <v>0.72393357699999683</v>
       </c>
       <c r="D43" s="5">
-        <v>17.440947872113831</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>17.440947763246783</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>54.387082415000002</v>
+        <v>54.387082419999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-1.2197163999999816E-2</v>
+        <v>-1.2197170000000312E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.26872710002101563</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-0.2687272319953804</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>55.976215398000001</v>
+        <v>55.976215590999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.5891329829999989</v>
+        <v>1.5891331710000003</v>
       </c>
       <c r="D45" s="5">
-        <v>41.284085053301055</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>41.284090743025146</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>55.698992631000003</v>
+        <v>55.698992705999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.27722276699999782</v>
+        <v>-0.27722288500000047</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.7837743039874763</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-5.7837766797847578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>55.649617892999999</v>
+        <v>55.649618048999997</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.937473800000447E-2</v>
+        <v>-4.9374657000001321E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.0585768644839511</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-1.0585751349122874</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>55.338829633000003</v>
+        <v>55.338829695999998</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.31078825999999538</v>
+        <v>-0.31078835299999952</v>
       </c>
       <c r="D48" s="5">
-        <v>-6.4996149637673746</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-6.4996168316949099</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.131086750999998</v>
+        <v>56.131086744999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.79225711799999488</v>
+        <v>0.79225704899999982</v>
       </c>
       <c r="D49" s="5">
-        <v>18.599202396311966</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>18.599200623965029</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>56.595967453999997</v>
+        <v>56.595967373999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.46488070299999862</v>
+        <v>0.4648806289999996</v>
       </c>
       <c r="D50" s="5">
-        <v>10.403908934054872</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>10.403907202962714</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>56.224542819</v>
+        <v>56.224542606</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.37142463499999678</v>
+        <v>-0.37142476799999713</v>
       </c>
       <c r="D51" s="5">
-        <v>-7.5971567646402782</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-7.5971593979582641</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>56.693537409000001</v>
+        <v>56.693537239000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.46899459000000121</v>
+        <v>0.46899463300000122</v>
       </c>
       <c r="D52" s="5">
-        <v>10.481987020269546</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>10.481988067377678</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>56.606045829000003</v>
+        <v>56.606045453</v>
       </c>
       <c r="C53" s="5">
-        <v>-8.7491579999998237E-2</v>
+        <v>-8.7491786000001071E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.8362468672576959</v>
+        <v>-1.8362511595524267</v>
       </c>
       <c r="E53" s="5">
-        <v>6.673234253440774</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.6732339730557921</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>57.447380826</v>
+        <v>57.447381002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.84133499699999703</v>
+        <v>0.84133554900000007</v>
       </c>
       <c r="D54" s="5">
-        <v>19.368289528127281</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>19.368303431296741</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>57.729895423000002</v>
+        <v>57.729895448000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28251459700000225</v>
+        <v>0.28251444600000042</v>
       </c>
       <c r="D55" s="5">
-        <v>6.0636222448990917</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>6.0636188967397864</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>58.714206572000002</v>
+        <v>58.714206556000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.98431114899999983</v>
+        <v>0.98431110799999999</v>
       </c>
       <c r="D56" s="5">
-        <v>22.492389945610071</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>22.492388908504868</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>59.503486487000004</v>
+        <v>59.503486754999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.78927991500000161</v>
+        <v>0.78928019899999668</v>
       </c>
       <c r="D57" s="5">
-        <v>17.379052477723398</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.379059205577295</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>59.381132747000002</v>
+        <v>59.381132997999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.12235374000000121</v>
+        <v>-0.12235375699999906</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.4397785115005455</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-2.4397788357976458</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>59.727369828999997</v>
+        <v>59.727370133999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.3462370819999947</v>
+        <v>0.34623713599999917</v>
       </c>
       <c r="D59" s="5">
-        <v>7.2257149925732733</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>7.2257161243683976</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>60.340225316000001</v>
+        <v>60.340225537999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.61285548700000447</v>
+        <v>0.61285540400000116</v>
       </c>
       <c r="D60" s="5">
-        <v>13.032268818763605</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>13.03226688265784</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>60.837858046999997</v>
+        <v>60.837858251999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.49763273099999594</v>
+        <v>0.49763271399999809</v>
       </c>
       <c r="D61" s="5">
-        <v>10.358007798166602</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>10.358007388263534</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>61.185403104999999</v>
+        <v>61.185403340999997</v>
       </c>
       <c r="C62" s="5">
-        <v>0.34754505800000146</v>
+        <v>0.34754508900000047</v>
       </c>
       <c r="D62" s="5">
-        <v>7.0747145097445507</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>7.0747151361529204</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>62.226290042999999</v>
+        <v>62.226288167</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0408869379999999</v>
+        <v>1.0408848260000028</v>
       </c>
       <c r="D63" s="5">
-        <v>22.437090212726329</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>22.43704025082458</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>62.801339618999997</v>
+        <v>62.801339701000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.57504957599999784</v>
+        <v>0.57505153400000353</v>
       </c>
       <c r="D64" s="5">
-        <v>11.670892277812595</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>11.6709344274192</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>63.828957623000001</v>
+        <v>63.828957275</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0276180040000042</v>
+        <v>1.0276175739999971</v>
       </c>
       <c r="D65" s="5">
-        <v>21.502756804022095</v>
+        <v>21.502746950961836</v>
       </c>
       <c r="E65" s="5">
-        <v>12.759965279715058</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>12.759965413936536</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>64.325497536</v>
+        <v>64.325497913000007</v>
       </c>
       <c r="C66" s="5">
-        <v>0.49653991299999944</v>
+        <v>0.49654063800000614</v>
       </c>
       <c r="D66" s="5">
-        <v>9.7450202023668062</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.7450351007658309</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>64.719240373999995</v>
+        <v>64.719240417999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.39374283799999432</v>
+        <v>0.39374250499999164</v>
       </c>
       <c r="D67" s="5">
-        <v>7.5977243649701931</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>7.5977176754591591</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>65.044065344000003</v>
+        <v>65.044065383000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.32482497000000876</v>
+        <v>0.3248249650000048</v>
       </c>
       <c r="D68" s="5">
-        <v>6.1918519340180556</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.191851831734696</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>65.467714194999999</v>
+        <v>65.467714568999995</v>
       </c>
       <c r="C69" s="5">
-        <v>0.42364885099999583</v>
+        <v>0.42364918599999157</v>
       </c>
       <c r="D69" s="5">
-        <v>8.1020685386393065</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>8.1020751715391359</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>65.949304780000006</v>
+        <v>65.949305210999995</v>
       </c>
       <c r="C70" s="5">
-        <v>0.4815905850000064</v>
+        <v>0.48159064200000046</v>
       </c>
       <c r="D70" s="5">
-        <v>9.1934346245482246</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>9.1934357023964797</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>66.205699484999997</v>
+        <v>66.205699992999996</v>
       </c>
       <c r="C71" s="5">
-        <v>0.25639470499999106</v>
+        <v>0.25639478200000099</v>
       </c>
       <c r="D71" s="5">
-        <v>4.7663661070203478</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.7663675373738057</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>65.945002303999999</v>
+        <v>65.945002782000003</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.26069718099999761</v>
+        <v>-0.26069721099999299</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6242178400452305</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.6242183259935459</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>66.459218902000003</v>
+        <v>66.459219398000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.51421659800000441</v>
+        <v>0.51421661599999879</v>
       </c>
       <c r="D73" s="5">
-        <v>9.7691090155406215</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>9.7691092984273808</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>66.552779267000005</v>
+        <v>66.552779834999996</v>
       </c>
       <c r="C74" s="5">
-        <v>9.3560365000001866E-2</v>
+        <v>9.3560436999993613E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.702485190499381</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.7024864980144772</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>68.098097113999998</v>
+        <v>68.098093567999996</v>
       </c>
       <c r="C75" s="5">
-        <v>1.5453178469999926</v>
+        <v>1.5453137330000004</v>
       </c>
       <c r="D75" s="5">
-        <v>31.712004662055083</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>31.711908870814231</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>68.594717279999998</v>
+        <v>68.594717501999995</v>
       </c>
       <c r="C76" s="5">
-        <v>0.49662016599999959</v>
+        <v>0.49662393399999871</v>
       </c>
       <c r="D76" s="5">
-        <v>9.1109476992926375</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>9.1110201162637914</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>69.161235394000002</v>
+        <v>69.161235008000006</v>
       </c>
       <c r="C77" s="5">
-        <v>0.5665181140000044</v>
+        <v>0.56651750600001094</v>
       </c>
       <c r="D77" s="5">
-        <v>10.373512019372289</v>
+        <v>10.373500340669706</v>
       </c>
       <c r="E77" s="5">
-        <v>8.3540104203089438</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>8.3540104063215104</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>68.366176789999997</v>
+        <v>68.366176980000006</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.79505860400000472</v>
+        <v>-0.79505802799999969</v>
       </c>
       <c r="D78" s="5">
-        <v>-12.955242927460652</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-12.955234194802967</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>68.639943207000002</v>
+        <v>68.639942848000004</v>
       </c>
       <c r="C79" s="5">
-        <v>0.27376641700000448</v>
+        <v>0.27376586799999814</v>
       </c>
       <c r="D79" s="5">
-        <v>4.9125543917619696</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>4.9125443083950282</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>68.381874111000002</v>
+        <v>68.381873939000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.25806909599999983</v>
+        <v>-0.25806890900000212</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.419564811005527</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-4.4195616971045677</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>68.377610818999997</v>
+        <v>68.377611340000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-4.263292000004526E-3</v>
+        <v>-4.2625990000004776E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>-7.4788773699241418E-2</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-7.4776621106587005E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>68.499084429000007</v>
+        <v>68.499085417000003</v>
       </c>
       <c r="C82" s="5">
-        <v>0.12147361000000956</v>
+        <v>0.12147407700000201</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1527671603199572</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.1527755010085192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>68.961158483000006</v>
+        <v>68.961160905</v>
       </c>
       <c r="C83" s="5">
-        <v>0.46207405399999857</v>
+        <v>0.46207548799999643</v>
       </c>
       <c r="D83" s="5">
-        <v>8.402022066674931</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>8.4020489907080886</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>69.918172365000004</v>
+        <v>69.918173436999993</v>
       </c>
       <c r="C84" s="5">
-        <v>0.95701388199999826</v>
+        <v>0.95701253199999314</v>
       </c>
       <c r="D84" s="5">
-        <v>17.984844996027128</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>17.984816978390072</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>69.672970583999998</v>
+        <v>69.672971571999994</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.24520178100000578</v>
+        <v>-0.24520186499999852</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.1281471196973669</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-4.1281484446541672</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>70.140234575999997</v>
+        <v>70.140234809000006</v>
       </c>
       <c r="C86" s="5">
-        <v>0.46726399199999946</v>
+        <v>0.4672632370000116</v>
       </c>
       <c r="D86" s="5">
-        <v>8.3514274762069629</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>8.3514133576462868</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>70.693860990999994</v>
+        <v>70.693854950000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.55362641499999654</v>
+        <v>0.55362014099999612</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8939670074666317</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.8938499376377322</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>71.389644962000006</v>
+        <v>71.389644728999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.69578397100001155</v>
+        <v>0.69578977899999472</v>
       </c>
       <c r="D88" s="5">
-        <v>12.471437614474112</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>12.471548541764154</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>71.910170726999993</v>
+        <v>71.910169839000005</v>
       </c>
       <c r="C89" s="5">
-        <v>0.52052576499998793</v>
+        <v>0.52052511000000834</v>
       </c>
       <c r="D89" s="5">
-        <v>9.1091500755972721</v>
+        <v>9.1091381805694205</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9746764460463435</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.974675742389544</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>74.052344546</v>
+        <v>74.052344090999995</v>
       </c>
       <c r="C90" s="5">
-        <v>2.142173819000007</v>
+        <v>2.1421742519999896</v>
       </c>
       <c r="D90" s="5">
-        <v>42.226957368428366</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>42.226967957687989</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>75.982742143999999</v>
+        <v>75.982740797999995</v>
       </c>
       <c r="C91" s="5">
-        <v>1.930397597999999</v>
+        <v>1.9303967069999999</v>
       </c>
       <c r="D91" s="5">
-        <v>36.180146097163643</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>36.180127189510401</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>75.42356101</v>
+        <v>75.423561371000005</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.55918113399999925</v>
+        <v>-0.55917942699998946</v>
       </c>
       <c r="D92" s="5">
-        <v>-8.482353290016265</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-8.4823285793127923</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>75.085304194000003</v>
+        <v>75.085305235000007</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.33825681599999768</v>
+        <v>-0.33825613599999826</v>
       </c>
       <c r="D93" s="5">
-        <v>-5.2509340251989727</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-5.2509237036959426</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>75.887828569000007</v>
+        <v>75.887831313999996</v>
       </c>
       <c r="C94" s="5">
-        <v>0.8025243750000044</v>
+        <v>0.80252607899998907</v>
       </c>
       <c r="D94" s="5">
-        <v>13.607284704223943</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>13.607315115866726</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>76.484095938999999</v>
+        <v>76.484101999999993</v>
       </c>
       <c r="C95" s="5">
-        <v>0.59626736999999252</v>
+        <v>0.59627068599999689</v>
       </c>
       <c r="D95" s="5">
-        <v>9.8469837283583708</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.8470405061989332</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>76.727892974</v>
+        <v>76.727895657000005</v>
       </c>
       <c r="C96" s="5">
-        <v>0.24379703500000005</v>
+        <v>0.24379365700001188</v>
       </c>
       <c r="D96" s="5">
-        <v>3.8928393041579579</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.8927841027858623</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>77.253196892999995</v>
+        <v>77.253197673000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.52530391899999529</v>
+        <v>0.52530201599999771</v>
       </c>
       <c r="D97" s="5">
-        <v>8.5321131795090821</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>8.5320807878138218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>77.246950149</v>
+        <v>77.246947559000006</v>
       </c>
       <c r="C98" s="5">
-        <v>-6.2467439999949192E-3</v>
+        <v>-6.2501139999966426E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>-9.6989642311817725E-2</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-9.70419421257529E-2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>76.262479416999994</v>
+        <v>76.262470144000005</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.98447073200000546</v>
+        <v>-0.98447741500000063</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.265632326566436</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-14.265722928255254</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>76.710270636000004</v>
+        <v>76.710268683999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.44779121900000973</v>
+        <v>0.44779853999999375</v>
       </c>
       <c r="D100" s="5">
-        <v>7.2781140457814919</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>7.2782378192524755</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>77.257642476000001</v>
+        <v>77.257641234000005</v>
       </c>
       <c r="C101" s="5">
-        <v>0.54737183999999672</v>
+        <v>0.54737255000000573</v>
       </c>
       <c r="D101" s="5">
-        <v>8.9068604077830571</v>
+        <v>8.9068726536863707</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4363218650963292</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.4363214646446796</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>77.438308862</v>
+        <v>77.438308348000007</v>
       </c>
       <c r="C102" s="5">
-        <v>0.18066638599999862</v>
+        <v>0.18066711400000202</v>
       </c>
       <c r="D102" s="5">
-        <v>2.8425657346637045</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>2.8425773828657741</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>78.098636080000006</v>
+        <v>78.098634931999996</v>
       </c>
       <c r="C103" s="5">
-        <v>0.66032721800000616</v>
+        <v>0.66032658399998923</v>
       </c>
       <c r="D103" s="5">
-        <v>10.726372453028809</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>10.726361741157486</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>78.546779493000003</v>
+        <v>78.546780122000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.44814341299999683</v>
+        <v>0.4481451900000053</v>
       </c>
       <c r="D104" s="5">
-        <v>7.1073329909124405</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>7.10736217637149</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>78.813868557999996</v>
+        <v>78.813868263000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.2670890649999933</v>
+        <v>0.26708814100000211</v>
       </c>
       <c r="D105" s="5">
-        <v>4.1576433348642139</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.1576286474341861</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>78.232102873000002</v>
+        <v>78.232104219000007</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.58176568499999348</v>
+        <v>-0.58176404399999626</v>
       </c>
       <c r="D106" s="5">
-        <v>-8.5069074575189756</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-8.5068844581190799</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>78.978134241999996</v>
+        <v>78.978157994</v>
       </c>
       <c r="C107" s="5">
-        <v>0.74603136899999356</v>
+        <v>0.74605377499999292</v>
       </c>
       <c r="D107" s="5">
-        <v>12.06303697576967</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>12.063418263562919</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>79.604976196999999</v>
+        <v>79.604977493999996</v>
       </c>
       <c r="C108" s="5">
-        <v>0.62684195500000328</v>
+        <v>0.62681949999999631</v>
       </c>
       <c r="D108" s="5">
-        <v>9.9512480811158266</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>9.950872776183072</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>79.900811507</v>
+        <v>79.900810245000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.29583531000000107</v>
+        <v>0.29583275100000606</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5518400910447898</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.5517998333235665</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.301225803999998</v>
+        <v>80.301223852000007</v>
       </c>
       <c r="C110" s="5">
-        <v>0.40041429699999753</v>
+        <v>0.40041360700000439</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1822235898886468</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.1822127416068406</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>81.567954255000004</v>
+        <v>81.567923587999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2667284510000059</v>
+        <v>1.2666997359999925</v>
       </c>
       <c r="D111" s="5">
-        <v>20.661506782205443</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>20.660997600899588</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>82.767528025000004</v>
+        <v>82.767527603000005</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1995737700000006</v>
+        <v>1.1996040150000056</v>
       </c>
       <c r="D112" s="5">
-        <v>19.147510301552749</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>19.148040561836854</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>83.236697020999998</v>
+        <v>83.236698324000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.4691689959999934</v>
+        <v>0.46917072099999757</v>
       </c>
       <c r="D113" s="5">
-        <v>7.0183486262880068</v>
+        <v>7.0183752774185759</v>
       </c>
       <c r="E113" s="5">
-        <v>7.7391107900521172</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.7391142086391973</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>84.245445696999994</v>
+        <v>84.245447738999999</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0087486759999962</v>
+        <v>1.0087494149999969</v>
       </c>
       <c r="D114" s="5">
-        <v>15.552441809546425</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>15.552453713129832</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.878389983000005</v>
+        <v>84.878391124000004</v>
       </c>
       <c r="C115" s="5">
-        <v>0.6329442860000114</v>
+        <v>0.63294338500000435</v>
       </c>
       <c r="D115" s="5">
-        <v>9.3977549709824757</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>9.3977407983683712</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.791949786000004</v>
+        <v>84.791952527000007</v>
       </c>
       <c r="C116" s="5">
-        <v>-8.6440197000001717E-2</v>
+        <v>-8.643859699999723E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2152586933266041</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-1.2152363085995765</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>86.046801375000001</v>
+        <v>86.046800688000005</v>
       </c>
       <c r="C117" s="5">
-        <v>1.2548515889999976</v>
+        <v>1.2548481609999982</v>
       </c>
       <c r="D117" s="5">
-        <v>19.278263347059067</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>19.278205649492829</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>86.510271332000002</v>
+        <v>86.510273063</v>
       </c>
       <c r="C118" s="5">
-        <v>0.46346995700000093</v>
+        <v>0.46347237499999494</v>
       </c>
       <c r="D118" s="5">
-        <v>6.658462504669127</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.658498333230245</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>88.140937885</v>
+        <v>88.140982660000006</v>
       </c>
       <c r="C119" s="5">
-        <v>1.6306665529999975</v>
+        <v>1.6307095970000063</v>
       </c>
       <c r="D119" s="5">
-        <v>25.118036183505765</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>25.118768852727325</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>87.459483195999994</v>
+        <v>87.459484270999994</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.68145468900000594</v>
+        <v>-0.68149838900001214</v>
       </c>
       <c r="D120" s="5">
-        <v>-8.8931834256818387</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-8.8937253657145217</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>86.982876692000005</v>
+        <v>86.982869495000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.47660650399998872</v>
+        <v>-0.47661477599999102</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.3468655107863707</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-6.346972311072852</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>87.817035848000003</v>
+        <v>87.817033718999994</v>
       </c>
       <c r="C122" s="5">
-        <v>0.83415915599999835</v>
+        <v>0.83416422399999135</v>
       </c>
       <c r="D122" s="5">
-        <v>12.134716450038141</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.134795164382206</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>89.573832472999996</v>
+        <v>89.573771066000006</v>
       </c>
       <c r="C123" s="5">
-        <v>1.7567966249999927</v>
+        <v>1.7567373470000121</v>
       </c>
       <c r="D123" s="5">
-        <v>26.831925746582485</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>26.830919258821197</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.458817667000005</v>
+        <v>89.458804822999994</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.1150148059999907</v>
+        <v>-0.11496624300001201</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.5299917923169537</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-1.5293513744161324</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.243287831000004</v>
+        <v>90.243278411999995</v>
       </c>
       <c r="C125" s="5">
-        <v>0.78447016399999825</v>
+        <v>0.78447358900000097</v>
       </c>
       <c r="D125" s="5">
-        <v>11.045526242831926</v>
+        <v>11.045578480039421</v>
       </c>
       <c r="E125" s="5">
-        <v>8.4176704035147978</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>8.4176573904058305</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>90.303611492000002</v>
+        <v>90.303653396000001</v>
       </c>
       <c r="C126" s="5">
-        <v>6.0323660999998197E-2</v>
+        <v>6.0374984000006293E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.8051027984475434</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.80579038180454976</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>90.247096459999995</v>
+        <v>90.247096698999997</v>
       </c>
       <c r="C127" s="5">
-        <v>-5.6515032000007182E-2</v>
+        <v>-5.6556697000004874E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.7484206682436656</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.74897018643674818</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>90.176130361999995</v>
+        <v>90.176135971999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.0966097999999533E-2</v>
+        <v>-7.0960726999999224E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.93955346418768126</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-0.93948265975908329</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>91.975614633999996</v>
+        <v>91.975617577999998</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7994842720000008</v>
+        <v>1.7994816060000005</v>
       </c>
       <c r="D129" s="5">
-        <v>26.757377521572856</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>26.757331579992758</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>93.109992332999994</v>
+        <v>93.109998415999996</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1343776989999981</v>
+        <v>1.1343808379999984</v>
       </c>
       <c r="D130" s="5">
-        <v>15.846550354388977</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>15.846596678442392</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>93.856811000999997</v>
+        <v>93.856878821999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.74681866800000307</v>
+        <v>0.74688040600000249</v>
       </c>
       <c r="D131" s="5">
-        <v>10.061147673528215</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>10.062015754496167</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>94.088837846000004</v>
+        <v>94.088839089999993</v>
       </c>
       <c r="C132" s="5">
-        <v>0.23202684500000714</v>
+        <v>0.23196026799999458</v>
       </c>
       <c r="D132" s="5">
-        <v>3.0072336259745258</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.0063567757841581</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>94.329403928999994</v>
+        <v>94.329389904999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.24056608299999027</v>
+        <v>0.24055081500000597</v>
       </c>
       <c r="D133" s="5">
-        <v>3.1116721545649151</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.1114718392254437</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>94.357081609000005</v>
+        <v>94.357074596000004</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7677680000010696E-2</v>
+        <v>2.7684691000004591E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>0.35266699473313068</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.35275652516781886</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>93.615067484999997</v>
+        <v>93.614968245</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.74201412400000777</v>
+        <v>-0.74210635100000388</v>
       </c>
       <c r="D135" s="5">
-        <v>-9.0390356220714239</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-9.0401116063527418</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>93.684459054000001</v>
+        <v>93.684401785999995</v>
       </c>
       <c r="C136" s="5">
-        <v>6.9391569000003983E-2</v>
+        <v>6.9433540999995103E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.89312760437254557</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.89367097600487888</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>93.608540116</v>
+        <v>93.608521975000002</v>
       </c>
       <c r="C137" s="5">
-        <v>-7.5918938000000935E-2</v>
+        <v>-7.5879810999992969E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.96811972915973321</v>
+        <v>-0.96762359035812429</v>
       </c>
       <c r="E137" s="5">
-        <v>3.7290887398763184</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.7290794641083425</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>93.738499539000003</v>
+        <v>93.738590197999997</v>
       </c>
       <c r="C138" s="5">
-        <v>0.12995942300000252</v>
+        <v>0.13006822299999499</v>
       </c>
       <c r="D138" s="5">
-        <v>1.6787747109786366</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.6801912411415598</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>93.779719541999995</v>
+        <v>93.779730631000007</v>
       </c>
       <c r="C139" s="5">
-        <v>4.1220002999992289E-2</v>
+        <v>4.114043300000958E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>0.52895885773192042</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.52793479173656177</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>93.549255047000003</v>
+        <v>93.549275761999994</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.23046449499999255</v>
+        <v>-0.23045486900001322</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.909475685154661</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-2.9093554610459926</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>92.974136388000005</v>
+        <v>92.974153770000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.57511865899999748</v>
+        <v>-0.57512199199999259</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.1329105720446373</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-7.1329489955273768</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>93.045343037999999</v>
+        <v>93.045363397000003</v>
       </c>
       <c r="C142" s="5">
-        <v>7.1206649999993488E-2</v>
+        <v>7.1209627000001774E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.9229323101768605</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.92297088543829009</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>93.941752436000002</v>
+        <v>93.941836843000004</v>
       </c>
       <c r="C143" s="5">
-        <v>0.89640939800000297</v>
+        <v>0.89647344600000167</v>
       </c>
       <c r="D143" s="5">
-        <v>12.193628289367098</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>12.1945433836808</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>92.346187056999995</v>
+        <v>92.346196184999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5955653790000071</v>
+        <v>-1.5956406580000078</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.581381384332762</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-18.582162664913614</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>92.090153186999999</v>
+        <v>92.090127152999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.256033869999996</v>
+        <v>-0.2560690319999992</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.2767846021990454</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-3.2772274542867019</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>90.776858520000005</v>
+        <v>90.776834719999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.3132946669999939</v>
+        <v>-1.3132924330000009</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.832690306752539</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-15.832669581510228</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>88.445998900000006</v>
+        <v>88.445867382000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3308596199999982</v>
+        <v>-2.3309673379999936</v>
       </c>
       <c r="D147" s="5">
-        <v>-26.812568885009046</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-26.81364456208566</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>88.194290745000004</v>
+        <v>88.194150124000004</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.25170815500000288</v>
+        <v>-0.25171725799999933</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.3621253656039407</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-3.3622499812425599</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>88.579611146000005</v>
+        <v>88.579508516999994</v>
       </c>
       <c r="C149" s="5">
-        <v>0.38532040100000131</v>
+        <v>0.38535839299998997</v>
       </c>
       <c r="D149" s="5">
-        <v>5.3706282421254414</v>
+        <v>5.371179338780796</v>
       </c>
       <c r="E149" s="5">
-        <v>-5.3722971897309009</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-5.3723884876027643</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>88.481730960999997</v>
+        <v>88.481950972000007</v>
       </c>
       <c r="C150" s="5">
-        <v>-9.7880185000008169E-2</v>
+        <v>-9.755754499998659E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.3179670259524379</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-1.3136504392758819</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>88.909695826000004</v>
+        <v>88.909765522000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42796486500000697</v>
+        <v>0.42781454999999369</v>
       </c>
       <c r="D151" s="5">
-        <v>5.96103022755059</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>5.9588653208650255</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>88.595032501000006</v>
+        <v>88.595032137999993</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31466332499999794</v>
+        <v>-0.31473338400000728</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.1652601927842925</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-4.1661663943186822</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>89.765037407999998</v>
+        <v>89.765091202999997</v>
       </c>
       <c r="C153" s="5">
-        <v>1.170004906999992</v>
+        <v>1.1700590650000038</v>
       </c>
       <c r="D153" s="5">
-        <v>17.050731705863107</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>17.051579227245895</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>89.686381729999994</v>
+        <v>89.686429583999995</v>
       </c>
       <c r="C154" s="5">
-        <v>-7.8655678000004059E-2</v>
+        <v>-7.8661619000001792E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.0464348066129947</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-1.0465128409573254</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>89.549780944000005</v>
+        <v>89.549875400000005</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.13660078599998826</v>
+        <v>-0.13655418399999064</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8124794343506334</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.8118653086225067</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>90.754116246999999</v>
+        <v>90.754121244000004</v>
       </c>
       <c r="C156" s="5">
-        <v>1.2043353029999935</v>
+        <v>1.204245843999999</v>
       </c>
       <c r="D156" s="5">
-        <v>17.38744512959618</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>17.386036874392218</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>91.653292015000005</v>
+        <v>91.653263554000006</v>
       </c>
       <c r="C157" s="5">
-        <v>0.89917576800000631</v>
+        <v>0.899142310000002</v>
       </c>
       <c r="D157" s="5">
-        <v>12.55915888844803</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>12.558665083692965</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>92.570389394000003</v>
+        <v>92.570333098000006</v>
       </c>
       <c r="C158" s="5">
-        <v>0.91709737899999766</v>
+        <v>0.91706954400000029</v>
       </c>
       <c r="D158" s="5">
-        <v>12.690748477971425</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>12.690346018798104</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>92.064085563999996</v>
+        <v>92.063911324000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.50630383000000734</v>
+        <v>-0.50642177400000321</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.3693929383015435</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-6.3708360973045437</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>92.085906566000006</v>
+        <v>92.085682790000007</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1821002000010026E-2</v>
+        <v>2.1771466000004125E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.28479471089579711</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.28414789390860395</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>91.361589385000002</v>
+        <v>91.361412783000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.72431718100000353</v>
+        <v>-0.72427000700000121</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.040987056414874</v>
+        <v>-9.0404444887295377</v>
       </c>
       <c r="E161" s="5">
-        <v>3.1406530272690469</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.1405731557723859</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>90.211186106</v>
+        <v>90.211504955999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1504032790000025</v>
+        <v>-1.1499078270000069</v>
       </c>
       <c r="D162" s="5">
-        <v>-14.10636917431326</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-14.100733528716402</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>90.250946979999995</v>
+        <v>90.251089926000006</v>
       </c>
       <c r="C163" s="5">
-        <v>3.9760873999995283E-2</v>
+        <v>3.9584970000007047E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.5301879313629243</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.52783482084894917</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>90.806778195999996</v>
+        <v>90.806770377000007</v>
       </c>
       <c r="C164" s="5">
-        <v>0.5558312160000014</v>
+        <v>0.55568045100000063</v>
       </c>
       <c r="D164" s="5">
-        <v>7.6460248522998597</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>7.6438676769848835</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>89.937728573000001</v>
+        <v>89.937827734999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.86904962299999511</v>
+        <v>-0.86894264200000748</v>
       </c>
       <c r="D165" s="5">
-        <v>-10.898754895323304</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-10.897483944490006</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>90.374334254000004</v>
+        <v>90.374411133999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.43660568100000319</v>
+        <v>0.43658339899999987</v>
       </c>
       <c r="D166" s="5">
-        <v>5.9835231755185347</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.983202836194601</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>90.235594581000001</v>
+        <v>90.235685172999993</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.13873967300000345</v>
+        <v>-0.13872596100000578</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.8267249575196431</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.8265443983456309</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>90.105703719999994</v>
+        <v>90.105717798000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12989086100000691</v>
+        <v>-0.12996737499999256</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.7137462541557458</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.7147460685502214</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>90.677662162000004</v>
+        <v>90.677652389000002</v>
       </c>
       <c r="C169" s="5">
-        <v>0.57195844200001034</v>
+        <v>0.57193459100000155</v>
       </c>
       <c r="D169" s="5">
-        <v>7.888804865872423</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>7.8884630538535783</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>90.548978926000004</v>
+        <v>90.548813019999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12868323600000053</v>
+        <v>-0.12883936900000492</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6897247230263979</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.6917590736638899</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>91.821171101000004</v>
+        <v>91.821004216999995</v>
       </c>
       <c r="C171" s="5">
-        <v>1.2721921750000007</v>
+        <v>1.2721911969999979</v>
       </c>
       <c r="D171" s="5">
-        <v>18.22552245700706</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>18.225543361002682</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>92.922146798</v>
+        <v>92.921845480000002</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1009756969999955</v>
+        <v>1.1008412630000066</v>
       </c>
       <c r="D172" s="5">
-        <v>15.3763744523574</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>15.374401246194825</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>91.985234607999999</v>
+        <v>91.984987872999994</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.93691219000000103</v>
+        <v>-0.93685760700000742</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.450395394409018</v>
+        <v>-11.449799954358319</v>
       </c>
       <c r="E173" s="5">
-        <v>0.68261205523902913</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.68253661037520619</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>92.552145834000001</v>
+        <v>92.552559510999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.56691122600000199</v>
+        <v>0.56757163800000399</v>
       </c>
       <c r="D174" s="5">
-        <v>7.6515938701839259</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>7.6608333445755905</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>92.193709007999999</v>
+        <v>92.193921942000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.35843682600000193</v>
+        <v>-0.35863756899999544</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5496470878855995</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-4.5521211515966664</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>92.412984433000005</v>
+        <v>92.412963914000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.21927542500000641</v>
+        <v>0.21904197199999942</v>
       </c>
       <c r="D176" s="5">
-        <v>2.8917378569716767</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.8886120490455358</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>91.886468133999998</v>
+        <v>91.886608504999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.52651629900000785</v>
+        <v>-0.52635540900000422</v>
       </c>
       <c r="D177" s="5">
-        <v>-6.626689803300212</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-6.624729288661757</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>91.744170396000001</v>
+        <v>91.744273585000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.14229773799999634</v>
+        <v>-0.14233491999999615</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.842603766087425</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.8430783471373835</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>92.611070487000006</v>
+        <v>92.611147602000003</v>
       </c>
       <c r="C179" s="5">
-        <v>0.86690009100000509</v>
+        <v>0.86687401700000066</v>
       </c>
       <c r="D179" s="5">
-        <v>11.947169200029407</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>11.946776842326257</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>92.458230233999998</v>
+        <v>92.458244574000005</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.15284025300000792</v>
+        <v>-0.15290302799999722</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.9625369641402601</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-1.963334097745173</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>92.589383732000002</v>
+        <v>92.589395319999994</v>
       </c>
       <c r="C181" s="5">
-        <v>0.13115349800000331</v>
+        <v>0.13115074599998877</v>
       </c>
       <c r="D181" s="5">
-        <v>1.715562885909061</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.7155263387138575</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>92.248459871999998</v>
+        <v>92.248182001999993</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.34092386000000374</v>
+        <v>-0.34121331800000121</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.3301334466299917</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-4.3337351776472355</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>92.676660556000002</v>
+        <v>92.676512661000004</v>
       </c>
       <c r="C183" s="5">
-        <v>0.42820068400000366</v>
+        <v>0.42833065900001088</v>
       </c>
       <c r="D183" s="5">
-        <v>5.714613485274489</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.7164102819794449</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>93.087470564</v>
+        <v>93.087131896000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.41081000799999856</v>
+        <v>0.41061923499999864</v>
       </c>
       <c r="D184" s="5">
-        <v>5.4508872255037755</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.448302835891794</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.936745127999998</v>
+        <v>92.936533698000005</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.15072543600000188</v>
+        <v>-0.1505981979999973</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.9258063710743345</v>
+        <v>-1.9242020382989389</v>
       </c>
       <c r="E185" s="5">
-        <v>1.0344165822427032</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.0344577381624198</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>97.848007143999993</v>
+        <v>97.848392965000002</v>
       </c>
       <c r="C186" s="5">
-        <v>4.9112620159999949</v>
+        <v>4.911859266999997</v>
       </c>
       <c r="D186" s="5">
-        <v>85.512987010699405</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>85.526829869917748</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>98.448890098999996</v>
+        <v>98.449126645999996</v>
       </c>
       <c r="C187" s="5">
-        <v>0.60088295500000299</v>
+        <v>0.60073368099999414</v>
       </c>
       <c r="D187" s="5">
-        <v>7.6232427247553414</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.6212534517548836</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>97.843903182999995</v>
+        <v>97.843906215000004</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.60498691600000143</v>
+        <v>-0.60522043099999223</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.1300228143877824</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-7.1326659470823834</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>99.529375623000007</v>
+        <v>99.529535844999998</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6854724400000123</v>
+        <v>1.685629629999994</v>
       </c>
       <c r="D189" s="5">
-        <v>22.746784699167065</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>22.749110242495242</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>99.969295544000005</v>
+        <v>99.969416029000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43991992099999777</v>
+        <v>0.43988018400000328</v>
       </c>
       <c r="D190" s="5">
-        <v>5.4348600084787257</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>5.4343481334284682</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>100.09463549</v>
+        <v>100.09471275</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12533994599999687</v>
+        <v>0.125296720999998</v>
       </c>
       <c r="D191" s="5">
-        <v>1.5149598335741477</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.5144319367425441</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>99.988506694999998</v>
+        <v>99.988538808000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.10612879500000361</v>
+        <v>-0.10617394199999808</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.2649478725547558</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-1.2654818725846395</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>100.26157320999999</v>
+        <v>100.26159345000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27306651499999646</v>
+        <v>0.27305464200000529</v>
       </c>
       <c r="D193" s="5">
-        <v>3.3268501307935905</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.3267022144742642</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>102.15118946</v>
+        <v>102.1508044</v>
       </c>
       <c r="C194" s="5">
-        <v>1.8896162500000031</v>
+        <v>1.8892109499999918</v>
       </c>
       <c r="D194" s="5">
-        <v>25.11430195808002</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>25.108339568315952</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>103.14831979</v>
+        <v>103.14820012</v>
       </c>
       <c r="C195" s="5">
-        <v>0.99713033000000451</v>
+        <v>0.9973957200000001</v>
       </c>
       <c r="D195" s="5">
-        <v>12.363371195966867</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>12.366889586102769</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>103.54044734</v>
+        <v>103.5401047</v>
       </c>
       <c r="C196" s="5">
-        <v>0.39212754999999788</v>
+        <v>0.39190458000000206</v>
       </c>
       <c r="D196" s="5">
-        <v>4.6585100113577749</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.6558110259017571</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>104.34416435999999</v>
+        <v>104.34398466</v>
       </c>
       <c r="C197" s="5">
-        <v>0.80371701999999345</v>
+        <v>0.80387996000000328</v>
       </c>
       <c r="D197" s="5">
-        <v>9.7229664047010722</v>
+        <v>9.7250560634586147</v>
       </c>
       <c r="E197" s="5">
-        <v>12.274390733491657</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>12.274452799228385</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>104.46010603000001</v>
+        <v>104.46044849</v>
       </c>
       <c r="C198" s="5">
-        <v>0.11594167000001221</v>
+        <v>0.11646383000000071</v>
       </c>
       <c r="D198" s="5">
-        <v>1.3415549216233336</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.3476362811732256</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>104.82127187</v>
+        <v>104.82150952000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.36116583999999818</v>
+        <v>0.36106103000000189</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2287554570353381</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.2274907294933994</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>105.63902294</v>
+        <v>105.63903200999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.81775106999999991</v>
+        <v>0.81752248999998756</v>
       </c>
       <c r="D200" s="5">
-        <v>9.7739796332295228</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>9.7711062295655395</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>106.64700639</v>
+        <v>106.64718266</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0079834499999976</v>
+        <v>1.0081506500000046</v>
       </c>
       <c r="D201" s="5">
-        <v>12.07055467172664</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>12.072662034117032</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>107.16202762</v>
+        <v>107.16216970000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.51502123000000211</v>
+        <v>0.51498704000000828</v>
       </c>
       <c r="D202" s="5">
-        <v>5.9514824445337178</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.9510667011010376</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>107.15647224999999</v>
+        <v>107.15657478999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-5.5553700000103845E-3</v>
+        <v>-5.5949100000134422E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.2191279028334101E-2</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-6.263371146637553E-2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>108.82107434</v>
+        <v>108.82113658</v>
       </c>
       <c r="C204" s="5">
-        <v>1.6646020900000025</v>
+        <v>1.6645617900000076</v>
       </c>
       <c r="D204" s="5">
-        <v>20.319278645041482</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>20.3187228144754</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>108.77468091</v>
+        <v>108.77471882</v>
       </c>
       <c r="C205" s="5">
-        <v>-4.6393429999994851E-2</v>
+        <v>-4.6417759999997088E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.51039526657434831</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.51066201296676716</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>108.74589979</v>
+        <v>108.74538395</v>
       </c>
       <c r="C206" s="5">
-        <v>-2.8781120000004989E-2</v>
+        <v>-2.9334869999999569E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.31705105426353963</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.32314197278922041</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>107.3837223</v>
+        <v>107.38360719000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.3621774899999934</v>
+        <v>-1.3617767599999979</v>
       </c>
       <c r="D207" s="5">
-        <v>-14.037951573639385</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-14.034164075587718</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>107.01285135000001</v>
+        <v>107.01254959000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.37087094999999692</v>
+        <v>-0.37105760000000032</v>
       </c>
       <c r="D208" s="5">
-        <v>-4.0666119396308815</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-4.0686241038376032</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>107.28968954</v>
+        <v>107.28957642</v>
       </c>
       <c r="C209" s="5">
-        <v>0.27683818999999232</v>
+        <v>0.27702682999999695</v>
       </c>
       <c r="D209" s="5">
-        <v>3.1489072839586241</v>
+        <v>3.1510926321067112</v>
       </c>
       <c r="E209" s="5">
-        <v>2.822894023893463</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.8229626936311369</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>106.99270541999999</v>
+        <v>106.99295435000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.29698412000000474</v>
+        <v>-0.29662206999999796</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.271563549458667</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.2676390654531762</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>107.22404125</v>
+        <v>107.22420773</v>
       </c>
       <c r="C211" s="5">
-        <v>0.23133583000000613</v>
+        <v>0.23125337999999829</v>
       </c>
       <c r="D211" s="5">
-        <v>2.6256755739074267</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.6247224294349669</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>107.18741707</v>
+        <v>107.18746165</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.6624180000004003E-2</v>
+        <v>-3.6746080000000347E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.40911110994098498</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-0.41046959456615406</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>107.92689156</v>
+        <v>107.9270911</v>
       </c>
       <c r="C213" s="5">
-        <v>0.73947449000000631</v>
+        <v>0.73962944999999536</v>
       </c>
       <c r="D213" s="5">
-        <v>8.6001335025152272</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>8.6020009223843665</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>108.69612770000001</v>
+        <v>108.69630597</v>
       </c>
       <c r="C214" s="5">
-        <v>0.76923614000000384</v>
+        <v>0.769214869999999</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8962297617186223</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.8959569548662909</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>109.00789971</v>
+        <v>109.00802543</v>
       </c>
       <c r="C215" s="5">
-        <v>0.31177200999999855</v>
+        <v>0.31171946000000617</v>
       </c>
       <c r="D215" s="5">
-        <v>3.4967692225615243</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.4961646807765367</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>109.50386168</v>
+        <v>109.50400164</v>
       </c>
       <c r="C216" s="5">
-        <v>0.4959619699999962</v>
+        <v>0.49597620999999492</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5984527665335904</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.5986109329174472</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>109.51733199</v>
+        <v>109.51750638</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3470310000002428E-2</v>
+        <v>1.3504740000001902E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.14771454192501476</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.14809216578548501</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>109.3941119</v>
+        <v>109.39342920999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.12322009000000378</v>
+        <v>-0.12407717000000673</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3418198006984738</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.3510928576166314</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>110.61724283</v>
+        <v>110.61686072000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.2231309299999964</v>
+        <v>1.2234315100000117</v>
       </c>
       <c r="D219" s="5">
-        <v>14.273778985266805</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>14.277599883802083</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>111.05875068</v>
+        <v>111.05868885</v>
       </c>
       <c r="C220" s="5">
-        <v>0.44150785000000781</v>
+        <v>0.44182812999999044</v>
       </c>
       <c r="D220" s="5">
-        <v>4.896126767866571</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.899774217350461</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>110.46833607000001</v>
+        <v>110.46843292</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.59041460999999629</v>
+        <v>-0.59025592999999787</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.1962187027265969</v>
+        <v>-6.194605128048436</v>
       </c>
       <c r="E221" s="5">
-        <v>2.9626766035285579</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.962875431212364</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>112.20611623000001</v>
+        <v>112.20587442999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7377801599999998</v>
+        <v>1.7374415099999965</v>
       </c>
       <c r="D222" s="5">
-        <v>20.599252436540972</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>20.594865086849289</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>112.73802514</v>
+        <v>112.73821864999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53190890999999851</v>
+        <v>0.53234421999999881</v>
       </c>
       <c r="D223" s="5">
-        <v>5.839239161447618</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.8441562544931047</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>112.26435339</v>
+        <v>112.26451466</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.47367175000000827</v>
+        <v>-0.47370398999998997</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.9269390372238986</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.9272584099599452</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>112.59528007999999</v>
+        <v>112.59555476</v>
       </c>
       <c r="C225" s="5">
-        <v>0.3309266899999983</v>
+        <v>0.33104009999999562</v>
       </c>
       <c r="D225" s="5">
-        <v>3.5952100168827661</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.5964569110447098</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>112.13449684</v>
+        <v>112.1347537</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.46078323999999782</v>
+        <v>-0.46080105999999432</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.8018218249945015</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-4.8019919151429118</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>111.49248393000001</v>
+        <v>111.49252706</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.64201290999999117</v>
+        <v>-0.64222664000000407</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.6581874233701548</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-6.6603198457428681</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>110.5458635</v>
+        <v>110.54607267999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.94662043000001006</v>
+        <v>-0.94645438000000581</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.7259632810349661</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-9.724332481336539</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>109.97307863</v>
+        <v>109.97335447</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.57278486999999245</v>
+        <v>-0.57271820999999079</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.0435413051733722</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-6.0428467735464171</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>109.94626761000001</v>
+        <v>109.94552988</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.6811019999996688E-2</v>
+        <v>-2.7824590000008698E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.29216349158793786</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.30319238329280518</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>109.04710197</v>
+        <v>109.04650508</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.89916564000000676</v>
+        <v>-0.8990247999999923</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.3842581990725709</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-9.3829139243428514</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>108.51168333</v>
+        <v>108.51196100999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.53541864000000317</v>
+        <v>-0.5345440700000097</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7354347289449876</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.7263479162883435</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>107.29654598</v>
+        <v>107.29689264</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.215137349999992</v>
+        <v>-1.2150683699999973</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.640348741062823</v>
+        <v>-12.639644406454787</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.8712210239051239</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.8709923696453643</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>105.92715556</v>
+        <v>105.92635699</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.369390420000002</v>
+        <v>-1.3705356499999937</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.284606146733481</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-14.295683023209261</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>104.38503312</v>
+        <v>104.3851367</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.54212244</v>
+        <v>-1.5412202899999983</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.136868511986336</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.128282659082561</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>103.96261638</v>
+        <v>103.96278913</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42241674000000273</v>
+        <v>-0.42234756999999945</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.7494246316227784</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.7486595383047998</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>102.81051235</v>
+        <v>102.81077342</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1521040300000038</v>
+        <v>-1.1520157100000006</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.516958562658409</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-12.516037177732597</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>102.54168543999999</v>
+        <v>102.54196582</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.26882691000000136</v>
+        <v>-0.26880760000000237</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.093002744997797</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.0927760168419915</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>102.91993059000001</v>
+        <v>102.91990015</v>
       </c>
       <c r="C239" s="5">
-        <v>0.37824515000001213</v>
+        <v>0.37793433000000221</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5173519075190294</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>4.5135516468880033</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>102.08558105</v>
+        <v>102.08601573</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.83434954000000516</v>
+        <v>-0.83388442000000396</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.3058980687899755</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-9.3009419531770767</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>102.50395835</v>
+        <v>102.50387567</v>
       </c>
       <c r="C241" s="5">
-        <v>0.41837730000000306</v>
+        <v>0.4178599399999996</v>
       </c>
       <c r="D241" s="5">
-        <v>5.0303419954182083</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>5.0239589615714619</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>101.31599109</v>
+        <v>101.31557273</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.1879672600000077</v>
+        <v>-1.1883029399999998</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.054256532973863</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-13.057723162304901</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>103.21479773</v>
+        <v>103.21426294</v>
       </c>
       <c r="C243" s="5">
-        <v>1.8988066400000037</v>
+        <v>1.898690209999998</v>
       </c>
       <c r="D243" s="5">
-        <v>24.959023941592172</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>24.957446354448454</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>104.38340853</v>
+        <v>104.38444963000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.1686107999999962</v>
+        <v>1.1701866900000084</v>
       </c>
       <c r="D244" s="5">
-        <v>14.465365761114569</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>14.486184465176532</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>105.18429587</v>
+        <v>105.18536553</v>
       </c>
       <c r="C245" s="5">
-        <v>0.80088734000000272</v>
+        <v>0.80091589999999258</v>
       </c>
       <c r="D245" s="5">
-        <v>9.6057045500830931</v>
+        <v>9.60596178999198</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.968609605004179</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.967929413468239</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>106.04741129</v>
+        <v>106.04499226999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.86311541999999974</v>
+        <v>0.85962673999999595</v>
       </c>
       <c r="D246" s="5">
-        <v>10.303681946705456</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>10.260036351461466</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>105.75320735</v>
+        <v>105.7534404</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.29420394000000272</v>
+        <v>-0.29155186999999216</v>
       </c>
       <c r="D247" s="5">
-        <v>-3.2787911207027065</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-3.2497533220357422</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>105.61545242</v>
+        <v>105.61543584</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.13775492999999983</v>
+        <v>-0.13800455999999883</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.5519787938203078</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.5547676267103849</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>104.62304671</v>
+        <v>104.62302556</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.99240570999999989</v>
+        <v>-0.99241028000000142</v>
       </c>
       <c r="D249" s="5">
-        <v>-10.710829214577233</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-10.710877612561532</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>104.44396773</v>
+        <v>104.44406336</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.17907897999999989</v>
+        <v>-0.17896220000000085</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.0347641818157514</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-2.0334501482783485</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>104.41611267</v>
+        <v>104.41597874</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.7855059999993159E-2</v>
+        <v>-2.8084620000001337E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.31956929165956049</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.32219874788700364</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>104.30699263</v>
+        <v>104.30763013000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.10912004000000763</v>
+        <v>-0.10834860999999307</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.2468767849001194</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.2381137487651572</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>103.92962636999999</v>
+        <v>103.92908262</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.37736626000000228</v>
+        <v>-0.37854751000000419</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.2560582400841263</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.2690904021544291</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>102.83847442</v>
+        <v>102.8387936</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.0911519499999969</v>
+        <v>-1.0902890200000002</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.896104170664323</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-11.887290926189442</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>104.53460332</v>
+        <v>104.53500210999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.696128900000005</v>
+        <v>1.6962085099999911</v>
       </c>
       <c r="D255" s="5">
-        <v>21.689582760712312</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>21.690621319059922</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>104.09182402</v>
+        <v>104.0936938</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.44277929999999799</v>
+        <v>-0.4413083099999966</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.9661072040423466</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-4.9499716669620497</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>103.62431443</v>
+        <v>103.62599673</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.46750959000000591</v>
+        <v>-0.46769706999999983</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.2584211595964048</v>
+        <v>-5.2603858799204257</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.4830934856739697</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-1.4824959652350644</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>105.2112302</v>
+        <v>105.20790667</v>
       </c>
       <c r="C258" s="5">
-        <v>1.5869157700000045</v>
+        <v>1.5819099400000027</v>
       </c>
       <c r="D258" s="5">
-        <v>20.006602483009029</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>19.937751759240019</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>105.21938157</v>
+        <v>105.22039141</v>
       </c>
       <c r="C259" s="5">
-        <v>8.1513699999931077E-3</v>
+        <v>1.248474000000499E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>9.3011109225282773E-2</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.14249375779153972</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>105.79569666</v>
+        <v>105.79142973</v>
       </c>
       <c r="C260" s="5">
-        <v>0.57631509000000847</v>
+        <v>0.57103831999999954</v>
       </c>
       <c r="D260" s="5">
-        <v>6.7743887622312871</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.7104329423978148</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>106.26189712</v>
+        <v>106.26244718</v>
       </c>
       <c r="C261" s="5">
-        <v>0.46620045999999604</v>
+        <v>0.47101744999999084</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4179945145253372</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.4755799070386857</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>106.04789710999999</v>
+        <v>106.04849975</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.21400001000000657</v>
+        <v>-0.21394742999999039</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3900815403739561</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.3894885503416341</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>105.8088736</v>
+        <v>105.8087307</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23902350999999555</v>
+        <v>-0.2397690500000067</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.6714259799791806</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.6796400657341346</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>106.39684301</v>
+        <v>106.39696117</v>
       </c>
       <c r="C264" s="5">
-        <v>0.58796940999999947</v>
+        <v>0.58823046999999917</v>
       </c>
       <c r="D264" s="5">
-        <v>6.8759059279062784</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>6.8790623721730393</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>107.13875023</v>
+        <v>107.13687727999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.74190722000000164</v>
+        <v>0.7399161099999958</v>
       </c>
       <c r="D265" s="5">
-        <v>8.6961121315264567</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>8.6718639754398872</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>107.375275</v>
+        <v>107.37899201</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2365247700000026</v>
+        <v>0.24211473000001149</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6815833753028873</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.7457976200199852</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>107.22319125</v>
+        <v>107.22338168</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.15208375000000274</v>
+        <v>-0.1556103300000018</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.6864729765146635</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.7252091962475014</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>107.0464143</v>
+        <v>107.04838235</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17677695000000426</v>
+        <v>-0.17499933000000567</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.9605768705233673</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.9410350781191021</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>107.57069308</v>
+        <v>107.57686562000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.52427878000000305</v>
+        <v>0.5284832700000095</v>
       </c>
       <c r="D269" s="5">
-        <v>6.0381417105165314</v>
+        <v>6.0877724907976605</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8083519989566161</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.8126232940312255</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>107.6475832</v>
+        <v>107.64368743999999</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6890120000001616E-2</v>
+        <v>6.6821819999987042E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.86112437622203331</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>0.74793679332447738</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>107.96219992</v>
+        <v>107.96457152000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.31461672000000362</v>
+        <v>0.32088408000001323</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5641151669036253</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.6364165113659919</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>108.24975551999999</v>
+        <v>108.24181507999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.28755559999999036</v>
+        <v>0.27724355999998807</v>
       </c>
       <c r="D272" s="5">
-        <v>3.2434204558986934</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.1253910995700851</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>108.83077933</v>
+        <v>108.8312737</v>
       </c>
       <c r="C273" s="5">
-        <v>0.58102381000000491</v>
+        <v>0.58945862000000204</v>
       </c>
       <c r="D273" s="5">
-        <v>6.6345104499897056</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>6.7342366870396964</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>109.76296923</v>
+        <v>109.76165835</v>
       </c>
       <c r="C274" s="5">
-        <v>0.93218989999999735</v>
+        <v>0.9303846500000077</v>
       </c>
       <c r="D274" s="5">
-        <v>10.776921354264356</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>10.755009041684271</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>110.06034717999999</v>
+        <v>110.05697479</v>
       </c>
       <c r="C275" s="5">
-        <v>0.29737794999999778</v>
+        <v>0.29531643999999346</v>
       </c>
       <c r="D275" s="5">
-        <v>3.3000139770422043</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.2768374756954266</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>110.91480296</v>
+        <v>110.91133929</v>
       </c>
       <c r="C276" s="5">
-        <v>0.85445578000000921</v>
+        <v>0.85436450000000264</v>
       </c>
       <c r="D276" s="5">
-        <v>9.7244980940866412</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>9.7237252757335533</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>112.62882801000001</v>
+        <v>112.62141738</v>
       </c>
       <c r="C277" s="5">
-        <v>1.7140250500000036</v>
+        <v>1.7100780899999961</v>
       </c>
       <c r="D277" s="5">
-        <v>20.204474836549814</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>20.15461898571953</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>112.00258198</v>
+        <v>112.00989970000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.62624603000000434</v>
+        <v>-0.61151767999999151</v>
       </c>
       <c r="D278" s="5">
-        <v>-6.4720027815710068</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-6.3247125067348753</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>112.05960198</v>
+        <v>112.06288343999999</v>
       </c>
       <c r="C279" s="5">
-        <v>5.7019999999994297E-2</v>
+        <v>5.2983739999987733E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.61262796960235288</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.56911186824910587</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>112.59776721999999</v>
+        <v>112.60512119000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.53816523999999788</v>
+        <v>0.5422377500000124</v>
       </c>
       <c r="D280" s="5">
-        <v>5.917674532499495</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.9634751757607463</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>113.58260405</v>
+        <v>113.59986764999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.9848368300000061</v>
+        <v>0.99474645999998756</v>
       </c>
       <c r="D281" s="5">
-        <v>11.015728108616575</v>
+        <v>11.131249375357255</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5888000698563589</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.5987892892096269</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>112.99390089000001</v>
+        <v>112.98984778000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.58870315999999434</v>
+        <v>-0.61001986999998792</v>
       </c>
       <c r="D282" s="5">
-        <v>-6.0453738143990909</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-6.2569287509965825</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>113.61155626999999</v>
+        <v>113.61981636</v>
       </c>
       <c r="C283" s="5">
-        <v>0.61765537999998799</v>
+        <v>0.62996857999999634</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7603729758075159</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.8995589374661881</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>113.99341163</v>
+        <v>113.98314070000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.38185536000000297</v>
+        <v>0.36332434000000546</v>
       </c>
       <c r="D284" s="5">
-        <v>4.1086731742828064</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.9054760758368667</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>113.52685794</v>
+        <v>113.52424077000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.4665536899999978</v>
+        <v>-0.45889993000000118</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.8023124506085697</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-4.7256837771866405</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>113.7268399</v>
+        <v>113.71600101999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19998196000000235</v>
+        <v>0.19176024999998731</v>
       </c>
       <c r="D286" s="5">
-        <v>2.134447161941222</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.0459261221550396</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>114.77505769</v>
+        <v>114.76526570999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0482177899999954</v>
+        <v>1.0492646900000011</v>
       </c>
       <c r="D287" s="5">
-        <v>11.63865013067058</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>11.652037705155394</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>115.37043161</v>
+        <v>115.35373258</v>
       </c>
       <c r="C288" s="5">
-        <v>0.59537392000000011</v>
+        <v>0.58846687000000486</v>
       </c>
       <c r="D288" s="5">
-        <v>6.4054742233827566</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>6.3296107335437224</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>115.5554271</v>
+        <v>115.53598202000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.1849954900000057</v>
+        <v>0.18224944000000676</v>
       </c>
       <c r="D289" s="5">
-        <v>1.9412504782194029</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>1.9124632165998801</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>116.15602570999999</v>
+        <v>116.16684339</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6005986099999916</v>
+        <v>0.63086136999999098</v>
       </c>
       <c r="D290" s="5">
-        <v>6.4184098414203472</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.7527668585964262</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>116.1668265</v>
+        <v>116.17947728</v>
       </c>
       <c r="C291" s="5">
-        <v>1.0800790000004667E-2</v>
+        <v>1.2633890000003589E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.11163930966779922</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.13058579673426163</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>116.91407405</v>
+        <v>116.93606447000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.74724754999999732</v>
+        <v>0.75658719000000474</v>
       </c>
       <c r="D292" s="5">
-        <v>7.9980788717730178</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.1007390135358079</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>116.89985699</v>
+        <v>116.93640634</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.4217059999992898E-2</v>
+        <v>3.4186999999974432E-4</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.14582561142438832</v>
+        <v>3.5083325103935081E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9205642604740012</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9370973391270594</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>116.97753523999999</v>
+        <v>116.98026234</v>
       </c>
       <c r="C294" s="5">
-        <v>7.7678249999991067E-2</v>
+        <v>4.3855999999991013E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.80030313227603678</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.45097923797949857</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.899537</v>
+        <v>117.91852925000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.92200176000000056</v>
+        <v>0.93826691000001006</v>
       </c>
       <c r="D295" s="5">
-        <v>9.8792277780930249</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>10.061025107230105</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>118.40763129</v>
+        <v>118.40322736</v>
       </c>
       <c r="C296" s="5">
-        <v>0.5080942900000025</v>
+        <v>0.48469810999999652</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2958183179512064</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.0455932285091265</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>120.36490531</v>
+        <v>120.34644624000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.9572740199999998</v>
+        <v>1.9432188800000034</v>
       </c>
       <c r="D297" s="5">
-        <v>21.742502011437992</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>21.572895612862752</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>121.35175556999999</v>
+        <v>121.33183594</v>
       </c>
       <c r="C298" s="5">
-        <v>0.98685025999999709</v>
+        <v>0.98538969999999892</v>
       </c>
       <c r="D298" s="5">
-        <v>10.29459251122795</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>10.280312057536523</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>121.62212828</v>
+        <v>121.59136663</v>
       </c>
       <c r="C299" s="5">
-        <v>0.27037271000000374</v>
+        <v>0.25953068999999118</v>
       </c>
       <c r="D299" s="5">
-        <v>2.7066169525243433</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.597232630523294</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>121.99845974999999</v>
+        <v>121.93705531000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.37633146999999667</v>
+        <v>0.34568868000000919</v>
       </c>
       <c r="D300" s="5">
-        <v>3.7769697026738935</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.4654993221402419</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>122.70944720999999</v>
+        <v>122.69238463000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.71098745999999835</v>
+        <v>0.7553293200000013</v>
       </c>
       <c r="D301" s="5">
-        <v>7.2219802966033475</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.6918540687488601</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>121.92177975</v>
+        <v>121.93324835</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.78766745999999443</v>
+        <v>-0.75913628000000699</v>
       </c>
       <c r="D302" s="5">
-        <v>-7.436551171020545</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-7.1772489579954861</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>123.06095027000001</v>
+        <v>123.06278979</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1391705200000075</v>
+        <v>1.129541439999997</v>
       </c>
       <c r="D303" s="5">
-        <v>11.80665347166947</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>11.700559689216504</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>123.33086792</v>
+        <v>123.41781199</v>
       </c>
       <c r="C304" s="5">
-        <v>0.26991764999999646</v>
+        <v>0.35502220000000762</v>
       </c>
       <c r="D304" s="5">
-        <v>2.6640235900896148</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.5173246120937751</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>122.39106993</v>
+        <v>122.47411314</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.93979799000000241</v>
+        <v>-0.94369885000000409</v>
       </c>
       <c r="D305" s="5">
-        <v>-8.7704940655409338</v>
+        <v>-8.7994354508809103</v>
       </c>
       <c r="E305" s="5">
-        <v>4.6973649766481218</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.7356567328559418</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>124.55231974</v>
+        <v>124.52578205</v>
       </c>
       <c r="C306" s="5">
-        <v>2.161249810000001</v>
+        <v>2.0516689100000036</v>
       </c>
       <c r="D306" s="5">
-        <v>23.374404636753042</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>22.061778813035971</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>125.10257632</v>
+        <v>125.14202946</v>
       </c>
       <c r="C307" s="5">
-        <v>0.55025657999999567</v>
+        <v>0.61624740999999972</v>
       </c>
       <c r="D307" s="5">
-        <v>5.4321822643937701</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.1028356000420114</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>125.33324518000001</v>
+        <v>125.33867835</v>
       </c>
       <c r="C308" s="5">
-        <v>0.23066886000000864</v>
+        <v>0.19664888999999164</v>
       </c>
       <c r="D308" s="5">
-        <v>2.2351821207988065</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.9020699119095763</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>124.92175127</v>
+        <v>124.88368637000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.41149391000000435</v>
+        <v>-0.45499197999998842</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.8694669720006902</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-4.270191918764688</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>125.30367024</v>
+        <v>125.26779225999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.38191897000000097</v>
+        <v>0.38410588999998652</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7310410681138162</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.7539313919889183</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>124.65161741</v>
+        <v>124.59390585</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.65205283000000236</v>
+        <v>-0.67388640999999438</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.0688774519135453</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-6.2678613940782224</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>125.09877744000001</v>
+        <v>124.98774105</v>
       </c>
       <c r="C312" s="5">
-        <v>0.44716003000000626</v>
+        <v>0.39383519999999805</v>
       </c>
       <c r="D312" s="5">
-        <v>4.3906902040778517</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.859785314708164</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>124.43231734</v>
+        <v>124.41731534</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.66646010000000899</v>
+        <v>-0.57042570999999498</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.208931219007729</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-5.3412241111862375</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>124.80677489</v>
+        <v>124.81496959</v>
       </c>
       <c r="C314" s="5">
-        <v>0.37445755000000247</v>
+        <v>0.39765425000000221</v>
       </c>
       <c r="D314" s="5">
-        <v>3.67156613703572</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.9035034613143171</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>125.85709146000001</v>
+        <v>125.84429249999999</v>
       </c>
       <c r="C315" s="5">
-        <v>1.0503165700000068</v>
+        <v>1.0293229099999905</v>
       </c>
       <c r="D315" s="5">
-        <v>10.57943403664623</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>10.357582635547914</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>126.00408398</v>
+        <v>126.17843909</v>
       </c>
       <c r="C316" s="5">
-        <v>0.14699251999999774</v>
+        <v>0.33414659000000313</v>
       </c>
       <c r="D316" s="5">
-        <v>1.4105563274109834</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>3.2332322385410173</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>126.52844774</v>
+        <v>126.67809939999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.52436375999999996</v>
+        <v>0.49966030999999589</v>
       </c>
       <c r="D317" s="5">
-        <v>5.109677525688161</v>
+        <v>4.8568143264435149</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3804572607840866</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.4325508895046486</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>128.81710720999999</v>
+        <v>128.72075163</v>
       </c>
       <c r="C318" s="5">
-        <v>2.2886594699999847</v>
+        <v>2.0426522300000016</v>
       </c>
       <c r="D318" s="5">
-        <v>24.000759324556409</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>21.16141542268446</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>128.30659976999999</v>
+        <v>128.37286399000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.51050743999999781</v>
+        <v>-0.34788763999998196</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.6533484842891877</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-3.1954077103623524</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>128.74863255</v>
+        <v>128.77161290000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.44203278000000523</v>
+        <v>0.39874890999999479</v>
       </c>
       <c r="D320" s="5">
-        <v>4.2133961462664571</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.7917560740090339</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>129.86415590999999</v>
+        <v>129.80654225000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1155233599999974</v>
+        <v>1.0349293499999987</v>
       </c>
       <c r="D321" s="5">
-        <v>10.90728240894645</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>10.082263997594199</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>129.63836046</v>
+        <v>129.58809170000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.22579544999999257</v>
+        <v>-0.21845055000000002</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.0666086940302697</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.0008842697457951</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>129.08882881</v>
+        <v>129.00332577</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.54953165000000581</v>
+        <v>-0.58476593000000321</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.9698163407475127</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-5.2826046533135944</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>131.0943139</v>
+        <v>130.93878056</v>
       </c>
       <c r="C324" s="5">
-        <v>2.0054850900000076</v>
+        <v>1.9354547899999943</v>
       </c>
       <c r="D324" s="5">
-        <v>20.321249305436861</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>19.566253903403098</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>131.84673789000001</v>
+        <v>131.83550971</v>
       </c>
       <c r="C325" s="5">
-        <v>0.75242399000001114</v>
+        <v>0.89672914999999875</v>
       </c>
       <c r="D325" s="5">
-        <v>7.1091097233912715</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>8.5348792822753428</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>132.99605724</v>
+        <v>132.99760950000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1493193499999848</v>
+        <v>1.1620997900000134</v>
       </c>
       <c r="D326" s="5">
-        <v>10.976883686291528</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.10591717257905</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>133.08885656000001</v>
+        <v>133.06032006999999</v>
       </c>
       <c r="C327" s="5">
-        <v>9.2799320000011676E-2</v>
+        <v>6.2710569999978816E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.84053274013318191</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.56728949640683091</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>133.08114474000001</v>
+        <v>133.34098076000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-7.7118199999972603E-3</v>
+        <v>0.28066069000001903</v>
       </c>
       <c r="D328" s="5">
-        <v>-6.9511719678616579E-2</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.5607000310528871</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>133.41584552</v>
+        <v>133.62578594999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.33470077999999148</v>
+        <v>0.28480518999998594</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0601142156295502</v>
+        <v>2.5934252280807923</v>
       </c>
       <c r="E329" s="5">
-        <v>5.4433591046281871</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>5.484520673192228</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>134.19764241999999</v>
+        <v>134.02665719999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.78179689999998914</v>
+        <v>0.40087124999999446</v>
       </c>
       <c r="D330" s="5">
-        <v>7.262935947181659</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.6599413410275838</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>133.76414876999999</v>
+        <v>133.84999497999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.43349365000000262</v>
+        <v>-0.17666221999999721</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.8081831771847652</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-1.5703183266576715</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>134.10143822000001</v>
+        <v>134.13596670000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.33728945000001431</v>
+        <v>0.28597172000002047</v>
       </c>
       <c r="D332" s="5">
-        <v>3.0681462972471651</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.5941532255845168</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>133.14065153999999</v>
+        <v>133.07504313999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.96078668000001244</v>
+        <v>-1.0609235600000204</v>
       </c>
       <c r="D333" s="5">
-        <v>-8.2667231986260585</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-9.0889936082750857</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>134.40441810999999</v>
+        <v>134.34086945999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2637665700000014</v>
+        <v>1.2658263200000022</v>
       </c>
       <c r="D334" s="5">
-        <v>12.004224911057948</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>12.031066241347821</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>135.54305643999999</v>
+        <v>135.44558463000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.138638329999992</v>
+        <v>1.10471517000002</v>
       </c>
       <c r="D335" s="5">
-        <v>10.653398046672603</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>10.326633987755041</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>135.57672923000001</v>
+        <v>135.40760029</v>
       </c>
       <c r="C336" s="5">
-        <v>3.3672790000025543E-2</v>
+        <v>-3.7984340000008388E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.29852215017938111</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.3360092429294248</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>135.43343704</v>
+        <v>135.41016521</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.14329219000001103</v>
+        <v>2.5649199999975281E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.2609434794512708</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.2733027366572678E-2</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>138.55794850000001</v>
+        <v>138.55646489</v>
       </c>
       <c r="C338" s="5">
-        <v>3.1245114600000079</v>
+        <v>3.1462996799999985</v>
       </c>
       <c r="D338" s="5">
-        <v>31.482069846029926</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>31.736559174748734</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>138.74573765</v>
+        <v>138.71674150999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.18778914999998619</v>
+        <v>0.16027661999999054</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6385518014983003</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.3969779430579088</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>137.84648591000001</v>
+        <v>138.13025049999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.89925173999998265</v>
+        <v>-0.58649101000000314</v>
       </c>
       <c r="D340" s="5">
-        <v>-7.5062073299858483</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-4.9572376958145981</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>137.53313807999999</v>
+        <v>137.78966015</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.31334783000002631</v>
+        <v>-0.34059034999998516</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.6939512487028083</v>
+        <v>-2.9190640162456982</v>
       </c>
       <c r="E341" s="5">
-        <v>3.0860596385327899</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.1160708768875223</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>137.37601604</v>
+        <v>137.15642428999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.15712203999999019</v>
+        <v>-0.63323586000001342</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.3623352447307613</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-5.3775246608047116</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>138.18045647</v>
+        <v>138.28311642</v>
       </c>
       <c r="C343" s="5">
-        <v>0.80444042999999965</v>
+        <v>1.1266921300000092</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2576965957666495</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>10.315375799610171</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>139.49279974999999</v>
+        <v>139.52647694999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3123432799999932</v>
+        <v>1.2433605299999897</v>
       </c>
       <c r="D344" s="5">
-        <v>12.01134611880812</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>11.339595551793135</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>139.98818598</v>
+        <v>139.91943763</v>
       </c>
       <c r="C345" s="5">
-        <v>0.49538623000000825</v>
+        <v>0.39296068000001583</v>
       </c>
       <c r="D345" s="5">
-        <v>4.345839435011345</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.4325115387473959</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>140.07590822</v>
+        <v>140.01484377</v>
       </c>
       <c r="C346" s="5">
-        <v>8.7722240000005058E-2</v>
+        <v>9.5406139999994366E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.75456546621581744</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>0.82131335224642221</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>140.93675716000001</v>
+        <v>140.8381042</v>
       </c>
       <c r="C347" s="5">
-        <v>0.860848940000011</v>
+        <v>0.82326043000000482</v>
       </c>
       <c r="D347" s="5">
-        <v>7.6291548427378286</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.2884778565056596</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>141.09628050000001</v>
+        <v>140.92828427000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.15952333999999269</v>
+        <v>9.0180070000002388E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3667422383644823</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.77108396503831056</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>141.8589513</v>
+        <v>141.83423679000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.7626707999999951</v>
+        <v>0.90595251999999959</v>
       </c>
       <c r="D349" s="5">
-        <v>6.682738761119511</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.9928337338050826</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>141.70810605</v>
+        <v>141.70713062999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.15084525000000326</v>
+        <v>-0.12710616000001096</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.2685797861687109</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.0701072428127789</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>142.07999057999999</v>
+        <v>142.03780613000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.37188452999998844</v>
+        <v>0.33067550000001233</v>
       </c>
       <c r="D351" s="5">
-        <v>3.1950133868597463</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.8364360815306577</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>142.71208737000001</v>
+        <v>142.97455502</v>
       </c>
       <c r="C352" s="5">
-        <v>0.63209679000001984</v>
+        <v>0.93674888999998984</v>
       </c>
       <c r="D352" s="5">
-        <v>5.4712431095284231</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.2075525601132959</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>142.58560126</v>
+        <v>142.88253438000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.12648611000000187</v>
+        <v>-9.2020639999986997E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.05839402565443</v>
+        <v>-0.76961046932059185</v>
       </c>
       <c r="E353" s="5">
-        <v>3.6736333152386225</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.6961222086300483</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>141.22227398000001</v>
+        <v>140.98166567999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.3633272799999929</v>
+        <v>-1.900868700000018</v>
       </c>
       <c r="D354" s="5">
-        <v>-10.889198970784108</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-14.846616345329677</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>141.52913280000001</v>
+        <v>141.63167174</v>
       </c>
       <c r="C355" s="5">
-        <v>0.3068588200000022</v>
+        <v>0.65000606000000971</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6388420535232271</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.6751632537756391</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>141.23122054000001</v>
+        <v>141.2497832</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.29791226000000393</v>
+        <v>-0.38188854000000561</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.4969050828703376</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-3.1880645162628451</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>141.78463543999999</v>
+        <v>141.72630339</v>
       </c>
       <c r="C357" s="5">
-        <v>0.55341489999997862</v>
+        <v>0.47652019000000223</v>
       </c>
       <c r="D357" s="5">
-        <v>4.8048792741667068</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.1242862233382027</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>142.37667682</v>
+        <v>142.32180835</v>
       </c>
       <c r="C358" s="5">
-        <v>0.59204138000001194</v>
+        <v>0.59550495999999953</v>
       </c>
       <c r="D358" s="5">
-        <v>5.1274603809197572</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.1603258680750441</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>142.59293416</v>
+        <v>142.50931449000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.21625733999999852</v>
+        <v>0.18750614000001065</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8379959799979417</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.5924824665988213</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>142.82196639</v>
+        <v>142.69061066</v>
       </c>
       <c r="C360" s="5">
-        <v>0.22903223000000139</v>
+        <v>0.18129616999999598</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9445540590238952</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.5373317892006577</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>142.67427130999999</v>
+        <v>142.63859425999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.14769508000000542</v>
+        <v>-5.2016400000013618E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.2339104391280609</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-0.4365716998431135</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>142.56779151999999</v>
+        <v>142.56966202999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10647979000000873</v>
+        <v>-6.8932230000001482E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.89190969700934097</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.57837899709909379</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>143.16627154</v>
+        <v>143.12684952000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.59848002000001088</v>
+        <v>0.55718749000001822</v>
       </c>
       <c r="D363" s="5">
-        <v>5.1553837532315905</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.7919447976532137</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>143.31947887999999</v>
+        <v>143.50249033</v>
       </c>
       <c r="C364" s="5">
-        <v>0.15320733999999447</v>
+        <v>0.37564080999999305</v>
       </c>
       <c r="D364" s="5">
-        <v>1.2917481381519824</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.1952987790908161</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>143.26748527000001</v>
+        <v>143.57430847000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-5.1993609999982482E-2</v>
+        <v>7.181814000000486E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.43446984112331943</v>
+        <v>0.60221522849286391</v>
       </c>
       <c r="E365" s="5">
-        <v>0.47822781821891258</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.4841558088269915</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>143.42342069</v>
+        <v>143.19814138999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.15593541999999161</v>
+        <v>-0.37616708000001609</v>
       </c>
       <c r="D366" s="5">
-        <v>1.313953076053398</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-3.0991077235103082</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>143.71009502000001</v>
+        <v>143.80374348000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.28667433000001097</v>
+        <v>0.60560209000001919</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4251013564588808</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>5.1946677299511856</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>142.28993629999999</v>
+        <v>142.29326757000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4201587200000176</v>
+        <v>-1.5104759099999967</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.234766277134934</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-11.901212904358738</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>128.34103736</v>
+        <v>128.29726148</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.948898939999992</v>
+        <v>-13.996006090000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.006788459926796</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-71.133348619318241</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>130.82854209000001</v>
+        <v>130.78720046999999</v>
       </c>
       <c r="C370" s="5">
-        <v>2.4875047300000119</v>
+        <v>2.4899389899999846</v>
       </c>
       <c r="D370" s="5">
-        <v>25.905145083108483</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>25.94307349552998</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>133.01372079000001</v>
+        <v>132.95328889000001</v>
       </c>
       <c r="C371" s="5">
-        <v>2.1851786999999945</v>
+        <v>2.1660884200000226</v>
       </c>
       <c r="D371" s="5">
-        <v>21.990857551679245</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>21.788447921548926</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>134.81770306999999</v>
+        <v>134.73142902999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.8039822799999854</v>
+        <v>1.7781401399999766</v>
       </c>
       <c r="D372" s="5">
-        <v>17.545437901603677</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>17.283785118855064</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>136.26592238000001</v>
+        <v>136.22390106</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4482193100000131</v>
+        <v>1.492472030000016</v>
       </c>
       <c r="D373" s="5">
-        <v>13.679993364165277</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>14.133402099106185</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>137.36181712999999</v>
+        <v>137.36260443</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0958947499999852</v>
+        <v>1.1387033700000018</v>
       </c>
       <c r="D374" s="5">
-        <v>10.08932402846423</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>10.505130547507346</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>140.52001043999999</v>
+        <v>140.48651140000001</v>
       </c>
       <c r="C375" s="5">
-        <v>3.1581933100000015</v>
+        <v>3.1239069700000073</v>
       </c>
       <c r="D375" s="5">
-        <v>31.360790140102512</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>30.976487248224906</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>141.26044702999999</v>
+        <v>141.34583617000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.74043659000000162</v>
+        <v>0.85932477000000063</v>
       </c>
       <c r="D376" s="5">
-        <v>6.5096198671791283</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>7.592177005044598</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>142.85295980000001</v>
+        <v>143.12675421</v>
       </c>
       <c r="C377" s="5">
-        <v>1.5925127700000132</v>
+        <v>1.7809180399999889</v>
       </c>
       <c r="D377" s="5">
-        <v>14.399467060734983</v>
+        <v>16.21271260606234</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.28933673905059409</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.31172308247162661</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>142.84859352000001</v>
+        <v>142.69265568</v>
       </c>
       <c r="C378" s="5">
-        <v>-4.3662799999992785E-3</v>
+        <v>-0.43409852999999998</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.6671660817888529E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-3.5794558041436275</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>143.04050432</v>
+        <v>143.10927545999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.19191079999998806</v>
+        <v>0.41661977999999067</v>
       </c>
       <c r="D379" s="5">
-        <v>1.6241128745918099</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>3.560454146929537</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>145.46304803000001</v>
+        <v>145.45651176000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4225437100000136</v>
+        <v>2.34723630000002</v>
       </c>
       <c r="D380" s="5">
-        <v>22.327418412149093</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>21.55830209863112</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>146.23210927</v>
+        <v>146.20639926000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.76906123999998499</v>
+        <v>0.74988749999999982</v>
       </c>
       <c r="D381" s="5">
-        <v>6.5321593266818523</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.3649542267438797</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>147.68119856999999</v>
+        <v>147.65921105000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4490892999999971</v>
+        <v>1.4528117899999984</v>
       </c>
       <c r="D382" s="5">
-        <v>12.561421366481152</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>12.597810415022813</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>147.90379909999999</v>
+        <v>147.86834053000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.22260052999999402</v>
+        <v>0.20912948000000142</v>
       </c>
       <c r="D383" s="5">
-        <v>1.8238359346740118</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.7128595272279945</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>149.30289612999999</v>
+        <v>149.25696868</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3990970300000072</v>
+        <v>1.3886281499999882</v>
       </c>
       <c r="D384" s="5">
-        <v>11.961015959454802</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.869840165269441</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>149.64073998999999</v>
+        <v>149.58614682999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.33784385999999245</v>
+        <v>0.32917814999998996</v>
       </c>
       <c r="D385" s="5">
-        <v>2.7494203754215629</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.6788744382354679</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>150.94894705999999</v>
+        <v>150.94110945</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3082070700000088</v>
+        <v>1.3549626200000091</v>
       </c>
       <c r="D386" s="5">
-        <v>11.01020113757607</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>11.427900896852705</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>155.07984273</v>
+        <v>155.05408986</v>
       </c>
       <c r="C387" s="5">
-        <v>4.130895670000001</v>
+        <v>4.1129804100000058</v>
       </c>
       <c r="D387" s="5">
-        <v>38.262105876535379</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>38.072840466316983</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>155.07850877999999</v>
+        <v>155.07397581999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.3339500000029147E-3</v>
+        <v>1.9885959999982106E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.0321549493819138E-2</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.15401071923735188</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>154.76747533</v>
+        <v>154.9843261</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.31103344999999649</v>
+        <v>-8.9649719999982835E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-2.3804091346783074</v>
+        <v>-0.69152971197704582</v>
       </c>
       <c r="E389" s="5">
-        <v>8.3404050897375903</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>8.2846648451219806</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>156.57189640000001</v>
+        <v>156.50344301000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.8044210700000178</v>
+        <v>1.5191169100000081</v>
       </c>
       <c r="D390" s="5">
-        <v>14.923637507561649</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>12.417365759591625</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>160.82064886000001</v>
+        <v>160.87966491</v>
       </c>
       <c r="C391" s="5">
-        <v>4.2487524599999915</v>
+        <v>4.3762218999999902</v>
       </c>
       <c r="D391" s="5">
-        <v>37.891018320068696</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>39.228159072299462</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>159.95074695</v>
+        <v>159.94012726</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.86990191000001005</v>
+        <v>-0.93953765000000544</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.3013033192547034</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-6.7872307297126007</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>159.36962964</v>
+        <v>159.35812207000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.58111730999999622</v>
+        <v>-0.58200518999998962</v>
       </c>
       <c r="D393" s="5">
-        <v>-4.2736520993294942</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-4.2803301533185234</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>158.82711773</v>
+        <v>158.83856833999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.54251191000000176</v>
+        <v>-0.51955373000001259</v>
       </c>
       <c r="D394" s="5">
-        <v>-4.0093138091528147</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-3.8429504887987687</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>159.14450937999999</v>
+        <v>159.12546940999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.31739164999999048</v>
+        <v>0.28690106999999898</v>
       </c>
       <c r="D395" s="5">
-        <v>2.4245487930890208</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.1891545001749835</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>159.43917033</v>
+        <v>159.39730012000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.29466095000000792</v>
+        <v>0.27183071000001746</v>
       </c>
       <c r="D396" s="5">
-        <v>2.2446030000274453</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>2.0693052227391151</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>160.04376999999999</v>
+        <v>159.99599437000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.60459966999999892</v>
+        <v>0.5986942499999941</v>
       </c>
       <c r="D397" s="5">
-        <v>4.646562730560122</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.6014696194075055</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>160.13272017</v>
+        <v>160.10694656999999</v>
       </c>
       <c r="C398" s="5">
-        <v>8.8950170000003936E-2</v>
+        <v>0.11095219999998562</v>
       </c>
       <c r="D398" s="5">
-        <v>0.6689863370347382</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>0.83534361305621641</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>160.1067358</v>
+        <v>160.02901990000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.598437000000331E-2</v>
+        <v>-7.7926669999982323E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.19454756413038732</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.58249867140748313</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>159.40490814</v>
+        <v>159.36722241000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.70182765999999219</v>
+        <v>-0.66179748999999788</v>
       </c>
       <c r="D400" s="5">
-        <v>-5.1352138730063608</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-4.8512479618500359</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>159.89605750999999</v>
+        <v>160.08382774</v>
       </c>
       <c r="C401" s="5">
-        <v>0.49114936999998804</v>
+        <v>0.71660532999999305</v>
       </c>
       <c r="D401" s="5">
-        <v>3.7606767297188259</v>
+        <v>5.5313466057363536</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3137338249297432</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.2903337829850443</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>160.13768734000001</v>
+        <v>160.14171841999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.24162983000002214</v>
+        <v>5.789067999998565E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>1.8285499166151853</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>0.43481689361140052</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>160.65202571</v>
+        <v>160.70534599999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.51433836999999016</v>
+        <v>0.56362758000000213</v>
       </c>
       <c r="D403" s="5">
-        <v>3.923040778478093</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.306188707019909</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>161.19360700999999</v>
+        <v>161.19355829</v>
       </c>
       <c r="C404" s="5">
-        <v>0.54158129999999005</v>
+        <v>0.48821229000000699</v>
       </c>
       <c r="D404" s="5">
-        <v>4.1212299773413452</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.7070539671297809</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>160.48489004000001</v>
+        <v>160.49051795</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.70871696999998335</v>
+        <v>-0.70304034000000115</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.1502860518818689</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.1100197317777596</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>159.79511712999999</v>
+        <v>159.83242501999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.68977291000001628</v>
+        <v>-0.65809293000000935</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.0374725628450463</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-4.8111410091466356</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>159.67784326</v>
+        <v>159.66636854000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.11727386999999112</v>
+        <v>-0.16605647999998041</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.87713560082413045</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-1.2396299367506969</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>160.14477737000001</v>
+        <v>160.09888014000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.46693411000001106</v>
+        <v>0.432511599999998</v>
       </c>
       <c r="D408" s="5">
-        <v>3.5660622695763644</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.2994849318247255</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>159.61232527000001</v>
+        <v>159.56114009000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.53245210000000043</v>
+        <v>-0.53774004999999647</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.9176240322878364</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.9569287244142104</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>159.32270864</v>
+        <v>159.26639101999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.28961663000001181</v>
+        <v>-0.29474907000002304</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.1558014719471275</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-2.1943148928409317</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>159.52382655</v>
+        <v>159.39228021</v>
       </c>
       <c r="C411" s="5">
-        <v>0.20111790999999357</v>
+        <v>0.12588919000000942</v>
       </c>
       <c r="D411" s="5">
-        <v>1.5253579015296781</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.95265237901804856</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>159.77977032000001</v>
+        <v>159.74799937</v>
       </c>
       <c r="C412" s="5">
-        <v>0.255943770000016</v>
+        <v>0.3557191600000067</v>
       </c>
       <c r="D412" s="5">
-        <v>1.9423888968690406</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.7111832577467077</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>158.77284477000001</v>
+        <v>158.93693826000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0069255500000054</v>
+        <v>-0.81106110999999714</v>
       </c>
       <c r="D413" s="5">
-        <v>-7.3056626576212587</v>
+        <v>-5.9252709926569169</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.70246431181064661</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-0.71643057027767076</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>158.49693109</v>
+        <v>158.54307689000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.27591368000000216</v>
+        <v>-0.39386136999999621</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.0655302235097706</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.9335205844221779</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>157.92332672000001</v>
+        <v>157.98502206000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.5736043699999982</v>
+        <v>-0.55805483000000322</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.25742199378909</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.143052990972695</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>157.27086299999999</v>
+        <v>157.28789042</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.65246372000001429</v>
+        <v>-0.69713164000000916</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.8467052025013002</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-5.168532853961838</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>157.38568515</v>
+        <v>157.40836758</v>
       </c>
       <c r="C417" s="5">
-        <v>0.11482215000000906</v>
+        <v>0.12047716000000719</v>
       </c>
       <c r="D417" s="5">
-        <v>0.87963662606487247</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.92304122437687486</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>158.07611883000001</v>
+        <v>158.13314348</v>
       </c>
       <c r="C418" s="5">
-        <v>0.69043368000001237</v>
+        <v>0.72477589999999736</v>
       </c>
       <c r="D418" s="5">
-        <v>5.3931594476403388</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.667411839732206</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>157.76131796999999</v>
+        <v>157.75677060000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.31480086000001961</v>
+        <v>-0.37637287999999103</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.3637394998567096</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-2.8190282303033221</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>156.91599642</v>
+        <v>156.86105939000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.8453215499999942</v>
+        <v>-0.89571121000000176</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.2437307179158736</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-6.6045676222476368</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>157.02419327999999</v>
+        <v>156.96698825999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.10819685999999251</v>
+        <v>0.10592886999998541</v>
       </c>
       <c r="D421" s="5">
-        <v>0.83057020834809148</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.81338118196603304</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>156.02166672999999</v>
+        <v>155.93577533999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.0025265499999989</v>
+        <v>-1.0312129200000015</v>
       </c>
       <c r="D422" s="5">
-        <v>-7.3980556090812222</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-7.6048314626331663</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>155.82561147000001</v>
+        <v>155.63975920999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.19605525999998008</v>
+        <v>-0.29601612999999816</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.497529960134536</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.2543509448421983</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>156.01006390000001</v>
+        <v>155.98518984</v>
       </c>
       <c r="C424" s="5">
-        <v>0.18445242999999323</v>
+        <v>0.34543063000000984</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4297370485452765</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.6960611873142248</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>155.72907814999999</v>
+        <v>155.88103353</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.28098575000001347</v>
+        <v>-0.10415631000000758</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.1400078931290589</v>
+        <v>-0.79834227935117186</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.9170574315836242</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-1.9227152375371315</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>155.77969575</v>
+        <v>155.86878278</v>
       </c>
       <c r="C426" s="5">
-        <v>5.0617600000009588E-2</v>
+        <v>-1.2250749999992649E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.39074157074345806</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-9.4267704737116542E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>155.59573847999999</v>
+        <v>155.66167874999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.18395727000000761</v>
+        <v>-0.20710403000001065</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.4078896660088103</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.5828484640039053</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>154.28131782</v>
+        <v>154.31565341000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.3144206599999961</v>
+        <v>-1.3460253399999829</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.6792158208520931</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-9.8969966982335951</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>155.63510427</v>
+        <v>155.67189675</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3537864500000012</v>
+        <v>1.3562433399999918</v>
       </c>
       <c r="D429" s="5">
-        <v>11.053091771322165</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>11.071546574607073</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>155.66353934</v>
+        <v>155.73204392</v>
       </c>
       <c r="C430" s="5">
-        <v>2.8435070000000451E-2</v>
+        <v>6.0147169999993366E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.21946458206638653</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.46463222705821483</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>154.79452549999999</v>
+        <v>154.79103914999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.86901384000000803</v>
+        <v>-0.94100477000000637</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.4972557965198181</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-7.0147664090506545</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>153.79584978</v>
+        <v>153.73206994</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.99867571999999427</v>
+        <v>-1.0589692099999866</v>
       </c>
       <c r="D432" s="5">
-        <v>-7.4730544209560046</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-7.9075751144861535</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>154.42279586999999</v>
+        <v>154.35097927999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.62694608999998991</v>
+        <v>0.61890933999998765</v>
       </c>
       <c r="D433" s="5">
-        <v>5.0029599601132402</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.9394956646472865</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>154.79782012000001</v>
+        <v>154.68719304999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.37502425000002404</v>
+        <v>0.33621377000000052</v>
       </c>
       <c r="D434" s="5">
-        <v>2.9535088215306482</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.6454340387084496</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>154.38416678999999</v>
+        <v>154.78723486999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.41365333000001669</v>
+        <v>0.10004182000000128</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.1599484992723581</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.77885006503859433</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>153.76867059</v>
+        <v>154.05479224999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.6154961999999955</v>
+        <v>-0.73244262000000049</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.6806181786776975</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-5.5328425892751891</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>153.98180819999999</v>
+        <v>153.67707969</v>
       </c>
       <c r="C437" s="5">
-        <v>0.21313760999998976</v>
+        <v>-0.37771255999999198</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6760501068201927</v>
+        <v>-2.9028154695433628</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.121993381555253</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.4138691475738985</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>155.24787612</v>
+        <v>154.87165662000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.2660679200000118</v>
+        <v>1.1945769300000109</v>
       </c>
       <c r="D438" s="5">
-        <v>10.325277187638338</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>9.7372664999476388</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>155.56837985000001</v>
+        <v>155.37399295</v>
       </c>
       <c r="C439" s="5">
-        <v>0.32050373000001287</v>
+        <v>0.50233632999999145</v>
       </c>
       <c r="D439" s="5">
-        <v>2.5056811737382167</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>3.9624713229838404</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>156.74883965999999</v>
+        <v>156.55297775</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1804598099999737</v>
+        <v>1.1789847999999949</v>
       </c>
       <c r="D440" s="5">
-        <v>9.4954492264472066</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>9.495449280779745</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>157.31505897</v>
+        <v>156.99944298</v>
       </c>
       <c r="C441" s="5">
-        <v>0.56621931000000814</v>
+        <v>0.44646523000000116</v>
       </c>
       <c r="D441" s="5">
-        <v>4.421890929556449</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.4764086797326677</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>157.13511162</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.13566864000000578</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.0419040686765912</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>