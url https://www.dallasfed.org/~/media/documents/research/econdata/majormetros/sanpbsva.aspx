--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{365452E1-0501-4B02-863D-E11F4AA9DAB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{566F3FD1-26C8-4260-AD2D-B0F20D63D53F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{23AF57C7-7DE1-413E-8887-0DA8D06C9D10}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{67F6A5C5-DA04-4DF7-AFF9-2E9A51979102}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF7328C3-518C-4698-9970-6A031BF1541F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64665701-B0FE-4862-838D-C7259229C583}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.400278620999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.990682390000003</v>
       </c>
       <c r="C7" s="5">
         <v>-0.40959623099999476</v>
       </c>
       <c r="D7" s="5">
         <v>-10.525343145356947</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.518119055</v>
       </c>
       <c r="C8" s="5">
         <v>0.5274366649999962</v>
       </c>
       <c r="D8" s="5">
         <v>15.375419334366946</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.754837807000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.23671875200000159</v>
       </c>
       <c r="D9" s="5">
         <v>6.5707867451676449</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.569456590999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.81461878399999677</v>
       </c>
       <c r="D10" s="5">
         <v>24.167045030634537</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.346084798</v>
       </c>
       <c r="C11" s="5">
         <v>0.77662820700000168</v>
       </c>
       <c r="D11" s="5">
         <v>22.48148023987946</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.212002265000002</v>
       </c>
       <c r="C12" s="5">
         <v>0.86591746700000272</v>
       </c>
       <c r="D12" s="5">
         <v>24.874110733898025</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>48.022190621999997</v>
       </c>
       <c r="C13" s="5">
         <v>0.81018835699999414</v>
       </c>
       <c r="D13" s="5">
         <v>22.651983661108765</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>48.881947314999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.85975669300000135</v>
       </c>
       <c r="D14" s="5">
         <v>23.730957971155455</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.056101666000004</v>
       </c>
       <c r="C15" s="5">
         <v>0.17415435100000565</v>
       </c>
       <c r="D15" s="5">
         <v>4.3600828894090338</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.876029402999997</v>
       </c>
       <c r="C16" s="5">
         <v>0.81992773699999333</v>
       </c>
       <c r="D16" s="5">
         <v>22.007370914650902</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.918808806000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.2779403000004379E-2</v>
       </c>
       <c r="D17" s="5">
         <v>1.0341269860553837</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.684538979000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.23426982699999854</v>
       </c>
       <c r="D18" s="5">
         <v>-5.4885096094697055</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>50.085738738000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.40119975900000071</v>
       </c>
       <c r="D19" s="5">
         <v>10.13207776927616</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>50.498151352000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.41241261399999729</v>
       </c>
       <c r="D20" s="5">
         <v>10.340958097422948</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>48.403608495</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0945428570000004</v>
       </c>
       <c r="D21" s="5">
         <v>-39.851179022970562</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>48.258876741000002</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1447317539999986</v>
       </c>
       <c r="D22" s="5">
         <v>-3.5296985742193532</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.220279089999998</v>
       </c>
       <c r="C23" s="5">
         <v>-3.8597651000003452E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.95555431073789387</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.109498475000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.88921938500000408</v>
       </c>
       <c r="D24" s="5">
         <v>24.517201575985602</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.474822500999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.36532402599999614</v>
       </c>
       <c r="D25" s="5">
         <v>9.3012049454268553</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>49.339959239000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.1348632619999961</v>
       </c>
       <c r="D26" s="5">
         <v>-3.2224776957000878</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>49.600848348</v>
       </c>
       <c r="C27" s="5">
         <v>0.26088910899999718</v>
       </c>
       <c r="D27" s="5">
         <v>6.5329167409874378</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>49.520034354000003</v>
       </c>
       <c r="C28" s="5">
         <v>-8.0813993999996114E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-1.9377184449934193</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>49.607814922000003</v>
       </c>
       <c r="C29" s="5">
         <v>8.7780567999999448E-2</v>
       </c>
       <c r="D29" s="5">
         <v>2.1480144383508426</v>
       </c>
       <c r="E29" s="5">
         <v>-0.62299940931807019</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>49.351712362000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.2561025600000022</v>
       </c>
       <c r="D30" s="5">
         <v>-6.0221434066995876</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>49.542839622999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.19112726099999833</v>
       </c>
       <c r="D31" s="5">
         <v>4.7475877071476491</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>50.056919985999997</v>
       </c>
       <c r="C32" s="5">
         <v>0.51408036299999793</v>
       </c>
       <c r="D32" s="5">
         <v>13.187571947292565</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>50.430186431999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.37326644600000236</v>
       </c>
       <c r="D33" s="5">
         <v>9.3244743541629038</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>50.953829237999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.52364280599999802</v>
       </c>
       <c r="D34" s="5">
         <v>13.197032906274853</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>51.350142280999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.39631304299999925</v>
       </c>
       <c r="D35" s="5">
         <v>9.7432677760840534</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>51.609577930999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.25943565000000035</v>
       </c>
       <c r="D36" s="5">
         <v>6.2340829236555484</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>51.884037386999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.27445945600000243</v>
       </c>
       <c r="D37" s="5">
         <v>6.5715972392642374</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.049445818999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.16540843199999955</v>
       </c>
       <c r="D38" s="5">
         <v>3.8934468248856158</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.657202157999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.60775633899999804</v>
       </c>
       <c r="D39" s="5">
         <v>14.947635271562199</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.692808436</v>
       </c>
       <c r="C40" s="5">
         <v>3.5606278000003044E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.81445265217567897</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>53.064900485999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.37209204999999912</v>
       </c>
       <c r="D41" s="5">
         <v>8.810822568726163</v>
       </c>
       <c r="E41" s="5">
         <v>6.9688325709077903</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>53.675346013000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.6104455270000031</v>
       </c>
       <c r="D42" s="5">
         <v>14.712298961298886</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.399279589999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.72393357699999683</v>
       </c>
       <c r="D43" s="5">
         <v>17.440947763246783</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.387082419999999</v>
       </c>
       <c r="C44" s="5">
         <v>-1.2197170000000312E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.2687272319953804</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>55.976215590999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.5891331710000003</v>
       </c>
       <c r="D45" s="5">
         <v>41.284090743025146</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>55.698992705999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.27722288500000047</v>
       </c>
       <c r="D46" s="5">
         <v>-5.7837766797847578</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>55.649618048999997</v>
       </c>
       <c r="C47" s="5">
         <v>-4.9374657000001321E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0585751349122874</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.338829695999998</v>
       </c>
       <c r="C48" s="5">
         <v>-0.31078835299999952</v>
       </c>
       <c r="D48" s="5">
         <v>-6.4996168316949099</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.131086744999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.79225704899999982</v>
       </c>
       <c r="D49" s="5">
         <v>18.599200623965029</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>56.595967373999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.4648806289999996</v>
       </c>
       <c r="D50" s="5">
         <v>10.403907202962714</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>56.224542606</v>
       </c>
       <c r="C51" s="5">
         <v>-0.37142476799999713</v>
       </c>
       <c r="D51" s="5">
         <v>-7.5971593979582641</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>56.693537239000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.46899463300000122</v>
       </c>
       <c r="D52" s="5">
         <v>10.481988067377678</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>56.606045453</v>
       </c>
       <c r="C53" s="5">
         <v>-8.7491786000001071E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.8362511595524267</v>
       </c>
       <c r="E53" s="5">
         <v>6.6732339730557921</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>57.447381002</v>
       </c>
       <c r="C54" s="5">
         <v>0.84133554900000007</v>
       </c>
       <c r="D54" s="5">
         <v>19.368303431296741</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.729895448000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.28251444600000042</v>
       </c>
       <c r="D55" s="5">
         <v>6.0636188967397864</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>58.714206556000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.98431110799999999</v>
       </c>
       <c r="D56" s="5">
         <v>22.492388908504868</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>59.503486754999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.78928019899999668</v>
       </c>
       <c r="D57" s="5">
         <v>17.379059205577295</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>59.381132997999998</v>
       </c>
       <c r="C58" s="5">
         <v>-0.12235375699999906</v>
       </c>
       <c r="D58" s="5">
         <v>-2.4397788357976458</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>59.727370133999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.34623713599999917</v>
       </c>
       <c r="D59" s="5">
         <v>7.2257161243683976</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>60.340225537999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.61285540400000116</v>
       </c>
       <c r="D60" s="5">
         <v>13.03226688265784</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>60.837858251999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.49763271399999809</v>
       </c>
       <c r="D61" s="5">
         <v>10.358007388263534</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>61.185403340999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.34754508900000047</v>
       </c>
       <c r="D62" s="5">
         <v>7.0747151361529204</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>62.226288167</v>
       </c>
       <c r="C63" s="5">
         <v>1.0408848260000028</v>
       </c>
       <c r="D63" s="5">
         <v>22.43704025082458</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>62.801339701000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.57505153400000353</v>
       </c>
       <c r="D64" s="5">
         <v>11.6709344274192</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>63.828957275</v>
       </c>
       <c r="C65" s="5">
         <v>1.0276175739999971</v>
       </c>
       <c r="D65" s="5">
         <v>21.502746950961836</v>
       </c>
       <c r="E65" s="5">
         <v>12.759965413936536</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>64.325497913000007</v>
       </c>
       <c r="C66" s="5">
         <v>0.49654063800000614</v>
       </c>
       <c r="D66" s="5">
         <v>9.7450351007658309</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>64.719240417999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.39374250499999164</v>
       </c>
       <c r="D67" s="5">
         <v>7.5977176754591591</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>65.044065383000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.3248249650000048</v>
       </c>
       <c r="D68" s="5">
         <v>6.191851831734696</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>65.467714568999995</v>
       </c>
       <c r="C69" s="5">
         <v>0.42364918599999157</v>
       </c>
       <c r="D69" s="5">
         <v>8.1020751715391359</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>65.949305210999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.48159064200000046</v>
       </c>
       <c r="D70" s="5">
         <v>9.1934357023964797</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>66.205699992999996</v>
       </c>
       <c r="C71" s="5">
         <v>0.25639478200000099</v>
       </c>
       <c r="D71" s="5">
         <v>4.7663675373738057</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>65.945002782000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26069721099999299</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6242183259935459</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>66.459219398000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.51421661599999879</v>
       </c>
       <c r="D73" s="5">
         <v>9.7691092984273808</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>66.552779834999996</v>
       </c>
       <c r="C74" s="5">
         <v>9.3560436999993613E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.7024864980144772</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>68.098093567999996</v>
       </c>
       <c r="C75" s="5">
         <v>1.5453137330000004</v>
       </c>
       <c r="D75" s="5">
         <v>31.711908870814231</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>68.594717501999995</v>
       </c>
       <c r="C76" s="5">
         <v>0.49662393399999871</v>
       </c>
       <c r="D76" s="5">
         <v>9.1110201162637914</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>69.161235008000006</v>
       </c>
       <c r="C77" s="5">
         <v>0.56651750600001094</v>
       </c>
       <c r="D77" s="5">
         <v>10.373500340669706</v>
       </c>
       <c r="E77" s="5">
         <v>8.3540104063215104</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>68.366176980000006</v>
       </c>
       <c r="C78" s="5">
         <v>-0.79505802799999969</v>
       </c>
       <c r="D78" s="5">
         <v>-12.955234194802967</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>68.639942848000004</v>
       </c>
       <c r="C79" s="5">
         <v>0.27376586799999814</v>
       </c>
       <c r="D79" s="5">
         <v>4.9125443083950282</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>68.381873939000002</v>
       </c>
       <c r="C80" s="5">
         <v>-0.25806890900000212</v>
       </c>
       <c r="D80" s="5">
         <v>-4.4195616971045677</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>68.377611340000001</v>
       </c>
       <c r="C81" s="5">
         <v>-4.2625990000004776E-3</v>
       </c>
       <c r="D81" s="5">
         <v>-7.4776621106587005E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>68.499085417000003</v>
       </c>
       <c r="C82" s="5">
         <v>0.12147407700000201</v>
       </c>
       <c r="D82" s="5">
         <v>2.1527755010085192</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>68.961160905</v>
       </c>
       <c r="C83" s="5">
         <v>0.46207548799999643</v>
       </c>
       <c r="D83" s="5">
         <v>8.4020489907080886</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>69.918173436999993</v>
       </c>
       <c r="C84" s="5">
         <v>0.95701253199999314</v>
       </c>
       <c r="D84" s="5">
         <v>17.984816978390072</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>69.672971571999994</v>
       </c>
       <c r="C85" s="5">
         <v>-0.24520186499999852</v>
       </c>
       <c r="D85" s="5">
         <v>-4.1281484446541672</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>70.140234809000006</v>
       </c>
       <c r="C86" s="5">
         <v>0.4672632370000116</v>
       </c>
       <c r="D86" s="5">
         <v>8.3514133576462868</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>70.693854950000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.55362014099999612</v>
       </c>
       <c r="D87" s="5">
         <v>9.8938499376377322</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>71.389644728999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.69578977899999472</v>
       </c>
       <c r="D88" s="5">
         <v>12.471548541764154</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>71.910169839000005</v>
       </c>
       <c r="C89" s="5">
         <v>0.52052511000000834</v>
       </c>
       <c r="D89" s="5">
         <v>9.1091381805694205</v>
       </c>
       <c r="E89" s="5">
         <v>3.974675742389544</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>74.052344090999995</v>
       </c>
       <c r="C90" s="5">
         <v>2.1421742519999896</v>
       </c>
       <c r="D90" s="5">
         <v>42.226967957687989</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>75.982740797999995</v>
       </c>
       <c r="C91" s="5">
         <v>1.9303967069999999</v>
       </c>
       <c r="D91" s="5">
         <v>36.180127189510401</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>75.423561371000005</v>
       </c>
       <c r="C92" s="5">
         <v>-0.55917942699998946</v>
       </c>
       <c r="D92" s="5">
         <v>-8.4823285793127923</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>75.085305235000007</v>
       </c>
       <c r="C93" s="5">
         <v>-0.33825613599999826</v>
       </c>
       <c r="D93" s="5">
         <v>-5.2509237036959426</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>75.887831313999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.80252607899998907</v>
       </c>
       <c r="D94" s="5">
         <v>13.607315115866726</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>76.484101999999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.59627068599999689</v>
       </c>
       <c r="D95" s="5">
         <v>9.8470405061989332</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>76.727895657000005</v>
       </c>
       <c r="C96" s="5">
         <v>0.24379365700001188</v>
       </c>
       <c r="D96" s="5">
         <v>3.8927841027858623</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>77.253197673000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.52530201599999771</v>
       </c>
       <c r="D97" s="5">
         <v>8.5320807878138218</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>77.246947559000006</v>
       </c>
       <c r="C98" s="5">
         <v>-6.2501139999966426E-3</v>
       </c>
       <c r="D98" s="5">
         <v>-9.70419421257529E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>76.262470144000005</v>
       </c>
       <c r="C99" s="5">
         <v>-0.98447741500000063</v>
       </c>
       <c r="D99" s="5">
         <v>-14.265722928255254</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>76.710268683999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.44779853999999375</v>
       </c>
       <c r="D100" s="5">
         <v>7.2782378192524755</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>77.257641234000005</v>
       </c>
       <c r="C101" s="5">
         <v>0.54737255000000573</v>
       </c>
       <c r="D101" s="5">
         <v>8.9068726536863707</v>
       </c>
       <c r="E101" s="5">
         <v>7.4363214646446796</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>77.438308348000007</v>
       </c>
       <c r="C102" s="5">
         <v>0.18066711400000202</v>
       </c>
       <c r="D102" s="5">
         <v>2.8425773828657741</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>78.098634931999996</v>
       </c>
       <c r="C103" s="5">
         <v>0.66032658399998923</v>
       </c>
       <c r="D103" s="5">
         <v>10.726361741157486</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>78.546780122000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.4481451900000053</v>
       </c>
       <c r="D104" s="5">
         <v>7.10736217637149</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>78.813868263000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.26708814100000211</v>
       </c>
       <c r="D105" s="5">
         <v>4.1576286474341861</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>78.232104219000007</v>
       </c>
       <c r="C106" s="5">
         <v>-0.58176404399999626</v>
       </c>
       <c r="D106" s="5">
         <v>-8.5068844581190799</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>78.978157994</v>
       </c>
       <c r="C107" s="5">
         <v>0.74605377499999292</v>
       </c>
       <c r="D107" s="5">
         <v>12.063418263562919</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>79.604977493999996</v>
       </c>
       <c r="C108" s="5">
         <v>0.62681949999999631</v>
       </c>
       <c r="D108" s="5">
         <v>9.950872776183072</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>79.900810245000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.29583275100000606</v>
       </c>
       <c r="D109" s="5">
         <v>4.5517998333235665</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.301223852000007</v>
       </c>
       <c r="C110" s="5">
         <v>0.40041360700000439</v>
       </c>
       <c r="D110" s="5">
         <v>6.1822127416068406</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>81.567923587999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.2666997359999925</v>
       </c>
       <c r="D111" s="5">
         <v>20.660997600899588</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>82.767527603000005</v>
       </c>
       <c r="C112" s="5">
         <v>1.1996040150000056</v>
       </c>
       <c r="D112" s="5">
         <v>19.148040561836854</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>83.236698324000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.46917072099999757</v>
       </c>
       <c r="D113" s="5">
         <v>7.0183752774185759</v>
       </c>
       <c r="E113" s="5">
         <v>7.7391142086391973</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>84.245447738999999</v>
       </c>
       <c r="C114" s="5">
         <v>1.0087494149999969</v>
       </c>
       <c r="D114" s="5">
         <v>15.552453713129832</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>84.878391124000004</v>
       </c>
       <c r="C115" s="5">
         <v>0.63294338500000435</v>
       </c>
       <c r="D115" s="5">
         <v>9.3977407983683712</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>84.791952527000007</v>
       </c>
       <c r="C116" s="5">
         <v>-8.643859699999723E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2152363085995765</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>86.046800688000005</v>
       </c>
       <c r="C117" s="5">
         <v>1.2548481609999982</v>
       </c>
       <c r="D117" s="5">
         <v>19.278205649492829</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>86.510273063</v>
       </c>
       <c r="C118" s="5">
         <v>0.46347237499999494</v>
       </c>
       <c r="D118" s="5">
         <v>6.658498333230245</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>88.140982660000006</v>
       </c>
       <c r="C119" s="5">
         <v>1.6307095970000063</v>
       </c>
       <c r="D119" s="5">
         <v>25.118768852727325</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>87.459484270999994</v>
       </c>
       <c r="C120" s="5">
         <v>-0.68149838900001214</v>
       </c>
       <c r="D120" s="5">
         <v>-8.8937253657145217</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>86.982869495000003</v>
       </c>
       <c r="C121" s="5">
         <v>-0.47661477599999102</v>
       </c>
       <c r="D121" s="5">
         <v>-6.346972311072852</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>87.817033718999994</v>
       </c>
       <c r="C122" s="5">
         <v>0.83416422399999135</v>
       </c>
       <c r="D122" s="5">
         <v>12.134795164382206</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>89.573771066000006</v>
       </c>
       <c r="C123" s="5">
         <v>1.7567373470000121</v>
       </c>
       <c r="D123" s="5">
         <v>26.830919258821197</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.458804822999994</v>
       </c>
       <c r="C124" s="5">
         <v>-0.11496624300001201</v>
       </c>
       <c r="D124" s="5">
         <v>-1.5293513744161324</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.243278411999995</v>
       </c>
       <c r="C125" s="5">
         <v>0.78447358900000097</v>
       </c>
       <c r="D125" s="5">
         <v>11.045578480039421</v>
       </c>
       <c r="E125" s="5">
         <v>8.4176573904058305</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>90.303653396000001</v>
       </c>
       <c r="C126" s="5">
         <v>6.0374984000006293E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.80579038180454976</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>90.247096698999997</v>
       </c>
       <c r="C127" s="5">
         <v>-5.6556697000004874E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.74897018643674818</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>90.176135971999997</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0960726999999224E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-0.93948265975908329</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>91.975617577999998</v>
       </c>
       <c r="C129" s="5">
         <v>1.7994816060000005</v>
       </c>
       <c r="D129" s="5">
         <v>26.757331579992758</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.109998415999996</v>
       </c>
       <c r="C130" s="5">
         <v>1.1343808379999984</v>
       </c>
       <c r="D130" s="5">
         <v>15.846596678442392</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.856878821999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.74688040600000249</v>
       </c>
       <c r="D131" s="5">
         <v>10.062015754496167</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.088839089999993</v>
       </c>
       <c r="C132" s="5">
         <v>0.23196026799999458</v>
       </c>
       <c r="D132" s="5">
         <v>3.0063567757841581</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.329389904999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.24055081500000597</v>
       </c>
       <c r="D133" s="5">
         <v>3.1114718392254437</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.357074596000004</v>
       </c>
       <c r="C134" s="5">
         <v>2.7684691000004591E-2</v>
       </c>
       <c r="D134" s="5">
         <v>0.35275652516781886</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>93.614968245</v>
       </c>
       <c r="C135" s="5">
         <v>-0.74210635100000388</v>
       </c>
       <c r="D135" s="5">
         <v>-9.0401116063527418</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>93.684401785999995</v>
       </c>
       <c r="C136" s="5">
         <v>6.9433540999995103E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.89367097600487888</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>93.608521975000002</v>
       </c>
       <c r="C137" s="5">
         <v>-7.5879810999992969E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.96762359035812429</v>
       </c>
       <c r="E137" s="5">
         <v>3.7290794641083425</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>93.738590197999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.13006822299999499</v>
       </c>
       <c r="D138" s="5">
         <v>1.6801912411415598</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>93.779730631000007</v>
       </c>
       <c r="C139" s="5">
         <v>4.114043300000958E-2</v>
       </c>
       <c r="D139" s="5">
         <v>0.52793479173656177</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>93.549275761999994</v>
       </c>
       <c r="C140" s="5">
         <v>-0.23045486900001322</v>
       </c>
       <c r="D140" s="5">
         <v>-2.9093554610459926</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>92.974153770000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57512199199999259</v>
       </c>
       <c r="D141" s="5">
         <v>-7.1329489955273768</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>93.045363397000003</v>
       </c>
       <c r="C142" s="5">
         <v>7.1209627000001774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.92297088543829009</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>93.941836843000004</v>
       </c>
       <c r="C143" s="5">
         <v>0.89647344600000167</v>
       </c>
       <c r="D143" s="5">
         <v>12.1945433836808</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>92.346196184999997</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5956406580000078</v>
       </c>
       <c r="D144" s="5">
         <v>-18.582162664913614</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>92.090127152999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.2560690319999992</v>
       </c>
       <c r="D145" s="5">
         <v>-3.2772274542867019</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>90.776834719999997</v>
       </c>
       <c r="C146" s="5">
         <v>-1.3132924330000009</v>
       </c>
       <c r="D146" s="5">
         <v>-15.832669581510228</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>88.445867382000003</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3309673379999936</v>
       </c>
       <c r="D147" s="5">
         <v>-26.81364456208566</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>88.194150124000004</v>
       </c>
       <c r="C148" s="5">
         <v>-0.25171725799999933</v>
       </c>
       <c r="D148" s="5">
         <v>-3.3622499812425599</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>88.579508516999994</v>
       </c>
       <c r="C149" s="5">
         <v>0.38535839299998997</v>
       </c>
       <c r="D149" s="5">
         <v>5.371179338780796</v>
       </c>
       <c r="E149" s="5">
         <v>-5.3723884876027643</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>88.481950972000007</v>
       </c>
       <c r="C150" s="5">
         <v>-9.755754499998659E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-1.3136504392758819</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>88.909765522000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.42781454999999369</v>
       </c>
       <c r="D151" s="5">
         <v>5.9588653208650255</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>88.595032137999993</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31473338400000728</v>
       </c>
       <c r="D152" s="5">
         <v>-4.1661663943186822</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>89.765091202999997</v>
       </c>
       <c r="C153" s="5">
         <v>1.1700590650000038</v>
       </c>
       <c r="D153" s="5">
         <v>17.051579227245895</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>89.686429583999995</v>
       </c>
       <c r="C154" s="5">
         <v>-7.8661619000001792E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-1.0465128409573254</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>89.549875400000005</v>
       </c>
       <c r="C155" s="5">
         <v>-0.13655418399999064</v>
       </c>
       <c r="D155" s="5">
         <v>-1.8118653086225067</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>90.754121244000004</v>
       </c>
       <c r="C156" s="5">
         <v>1.204245843999999</v>
       </c>
       <c r="D156" s="5">
         <v>17.386036874392218</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>91.653263554000006</v>
       </c>
       <c r="C157" s="5">
         <v>0.899142310000002</v>
       </c>
       <c r="D157" s="5">
         <v>12.558665083692965</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>92.570333098000006</v>
       </c>
       <c r="C158" s="5">
         <v>0.91706954400000029</v>
       </c>
       <c r="D158" s="5">
         <v>12.690346018798104</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>92.063911324000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.50642177400000321</v>
       </c>
       <c r="D159" s="5">
         <v>-6.3708360973045437</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>92.085682790000007</v>
       </c>
       <c r="C160" s="5">
         <v>2.1771466000004125E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.28414789390860395</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>91.361412783000006</v>
       </c>
       <c r="C161" s="5">
         <v>-0.72427000700000121</v>
       </c>
       <c r="D161" s="5">
         <v>-9.0404444887295377</v>
       </c>
       <c r="E161" s="5">
         <v>3.1405731557723859</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>90.211504955999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1499078270000069</v>
       </c>
       <c r="D162" s="5">
         <v>-14.100733528716402</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>90.251089926000006</v>
       </c>
       <c r="C163" s="5">
         <v>3.9584970000007047E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.52783482084894917</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>90.806770377000007</v>
       </c>
       <c r="C164" s="5">
         <v>0.55568045100000063</v>
       </c>
       <c r="D164" s="5">
         <v>7.6438676769848835</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>89.937827734999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.86894264200000748</v>
       </c>
       <c r="D165" s="5">
         <v>-10.897483944490006</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>90.374411133999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.43658339899999987</v>
       </c>
       <c r="D166" s="5">
         <v>5.983202836194601</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>90.235685172999993</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13872596100000578</v>
       </c>
       <c r="D167" s="5">
         <v>-1.8265443983456309</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>90.105717798000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12996737499999256</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7147460685502214</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>90.677652389000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.57193459100000155</v>
       </c>
       <c r="D169" s="5">
         <v>7.8884630538535783</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>90.548813019999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12883936900000492</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6917590736638899</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>91.821004216999995</v>
       </c>
       <c r="C171" s="5">
         <v>1.2721911969999979</v>
       </c>
       <c r="D171" s="5">
         <v>18.225543361002682</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>92.921845480000002</v>
       </c>
       <c r="C172" s="5">
         <v>1.1008412630000066</v>
       </c>
       <c r="D172" s="5">
         <v>15.374401246194825</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>91.984987872999994</v>
       </c>
       <c r="C173" s="5">
         <v>-0.93685760700000742</v>
       </c>
       <c r="D173" s="5">
         <v>-11.449799954358319</v>
       </c>
       <c r="E173" s="5">
         <v>0.68253661037520619</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>92.552559510999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.56757163800000399</v>
       </c>
       <c r="D174" s="5">
         <v>7.6608333445755905</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>92.193921942000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.35863756899999544</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5521211515966664</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>92.412963914000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.21904197199999942</v>
       </c>
       <c r="D176" s="5">
         <v>2.8886120490455358</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>91.886608504999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.52635540900000422</v>
       </c>
       <c r="D177" s="5">
         <v>-6.624729288661757</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>91.744273585000002</v>
       </c>
       <c r="C178" s="5">
         <v>-0.14233491999999615</v>
       </c>
       <c r="D178" s="5">
         <v>-1.8430783471373835</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>92.611147602000003</v>
       </c>
       <c r="C179" s="5">
         <v>0.86687401700000066</v>
       </c>
       <c r="D179" s="5">
         <v>11.946776842326257</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>92.458244574000005</v>
       </c>
       <c r="C180" s="5">
         <v>-0.15290302799999722</v>
       </c>
       <c r="D180" s="5">
         <v>-1.963334097745173</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>92.589395319999994</v>
       </c>
       <c r="C181" s="5">
         <v>0.13115074599998877</v>
       </c>
       <c r="D181" s="5">
         <v>1.7155263387138575</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>92.248182001999993</v>
       </c>
       <c r="C182" s="5">
         <v>-0.34121331800000121</v>
       </c>
       <c r="D182" s="5">
         <v>-4.3337351776472355</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>92.676512661000004</v>
       </c>
       <c r="C183" s="5">
         <v>0.42833065900001088</v>
       </c>
       <c r="D183" s="5">
         <v>5.7164102819794449</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>93.087131896000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.41061923499999864</v>
       </c>
       <c r="D184" s="5">
         <v>5.448302835891794</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>92.936533698000005</v>
       </c>
       <c r="C185" s="5">
         <v>-0.1505981979999973</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9242020382989389</v>
       </c>
       <c r="E185" s="5">
         <v>1.0344577381624198</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>97.848392965000002</v>
       </c>
       <c r="C186" s="5">
         <v>4.911859266999997</v>
       </c>
       <c r="D186" s="5">
         <v>85.526829869917748</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>98.449126645999996</v>
       </c>
       <c r="C187" s="5">
         <v>0.60073368099999414</v>
       </c>
       <c r="D187" s="5">
         <v>7.6212534517548836</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>97.843906215000004</v>
       </c>
       <c r="C188" s="5">
         <v>-0.60522043099999223</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1326659470823834</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>99.529535844999998</v>
       </c>
       <c r="C189" s="5">
         <v>1.685629629999994</v>
       </c>
       <c r="D189" s="5">
         <v>22.749110242495242</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>99.969416029000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.43988018400000328</v>
       </c>
       <c r="D190" s="5">
         <v>5.4343481334284682</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>100.09471275</v>
       </c>
       <c r="C191" s="5">
         <v>0.125296720999998</v>
       </c>
       <c r="D191" s="5">
         <v>1.5144319367425441</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>99.988538808000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.10617394199999808</v>
       </c>
       <c r="D192" s="5">
         <v>-1.2654818725846395</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>100.26159345000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.27305464200000529</v>
       </c>
       <c r="D193" s="5">
         <v>3.3267022144742642</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>102.1508044</v>
       </c>
       <c r="C194" s="5">
         <v>1.8892109499999918</v>
       </c>
       <c r="D194" s="5">
         <v>25.108339568315952</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>103.14820012</v>
       </c>
       <c r="C195" s="5">
         <v>0.9973957200000001</v>
       </c>
       <c r="D195" s="5">
         <v>12.366889586102769</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>103.5401047</v>
       </c>
       <c r="C196" s="5">
         <v>0.39190458000000206</v>
       </c>
       <c r="D196" s="5">
         <v>4.6558110259017571</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>104.34398466</v>
       </c>
       <c r="C197" s="5">
         <v>0.80387996000000328</v>
       </c>
       <c r="D197" s="5">
         <v>9.7250560634586147</v>
       </c>
       <c r="E197" s="5">
         <v>12.274452799228385</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>104.46044849</v>
       </c>
       <c r="C198" s="5">
         <v>0.11646383000000071</v>
       </c>
       <c r="D198" s="5">
         <v>1.3476362811732256</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>104.82150952000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.36106103000000189</v>
       </c>
       <c r="D199" s="5">
         <v>4.2274907294933994</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>105.63903200999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.81752248999998756</v>
       </c>
       <c r="D200" s="5">
         <v>9.7711062295655395</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>106.64718266</v>
       </c>
       <c r="C201" s="5">
         <v>1.0081506500000046</v>
       </c>
       <c r="D201" s="5">
         <v>12.072662034117032</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>107.16216970000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.51498704000000828</v>
       </c>
       <c r="D202" s="5">
         <v>5.9510667011010376</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>107.15657478999999</v>
       </c>
       <c r="C203" s="5">
         <v>-5.5949100000134422E-3</v>
       </c>
       <c r="D203" s="5">
         <v>-6.263371146637553E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>108.82113658</v>
       </c>
       <c r="C204" s="5">
         <v>1.6645617900000076</v>
       </c>
       <c r="D204" s="5">
         <v>20.3187228144754</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>108.77471882</v>
       </c>
       <c r="C205" s="5">
         <v>-4.6417759999997088E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-0.51066201296676716</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>108.74538395</v>
       </c>
       <c r="C206" s="5">
         <v>-2.9334869999999569E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-0.32314197278922041</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>107.38360719000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.3617767599999979</v>
       </c>
       <c r="D207" s="5">
         <v>-14.034164075587718</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>107.01254959000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.37105760000000032</v>
       </c>
       <c r="D208" s="5">
         <v>-4.0686241038376032</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>107.28957642</v>
       </c>
       <c r="C209" s="5">
         <v>0.27702682999999695</v>
       </c>
       <c r="D209" s="5">
         <v>3.1510926321067112</v>
       </c>
       <c r="E209" s="5">
         <v>2.8229626936311369</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>106.99295435000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.29662206999999796</v>
       </c>
       <c r="D210" s="5">
         <v>-3.2676390654531762</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>107.22420773</v>
       </c>
       <c r="C211" s="5">
         <v>0.23125337999999829</v>
       </c>
       <c r="D211" s="5">
         <v>2.6247224294349669</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>107.18746165</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6746080000000347E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.41046959456615406</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>107.9270911</v>
       </c>
       <c r="C213" s="5">
         <v>0.73962944999999536</v>
       </c>
       <c r="D213" s="5">
         <v>8.6020009223843665</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>108.69630597</v>
       </c>
       <c r="C214" s="5">
         <v>0.769214869999999</v>
       </c>
       <c r="D214" s="5">
         <v>8.8959569548662909</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>109.00802543</v>
       </c>
       <c r="C215" s="5">
         <v>0.31171946000000617</v>
       </c>
       <c r="D215" s="5">
         <v>3.4961646807765367</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>109.50400164</v>
       </c>
       <c r="C216" s="5">
         <v>0.49597620999999492</v>
       </c>
       <c r="D216" s="5">
         <v>5.5986109329174472</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>109.51750638</v>
       </c>
       <c r="C217" s="5">
         <v>1.3504740000001902E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.14809216578548501</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>109.39342920999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.12407717000000673</v>
       </c>
       <c r="D218" s="5">
         <v>-1.3510928576166314</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>110.61686072000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.2234315100000117</v>
       </c>
       <c r="D219" s="5">
         <v>14.277599883802083</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>111.05868885</v>
       </c>
       <c r="C220" s="5">
         <v>0.44182812999999044</v>
       </c>
       <c r="D220" s="5">
         <v>4.899774217350461</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>110.46843292</v>
       </c>
       <c r="C221" s="5">
         <v>-0.59025592999999787</v>
       </c>
       <c r="D221" s="5">
         <v>-6.194605128048436</v>
       </c>
       <c r="E221" s="5">
         <v>2.962875431212364</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>112.20587442999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.7374415099999965</v>
       </c>
       <c r="D222" s="5">
         <v>20.594865086849289</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>112.73821864999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.53234421999999881</v>
       </c>
       <c r="D223" s="5">
         <v>5.8441562544931047</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>112.26451466</v>
       </c>
       <c r="C224" s="5">
         <v>-0.47370398999998997</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9272584099599452</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>112.59555476</v>
       </c>
       <c r="C225" s="5">
         <v>0.33104009999999562</v>
       </c>
       <c r="D225" s="5">
         <v>3.5964569110447098</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>112.1347537</v>
       </c>
       <c r="C226" s="5">
         <v>-0.46080105999999432</v>
       </c>
       <c r="D226" s="5">
         <v>-4.8019919151429118</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>111.49252706</v>
       </c>
       <c r="C227" s="5">
         <v>-0.64222664000000407</v>
       </c>
       <c r="D227" s="5">
         <v>-6.6603198457428681</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>110.54607267999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.94645438000000581</v>
       </c>
       <c r="D228" s="5">
         <v>-9.724332481336539</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>109.97335447</v>
       </c>
       <c r="C229" s="5">
         <v>-0.57271820999999079</v>
       </c>
       <c r="D229" s="5">
         <v>-6.0428467735464171</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>109.94552988</v>
       </c>
       <c r="C230" s="5">
         <v>-2.7824590000008698E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.30319238329280518</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>109.04650508</v>
       </c>
       <c r="C231" s="5">
         <v>-0.8990247999999923</v>
       </c>
       <c r="D231" s="5">
         <v>-9.3829139243428514</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>108.51196100999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.5345440700000097</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7263479162883435</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>107.29689264</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2150683699999973</v>
       </c>
       <c r="D233" s="5">
         <v>-12.639644406454787</v>
       </c>
       <c r="E233" s="5">
         <v>-2.8709923696453643</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>105.92635699</v>
       </c>
       <c r="C234" s="5">
         <v>-1.3705356499999937</v>
       </c>
       <c r="D234" s="5">
         <v>-14.295683023209261</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>104.3851367</v>
       </c>
       <c r="C235" s="5">
         <v>-1.5412202899999983</v>
       </c>
       <c r="D235" s="5">
         <v>-16.128282659082561</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>103.96278913</v>
       </c>
       <c r="C236" s="5">
         <v>-0.42234756999999945</v>
       </c>
       <c r="D236" s="5">
         <v>-4.7486595383047998</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>102.81077342</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1520157100000006</v>
       </c>
       <c r="D237" s="5">
         <v>-12.516037177732597</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>102.54196582</v>
       </c>
       <c r="C238" s="5">
         <v>-0.26880760000000237</v>
       </c>
       <c r="D238" s="5">
         <v>-3.0927760168419915</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>102.91990015</v>
       </c>
       <c r="C239" s="5">
         <v>0.37793433000000221</v>
       </c>
       <c r="D239" s="5">
         <v>4.5135516468880033</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>102.08601573</v>
       </c>
       <c r="C240" s="5">
         <v>-0.83388442000000396</v>
       </c>
       <c r="D240" s="5">
         <v>-9.3009419531770767</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>102.50387567</v>
       </c>
       <c r="C241" s="5">
         <v>0.4178599399999996</v>
       </c>
       <c r="D241" s="5">
         <v>5.0239589615714619</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>101.31557273</v>
       </c>
       <c r="C242" s="5">
         <v>-1.1883029399999998</v>
       </c>
       <c r="D242" s="5">
         <v>-13.057723162304901</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>103.21426294</v>
       </c>
       <c r="C243" s="5">
         <v>1.898690209999998</v>
       </c>
       <c r="D243" s="5">
         <v>24.957446354448454</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>104.38444963000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.1701866900000084</v>
       </c>
       <c r="D244" s="5">
         <v>14.486184465176532</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>105.18536553</v>
       </c>
       <c r="C245" s="5">
         <v>0.80091589999999258</v>
       </c>
       <c r="D245" s="5">
         <v>9.60596178999198</v>
       </c>
       <c r="E245" s="5">
         <v>-1.967929413468239</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>106.04499226999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.85962673999999595</v>
       </c>
       <c r="D246" s="5">
         <v>10.260036351461466</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>105.7534404</v>
       </c>
       <c r="C247" s="5">
         <v>-0.29155186999999216</v>
       </c>
       <c r="D247" s="5">
         <v>-3.2497533220357422</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>105.61543584</v>
       </c>
       <c r="C248" s="5">
         <v>-0.13800455999999883</v>
       </c>
       <c r="D248" s="5">
         <v>-1.5547676267103849</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>104.62302556</v>
       </c>
       <c r="C249" s="5">
         <v>-0.99241028000000142</v>
       </c>
       <c r="D249" s="5">
         <v>-10.710877612561532</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>104.44406336</v>
       </c>
       <c r="C250" s="5">
         <v>-0.17896220000000085</v>
       </c>
       <c r="D250" s="5">
         <v>-2.0334501482783485</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>104.41597874</v>
       </c>
       <c r="C251" s="5">
         <v>-2.8084620000001337E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.32219874788700364</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>104.30763013000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.10834860999999307</v>
       </c>
       <c r="D252" s="5">
         <v>-1.2381137487651572</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>103.92908262</v>
       </c>
       <c r="C253" s="5">
         <v>-0.37854751000000419</v>
       </c>
       <c r="D253" s="5">
         <v>-4.2690904021544291</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>102.8387936</v>
       </c>
       <c r="C254" s="5">
         <v>-1.0902890200000002</v>
       </c>
       <c r="D254" s="5">
         <v>-11.887290926189442</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>104.53500210999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.6962085099999911</v>
       </c>
       <c r="D255" s="5">
         <v>21.690621319059922</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>104.0936938</v>
       </c>
       <c r="C256" s="5">
         <v>-0.4413083099999966</v>
       </c>
       <c r="D256" s="5">
         <v>-4.9499716669620497</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>103.62599673</v>
       </c>
       <c r="C257" s="5">
         <v>-0.46769706999999983</v>
       </c>
       <c r="D257" s="5">
         <v>-5.2603858799204257</v>
       </c>
       <c r="E257" s="5">
         <v>-1.4824959652350644</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>105.20790667</v>
       </c>
       <c r="C258" s="5">
         <v>1.5819099400000027</v>
       </c>
       <c r="D258" s="5">
         <v>19.937751759240019</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>105.22039141</v>
       </c>
       <c r="C259" s="5">
         <v>1.248474000000499E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.14249375779153972</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>105.79142973</v>
       </c>
       <c r="C260" s="5">
         <v>0.57103831999999954</v>
       </c>
       <c r="D260" s="5">
         <v>6.7104329423978148</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>106.26244718</v>
       </c>
       <c r="C261" s="5">
         <v>0.47101744999999084</v>
       </c>
       <c r="D261" s="5">
         <v>5.4755799070386857</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>106.04849975</v>
       </c>
       <c r="C262" s="5">
         <v>-0.21394742999999039</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3894885503416341</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>105.8087307</v>
       </c>
       <c r="C263" s="5">
         <v>-0.2397690500000067</v>
       </c>
       <c r="D263" s="5">
         <v>-2.6796400657341346</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>106.39696117</v>
       </c>
       <c r="C264" s="5">
         <v>0.58823046999999917</v>
       </c>
       <c r="D264" s="5">
         <v>6.8790623721730393</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>107.13687727999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.7399161099999958</v>
       </c>
       <c r="D265" s="5">
         <v>8.6718639754398872</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>107.37899201</v>
       </c>
       <c r="C266" s="5">
         <v>0.24211473000001149</v>
       </c>
       <c r="D266" s="5">
         <v>2.7457976200199852</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>107.22338168</v>
       </c>
       <c r="C267" s="5">
         <v>-0.1556103300000018</v>
       </c>
       <c r="D267" s="5">
         <v>-1.7252091962475014</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>107.04838235</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17499933000000567</v>
       </c>
       <c r="D268" s="5">
         <v>-1.9410350781191021</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>107.57686562000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.5284832700000095</v>
       </c>
       <c r="D269" s="5">
         <v>6.0877724907976605</v>
       </c>
       <c r="E269" s="5">
         <v>3.8126232940312255</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>107.64368743999999</v>
       </c>
       <c r="C270" s="5">
         <v>6.6821819999987042E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.74793679332447738</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>107.96457152000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.32088408000001323</v>
       </c>
       <c r="D271" s="5">
         <v>3.6364165113659919</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>108.24181507999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.27724355999998807</v>
       </c>
       <c r="D272" s="5">
         <v>3.1253910995700851</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>108.8312737</v>
       </c>
       <c r="C273" s="5">
         <v>0.58945862000000204</v>
       </c>
       <c r="D273" s="5">
         <v>6.7342366870396964</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>109.76165835</v>
       </c>
       <c r="C274" s="5">
         <v>0.9303846500000077</v>
       </c>
       <c r="D274" s="5">
         <v>10.755009041684271</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>110.05697479</v>
       </c>
       <c r="C275" s="5">
         <v>0.29531643999999346</v>
       </c>
       <c r="D275" s="5">
         <v>3.2768374756954266</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>110.91133929</v>
       </c>
       <c r="C276" s="5">
         <v>0.85436450000000264</v>
       </c>
       <c r="D276" s="5">
         <v>9.7237252757335533</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>112.62141738</v>
       </c>
       <c r="C277" s="5">
         <v>1.7100780899999961</v>
       </c>
       <c r="D277" s="5">
         <v>20.15461898571953</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>112.00989970000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.61151767999999151</v>
       </c>
       <c r="D278" s="5">
         <v>-6.3247125067348753</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>112.06288343999999</v>
       </c>
       <c r="C279" s="5">
         <v>5.2983739999987733E-2</v>
       </c>
       <c r="D279" s="5">
         <v>0.56911186824910587</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>112.60512119000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.5422377500000124</v>
       </c>
       <c r="D280" s="5">
         <v>5.9634751757607463</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>113.59986764999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.99474645999998756</v>
       </c>
       <c r="D281" s="5">
         <v>11.131249375357255</v>
       </c>
       <c r="E281" s="5">
         <v>5.5987892892096269</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>112.98984778000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.61001986999998792</v>
       </c>
       <c r="D282" s="5">
         <v>-6.2569287509965825</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>113.61981636</v>
       </c>
       <c r="C283" s="5">
         <v>0.62996857999999634</v>
       </c>
       <c r="D283" s="5">
         <v>6.8995589374661881</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>113.98314070000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.36332434000000546</v>
       </c>
       <c r="D284" s="5">
         <v>3.9054760758368667</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>113.52424077000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.45889993000000118</v>
       </c>
       <c r="D285" s="5">
         <v>-4.7256837771866405</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>113.71600101999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.19176024999998731</v>
       </c>
       <c r="D286" s="5">
         <v>2.0459261221550396</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>114.76526570999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.0492646900000011</v>
       </c>
       <c r="D287" s="5">
         <v>11.652037705155394</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>115.35373258</v>
       </c>
       <c r="C288" s="5">
         <v>0.58846687000000486</v>
       </c>
       <c r="D288" s="5">
         <v>6.3296107335437224</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>115.53598202000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.18224944000000676</v>
       </c>
       <c r="D289" s="5">
         <v>1.9124632165998801</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>116.16684339</v>
       </c>
       <c r="C290" s="5">
         <v>0.63086136999999098</v>
       </c>
       <c r="D290" s="5">
         <v>6.7527668585964262</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>116.17947728</v>
       </c>
       <c r="C291" s="5">
         <v>1.2633890000003589E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.13058579673426163</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>116.93606447000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.75658719000000474</v>
       </c>
       <c r="D292" s="5">
         <v>8.1007390135358079</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>116.93640634</v>
       </c>
       <c r="C293" s="5">
         <v>3.4186999999974432E-4</v>
       </c>
       <c r="D293" s="5">
         <v>3.5083325103935081E-3</v>
       </c>
       <c r="E293" s="5">
         <v>2.9370973391270594</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>116.98026234</v>
       </c>
       <c r="C294" s="5">
         <v>4.3855999999991013E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.45097923797949857</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.91852925000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.93826691000001006</v>
       </c>
       <c r="D295" s="5">
         <v>10.061025107230105</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>118.40322736</v>
       </c>
       <c r="C296" s="5">
         <v>0.48469810999999652</v>
       </c>
       <c r="D296" s="5">
         <v>5.0455932285091265</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>120.34644624000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.9432188800000034</v>
       </c>
       <c r="D297" s="5">
         <v>21.572895612862752</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>121.33183594</v>
       </c>
       <c r="C298" s="5">
         <v>0.98538969999999892</v>
       </c>
       <c r="D298" s="5">
         <v>10.280312057536523</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>121.59136663</v>
       </c>
       <c r="C299" s="5">
         <v>0.25953068999999118</v>
       </c>
       <c r="D299" s="5">
         <v>2.597232630523294</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>121.93705531000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.34568868000000919</v>
       </c>
       <c r="D300" s="5">
         <v>3.4654993221402419</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>122.69238463000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.7553293200000013</v>
       </c>
       <c r="D301" s="5">
         <v>7.6918540687488601</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>121.93324835</v>
       </c>
       <c r="C302" s="5">
         <v>-0.75913628000000699</v>
       </c>
       <c r="D302" s="5">
         <v>-7.1772489579954861</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>123.06278979</v>
       </c>
       <c r="C303" s="5">
         <v>1.129541439999997</v>
       </c>
       <c r="D303" s="5">
         <v>11.700559689216504</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>123.41781199</v>
       </c>
       <c r="C304" s="5">
         <v>0.35502220000000762</v>
       </c>
       <c r="D304" s="5">
         <v>3.5173246120937751</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>122.47411314</v>
       </c>
       <c r="C305" s="5">
         <v>-0.94369885000000409</v>
       </c>
       <c r="D305" s="5">
         <v>-8.7994354508809103</v>
       </c>
       <c r="E305" s="5">
         <v>4.7356567328559418</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>124.52578205</v>
       </c>
       <c r="C306" s="5">
         <v>2.0516689100000036</v>
       </c>
       <c r="D306" s="5">
         <v>22.061778813035971</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>125.14202946</v>
       </c>
       <c r="C307" s="5">
         <v>0.61624740999999972</v>
       </c>
       <c r="D307" s="5">
         <v>6.1028356000420114</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>125.33867835</v>
       </c>
       <c r="C308" s="5">
         <v>0.19664888999999164</v>
       </c>
       <c r="D308" s="5">
         <v>1.9020699119095763</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>124.88368637000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.45499197999998842</v>
       </c>
       <c r="D309" s="5">
         <v>-4.270191918764688</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>125.26779225999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.38410588999998652</v>
       </c>
       <c r="D310" s="5">
         <v>3.7539313919889183</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>124.59390585</v>
       </c>
       <c r="C311" s="5">
         <v>-0.67388640999999438</v>
       </c>
       <c r="D311" s="5">
         <v>-6.2678613940782224</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>124.98774105</v>
       </c>
       <c r="C312" s="5">
         <v>0.39383519999999805</v>
       </c>
       <c r="D312" s="5">
         <v>3.859785314708164</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>124.41731534</v>
       </c>
       <c r="C313" s="5">
         <v>-0.57042570999999498</v>
       </c>
       <c r="D313" s="5">
         <v>-5.3412241111862375</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>124.81496959</v>
       </c>
       <c r="C314" s="5">
         <v>0.39765425000000221</v>
       </c>
       <c r="D314" s="5">
         <v>3.9035034613143171</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>125.84429249999999</v>
       </c>
       <c r="C315" s="5">
         <v>1.0293229099999905</v>
       </c>
       <c r="D315" s="5">
         <v>10.357582635547914</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>126.17843909</v>
       </c>
       <c r="C316" s="5">
         <v>0.33414659000000313</v>
       </c>
       <c r="D316" s="5">
         <v>3.2332322385410173</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>126.67809939999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.49966030999999589</v>
       </c>
       <c r="D317" s="5">
         <v>4.8568143264435149</v>
       </c>
       <c r="E317" s="5">
         <v>3.4325508895046486</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>128.72075163</v>
       </c>
       <c r="C318" s="5">
         <v>2.0426522300000016</v>
       </c>
       <c r="D318" s="5">
         <v>21.16141542268446</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>128.37286399000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.34788763999998196</v>
       </c>
       <c r="D319" s="5">
         <v>-3.1954077103623524</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>128.77161290000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.39874890999999479</v>
       </c>
       <c r="D320" s="5">
         <v>3.7917560740090339</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>129.80654225000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.0349293499999987</v>
       </c>
       <c r="D321" s="5">
         <v>10.082263997594199</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>129.58809170000001</v>
       </c>
       <c r="C322" s="5">
         <v>-0.21845055000000002</v>
       </c>
       <c r="D322" s="5">
         <v>-2.0008842697457951</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>129.00332577</v>
       </c>
       <c r="C323" s="5">
         <v>-0.58476593000000321</v>
       </c>
       <c r="D323" s="5">
         <v>-5.2826046533135944</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>130.93878056</v>
       </c>
       <c r="C324" s="5">
         <v>1.9354547899999943</v>
       </c>
       <c r="D324" s="5">
         <v>19.566253903403098</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>131.83550971</v>
       </c>
       <c r="C325" s="5">
         <v>0.89672914999999875</v>
       </c>
       <c r="D325" s="5">
         <v>8.5348792822753428</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>132.99760950000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.1620997900000134</v>
       </c>
       <c r="D326" s="5">
         <v>11.10591717257905</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>133.06032006999999</v>
       </c>
       <c r="C327" s="5">
         <v>6.2710569999978816E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.56728949640683091</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>133.34098076000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.28066069000001903</v>
       </c>
       <c r="D328" s="5">
         <v>2.5607000310528871</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>133.62578594999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.28480518999998594</v>
       </c>
       <c r="D329" s="5">
         <v>2.5934252280807923</v>
       </c>
       <c r="E329" s="5">
         <v>5.484520673192228</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>134.02665719999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.40087124999999446</v>
       </c>
       <c r="D330" s="5">
         <v>3.6599413410275838</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>133.84999497999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.17666221999999721</v>
       </c>
       <c r="D331" s="5">
         <v>-1.5703183266576715</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>134.13596670000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.28597172000002047</v>
       </c>
       <c r="D332" s="5">
         <v>2.5941532255845168</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>133.07504313999999</v>
       </c>
       <c r="C333" s="5">
         <v>-1.0609235600000204</v>
       </c>
       <c r="D333" s="5">
         <v>-9.0889936082750857</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>134.34086945999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.2658263200000022</v>
       </c>
       <c r="D334" s="5">
         <v>12.031066241347821</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>135.44558463000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.10471517000002</v>
       </c>
       <c r="D335" s="5">
         <v>10.326633987755041</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>135.40760029</v>
       </c>
       <c r="C336" s="5">
         <v>-3.7984340000008388E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.3360092429294248</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>135.41016521</v>
       </c>
       <c r="C337" s="5">
         <v>2.5649199999975281E-3</v>
       </c>
       <c r="D337" s="5">
         <v>2.2733027366572678E-2</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>138.55646489</v>
       </c>
       <c r="C338" s="5">
         <v>3.1462996799999985</v>
       </c>
       <c r="D338" s="5">
         <v>31.736559174748734</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>138.71674150999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.16027661999999054</v>
       </c>
       <c r="D339" s="5">
         <v>1.3969779430579088</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>138.13025049999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.58649101000000314</v>
       </c>
       <c r="D340" s="5">
         <v>-4.9572376958145981</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>137.78966015</v>
       </c>
       <c r="C341" s="5">
         <v>-0.34059034999998516</v>
       </c>
       <c r="D341" s="5">
         <v>-2.9190640162456982</v>
       </c>
       <c r="E341" s="5">
         <v>3.1160708768875223</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>137.15642428999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.63323586000001342</v>
       </c>
       <c r="D342" s="5">
         <v>-5.3775246608047116</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>138.28311642</v>
       </c>
       <c r="C343" s="5">
         <v>1.1266921300000092</v>
       </c>
       <c r="D343" s="5">
         <v>10.315375799610171</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>139.52647694999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.2433605299999897</v>
       </c>
       <c r="D344" s="5">
         <v>11.339595551793135</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>139.91943763</v>
       </c>
       <c r="C345" s="5">
         <v>0.39296068000001583</v>
       </c>
       <c r="D345" s="5">
         <v>3.4325115387473959</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>140.01484377</v>
       </c>
       <c r="C346" s="5">
         <v>9.5406139999994366E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.82131335224642221</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>140.8381042</v>
       </c>
       <c r="C347" s="5">
         <v>0.82326043000000482</v>
       </c>
       <c r="D347" s="5">
         <v>7.2884778565056596</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>140.92828427000001</v>
       </c>
       <c r="C348" s="5">
         <v>9.0180070000002388E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.77108396503831056</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>141.83423679000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.90595251999999959</v>
       </c>
       <c r="D349" s="5">
         <v>7.9928337338050826</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>141.70713062999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.12710616000001096</v>
       </c>
       <c r="D350" s="5">
         <v>-1.0701072428127789</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>142.03780613000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.33067550000001233</v>
       </c>
       <c r="D351" s="5">
         <v>2.8364360815306577</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>142.97455502</v>
       </c>
       <c r="C352" s="5">
         <v>0.93674888999998984</v>
       </c>
       <c r="D352" s="5">
         <v>8.2075525601132959</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>142.88253438000001</v>
       </c>
       <c r="C353" s="5">
         <v>-9.2020639999986997E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-0.76961046932059185</v>
       </c>
       <c r="E353" s="5">
         <v>3.6961222086300483</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>140.98166567999999</v>
       </c>
       <c r="C354" s="5">
         <v>-1.900868700000018</v>
       </c>
       <c r="D354" s="5">
         <v>-14.846616345329677</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>141.63167174</v>
       </c>
       <c r="C355" s="5">
         <v>0.65000606000000971</v>
       </c>
       <c r="D355" s="5">
         <v>5.6751632537756391</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>141.2497832</v>
       </c>
       <c r="C356" s="5">
         <v>-0.38188854000000561</v>
       </c>
       <c r="D356" s="5">
         <v>-3.1880645162628451</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>141.72630339</v>
       </c>
       <c r="C357" s="5">
         <v>0.47652019000000223</v>
       </c>
       <c r="D357" s="5">
         <v>4.1242862233382027</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>142.32180835</v>
       </c>
       <c r="C358" s="5">
         <v>0.59550495999999953</v>
       </c>
       <c r="D358" s="5">
         <v>5.1603258680750441</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>142.50931449000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.18750614000001065</v>
       </c>
       <c r="D359" s="5">
         <v>1.5924824665988213</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>142.69061066</v>
       </c>
       <c r="C360" s="5">
         <v>0.18129616999999598</v>
       </c>
       <c r="D360" s="5">
         <v>1.5373317892006577</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>142.63859425999999</v>
       </c>
       <c r="C361" s="5">
         <v>-5.2016400000013618E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.4365716998431135</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>142.56966202999999</v>
       </c>
       <c r="C362" s="5">
         <v>-6.8932230000001482E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.57837899709909379</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>143.12684952000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.55718749000001822</v>
       </c>
       <c r="D363" s="5">
         <v>4.7919447976532137</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>143.50249033</v>
       </c>
       <c r="C364" s="5">
         <v>0.37564080999999305</v>
       </c>
       <c r="D364" s="5">
         <v>3.1952987790908161</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>143.57430847000001</v>
       </c>
       <c r="C365" s="5">
         <v>7.181814000000486E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.60221522849286391</v>
       </c>
       <c r="E365" s="5">
         <v>0.4841558088269915</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>143.19814138999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.37616708000001609</v>
       </c>
       <c r="D366" s="5">
         <v>-3.0991077235103082</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>143.80374348000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.60560209000001919</v>
       </c>
       <c r="D367" s="5">
         <v>5.1946677299511856</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>142.29326757000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.5104759099999967</v>
       </c>
       <c r="D368" s="5">
         <v>-11.901212904358738</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>128.29726148</v>
       </c>
       <c r="C369" s="5">
         <v>-13.996006090000009</v>
       </c>
       <c r="D369" s="5">
         <v>-71.133348619318241</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>130.78720046999999</v>
       </c>
       <c r="C370" s="5">
         <v>2.4899389899999846</v>
       </c>
       <c r="D370" s="5">
         <v>25.94307349552998</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>132.95328889000001</v>
       </c>
       <c r="C371" s="5">
         <v>2.1660884200000226</v>
       </c>
       <c r="D371" s="5">
         <v>21.788447921548926</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>134.73142902999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.7781401399999766</v>
       </c>
       <c r="D372" s="5">
         <v>17.283785118855064</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>136.22390106</v>
       </c>
       <c r="C373" s="5">
         <v>1.492472030000016</v>
       </c>
       <c r="D373" s="5">
         <v>14.133402099106185</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>137.36260443</v>
       </c>
       <c r="C374" s="5">
         <v>1.1387033700000018</v>
       </c>
       <c r="D374" s="5">
         <v>10.505130547507346</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>140.48651140000001</v>
       </c>
       <c r="C375" s="5">
         <v>3.1239069700000073</v>
       </c>
       <c r="D375" s="5">
         <v>30.976487248224906</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>141.34583617000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.85932477000000063</v>
       </c>
       <c r="D376" s="5">
         <v>7.592177005044598</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>143.12675421</v>
       </c>
       <c r="C377" s="5">
         <v>1.7809180399999889</v>
       </c>
       <c r="D377" s="5">
         <v>16.21271260606234</v>
       </c>
       <c r="E377" s="5">
         <v>-0.31172308247162661</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>142.69265568</v>
       </c>
       <c r="C378" s="5">
         <v>-0.43409852999999998</v>
       </c>
       <c r="D378" s="5">
         <v>-3.5794558041436275</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>143.10927545999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.41661977999999067</v>
       </c>
       <c r="D379" s="5">
         <v>3.560454146929537</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>145.45651176000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.34723630000002</v>
       </c>
       <c r="D380" s="5">
         <v>21.55830209863112</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>146.20639926000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.74988749999999982</v>
       </c>
       <c r="D381" s="5">
         <v>6.3649542267438797</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>147.65921105000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.4528117899999984</v>
       </c>
       <c r="D382" s="5">
         <v>12.597810415022813</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>147.86834053000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.20912948000000142</v>
       </c>
       <c r="D383" s="5">
         <v>1.7128595272279945</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>149.25696868</v>
       </c>
       <c r="C384" s="5">
         <v>1.3886281499999882</v>
       </c>
       <c r="D384" s="5">
         <v>11.869840165269441</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>149.58614682999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.32917814999998996</v>
       </c>
       <c r="D385" s="5">
         <v>2.6788744382354679</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>150.94110945</v>
       </c>
       <c r="C386" s="5">
         <v>1.3549626200000091</v>
       </c>
       <c r="D386" s="5">
         <v>11.427900896852705</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>155.05408986</v>
       </c>
       <c r="C387" s="5">
         <v>4.1129804100000058</v>
       </c>
       <c r="D387" s="5">
         <v>38.072840466316983</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>155.07397581999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.9885959999982106E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.15401071923735188</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>154.9843261</v>
       </c>
       <c r="C389" s="5">
         <v>-8.9649719999982835E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-0.69152971197704582</v>
       </c>
       <c r="E389" s="5">
         <v>8.2846648451219806</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>156.50344301000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.5191169100000081</v>
       </c>
       <c r="D390" s="5">
         <v>12.417365759591625</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>160.87966491</v>
       </c>
       <c r="C391" s="5">
         <v>4.3762218999999902</v>
       </c>
       <c r="D391" s="5">
         <v>39.228159072299462</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>159.94012726</v>
       </c>
       <c r="C392" s="5">
         <v>-0.93953765000000544</v>
       </c>
       <c r="D392" s="5">
         <v>-6.7872307297126007</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>159.35812207000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.58200518999998962</v>
       </c>
       <c r="D393" s="5">
         <v>-4.2803301533185234</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>158.83856833999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.51955373000001259</v>
       </c>
       <c r="D394" s="5">
         <v>-3.8429504887987687</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>159.12546940999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.28690106999999898</v>
       </c>
       <c r="D395" s="5">
         <v>2.1891545001749835</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>159.39730012000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.27183071000001746</v>
       </c>
       <c r="D396" s="5">
         <v>2.0693052227391151</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>159.99599437000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.5986942499999941</v>
       </c>
       <c r="D397" s="5">
         <v>4.6014696194075055</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>160.10694656999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.11095219999998562</v>
       </c>
       <c r="D398" s="5">
         <v>0.83534361305621641</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>160.02901990000001</v>
       </c>
       <c r="C399" s="5">
         <v>-7.7926669999982323E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.58249867140748313</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>159.36722241000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.66179748999999788</v>
       </c>
       <c r="D400" s="5">
         <v>-4.8512479618500359</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>160.08382774</v>
       </c>
       <c r="C401" s="5">
         <v>0.71660532999999305</v>
       </c>
       <c r="D401" s="5">
         <v>5.5313466057363536</v>
       </c>
       <c r="E401" s="5">
         <v>3.2903337829850443</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>160.14171841999999</v>
       </c>
       <c r="C402" s="5">
         <v>5.789067999998565E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.43481689361140052</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>160.70534599999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.56362758000000213</v>
       </c>
       <c r="D403" s="5">
         <v>4.306188707019909</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>161.19355829</v>
       </c>
       <c r="C404" s="5">
         <v>0.48821229000000699</v>
       </c>
       <c r="D404" s="5">
         <v>3.7070539671297809</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>160.49051795</v>
       </c>
       <c r="C405" s="5">
         <v>-0.70304034000000115</v>
       </c>
       <c r="D405" s="5">
         <v>-5.1100197317777596</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>159.83242501999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.65809293000000935</v>
       </c>
       <c r="D406" s="5">
         <v>-4.8111410091466356</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>159.66636854000001</v>
       </c>
       <c r="C407" s="5">
         <v>-0.16605647999998041</v>
       </c>
       <c r="D407" s="5">
         <v>-1.2396299367506969</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>160.09888014000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.432511599999998</v>
       </c>
       <c r="D408" s="5">
         <v>3.2994849318247255</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>159.56114009000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.53774004999999647</v>
       </c>
       <c r="D409" s="5">
         <v>-3.9569287244142104</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>159.26639101999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.29474907000002304</v>
       </c>
       <c r="D410" s="5">
         <v>-2.1943148928409317</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>159.39228021</v>
       </c>
       <c r="C411" s="5">
         <v>0.12588919000000942</v>
       </c>
       <c r="D411" s="5">
         <v>0.95265237901804856</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>159.74799937</v>
       </c>
       <c r="C412" s="5">
         <v>0.3557191600000067</v>
       </c>
       <c r="D412" s="5">
         <v>2.7111832577467077</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>158.93693826000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.81106110999999714</v>
       </c>
       <c r="D413" s="5">
         <v>-5.9252709926569169</v>
       </c>
       <c r="E413" s="5">
         <v>-0.71643057027767076</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>158.54307689000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.39386136999999621</v>
       </c>
       <c r="D414" s="5">
         <v>-2.9335205844221779</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>157.98502206000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.55805483000000322</v>
       </c>
       <c r="D415" s="5">
         <v>-4.143052990972695</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>157.28789042</v>
       </c>
       <c r="C416" s="5">
         <v>-0.69713164000000916</v>
       </c>
       <c r="D416" s="5">
         <v>-5.168532853961838</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>157.40836758</v>
       </c>
       <c r="C417" s="5">
         <v>0.12047716000000719</v>
       </c>
       <c r="D417" s="5">
         <v>0.92304122437687486</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>158.13314348</v>
       </c>
       <c r="C418" s="5">
         <v>0.72477589999999736</v>
       </c>
       <c r="D418" s="5">
         <v>5.667411839732206</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>157.75677060000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.37637287999999103</v>
       </c>
       <c r="D419" s="5">
         <v>-2.8190282303033221</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>156.86105939000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.89571121000000176</v>
       </c>
       <c r="D420" s="5">
         <v>-6.6045676222476368</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>156.96698825999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.10592886999998541</v>
       </c>
       <c r="D421" s="5">
         <v>0.81338118196603304</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>155.93577533999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.0312129200000015</v>
       </c>
       <c r="D422" s="5">
         <v>-7.6048314626331663</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>155.63975920999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.29601612999999816</v>
       </c>
       <c r="D423" s="5">
         <v>-2.2543509448421983</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>155.98518984</v>
       </c>
       <c r="C424" s="5">
         <v>0.34543063000000984</v>
       </c>
       <c r="D424" s="5">
         <v>2.6960611873142248</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>155.88103353</v>
       </c>
       <c r="C425" s="5">
         <v>-0.10415631000000758</v>
       </c>
       <c r="D425" s="5">
         <v>-0.79834227935117186</v>
       </c>
       <c r="E425" s="5">
         <v>-1.9227152375371315</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>155.86878278</v>
       </c>
       <c r="C426" s="5">
         <v>-1.2250749999992649E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-9.4267704737116542E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>155.66167874999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.20710403000001065</v>
       </c>
       <c r="D427" s="5">
         <v>-1.5828484640039053</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>154.31565341000001</v>
       </c>
       <c r="C428" s="5">
         <v>-1.3460253399999829</v>
       </c>
       <c r="D428" s="5">
         <v>-9.8969966982335951</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>155.67189675</v>
       </c>
       <c r="C429" s="5">
         <v>1.3562433399999918</v>
       </c>
       <c r="D429" s="5">
         <v>11.071546574607073</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>155.73204392</v>
       </c>
       <c r="C430" s="5">
         <v>6.0147169999993366E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.46463222705821483</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>154.79103914999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.94100477000000637</v>
       </c>
       <c r="D431" s="5">
         <v>-7.0147664090506545</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>153.73206994</v>
       </c>
       <c r="C432" s="5">
         <v>-1.0589692099999866</v>
       </c>
       <c r="D432" s="5">
         <v>-7.9075751144861535</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>154.35097927999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.61890933999998765</v>
       </c>
       <c r="D433" s="5">
         <v>4.9394956646472865</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>154.68719304999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.33621377000000052</v>
       </c>
       <c r="D434" s="5">
         <v>2.6454340387084496</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>154.78723486999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.10004182000000128</v>
       </c>
       <c r="D435" s="5">
         <v>0.77885006503859433</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>154.05479224999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.73244262000000049</v>
       </c>
       <c r="D436" s="5">
         <v>-5.5328425892751891</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>153.67707969</v>
       </c>
       <c r="C437" s="5">
         <v>-0.37771255999999198</v>
       </c>
       <c r="D437" s="5">
         <v>-2.9028154695433628</v>
       </c>
       <c r="E437" s="5">
         <v>-1.4138691475738985</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>154.87165662000001</v>
       </c>
       <c r="C438" s="5">
         <v>1.1945769300000109</v>
       </c>
       <c r="D438" s="5">
         <v>9.7372664999476388</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>155.37399295</v>
       </c>
       <c r="C439" s="5">
         <v>0.50233632999999145</v>
       </c>
       <c r="D439" s="5">
         <v>3.9624713229838404</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>156.55297775</v>
       </c>
       <c r="C440" s="5">
         <v>1.1789847999999949</v>
       </c>
       <c r="D440" s="5">
         <v>9.495449280779745</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>156.99944298</v>
       </c>
       <c r="C441" s="5">
         <v>0.44646523000000116</v>
       </c>
       <c r="D441" s="5">
         <v>3.4764086797326677</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>157.13511162</v>
+        <v>157.31413737</v>
       </c>
       <c r="C442" s="5">
-        <v>0.13566864000000578</v>
+        <v>0.31469438999999966</v>
       </c>
       <c r="D442" s="5">
-        <v>1.0419040686765912</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4320110279576701</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>158.04187672</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.72773935000000733</v>
+      </c>
+      <c r="D443" s="5">
+        <v>5.6946732365146913</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA0761BA-2E61-4D7B-8349-760AC5C2A6A1}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{229CC82E-E8B4-4E77-AC87-423FBB049567}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0EB80C3-F109-45F5-904B-D22BA42D4291}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>