--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{566F3FD1-26C8-4260-AD2D-B0F20D63D53F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9189CCD4-B61C-4636-9D90-83105AFD0BD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{67F6A5C5-DA04-4DF7-AFF9-2E9A51979102}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B32FACBE-6784-4584-92F5-E987482AC4A5}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64665701-B0FE-4862-838D-C7259229C583}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAEAFF67-FFD3-41DA-B660-11B852B06B0B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.400278620999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.990682390000003</v>
       </c>
       <c r="C7" s="5">
         <v>-0.40959623099999476</v>
       </c>
       <c r="D7" s="5">
         <v>-10.525343145356947</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.518119055</v>
       </c>
       <c r="C8" s="5">
         <v>0.5274366649999962</v>
       </c>
       <c r="D8" s="5">
         <v>15.375419334366946</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.754837807000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.23671875200000159</v>
       </c>
       <c r="D9" s="5">
         <v>6.5707867451676449</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.569456590999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.81461878399999677</v>
       </c>
       <c r="D10" s="5">
         <v>24.167045030634537</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.346084798</v>
       </c>
       <c r="C11" s="5">
         <v>0.77662820700000168</v>
       </c>
       <c r="D11" s="5">
         <v>22.48148023987946</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>47.212002265000002</v>
       </c>
       <c r="C12" s="5">
         <v>0.86591746700000272</v>
       </c>
       <c r="D12" s="5">
         <v>24.874110733898025</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>48.022190621999997</v>
       </c>
       <c r="C13" s="5">
         <v>0.81018835699999414</v>
       </c>
       <c r="D13" s="5">
         <v>22.651983661108765</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>48.881947314999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.85975669300000135</v>
       </c>
       <c r="D14" s="5">
         <v>23.730957971155455</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.056101666000004</v>
       </c>
       <c r="C15" s="5">
         <v>0.17415435100000565</v>
       </c>
       <c r="D15" s="5">
         <v>4.3600828894090338</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.876029402999997</v>
       </c>
       <c r="C16" s="5">
         <v>0.81992773699999333</v>
       </c>
       <c r="D16" s="5">
         <v>22.007370914650902</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>49.918808806000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.2779403000004379E-2</v>
       </c>
       <c r="D17" s="5">
         <v>1.0341269860553837</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>49.684538979000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.23426982699999854</v>
       </c>
       <c r="D18" s="5">
         <v>-5.4885096094697055</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>50.085738738000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.40119975900000071</v>
       </c>
       <c r="D19" s="5">
         <v>10.13207776927616</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>50.498151352000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.41241261399999729</v>
       </c>
       <c r="D20" s="5">
         <v>10.340958097422948</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>48.403608495</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0945428570000004</v>
       </c>
       <c r="D21" s="5">
         <v>-39.851179022970562</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>48.258876741000002</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1447317539999986</v>
       </c>
       <c r="D22" s="5">
         <v>-3.5296985742193532</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.220279089999998</v>
       </c>
       <c r="C23" s="5">
         <v>-3.8597651000003452E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.95555431073789387</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.109498475000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.88921938500000408</v>
       </c>
       <c r="D24" s="5">
         <v>24.517201575985602</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.474822500999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.36532402599999614</v>
       </c>
       <c r="D25" s="5">
         <v>9.3012049454268553</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>49.339959239000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.1348632619999961</v>
       </c>
       <c r="D26" s="5">
         <v>-3.2224776957000878</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>49.600848348</v>
       </c>
       <c r="C27" s="5">
         <v>0.26088910899999718</v>
       </c>
       <c r="D27" s="5">
         <v>6.5329167409874378</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>49.520034354000003</v>
       </c>
       <c r="C28" s="5">
         <v>-8.0813993999996114E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-1.9377184449934193</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>49.607814922000003</v>
       </c>
       <c r="C29" s="5">
         <v>8.7780567999999448E-2</v>
       </c>
       <c r="D29" s="5">
         <v>2.1480144383508426</v>
       </c>
       <c r="E29" s="5">
         <v>-0.62299940931807019</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>49.351712362000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.2561025600000022</v>
       </c>
       <c r="D30" s="5">
         <v>-6.0221434066995876</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>49.542839622999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.19112726099999833</v>
       </c>
       <c r="D31" s="5">
         <v>4.7475877071476491</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>50.056919985999997</v>
       </c>
       <c r="C32" s="5">
         <v>0.51408036299999793</v>
       </c>
       <c r="D32" s="5">
         <v>13.187571947292565</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>50.430186431999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.37326644600000236</v>
       </c>
       <c r="D33" s="5">
         <v>9.3244743541629038</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>50.953829237999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.52364280599999802</v>
       </c>
       <c r="D34" s="5">
         <v>13.197032906274853</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>51.350142280999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.39631304299999925</v>
       </c>
       <c r="D35" s="5">
         <v>9.7432677760840534</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>51.609577930999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.25943565000000035</v>
       </c>
       <c r="D36" s="5">
         <v>6.2340829236555484</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>51.884037386999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.27445945600000243</v>
       </c>
       <c r="D37" s="5">
         <v>6.5715972392642374</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.049445818999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.16540843199999955</v>
       </c>
       <c r="D38" s="5">
         <v>3.8934468248856158</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.657202157999997</v>
       </c>
       <c r="C39" s="5">
         <v>0.60775633899999804</v>
       </c>
       <c r="D39" s="5">
         <v>14.947635271562199</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.692808436</v>
       </c>
       <c r="C40" s="5">
         <v>3.5606278000003044E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.81445265217567897</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>53.064900485999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.37209204999999912</v>
       </c>
       <c r="D41" s="5">
         <v>8.810822568726163</v>
       </c>
       <c r="E41" s="5">
         <v>6.9688325709077903</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>53.675346013000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.6104455270000031</v>
       </c>
       <c r="D42" s="5">
         <v>14.712298961298886</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.399279589999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.72393357699999683</v>
       </c>
       <c r="D43" s="5">
         <v>17.440947763246783</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.387082419999999</v>
       </c>
       <c r="C44" s="5">
         <v>-1.2197170000000312E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.2687272319953804</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>55.976215590999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.5891331710000003</v>
       </c>
       <c r="D45" s="5">
         <v>41.284090743025146</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>55.698992705999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.27722288500000047</v>
       </c>
       <c r="D46" s="5">
         <v>-5.7837766797847578</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>55.649618048999997</v>
       </c>
       <c r="C47" s="5">
         <v>-4.9374657000001321E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.0585751349122874</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>55.338829695999998</v>
       </c>
       <c r="C48" s="5">
         <v>-0.31078835299999952</v>
       </c>
       <c r="D48" s="5">
         <v>-6.4996168316949099</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.131086744999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.79225704899999982</v>
       </c>
       <c r="D49" s="5">
         <v>18.599200623965029</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>56.595967373999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.4648806289999996</v>
       </c>
       <c r="D50" s="5">
         <v>10.403907202962714</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>56.224542606</v>
       </c>
       <c r="C51" s="5">
         <v>-0.37142476799999713</v>
       </c>
       <c r="D51" s="5">
         <v>-7.5971593979582641</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>56.693537239000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.46899463300000122</v>
       </c>
       <c r="D52" s="5">
         <v>10.481988067377678</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>56.606045453</v>
       </c>
       <c r="C53" s="5">
         <v>-8.7491786000001071E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.8362511595524267</v>
       </c>
       <c r="E53" s="5">
         <v>6.6732339730557921</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>57.447381002</v>
       </c>
       <c r="C54" s="5">
         <v>0.84133554900000007</v>
       </c>
       <c r="D54" s="5">
         <v>19.368303431296741</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.729895448000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.28251444600000042</v>
       </c>
       <c r="D55" s="5">
         <v>6.0636188967397864</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>58.714206556000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.98431110799999999</v>
       </c>
       <c r="D56" s="5">
         <v>22.492388908504868</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>59.503486754999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.78928019899999668</v>
       </c>
       <c r="D57" s="5">
         <v>17.379059205577295</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>59.381132997999998</v>
       </c>
       <c r="C58" s="5">
         <v>-0.12235375699999906</v>
       </c>
       <c r="D58" s="5">
         <v>-2.4397788357976458</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>59.727370133999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.34623713599999917</v>
       </c>
       <c r="D59" s="5">
         <v>7.2257161243683976</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>60.340225537999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.61285540400000116</v>
       </c>
       <c r="D60" s="5">
         <v>13.03226688265784</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>60.837858251999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.49763271399999809</v>
       </c>
       <c r="D61" s="5">
         <v>10.358007388263534</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>61.185403340999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.34754508900000047</v>
       </c>
       <c r="D62" s="5">
         <v>7.0747151361529204</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>62.226288167</v>
       </c>
       <c r="C63" s="5">
         <v>1.0408848260000028</v>
       </c>
       <c r="D63" s="5">
         <v>22.43704025082458</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>62.801339701000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.57505153400000353</v>
       </c>
       <c r="D64" s="5">
         <v>11.6709344274192</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>63.828957275</v>
       </c>
       <c r="C65" s="5">
         <v>1.0276175739999971</v>
       </c>
       <c r="D65" s="5">
         <v>21.502746950961836</v>
       </c>
       <c r="E65" s="5">
         <v>12.759965413936536</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>64.325497913000007</v>
       </c>
       <c r="C66" s="5">
         <v>0.49654063800000614</v>
       </c>
       <c r="D66" s="5">
         <v>9.7450351007658309</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>64.719240417999998</v>
       </c>
       <c r="C67" s="5">
         <v>0.39374250499999164</v>
       </c>
       <c r="D67" s="5">
         <v>7.5977176754591591</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>65.044065383000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.3248249650000048</v>
       </c>
       <c r="D68" s="5">
         <v>6.191851831734696</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>65.467714568999995</v>
       </c>
       <c r="C69" s="5">
         <v>0.42364918599999157</v>
       </c>
       <c r="D69" s="5">
         <v>8.1020751715391359</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>65.949305210999995</v>
       </c>
       <c r="C70" s="5">
         <v>0.48159064200000046</v>
       </c>
       <c r="D70" s="5">
         <v>9.1934357023964797</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>66.205699992999996</v>
       </c>
       <c r="C71" s="5">
         <v>0.25639478200000099</v>
       </c>
       <c r="D71" s="5">
         <v>4.7663675373738057</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>65.945002782000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26069721099999299</v>
       </c>
       <c r="D72" s="5">
         <v>-4.6242183259935459</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>66.459219398000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.51421661599999879</v>
       </c>
       <c r="D73" s="5">
         <v>9.7691092984273808</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>66.552779834999996</v>
       </c>
       <c r="C74" s="5">
         <v>9.3560436999993613E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.7024864980144772</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>68.098093567999996</v>
       </c>
       <c r="C75" s="5">
         <v>1.5453137330000004</v>
       </c>
       <c r="D75" s="5">
         <v>31.711908870814231</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>68.594717501999995</v>
       </c>
       <c r="C76" s="5">
         <v>0.49662393399999871</v>
       </c>
       <c r="D76" s="5">
         <v>9.1110201162637914</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>69.161235008000006</v>
       </c>
       <c r="C77" s="5">
         <v>0.56651750600001094</v>
       </c>
       <c r="D77" s="5">
         <v>10.373500340669706</v>
       </c>
       <c r="E77" s="5">
         <v>8.3540104063215104</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>68.366176980000006</v>
       </c>
       <c r="C78" s="5">
         <v>-0.79505802799999969</v>
       </c>
       <c r="D78" s="5">
         <v>-12.955234194802967</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>68.639942848000004</v>
       </c>
       <c r="C79" s="5">
         <v>0.27376586799999814</v>
       </c>
       <c r="D79" s="5">
         <v>4.9125443083950282</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>68.381873939000002</v>
       </c>
       <c r="C80" s="5">
         <v>-0.25806890900000212</v>
       </c>
       <c r="D80" s="5">
         <v>-4.4195616971045677</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>68.377611340000001</v>
       </c>
       <c r="C81" s="5">
         <v>-4.2625990000004776E-3</v>
       </c>
       <c r="D81" s="5">
         <v>-7.4776621106587005E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>68.499085417000003</v>
       </c>
       <c r="C82" s="5">
         <v>0.12147407700000201</v>
       </c>
       <c r="D82" s="5">
         <v>2.1527755010085192</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>68.961160905</v>
       </c>
       <c r="C83" s="5">
         <v>0.46207548799999643</v>
       </c>
       <c r="D83" s="5">
         <v>8.4020489907080886</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>69.918173436999993</v>
       </c>
       <c r="C84" s="5">
         <v>0.95701253199999314</v>
       </c>
       <c r="D84" s="5">
         <v>17.984816978390072</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>69.672971571999994</v>
       </c>
       <c r="C85" s="5">
         <v>-0.24520186499999852</v>
       </c>
       <c r="D85" s="5">
         <v>-4.1281484446541672</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>70.140234809000006</v>
       </c>
       <c r="C86" s="5">
         <v>0.4672632370000116</v>
       </c>
       <c r="D86" s="5">
         <v>8.3514133576462868</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>70.693854950000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.55362014099999612</v>
       </c>
       <c r="D87" s="5">
         <v>9.8938499376377322</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>71.389644728999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.69578977899999472</v>
       </c>
       <c r="D88" s="5">
         <v>12.471548541764154</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>71.910169839000005</v>
       </c>
       <c r="C89" s="5">
         <v>0.52052511000000834</v>
       </c>
       <c r="D89" s="5">
         <v>9.1091381805694205</v>
       </c>
       <c r="E89" s="5">
         <v>3.974675742389544</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>74.052344090999995</v>
       </c>
       <c r="C90" s="5">
         <v>2.1421742519999896</v>
       </c>
       <c r="D90" s="5">
         <v>42.226967957687989</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>75.982740797999995</v>
       </c>
       <c r="C91" s="5">
         <v>1.9303967069999999</v>
       </c>
       <c r="D91" s="5">
         <v>36.180127189510401</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>75.423561371000005</v>
       </c>
       <c r="C92" s="5">
         <v>-0.55917942699998946</v>
       </c>
       <c r="D92" s="5">
         <v>-8.4823285793127923</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>75.085305235000007</v>
       </c>
       <c r="C93" s="5">
         <v>-0.33825613599999826</v>
       </c>
       <c r="D93" s="5">
         <v>-5.2509237036959426</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>75.887831313999996</v>
       </c>
       <c r="C94" s="5">
         <v>0.80252607899998907</v>
       </c>
       <c r="D94" s="5">
         <v>13.607315115866726</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>76.484101999999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.59627068599999689</v>
       </c>
       <c r="D95" s="5">
         <v>9.8470405061989332</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>76.727895657000005</v>
       </c>
       <c r="C96" s="5">
         <v>0.24379365700001188</v>
       </c>
       <c r="D96" s="5">
         <v>3.8927841027858623</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>77.253197673000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.52530201599999771</v>
       </c>
       <c r="D97" s="5">
         <v>8.5320807878138218</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>77.246947559000006</v>
       </c>
       <c r="C98" s="5">
         <v>-6.2501139999966426E-3</v>
       </c>
       <c r="D98" s="5">
         <v>-9.70419421257529E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>76.262470144000005</v>
       </c>
       <c r="C99" s="5">
         <v>-0.98447741500000063</v>
       </c>
       <c r="D99" s="5">
         <v>-14.265722928255254</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>76.710268683999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.44779853999999375</v>
       </c>
       <c r="D100" s="5">
         <v>7.2782378192524755</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>77.257641234000005</v>
       </c>
       <c r="C101" s="5">
         <v>0.54737255000000573</v>
       </c>
       <c r="D101" s="5">
         <v>8.9068726536863707</v>
       </c>
       <c r="E101" s="5">
         <v>7.4363214646446796</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>77.438308348000007</v>
       </c>
       <c r="C102" s="5">
         <v>0.18066711400000202</v>
       </c>
       <c r="D102" s="5">
         <v>2.8425773828657741</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>78.098634931999996</v>
       </c>
       <c r="C103" s="5">
         <v>0.66032658399998923</v>
       </c>
       <c r="D103" s="5">
         <v>10.726361741157486</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>78.546780122000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.4481451900000053</v>
       </c>
       <c r="D104" s="5">
         <v>7.10736217637149</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>78.813868263000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.26708814100000211</v>
       </c>
       <c r="D105" s="5">
         <v>4.1576286474341861</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>78.232104219000007</v>
       </c>
       <c r="C106" s="5">
         <v>-0.58176404399999626</v>
       </c>
       <c r="D106" s="5">
         <v>-8.5068844581190799</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>78.978157994</v>
       </c>
       <c r="C107" s="5">
         <v>0.74605377499999292</v>
       </c>
       <c r="D107" s="5">
         <v>12.063418263562919</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>79.604977493999996</v>
       </c>
       <c r="C108" s="5">
         <v>0.62681949999999631</v>
       </c>
       <c r="D108" s="5">
         <v>9.950872776183072</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>79.900810245000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.29583275100000606</v>
       </c>
       <c r="D109" s="5">
         <v>4.5517998333235665</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.301223852000007</v>
       </c>
       <c r="C110" s="5">
         <v>0.40041360700000439</v>
       </c>
       <c r="D110" s="5">
         <v>6.1822127416068406</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>81.567923587999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.2666997359999925</v>
       </c>
       <c r="D111" s="5">
         <v>20.660997600899588</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>82.767527603000005</v>
       </c>
       <c r="C112" s="5">
         <v>1.1996040150000056</v>
       </c>
       <c r="D112" s="5">
         <v>19.148040561836854</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>83.236698324000002</v>
       </c>
       <c r="C113" s="5">
         <v>0.46917072099999757</v>
       </c>
       <c r="D113" s="5">
         <v>7.0183752774185759</v>
       </c>
       <c r="E113" s="5">
         <v>7.7391142086391973</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>84.245447738999999</v>
       </c>
       <c r="C114" s="5">
         <v>1.0087494149999969</v>
       </c>
       <c r="D114" s="5">
         <v>15.552453713129832</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>84.878391124000004</v>
       </c>
       <c r="C115" s="5">
         <v>0.63294338500000435</v>
       </c>
       <c r="D115" s="5">
         <v>9.3977407983683712</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>84.791952527000007</v>
       </c>
       <c r="C116" s="5">
         <v>-8.643859699999723E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2152363085995765</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>86.046800688000005</v>
       </c>
       <c r="C117" s="5">
         <v>1.2548481609999982</v>
       </c>
       <c r="D117" s="5">
         <v>19.278205649492829</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>86.510273063</v>
       </c>
       <c r="C118" s="5">
         <v>0.46347237499999494</v>
       </c>
       <c r="D118" s="5">
         <v>6.658498333230245</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>88.140982660000006</v>
       </c>
       <c r="C119" s="5">
         <v>1.6307095970000063</v>
       </c>
       <c r="D119" s="5">
         <v>25.118768852727325</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>87.459484270999994</v>
       </c>
       <c r="C120" s="5">
         <v>-0.68149838900001214</v>
       </c>
       <c r="D120" s="5">
         <v>-8.8937253657145217</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>86.982869495000003</v>
       </c>
       <c r="C121" s="5">
         <v>-0.47661477599999102</v>
       </c>
       <c r="D121" s="5">
         <v>-6.346972311072852</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>87.817033718999994</v>
       </c>
       <c r="C122" s="5">
         <v>0.83416422399999135</v>
       </c>
       <c r="D122" s="5">
         <v>12.134795164382206</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>89.573771066000006</v>
       </c>
       <c r="C123" s="5">
         <v>1.7567373470000121</v>
       </c>
       <c r="D123" s="5">
         <v>26.830919258821197</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.458804822999994</v>
       </c>
       <c r="C124" s="5">
         <v>-0.11496624300001201</v>
       </c>
       <c r="D124" s="5">
         <v>-1.5293513744161324</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.243278411999995</v>
       </c>
       <c r="C125" s="5">
         <v>0.78447358900000097</v>
       </c>
       <c r="D125" s="5">
         <v>11.045578480039421</v>
       </c>
       <c r="E125" s="5">
         <v>8.4176573904058305</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>90.303653396000001</v>
       </c>
       <c r="C126" s="5">
         <v>6.0374984000006293E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.80579038180454976</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>90.247096698999997</v>
       </c>
       <c r="C127" s="5">
         <v>-5.6556697000004874E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-0.74897018643674818</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>90.176135971999997</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0960726999999224E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-0.93948265975908329</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>91.975617577999998</v>
       </c>
       <c r="C129" s="5">
         <v>1.7994816060000005</v>
       </c>
       <c r="D129" s="5">
         <v>26.757331579992758</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.109998415999996</v>
       </c>
       <c r="C130" s="5">
         <v>1.1343808379999984</v>
       </c>
       <c r="D130" s="5">
         <v>15.846596678442392</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.856878821999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.74688040600000249</v>
       </c>
       <c r="D131" s="5">
         <v>10.062015754496167</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.088839089999993</v>
       </c>
       <c r="C132" s="5">
         <v>0.23196026799999458</v>
       </c>
       <c r="D132" s="5">
         <v>3.0063567757841581</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.329389904999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.24055081500000597</v>
       </c>
       <c r="D133" s="5">
         <v>3.1114718392254437</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.357074596000004</v>
       </c>
       <c r="C134" s="5">
         <v>2.7684691000004591E-2</v>
       </c>
       <c r="D134" s="5">
         <v>0.35275652516781886</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>93.614968245</v>
       </c>
       <c r="C135" s="5">
         <v>-0.74210635100000388</v>
       </c>
       <c r="D135" s="5">
         <v>-9.0401116063527418</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>93.684401785999995</v>
       </c>
       <c r="C136" s="5">
         <v>6.9433540999995103E-2</v>
       </c>
       <c r="D136" s="5">
         <v>0.89367097600487888</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>93.608521975000002</v>
       </c>
       <c r="C137" s="5">
         <v>-7.5879810999992969E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.96762359035812429</v>
       </c>
       <c r="E137" s="5">
         <v>3.7290794641083425</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>93.738590197999997</v>
       </c>
       <c r="C138" s="5">
         <v>0.13006822299999499</v>
       </c>
       <c r="D138" s="5">
         <v>1.6801912411415598</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>93.779730631000007</v>
       </c>
       <c r="C139" s="5">
         <v>4.114043300000958E-2</v>
       </c>
       <c r="D139" s="5">
         <v>0.52793479173656177</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>93.549275761999994</v>
       </c>
       <c r="C140" s="5">
         <v>-0.23045486900001322</v>
       </c>
       <c r="D140" s="5">
         <v>-2.9093554610459926</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>92.974153770000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.57512199199999259</v>
       </c>
       <c r="D141" s="5">
         <v>-7.1329489955273768</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>93.045363397000003</v>
       </c>
       <c r="C142" s="5">
         <v>7.1209627000001774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.92297088543829009</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>93.941836843000004</v>
       </c>
       <c r="C143" s="5">
         <v>0.89647344600000167</v>
       </c>
       <c r="D143" s="5">
         <v>12.1945433836808</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>92.346196184999997</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5956406580000078</v>
       </c>
       <c r="D144" s="5">
         <v>-18.582162664913614</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>92.090127152999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.2560690319999992</v>
       </c>
       <c r="D145" s="5">
         <v>-3.2772274542867019</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>90.776834719999997</v>
       </c>
       <c r="C146" s="5">
         <v>-1.3132924330000009</v>
       </c>
       <c r="D146" s="5">
         <v>-15.832669581510228</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>88.445867382000003</v>
       </c>
       <c r="C147" s="5">
         <v>-2.3309673379999936</v>
       </c>
       <c r="D147" s="5">
         <v>-26.81364456208566</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>88.194150124000004</v>
       </c>
       <c r="C148" s="5">
         <v>-0.25171725799999933</v>
       </c>
       <c r="D148" s="5">
         <v>-3.3622499812425599</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>88.579508516999994</v>
       </c>
       <c r="C149" s="5">
         <v>0.38535839299998997</v>
       </c>
       <c r="D149" s="5">
         <v>5.371179338780796</v>
       </c>
       <c r="E149" s="5">
         <v>-5.3723884876027643</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>88.481950972000007</v>
       </c>
       <c r="C150" s="5">
         <v>-9.755754499998659E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-1.3136504392758819</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>88.909765522000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.42781454999999369</v>
       </c>
       <c r="D151" s="5">
         <v>5.9588653208650255</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>88.595032137999993</v>
       </c>
       <c r="C152" s="5">
         <v>-0.31473338400000728</v>
       </c>
       <c r="D152" s="5">
         <v>-4.1661663943186822</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>89.765091202999997</v>
       </c>
       <c r="C153" s="5">
         <v>1.1700590650000038</v>
       </c>
       <c r="D153" s="5">
         <v>17.051579227245895</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>89.686429583999995</v>
       </c>
       <c r="C154" s="5">
         <v>-7.8661619000001792E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-1.0465128409573254</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>89.549875400000005</v>
       </c>
       <c r="C155" s="5">
         <v>-0.13655418399999064</v>
       </c>
       <c r="D155" s="5">
         <v>-1.8118653086225067</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>90.754121244000004</v>
       </c>
       <c r="C156" s="5">
         <v>1.204245843999999</v>
       </c>
       <c r="D156" s="5">
         <v>17.386036874392218</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>91.653263554000006</v>
       </c>
       <c r="C157" s="5">
         <v>0.899142310000002</v>
       </c>
       <c r="D157" s="5">
         <v>12.558665083692965</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>92.570333098000006</v>
       </c>
       <c r="C158" s="5">
         <v>0.91706954400000029</v>
       </c>
       <c r="D158" s="5">
         <v>12.690346018798104</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>92.063911324000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.50642177400000321</v>
       </c>
       <c r="D159" s="5">
         <v>-6.3708360973045437</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>92.085682790000007</v>
       </c>
       <c r="C160" s="5">
         <v>2.1771466000004125E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.28414789390860395</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>91.361412783000006</v>
       </c>
       <c r="C161" s="5">
         <v>-0.72427000700000121</v>
       </c>
       <c r="D161" s="5">
         <v>-9.0404444887295377</v>
       </c>
       <c r="E161" s="5">
         <v>3.1405731557723859</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>90.211504955999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1499078270000069</v>
       </c>
       <c r="D162" s="5">
         <v>-14.100733528716402</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>90.251089926000006</v>
       </c>
       <c r="C163" s="5">
         <v>3.9584970000007047E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.52783482084894917</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>90.806770377000007</v>
       </c>
       <c r="C164" s="5">
         <v>0.55568045100000063</v>
       </c>
       <c r="D164" s="5">
         <v>7.6438676769848835</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>89.937827734999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.86894264200000748</v>
       </c>
       <c r="D165" s="5">
         <v>-10.897483944490006</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>90.374411133999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.43658339899999987</v>
       </c>
       <c r="D166" s="5">
         <v>5.983202836194601</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>90.235685172999993</v>
       </c>
       <c r="C167" s="5">
         <v>-0.13872596100000578</v>
       </c>
       <c r="D167" s="5">
         <v>-1.8265443983456309</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>90.105717798000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12996737499999256</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7147460685502214</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>90.677652389000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.57193459100000155</v>
       </c>
       <c r="D169" s="5">
         <v>7.8884630538535783</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>90.548813019999997</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12883936900000492</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6917590736638899</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>91.821004216999995</v>
       </c>
       <c r="C171" s="5">
         <v>1.2721911969999979</v>
       </c>
       <c r="D171" s="5">
         <v>18.225543361002682</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>92.921845480000002</v>
       </c>
       <c r="C172" s="5">
         <v>1.1008412630000066</v>
       </c>
       <c r="D172" s="5">
         <v>15.374401246194825</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>91.984987872999994</v>
       </c>
       <c r="C173" s="5">
         <v>-0.93685760700000742</v>
       </c>
       <c r="D173" s="5">
         <v>-11.449799954358319</v>
       </c>
       <c r="E173" s="5">
         <v>0.68253661037520619</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>92.552559510999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.56757163800000399</v>
       </c>
       <c r="D174" s="5">
         <v>7.6608333445755905</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>92.193921942000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.35863756899999544</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5521211515966664</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>92.412963914000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.21904197199999942</v>
       </c>
       <c r="D176" s="5">
         <v>2.8886120490455358</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>91.886608504999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.52635540900000422</v>
       </c>
       <c r="D177" s="5">
         <v>-6.624729288661757</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>91.744273585000002</v>
       </c>
       <c r="C178" s="5">
         <v>-0.14233491999999615</v>
       </c>
       <c r="D178" s="5">
         <v>-1.8430783471373835</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>92.611147602000003</v>
       </c>
       <c r="C179" s="5">
         <v>0.86687401700000066</v>
       </c>
       <c r="D179" s="5">
         <v>11.946776842326257</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>92.458244574000005</v>
       </c>
       <c r="C180" s="5">
         <v>-0.15290302799999722</v>
       </c>
       <c r="D180" s="5">
         <v>-1.963334097745173</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>92.589395319999994</v>
       </c>
       <c r="C181" s="5">
         <v>0.13115074599998877</v>
       </c>
       <c r="D181" s="5">
         <v>1.7155263387138575</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>92.248182001999993</v>
       </c>
       <c r="C182" s="5">
         <v>-0.34121331800000121</v>
       </c>
       <c r="D182" s="5">
         <v>-4.3337351776472355</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>92.676512661000004</v>
       </c>
       <c r="C183" s="5">
         <v>0.42833065900001088</v>
       </c>
       <c r="D183" s="5">
         <v>5.7164102819794449</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>93.087131896000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.41061923499999864</v>
       </c>
       <c r="D184" s="5">
         <v>5.448302835891794</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>92.936533698000005</v>
       </c>
       <c r="C185" s="5">
         <v>-0.1505981979999973</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9242020382989389</v>
       </c>
       <c r="E185" s="5">
         <v>1.0344577381624198</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>97.848392965000002</v>
       </c>
       <c r="C186" s="5">
         <v>4.911859266999997</v>
       </c>
       <c r="D186" s="5">
         <v>85.526829869917748</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>98.449126645999996</v>
       </c>
       <c r="C187" s="5">
         <v>0.60073368099999414</v>
       </c>
       <c r="D187" s="5">
         <v>7.6212534517548836</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>97.843906215000004</v>
       </c>
       <c r="C188" s="5">
         <v>-0.60522043099999223</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1326659470823834</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>99.529535844999998</v>
       </c>
       <c r="C189" s="5">
         <v>1.685629629999994</v>
       </c>
       <c r="D189" s="5">
         <v>22.749110242495242</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>99.969416029000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.43988018400000328</v>
       </c>
       <c r="D190" s="5">
         <v>5.4343481334284682</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>100.09471275</v>
       </c>
       <c r="C191" s="5">
         <v>0.125296720999998</v>
       </c>
       <c r="D191" s="5">
         <v>1.5144319367425441</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>99.988538808000001</v>
       </c>
       <c r="C192" s="5">
         <v>-0.10617394199999808</v>
       </c>
       <c r="D192" s="5">
         <v>-1.2654818725846395</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>100.26159345000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.27305464200000529</v>
       </c>
       <c r="D193" s="5">
         <v>3.3267022144742642</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>102.1508044</v>
       </c>
       <c r="C194" s="5">
         <v>1.8892109499999918</v>
       </c>
       <c r="D194" s="5">
         <v>25.108339568315952</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>103.14820012</v>
       </c>
       <c r="C195" s="5">
         <v>0.9973957200000001</v>
       </c>
       <c r="D195" s="5">
         <v>12.366889586102769</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>103.5401047</v>
       </c>
       <c r="C196" s="5">
         <v>0.39190458000000206</v>
       </c>
       <c r="D196" s="5">
         <v>4.6558110259017571</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>104.34398466</v>
       </c>
       <c r="C197" s="5">
         <v>0.80387996000000328</v>
       </c>
       <c r="D197" s="5">
         <v>9.7250560634586147</v>
       </c>
       <c r="E197" s="5">
         <v>12.274452799228385</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>104.46044849</v>
       </c>
       <c r="C198" s="5">
         <v>0.11646383000000071</v>
       </c>
       <c r="D198" s="5">
         <v>1.3476362811732256</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>104.82150952000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.36106103000000189</v>
       </c>
       <c r="D199" s="5">
         <v>4.2274907294933994</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>105.63903200999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.81752248999998756</v>
       </c>
       <c r="D200" s="5">
         <v>9.7711062295655395</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>106.64718266</v>
       </c>
       <c r="C201" s="5">
         <v>1.0081506500000046</v>
       </c>
       <c r="D201" s="5">
         <v>12.072662034117032</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>107.16216970000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.51498704000000828</v>
       </c>
       <c r="D202" s="5">
         <v>5.9510667011010376</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>107.15657478999999</v>
       </c>
       <c r="C203" s="5">
         <v>-5.5949100000134422E-3</v>
       </c>
       <c r="D203" s="5">
         <v>-6.263371146637553E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>108.82113658</v>
       </c>
       <c r="C204" s="5">
         <v>1.6645617900000076</v>
       </c>
       <c r="D204" s="5">
         <v>20.3187228144754</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>108.77471882</v>
       </c>
       <c r="C205" s="5">
         <v>-4.6417759999997088E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-0.51066201296676716</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>108.74538395</v>
       </c>
       <c r="C206" s="5">
         <v>-2.9334869999999569E-2</v>
       </c>
       <c r="D206" s="5">
         <v>-0.32314197278922041</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>107.38360719000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.3617767599999979</v>
       </c>
       <c r="D207" s="5">
         <v>-14.034164075587718</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>107.01254959000001</v>
       </c>
       <c r="C208" s="5">
         <v>-0.37105760000000032</v>
       </c>
       <c r="D208" s="5">
         <v>-4.0686241038376032</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>107.28957642</v>
       </c>
       <c r="C209" s="5">
         <v>0.27702682999999695</v>
       </c>
       <c r="D209" s="5">
         <v>3.1510926321067112</v>
       </c>
       <c r="E209" s="5">
         <v>2.8229626936311369</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>106.99295435000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.29662206999999796</v>
       </c>
       <c r="D210" s="5">
         <v>-3.2676390654531762</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>107.22420773</v>
       </c>
       <c r="C211" s="5">
         <v>0.23125337999999829</v>
       </c>
       <c r="D211" s="5">
         <v>2.6247224294349669</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>107.18746165</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6746080000000347E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.41046959456615406</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>107.9270911</v>
       </c>
       <c r="C213" s="5">
         <v>0.73962944999999536</v>
       </c>
       <c r="D213" s="5">
         <v>8.6020009223843665</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>108.69630597</v>
       </c>
       <c r="C214" s="5">
         <v>0.769214869999999</v>
       </c>
       <c r="D214" s="5">
         <v>8.8959569548662909</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>109.00802543</v>
       </c>
       <c r="C215" s="5">
         <v>0.31171946000000617</v>
       </c>
       <c r="D215" s="5">
         <v>3.4961646807765367</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>109.50400164</v>
       </c>
       <c r="C216" s="5">
         <v>0.49597620999999492</v>
       </c>
       <c r="D216" s="5">
         <v>5.5986109329174472</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>109.51750638</v>
       </c>
       <c r="C217" s="5">
         <v>1.3504740000001902E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.14809216578548501</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>109.39342920999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.12407717000000673</v>
       </c>
       <c r="D218" s="5">
         <v>-1.3510928576166314</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>110.61686072000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.2234315100000117</v>
       </c>
       <c r="D219" s="5">
         <v>14.277599883802083</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>111.05868885</v>
       </c>
       <c r="C220" s="5">
         <v>0.44182812999999044</v>
       </c>
       <c r="D220" s="5">
         <v>4.899774217350461</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>110.46843292</v>
       </c>
       <c r="C221" s="5">
         <v>-0.59025592999999787</v>
       </c>
       <c r="D221" s="5">
         <v>-6.194605128048436</v>
       </c>
       <c r="E221" s="5">
         <v>2.962875431212364</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>112.20587442999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.7374415099999965</v>
       </c>
       <c r="D222" s="5">
         <v>20.594865086849289</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>112.73821864999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.53234421999999881</v>
       </c>
       <c r="D223" s="5">
         <v>5.8441562544931047</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>112.26451466</v>
       </c>
       <c r="C224" s="5">
         <v>-0.47370398999998997</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9272584099599452</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>112.59555476</v>
       </c>
       <c r="C225" s="5">
         <v>0.33104009999999562</v>
       </c>
       <c r="D225" s="5">
         <v>3.5964569110447098</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>112.1347537</v>
       </c>
       <c r="C226" s="5">
         <v>-0.46080105999999432</v>
       </c>
       <c r="D226" s="5">
         <v>-4.8019919151429118</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>111.49252706</v>
       </c>
       <c r="C227" s="5">
         <v>-0.64222664000000407</v>
       </c>
       <c r="D227" s="5">
         <v>-6.6603198457428681</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>110.54607267999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.94645438000000581</v>
       </c>
       <c r="D228" s="5">
         <v>-9.724332481336539</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>109.97335447</v>
       </c>
       <c r="C229" s="5">
         <v>-0.57271820999999079</v>
       </c>
       <c r="D229" s="5">
         <v>-6.0428467735464171</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>109.94552988</v>
       </c>
       <c r="C230" s="5">
         <v>-2.7824590000008698E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.30319238329280518</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>109.04650508</v>
       </c>
       <c r="C231" s="5">
         <v>-0.8990247999999923</v>
       </c>
       <c r="D231" s="5">
         <v>-9.3829139243428514</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>108.51196100999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.5345440700000097</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7263479162883435</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>107.29689264</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2150683699999973</v>
       </c>
       <c r="D233" s="5">
         <v>-12.639644406454787</v>
       </c>
       <c r="E233" s="5">
         <v>-2.8709923696453643</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>105.92635699</v>
       </c>
       <c r="C234" s="5">
         <v>-1.3705356499999937</v>
       </c>
       <c r="D234" s="5">
         <v>-14.295683023209261</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>104.3851367</v>
       </c>
       <c r="C235" s="5">
         <v>-1.5412202899999983</v>
       </c>
       <c r="D235" s="5">
         <v>-16.128282659082561</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>103.96278913</v>
       </c>
       <c r="C236" s="5">
         <v>-0.42234756999999945</v>
       </c>
       <c r="D236" s="5">
         <v>-4.7486595383047998</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>102.81077342</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1520157100000006</v>
       </c>
       <c r="D237" s="5">
         <v>-12.516037177732597</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>102.54196582</v>
       </c>
       <c r="C238" s="5">
         <v>-0.26880760000000237</v>
       </c>
       <c r="D238" s="5">
         <v>-3.0927760168419915</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>102.91990015</v>
       </c>
       <c r="C239" s="5">
         <v>0.37793433000000221</v>
       </c>
       <c r="D239" s="5">
         <v>4.5135516468880033</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>102.08601573</v>
       </c>
       <c r="C240" s="5">
         <v>-0.83388442000000396</v>
       </c>
       <c r="D240" s="5">
         <v>-9.3009419531770767</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>102.50387567</v>
       </c>
       <c r="C241" s="5">
         <v>0.4178599399999996</v>
       </c>
       <c r="D241" s="5">
         <v>5.0239589615714619</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>101.31557273</v>
       </c>
       <c r="C242" s="5">
         <v>-1.1883029399999998</v>
       </c>
       <c r="D242" s="5">
         <v>-13.057723162304901</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>103.21426294</v>
       </c>
       <c r="C243" s="5">
         <v>1.898690209999998</v>
       </c>
       <c r="D243" s="5">
         <v>24.957446354448454</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>104.38444963000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.1701866900000084</v>
       </c>
       <c r="D244" s="5">
         <v>14.486184465176532</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>105.18536553</v>
       </c>
       <c r="C245" s="5">
         <v>0.80091589999999258</v>
       </c>
       <c r="D245" s="5">
         <v>9.60596178999198</v>
       </c>
       <c r="E245" s="5">
         <v>-1.967929413468239</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>106.04499226999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.85962673999999595</v>
       </c>
       <c r="D246" s="5">
         <v>10.260036351461466</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>105.7534404</v>
       </c>
       <c r="C247" s="5">
         <v>-0.29155186999999216</v>
       </c>
       <c r="D247" s="5">
         <v>-3.2497533220357422</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>105.61543584</v>
       </c>
       <c r="C248" s="5">
         <v>-0.13800455999999883</v>
       </c>
       <c r="D248" s="5">
         <v>-1.5547676267103849</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>104.62302556</v>
       </c>
       <c r="C249" s="5">
         <v>-0.99241028000000142</v>
       </c>
       <c r="D249" s="5">
         <v>-10.710877612561532</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>104.44406336</v>
       </c>
       <c r="C250" s="5">
         <v>-0.17896220000000085</v>
       </c>
       <c r="D250" s="5">
         <v>-2.0334501482783485</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>104.41597874</v>
       </c>
       <c r="C251" s="5">
         <v>-2.8084620000001337E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.32219874788700364</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>104.30763013000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.10834860999999307</v>
       </c>
       <c r="D252" s="5">
         <v>-1.2381137487651572</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>103.92908262</v>
       </c>
       <c r="C253" s="5">
         <v>-0.37854751000000419</v>
       </c>
       <c r="D253" s="5">
         <v>-4.2690904021544291</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>102.8387936</v>
       </c>
       <c r="C254" s="5">
         <v>-1.0902890200000002</v>
       </c>
       <c r="D254" s="5">
         <v>-11.887290926189442</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>104.53500210999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.6962085099999911</v>
       </c>
       <c r="D255" s="5">
         <v>21.690621319059922</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>104.0936938</v>
       </c>
       <c r="C256" s="5">
         <v>-0.4413083099999966</v>
       </c>
       <c r="D256" s="5">
         <v>-4.9499716669620497</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>103.62599673</v>
       </c>
       <c r="C257" s="5">
         <v>-0.46769706999999983</v>
       </c>
       <c r="D257" s="5">
         <v>-5.2603858799204257</v>
       </c>
       <c r="E257" s="5">
         <v>-1.4824959652350644</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>105.20790667</v>
       </c>
       <c r="C258" s="5">
         <v>1.5819099400000027</v>
       </c>
       <c r="D258" s="5">
         <v>19.937751759240019</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>105.22039141</v>
       </c>
       <c r="C259" s="5">
         <v>1.248474000000499E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.14249375779153972</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>105.79142973</v>
       </c>
       <c r="C260" s="5">
         <v>0.57103831999999954</v>
       </c>
       <c r="D260" s="5">
         <v>6.7104329423978148</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>106.26244718</v>
       </c>
       <c r="C261" s="5">
         <v>0.47101744999999084</v>
       </c>
       <c r="D261" s="5">
         <v>5.4755799070386857</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>106.04849975</v>
       </c>
       <c r="C262" s="5">
         <v>-0.21394742999999039</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3894885503416341</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>105.8087307</v>
       </c>
       <c r="C263" s="5">
         <v>-0.2397690500000067</v>
       </c>
       <c r="D263" s="5">
         <v>-2.6796400657341346</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>106.39696117</v>
       </c>
       <c r="C264" s="5">
         <v>0.58823046999999917</v>
       </c>
       <c r="D264" s="5">
         <v>6.8790623721730393</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>107.13687727999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.7399161099999958</v>
       </c>
       <c r="D265" s="5">
         <v>8.6718639754398872</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>107.37899201</v>
       </c>
       <c r="C266" s="5">
         <v>0.24211473000001149</v>
       </c>
       <c r="D266" s="5">
         <v>2.7457976200199852</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>107.22338168</v>
       </c>
       <c r="C267" s="5">
         <v>-0.1556103300000018</v>
       </c>
       <c r="D267" s="5">
         <v>-1.7252091962475014</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>107.04838235</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17499933000000567</v>
       </c>
       <c r="D268" s="5">
         <v>-1.9410350781191021</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>107.57686562000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.5284832700000095</v>
       </c>
       <c r="D269" s="5">
         <v>6.0877724907976605</v>
       </c>
       <c r="E269" s="5">
         <v>3.8126232940312255</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>107.64368743999999</v>
       </c>
       <c r="C270" s="5">
         <v>6.6821819999987042E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.74793679332447738</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>107.96457152000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.32088408000001323</v>
       </c>
       <c r="D271" s="5">
         <v>3.6364165113659919</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>108.24181507999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.27724355999998807</v>
       </c>
       <c r="D272" s="5">
         <v>3.1253910995700851</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>108.8312737</v>
       </c>
       <c r="C273" s="5">
         <v>0.58945862000000204</v>
       </c>
       <c r="D273" s="5">
         <v>6.7342366870396964</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>109.76165835</v>
       </c>
       <c r="C274" s="5">
         <v>0.9303846500000077</v>
       </c>
       <c r="D274" s="5">
         <v>10.755009041684271</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>110.05697479</v>
       </c>
       <c r="C275" s="5">
         <v>0.29531643999999346</v>
       </c>
       <c r="D275" s="5">
         <v>3.2768374756954266</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>110.91133929</v>
       </c>
       <c r="C276" s="5">
         <v>0.85436450000000264</v>
       </c>
       <c r="D276" s="5">
         <v>9.7237252757335533</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>112.62141738</v>
       </c>
       <c r="C277" s="5">
         <v>1.7100780899999961</v>
       </c>
       <c r="D277" s="5">
         <v>20.15461898571953</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>112.00989970000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.61151767999999151</v>
       </c>
       <c r="D278" s="5">
         <v>-6.3247125067348753</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>112.06288343999999</v>
       </c>
       <c r="C279" s="5">
         <v>5.2983739999987733E-2</v>
       </c>
       <c r="D279" s="5">
         <v>0.56911186824910587</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>112.60512119000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.5422377500000124</v>
       </c>
       <c r="D280" s="5">
         <v>5.9634751757607463</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>113.59986764999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.99474645999998756</v>
       </c>
       <c r="D281" s="5">
         <v>11.131249375357255</v>
       </c>
       <c r="E281" s="5">
         <v>5.5987892892096269</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>112.98984778000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.61001986999998792</v>
       </c>
       <c r="D282" s="5">
         <v>-6.2569287509965825</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>113.61981636</v>
       </c>
       <c r="C283" s="5">
         <v>0.62996857999999634</v>
       </c>
       <c r="D283" s="5">
         <v>6.8995589374661881</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>113.98314070000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.36332434000000546</v>
       </c>
       <c r="D284" s="5">
         <v>3.9054760758368667</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>113.52424077000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.45889993000000118</v>
       </c>
       <c r="D285" s="5">
         <v>-4.7256837771866405</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>113.71600101999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.19176024999998731</v>
       </c>
       <c r="D286" s="5">
         <v>2.0459261221550396</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>114.76526570999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.0492646900000011</v>
       </c>
       <c r="D287" s="5">
         <v>11.652037705155394</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>115.35373258</v>
       </c>
       <c r="C288" s="5">
         <v>0.58846687000000486</v>
       </c>
       <c r="D288" s="5">
         <v>6.3296107335437224</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>115.53598202000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.18224944000000676</v>
       </c>
       <c r="D289" s="5">
         <v>1.9124632165998801</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>116.16684339</v>
       </c>
       <c r="C290" s="5">
         <v>0.63086136999999098</v>
       </c>
       <c r="D290" s="5">
         <v>6.7527668585964262</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>116.17947728</v>
       </c>
       <c r="C291" s="5">
         <v>1.2633890000003589E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.13058579673426163</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>116.93606447000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.75658719000000474</v>
       </c>
       <c r="D292" s="5">
         <v>8.1007390135358079</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>116.93640634</v>
       </c>
       <c r="C293" s="5">
         <v>3.4186999999974432E-4</v>
       </c>
       <c r="D293" s="5">
         <v>3.5083325103935081E-3</v>
       </c>
       <c r="E293" s="5">
         <v>2.9370973391270594</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>116.98026234</v>
       </c>
       <c r="C294" s="5">
         <v>4.3855999999991013E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.45097923797949857</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>117.91852925000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.93826691000001006</v>
       </c>
       <c r="D295" s="5">
         <v>10.061025107230105</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>118.40322736</v>
       </c>
       <c r="C296" s="5">
         <v>0.48469810999999652</v>
       </c>
       <c r="D296" s="5">
         <v>5.0455932285091265</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>120.34644624000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.9432188800000034</v>
       </c>
       <c r="D297" s="5">
         <v>21.572895612862752</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>121.33183594</v>
       </c>
       <c r="C298" s="5">
         <v>0.98538969999999892</v>
       </c>
       <c r="D298" s="5">
         <v>10.280312057536523</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>121.59136663</v>
       </c>
       <c r="C299" s="5">
         <v>0.25953068999999118</v>
       </c>
       <c r="D299" s="5">
         <v>2.597232630523294</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>121.93705531000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.34568868000000919</v>
       </c>
       <c r="D300" s="5">
         <v>3.4654993221402419</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>122.69238463000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.7553293200000013</v>
       </c>
       <c r="D301" s="5">
         <v>7.6918540687488601</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>121.93324835</v>
       </c>
       <c r="C302" s="5">
         <v>-0.75913628000000699</v>
       </c>
       <c r="D302" s="5">
         <v>-7.1772489579954861</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>123.06278979</v>
       </c>
       <c r="C303" s="5">
         <v>1.129541439999997</v>
       </c>
       <c r="D303" s="5">
         <v>11.700559689216504</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>123.41781199</v>
       </c>
       <c r="C304" s="5">
         <v>0.35502220000000762</v>
       </c>
       <c r="D304" s="5">
         <v>3.5173246120937751</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>122.47411314</v>
       </c>
       <c r="C305" s="5">
         <v>-0.94369885000000409</v>
       </c>
       <c r="D305" s="5">
         <v>-8.7994354508809103</v>
       </c>
       <c r="E305" s="5">
         <v>4.7356567328559418</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>124.52578205</v>
       </c>
       <c r="C306" s="5">
         <v>2.0516689100000036</v>
       </c>
       <c r="D306" s="5">
         <v>22.061778813035971</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>125.14202946</v>
       </c>
       <c r="C307" s="5">
         <v>0.61624740999999972</v>
       </c>
       <c r="D307" s="5">
         <v>6.1028356000420114</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>125.33867835</v>
       </c>
       <c r="C308" s="5">
         <v>0.19664888999999164</v>
       </c>
       <c r="D308" s="5">
         <v>1.9020699119095763</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>124.88368637000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.45499197999998842</v>
       </c>
       <c r="D309" s="5">
         <v>-4.270191918764688</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>125.26779225999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.38410588999998652</v>
       </c>
       <c r="D310" s="5">
         <v>3.7539313919889183</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>124.59390585</v>
       </c>
       <c r="C311" s="5">
         <v>-0.67388640999999438</v>
       </c>
       <c r="D311" s="5">
         <v>-6.2678613940782224</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>124.98774105</v>
       </c>
       <c r="C312" s="5">
         <v>0.39383519999999805</v>
       </c>
       <c r="D312" s="5">
         <v>3.859785314708164</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>124.41731534</v>
       </c>
       <c r="C313" s="5">
         <v>-0.57042570999999498</v>
       </c>
       <c r="D313" s="5">
         <v>-5.3412241111862375</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>124.81496959</v>
       </c>
       <c r="C314" s="5">
         <v>0.39765425000000221</v>
       </c>
       <c r="D314" s="5">
         <v>3.9035034613143171</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>125.84429249999999</v>
       </c>
       <c r="C315" s="5">
         <v>1.0293229099999905</v>
       </c>
       <c r="D315" s="5">
         <v>10.357582635547914</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>126.17843909</v>
       </c>
       <c r="C316" s="5">
         <v>0.33414659000000313</v>
       </c>
       <c r="D316" s="5">
         <v>3.2332322385410173</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>126.67809939999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.49966030999999589</v>
       </c>
       <c r="D317" s="5">
         <v>4.8568143264435149</v>
       </c>
       <c r="E317" s="5">
         <v>3.4325508895046486</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>128.72075163</v>
       </c>
       <c r="C318" s="5">
         <v>2.0426522300000016</v>
       </c>
       <c r="D318" s="5">
         <v>21.16141542268446</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>128.37286399000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.34788763999998196</v>
       </c>
       <c r="D319" s="5">
         <v>-3.1954077103623524</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>128.77161290000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.39874890999999479</v>
       </c>
       <c r="D320" s="5">
         <v>3.7917560740090339</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>129.80654225000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.0349293499999987</v>
       </c>
       <c r="D321" s="5">
         <v>10.082263997594199</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>129.58809170000001</v>
       </c>
       <c r="C322" s="5">
         <v>-0.21845055000000002</v>
       </c>
       <c r="D322" s="5">
         <v>-2.0008842697457951</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>129.00332577</v>
       </c>
       <c r="C323" s="5">
         <v>-0.58476593000000321</v>
       </c>
       <c r="D323" s="5">
         <v>-5.2826046533135944</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>130.93878056</v>
       </c>
       <c r="C324" s="5">
         <v>1.9354547899999943</v>
       </c>
       <c r="D324" s="5">
         <v>19.566253903403098</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>131.83550971</v>
       </c>
       <c r="C325" s="5">
         <v>0.89672914999999875</v>
       </c>
       <c r="D325" s="5">
         <v>8.5348792822753428</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>132.99760950000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.1620997900000134</v>
       </c>
       <c r="D326" s="5">
         <v>11.10591717257905</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>133.06032006999999</v>
       </c>
       <c r="C327" s="5">
         <v>6.2710569999978816E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.56728949640683091</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>133.34098076000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.28066069000001903</v>
       </c>
       <c r="D328" s="5">
         <v>2.5607000310528871</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>133.62578594999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.28480518999998594</v>
       </c>
       <c r="D329" s="5">
         <v>2.5934252280807923</v>
       </c>
       <c r="E329" s="5">
         <v>5.484520673192228</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>134.02665719999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.40087124999999446</v>
       </c>
       <c r="D330" s="5">
         <v>3.6599413410275838</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>133.84999497999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.17666221999999721</v>
       </c>
       <c r="D331" s="5">
         <v>-1.5703183266576715</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>134.13596670000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.28597172000002047</v>
       </c>
       <c r="D332" s="5">
         <v>2.5941532255845168</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>133.07504313999999</v>
       </c>
       <c r="C333" s="5">
         <v>-1.0609235600000204</v>
       </c>
       <c r="D333" s="5">
         <v>-9.0889936082750857</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>134.34086945999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.2658263200000022</v>
       </c>
       <c r="D334" s="5">
         <v>12.031066241347821</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>135.44558463000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.10471517000002</v>
       </c>
       <c r="D335" s="5">
         <v>10.326633987755041</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>135.40760029</v>
       </c>
       <c r="C336" s="5">
         <v>-3.7984340000008388E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.3360092429294248</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>135.41016521</v>
       </c>
       <c r="C337" s="5">
         <v>2.5649199999975281E-3</v>
       </c>
       <c r="D337" s="5">
         <v>2.2733027366572678E-2</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>138.55646489</v>
       </c>
       <c r="C338" s="5">
         <v>3.1462996799999985</v>
       </c>
       <c r="D338" s="5">
         <v>31.736559174748734</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>138.71674150999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.16027661999999054</v>
       </c>
       <c r="D339" s="5">
         <v>1.3969779430579088</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>138.13025049999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.58649101000000314</v>
       </c>
       <c r="D340" s="5">
         <v>-4.9572376958145981</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>137.78966015</v>
       </c>
       <c r="C341" s="5">
         <v>-0.34059034999998516</v>
       </c>
       <c r="D341" s="5">
         <v>-2.9190640162456982</v>
       </c>
       <c r="E341" s="5">
         <v>3.1160708768875223</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>137.15642428999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.63323586000001342</v>
       </c>
       <c r="D342" s="5">
         <v>-5.3775246608047116</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>138.28311642</v>
       </c>
       <c r="C343" s="5">
         <v>1.1266921300000092</v>
       </c>
       <c r="D343" s="5">
         <v>10.315375799610171</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>139.52647694999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.2433605299999897</v>
       </c>
       <c r="D344" s="5">
         <v>11.339595551793135</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>139.91943763</v>
       </c>
       <c r="C345" s="5">
         <v>0.39296068000001583</v>
       </c>
       <c r="D345" s="5">
         <v>3.4325115387473959</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>140.01484377</v>
       </c>
       <c r="C346" s="5">
         <v>9.5406139999994366E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.82131335224642221</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>140.8381042</v>
       </c>
       <c r="C347" s="5">
         <v>0.82326043000000482</v>
       </c>
       <c r="D347" s="5">
         <v>7.2884778565056596</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>140.92828427000001</v>
       </c>
       <c r="C348" s="5">
         <v>9.0180070000002388E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.77108396503831056</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>141.83423679000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.90595251999999959</v>
       </c>
       <c r="D349" s="5">
         <v>7.9928337338050826</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>141.70713062999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.12710616000001096</v>
       </c>
       <c r="D350" s="5">
         <v>-1.0701072428127789</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>142.03780613000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.33067550000001233</v>
       </c>
       <c r="D351" s="5">
         <v>2.8364360815306577</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>142.97455502</v>
       </c>
       <c r="C352" s="5">
         <v>0.93674888999998984</v>
       </c>
       <c r="D352" s="5">
         <v>8.2075525601132959</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>142.88253438000001</v>
       </c>
       <c r="C353" s="5">
         <v>-9.2020639999986997E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-0.76961046932059185</v>
       </c>
       <c r="E353" s="5">
         <v>3.6961222086300483</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>140.98166567999999</v>
       </c>
       <c r="C354" s="5">
         <v>-1.900868700000018</v>
       </c>
       <c r="D354" s="5">
         <v>-14.846616345329677</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>141.63167174</v>
       </c>
       <c r="C355" s="5">
         <v>0.65000606000000971</v>
       </c>
       <c r="D355" s="5">
         <v>5.6751632537756391</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>141.2497832</v>
       </c>
       <c r="C356" s="5">
         <v>-0.38188854000000561</v>
       </c>
       <c r="D356" s="5">
         <v>-3.1880645162628451</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>141.72630339</v>
       </c>
       <c r="C357" s="5">
         <v>0.47652019000000223</v>
       </c>
       <c r="D357" s="5">
         <v>4.1242862233382027</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>142.32180835</v>
       </c>
       <c r="C358" s="5">
         <v>0.59550495999999953</v>
       </c>
       <c r="D358" s="5">
         <v>5.1603258680750441</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>142.50931449000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.18750614000001065</v>
       </c>
       <c r="D359" s="5">
         <v>1.5924824665988213</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>142.69061066</v>
       </c>
       <c r="C360" s="5">
         <v>0.18129616999999598</v>
       </c>
       <c r="D360" s="5">
         <v>1.5373317892006577</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>142.63859425999999</v>
       </c>
       <c r="C361" s="5">
         <v>-5.2016400000013618E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.4365716998431135</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>142.56966202999999</v>
       </c>
       <c r="C362" s="5">
         <v>-6.8932230000001482E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.57837899709909379</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>143.12684952000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.55718749000001822</v>
       </c>
       <c r="D363" s="5">
         <v>4.7919447976532137</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>143.50249033</v>
       </c>
       <c r="C364" s="5">
         <v>0.37564080999999305</v>
       </c>
       <c r="D364" s="5">
         <v>3.1952987790908161</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>143.57430847000001</v>
       </c>
       <c r="C365" s="5">
         <v>7.181814000000486E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.60221522849286391</v>
       </c>
       <c r="E365" s="5">
         <v>0.4841558088269915</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>143.19814138999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.37616708000001609</v>
       </c>
       <c r="D366" s="5">
         <v>-3.0991077235103082</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>143.80374348000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.60560209000001919</v>
       </c>
       <c r="D367" s="5">
         <v>5.1946677299511856</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>142.29326757000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.5104759099999967</v>
       </c>
       <c r="D368" s="5">
         <v>-11.901212904358738</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>128.29726148</v>
       </c>
       <c r="C369" s="5">
         <v>-13.996006090000009</v>
       </c>
       <c r="D369" s="5">
         <v>-71.133348619318241</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>130.78720046999999</v>
       </c>
       <c r="C370" s="5">
         <v>2.4899389899999846</v>
       </c>
       <c r="D370" s="5">
         <v>25.94307349552998</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>132.95328889000001</v>
       </c>
       <c r="C371" s="5">
         <v>2.1660884200000226</v>
       </c>
       <c r="D371" s="5">
         <v>21.788447921548926</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>134.73142902999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.7781401399999766</v>
       </c>
       <c r="D372" s="5">
         <v>17.283785118855064</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>136.22390106</v>
       </c>
       <c r="C373" s="5">
         <v>1.492472030000016</v>
       </c>
       <c r="D373" s="5">
         <v>14.133402099106185</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>137.36260443</v>
       </c>
       <c r="C374" s="5">
         <v>1.1387033700000018</v>
       </c>
       <c r="D374" s="5">
         <v>10.505130547507346</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>140.48651140000001</v>
       </c>
       <c r="C375" s="5">
         <v>3.1239069700000073</v>
       </c>
       <c r="D375" s="5">
         <v>30.976487248224906</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>141.34583617000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.85932477000000063</v>
       </c>
       <c r="D376" s="5">
         <v>7.592177005044598</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>143.12675421</v>
       </c>
       <c r="C377" s="5">
         <v>1.7809180399999889</v>
       </c>
       <c r="D377" s="5">
         <v>16.21271260606234</v>
       </c>
       <c r="E377" s="5">
         <v>-0.31172308247162661</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>142.69265568</v>
       </c>
       <c r="C378" s="5">
         <v>-0.43409852999999998</v>
       </c>
       <c r="D378" s="5">
         <v>-3.5794558041436275</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>143.10927545999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.41661977999999067</v>
       </c>
       <c r="D379" s="5">
         <v>3.560454146929537</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>145.45651176000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.34723630000002</v>
       </c>
       <c r="D380" s="5">
         <v>21.55830209863112</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>146.20639926000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.74988749999999982</v>
       </c>
       <c r="D381" s="5">
         <v>6.3649542267438797</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>147.65921105000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.4528117899999984</v>
       </c>
       <c r="D382" s="5">
         <v>12.597810415022813</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>147.86834053000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.20912948000000142</v>
       </c>
       <c r="D383" s="5">
         <v>1.7128595272279945</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>149.25696868</v>
       </c>
       <c r="C384" s="5">
         <v>1.3886281499999882</v>
       </c>
       <c r="D384" s="5">
         <v>11.869840165269441</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>149.58614682999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.32917814999998996</v>
       </c>
       <c r="D385" s="5">
         <v>2.6788744382354679</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>150.94110945</v>
       </c>
       <c r="C386" s="5">
         <v>1.3549626200000091</v>
       </c>
       <c r="D386" s="5">
         <v>11.427900896852705</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>155.05408986</v>
       </c>
       <c r="C387" s="5">
         <v>4.1129804100000058</v>
       </c>
       <c r="D387" s="5">
         <v>38.072840466316983</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>155.07397581999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.9885959999982106E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.15401071923735188</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>154.9843261</v>
       </c>
       <c r="C389" s="5">
         <v>-8.9649719999982835E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-0.69152971197704582</v>
       </c>
       <c r="E389" s="5">
         <v>8.2846648451219806</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>156.50344301000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.5191169100000081</v>
       </c>
       <c r="D390" s="5">
         <v>12.417365759591625</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>160.87966491</v>
       </c>
       <c r="C391" s="5">
         <v>4.3762218999999902</v>
       </c>
       <c r="D391" s="5">
         <v>39.228159072299462</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>159.94012726</v>
       </c>
       <c r="C392" s="5">
         <v>-0.93953765000000544</v>
       </c>
       <c r="D392" s="5">
         <v>-6.7872307297126007</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>159.35812207000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.58200518999998962</v>
       </c>
       <c r="D393" s="5">
         <v>-4.2803301533185234</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>158.83856833999999</v>
       </c>
       <c r="C394" s="5">
         <v>-0.51955373000001259</v>
       </c>
       <c r="D394" s="5">
         <v>-3.8429504887987687</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>159.12546940999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.28690106999999898</v>
       </c>
       <c r="D395" s="5">
         <v>2.1891545001749835</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>159.39730012000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.27183071000001746</v>
       </c>
       <c r="D396" s="5">
         <v>2.0693052227391151</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>159.99599437000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.5986942499999941</v>
       </c>
       <c r="D397" s="5">
         <v>4.6014696194075055</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>160.10694656999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.11095219999998562</v>
       </c>
       <c r="D398" s="5">
         <v>0.83534361305621641</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>160.02901990000001</v>
       </c>
       <c r="C399" s="5">
         <v>-7.7926669999982323E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.58249867140748313</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>159.36722241000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.66179748999999788</v>
       </c>
       <c r="D400" s="5">
         <v>-4.8512479618500359</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>160.08382774</v>
       </c>
       <c r="C401" s="5">
         <v>0.71660532999999305</v>
       </c>
       <c r="D401" s="5">
         <v>5.5313466057363536</v>
       </c>
       <c r="E401" s="5">
         <v>3.2903337829850443</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>160.14171841999999</v>
       </c>
       <c r="C402" s="5">
         <v>5.789067999998565E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.43481689361140052</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>160.70534599999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.56362758000000213</v>
       </c>
       <c r="D403" s="5">
         <v>4.306188707019909</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>161.19355829</v>
       </c>
       <c r="C404" s="5">
         <v>0.48821229000000699</v>
       </c>
       <c r="D404" s="5">
         <v>3.7070539671297809</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>160.49051795</v>
       </c>
       <c r="C405" s="5">
         <v>-0.70304034000000115</v>
       </c>
       <c r="D405" s="5">
         <v>-5.1100197317777596</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>159.83242501999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.65809293000000935</v>
       </c>
       <c r="D406" s="5">
         <v>-4.8111410091466356</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>159.66636854000001</v>
       </c>
       <c r="C407" s="5">
         <v>-0.16605647999998041</v>
       </c>
       <c r="D407" s="5">
         <v>-1.2396299367506969</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>160.09888014000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.432511599999998</v>
       </c>
       <c r="D408" s="5">
         <v>3.2994849318247255</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>159.56114009000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.53774004999999647</v>
       </c>
       <c r="D409" s="5">
         <v>-3.9569287244142104</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>159.26639101999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.29474907000002304</v>
       </c>
       <c r="D410" s="5">
         <v>-2.1943148928409317</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>159.39228021</v>
       </c>
       <c r="C411" s="5">
         <v>0.12588919000000942</v>
       </c>
       <c r="D411" s="5">
         <v>0.95265237901804856</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>159.74799937</v>
       </c>
       <c r="C412" s="5">
         <v>0.3557191600000067</v>
       </c>
       <c r="D412" s="5">
         <v>2.7111832577467077</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>158.93693826000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.81106110999999714</v>
       </c>
       <c r="D413" s="5">
         <v>-5.9252709926569169</v>
       </c>
       <c r="E413" s="5">
         <v>-0.71643057027767076</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>158.54307689000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.39386136999999621</v>
       </c>
       <c r="D414" s="5">
         <v>-2.9335205844221779</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>157.98502206000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.55805483000000322</v>
       </c>
       <c r="D415" s="5">
         <v>-4.143052990972695</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>157.28789042</v>
       </c>
       <c r="C416" s="5">
         <v>-0.69713164000000916</v>
       </c>
       <c r="D416" s="5">
         <v>-5.168532853961838</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>157.40836758</v>
       </c>
       <c r="C417" s="5">
         <v>0.12047716000000719</v>
       </c>
       <c r="D417" s="5">
         <v>0.92304122437687486</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>158.13314348</v>
       </c>
       <c r="C418" s="5">
         <v>0.72477589999999736</v>
       </c>
       <c r="D418" s="5">
         <v>5.667411839732206</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>157.75677060000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.37637287999999103</v>
       </c>
       <c r="D419" s="5">
         <v>-2.8190282303033221</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>156.86105939000001</v>
       </c>
       <c r="C420" s="5">
         <v>-0.89571121000000176</v>
       </c>
       <c r="D420" s="5">
         <v>-6.6045676222476368</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>156.96698825999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.10592886999998541</v>
       </c>
       <c r="D421" s="5">
         <v>0.81338118196603304</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>155.93577533999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.0312129200000015</v>
       </c>
       <c r="D422" s="5">
         <v>-7.6048314626331663</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>155.63975920999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.29601612999999816</v>
       </c>
       <c r="D423" s="5">
         <v>-2.2543509448421983</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>155.98518984</v>
       </c>
       <c r="C424" s="5">
         <v>0.34543063000000984</v>
       </c>
       <c r="D424" s="5">
         <v>2.6960611873142248</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>155.88103353</v>
       </c>
       <c r="C425" s="5">
         <v>-0.10415631000000758</v>
       </c>
       <c r="D425" s="5">
         <v>-0.79834227935117186</v>
       </c>
       <c r="E425" s="5">
         <v>-1.9227152375371315</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>155.86878278</v>
       </c>
       <c r="C426" s="5">
         <v>-1.2250749999992649E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-9.4267704737116542E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>155.66167874999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.20710403000001065</v>
       </c>
       <c r="D427" s="5">
         <v>-1.5828484640039053</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>154.31565341000001</v>
       </c>
       <c r="C428" s="5">
         <v>-1.3460253399999829</v>
       </c>
       <c r="D428" s="5">
         <v>-9.8969966982335951</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>155.67189675</v>
       </c>
       <c r="C429" s="5">
         <v>1.3562433399999918</v>
       </c>
       <c r="D429" s="5">
         <v>11.071546574607073</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>155.73204392</v>
       </c>
       <c r="C430" s="5">
         <v>6.0147169999993366E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.46463222705821483</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>154.79103914999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.94100477000000637</v>
       </c>
       <c r="D431" s="5">
         <v>-7.0147664090506545</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>153.73206994</v>
       </c>
       <c r="C432" s="5">
         <v>-1.0589692099999866</v>
       </c>
       <c r="D432" s="5">
         <v>-7.9075751144861535</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>154.35097927999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.61890933999998765</v>
       </c>
       <c r="D433" s="5">
         <v>4.9394956646472865</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>154.68719304999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.33621377000000052</v>
       </c>
       <c r="D434" s="5">
         <v>2.6454340387084496</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>154.78723486999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.10004182000000128</v>
       </c>
       <c r="D435" s="5">
         <v>0.77885006503859433</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>154.05479224999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.73244262000000049</v>
       </c>
       <c r="D436" s="5">
         <v>-5.5328425892751891</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>153.67707969</v>
       </c>
       <c r="C437" s="5">
         <v>-0.37771255999999198</v>
       </c>
       <c r="D437" s="5">
         <v>-2.9028154695433628</v>
       </c>
       <c r="E437" s="5">
         <v>-1.4138691475738985</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>154.87165662000001</v>
       </c>
       <c r="C438" s="5">
         <v>1.1945769300000109</v>
       </c>
       <c r="D438" s="5">
         <v>9.7372664999476388</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>155.37399295</v>
       </c>
       <c r="C439" s="5">
         <v>0.50233632999999145</v>
       </c>
       <c r="D439" s="5">
         <v>3.9624713229838404</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>156.55297775</v>
       </c>
       <c r="C440" s="5">
         <v>1.1789847999999949</v>
       </c>
       <c r="D440" s="5">
         <v>9.495449280779745</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>156.99944298</v>
       </c>
       <c r="C441" s="5">
         <v>0.44646523000000116</v>
       </c>
       <c r="D441" s="5">
         <v>3.4764086797326677</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>157.31413737</v>
       </c>
       <c r="C442" s="5">
         <v>0.31469438999999966</v>
       </c>
       <c r="D442" s="5">
         <v>2.4320110279576701</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>158.04187672</v>
+        <v>158.51418738000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.72773935000000733</v>
+        <v>1.2000500100000124</v>
       </c>
       <c r="D443" s="5">
-        <v>5.6946732365146913</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>9.5480434877955425</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>159.74388873000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.2297013499999991</v>
+      </c>
+      <c r="D444" s="5">
+        <v>9.7168590410275701</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0EB80C3-F109-45F5-904B-D22BA42D4291}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>