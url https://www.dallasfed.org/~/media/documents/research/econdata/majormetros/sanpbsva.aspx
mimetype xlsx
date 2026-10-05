--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9189CCD4-B61C-4636-9D90-83105AFD0BD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9FE6C971-7C3E-4D33-B473-F5346D1D48D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B32FACBE-6784-4584-92F5-E987482AC4A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25743F13-3835-4124-8172-5CDF091ADBA4}"/>
   </bookViews>
   <sheets>
     <sheet name="sanpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAEAFF67-FFD3-41DA-B660-11B852B06B0B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96266BDD-D4E7-4ED9-B53F-2CB40E295E78}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -1051,6229 +1051,6238 @@
         <v>0.23671875200000159</v>
       </c>
       <c r="D9" s="5">
         <v>6.5707867451676449</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.569456590999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.81461878399999677</v>
       </c>
       <c r="D10" s="5">
         <v>24.167045030634537</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.346084798</v>
+        <v>46.346084797000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.77662820700000168</v>
+        <v>0.77662820600000515</v>
       </c>
       <c r="D11" s="5">
-        <v>22.48148023987946</v>
+        <v>22.48148020816647</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>47.212002265000002</v>
+        <v>47.212002265999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.86591746700000272</v>
+        <v>0.86591746899999578</v>
       </c>
       <c r="D12" s="5">
-        <v>24.874110733898025</v>
+        <v>24.874110797969863</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>48.022190621999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.81018835699999414</v>
+        <v>0.81018835599999761</v>
       </c>
       <c r="D13" s="5">
-        <v>22.651983661108765</v>
+        <v>22.651983629934303</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>48.881947314999998</v>
+        <v>48.881947314000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.85975669300000135</v>
+        <v>0.85975669200000482</v>
       </c>
       <c r="D14" s="5">
-        <v>23.730957971155455</v>
+        <v>23.730957940781018</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>49.056101666000004</v>
       </c>
       <c r="C15" s="5">
-        <v>0.17415435100000565</v>
+        <v>0.17415435200000218</v>
       </c>
       <c r="D15" s="5">
-        <v>4.3600828894090338</v>
+        <v>4.3600829150282072</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>49.876029402999997</v>
       </c>
       <c r="C16" s="5">
         <v>0.81992773699999333</v>
       </c>
       <c r="D16" s="5">
         <v>22.007370914650902</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>49.918808806000001</v>
+        <v>49.918808806999998</v>
       </c>
       <c r="C17" s="5">
-        <v>4.2779403000004379E-2</v>
+        <v>4.2779404000000909E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>1.0341269860553837</v>
+        <v>1.0341270103430444</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.684538979000003</v>
+        <v>49.684538979999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.23426982699999854</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.4885096094697055</v>
+        <v>-5.4885096093625574</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>50.085738738000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.40119975900000071</v>
+        <v>0.40119975800000418</v>
       </c>
       <c r="D19" s="5">
-        <v>10.13207776927616</v>
+        <v>10.132077742676881</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>50.498151352000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.41241261399999729</v>
       </c>
       <c r="D20" s="5">
         <v>10.340958097422948</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>48.403608495</v>
+        <v>48.403608493999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.0945428570000004</v>
+        <v>-2.0945428580000041</v>
       </c>
       <c r="D21" s="5">
-        <v>-39.851179022970562</v>
+        <v>-39.851179037882481</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>48.258876741000002</v>
+        <v>48.258876739999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1447317539999986</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.5296985742193532</v>
+        <v>-3.5296985742911624</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.220279089999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-3.8597651000003452E-2</v>
+        <v>-3.8597649999999817E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.95555431073789387</v>
+        <v>-0.95555428610961668</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.109498475000002</v>
+        <v>49.109498475999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.88921938500000408</v>
+        <v>0.88921938600000061</v>
       </c>
       <c r="D24" s="5">
-        <v>24.517201575985602</v>
+        <v>24.51720160641182</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.474822500999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.36532402599999614</v>
+        <v>0.36532402499999961</v>
       </c>
       <c r="D25" s="5">
-        <v>9.3012049454268553</v>
+        <v>9.3012049187190193</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>49.339959239000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.1348632619999961</v>
       </c>
       <c r="D26" s="5">
         <v>-3.2224776957000878</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>49.600848348</v>
       </c>
       <c r="C27" s="5">
         <v>0.26088910899999718</v>
       </c>
       <c r="D27" s="5">
         <v>6.5329167409874378</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>49.520034354000003</v>
+        <v>49.520034355</v>
       </c>
       <c r="C28" s="5">
-        <v>-8.0813993999996114E-2</v>
+        <v>-8.0813992999999584E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-1.9377184449934193</v>
+        <v>-1.9377184212304499</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>49.607814922000003</v>
+        <v>49.607814922999999</v>
       </c>
       <c r="C29" s="5">
         <v>8.7780567999999448E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>2.1480144383508426</v>
+        <v>2.1480144383070998</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.62299940931807019</v>
+        <v>-0.62299940930559128</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>49.351712362000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.2561025600000022</v>
+        <v>-0.25610256099999873</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.0221434066995876</v>
+        <v>-6.0221434294324911</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>49.542839622999999</v>
+        <v>49.542839624000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.19112726099999833</v>
+        <v>0.19112726200000196</v>
       </c>
       <c r="D31" s="5">
-        <v>4.7475877071476491</v>
+        <v>4.747587732519265</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>50.056919985999997</v>
+        <v>50.056919987000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.51408036299999793</v>
       </c>
       <c r="D32" s="5">
-        <v>13.187571947292565</v>
+        <v>13.187571947011079</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>50.430186431999999</v>
+        <v>50.430186429000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37326644600000236</v>
+        <v>0.37326644200000203</v>
       </c>
       <c r="D33" s="5">
-        <v>9.3244743541629038</v>
+        <v>9.3244742499127398</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>50.953829237999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.52364280599999802</v>
+        <v>0.52364280899999471</v>
       </c>
       <c r="D34" s="5">
-        <v>13.197032906274853</v>
+        <v>13.197032987081236</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>51.350142280999997</v>
+        <v>51.35014228</v>
       </c>
       <c r="C35" s="5">
-        <v>0.39631304299999925</v>
+        <v>0.39631304200000272</v>
       </c>
       <c r="D35" s="5">
-        <v>9.7432677760840534</v>
+        <v>9.7432677504381449</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>51.609577930999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.25943565000000035</v>
+        <v>0.25943565099999688</v>
       </c>
       <c r="D36" s="5">
-        <v>6.2340829236555484</v>
+        <v>6.2340829484814009</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>51.884037386999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.27445945600000243</v>
       </c>
       <c r="D37" s="5">
         <v>6.5715972392642374</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>52.049445818999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.16540843199999955</v>
       </c>
       <c r="D38" s="5">
         <v>3.8934468248856158</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.657202157999997</v>
+        <v>52.657202159999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.60775633899999804</v>
+        <v>0.6077563409999982</v>
       </c>
       <c r="D39" s="5">
-        <v>14.947635271562199</v>
+        <v>14.947635323952891</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>52.692808436</v>
+        <v>52.692808436999997</v>
       </c>
       <c r="C40" s="5">
-        <v>3.5606278000003044E-2</v>
+        <v>3.5606276999999409E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.81445265217567897</v>
+        <v>0.81445262918575789</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>53.064900485999999</v>
+        <v>53.064900489999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.37209204999999912</v>
+        <v>0.37209205300000292</v>
       </c>
       <c r="D41" s="5">
-        <v>8.810822568726163</v>
+        <v>8.8108226423711411</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9688325709077903</v>
+        <v>6.9688325768147541</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>53.675346013000002</v>
       </c>
       <c r="C42" s="5">
-        <v>0.6104455270000031</v>
+        <v>0.61044552300000277</v>
       </c>
       <c r="D42" s="5">
-        <v>14.712298961298886</v>
+        <v>14.712298857535533</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>54.399279589999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.72393357699999683</v>
       </c>
       <c r="D43" s="5">
         <v>17.440947763246783</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>54.387082419999999</v>
       </c>
       <c r="C44" s="5">
         <v>-1.2197170000000312E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.2687272319953804</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>55.976215590999999</v>
+        <v>55.976215586999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.5891331710000003</v>
+        <v>1.589133167</v>
       </c>
       <c r="D45" s="5">
-        <v>41.284090743025146</v>
+        <v>41.284090621872927</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>55.698992705999999</v>
+        <v>55.698992703999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.27722288500000047</v>
+        <v>-0.27722288300000031</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.7837766797847578</v>
+        <v>-5.7837766395902435</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>55.649618048999997</v>
+        <v>55.649618046000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.9374657000001321E-2</v>
+        <v>-4.9374657999997851E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.0585751349122874</v>
+        <v>-1.0585751562852352</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>55.338829695999998</v>
+        <v>55.338829695000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.31078835299999952</v>
+        <v>-0.31078835099999935</v>
       </c>
       <c r="D48" s="5">
-        <v>-6.4996168316949099</v>
+        <v>-6.499616791484164</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.131086744999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.79225704899999982</v>
+        <v>0.79225704999999635</v>
       </c>
       <c r="D49" s="5">
-        <v>18.599200623965029</v>
+        <v>18.599200649682967</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>56.595967373999997</v>
+        <v>56.595967375999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.4648806289999996</v>
+        <v>0.46488063099999977</v>
       </c>
       <c r="D50" s="5">
-        <v>10.403907202962714</v>
+        <v>10.403907249780353</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>56.224542606</v>
+        <v>56.224542610999997</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.37142476799999713</v>
+        <v>-0.37142476500000043</v>
       </c>
       <c r="D51" s="5">
-        <v>-7.5971593979582641</v>
+        <v>-7.597159338534853</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>56.693537239000001</v>
+        <v>56.693537243000002</v>
       </c>
       <c r="C52" s="5">
-        <v>0.46899463300000122</v>
+        <v>0.46899463200000469</v>
       </c>
       <c r="D52" s="5">
-        <v>10.481988067377678</v>
+        <v>10.481988043017566</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>56.606045453</v>
+        <v>56.606045461000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-8.7491786000001071E-2</v>
+        <v>-8.749178200000074E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.8362511595524267</v>
+        <v>-1.8362510761845474</v>
       </c>
       <c r="E53" s="5">
-        <v>6.6732339730557921</v>
+        <v>6.6732339800907203</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>57.447381002</v>
+        <v>57.447380998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.84133554900000007</v>
+        <v>0.84133553699999908</v>
       </c>
       <c r="D54" s="5">
-        <v>19.368303431296741</v>
+        <v>19.368303129118324</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>57.729895448000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28251444600000042</v>
+        <v>0.28251445000000075</v>
       </c>
       <c r="D55" s="5">
-        <v>6.0636188967397864</v>
+        <v>6.0636189853609412</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>58.714206556000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.98431110799999999</v>
       </c>
       <c r="D56" s="5">
         <v>22.492388908504868</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>59.503486754999997</v>
+        <v>59.503486748999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.78928019899999668</v>
+        <v>0.78928019299999619</v>
       </c>
       <c r="D57" s="5">
-        <v>17.379059205577295</v>
+        <v>17.379059063547242</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>59.381132997999998</v>
+        <v>59.381132991999998</v>
       </c>
       <c r="C58" s="5">
         <v>-0.12235375699999906</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.4397788357976458</v>
+        <v>-2.4397788360408068</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>59.727370133999997</v>
+        <v>59.727370127</v>
       </c>
       <c r="C59" s="5">
-        <v>0.34623713599999917</v>
+        <v>0.34623713500000264</v>
       </c>
       <c r="D59" s="5">
-        <v>7.2257161243683976</v>
+        <v>7.225716103579316</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>60.340225537999999</v>
+        <v>60.340225533000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.61285540400000116</v>
+        <v>0.61285540600000132</v>
       </c>
       <c r="D60" s="5">
-        <v>13.03226688265784</v>
+        <v>13.032266929230364</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>60.837858251999997</v>
+        <v>60.837858248000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.49763271399999809</v>
+        <v>0.49763271500000172</v>
       </c>
       <c r="D61" s="5">
-        <v>10.358007388263534</v>
+        <v>10.35800741092865</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>61.185403340999997</v>
+        <v>61.185403336</v>
       </c>
       <c r="C62" s="5">
-        <v>0.34754508900000047</v>
+        <v>0.34754508799999684</v>
       </c>
       <c r="D62" s="5">
-        <v>7.0747151361529204</v>
+        <v>7.074715115632646</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>62.226288167</v>
+        <v>62.226288207000003</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0408848260000028</v>
+        <v>1.0408848710000029</v>
       </c>
       <c r="D63" s="5">
-        <v>22.43704025082458</v>
+        <v>22.437041315342078</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>62.801339701000003</v>
+        <v>62.801339699000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.57505153400000353</v>
+        <v>0.57505149200000005</v>
       </c>
       <c r="D64" s="5">
-        <v>11.6709344274192</v>
+        <v>11.670933523337968</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>63.828957275</v>
+        <v>63.828957281999998</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0276175739999971</v>
+        <v>1.0276175829999943</v>
       </c>
       <c r="D65" s="5">
-        <v>21.502746950961836</v>
+        <v>21.502747157294898</v>
       </c>
       <c r="E65" s="5">
-        <v>12.759965413936536</v>
+        <v>12.759965410366615</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>64.325497913000007</v>
+        <v>64.325497905000006</v>
       </c>
       <c r="C66" s="5">
-        <v>0.49654063800000614</v>
+        <v>0.49654062300000845</v>
       </c>
       <c r="D66" s="5">
-        <v>9.7450351007658309</v>
+        <v>9.7450347925548861</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>64.719240417999998</v>
+        <v>64.719240416999995</v>
       </c>
       <c r="C67" s="5">
-        <v>0.39374250499999164</v>
+        <v>0.39374251199998866</v>
       </c>
       <c r="D67" s="5">
-        <v>7.5977176754591591</v>
+        <v>7.5977178160886449</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>65.044065383000003</v>
+        <v>65.044065381999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.3248249650000048</v>
       </c>
       <c r="D68" s="5">
-        <v>6.191851831734696</v>
+        <v>6.1918518318329507</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>65.467714568999995</v>
+        <v>65.467714560999994</v>
       </c>
       <c r="C69" s="5">
-        <v>0.42364918599999157</v>
+        <v>0.42364917899999455</v>
       </c>
       <c r="D69" s="5">
-        <v>8.1020751715391359</v>
+        <v>8.1020750329652493</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>65.949305210999995</v>
+        <v>65.949305201000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.48159064200000046</v>
+        <v>0.4815906400000074</v>
       </c>
       <c r="D70" s="5">
-        <v>9.1934357023964797</v>
+        <v>9.1934356638287973</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>66.205699992999996</v>
+        <v>66.205699981999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.25639478200000099</v>
+        <v>0.25639478099999735</v>
       </c>
       <c r="D71" s="5">
-        <v>4.7663675373738057</v>
+        <v>4.7663675191225163</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>65.945002782000003</v>
+        <v>65.945002771000006</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26069721099999299</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.6242183259935459</v>
+        <v>-4.6242183267453107</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>66.459219398000002</v>
+        <v>66.459219387000005</v>
       </c>
       <c r="C73" s="5">
         <v>0.51421661599999879</v>
       </c>
       <c r="D73" s="5">
-        <v>9.7691092984273808</v>
+        <v>9.7691093001274876</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>66.552779834999996</v>
+        <v>66.552779822999995</v>
       </c>
       <c r="C74" s="5">
-        <v>9.3560436999993613E-2</v>
+        <v>9.3560435999989977E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.7024864980144772</v>
+        <v>1.7024864799605188</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>68.098093567999996</v>
+        <v>68.098093644000002</v>
       </c>
       <c r="C75" s="5">
-        <v>1.5453137330000004</v>
+        <v>1.5453138210000077</v>
       </c>
       <c r="D75" s="5">
-        <v>31.711908870814231</v>
+        <v>31.711910919743612</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>68.594717501999995</v>
+        <v>68.594717497999994</v>
       </c>
       <c r="C76" s="5">
-        <v>0.49662393399999871</v>
+        <v>0.49662385399999209</v>
       </c>
       <c r="D76" s="5">
-        <v>9.1110201162637914</v>
+        <v>9.111018578648423</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>69.161235008000006</v>
+        <v>69.161235016000006</v>
       </c>
       <c r="C77" s="5">
-        <v>0.56651750600001094</v>
+        <v>0.56651751800001193</v>
       </c>
       <c r="D77" s="5">
-        <v>10.373500340669706</v>
+        <v>10.37350057110995</v>
       </c>
       <c r="E77" s="5">
-        <v>8.3540104063215104</v>
+        <v>8.3540104069720336</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>68.366176980000006</v>
+        <v>68.366176976000006</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.79505802799999969</v>
+        <v>-0.79505804000000069</v>
       </c>
       <c r="D78" s="5">
-        <v>-12.955234194802967</v>
+        <v>-12.955234376740732</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>68.639942848000004</v>
+        <v>68.639942856000005</v>
       </c>
       <c r="C79" s="5">
-        <v>0.27376586799999814</v>
+        <v>0.27376587999999913</v>
       </c>
       <c r="D79" s="5">
-        <v>4.9125443083950282</v>
+        <v>4.9125445287851788</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>68.381873939000002</v>
+        <v>68.381873943000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.25806890900000212</v>
+        <v>-0.25806891300000245</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.4195616971045677</v>
+        <v>-4.4195617636919042</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>68.377611340000001</v>
+        <v>68.377611329000004</v>
       </c>
       <c r="C81" s="5">
-        <v>-4.2625990000004776E-3</v>
+        <v>-4.262613999998166E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>-7.4776621106587005E-2</v>
+        <v>-7.4776884149330147E-2</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>68.499085417000003</v>
+        <v>68.499085395999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.12147407700000201</v>
+        <v>0.12147406699999408</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1527755010085192</v>
+        <v>2.152775322401923</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>68.961160905</v>
+        <v>68.961160852999996</v>
       </c>
       <c r="C83" s="5">
-        <v>0.46207548799999643</v>
+        <v>0.46207545699999741</v>
       </c>
       <c r="D83" s="5">
-        <v>8.4020489907080886</v>
+        <v>8.402048408622619</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>69.918173436999993</v>
+        <v>69.918173413999995</v>
       </c>
       <c r="C84" s="5">
-        <v>0.95701253199999314</v>
+        <v>0.9570125609999991</v>
       </c>
       <c r="D84" s="5">
-        <v>17.984816978390072</v>
+        <v>17.984817580242595</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>69.672971571999994</v>
+        <v>69.672971551000003</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.24520186499999852</v>
+        <v>-0.24520186299999125</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.1281484446541672</v>
+        <v>-4.1281484129612522</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>70.140234809000006</v>
+        <v>70.140234804000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.4672632370000116</v>
+        <v>0.46726325299999871</v>
       </c>
       <c r="D86" s="5">
-        <v>8.3514133576462868</v>
+        <v>8.3514136568551436</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>70.693854950000002</v>
+        <v>70.693855080000006</v>
       </c>
       <c r="C87" s="5">
-        <v>0.55362014099999612</v>
+        <v>0.55362027600000374</v>
       </c>
       <c r="D87" s="5">
-        <v>9.8938499376377322</v>
+        <v>9.8938524566699613</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>71.389644728999997</v>
+        <v>71.389644734000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.69578977899999472</v>
+        <v>0.69578965399999504</v>
       </c>
       <c r="D88" s="5">
-        <v>12.471548541764154</v>
+        <v>12.47154615438404</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>71.910169839000005</v>
+        <v>71.910169857</v>
       </c>
       <c r="C89" s="5">
-        <v>0.52052511000000834</v>
+        <v>0.52052512299999876</v>
       </c>
       <c r="D89" s="5">
-        <v>9.1091381805694205</v>
+        <v>9.1091384166040115</v>
       </c>
       <c r="E89" s="5">
-        <v>3.974675742389544</v>
+        <v>3.9746757563887458</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>74.052344090999995</v>
+        <v>74.052344099999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1421742519999896</v>
+        <v>2.1421742429999995</v>
       </c>
       <c r="D90" s="5">
-        <v>42.226967957687989</v>
+        <v>42.226967737901909</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>75.982740797999995</v>
+        <v>75.982740827000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.9303967069999999</v>
+        <v>1.9303967270000015</v>
       </c>
       <c r="D91" s="5">
-        <v>36.180127189510401</v>
+        <v>36.180127614604629</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>75.423561371000005</v>
+        <v>75.423561363999994</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.55917942699998946</v>
+        <v>-0.55917946300000665</v>
       </c>
       <c r="D92" s="5">
-        <v>-8.4823285793127923</v>
+        <v>-8.4823291003868988</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>75.085305235000007</v>
+        <v>75.085305214000002</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.33825613599999826</v>
+        <v>-0.33825614999999232</v>
       </c>
       <c r="D93" s="5">
-        <v>-5.2509237036959426</v>
+        <v>-5.2509239161680155</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>75.887831313999996</v>
+        <v>75.887831255999998</v>
       </c>
       <c r="C94" s="5">
-        <v>0.80252607899998907</v>
+        <v>0.80252604199999666</v>
       </c>
       <c r="D94" s="5">
-        <v>13.607315115866726</v>
+        <v>13.607314455212304</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>76.484101999999993</v>
+        <v>76.484101870999993</v>
       </c>
       <c r="C95" s="5">
-        <v>0.59627068599999689</v>
+        <v>0.59627061499999456</v>
       </c>
       <c r="D95" s="5">
-        <v>9.8470405061989332</v>
+        <v>9.8470392904042683</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>76.727895657000005</v>
+        <v>76.727895599999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.24379365700001188</v>
+        <v>0.24379372900000362</v>
       </c>
       <c r="D96" s="5">
-        <v>3.8927841027858623</v>
+        <v>3.8927852793592566</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>77.253197673000003</v>
+        <v>77.253197654999994</v>
       </c>
       <c r="C97" s="5">
-        <v>0.52530201599999771</v>
+        <v>0.52530205499999738</v>
       </c>
       <c r="D97" s="5">
-        <v>8.5320807878138218</v>
+        <v>8.5320814518803356</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>77.246947559000006</v>
+        <v>77.246947613000003</v>
       </c>
       <c r="C98" s="5">
-        <v>-6.2501139999966426E-3</v>
+        <v>-6.2500419999906853E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>-9.70419421257529E-2</v>
+        <v>-9.704082474285558E-2</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>76.262470144000005</v>
+        <v>76.262470340999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.98447741500000063</v>
+        <v>-0.98447727200000656</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.265722928255254</v>
+        <v>-14.265720989843844</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>76.710268683999999</v>
+        <v>76.710268725999995</v>
       </c>
       <c r="C100" s="5">
-        <v>0.44779853999999375</v>
+        <v>0.44779838499999869</v>
       </c>
       <c r="D100" s="5">
-        <v>7.2782378192524755</v>
+        <v>7.2782351986561133</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>77.257641234000005</v>
+        <v>77.25764126</v>
       </c>
       <c r="C101" s="5">
-        <v>0.54737255000000573</v>
+        <v>0.54737253400000441</v>
       </c>
       <c r="D101" s="5">
-        <v>8.9068726536863707</v>
+        <v>8.9068723779624612</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4363214646446796</v>
+        <v>7.4363214739082695</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>77.438308348000007</v>
+        <v>77.438308359000004</v>
       </c>
       <c r="C102" s="5">
-        <v>0.18066711400000202</v>
+        <v>0.18066709900000433</v>
       </c>
       <c r="D102" s="5">
-        <v>2.8425773828657741</v>
+        <v>2.8425771428463698</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>78.098634931999996</v>
+        <v>78.098634957000002</v>
       </c>
       <c r="C103" s="5">
-        <v>0.66032658399998923</v>
+        <v>0.66032659799999749</v>
       </c>
       <c r="D103" s="5">
-        <v>10.726361741157486</v>
+        <v>10.726361977748144</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>78.546780122000001</v>
+        <v>78.546780111000004</v>
       </c>
       <c r="C104" s="5">
-        <v>0.4481451900000053</v>
+        <v>0.44814515400000232</v>
       </c>
       <c r="D104" s="5">
-        <v>7.10736217637149</v>
+        <v>7.1073615849434502</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>78.813868263000003</v>
+        <v>78.813868272999997</v>
       </c>
       <c r="C105" s="5">
-        <v>0.26708814100000211</v>
+        <v>0.26708816199999319</v>
       </c>
       <c r="D105" s="5">
-        <v>4.1576286474341861</v>
+        <v>4.1576289810617562</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>78.232104219000007</v>
+        <v>78.232104195000005</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.58176404399999626</v>
+        <v>-0.58176407799999197</v>
       </c>
       <c r="D106" s="5">
-        <v>-8.5068844581190799</v>
+        <v>-8.5068849342424873</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>78.978157994</v>
+        <v>78.978157487999994</v>
       </c>
       <c r="C107" s="5">
-        <v>0.74605377499999292</v>
+        <v>0.74605329299998857</v>
       </c>
       <c r="D107" s="5">
-        <v>12.063418263562919</v>
+        <v>12.063410060446644</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>79.604977493999996</v>
+        <v>79.604977466999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.62681949999999631</v>
+        <v>0.62681997900000397</v>
       </c>
       <c r="D108" s="5">
-        <v>9.950872776183072</v>
+        <v>9.9508807819175473</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>79.900810245000002</v>
+        <v>79.900810261999993</v>
       </c>
       <c r="C109" s="5">
-        <v>0.29583275100000606</v>
+        <v>0.29583279499999549</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5517998333235665</v>
+        <v>4.5518005257973781</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.301223852000007</v>
+        <v>80.301223888999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.40041360700000439</v>
+        <v>0.40041362700000604</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1822127416068406</v>
+        <v>6.1822130576065337</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>81.567923587999999</v>
+        <v>81.567924241</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2666997359999925</v>
+        <v>1.2667003520000009</v>
       </c>
       <c r="D111" s="5">
-        <v>20.660997600899588</v>
+        <v>20.661008525304858</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>82.767527603000005</v>
+        <v>82.767527612999999</v>
       </c>
       <c r="C112" s="5">
-        <v>1.1996040150000056</v>
+        <v>1.1996033719999986</v>
       </c>
       <c r="D112" s="5">
-        <v>19.148040561836854</v>
+        <v>19.148029288367585</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>83.236698324000002</v>
+        <v>83.236698297999993</v>
       </c>
       <c r="C113" s="5">
-        <v>0.46917072099999757</v>
+        <v>0.46917068499999459</v>
       </c>
       <c r="D113" s="5">
-        <v>7.0183752774185759</v>
+        <v>7.0183747211167935</v>
       </c>
       <c r="E113" s="5">
-        <v>7.7391142086391973</v>
+        <v>7.7391141387274542</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>84.245447738999999</v>
+        <v>84.245447697000003</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0087494149999969</v>
+        <v>1.0087493990000098</v>
       </c>
       <c r="D114" s="5">
-        <v>15.552453713129832</v>
+        <v>15.552453454965875</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.878391124000004</v>
+        <v>84.878391100000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.63294338500000435</v>
+        <v>0.63294340299999874</v>
       </c>
       <c r="D115" s="5">
-        <v>9.3977407983683712</v>
+        <v>9.3977410816460605</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.791952527000007</v>
+        <v>84.791952471000002</v>
       </c>
       <c r="C116" s="5">
-        <v>-8.643859699999723E-2</v>
+        <v>-8.6438628999999878E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2152363085995765</v>
+        <v>-1.2152367563108779</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>86.046800688000005</v>
+        <v>86.046800707000003</v>
       </c>
       <c r="C117" s="5">
-        <v>1.2548481609999982</v>
+        <v>1.2548482360000008</v>
       </c>
       <c r="D117" s="5">
-        <v>19.278205649492829</v>
+        <v>19.278206910860174</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>86.510273063</v>
+        <v>86.510273030999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.46347237499999494</v>
+        <v>0.46347232399999427</v>
       </c>
       <c r="D118" s="5">
-        <v>6.658498333230245</v>
+        <v>6.658497577181488</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>88.140982660000006</v>
+        <v>88.140981714999995</v>
       </c>
       <c r="C119" s="5">
-        <v>1.6307095970000063</v>
+        <v>1.6307086839999982</v>
       </c>
       <c r="D119" s="5">
-        <v>25.118768852727325</v>
+        <v>25.118753310632403</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>87.459484270999994</v>
+        <v>87.459484247000006</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.68149838900001214</v>
+        <v>-0.68149746799998923</v>
       </c>
       <c r="D120" s="5">
-        <v>-8.8937253657145217</v>
+        <v>-8.8937139442150421</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>86.982869495000003</v>
+        <v>86.982869635</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.47661477599999102</v>
+        <v>-0.47661461200000588</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.346972311072852</v>
+        <v>-6.3469701938494776</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>87.817033718999994</v>
+        <v>87.817033725000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.83416422399999135</v>
+        <v>0.83416409000000158</v>
       </c>
       <c r="D122" s="5">
-        <v>12.134795164382206</v>
+        <v>12.134793090532249</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>89.573771066000006</v>
+        <v>89.573772387999995</v>
       </c>
       <c r="C123" s="5">
-        <v>1.7567373470000121</v>
+        <v>1.756738662999993</v>
       </c>
       <c r="D123" s="5">
-        <v>26.830919258821197</v>
+        <v>26.830941617278214</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.458804822999994</v>
+        <v>89.458805111000004</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.11496624300001201</v>
+        <v>-0.11496727699999099</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.5293513744161324</v>
+        <v>-1.5293650099516443</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.243278411999995</v>
+        <v>90.243278622999995</v>
       </c>
       <c r="C125" s="5">
-        <v>0.78447358900000097</v>
+        <v>0.78447351199999105</v>
       </c>
       <c r="D125" s="5">
-        <v>11.045578480039421</v>
+        <v>11.045577305752662</v>
       </c>
       <c r="E125" s="5">
-        <v>8.4176573904058305</v>
+        <v>8.4176576777653889</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>90.303653396000001</v>
+        <v>90.303652505000002</v>
       </c>
       <c r="C126" s="5">
-        <v>6.0374984000006293E-2</v>
+        <v>6.0373882000007484E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.80579038180454976</v>
+        <v>0.80577561798955699</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>90.247096698999997</v>
+        <v>90.247096692</v>
       </c>
       <c r="C127" s="5">
-        <v>-5.6556697000004874E-2</v>
+        <v>-5.6555813000002786E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.74897018643674818</v>
+        <v>-0.74895852744257807</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>90.176135971999997</v>
+        <v>90.176135852000002</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.0960726999999224E-2</v>
+        <v>-7.0960839999997916E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.93948265975908329</v>
+        <v>-0.93948414942816028</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>91.975617577999998</v>
+        <v>91.975617518999996</v>
       </c>
       <c r="C129" s="5">
-        <v>1.7994816060000005</v>
+        <v>1.7994816669999949</v>
       </c>
       <c r="D129" s="5">
-        <v>26.757331579992758</v>
+        <v>26.757332628409912</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>93.109998415999996</v>
+        <v>93.109998286999996</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1343808379999984</v>
+        <v>1.1343807679999998</v>
       </c>
       <c r="D130" s="5">
-        <v>15.846596678442392</v>
+        <v>15.846595644186756</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>93.856878821999999</v>
+        <v>93.856877393999994</v>
       </c>
       <c r="C131" s="5">
-        <v>0.74688040600000249</v>
+        <v>0.74687910699999804</v>
       </c>
       <c r="D131" s="5">
-        <v>10.062015754496167</v>
+        <v>10.061997489666519</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>94.088839089999993</v>
+        <v>94.088839062000005</v>
       </c>
       <c r="C132" s="5">
-        <v>0.23196026799999458</v>
+        <v>0.23196166800001095</v>
       </c>
       <c r="D132" s="5">
-        <v>3.0063567757841581</v>
+        <v>3.0063752144148248</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>94.329389904999999</v>
+        <v>94.329390185999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.24055081500000597</v>
+        <v>0.24055112399999246</v>
       </c>
       <c r="D133" s="5">
-        <v>3.1114718392254437</v>
+        <v>3.1114758933796338</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>94.357074596000004</v>
+        <v>94.357074666000003</v>
       </c>
       <c r="C134" s="5">
-        <v>2.7684691000004591E-2</v>
+        <v>2.7684480000004896E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>0.35275652516781886</v>
+        <v>0.35275383122577164</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>93.614968245</v>
+        <v>93.614970373999995</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.74210635100000388</v>
+        <v>-0.7421042920000076</v>
       </c>
       <c r="D135" s="5">
-        <v>-9.0401116063527418</v>
+        <v>-9.0400875926917372</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>93.684401785999995</v>
+        <v>93.684403091999997</v>
       </c>
       <c r="C136" s="5">
-        <v>6.9433540999995103E-2</v>
+        <v>6.9432718000001614E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>0.89367097600487888</v>
+        <v>0.89366031961366499</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>93.608521975000002</v>
+        <v>93.608522358000002</v>
       </c>
       <c r="C137" s="5">
-        <v>-7.5879810999992969E-2</v>
+        <v>-7.5880733999994732E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.96762359035812429</v>
+        <v>-0.96763529469258147</v>
       </c>
       <c r="E137" s="5">
-        <v>3.7290794641083425</v>
+        <v>3.7290796459852116</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>93.738590197999997</v>
+        <v>93.738588246000006</v>
       </c>
       <c r="C138" s="5">
-        <v>0.13006822299999499</v>
+        <v>0.13006588800000429</v>
       </c>
       <c r="D138" s="5">
-        <v>1.6801912411415598</v>
+        <v>1.6801608403439916</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>93.779730631000007</v>
+        <v>93.779730375</v>
       </c>
       <c r="C139" s="5">
-        <v>4.114043300000958E-2</v>
+        <v>4.1142128999993588E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>0.52793479173656177</v>
+        <v>0.5279566192488705</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>93.549275761999994</v>
+        <v>93.549275311000002</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.23045486900001322</v>
+        <v>-0.23045506399999738</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.9093554610459926</v>
+        <v>-2.9093578974629497</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>92.974153770000001</v>
+        <v>92.974153412000007</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.57512199199999259</v>
+        <v>-0.57512189899999555</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.1329489955273768</v>
+        <v>-7.1329479140464951</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>93.045363397000003</v>
+        <v>93.045363000999998</v>
       </c>
       <c r="C142" s="5">
-        <v>7.1209627000001774E-2</v>
+        <v>7.1209588999991524E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.92297088543829009</v>
+        <v>0.92297039440014661</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>93.941836843000004</v>
+        <v>93.941835116999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.89647344600000167</v>
+        <v>0.89647211599999821</v>
       </c>
       <c r="D143" s="5">
-        <v>12.1945433836808</v>
+        <v>12.1945243773673</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>92.346196184999997</v>
+        <v>92.346196007000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5956406580000078</v>
+        <v>-1.5956391099999934</v>
       </c>
       <c r="D144" s="5">
-        <v>-18.582162664913614</v>
+        <v>-18.582146597386828</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>92.090127152999997</v>
+        <v>92.090127666000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.2560690319999992</v>
+        <v>-0.25606834100000242</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.2772274542867019</v>
+        <v>-3.2772187513734896</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>90.776834719999997</v>
+        <v>90.776835052999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.3132924330000009</v>
+        <v>-1.3132926130000016</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.832669581510228</v>
+        <v>-15.832671502841256</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>88.445867382000003</v>
+        <v>88.445870145000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.3309673379999936</v>
+        <v>-2.3309649079999986</v>
       </c>
       <c r="D147" s="5">
-        <v>-26.81364456208566</v>
+        <v>-26.813620348133171</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>88.194150124000004</v>
+        <v>88.194153247000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.25171725799999933</v>
+        <v>-0.25171689799999797</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.3622499812425599</v>
+        <v>-3.3622451442549606</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>88.579508516999994</v>
+        <v>88.579510691999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.38535839299998997</v>
+        <v>0.3853574449999968</v>
       </c>
       <c r="D149" s="5">
-        <v>5.371179338780796</v>
+        <v>5.3711656114885153</v>
       </c>
       <c r="E149" s="5">
-        <v>-5.3723884876027643</v>
+        <v>-5.3723865512659845</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>88.481950972000007</v>
+        <v>88.481946253000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-9.755754499998659E-2</v>
+        <v>-9.7564438999995673E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.3136504392758819</v>
+        <v>-1.3137426759836535</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>88.909765522000001</v>
+        <v>88.909764027999998</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42781454999999369</v>
+        <v>0.42781777499999407</v>
       </c>
       <c r="D151" s="5">
-        <v>5.9588653208650255</v>
+        <v>5.9589117681878356</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>88.595032137999993</v>
+        <v>88.595032080999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.31473338400000728</v>
+        <v>-0.31473194699999851</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.1661663943186822</v>
+        <v>-4.166147810016585</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>89.765091202999997</v>
+        <v>89.765090142000005</v>
       </c>
       <c r="C153" s="5">
-        <v>1.1700590650000038</v>
+        <v>1.170058061000006</v>
       </c>
       <c r="D153" s="5">
-        <v>17.051579227245895</v>
+        <v>17.05156352871613</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>89.686429583999995</v>
+        <v>89.686428735999996</v>
       </c>
       <c r="C154" s="5">
-        <v>-7.8661619000001792E-2</v>
+        <v>-7.8661406000009038E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.0465128409573254</v>
+        <v>-1.0465100331627064</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>89.549875400000005</v>
+        <v>89.549873585</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.13655418399999064</v>
+        <v>-0.13655515099999604</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8118653086225067</v>
+        <v>-1.8118780489681074</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>90.754121244000004</v>
+        <v>90.754121193000003</v>
       </c>
       <c r="C156" s="5">
-        <v>1.204245843999999</v>
+        <v>1.2042476080000029</v>
       </c>
       <c r="D156" s="5">
-        <v>17.386036874392218</v>
+        <v>17.386064633015152</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>91.653263554000006</v>
+        <v>91.653264015999994</v>
       </c>
       <c r="C157" s="5">
-        <v>0.899142310000002</v>
+        <v>0.89914282299999115</v>
       </c>
       <c r="D157" s="5">
-        <v>12.558665083692965</v>
+        <v>12.558672651275661</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>92.570333098000006</v>
+        <v>92.570333937000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.91706954400000029</v>
+        <v>0.91706992100000662</v>
       </c>
       <c r="D158" s="5">
-        <v>12.690346018798104</v>
+        <v>12.690351458553305</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>92.063911324000003</v>
+        <v>92.063914815000004</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.50642177400000321</v>
+        <v>-0.50641912199999695</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.3708360973045437</v>
+        <v>-6.3708036762189728</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>92.085682790000007</v>
+        <v>92.085687675000003</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1771466000004125E-2</v>
+        <v>2.1772859999998673E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.28414789390860395</v>
+        <v>0.28416610042845125</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>91.361412783000006</v>
+        <v>91.361416558000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.72427000700000121</v>
+        <v>-0.72427111700000069</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.0404444887295377</v>
+        <v>-9.0404572911109256</v>
       </c>
       <c r="E161" s="5">
-        <v>3.1405731557723859</v>
+        <v>3.1405748849448578</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>90.211504955999999</v>
+        <v>90.211498168999995</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1499078270000069</v>
+        <v>-1.1499183890000069</v>
       </c>
       <c r="D162" s="5">
-        <v>-14.100733528716402</v>
+        <v>-14.100853671182945</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>90.251089926000006</v>
+        <v>90.251086885999996</v>
       </c>
       <c r="C163" s="5">
-        <v>3.9584970000007047E-2</v>
+        <v>3.9588717000000884E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.52783482084894917</v>
+        <v>0.52788494464899305</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>90.806770377000007</v>
+        <v>90.806770477000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.55568045100000063</v>
+        <v>0.55568359100000464</v>
       </c>
       <c r="D164" s="5">
-        <v>7.6438676769848835</v>
+        <v>7.6439126097542109</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>89.937827734999999</v>
+        <v>89.937825864999994</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.86894264200000748</v>
+        <v>-0.86894461200000706</v>
       </c>
       <c r="D165" s="5">
-        <v>-10.897483944490006</v>
+        <v>-10.897507353550628</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>90.374411133999999</v>
+        <v>90.374409799000006</v>
       </c>
       <c r="C166" s="5">
-        <v>0.43658339899999987</v>
+        <v>0.43658393400001216</v>
       </c>
       <c r="D166" s="5">
-        <v>5.983202836194601</v>
+        <v>5.9832104927529439</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>90.235685172999993</v>
+        <v>90.235683593000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.13872596100000578</v>
+        <v>-0.13872620600000118</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.8265443983456309</v>
+        <v>-1.8265476237228517</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>90.105717798000001</v>
+        <v>90.105717987000006</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12996737499999256</v>
+        <v>-0.12996560599999896</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.7147460685502214</v>
+        <v>-1.7147229433183808</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>90.677652389000002</v>
+        <v>90.677652746999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.57193459100000155</v>
+        <v>0.57193475999999066</v>
       </c>
       <c r="D169" s="5">
-        <v>7.8884630538535783</v>
+        <v>7.8884654496440776</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>90.548813019999997</v>
+        <v>90.548814418999996</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12883936900000492</v>
+        <v>-0.1288383280000005</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6917590736638899</v>
+        <v>-1.6917455045551644</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>91.821004216999995</v>
+        <v>91.821007957000006</v>
       </c>
       <c r="C171" s="5">
-        <v>1.2721911969999979</v>
+        <v>1.2721935380000104</v>
       </c>
       <c r="D171" s="5">
-        <v>18.225543361002682</v>
+        <v>18.225579227597997</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>92.921845480000002</v>
+        <v>92.921851712999995</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1008412630000066</v>
+        <v>1.1008437559999891</v>
       </c>
       <c r="D172" s="5">
-        <v>15.374401246194825</v>
+        <v>15.374437722675216</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>91.984987872999994</v>
+        <v>91.984993387000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.93685760700000742</v>
+        <v>-0.9368583259999923</v>
       </c>
       <c r="D173" s="5">
-        <v>-11.449799954358319</v>
+        <v>-11.449807534231315</v>
       </c>
       <c r="E173" s="5">
-        <v>0.68253661037520619</v>
+        <v>0.68253848560253516</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>92.552559510999998</v>
+        <v>92.552550858000004</v>
       </c>
       <c r="C174" s="5">
-        <v>0.56757163800000399</v>
+        <v>0.56755747100000065</v>
       </c>
       <c r="D174" s="5">
-        <v>7.6608333445755905</v>
+        <v>7.6606351143920115</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>92.193921942000003</v>
+        <v>92.193917554999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.35863756899999544</v>
+        <v>-0.35863330300000484</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5521211515966664</v>
+        <v>-4.5520685693339118</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>92.412963914000002</v>
+        <v>92.412964336000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.21904197199999942</v>
+        <v>0.21904678100000297</v>
       </c>
       <c r="D176" s="5">
-        <v>2.8886120490455358</v>
+        <v>2.8886764379217444</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>91.886608504999998</v>
+        <v>91.886605950000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.52635540900000422</v>
+        <v>-0.52635838599999829</v>
       </c>
       <c r="D177" s="5">
-        <v>-6.624729288661757</v>
+        <v>-6.6247655621121115</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>91.744273585000002</v>
+        <v>91.744271909000005</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.14233491999999615</v>
+        <v>-0.14233404099999802</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.8430783471373835</v>
+        <v>-1.8430671126760445</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>92.611147602000003</v>
+        <v>92.611146489000006</v>
       </c>
       <c r="C179" s="5">
-        <v>0.86687401700000066</v>
+        <v>0.86687458000000106</v>
       </c>
       <c r="D179" s="5">
-        <v>11.946776842326257</v>
+        <v>11.946785238574753</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>92.458244574000005</v>
+        <v>92.458245145000006</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.15290302799999722</v>
+        <v>-0.15290134399999999</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.963334097745173</v>
+        <v>-1.9633126938848888</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>92.589395319999994</v>
+        <v>92.589395409999995</v>
       </c>
       <c r="C181" s="5">
-        <v>0.13115074599998877</v>
+        <v>0.13115026499998805</v>
       </c>
       <c r="D181" s="5">
-        <v>1.7155263387138575</v>
+        <v>1.7155199871160542</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>92.248182001999993</v>
+        <v>92.248183866000005</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.34121331800000121</v>
+        <v>-0.34121154399998943</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.3337351776472355</v>
+        <v>-4.3337130967305182</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>92.676512661000004</v>
+        <v>92.676516159000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.42833065900001088</v>
+        <v>0.42833229299999687</v>
       </c>
       <c r="D183" s="5">
-        <v>5.7164102819794449</v>
+        <v>5.7164325304191799</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>93.087131896000002</v>
+        <v>93.087138388</v>
       </c>
       <c r="C184" s="5">
-        <v>0.41061923499999864</v>
+        <v>0.41062222899999767</v>
       </c>
       <c r="D184" s="5">
-        <v>5.448302835891794</v>
+        <v>5.4483433241482526</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.936533698000005</v>
+        <v>92.936539291000003</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.1505981979999973</v>
+        <v>-0.15059909699999707</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.9242020382989389</v>
+        <v>-1.9242132898552589</v>
       </c>
       <c r="E185" s="5">
-        <v>1.0344577381624198</v>
+        <v>1.0344577620358564</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>97.848392965000002</v>
+        <v>97.848384930999998</v>
       </c>
       <c r="C186" s="5">
-        <v>4.911859266999997</v>
+        <v>4.9118456399999957</v>
       </c>
       <c r="D186" s="5">
-        <v>85.526829869917748</v>
+        <v>85.52651309247463</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>98.449126645999996</v>
+        <v>98.449121817999995</v>
       </c>
       <c r="C187" s="5">
-        <v>0.60073368099999414</v>
+        <v>0.6007368869999965</v>
       </c>
       <c r="D187" s="5">
-        <v>7.6212534517548836</v>
+        <v>7.6212961550893521</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>97.843906215000004</v>
+        <v>97.843906282000006</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.60522043099999223</v>
+        <v>-0.60521553599998867</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.1326659470823834</v>
+        <v>-7.1326105327683802</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>99.529535844999998</v>
+        <v>99.529533106000002</v>
       </c>
       <c r="C189" s="5">
-        <v>1.685629629999994</v>
+        <v>1.6856268239999963</v>
       </c>
       <c r="D189" s="5">
-        <v>22.749110242495242</v>
+        <v>22.749068697967289</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>99.969416029000001</v>
+        <v>99.969414330999996</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43988018400000328</v>
+        <v>0.43988122499999349</v>
       </c>
       <c r="D190" s="5">
-        <v>5.4343481334284682</v>
+        <v>5.4343614615219638</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>100.09471275</v>
+        <v>100.09471206000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.125296720999998</v>
+        <v>0.12529772900001035</v>
       </c>
       <c r="D191" s="5">
-        <v>1.5144319367425441</v>
+        <v>1.514444230210743</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>99.988538808000001</v>
+        <v>99.988539556999996</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.10617394199999808</v>
+        <v>-0.10617250300001047</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.2654818725846395</v>
+        <v>-1.265464829825258</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>100.26159345000001</v>
+        <v>100.26159346999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27305464200000529</v>
+        <v>0.27305391299999826</v>
       </c>
       <c r="D193" s="5">
-        <v>3.3267022144742642</v>
+        <v>3.3266931737430117</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>102.1508044</v>
+        <v>102.15080639</v>
       </c>
       <c r="C194" s="5">
-        <v>1.8892109499999918</v>
+        <v>1.8892129200000056</v>
       </c>
       <c r="D194" s="5">
-        <v>25.108339568315952</v>
+        <v>25.108368515672041</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>103.14820012</v>
+        <v>103.14820290999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.9973957200000001</v>
+        <v>0.99739651999999523</v>
       </c>
       <c r="D195" s="5">
-        <v>12.366889586102769</v>
+        <v>12.366899790084297</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>103.5401047</v>
+        <v>103.54011045</v>
       </c>
       <c r="C196" s="5">
-        <v>0.39190458000000206</v>
+        <v>0.39190754000000538</v>
       </c>
       <c r="D196" s="5">
-        <v>4.6558110259017571</v>
+        <v>4.6558468000799103</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>104.34398466</v>
+        <v>104.34399028</v>
       </c>
       <c r="C197" s="5">
-        <v>0.80387996000000328</v>
+        <v>0.80387982999999963</v>
       </c>
       <c r="D197" s="5">
-        <v>9.7250560634586147</v>
+        <v>9.7250538596693978</v>
       </c>
       <c r="E197" s="5">
-        <v>12.274452799228385</v>
+        <v>12.274452089593456</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>104.46044849</v>
+        <v>104.46044134</v>
       </c>
       <c r="C198" s="5">
-        <v>0.11646383000000071</v>
+        <v>0.11645106000000283</v>
       </c>
       <c r="D198" s="5">
-        <v>1.3476362811732256</v>
+        <v>1.3474875346429327</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>104.82150952000001</v>
+        <v>104.82150471999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.36106103000000189</v>
+        <v>0.36106337999999027</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2274907294933994</v>
+        <v>4.2275190645723271</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>105.63903200999999</v>
+        <v>105.63903221</v>
       </c>
       <c r="C200" s="5">
-        <v>0.81752248999998756</v>
+        <v>0.81752749000000335</v>
       </c>
       <c r="D200" s="5">
-        <v>9.7711062295655395</v>
+        <v>9.7711690432920495</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>106.64718266</v>
+        <v>106.64718010999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0081506500000046</v>
+        <v>1.0081478999999973</v>
       </c>
       <c r="D201" s="5">
-        <v>12.072662034117032</v>
+        <v>12.072627331238085</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>107.16216970000001</v>
+        <v>107.16216824999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.51498704000000828</v>
+        <v>0.51498813999999982</v>
       </c>
       <c r="D202" s="5">
-        <v>5.9510667011010376</v>
+        <v>5.9510798980149771</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>107.15657478999999</v>
+        <v>107.15657447</v>
       </c>
       <c r="C203" s="5">
-        <v>-5.5949100000134422E-3</v>
+        <v>-5.5937799999981053E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.263371146637553E-2</v>
+        <v>-6.2621065858559088E-2</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>108.82113658</v>
+        <v>108.82113749</v>
       </c>
       <c r="C204" s="5">
-        <v>1.6645617900000076</v>
+        <v>1.6645630200000028</v>
       </c>
       <c r="D204" s="5">
-        <v>20.3187228144754</v>
+        <v>20.318739199909164</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>108.77471882</v>
+        <v>108.77471871</v>
       </c>
       <c r="C205" s="5">
-        <v>-4.6417759999997088E-2</v>
+        <v>-4.6418779999996218E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.51066201296676716</v>
+        <v>-0.51067320385759229</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>108.74538395</v>
+        <v>108.74538586</v>
       </c>
       <c r="C206" s="5">
-        <v>-2.9334869999999569E-2</v>
+        <v>-2.9332850000002963E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.32314197278922041</v>
+        <v>-0.32311975454226705</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>107.38360719000001</v>
+        <v>107.38360938</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.3617767599999979</v>
+        <v>-1.3617764800000032</v>
       </c>
       <c r="D207" s="5">
-        <v>-14.034164075587718</v>
+        <v>-14.03416115597097</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>107.01254959000001</v>
+        <v>107.01255351</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.37105760000000032</v>
+        <v>-0.37105586999999218</v>
       </c>
       <c r="D208" s="5">
-        <v>-4.0686241038376032</v>
+        <v>-4.0686054121332411</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>107.28957642</v>
+        <v>107.28958040000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.27702682999999695</v>
+        <v>0.27702689000000191</v>
       </c>
       <c r="D209" s="5">
-        <v>3.1510926321067112</v>
+        <v>3.1510932072574827</v>
       </c>
       <c r="E209" s="5">
-        <v>2.8229626936311369</v>
+        <v>2.8229609698610547</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>106.99295435000001</v>
+        <v>106.99294967</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.29662206999999796</v>
+        <v>-0.29663073000000395</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.2676390654531762</v>
+        <v>-3.2677329001312816</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>107.22420773</v>
+        <v>107.22420397</v>
       </c>
       <c r="C211" s="5">
-        <v>0.23125337999999829</v>
+        <v>0.23125430000000335</v>
       </c>
       <c r="D211" s="5">
-        <v>2.6247224294349669</v>
+        <v>2.6247331120410999</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>107.18746165</v>
+        <v>107.18746136</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.6746080000000347E-2</v>
+        <v>-3.6742610000004561E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.41046959456615406</v>
+        <v>-0.41043092055590424</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>107.9270911</v>
+        <v>107.9270892</v>
       </c>
       <c r="C213" s="5">
-        <v>0.73962944999999536</v>
+        <v>0.73962783999999715</v>
       </c>
       <c r="D213" s="5">
-        <v>8.6020009223843665</v>
+        <v>8.6019815057337023</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>108.69630597</v>
+        <v>108.69630499</v>
       </c>
       <c r="C214" s="5">
-        <v>0.769214869999999</v>
+        <v>0.76921579000000406</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8959569548662909</v>
+        <v>8.8959681779433133</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>109.00802543</v>
+        <v>109.00802529000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.31171946000000617</v>
+        <v>0.31172030000000461</v>
       </c>
       <c r="D215" s="5">
-        <v>3.4961646807765367</v>
+        <v>3.4961742831139953</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>109.50400164</v>
+        <v>109.50400252</v>
       </c>
       <c r="C216" s="5">
-        <v>0.49597620999999492</v>
+        <v>0.49597722999999405</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5986109329174472</v>
+        <v>5.5986227437576419</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>109.51750638</v>
+        <v>109.51750651</v>
       </c>
       <c r="C217" s="5">
-        <v>1.3504740000001902E-2</v>
+        <v>1.3503990000003796E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.14809216578548501</v>
+        <v>0.14808393456089419</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>109.39342920999999</v>
+        <v>109.39343092</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.12407717000000673</v>
+        <v>-0.1240755900000039</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3510928576166314</v>
+        <v>-1.3510757582552824</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>110.61686072000001</v>
+        <v>110.61686254999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.2234315100000117</v>
+        <v>1.2234316299999932</v>
       </c>
       <c r="D219" s="5">
-        <v>14.277599883802083</v>
+        <v>14.277601134371288</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>111.05868885</v>
+        <v>111.0586911</v>
       </c>
       <c r="C220" s="5">
-        <v>0.44182812999999044</v>
+        <v>0.44182855000001098</v>
       </c>
       <c r="D220" s="5">
-        <v>4.899774217350461</v>
+        <v>4.8997788950017496</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>110.46843292</v>
+        <v>110.46843538</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.59025592999999787</v>
+        <v>-0.59025572000000182</v>
       </c>
       <c r="D221" s="5">
-        <v>-6.194605128048436</v>
+        <v>-6.1946028663104507</v>
       </c>
       <c r="E221" s="5">
-        <v>2.962875431212364</v>
+        <v>2.9628739045753472</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>112.20587442999999</v>
+        <v>112.20587025</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7374415099999965</v>
+        <v>1.7374348700000013</v>
       </c>
       <c r="D222" s="5">
-        <v>20.594865086849289</v>
+        <v>20.594778950661198</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>112.73821864999999</v>
+        <v>112.73821641000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53234421999999881</v>
+        <v>0.53234616000000301</v>
       </c>
       <c r="D223" s="5">
-        <v>5.8441562544931047</v>
+        <v>5.844178334323491</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>112.26451466</v>
+        <v>112.26451417</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.47370398999998997</v>
+        <v>-0.4737022400000086</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.9272584099599452</v>
+        <v>-4.9272407214693281</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>112.59555476</v>
+        <v>112.59555356</v>
       </c>
       <c r="C225" s="5">
-        <v>0.33104009999999562</v>
+        <v>0.33103939000000082</v>
       </c>
       <c r="D225" s="5">
-        <v>3.5964569110447098</v>
+        <v>3.5964490879511146</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>112.1347537</v>
+        <v>112.13475305999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.46080105999999432</v>
+        <v>-0.46080050000000483</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.8019919151429118</v>
+        <v>-4.8019862601577206</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>111.49252706</v>
+        <v>111.49252767</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.64222664000000407</v>
+        <v>-0.64222538999999301</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.6603198457428681</v>
+        <v>-6.660307324816495</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>110.54607267999999</v>
+        <v>110.54607332</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.94645438000000581</v>
+        <v>-0.94645434999999623</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.724332481336539</v>
+        <v>-9.7243321366033975</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>109.97335447</v>
+        <v>109.97335493999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.57271820999999079</v>
+        <v>-0.57271838000001196</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.0428467735464171</v>
+        <v>-6.0428484824529889</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>109.94552988</v>
+        <v>109.94553171</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.7824590000008698E-2</v>
+        <v>-2.7823229999995647E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.30319238329280518</v>
+        <v>-0.30317758328881617</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>109.04650508</v>
+        <v>109.04650694999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.8990247999999923</v>
+        <v>-0.8990247600000032</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.3829139243428514</v>
+        <v>-9.3829133762461492</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>108.51196100999999</v>
+        <v>108.51196217</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.5345440700000097</v>
+        <v>-0.53454477999999028</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7263479162883435</v>
+        <v>-5.7263552227760028</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>107.29689264</v>
+        <v>107.29689335</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2150683699999973</v>
+        <v>-1.2150688199999991</v>
       </c>
       <c r="D233" s="5">
-        <v>-12.639644406454787</v>
+        <v>-12.639648676187566</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.8709923696453643</v>
+        <v>-2.8709938898747178</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>105.92635699</v>
+        <v>105.92635278</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.3705356499999937</v>
+        <v>-1.3705405700000028</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.295683023209261</v>
+        <v>-14.295730704019061</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>104.3851367</v>
+        <v>104.38513536000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.5412202899999983</v>
+        <v>-1.5412174199999953</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.128282659082561</v>
+        <v>-16.128255577721717</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>103.96278913</v>
+        <v>103.96278795000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42234756999999945</v>
+        <v>-0.42234741000000042</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.7486595383047998</v>
+        <v>-4.7486578387978202</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>102.81077342</v>
+        <v>102.81077266</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1520157100000006</v>
+        <v>-1.1520152900000085</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.516037177732597</v>
+        <v>-12.516033022601059</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>102.54196582</v>
+        <v>102.54196525</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.26880760000000237</v>
+        <v>-0.26880740999999375</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.0927760168419915</v>
+        <v>-3.0927738846639463</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>102.91990015</v>
+        <v>102.91990106</v>
       </c>
       <c r="C239" s="5">
-        <v>0.37793433000000221</v>
+        <v>0.37793580999999676</v>
       </c>
       <c r="D239" s="5">
-        <v>4.5135516468880033</v>
+        <v>4.5135697074925929</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>102.08601573</v>
+        <v>102.08601619</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.83388442000000396</v>
+        <v>-0.83388487000000566</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.3009419531770767</v>
+        <v>-9.3009466722380978</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>102.50387567</v>
+        <v>102.50387762</v>
       </c>
       <c r="C241" s="5">
-        <v>0.4178599399999996</v>
+        <v>0.41786143000000209</v>
       </c>
       <c r="D241" s="5">
-        <v>5.0239589615714619</v>
+        <v>5.0239772580072062</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>101.31557273</v>
+        <v>101.31557517</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.1883029399999998</v>
+        <v>-1.1883024499999948</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.057723162304901</v>
+        <v>-13.057717883694075</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>103.21426294</v>
+        <v>103.21426567</v>
       </c>
       <c r="C243" s="5">
-        <v>1.898690209999998</v>
+        <v>1.8986905000000007</v>
       </c>
       <c r="D243" s="5">
-        <v>24.957446354448454</v>
+        <v>24.957449903236849</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>104.38444963000001</v>
+        <v>104.3844517</v>
       </c>
       <c r="C244" s="5">
-        <v>1.1701866900000084</v>
+        <v>1.1701860299999964</v>
       </c>
       <c r="D244" s="5">
-        <v>14.486184465176532</v>
+        <v>14.486175371366027</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>105.18536553</v>
+        <v>105.18536761999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.80091589999999258</v>
+        <v>0.80091591999999423</v>
       </c>
       <c r="D245" s="5">
-        <v>9.60596178999198</v>
+        <v>9.6059618414771073</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.967929413468239</v>
+        <v>-1.9679281142952254</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>106.04499226999999</v>
+        <v>106.04498046</v>
       </c>
       <c r="C246" s="5">
-        <v>0.85962673999999595</v>
+        <v>0.85961284000001115</v>
       </c>
       <c r="D246" s="5">
-        <v>10.260036351461466</v>
+        <v>10.259862708561629</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>105.7534404</v>
+        <v>105.75344019000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.29155186999999216</v>
+        <v>-0.29154026999999871</v>
       </c>
       <c r="D247" s="5">
-        <v>-3.2497533220357422</v>
+        <v>-3.2496263290351268</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>105.61543584</v>
+        <v>105.61543485</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.13800455999999883</v>
+        <v>-0.13800534000000653</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.5547676267103849</v>
+        <v>-1.5547763543275472</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>104.62302556</v>
+        <v>104.62302431000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.99241028000000142</v>
+        <v>-0.99241053999999451</v>
       </c>
       <c r="D249" s="5">
-        <v>-10.710877612561532</v>
+        <v>-10.710880370552655</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>104.44406336</v>
+        <v>104.444062</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.17896220000000085</v>
+        <v>-0.17896231000000284</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.0334501482783485</v>
+        <v>-2.0334514104802359</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>104.41597874</v>
+        <v>104.41598006</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.8084620000001337E-2</v>
+        <v>-2.8081940000006966E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.32219874788700364</v>
+        <v>-0.3221680514247649</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>104.30763013000001</v>
+        <v>104.30763098</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.10834860999999307</v>
+        <v>-0.10834907999999643</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.2381137487651572</v>
+        <v>-1.2381190733393277</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>103.92908262</v>
+        <v>103.9290865</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.37854751000000419</v>
+        <v>-0.37854448000000218</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.2690904021544291</v>
+        <v>-4.2690568762152488</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>102.8387936</v>
+        <v>102.83879835</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.0902890200000002</v>
+        <v>-1.0902881499999921</v>
       </c>
       <c r="D254" s="5">
-        <v>-11.887290926189442</v>
+        <v>-11.887281562650042</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>104.53500210999999</v>
+        <v>104.53500739</v>
       </c>
       <c r="C255" s="5">
-        <v>1.6962085099999911</v>
+        <v>1.6962090399999994</v>
       </c>
       <c r="D255" s="5">
-        <v>21.690621319059922</v>
+        <v>21.690627628381186</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>104.0936938</v>
+        <v>104.09369728</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.4413083099999966</v>
+        <v>-0.44131011000000342</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.9499716669620497</v>
+        <v>-4.9499911461064361</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>103.62599673</v>
+        <v>103.6259994</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.46769706999999983</v>
+        <v>-0.4676978800000029</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.2603858799204257</v>
+        <v>-5.2603945948479947</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.4824959652350644</v>
+        <v>-1.4824953843708411</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>105.20790667</v>
+        <v>105.20788786999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.5819099400000027</v>
+        <v>1.5818884699999956</v>
       </c>
       <c r="D258" s="5">
-        <v>19.937751759240019</v>
+        <v>19.937457490583267</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>105.22039141</v>
+        <v>105.22039237</v>
       </c>
       <c r="C259" s="5">
-        <v>1.248474000000499E-2</v>
+        <v>1.2504500000005692E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.14249375779153972</v>
+        <v>0.14271946021979787</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>105.79142973</v>
+        <v>105.79142167000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.57103831999999954</v>
+        <v>0.5710293000000064</v>
       </c>
       <c r="D260" s="5">
-        <v>6.7104329423978148</v>
+        <v>6.7103236991134851</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>106.26244718</v>
+        <v>106.26244651</v>
       </c>
       <c r="C261" s="5">
-        <v>0.47101744999999084</v>
+        <v>0.47102483999999833</v>
       </c>
       <c r="D261" s="5">
-        <v>5.4755799070386857</v>
+        <v>5.4756683578490284</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>106.04849975</v>
+        <v>106.04849947</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.21394742999999039</v>
+        <v>-0.21394704000000786</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3894885503416341</v>
+        <v>-2.3894842576161035</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>105.8087307</v>
+        <v>105.80873266</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.2397690500000067</v>
+        <v>-0.23976680999999189</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.6796400657341346</v>
+        <v>-2.6796153491320807</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>106.39696117</v>
+        <v>106.39696159</v>
       </c>
       <c r="C264" s="5">
-        <v>0.58823046999999917</v>
+        <v>0.58822892999999965</v>
       </c>
       <c r="D264" s="5">
-        <v>6.8790623721730393</v>
+        <v>6.8790436770901575</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>107.13687727999999</v>
+        <v>107.13688015</v>
       </c>
       <c r="C265" s="5">
-        <v>0.7399161099999958</v>
+        <v>0.73991855999999245</v>
       </c>
       <c r="D265" s="5">
-        <v>8.6718639754398872</v>
+        <v>8.6718937611155233</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>107.37899201</v>
+        <v>107.37901187999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.24211473000001149</v>
+        <v>0.24213172999999699</v>
       </c>
       <c r="D266" s="5">
-        <v>2.7457976200199852</v>
+        <v>2.7459927435102172</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>107.22338168</v>
+        <v>107.22338550000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.1556103300000018</v>
+        <v>-0.15562637999998685</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.7252091962475014</v>
+        <v>-1.7253854054614881</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>107.04838235</v>
+        <v>107.04838494000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17499933000000567</v>
+        <v>-0.17500056000000086</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.9410350781191021</v>
+        <v>-1.9410485301098901</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>107.57686562000001</v>
+        <v>107.57687004</v>
       </c>
       <c r="C269" s="5">
-        <v>0.5284832700000095</v>
+        <v>0.52848509999999749</v>
       </c>
       <c r="D269" s="5">
-        <v>6.0877724907976605</v>
+        <v>6.0877939955120031</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8126232940312255</v>
+        <v>3.8126248845615551</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>107.64368743999999</v>
+        <v>107.64366038</v>
       </c>
       <c r="C270" s="5">
-        <v>6.6821819999987042E-2</v>
+        <v>6.6790339999997173E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.74793679332447738</v>
+        <v>0.74758320271528511</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>107.96457152000001</v>
+        <v>107.9645718</v>
       </c>
       <c r="C271" s="5">
-        <v>0.32088408000001323</v>
+        <v>0.32091142000000161</v>
       </c>
       <c r="D271" s="5">
-        <v>3.6364165113659919</v>
+        <v>3.636732368778639</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>108.24181507999999</v>
+        <v>108.24179914</v>
       </c>
       <c r="C272" s="5">
-        <v>0.27724355999998807</v>
+        <v>0.27722733999999605</v>
       </c>
       <c r="D272" s="5">
-        <v>3.1253910995700851</v>
+        <v>3.1252056518364268</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>108.8312737</v>
+        <v>108.83127371</v>
       </c>
       <c r="C273" s="5">
-        <v>0.58945862000000204</v>
+        <v>0.58947457000000725</v>
       </c>
       <c r="D273" s="5">
-        <v>6.7342366870396964</v>
+        <v>6.7344254207842402</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>109.76165835</v>
+        <v>109.76165890999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.9303846500000077</v>
+        <v>0.93038519999998925</v>
       </c>
       <c r="D274" s="5">
-        <v>10.755009041684271</v>
+        <v>10.7550157003796</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>110.05697479</v>
+        <v>110.05697703</v>
       </c>
       <c r="C275" s="5">
-        <v>0.29531643999999346</v>
+        <v>0.29531812000000457</v>
       </c>
       <c r="D275" s="5">
-        <v>3.2768374756954266</v>
+        <v>3.2768563767598069</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>110.91133929</v>
+        <v>110.91133993</v>
       </c>
       <c r="C276" s="5">
-        <v>0.85436450000000264</v>
+        <v>0.85436289999999815</v>
       </c>
       <c r="D276" s="5">
-        <v>9.7237252757335533</v>
+        <v>9.7237060748918136</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>112.62141738</v>
+        <v>112.6214166</v>
       </c>
       <c r="C277" s="5">
-        <v>1.7100780899999961</v>
+        <v>1.7100766700000065</v>
       </c>
       <c r="D277" s="5">
-        <v>20.15461898571953</v>
+        <v>20.154600679588164</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>112.00989970000001</v>
+        <v>112.00993794</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.61151767999999151</v>
+        <v>-0.61147866000000306</v>
       </c>
       <c r="D278" s="5">
-        <v>-6.3247125067348753</v>
+        <v>-6.3243209534869944</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>112.06288343999999</v>
+        <v>112.06288965</v>
       </c>
       <c r="C279" s="5">
-        <v>5.2983739999987733E-2</v>
+        <v>5.2951710000002095E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.56911186824910587</v>
+        <v>0.56876673613759365</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>112.60512119000001</v>
+        <v>112.60512678000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.5422377500000124</v>
+        <v>0.54223713000000373</v>
       </c>
       <c r="D280" s="5">
-        <v>5.9634751757607463</v>
+        <v>5.9634678352738835</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>113.59986764999999</v>
+        <v>113.59987531</v>
       </c>
       <c r="C281" s="5">
-        <v>0.99474645999998756</v>
+        <v>0.99474852999999541</v>
       </c>
       <c r="D281" s="5">
-        <v>11.131249375357255</v>
+        <v>11.131273095861772</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5987892892096269</v>
+        <v>5.5987920709725802</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>112.98984778000001</v>
+        <v>112.98980223</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.61001986999998792</v>
+        <v>-0.61007308000000648</v>
       </c>
       <c r="D282" s="5">
-        <v>-6.2569287509965825</v>
+        <v>-6.2574580940883084</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>113.61981636</v>
+        <v>113.61981418000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.62996857999999634</v>
+        <v>0.63001195000001076</v>
       </c>
       <c r="D283" s="5">
-        <v>6.8995589374661881</v>
+        <v>6.9000514635892962</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>113.98314070000001</v>
+        <v>113.98311364</v>
       </c>
       <c r="C284" s="5">
-        <v>0.36332434000000546</v>
+        <v>0.36329945999999325</v>
       </c>
       <c r="D284" s="5">
-        <v>3.9054760758368667</v>
+        <v>3.9052039891914303</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>113.52424077000001</v>
+        <v>113.52423635</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.45889993000000118</v>
+        <v>-0.45887729000000377</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.7256837771866405</v>
+        <v>-4.7254568687750904</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>113.71600101999999</v>
+        <v>113.71599585</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19176024999998731</v>
+        <v>0.19175950000000341</v>
       </c>
       <c r="D286" s="5">
-        <v>2.0459261221550396</v>
+        <v>2.0459181261764492</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>114.76526570999999</v>
+        <v>114.76529553</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0492646900000011</v>
+        <v>1.0492996800000043</v>
       </c>
       <c r="D287" s="5">
-        <v>11.652037705155394</v>
+        <v>11.652446752728629</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>115.35373258</v>
+        <v>115.35373457</v>
       </c>
       <c r="C288" s="5">
-        <v>0.58846687000000486</v>
+        <v>0.58843903999999725</v>
       </c>
       <c r="D288" s="5">
-        <v>6.3296107335437224</v>
+        <v>6.3293012084167266</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>115.53598202000001</v>
+        <v>115.53598359</v>
       </c>
       <c r="C289" s="5">
-        <v>0.18224944000000676</v>
+        <v>0.18224902000000043</v>
       </c>
       <c r="D289" s="5">
-        <v>1.9124632165998801</v>
+        <v>1.9124587376159408</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>116.16684339</v>
+        <v>116.16690393</v>
       </c>
       <c r="C290" s="5">
-        <v>0.63086136999999098</v>
+        <v>0.63092034000000297</v>
       </c>
       <c r="D290" s="5">
-        <v>6.7527668585964262</v>
+        <v>6.7534170592361775</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>116.17947728</v>
+        <v>116.17948066</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2633890000003589E-2</v>
+        <v>1.2576729999992153E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.13058579673426163</v>
+        <v>0.12999456270079701</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>116.93606447000001</v>
+        <v>116.93605888</v>
       </c>
       <c r="C292" s="5">
-        <v>0.75658719000000474</v>
+        <v>0.75657822000000863</v>
       </c>
       <c r="D292" s="5">
-        <v>8.1007390135358079</v>
+        <v>8.100639262345922</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>116.93640634</v>
+        <v>116.93640289</v>
       </c>
       <c r="C293" s="5">
-        <v>3.4186999999974432E-4</v>
+        <v>3.4400999999206761E-4</v>
       </c>
       <c r="D293" s="5">
-        <v>3.5083325103935081E-3</v>
+        <v>3.5302941060910698E-3</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9370973391270594</v>
+        <v>2.93708736113929</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>116.98026234</v>
+        <v>116.98019014</v>
       </c>
       <c r="C294" s="5">
-        <v>4.3855999999991013E-2</v>
+        <v>4.3787250000008271E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.45097923797949857</v>
+        <v>0.4502708258840693</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>117.91852925000001</v>
+        <v>117.91852353</v>
       </c>
       <c r="C295" s="5">
-        <v>0.93826691000001006</v>
+        <v>0.93833338999999683</v>
       </c>
       <c r="D295" s="5">
-        <v>10.061025107230105</v>
+        <v>10.061776197386795</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>118.40322736</v>
+        <v>118.40319866</v>
       </c>
       <c r="C296" s="5">
-        <v>0.48469810999999652</v>
+        <v>0.4846751299999994</v>
       </c>
       <c r="D296" s="5">
-        <v>5.0455932285091265</v>
+        <v>5.0453488288734416</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>120.34644624000001</v>
+        <v>120.34644319</v>
       </c>
       <c r="C297" s="5">
-        <v>1.9432188800000034</v>
+        <v>1.9432445300000012</v>
       </c>
       <c r="D297" s="5">
-        <v>21.572895612862752</v>
+        <v>21.573212259955852</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>121.33183594</v>
+        <v>121.33182754000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.98538969999999892</v>
+        <v>0.98538435000000391</v>
       </c>
       <c r="D298" s="5">
-        <v>10.280312057536523</v>
+        <v>10.280253977595732</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>121.59136663</v>
+        <v>121.59142946</v>
       </c>
       <c r="C299" s="5">
-        <v>0.25953068999999118</v>
+        <v>0.25960191999999438</v>
       </c>
       <c r="D299" s="5">
-        <v>2.597232630523294</v>
+        <v>2.5979540503333176</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>121.93705531000001</v>
+        <v>121.93706994999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.34568868000000919</v>
+        <v>0.34564048999999386</v>
       </c>
       <c r="D300" s="5">
-        <v>3.4654993221402419</v>
+        <v>3.4650068250175359</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>122.69238463000001</v>
+        <v>122.69238894</v>
       </c>
       <c r="C301" s="5">
-        <v>0.7553293200000013</v>
+        <v>0.75531899000000635</v>
       </c>
       <c r="D301" s="5">
-        <v>7.6918540687488601</v>
+        <v>7.6917443091373938</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>121.93324835</v>
+        <v>121.93335587999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.75913628000000699</v>
+        <v>-0.75903306000000725</v>
       </c>
       <c r="D302" s="5">
-        <v>-7.1772489579954861</v>
+        <v>-7.1763057845012579</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>123.06278979</v>
+        <v>123.06280114</v>
       </c>
       <c r="C303" s="5">
-        <v>1.129541439999997</v>
+        <v>1.1294452600000113</v>
       </c>
       <c r="D303" s="5">
-        <v>11.700559689216504</v>
+        <v>11.699501247120047</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>123.41781199</v>
+        <v>123.41778859</v>
       </c>
       <c r="C304" s="5">
-        <v>0.35502220000000762</v>
+        <v>0.35498744999999587</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5173246120937751</v>
+        <v>3.5169745222089377</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>122.47411314</v>
+        <v>122.4740865</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.94369885000000409</v>
+        <v>-0.94370209000000216</v>
       </c>
       <c r="D305" s="5">
-        <v>-8.7994354508809103</v>
+        <v>-8.7994660017860049</v>
       </c>
       <c r="E305" s="5">
-        <v>4.7356567328559418</v>
+        <v>4.7356370412806381</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>124.52578205</v>
+        <v>124.52560916</v>
       </c>
       <c r="C306" s="5">
-        <v>2.0516689100000036</v>
+        <v>2.0515226600000034</v>
       </c>
       <c r="D306" s="5">
-        <v>22.061778813035971</v>
+        <v>22.060063799324947</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>125.14202946</v>
+        <v>125.14201586</v>
       </c>
       <c r="C307" s="5">
-        <v>0.61624740999999972</v>
+        <v>0.61640669999999886</v>
       </c>
       <c r="D307" s="5">
-        <v>6.1028356000420114</v>
+        <v>6.104464984938951</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>125.33867835</v>
+        <v>125.33863805999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.19664888999999164</v>
+        <v>0.19662219999999309</v>
       </c>
       <c r="D308" s="5">
-        <v>1.9020699119095763</v>
+        <v>1.9018097286395141</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>124.88368637000001</v>
+        <v>124.88366911999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.45499197999998842</v>
+        <v>-0.45496894000000054</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.270191918764688</v>
+        <v>-4.2699813276177441</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>125.26779225999999</v>
+        <v>125.26779282</v>
       </c>
       <c r="C310" s="5">
-        <v>0.38410588999998652</v>
+        <v>0.38412370000000351</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7539313919889183</v>
+        <v>3.7541089345764167</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>124.59390585</v>
+        <v>124.59404975</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.67388640999999438</v>
+        <v>-0.67374307000000044</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.2678613940782224</v>
+        <v>-6.2665673405380762</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>124.98774105</v>
+        <v>124.98780479</v>
       </c>
       <c r="C312" s="5">
-        <v>0.39383519999999805</v>
+        <v>0.39375504000000205</v>
       </c>
       <c r="D312" s="5">
-        <v>3.859785314708164</v>
+        <v>3.8589814660080046</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>124.41731534</v>
+        <v>124.41736391000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.57042570999999498</v>
+        <v>-0.57044087999999249</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.3412241111862375</v>
+        <v>-5.3413599542472712</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>124.81496959</v>
+        <v>124.8152012</v>
       </c>
       <c r="C314" s="5">
-        <v>0.39765425000000221</v>
+        <v>0.39783728999999823</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9035034613143171</v>
+        <v>3.9053304069259109</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>125.84429249999999</v>
+        <v>125.84443936</v>
       </c>
       <c r="C315" s="5">
-        <v>1.0293229099999905</v>
+        <v>1.0292381599999914</v>
       </c>
       <c r="D315" s="5">
-        <v>10.357582635547914</v>
+        <v>10.356670695408909</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>126.17843909</v>
+        <v>126.17798807</v>
       </c>
       <c r="C316" s="5">
-        <v>0.33414659000000313</v>
+        <v>0.3335487100000023</v>
       </c>
       <c r="D316" s="5">
-        <v>3.2332322385410173</v>
+        <v>3.2273586843933666</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>126.67809939999999</v>
+        <v>126.67807695</v>
       </c>
       <c r="C317" s="5">
-        <v>0.49966030999999589</v>
+        <v>0.50008888000000695</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8568143264435149</v>
+        <v>4.8610891078586294</v>
       </c>
       <c r="E317" s="5">
-        <v>3.4325508895046486</v>
+        <v>3.4325550572692043</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>128.72075163</v>
+        <v>128.72055080999999</v>
       </c>
       <c r="C318" s="5">
-        <v>2.0426522300000016</v>
+        <v>2.042473859999987</v>
       </c>
       <c r="D318" s="5">
-        <v>21.16141542268446</v>
+        <v>21.159404787350724</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>128.37286399000001</v>
+        <v>128.37284133</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.34788763999998196</v>
+        <v>-0.3477094799999918</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.1954077103623524</v>
+        <v>-3.1938004245638307</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>128.77161290000001</v>
+        <v>128.77155743</v>
       </c>
       <c r="C320" s="5">
-        <v>0.39874890999999479</v>
+        <v>0.39871610000000146</v>
       </c>
       <c r="D320" s="5">
-        <v>3.7917560740090339</v>
+        <v>3.7914394112476213</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>129.80654225000001</v>
+        <v>129.80654243999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.0349293499999987</v>
+        <v>1.0349850099999856</v>
       </c>
       <c r="D321" s="5">
-        <v>10.082263997594199</v>
+        <v>10.082834964668708</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>129.58809170000001</v>
+        <v>129.58814520000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.21845055000000002</v>
+        <v>-0.21839723999997318</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.0008842697457951</v>
+        <v>-2.0004004867739011</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>129.00332577</v>
+        <v>129.00356123</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.58476593000000321</v>
+        <v>-0.58458397000001128</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.2826046533135944</v>
+        <v>-5.2809993206792143</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>130.93878056</v>
+        <v>130.93893657000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9354547899999943</v>
+        <v>1.9353753400000073</v>
       </c>
       <c r="D324" s="5">
-        <v>19.566253903403098</v>
+        <v>19.565344604824041</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>131.83550971</v>
+        <v>131.83559185999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.89672914999999875</v>
+        <v>0.89665528999998401</v>
       </c>
       <c r="D325" s="5">
-        <v>8.5348792822753428</v>
+        <v>8.5341390586881403</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>132.99760950000001</v>
+        <v>132.99788376000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1620997900000134</v>
+        <v>1.1622919000000138</v>
       </c>
       <c r="D326" s="5">
-        <v>11.10591717257905</v>
+        <v>11.107835786668495</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>133.06032006999999</v>
+        <v>133.06051128999999</v>
       </c>
       <c r="C327" s="5">
-        <v>6.2710569999978816E-2</v>
+        <v>6.2627529999986109E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.56728949640683091</v>
+        <v>0.56653518586091689</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>133.34098076000001</v>
+        <v>133.34008811999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.28066069000001903</v>
+        <v>0.27957682999999633</v>
       </c>
       <c r="D328" s="5">
-        <v>2.5607000310528871</v>
+        <v>2.5506928143924856</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>133.62578594999999</v>
+        <v>133.62588568000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.28480518999998594</v>
+        <v>0.28579756000002021</v>
       </c>
       <c r="D329" s="5">
-        <v>2.5934252280807923</v>
+        <v>2.6025861336026246</v>
       </c>
       <c r="E329" s="5">
-        <v>5.484520673192228</v>
+        <v>5.484618094370286</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>134.02665719999999</v>
+        <v>134.0266273</v>
       </c>
       <c r="C330" s="5">
-        <v>0.40087124999999446</v>
+        <v>0.40074161999999092</v>
       </c>
       <c r="D330" s="5">
-        <v>3.6599413410275838</v>
+        <v>3.6587354582434672</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>133.84999497999999</v>
+        <v>133.84957062999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.17666221999999721</v>
+        <v>-0.17705667000001313</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.5703183266576715</v>
+        <v>-1.5737994336798344</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>134.13596670000001</v>
+        <v>134.13591228999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.28597172000002047</v>
+        <v>0.28634166000000505</v>
       </c>
       <c r="D332" s="5">
-        <v>2.5941532255845168</v>
+        <v>2.5975570012459315</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>133.07504313999999</v>
+        <v>133.07504037000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.0609235600000204</v>
+        <v>-1.0608719199999825</v>
       </c>
       <c r="D333" s="5">
-        <v>-9.0889936082750857</v>
+        <v>-9.0885737970616614</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>134.34086945999999</v>
+        <v>134.34109179999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2658263200000022</v>
+        <v>1.2660514299999761</v>
       </c>
       <c r="D334" s="5">
-        <v>12.031066241347821</v>
+        <v>12.033319241342678</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>135.44558463000001</v>
+        <v>135.44612265999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.10471517000002</v>
+        <v>1.1050308599999994</v>
       </c>
       <c r="D335" s="5">
-        <v>10.326633987755041</v>
+        <v>10.329701878077824</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>135.40760029</v>
+        <v>135.4082113</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.7984340000008388E-2</v>
+        <v>-3.7911359999981187E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.3360092429294248</v>
+        <v>-0.33536332569554794</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>135.41016521</v>
+        <v>135.41052865</v>
       </c>
       <c r="C337" s="5">
-        <v>2.5649199999975281E-3</v>
+        <v>2.3173499999984415E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>2.2733027366572678E-2</v>
+        <v>2.0538501583589053E-2</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>138.55646489</v>
+        <v>138.55675572000001</v>
       </c>
       <c r="C338" s="5">
-        <v>3.1462996799999985</v>
+        <v>3.146227070000009</v>
       </c>
       <c r="D338" s="5">
-        <v>31.736559174748734</v>
+        <v>31.735634399648305</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>138.71674150999999</v>
+        <v>138.71616456000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.16027661999999054</v>
+        <v>0.15940883999999755</v>
       </c>
       <c r="D339" s="5">
-        <v>1.3969779430579088</v>
+        <v>1.3893634763884499</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>138.13025049999999</v>
+        <v>138.12812185000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.58649101000000314</v>
+        <v>-0.5880427099999963</v>
       </c>
       <c r="D340" s="5">
-        <v>-4.9572376958145981</v>
+        <v>-4.9700691648238422</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>137.78966015</v>
+        <v>137.78988372000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.34059034999998516</v>
+        <v>-0.33823813000000769</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.9190640162456982</v>
+        <v>-2.8992188958184784</v>
       </c>
       <c r="E341" s="5">
-        <v>3.1160708768875223</v>
+        <v>3.1161612279013928</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>137.15642428999999</v>
+        <v>137.15626148999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.63323586000001342</v>
+        <v>-0.6336222300000145</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.3775246608047116</v>
+        <v>-5.3807147214816169</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>138.28311642</v>
+        <v>138.2835183</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1266921300000092</v>
+        <v>1.1272568100000058</v>
       </c>
       <c r="D343" s="5">
-        <v>10.315375799610171</v>
+        <v>10.320794413038659</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>139.52647694999999</v>
+        <v>139.52640436999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2433605299999897</v>
+        <v>1.2428860699999973</v>
       </c>
       <c r="D344" s="5">
-        <v>11.339595551793135</v>
+        <v>11.335017723981533</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>139.91943763</v>
+        <v>139.91955555999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.39296068000001583</v>
+        <v>0.39315118999999754</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4325115387473959</v>
+        <v>3.4342033319028076</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>140.01484377</v>
+        <v>140.01559308</v>
       </c>
       <c r="C346" s="5">
-        <v>9.5406139999994366E-2</v>
+        <v>9.603752000001009E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.82131335224642221</v>
+        <v>0.82676848628182587</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>140.8381042</v>
+        <v>140.83918861999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.82326043000000482</v>
+        <v>0.82359553999998525</v>
       </c>
       <c r="D347" s="5">
-        <v>7.2884778565056596</v>
+        <v>7.2915009888213422</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>140.92828427000001</v>
+        <v>140.9295688</v>
       </c>
       <c r="C348" s="5">
-        <v>9.0180070000002388E-2</v>
+        <v>9.0380180000011023E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.77108396503831056</v>
+        <v>0.77279507631313749</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>141.83423679000001</v>
+        <v>141.83524818000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.90595251999999959</v>
+        <v>0.90567938000000936</v>
       </c>
       <c r="D349" s="5">
-        <v>7.9928337338050826</v>
+        <v>7.9902627062524267</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>141.70713062999999</v>
+        <v>141.70742202</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.12710616000001096</v>
+        <v>-0.12782616000001212</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.0701072428127789</v>
+        <v>-1.0761312753038155</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>142.03780613000001</v>
+        <v>142.03445160000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.33067550000001233</v>
+        <v>0.32702958000001559</v>
       </c>
       <c r="D351" s="5">
-        <v>2.8364360815306577</v>
+        <v>2.8047586314891459</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>142.97455502</v>
+        <v>142.96879491999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.93674888999998984</v>
+        <v>0.93434331999998221</v>
       </c>
       <c r="D352" s="5">
-        <v>8.2075525601132959</v>
+        <v>8.1859076424086297</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>142.88253438000001</v>
+        <v>142.88536116</v>
       </c>
       <c r="C353" s="5">
-        <v>-9.2020639999986997E-2</v>
+        <v>-8.3433759999991253E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.76961046932059185</v>
+        <v>-0.69805288933665333</v>
       </c>
       <c r="E353" s="5">
-        <v>3.6961222086300483</v>
+        <v>3.698005472124799</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>140.98166567999999</v>
+        <v>140.98151763000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.900868700000018</v>
+        <v>-1.903843529999989</v>
       </c>
       <c r="D354" s="5">
-        <v>-14.846616345329677</v>
+        <v>-14.867902593986438</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>141.63167174</v>
+        <v>141.63238079000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.65000606000000971</v>
+        <v>0.65086316000000011</v>
       </c>
       <c r="D355" s="5">
-        <v>5.6751632537756391</v>
+        <v>5.682843691015349</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>141.2497832</v>
+        <v>141.25051091</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.38188854000000561</v>
+        <v>-0.38186988000001065</v>
       </c>
       <c r="D356" s="5">
-        <v>-3.1880645162628451</v>
+        <v>-3.187895318811973</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>141.72630339</v>
+        <v>141.72684566999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.47652019000000223</v>
+        <v>0.47633475999998609</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1242862233382027</v>
+        <v>4.1226298068930634</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>142.32180835</v>
+        <v>142.32375184</v>
       </c>
       <c r="C358" s="5">
-        <v>0.59550495999999953</v>
+        <v>0.59690617000001112</v>
       </c>
       <c r="D358" s="5">
-        <v>5.1603258680750441</v>
+        <v>5.172730388165947</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>142.50931449000001</v>
+        <v>142.51116041</v>
       </c>
       <c r="C359" s="5">
-        <v>0.18750614000001065</v>
+        <v>0.18740857000000233</v>
       </c>
       <c r="D359" s="5">
-        <v>1.5924824665988213</v>
+        <v>1.59162590542683</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>142.69061066</v>
+        <v>142.69247680999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.18129616999999598</v>
+        <v>0.18131639999998583</v>
       </c>
       <c r="D360" s="5">
-        <v>1.5373317892006577</v>
+        <v>1.5374844805596366</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>142.63859425999999</v>
+        <v>142.64054293999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-5.2016400000013618E-2</v>
+        <v>-5.193386999999916E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.4365716998431135</v>
+        <v>-0.43587472554048601</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>142.56966202999999</v>
+        <v>142.57112117</v>
       </c>
       <c r="C362" s="5">
-        <v>-6.8932230000001482E-2</v>
+        <v>-6.9421769999991056E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.57837899709909379</v>
+        <v>-0.58246757966807783</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>143.12684952000001</v>
+        <v>143.12311389999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.55718749000001822</v>
+        <v>0.55199272999999494</v>
       </c>
       <c r="D363" s="5">
-        <v>4.7919447976532137</v>
+        <v>4.7462634635852208</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>143.50249033</v>
+        <v>143.48217667</v>
       </c>
       <c r="C364" s="5">
-        <v>0.37564080999999305</v>
+        <v>0.35906277000000841</v>
       </c>
       <c r="D364" s="5">
-        <v>3.1952987790908161</v>
+        <v>3.0524115045500233</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>143.57430847000001</v>
+        <v>143.58249284999999</v>
       </c>
       <c r="C365" s="5">
-        <v>7.181814000000486E-2</v>
+        <v>0.10031617999999298</v>
       </c>
       <c r="D365" s="5">
-        <v>0.60221522849286391</v>
+        <v>0.84221887429969389</v>
       </c>
       <c r="E365" s="5">
-        <v>0.4841558088269915</v>
+        <v>0.48789580985790781</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>143.19814138999999</v>
+        <v>143.19876564</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.37616708000001609</v>
+        <v>-0.38372720999998933</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.0991077235103082</v>
+        <v>-3.160302851392871</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>143.80374348000001</v>
+        <v>143.80391195000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.60560209000001919</v>
+        <v>0.60514631000000918</v>
       </c>
       <c r="D367" s="5">
-        <v>5.1946677299511856</v>
+        <v>5.1906437217585477</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>142.29326757000001</v>
+        <v>142.30130761999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.5104759099999967</v>
+        <v>-1.5026043300000254</v>
       </c>
       <c r="D368" s="5">
-        <v>-11.901212904358738</v>
+        <v>-11.84269914265017</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>128.29726148</v>
+        <v>128.29696573999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.996006090000009</v>
+        <v>-14.004341879999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.133348619318241</v>
+        <v>-71.153712132013212</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>130.78720046999999</v>
+        <v>130.78953824000001</v>
       </c>
       <c r="C370" s="5">
-        <v>2.4899389899999846</v>
+        <v>2.4925725000000227</v>
       </c>
       <c r="D370" s="5">
-        <v>25.94307349552998</v>
+        <v>25.973574908419895</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>132.95328889000001</v>
+        <v>132.95569227999999</v>
       </c>
       <c r="C371" s="5">
-        <v>2.1660884200000226</v>
+        <v>2.1661540399999808</v>
       </c>
       <c r="D371" s="5">
-        <v>21.788447921548926</v>
+        <v>21.788743631424822</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>134.73142902999999</v>
+        <v>134.73430300999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.7781401399999766</v>
+        <v>1.7786107299999969</v>
       </c>
       <c r="D372" s="5">
-        <v>17.283785118855064</v>
+        <v>17.288365134705309</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>136.22390106</v>
+        <v>136.22703620999999</v>
       </c>
       <c r="C373" s="5">
-        <v>1.492472030000016</v>
+        <v>1.4927332000000035</v>
       </c>
       <c r="D373" s="5">
-        <v>14.133402099106185</v>
+        <v>14.135707803079134</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>137.36260443</v>
+        <v>137.36509536</v>
       </c>
       <c r="C374" s="5">
-        <v>1.1387033700000018</v>
+        <v>1.1380591500000037</v>
       </c>
       <c r="D374" s="5">
-        <v>10.505130547507346</v>
+        <v>10.498658749578427</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>140.48651140000001</v>
+        <v>140.48209313999999</v>
       </c>
       <c r="C375" s="5">
-        <v>3.1239069700000073</v>
+        <v>3.1169977799999913</v>
       </c>
       <c r="D375" s="5">
-        <v>30.976487248224906</v>
+        <v>30.89857834810006</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>141.34583617000001</v>
+        <v>141.30930706999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.85932477000000063</v>
+        <v>0.82721392999999921</v>
       </c>
       <c r="D376" s="5">
-        <v>7.592177005044598</v>
+        <v>7.2994677573182898</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>143.12675421</v>
+        <v>143.13869750999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.7809180399999889</v>
+        <v>1.8293904399999974</v>
       </c>
       <c r="D377" s="5">
-        <v>16.21271260606234</v>
+        <v>16.690508167750508</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.31172308247162661</v>
+        <v>-0.30908736238730583</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>142.69265568</v>
+        <v>142.69400095</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.43409852999999998</v>
+        <v>-0.44469655999998281</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.5794558041436275</v>
+        <v>-3.6650559271441452</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>143.10927545999999</v>
+        <v>143.10863302999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.41661977999999067</v>
+        <v>0.41463207999998986</v>
       </c>
       <c r="D379" s="5">
-        <v>3.560454146929537</v>
+        <v>3.5431608320195762</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>145.45651176000001</v>
+        <v>145.47341832000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.34723630000002</v>
+        <v>2.3647852900000146</v>
       </c>
       <c r="D380" s="5">
-        <v>21.55830209863112</v>
+        <v>21.734514244707025</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>146.20639926000001</v>
+        <v>146.20656715999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.74988749999999982</v>
+        <v>0.73314883999998415</v>
       </c>
       <c r="D381" s="5">
-        <v>6.3649542267438797</v>
+        <v>6.2181750823277815</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>147.65921105000001</v>
+        <v>147.66122658</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4528117899999984</v>
+        <v>1.4546594200000129</v>
       </c>
       <c r="D382" s="5">
-        <v>12.597810415022813</v>
+        <v>12.614703255419645</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>147.86834053000001</v>
+        <v>147.87240696999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20912948000000142</v>
+        <v>0.21118038999998134</v>
       </c>
       <c r="D383" s="5">
-        <v>1.7128595272279945</v>
+        <v>1.7297659127673892</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>149.25696868</v>
+        <v>149.26227517000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3886281499999882</v>
+        <v>1.3898682000000235</v>
       </c>
       <c r="D384" s="5">
-        <v>11.869840165269441</v>
+        <v>11.880650063303765</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>149.58614682999999</v>
+        <v>149.59148350999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.32917814999998996</v>
+        <v>0.32920833999997967</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6788744382354679</v>
+        <v>2.6790267095628373</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>150.94110945</v>
+        <v>150.94441293</v>
       </c>
       <c r="C386" s="5">
-        <v>1.3549626200000091</v>
+        <v>1.3529294200000095</v>
       </c>
       <c r="D386" s="5">
-        <v>11.427900896852705</v>
+        <v>11.409463313501856</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>155.05408986</v>
+        <v>155.0486713</v>
       </c>
       <c r="C387" s="5">
-        <v>4.1129804100000058</v>
+        <v>4.1042583699999966</v>
       </c>
       <c r="D387" s="5">
-        <v>38.072840466316983</v>
+        <v>37.978708248526985</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>155.07397581999999</v>
+        <v>155.02093776000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.9885959999982106E-2</v>
+        <v>-2.7733539999985624E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.15401071923735188</v>
+        <v>-0.21443283998691109</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>154.9843261</v>
+        <v>154.99454428000001</v>
       </c>
       <c r="C389" s="5">
-        <v>-8.9649719999982835E-2</v>
+        <v>-2.6393479999995861E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-0.69152971197704582</v>
+        <v>-0.20411781104747728</v>
       </c>
       <c r="E389" s="5">
-        <v>8.2846648451219806</v>
+        <v>8.2827683751780299</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>156.50344301000001</v>
+        <v>156.50301378</v>
       </c>
       <c r="C390" s="5">
-        <v>1.5191169100000081</v>
+        <v>1.5084694999999897</v>
       </c>
       <c r="D390" s="5">
-        <v>12.417365759591625</v>
+        <v>12.324766348167437</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>160.87966491</v>
+        <v>160.87804073999999</v>
       </c>
       <c r="C391" s="5">
-        <v>4.3762218999999902</v>
+        <v>4.3750269599999854</v>
       </c>
       <c r="D391" s="5">
-        <v>39.228159072299462</v>
+        <v>39.215874708655463</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>159.94012726</v>
+        <v>159.97190725999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.93953765000000544</v>
+        <v>-0.90613347999999405</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.7872307297126007</v>
+        <v>-6.5534117556620641</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>159.35812207000001</v>
+        <v>159.3586779</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.58200518999998962</v>
+        <v>-0.61322935999999117</v>
       </c>
       <c r="D393" s="5">
-        <v>-4.2803301533185234</v>
+        <v>-4.5042719932389064</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>158.83856833999999</v>
+        <v>158.83765133</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.51955373000001259</v>
+        <v>-0.52102657000000363</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.8429504887987687</v>
+        <v>-3.8536362057212781</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>159.12546940999999</v>
+        <v>159.13449581</v>
       </c>
       <c r="C395" s="5">
-        <v>0.28690106999999898</v>
+        <v>0.2968444800000043</v>
       </c>
       <c r="D395" s="5">
-        <v>2.1891545001749835</v>
+        <v>2.2658210354357333</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>159.39730012000001</v>
+        <v>159.40675855999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.27183071000001746</v>
+        <v>0.27226274999998168</v>
       </c>
       <c r="D396" s="5">
-        <v>2.0693052227391151</v>
+        <v>2.0725064578576591</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>159.99599437000001</v>
+        <v>160.00579407000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.5986942499999941</v>
+        <v>0.59903551000002153</v>
       </c>
       <c r="D397" s="5">
-        <v>4.6014696194075055</v>
+        <v>4.6038680809855848</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>160.10694656999999</v>
+        <v>160.11359257999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11095219999998562</v>
+        <v>0.10779850999998075</v>
       </c>
       <c r="D398" s="5">
-        <v>0.83534361305621641</v>
+        <v>0.81146198403789782</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>160.02901990000001</v>
+        <v>160.01644354000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.7926669999982323E-2</v>
+        <v>-9.7149039999976594E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.58249867140748313</v>
+        <v>-0.72567602304561829</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>159.36722241000001</v>
+        <v>159.30236407999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.66179748999999788</v>
+        <v>-0.71407946000002198</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.8512479618500359</v>
+        <v>-5.2255471874639081</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>160.08382774</v>
+        <v>160.08305167</v>
       </c>
       <c r="C401" s="5">
-        <v>0.71660532999999305</v>
+        <v>0.78068759000001364</v>
       </c>
       <c r="D401" s="5">
-        <v>5.5313466057363536</v>
+        <v>6.0419256793989184</v>
       </c>
       <c r="E401" s="5">
-        <v>3.2903337829850443</v>
+        <v>3.2830235500467264</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>160.14171841999999</v>
+        <v>160.13338468000001</v>
       </c>
       <c r="C402" s="5">
-        <v>5.789067999998565E-2</v>
+        <v>5.0333010000002787E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>0.43481689361140052</v>
+        <v>0.37795487991512111</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>160.70534599999999</v>
+        <v>160.71250896000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.56362758000000213</v>
+        <v>0.57912428000000205</v>
       </c>
       <c r="D403" s="5">
-        <v>4.306188707019909</v>
+        <v>4.4271857743470866</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>161.19355829</v>
+        <v>161.23475678</v>
       </c>
       <c r="C404" s="5">
-        <v>0.48821229000000699</v>
+        <v>0.52224781999998982</v>
       </c>
       <c r="D404" s="5">
-        <v>3.7070539671297809</v>
+        <v>3.9699483664452417</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>160.49051795</v>
+        <v>160.49261941</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.70304034000000115</v>
+        <v>-0.74213736999999469</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.1100197317777596</v>
+        <v>-5.3856998508793108</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>159.83242501999999</v>
+        <v>159.83113452000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.65809293000000935</v>
+        <v>-0.66148488999999699</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.8111410091466356</v>
+        <v>-4.8353174436128965</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>159.66636854000001</v>
+        <v>159.68396225000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.16605647999998041</v>
+        <v>-0.14717226999999866</v>
       </c>
       <c r="D407" s="5">
-        <v>-1.2396299367506969</v>
+        <v>-1.0993794070882079</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>160.09888014000001</v>
+        <v>160.11468418000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.432511599999998</v>
+        <v>0.43072193000000425</v>
       </c>
       <c r="D408" s="5">
-        <v>3.2994849318247255</v>
+        <v>3.2852615557333209</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>159.56114009000001</v>
+        <v>159.57574690999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.53774004999999647</v>
+        <v>-0.53893727000001945</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.9569287244142104</v>
+        <v>-3.9651917356091415</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>159.26639101999999</v>
+        <v>159.27526546999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.29474907000002304</v>
+        <v>-0.30048143999999866</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.1943148928409317</v>
+        <v>-2.2363469886772402</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>159.39228021</v>
+        <v>159.36883463000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.12588919000000942</v>
+        <v>9.3569160000015472E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.95265237901804856</v>
+        <v>0.70724414018135118</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>159.74799937</v>
+        <v>159.66801873</v>
       </c>
       <c r="C412" s="5">
-        <v>0.3557191600000067</v>
+        <v>0.29918409999999085</v>
       </c>
       <c r="D412" s="5">
-        <v>2.7111832577467077</v>
+        <v>2.2761738402378606</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>158.93693826000001</v>
+        <v>158.91643712000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.81106110999999714</v>
+        <v>-0.75158160999998813</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.9252709926569169</v>
+        <v>-5.5046146125131035</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.71643057027767076</v>
+        <v>-0.72875581632769748</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>158.54307689000001</v>
+        <v>158.52895484000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.39386136999999621</v>
+        <v>-0.3874822800000004</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.9335205844221779</v>
+        <v>-2.8870111850778368</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>157.98502206000001</v>
+        <v>158.00823704000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.55805483000000322</v>
+        <v>-0.5207177999999999</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.143052990972695</v>
+        <v>-3.8711883748098863</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>157.28789042</v>
+        <v>157.35030533</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.69713164000000916</v>
+        <v>-0.65793171000001394</v>
       </c>
       <c r="D416" s="5">
-        <v>-5.168532853961838</v>
+        <v>-4.8838310586280524</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>157.40836758</v>
+        <v>157.40907132999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.12047716000000719</v>
+        <v>5.8765999999991436E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.92304122437687486</v>
+        <v>0.44908863509214303</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>158.13314348</v>
+        <v>158.12950451</v>
       </c>
       <c r="C418" s="5">
-        <v>0.72477589999999736</v>
+        <v>0.72043318000001477</v>
       </c>
       <c r="D418" s="5">
-        <v>5.667411839732206</v>
+        <v>5.6325686755775095</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>157.75677060000001</v>
+        <v>157.78186567</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.37637287999999103</v>
+        <v>-0.34763884000000189</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.8190282303033221</v>
+        <v>-2.6064664261269188</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>156.86105939000001</v>
+        <v>156.88186769000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.89571121000000176</v>
+        <v>-0.89999797999999487</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.6045676222476368</v>
+        <v>-6.6341688144082367</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>156.96698825999999</v>
+        <v>156.98492676999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.10592886999998541</v>
+        <v>0.10305907999997999</v>
       </c>
       <c r="D421" s="5">
-        <v>0.81338118196603304</v>
+        <v>0.79116031152877131</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>155.93577533999999</v>
+        <v>155.94549316000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.0312129200000015</v>
+        <v>-1.0394336099999748</v>
       </c>
       <c r="D422" s="5">
-        <v>-7.6048314626331663</v>
+        <v>-7.6624216277304651</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>155.63975920999999</v>
+        <v>155.60087424</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.29601612999999816</v>
+        <v>-0.34461892000001626</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.2543509448421983</v>
+        <v>-2.6198463731949007</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>155.98518984</v>
+        <v>155.89795085</v>
       </c>
       <c r="C424" s="5">
-        <v>0.34543063000000984</v>
+        <v>0.29707661000000485</v>
       </c>
       <c r="D424" s="5">
-        <v>2.6960611873142248</v>
+        <v>2.3152779964353387</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>155.88103353</v>
+        <v>155.83550270000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.10415631000000758</v>
+        <v>-6.2448149999994484E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.79834227935117186</v>
+        <v>-0.47962722734917751</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.9227152375371315</v>
+        <v>-1.9387134998965161</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>155.86878278</v>
+        <v>155.84725621999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.2250749999992649E-2</v>
+        <v>1.1753519999984974E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-9.4267704737116542E-2</v>
+        <v>9.0544683349791377E-2</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>155.66167874999999</v>
+        <v>155.70934559</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.20710403000001065</v>
+        <v>-0.13791062999999326</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.5828484640039053</v>
+        <v>-1.0567377187677196</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>154.31565341000001</v>
+        <v>154.39888173</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.3460253399999829</v>
+        <v>-1.3104638599999987</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.8969966982335951</v>
+        <v>-9.6446957212960704</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>155.67189675</v>
+        <v>155.6712722</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3562433399999918</v>
+        <v>1.2723904700000048</v>
       </c>
       <c r="D429" s="5">
-        <v>11.071546574607073</v>
+        <v>10.34988610259413</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>155.73204392</v>
+        <v>155.72740099999999</v>
       </c>
       <c r="C430" s="5">
-        <v>6.0147169999993366E-2</v>
+        <v>5.6128799999981993E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.46463222705821483</v>
+        <v>0.43353079286354568</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>154.79103914999999</v>
+        <v>154.82116879</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.94100477000000637</v>
+        <v>-0.90623220999998466</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.0147664090506545</v>
+        <v>-6.7639911226414551</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>153.73206994</v>
+        <v>153.75576401999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.0589692099999866</v>
+        <v>-1.0654047700000149</v>
       </c>
       <c r="D432" s="5">
-        <v>-7.9075751144861535</v>
+        <v>-7.952336963419282</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>154.35097927999999</v>
+        <v>154.36887976</v>
       </c>
       <c r="C433" s="5">
-        <v>0.61890933999998765</v>
+        <v>0.61311574000001201</v>
       </c>
       <c r="D433" s="5">
-        <v>4.9394956646472865</v>
+        <v>4.891467765395241</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>154.68719304999999</v>
+        <v>154.69382580000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.33621377000000052</v>
+        <v>0.32494604000001459</v>
       </c>
       <c r="D434" s="5">
-        <v>2.6454340387084496</v>
+        <v>2.5554473458862859</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>154.78723486999999</v>
+        <v>154.91465242000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.10004182000000128</v>
+        <v>0.22082661999999686</v>
       </c>
       <c r="D435" s="5">
-        <v>0.77885006503859433</v>
+        <v>1.7265227202543976</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>154.05479224999999</v>
+        <v>154.23198457000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.73244262000000049</v>
+        <v>-0.68266785000000141</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.5328425892751891</v>
+        <v>-5.1617788779527167</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>153.67707969</v>
+        <v>153.88700324000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.37771255999999198</v>
+        <v>-0.34498132999999598</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.9028154695433628</v>
+        <v>-2.6513471310949721</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.4138691475738985</v>
+        <v>-1.2503565787258752</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>154.87165662000001</v>
+        <v>150.36464094999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1945769300000109</v>
+        <v>-3.522362290000018</v>
       </c>
       <c r="D438" s="5">
-        <v>9.7372664999476388</v>
+        <v>-24.259991330163146</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>155.37399295</v>
+        <v>150.16917096</v>
       </c>
       <c r="C439" s="5">
-        <v>0.50233632999999145</v>
+        <v>-0.19546998999999232</v>
       </c>
       <c r="D439" s="5">
-        <v>3.9624713229838404</v>
+        <v>-1.5488623839089333</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>156.55297775</v>
+        <v>150.18273891999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1789847999999949</v>
+        <v>1.3567959999988943E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>9.495449280779745</v>
+        <v>0.10847529588051685</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>156.99944298</v>
+        <v>150.75448047</v>
       </c>
       <c r="C441" s="5">
-        <v>0.44646523000000116</v>
+        <v>0.57174155000001292</v>
       </c>
       <c r="D441" s="5">
-        <v>3.4764086797326677</v>
+        <v>4.6652453050574749</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>157.31413737</v>
+        <v>151.18086518000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.31469438999999966</v>
+        <v>0.42638471000000777</v>
       </c>
       <c r="D442" s="5">
-        <v>2.4320110279576701</v>
+        <v>3.4473039021723162</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>158.51418738000001</v>
+        <v>152.36810523</v>
       </c>
       <c r="C443" s="5">
-        <v>1.2000500100000124</v>
+        <v>1.1872400499999856</v>
       </c>
       <c r="D443" s="5">
-        <v>9.5480434877955425</v>
+        <v>9.841609077456436</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>159.74388873000001</v>
+        <v>153.50114840000001</v>
       </c>
       <c r="C444" s="5">
-        <v>1.2297013499999991</v>
+        <v>1.1330431700000076</v>
       </c>
       <c r="D444" s="5">
-        <v>9.7168590410275701</v>
+        <v>9.2976298564144457</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>154.44750260999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.94635420999998132</v>
+      </c>
+      <c r="D445" s="5">
+        <v>7.6542390132989357</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>