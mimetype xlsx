--- v8 (2026-08-24)
+++ v9 (2026-10-08)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0FB506E-3F0C-4F88-A990-713FEA8DA876}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69C3692A-2DE6-4D4C-900F-ECCB4F6F4179}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{83E70B8E-0468-410D-AFAF-ADA03C8B8E1E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0D64AA51-1FD9-4425-B047-B98136CDE8B6}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C64B5B8-883D-4FB0-8AEC-6ABA7388B323}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFDA5896-E5C4-407B-8FB1-F7E474DBB0B5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>547.13627624000003</v>
+        <v>547.17993124999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>545.46052310000005</v>
+        <v>545.47275869999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.6757531399999834</v>
+        <v>-1.7071725499999957</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.6140412427679847</v>
+        <v>-3.6803553607038131</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>545.26243256999999</v>
+        <v>545.26904217000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.19809053000005861</v>
+        <v>-0.20371652999995149</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.43492499120534323</v>
+        <v>-0.44724199022170286</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>544.28208341000004</v>
+        <v>544.27012997999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.9803491599999461</v>
+        <v>-0.99891219000005549</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.1363203132498843</v>
+        <v>-2.1763389993051718</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>545.98122262000004</v>
+        <v>545.96234405999996</v>
       </c>
       <c r="C10" s="5">
-        <v>1.6991392099999985</v>
+        <v>1.6922140799999852</v>
       </c>
       <c r="D10" s="5">
-        <v>3.8111538794664446</v>
+        <v>3.7954390975085017</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>548.17786835000004</v>
+        <v>548.13695761999998</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1966457300000002</v>
+        <v>2.1746135600000116</v>
       </c>
       <c r="D11" s="5">
-        <v>4.9362384238841983</v>
+        <v>4.8858115462880436</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>545.45062014999996</v>
+        <v>545.41604777999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.7272482000000764</v>
+        <v>-2.7209098399999903</v>
       </c>
       <c r="D12" s="5">
-        <v>-5.8094559285651766</v>
+        <v>-5.7967415678684802</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>547.61663571999998</v>
+        <v>547.60585477999996</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1660155700000132</v>
+        <v>2.1898069999999734</v>
       </c>
       <c r="D13" s="5">
-        <v>4.8707359362582636</v>
+        <v>4.925741964377961</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>548.73190061000003</v>
+        <v>548.72714979</v>
       </c>
       <c r="C14" s="5">
-        <v>1.1152648900000486</v>
+        <v>1.1212950100000398</v>
       </c>
       <c r="D14" s="5">
-        <v>2.4714567889523087</v>
+        <v>2.4850200222999996</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>550.17297441999995</v>
+        <v>550.17939004000004</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4410738099999207</v>
+        <v>1.4522402500000453</v>
       </c>
       <c r="D15" s="5">
-        <v>3.1973472618517018</v>
+        <v>3.2225125864187465</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>550.61222291000001</v>
+        <v>550.62924683000006</v>
       </c>
       <c r="C16" s="5">
-        <v>0.43924849000006816</v>
+        <v>0.44985679000001255</v>
       </c>
       <c r="D16" s="5">
-        <v>0.96227718597587941</v>
+        <v>0.98561023622281141</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>551.18667343000004</v>
+        <v>551.21563932000004</v>
       </c>
       <c r="C17" s="5">
-        <v>0.57445052000002761</v>
+        <v>0.58639248999998017</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2591618950257066</v>
+        <v>1.285451538305793</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>550.23973347000003</v>
+        <v>550.28811025000005</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.9469399600000088</v>
+        <v>-0.92752906999999141</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.0422337485593078</v>
+        <v>-2.0006534843018731</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>549.23517632000005</v>
+        <v>549.26079424</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0045571499999824</v>
+        <v>-1.0273160100000496</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.1689411410873216</v>
+        <v>-2.2173834410078475</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>550.93381307000004</v>
+        <v>550.94029080999996</v>
       </c>
       <c r="C20" s="5">
-        <v>1.6986367499999915</v>
+        <v>1.6794965699999693</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7750616670696235</v>
+        <v>3.7316295222179274</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>548.44074019000004</v>
+        <v>548.41469032999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.4930728799999997</v>
+        <v>-2.5256004799999801</v>
       </c>
       <c r="D21" s="5">
-        <v>-5.2970803946564953</v>
+        <v>-5.3643980122084827</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>549.43845563000002</v>
+        <v>549.41387877</v>
       </c>
       <c r="C22" s="5">
-        <v>0.99771543999997903</v>
+        <v>0.99918844000001172</v>
       </c>
       <c r="D22" s="5">
-        <v>2.2049978662369796</v>
+        <v>2.2083919021621989</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>550.91084607000005</v>
+        <v>550.87164031999998</v>
       </c>
       <c r="C23" s="5">
-        <v>1.4723904400000265</v>
+        <v>1.4577615499999865</v>
       </c>
       <c r="D23" s="5">
-        <v>3.2635945544979172</v>
+        <v>3.2308412479213899</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>550.64161214000001</v>
+        <v>550.60988275</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.26923393000004125</v>
+        <v>-0.26175756999998612</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.58487453394289179</v>
+        <v>-0.5687159341145831</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>554.35988136000003</v>
+        <v>554.34347665999996</v>
       </c>
       <c r="C25" s="5">
-        <v>3.7182692200000247</v>
+        <v>3.7335939099999678</v>
       </c>
       <c r="D25" s="5">
-        <v>8.4109577480173225</v>
+        <v>8.4474311424940431</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>560.15285030999996</v>
+        <v>560.15010359999997</v>
       </c>
       <c r="C26" s="5">
-        <v>5.7929689499999313</v>
+        <v>5.806626940000001</v>
       </c>
       <c r="D26" s="5">
-        <v>13.286219628279316</v>
+        <v>13.319787782360738</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>557.54404390000002</v>
+        <v>557.55406516999994</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.6088064099999428</v>
+        <v>-2.5960384300000214</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.4478156838848939</v>
+        <v>-5.4218549322649352</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>559.05424015000006</v>
+        <v>559.07668037999997</v>
       </c>
       <c r="C28" s="5">
-        <v>1.5101962500000354</v>
+        <v>1.5226152100000263</v>
       </c>
       <c r="D28" s="5">
-        <v>3.299252802362429</v>
+        <v>3.3267320329855243</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>560.12796859000002</v>
+        <v>560.15585126999997</v>
       </c>
       <c r="C29" s="5">
-        <v>1.073728439999968</v>
+        <v>1.0791708900000003</v>
       </c>
       <c r="D29" s="5">
-        <v>2.3292414213944124</v>
+        <v>2.3410784007527718</v>
       </c>
       <c r="E29" s="5">
-        <v>1.6221900113003285</v>
+        <v>1.6219082537333174</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>559.44691587</v>
+        <v>559.49896607000005</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.68105272000002515</v>
+        <v>-0.65688519999991968</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.4493473774975008</v>
+        <v>-1.3981786679105102</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>560.64636261999999</v>
+        <v>560.69273451000004</v>
       </c>
       <c r="C31" s="5">
-        <v>1.1994467499999928</v>
+        <v>1.1937684399999853</v>
       </c>
       <c r="D31" s="5">
-        <v>2.6033399921435496</v>
+        <v>2.5906266393388444</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>562.20882354000003</v>
+        <v>562.21549977999996</v>
       </c>
       <c r="C32" s="5">
-        <v>1.562460920000035</v>
+        <v>1.5227652699999226</v>
       </c>
       <c r="D32" s="5">
-        <v>3.3960103809627107</v>
+        <v>3.3081613887531836</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>566.51017658000001</v>
+        <v>566.46460176000005</v>
       </c>
       <c r="C33" s="5">
-        <v>4.3013530399999809</v>
+        <v>4.2491019800000913</v>
       </c>
       <c r="D33" s="5">
-        <v>9.5773268121240882</v>
+        <v>9.4559912766391854</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>568.97799337000004</v>
+        <v>568.94309224000006</v>
       </c>
       <c r="C34" s="5">
-        <v>2.467816790000029</v>
+        <v>2.4784904800000049</v>
       </c>
       <c r="D34" s="5">
-        <v>5.3544883684471634</v>
+        <v>5.3786506372054177</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>570.35454832000005</v>
+        <v>570.31345042999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.3765549500000134</v>
+        <v>1.3703581899999335</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9421604839259707</v>
+        <v>2.9289220416367057</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>574.40450295000005</v>
+        <v>574.37307516999999</v>
       </c>
       <c r="C36" s="5">
-        <v>4.049954630000002</v>
+        <v>4.0596247400000038</v>
       </c>
       <c r="D36" s="5">
-        <v>8.8617018807704682</v>
+        <v>8.8843616261033542</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>575.06000802000005</v>
+        <v>575.03789604999997</v>
       </c>
       <c r="C37" s="5">
-        <v>0.6555050700000038</v>
+        <v>0.6648208799999793</v>
       </c>
       <c r="D37" s="5">
-        <v>1.3780568929278258</v>
+        <v>1.3978431688590254</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>575.90592845000003</v>
+        <v>575.90648186999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.8459204299999783</v>
+        <v>0.86858582000002116</v>
       </c>
       <c r="D38" s="5">
-        <v>1.7795667899237921</v>
+        <v>1.8277157758816998</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>579.40369786999997</v>
+        <v>579.41894497999999</v>
       </c>
       <c r="C39" s="5">
-        <v>3.4977694199999405</v>
+        <v>3.5124631099999988</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5366642610689816</v>
+        <v>7.569386891353691</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>579.76895049999996</v>
+        <v>579.79833678</v>
       </c>
       <c r="C40" s="5">
-        <v>0.36525262999998631</v>
+        <v>0.37939180000000761</v>
       </c>
       <c r="D40" s="5">
-        <v>0.75910116859199128</v>
+        <v>0.78857156297769126</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>581.34838074000004</v>
+        <v>581.37583417999997</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5794302400000788</v>
+        <v>1.5774973999999702</v>
       </c>
       <c r="D41" s="5">
-        <v>3.3185183352710368</v>
+        <v>3.3142258001946034</v>
       </c>
       <c r="E41" s="5">
-        <v>3.7884935836033584</v>
+        <v>3.7882283764222979</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>586.09406766999996</v>
+        <v>586.14878389</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7456869299999198</v>
+        <v>4.7729497100000344</v>
       </c>
       <c r="D42" s="5">
-        <v>10.247893716613742</v>
+        <v>10.308940002645816</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>589.31214593000004</v>
+        <v>589.37298263000002</v>
       </c>
       <c r="C43" s="5">
-        <v>3.2180782600000839</v>
+        <v>3.2241987400000198</v>
       </c>
       <c r="D43" s="5">
-        <v>6.7915276362898069</v>
+        <v>6.8041832236855893</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>590.30274154999995</v>
+        <v>590.31033960000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.99059561999990819</v>
+        <v>0.93735696999999618</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0358758981616765</v>
+        <v>1.9253003385401035</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>592.68502336999995</v>
+        <v>592.61824811999998</v>
       </c>
       <c r="C45" s="5">
-        <v>2.3822818200000029</v>
+        <v>2.3079085199999554</v>
       </c>
       <c r="D45" s="5">
-        <v>4.951786346733611</v>
+        <v>4.7937933728505078</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>593.00366320000001</v>
+        <v>592.96324468</v>
       </c>
       <c r="C46" s="5">
-        <v>0.31863983000005192</v>
+        <v>0.34499656000002688</v>
       </c>
       <c r="D46" s="5">
-        <v>0.64705608958965932</v>
+        <v>0.70082891655058877</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>593.44369925000001</v>
+        <v>593.40404931</v>
       </c>
       <c r="C47" s="5">
-        <v>0.44003605000000334</v>
+        <v>0.44080463000000236</v>
       </c>
       <c r="D47" s="5">
-        <v>0.8940984866937951</v>
+        <v>0.89572783750937468</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>595.81760796000003</v>
+        <v>595.78925458000003</v>
       </c>
       <c r="C48" s="5">
-        <v>2.3739087100000233</v>
+        <v>2.3852052700000286</v>
       </c>
       <c r="D48" s="5">
-        <v>4.9073036944520476</v>
+        <v>4.9315112017742191</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>598.15641682</v>
+        <v>598.13205551999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.3388088599999719</v>
+        <v>2.342800939999961</v>
       </c>
       <c r="D49" s="5">
-        <v>4.8134918079823175</v>
+        <v>4.8221208427525752</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>597.45910941</v>
+        <v>597.46506437000005</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.69730741000000762</v>
+        <v>-0.66699114999994435</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.389978546147097</v>
+        <v>-1.3299716041307086</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>598.78538268</v>
+        <v>598.80542635999996</v>
       </c>
       <c r="C51" s="5">
-        <v>1.3262732700000015</v>
+        <v>1.3403619899999057</v>
       </c>
       <c r="D51" s="5">
-        <v>2.6965924500225169</v>
+        <v>2.7255646695424351</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>599.72316181999997</v>
+        <v>599.75669343000004</v>
       </c>
       <c r="C52" s="5">
-        <v>0.93777913999997509</v>
+        <v>0.95126707000008537</v>
       </c>
       <c r="D52" s="5">
-        <v>1.8956359540275969</v>
+        <v>1.923074332104191</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>602.40776190999998</v>
+        <v>602.43086756000002</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6846000900000035</v>
+        <v>2.6741741299999831</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5059238169567148</v>
+        <v>5.4836996618806699</v>
       </c>
       <c r="E53" s="5">
-        <v>3.6225062058646174</v>
+        <v>3.6215873006997468</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>607.03156049999996</v>
+        <v>607.07831401999999</v>
       </c>
       <c r="C54" s="5">
-        <v>4.6237985899999785</v>
+        <v>4.6474464599999692</v>
       </c>
       <c r="D54" s="5">
-        <v>9.609588470976016</v>
+        <v>9.6604532268769425</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>609.38553707999995</v>
+        <v>609.44882256999995</v>
       </c>
       <c r="C55" s="5">
-        <v>2.3539765799999941</v>
+        <v>2.3705085499999541</v>
       </c>
       <c r="D55" s="5">
-        <v>4.7539615666977619</v>
+        <v>4.7876922911684439</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>611.39165802000002</v>
+        <v>611.39715182999998</v>
       </c>
       <c r="C56" s="5">
-        <v>2.0061209400000735</v>
+        <v>1.9483292600000368</v>
       </c>
       <c r="D56" s="5">
-        <v>4.0227651588486735</v>
+        <v>3.9044210617598551</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>616.88475706999998</v>
+        <v>616.81252952</v>
       </c>
       <c r="C57" s="5">
-        <v>5.4930990499999552</v>
+        <v>5.4153776900000139</v>
       </c>
       <c r="D57" s="5">
-        <v>11.330552484805946</v>
+        <v>11.162245291611782</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>615.72787676999997</v>
+        <v>615.68793302999995</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.1568803000000116</v>
+        <v>-1.1245964900000445</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.227363126707893</v>
+        <v>-2.1660795462621896</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>617.49155703999998</v>
+        <v>617.45763830999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7636802700000089</v>
+        <v>1.7697052800000392</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4919305437025816</v>
+        <v>3.504279671200683</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>622.47975437000002</v>
+        <v>622.45605759</v>
       </c>
       <c r="C60" s="5">
-        <v>4.9881973300000482</v>
+        <v>4.9984192800000073</v>
       </c>
       <c r="D60" s="5">
-        <v>10.136300622682914</v>
+        <v>10.15858869099613</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>621.62738467999998</v>
+        <v>621.60590516000002</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.85236969000004592</v>
+        <v>-0.85015242999998009</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.6308569247767468</v>
+        <v>-1.6267078722292605</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>625.21039880000001</v>
+        <v>625.21866401</v>
       </c>
       <c r="C62" s="5">
-        <v>3.5830141200000298</v>
+        <v>3.6127588499999774</v>
       </c>
       <c r="D62" s="5">
-        <v>7.1402497180195867</v>
+        <v>7.2016896570114008</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>628.99238494999997</v>
+        <v>629.01309830000002</v>
       </c>
       <c r="C63" s="5">
-        <v>3.7819861499999661</v>
+        <v>3.7944342900000265</v>
       </c>
       <c r="D63" s="5">
-        <v>7.5054143496304571</v>
+        <v>7.5308453921015817</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>631.73339451000004</v>
+        <v>631.76515592999999</v>
       </c>
       <c r="C64" s="5">
-        <v>2.7410095600000659</v>
+        <v>2.7520576299999675</v>
       </c>
       <c r="D64" s="5">
-        <v>5.3565084686119979</v>
+        <v>5.3784395228947179</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>636.32426740000005</v>
+        <v>636.34362554999996</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5908728900000142</v>
+        <v>4.5784696199999644</v>
       </c>
       <c r="D65" s="5">
-        <v>9.0776602103465045</v>
+        <v>9.0516757882852072</v>
       </c>
       <c r="E65" s="5">
-        <v>5.6301574505720264</v>
+        <v>5.6293194482804898</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>636.69910362999997</v>
+        <v>636.73885840000003</v>
       </c>
       <c r="C66" s="5">
-        <v>0.37483622999991439</v>
+        <v>0.39523285000007036</v>
       </c>
       <c r="D66" s="5">
-        <v>0.70917245039026078</v>
+        <v>0.74787099508659693</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>638.91627338000001</v>
+        <v>638.96996575000003</v>
       </c>
       <c r="C67" s="5">
-        <v>2.2171697500000391</v>
+        <v>2.231107350000002</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2597158972825788</v>
+        <v>4.2867387398144663</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>640.50123463</v>
+        <v>640.50576068999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5849612499999921</v>
+        <v>1.5357949399999598</v>
       </c>
       <c r="D68" s="5">
-        <v>3.0177964763484555</v>
+        <v>2.9226931375449183</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>641.52902575999997</v>
+        <v>641.45545331999995</v>
       </c>
       <c r="C69" s="5">
-        <v>1.0277911299999687</v>
+        <v>0.94969262999995863</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9426862193641758</v>
+        <v>1.7938494523986659</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>645.22980367000002</v>
+        <v>645.19625922</v>
       </c>
       <c r="C70" s="5">
-        <v>3.7007779100000562</v>
+        <v>3.7408059000000549</v>
       </c>
       <c r="D70" s="5">
-        <v>7.1463317247223213</v>
+        <v>7.2269786988636175</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>646.58788154000001</v>
+        <v>646.56247459999997</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3580778699999883</v>
+        <v>1.3662153799999714</v>
       </c>
       <c r="D71" s="5">
-        <v>2.5552018596460835</v>
+        <v>2.5708264153120108</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>648.60958172000005</v>
+        <v>648.59419976000004</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0217001800000389</v>
+        <v>2.0317251600000645</v>
       </c>
       <c r="D72" s="5">
-        <v>3.81726711050836</v>
+        <v>3.8366774514954516</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>650.56705382999996</v>
+        <v>650.54957864999994</v>
       </c>
       <c r="C73" s="5">
-        <v>1.9574721099999124</v>
+        <v>1.9553788899999063</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6822633726519838</v>
+        <v>3.6783489166457128</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>651.97869041000001</v>
+        <v>651.98974453999995</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4116365800000494</v>
+        <v>1.4401658900000029</v>
       </c>
       <c r="D74" s="5">
-        <v>2.6351272115535451</v>
+        <v>2.6891066437247257</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>652.54530046000002</v>
+        <v>652.56527056000004</v>
       </c>
       <c r="C75" s="5">
-        <v>0.56661005000000841</v>
+        <v>0.57552602000009756</v>
       </c>
       <c r="D75" s="5">
-        <v>1.0478739124508474</v>
+        <v>1.0644248806037426</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>654.80737139999997</v>
+        <v>654.83451016000004</v>
       </c>
       <c r="C76" s="5">
-        <v>2.2620709399999441</v>
+        <v>2.2692395999999917</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2400765978250377</v>
+        <v>4.2536390642618827</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>656.85473810999997</v>
+        <v>656.86655636</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0473667100000057</v>
+        <v>2.0320461999999679</v>
       </c>
       <c r="D77" s="5">
-        <v>3.8172035261379467</v>
+        <v>3.787990322806456</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2264164297688636</v>
+        <v>3.2251334005682475</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>656.77750596999999</v>
+        <v>656.80461238999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.7232139999978244E-2</v>
+        <v>-6.1943970000015725E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.14100325758298338</v>
+        <v>-0.11310398102049035</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>656.73514694999994</v>
+        <v>656.77336274000004</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.2359020000048986E-2</v>
+        <v>-3.1249649999949725E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-7.7366835056158489E-2</v>
+        <v>-5.7079027664208581E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>657.42358688000002</v>
+        <v>657.42605361000005</v>
       </c>
       <c r="C80" s="5">
-        <v>0.68843993000007231</v>
+        <v>0.65269087000001491</v>
       </c>
       <c r="D80" s="5">
-        <v>1.2652096656076139</v>
+        <v>1.1990806638252138</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>659.79165748000003</v>
+        <v>659.73184321999997</v>
       </c>
       <c r="C81" s="5">
-        <v>2.36807060000001</v>
+        <v>2.3057896099999198</v>
       </c>
       <c r="D81" s="5">
-        <v>4.4091261545126548</v>
+        <v>4.2909028140649896</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>662.54175633</v>
+        <v>662.51856051000004</v>
       </c>
       <c r="C82" s="5">
-        <v>2.7500988499999721</v>
+        <v>2.7867172900000696</v>
       </c>
       <c r="D82" s="5">
-        <v>5.118030742312274</v>
+        <v>5.1882512867494235</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>663.79351672999996</v>
+        <v>663.77704487999995</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2517603999999665</v>
+        <v>1.2584843699999055</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2909048596435166</v>
+        <v>2.3034210450361359</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>663.29926599999999</v>
+        <v>663.29101419000006</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.4942507299999761</v>
+        <v>-0.48603068999989318</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.88985204302581833</v>
+        <v>-0.87513381090801312</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>666.90380545000005</v>
+        <v>666.89351013999999</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6045394500000612</v>
+        <v>3.6024959499999341</v>
       </c>
       <c r="D85" s="5">
-        <v>6.7195895670957517</v>
+        <v>6.7157516213937507</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>667.45824777999997</v>
+        <v>667.46833466999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.55444232999991527</v>
+        <v>0.57482453000000078</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0022157277519872</v>
+        <v>1.0392497700161041</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>672.59854805999998</v>
+        <v>672.61396023999998</v>
       </c>
       <c r="C87" s="5">
-        <v>5.1403002800000195</v>
+        <v>5.1456255699999929</v>
       </c>
       <c r="D87" s="5">
-        <v>9.6432392212649312</v>
+        <v>9.6535047333211601</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>676.22516537000001</v>
+        <v>676.24423164999996</v>
       </c>
       <c r="C88" s="5">
-        <v>3.6266173100000287</v>
+        <v>3.6302714099999775</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6657127487987911</v>
+        <v>6.6724721319242564</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>676.44929264999996</v>
+        <v>676.45639494</v>
       </c>
       <c r="C89" s="5">
-        <v>0.22412727999994786</v>
+        <v>0.21216329000003498</v>
       </c>
       <c r="D89" s="5">
-        <v>0.39845242303191419</v>
+        <v>0.37713553135647615</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9830879497619645</v>
+        <v>2.9823163305126021</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>678.63279683999997</v>
+        <v>678.64937835000001</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1835041900000078</v>
+        <v>2.1929834100000107</v>
       </c>
       <c r="D90" s="5">
-        <v>3.9429810386884201</v>
+        <v>3.96036270013993</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>681.57531143999995</v>
+        <v>681.59589169000003</v>
       </c>
       <c r="C91" s="5">
-        <v>2.9425145999999813</v>
+        <v>2.9465133400000241</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3290279888432934</v>
+        <v>5.3363101823203252</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>685.86934637000002</v>
+        <v>685.87220385000001</v>
       </c>
       <c r="C92" s="5">
-        <v>4.2940349300000662</v>
+        <v>4.2763121599999749</v>
       </c>
       <c r="D92" s="5">
-        <v>7.8277422070411662</v>
+        <v>7.7940683865025173</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>687.30909822000001</v>
+        <v>687.26488025000003</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4397518499999933</v>
+        <v>1.3926764000000276</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5482833944999728</v>
+        <v>2.464019420554564</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>689.74473785999999</v>
+        <v>689.73298275000002</v>
       </c>
       <c r="C94" s="5">
-        <v>2.4356396399999767</v>
+        <v>2.4681024999999863</v>
       </c>
       <c r="D94" s="5">
-        <v>4.3363490591242781</v>
+        <v>4.395579839532604</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>691.11330801999998</v>
+        <v>691.10291141000005</v>
       </c>
       <c r="C95" s="5">
-        <v>1.3685701599999902</v>
+        <v>1.3699286600000278</v>
       </c>
       <c r="D95" s="5">
-        <v>2.4071591980458606</v>
+        <v>2.409616323084296</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>691.54195146999996</v>
+        <v>691.53928588999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.42864344999998139</v>
+        <v>0.43637447999992673</v>
       </c>
       <c r="D96" s="5">
-        <v>0.74681011454162949</v>
+        <v>0.76033790031639903</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>694.03727425</v>
+        <v>694.03402252000001</v>
       </c>
       <c r="C97" s="5">
-        <v>2.4953227800000377</v>
+        <v>2.494736630000034</v>
       </c>
       <c r="D97" s="5">
-        <v>4.4169905519935604</v>
+        <v>4.4159496916146512</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>696.35289786999999</v>
+        <v>696.36148205999996</v>
       </c>
       <c r="C98" s="5">
-        <v>2.3156236199999967</v>
+        <v>2.3274595399999498</v>
       </c>
       <c r="D98" s="5">
-        <v>4.0780391024483942</v>
+        <v>4.0992888395488869</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>699.06324312000004</v>
+        <v>699.07344619000003</v>
       </c>
       <c r="C99" s="5">
-        <v>2.7103452500000458</v>
+        <v>2.7119641300000694</v>
       </c>
       <c r="D99" s="5">
-        <v>4.7719343932351777</v>
+        <v>4.7747858543429</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>699.31016104000003</v>
+        <v>699.32078119000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.24691791999998713</v>
+        <v>0.24733500000002095</v>
       </c>
       <c r="D100" s="5">
-        <v>0.42467945633237747</v>
+        <v>0.42539197688555852</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>700.94491783000001</v>
+        <v>700.94835031000002</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6347567899999831</v>
+        <v>1.6275691199999756</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8415542677731054</v>
+        <v>2.8288567033924572</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6212064150496825</v>
+        <v>3.6206258900357335</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>706.3802518</v>
+        <v>706.38659480000001</v>
       </c>
       <c r="C102" s="5">
-        <v>5.4353339699999879</v>
+        <v>5.4382444899999882</v>
       </c>
       <c r="D102" s="5">
-        <v>9.7124454562784059</v>
+        <v>9.7178205612112869</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>705.90448780999998</v>
+        <v>705.91090818999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.47576399000001857</v>
+        <v>-0.47568661000002521</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.80524141759830137</v>
+        <v>-0.80510373213383835</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>707.5578289</v>
+        <v>707.55888149999998</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6533410900000263</v>
+        <v>1.6479733099999976</v>
       </c>
       <c r="D104" s="5">
-        <v>2.847081581189026</v>
+        <v>2.8376930248513732</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>707.81714254999997</v>
+        <v>707.7945982</v>
       </c>
       <c r="C105" s="5">
-        <v>0.25931364999996731</v>
+        <v>0.23571670000001177</v>
       </c>
       <c r="D105" s="5">
-        <v>0.44067689271107824</v>
+        <v>0.4005022062642638</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>707.45315434999998</v>
+        <v>707.44917809000003</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.36398819999999432</v>
+        <v>-0.34542010999996364</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.61534619292703541</v>
+        <v>-0.58405836836069591</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>707.13484153000002</v>
+        <v>707.12853307</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.31831281999996008</v>
+        <v>-0.32064502000002904</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.53859613306489473</v>
+        <v>-0.54253550487460833</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>713.14098084</v>
+        <v>713.14096744999995</v>
       </c>
       <c r="C108" s="5">
-        <v>6.0061393099999805</v>
+        <v>6.0124343799999451</v>
       </c>
       <c r="D108" s="5">
-        <v>10.682228647741066</v>
+        <v>10.694053354736788</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>715.15119503999995</v>
+        <v>715.15262802999996</v>
       </c>
       <c r="C109" s="5">
-        <v>2.0102141999999503</v>
+        <v>2.0116605800000116</v>
       </c>
       <c r="D109" s="5">
-        <v>3.435518584442887</v>
+        <v>3.4380290348913656</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>717.82023957000001</v>
+        <v>717.82512541000006</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6690445300000647</v>
+        <v>2.6724973800000953</v>
       </c>
       <c r="D110" s="5">
-        <v>4.5716521156620393</v>
+        <v>4.5776790245970034</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>720.63788638000005</v>
+        <v>720.64256555999998</v>
       </c>
       <c r="C111" s="5">
-        <v>2.817646810000042</v>
+        <v>2.8174401499999249</v>
       </c>
       <c r="D111" s="5">
-        <v>4.8133724268552003</v>
+        <v>4.8129782648662189</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>722.77007461999995</v>
+        <v>722.77356024999995</v>
       </c>
       <c r="C112" s="5">
-        <v>2.1321882399998913</v>
+        <v>2.1309946899999659</v>
       </c>
       <c r="D112" s="5">
-        <v>3.6088529119753243</v>
+        <v>3.6067759892304485</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>724.22378921999996</v>
+        <v>724.22668612999996</v>
       </c>
       <c r="C113" s="5">
-        <v>1.4537146000000121</v>
+        <v>1.453125880000016</v>
       </c>
       <c r="D113" s="5">
-        <v>2.4404511099571202</v>
+        <v>2.4394399360577745</v>
       </c>
       <c r="E113" s="5">
-        <v>3.3210700010590122</v>
+        <v>3.3209773315972413</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>727.90039078999996</v>
+        <v>727.90370168000004</v>
       </c>
       <c r="C114" s="5">
-        <v>3.6766015700000025</v>
+        <v>3.6770155500000783</v>
       </c>
       <c r="D114" s="5">
-        <v>6.2649382141271692</v>
+        <v>6.2656376845699802</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>727.31657917999996</v>
+        <v>727.31821581999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.58381160999999793</v>
+        <v>-0.58548586000006253</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.95822418649872398</v>
+        <v>-0.96095567669982618</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>728.47514278000006</v>
+        <v>728.47585254000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1585636000000932</v>
+        <v>1.1576367200000277</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9283509130751053</v>
+        <v>1.9267902799324776</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>732.87587328999996</v>
+        <v>732.86180400000001</v>
       </c>
       <c r="C117" s="5">
-        <v>4.400730509999903</v>
+        <v>4.3859514600000011</v>
       </c>
       <c r="D117" s="5">
-        <v>7.4949963678807796</v>
+        <v>7.4689790236761811</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>733.53678915</v>
+        <v>733.53516892000005</v>
       </c>
       <c r="C118" s="5">
-        <v>0.66091586000004554</v>
+        <v>0.67336492000004</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0875574594902737</v>
+        <v>1.108167788580805</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>735.14579200000003</v>
+        <v>735.14224076000005</v>
       </c>
       <c r="C119" s="5">
-        <v>1.6090028500000244</v>
+        <v>1.6070718400000032</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6641719338446723</v>
+        <v>2.6609419090277919</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>736.90652093000006</v>
+        <v>736.90798488999997</v>
       </c>
       <c r="C120" s="5">
-        <v>1.7607289300000275</v>
+        <v>1.7657441299999164</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9122533976558618</v>
+        <v>2.9206727461652093</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>738.06879027000002</v>
+        <v>738.06955247999997</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1622693399999662</v>
+        <v>1.1615675900000042</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9091782761236464</v>
+        <v>1.9080117254292261</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>742.05910136</v>
+        <v>742.06285442000001</v>
       </c>
       <c r="C122" s="5">
-        <v>3.9903110899999774</v>
+        <v>3.9933019400000376</v>
       </c>
       <c r="D122" s="5">
-        <v>6.6841392331155491</v>
+        <v>6.6892920844971338</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>740.89318021999998</v>
+        <v>740.89607605000003</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.1659211400000231</v>
+        <v>-1.1667783699999745</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.8692284441989893</v>
+        <v>-1.8705815304865148</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>741.29702396000005</v>
+        <v>741.29798286000005</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40384374000007028</v>
+        <v>0.40190681000001405</v>
       </c>
       <c r="D124" s="5">
-        <v>0.65605673629323125</v>
+        <v>0.65289817974332198</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>743.41940319000003</v>
+        <v>743.42085397000005</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1223792299999786</v>
+        <v>2.1228711100000055</v>
       </c>
       <c r="D125" s="5">
-        <v>3.4902948912947762</v>
+        <v>3.4911119934986523</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6505086211920714</v>
+        <v>2.6502983399530056</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>747.48540899</v>
+        <v>747.48738661000004</v>
       </c>
       <c r="C126" s="5">
-        <v>4.0660057999999708</v>
+        <v>4.0665326399999913</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7642691892392026</v>
+        <v>6.7651585813985005</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>748.44725650999999</v>
+        <v>748.44797688000006</v>
       </c>
       <c r="C127" s="5">
-        <v>0.96184751999999207</v>
+        <v>0.96059027000001151</v>
       </c>
       <c r="D127" s="5">
-        <v>1.555108451749998</v>
+        <v>1.5530572118926056</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>747.87907723000001</v>
+        <v>747.87885689999996</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.56817927999998119</v>
+        <v>-0.56911998000009589</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.90717888809919156</v>
+        <v>-0.90867370236293876</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>751.92606316000001</v>
+        <v>751.91927886999997</v>
       </c>
       <c r="C129" s="5">
-        <v>4.0469859300000053</v>
+        <v>4.0404219700000112</v>
       </c>
       <c r="D129" s="5">
-        <v>6.690330483736151</v>
+        <v>6.679156771505701</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>755.38973066999995</v>
+        <v>755.38769603000003</v>
       </c>
       <c r="C130" s="5">
-        <v>3.4636675099999366</v>
+        <v>3.4684171600000582</v>
       </c>
       <c r="D130" s="5">
-        <v>5.6698897709169804</v>
+        <v>5.6779156058089697</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>754.72196263000001</v>
+        <v>754.71982824999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.66776803999994172</v>
+        <v>-0.66786778000005143</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.0556630926423893</v>
+        <v>-1.0558228339935916</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>755.89427676000003</v>
+        <v>755.89457928000002</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1723141300000179</v>
+        <v>1.1747510300000386</v>
       </c>
       <c r="D132" s="5">
-        <v>1.879974115344285</v>
+        <v>1.8839209243275645</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>754.83372686999996</v>
+        <v>754.83315314000004</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.0605498900000612</v>
+        <v>-1.0614261399999805</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.6707163054149099</v>
+        <v>-1.6720853812060121</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>758.00283606000005</v>
+        <v>758.00574854000001</v>
       </c>
       <c r="C134" s="5">
-        <v>3.1691091900000856</v>
+        <v>3.1725953999999774</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1560842924074812</v>
+        <v>5.1618920657186873</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>755.82253267999999</v>
+        <v>755.82485412999995</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.1803033800000549</v>
+        <v>-2.1808944100000645</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.3975694186250016</v>
+        <v>-3.3984630443169683</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>757.10834004000003</v>
+        <v>757.10860720000005</v>
       </c>
       <c r="C136" s="5">
-        <v>1.2858073600000353</v>
+        <v>1.2837530700001025</v>
       </c>
       <c r="D136" s="5">
-        <v>2.0606530125960143</v>
+        <v>2.0573235848965199</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>758.97447322000005</v>
+        <v>758.97619141999996</v>
       </c>
       <c r="C137" s="5">
-        <v>1.8661331800000198</v>
+        <v>1.8675842199999124</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9982082721933256</v>
+        <v>3.0005702206133966</v>
       </c>
       <c r="E137" s="5">
-        <v>2.0923680446398807</v>
+        <v>2.0923999329493626</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>758.53933454000003</v>
+        <v>758.54131946999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.43513868000002276</v>
+        <v>-0.43487195000000156</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.68582414496368704</v>
+        <v>-0.68540352770577462</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>761.05185616000006</v>
+        <v>761.05314304000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.5125216200000295</v>
+        <v>2.5118235700000469</v>
       </c>
       <c r="D139" s="5">
-        <v>4.0479955938200529</v>
+        <v>4.0468396007286023</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>763.14725178000003</v>
+        <v>763.14743464000003</v>
       </c>
       <c r="C140" s="5">
-        <v>2.0953956199999766</v>
+        <v>2.0942916000000196</v>
       </c>
       <c r="D140" s="5">
-        <v>3.3544406575384711</v>
+        <v>3.3526406830899136</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>761.73257794999995</v>
+        <v>761.72829419000004</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4146738300000834</v>
+        <v>-1.4191404499999862</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.201943389486738</v>
+        <v>-2.2088242202719544</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>764.01561131999995</v>
+        <v>764.01392651000003</v>
       </c>
       <c r="C142" s="5">
-        <v>2.2830333699999983</v>
+        <v>2.2856323199999906</v>
       </c>
       <c r="D142" s="5">
-        <v>3.6564742188089028</v>
+        <v>3.6607265213926432</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>767.19305012999996</v>
+        <v>767.19228148000002</v>
       </c>
       <c r="C143" s="5">
-        <v>3.1774388100000124</v>
+        <v>3.1783549699999867</v>
       </c>
       <c r="D143" s="5">
-        <v>5.1063917476809495</v>
+        <v>5.1079094610844367</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>764.68533619000004</v>
+        <v>764.68388034999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.5077139399999169</v>
+        <v>-2.5084011300000384</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.852670608455866</v>
+        <v>-3.8537112370990778</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>765.85594693999997</v>
+        <v>765.85373188999995</v>
       </c>
       <c r="C145" s="5">
-        <v>1.1706107499999234</v>
+        <v>1.1698515399999678</v>
       </c>
       <c r="D145" s="5">
-        <v>1.8525538668856978</v>
+        <v>1.8513458035017027</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>762.37770402000001</v>
+        <v>762.3796327</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.4782429199999569</v>
+        <v>-3.4740991899999472</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.3158745179409443</v>
+        <v>-5.309713701831031</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>757.83725961000005</v>
+        <v>757.83906623999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.5404444099999637</v>
+        <v>-4.5405664600000364</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.9172499786833486</v>
+        <v>-6.9174129400893953</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>756.81563663999998</v>
+        <v>756.81493995000005</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0216229700000667</v>
+        <v>-1.0241262899999128</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6057518628958212</v>
+        <v>-1.6096534883108804</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>756.62322054000003</v>
+        <v>756.62410310999996</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.1924160999999458</v>
+        <v>-0.19083684000008816</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.30466695672005661</v>
+        <v>-0.3021701396989096</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.30979338080037166</v>
+        <v>-0.30990277911081554</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>757.94141568999999</v>
+        <v>757.94218219000004</v>
       </c>
       <c r="C150" s="5">
-        <v>1.3181951499999514</v>
+        <v>1.318079080000075</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1107994986692358</v>
+        <v>2.1106093681342086</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>758.82837759999995</v>
+        <v>758.83439988999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.88696190999996816</v>
+        <v>0.89221769999994649</v>
       </c>
       <c r="D151" s="5">
-        <v>1.413343430662839</v>
+        <v>1.4217712024040097</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>760.20447555999999</v>
+        <v>760.20505819000005</v>
       </c>
       <c r="C152" s="5">
-        <v>1.3760979600000383</v>
+        <v>1.3706583000000592</v>
       </c>
       <c r="D152" s="5">
-        <v>2.1979775348110353</v>
+        <v>2.1891849744025693</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>762.47894941000004</v>
+        <v>762.47719884000003</v>
       </c>
       <c r="C153" s="5">
-        <v>2.2744738500000494</v>
+        <v>2.272140649999983</v>
       </c>
       <c r="D153" s="5">
-        <v>3.6499823524715813</v>
+        <v>3.6461735250921778</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>764.11521818999995</v>
+        <v>764.11476436999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6362687799999094</v>
+        <v>1.6375655299999607</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6057957669931131</v>
+        <v>2.6078913841504958</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>761.93465233999996</v>
+        <v>761.93591427000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.1805658499999936</v>
+        <v>-2.1788500999999769</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.371215816386508</v>
+        <v>-3.3686066502065404</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>761.92714652999996</v>
+        <v>761.92342704999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.5058099999978367E-3</v>
+        <v>-1.2487220000025445E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.1820546534657694E-2</v>
+        <v>-1.9664794766938165E-2</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>763.31421869999997</v>
+        <v>763.31026472999997</v>
       </c>
       <c r="C157" s="5">
-        <v>1.3870721700000104</v>
+        <v>1.3868376799999851</v>
       </c>
       <c r="D157" s="5">
-        <v>2.2065811065094865</v>
+        <v>2.2062152110808197</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>766.05104778999998</v>
+        <v>766.04893355000002</v>
       </c>
       <c r="C158" s="5">
-        <v>2.7368290900000147</v>
+        <v>2.7386688200000435</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3884149901687541</v>
+        <v>4.3914465892190391</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>764.55994510999994</v>
+        <v>764.55576495000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.49110268000004</v>
+        <v>-1.49316859999999</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.3109310027680463</v>
+        <v>-2.3141048656699414</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>764.88855921000004</v>
+        <v>764.89510146999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.32861410000009528</v>
+        <v>0.33933651999996073</v>
       </c>
       <c r="D160" s="5">
-        <v>0.51699078678975052</v>
+        <v>0.53390391745300469</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>763.62906701999998</v>
+        <v>763.6240626</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.25949219000006</v>
+        <v>-1.2710388699999839</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.9581644479500282</v>
+        <v>-1.9759358702603369</v>
       </c>
       <c r="E161" s="5">
-        <v>0.92593595990879685</v>
+        <v>0.92515681977718423</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>760.64996123000003</v>
+        <v>760.64773181999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.9791057899999487</v>
+        <v>-2.9763307800000121</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.5823413451869355</v>
+        <v>-4.5781933815147386</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>759.83385513999997</v>
+        <v>759.84611839000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.81610609000006207</v>
+        <v>-0.80161342999997487</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.2799171504089712</v>
+        <v>-1.2573232421054681</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>760.48764498000003</v>
+        <v>760.49197148999997</v>
       </c>
       <c r="C164" s="5">
-        <v>0.65378984000005858</v>
+        <v>0.64585309999995388</v>
       </c>
       <c r="D164" s="5">
-        <v>1.0374258434672656</v>
+        <v>1.0247563706719864</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>759.33943322000005</v>
+        <v>759.34169471999996</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.148211759999981</v>
+        <v>-1.1502767700000049</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7968334834496114</v>
+        <v>-1.8000280210187958</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>758.35299011999996</v>
+        <v>758.35590840999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98644310000008772</v>
+        <v>-0.9857863099999804</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.5478065408617625</v>
+        <v>-1.5467787592221005</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>757.99675065999998</v>
+        <v>758.00056608</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.35623945999998341</v>
+        <v>-0.35534232999998494</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.56225083624150685</v>
+        <v>-0.56083639518598183</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>758.53475354</v>
+        <v>758.53023730999996</v>
       </c>
       <c r="C168" s="5">
-        <v>0.53800288000002183</v>
+        <v>0.52967122999996263</v>
       </c>
       <c r="D168" s="5">
-        <v>0.85505602793274349</v>
+        <v>0.84175922715061802</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>758.59096422000005</v>
+        <v>758.58492444000001</v>
       </c>
       <c r="C169" s="5">
-        <v>5.6210680000049251E-2</v>
+        <v>5.4687130000047546E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>8.8961401523479644E-2</v>
+        <v>8.6549726119278247E-2</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>758.17364358999998</v>
+        <v>758.16453451999996</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.41732063000006292</v>
+        <v>-0.42038992000004782</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.65815747044342121</v>
+        <v>-0.66298857419255786</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>762.52814978000004</v>
+        <v>762.51359018000005</v>
       </c>
       <c r="C171" s="5">
-        <v>4.3545061900000519</v>
+        <v>4.34905566000009</v>
       </c>
       <c r="D171" s="5">
-        <v>7.1140339261108965</v>
+        <v>7.1049345827985499</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>763.64255931000002</v>
+        <v>763.66304726999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.114409529999989</v>
+        <v>1.1494570899999417</v>
       </c>
       <c r="D172" s="5">
-        <v>1.767925830360717</v>
+        <v>1.8240230601594964</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>763.24717095000005</v>
+        <v>763.22191918999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.39538835999996991</v>
+        <v>-0.44112807999999859</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.6195532342276544</v>
+        <v>-0.6909790158417306</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.0010677499512379E-2</v>
+        <v>-5.2662485337451326E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>763.59159337999995</v>
+        <v>763.57998774999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34442242999989503</v>
+        <v>0.35806855999999243</v>
       </c>
       <c r="D174" s="5">
-        <v>0.54285724693048376</v>
+        <v>0.56443968139461287</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>764.34194782999998</v>
+        <v>764.37366726000005</v>
       </c>
       <c r="C175" s="5">
-        <v>0.75035445000003165</v>
+        <v>0.79367951000006087</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1855916334075678</v>
+        <v>1.2544580904193303</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>765.71016199999997</v>
+        <v>765.72339072</v>
       </c>
       <c r="C176" s="5">
-        <v>1.3682141699999875</v>
+        <v>1.3497234599999501</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1693411297256882</v>
+        <v>2.1396486352263544</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>766.76196700000003</v>
+        <v>766.76974486999995</v>
       </c>
       <c r="C177" s="5">
-        <v>1.0518050000000585</v>
+        <v>1.0463541499999565</v>
       </c>
       <c r="D177" s="5">
-        <v>1.6608705264973933</v>
+        <v>1.6521697183744966</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>766.46293682999999</v>
+        <v>766.47007212999995</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.29903017000003729</v>
+        <v>-0.29967274000000543</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.46698654009164065</v>
+        <v>-0.46798312960828481</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>768.06864890999998</v>
+        <v>768.07481518999998</v>
       </c>
       <c r="C179" s="5">
-        <v>1.6057120799999893</v>
+        <v>1.6047430600000325</v>
       </c>
       <c r="D179" s="5">
-        <v>2.5431263175164309</v>
+        <v>2.5415499346007842</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>771.03252834</v>
+        <v>771.02603023999995</v>
       </c>
       <c r="C180" s="5">
-        <v>2.96387943000002</v>
+        <v>2.9512150499999734</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7302028511990057</v>
+        <v>4.7095235026486604</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>772.32656782000004</v>
+        <v>772.31706526000005</v>
       </c>
       <c r="C181" s="5">
-        <v>1.2940394800000377</v>
+        <v>1.2910350200000948</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0326792648206915</v>
+        <v>2.0279335561282474</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>771.13754817999995</v>
+        <v>771.12072383999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.1890196400000832</v>
+        <v>-1.196341420000067</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.8318725623785115</v>
+        <v>-1.8430794775395665</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>771.97116979999998</v>
+        <v>771.94544770000005</v>
       </c>
       <c r="C183" s="5">
-        <v>0.83362162000003082</v>
+        <v>0.82472386000006281</v>
       </c>
       <c r="D183" s="5">
-        <v>1.3049748958942731</v>
+        <v>1.2909923906475385</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>772.05726972000002</v>
+        <v>772.08991459000003</v>
       </c>
       <c r="C184" s="5">
-        <v>8.6099920000037855E-2</v>
+        <v>0.14446688999998969</v>
       </c>
       <c r="D184" s="5">
-        <v>0.13392120204265279</v>
+        <v>0.22480710340533339</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>771.96393212999999</v>
+        <v>771.91904011999998</v>
       </c>
       <c r="C185" s="5">
-        <v>-9.3337590000032833E-2</v>
+        <v>-0.17087447000005795</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.14497715117199883</v>
+        <v>-0.26525402327637337</v>
       </c>
       <c r="E185" s="5">
-        <v>1.1420626910611853</v>
+        <v>1.1395271429350595</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>778.86995779999995</v>
+        <v>778.85045102000004</v>
       </c>
       <c r="C186" s="5">
-        <v>6.9060256699999627</v>
+        <v>6.9314109000000599</v>
       </c>
       <c r="D186" s="5">
-        <v>11.27953901327694</v>
+        <v>11.32376056876836</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>780.94698194</v>
+        <v>780.99323367</v>
       </c>
       <c r="C187" s="5">
-        <v>2.0770241400000486</v>
+        <v>2.1427826499999583</v>
       </c>
       <c r="D187" s="5">
-        <v>3.2474126621393706</v>
+        <v>3.3518717996452008</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>781.69478378999997</v>
+        <v>781.71857520000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.74780184999997346</v>
+        <v>0.72534153000003698</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1551403323274423</v>
+        <v>1.1202014528419513</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>785.62841633999994</v>
+        <v>785.64338095000005</v>
       </c>
       <c r="C189" s="5">
-        <v>3.9336325499999703</v>
+        <v>3.9248057500000186</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2085881437636381</v>
+        <v>6.194075800176968</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>786.76591151000002</v>
+        <v>786.77785673000005</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1374951700000793</v>
+        <v>1.1344757800000025</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7513581686815272</v>
+        <v>1.7466388101232688</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>788.53698867000003</v>
+        <v>788.54550274999997</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7710771600000044</v>
+        <v>1.7676460199999156</v>
       </c>
       <c r="D191" s="5">
-        <v>2.7349993053554345</v>
+        <v>2.7295931409353713</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>792.89657993000003</v>
+        <v>792.88710006999997</v>
       </c>
       <c r="C192" s="5">
-        <v>4.359591260000002</v>
+        <v>4.3415973200000053</v>
       </c>
       <c r="D192" s="5">
-        <v>6.839954578318963</v>
+        <v>6.8107870081365984</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>794.04628898999999</v>
+        <v>794.03349824999998</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1497090599999638</v>
+        <v>1.1463981800000056</v>
       </c>
       <c r="D193" s="5">
-        <v>1.7539576582278338</v>
+        <v>1.748887533774024</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>797.47497042999998</v>
+        <v>797.45197515999996</v>
       </c>
       <c r="C194" s="5">
-        <v>3.4286814399999912</v>
+        <v>3.4184769099999812</v>
       </c>
       <c r="D194" s="5">
-        <v>5.3064298216596306</v>
+        <v>5.290348129314526</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>799.94034020000004</v>
+        <v>799.90662082999995</v>
       </c>
       <c r="C195" s="5">
-        <v>2.4653697700000521</v>
+        <v>2.4546456699999908</v>
       </c>
       <c r="D195" s="5">
-        <v>3.7734957077405706</v>
+        <v>3.7569127049099649</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>802.49536121000006</v>
+        <v>802.53174084</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5550210100000186</v>
+        <v>2.625120010000046</v>
       </c>
       <c r="D196" s="5">
-        <v>3.9008707898877448</v>
+        <v>4.0100057162113956</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>804.88209456000004</v>
+        <v>804.82048576</v>
       </c>
       <c r="C197" s="5">
-        <v>2.3867333499999859</v>
+        <v>2.2887449199999992</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6279307058523225</v>
+        <v>3.4764807629181105</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2642099015134605</v>
+        <v>4.262292278071711</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>809.50267086999997</v>
+        <v>809.47590872000001</v>
       </c>
       <c r="C198" s="5">
-        <v>4.6205763099999331</v>
+        <v>4.6554229600000099</v>
       </c>
       <c r="D198" s="5">
-        <v>7.1105472015755344</v>
+        <v>7.1664558527837929</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>809.96786730999997</v>
+        <v>810.03040569999996</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46519643999999971</v>
+        <v>0.55449697999995351</v>
       </c>
       <c r="D199" s="5">
-        <v>0.69178711560404782</v>
+        <v>0.82511290292790473</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>813.89089165999997</v>
+        <v>813.92479397</v>
       </c>
       <c r="C200" s="5">
-        <v>3.9230243499999915</v>
+        <v>3.8943882700000358</v>
       </c>
       <c r="D200" s="5">
-        <v>5.969473919819368</v>
+        <v>5.9242716119245253</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>817.38815066999996</v>
+        <v>817.40970775000005</v>
       </c>
       <c r="C201" s="5">
-        <v>3.4972590099999934</v>
+        <v>3.4849137800000562</v>
       </c>
       <c r="D201" s="5">
-        <v>5.2799796651480824</v>
+        <v>5.2606760751461312</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>818.71080529999995</v>
+        <v>818.72813590999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3226546299999882</v>
+        <v>1.3184281599999395</v>
       </c>
       <c r="D202" s="5">
-        <v>1.9591520581407673</v>
+        <v>1.9527840953468045</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>820.92683507000004</v>
+        <v>820.93718206999995</v>
       </c>
       <c r="C203" s="5">
-        <v>2.216029770000091</v>
+        <v>2.2090461599999571</v>
       </c>
       <c r="D203" s="5">
-        <v>3.296870111430783</v>
+        <v>3.2862550695551551</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>822.37669400000004</v>
+        <v>822.36279750999995</v>
       </c>
       <c r="C204" s="5">
-        <v>1.4498589300000049</v>
+        <v>1.4256154400000014</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1400576718987097</v>
+        <v>2.1039039522911418</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>824.50969376</v>
+        <v>824.49349143999996</v>
       </c>
       <c r="C205" s="5">
-        <v>2.1329997599999615</v>
+        <v>2.1306939300000067</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1572281584292483</v>
+        <v>3.153820383176309</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>827.53545130999998</v>
+        <v>827.50828567999997</v>
       </c>
       <c r="C206" s="5">
-        <v>3.0257575499999803</v>
+        <v>3.0147942400000147</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4936987683264817</v>
+        <v>4.4771775633083433</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>829.07671075999997</v>
+        <v>829.03806110999994</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5412594499999841</v>
+        <v>1.5297754299999724</v>
       </c>
       <c r="D207" s="5">
-        <v>2.2580000296605451</v>
+        <v>2.2410784274356388</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>829.89434240000003</v>
+        <v>829.92986881000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.81763164000005872</v>
+        <v>0.89180770000007215</v>
       </c>
       <c r="D208" s="5">
-        <v>1.1898746676777705</v>
+        <v>1.2985212934001567</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>831.39458382999999</v>
+        <v>831.32751291</v>
       </c>
       <c r="C209" s="5">
-        <v>1.50024142999996</v>
+        <v>1.3976440999999795</v>
       </c>
       <c r="D209" s="5">
-        <v>2.1909989354664372</v>
+        <v>2.0396842699807793</v>
       </c>
       <c r="E209" s="5">
-        <v>3.293959382273659</v>
+        <v>3.2935328584447143</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>832.18665585999997</v>
+        <v>832.15951763999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.79207202999998572</v>
+        <v>0.8320047299999942</v>
       </c>
       <c r="D210" s="5">
-        <v>1.1492529855863021</v>
+        <v>1.2076104064772553</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>835.53254688000004</v>
+        <v>835.59467202999997</v>
       </c>
       <c r="C211" s="5">
-        <v>3.3458910200000673</v>
+        <v>3.4351543899999797</v>
       </c>
       <c r="D211" s="5">
-        <v>4.9328554019782755</v>
+        <v>5.067628393749124</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>837.10042100999999</v>
+        <v>837.13913095999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.5678741299999501</v>
+        <v>1.5444589300000189</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2751822982240766</v>
+        <v>2.240689434457166</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>837.98673499999995</v>
+        <v>838.01185941999995</v>
       </c>
       <c r="C213" s="5">
-        <v>0.88631398999996236</v>
+        <v>0.87272845999996207</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2779736456086654</v>
+        <v>1.2582137336345722</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>841.94958603999999</v>
+        <v>841.97266453999998</v>
       </c>
       <c r="C214" s="5">
-        <v>3.9628510400000323</v>
+        <v>3.9608051200000318</v>
       </c>
       <c r="D214" s="5">
-        <v>5.8247680554941672</v>
+        <v>5.8215031711087439</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>843.62938495000003</v>
+        <v>843.63967548999995</v>
       </c>
       <c r="C215" s="5">
-        <v>1.679798910000045</v>
+        <v>1.6670109499999626</v>
       </c>
       <c r="D215" s="5">
-        <v>2.4206031400111572</v>
+        <v>2.4019079093910323</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>846.72644265999998</v>
+        <v>846.7102668</v>
       </c>
       <c r="C216" s="5">
-        <v>3.0970577099999446</v>
+        <v>3.0705913100000544</v>
       </c>
       <c r="D216" s="5">
-        <v>4.4953801612441113</v>
+        <v>4.4561365029918809</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>847.84331843999996</v>
+        <v>847.82645519000005</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1168757799999867</v>
+        <v>1.1161883900000475</v>
       </c>
       <c r="D217" s="5">
-        <v>1.5943957535824449</v>
+        <v>1.5934380067148979</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>849.91765209000005</v>
+        <v>849.89085949000003</v>
       </c>
       <c r="C218" s="5">
-        <v>2.0743336500000851</v>
+        <v>2.0644042999999783</v>
       </c>
       <c r="D218" s="5">
-        <v>2.9757508625564144</v>
+        <v>2.961375039228531</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>850.63949762000004</v>
+        <v>850.60330569999996</v>
       </c>
       <c r="C219" s="5">
-        <v>0.72184552999999596</v>
+        <v>0.71244620999993913</v>
       </c>
       <c r="D219" s="5">
-        <v>1.023949070986041</v>
+        <v>1.0105864651246632</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>854.77720485999998</v>
+        <v>854.80506401000002</v>
       </c>
       <c r="C220" s="5">
-        <v>4.1377072399999406</v>
+        <v>4.2017583100000593</v>
       </c>
       <c r="D220" s="5">
-        <v>5.9957983789200586</v>
+        <v>6.0914149922240979</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>857.93826680999996</v>
+        <v>857.87086111999997</v>
       </c>
       <c r="C221" s="5">
-        <v>3.1610619499999757</v>
+        <v>3.0657971099999486</v>
       </c>
       <c r="D221" s="5">
-        <v>4.5291183506308563</v>
+        <v>4.3897754283765522</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1926697017583106</v>
+        <v>3.1928870147803767</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>859.65047085000003</v>
+        <v>859.62370056999998</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7122040400000742</v>
+        <v>1.7528394500000104</v>
       </c>
       <c r="D222" s="5">
-        <v>2.4213260487919497</v>
+        <v>2.4796352576304637</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>861.74667958999999</v>
+        <v>861.80782465000004</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0962087399999518</v>
+        <v>2.1841240800000605</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9656960588321235</v>
+        <v>3.0919190910126515</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>862.33690227</v>
+        <v>862.37693201000002</v>
       </c>
       <c r="C224" s="5">
-        <v>0.59022268000001077</v>
+        <v>0.56910735999997542</v>
       </c>
       <c r="D224" s="5">
-        <v>0.82500042843209886</v>
+        <v>0.79532197488314527</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>864.29208274999996</v>
+        <v>864.31728837000003</v>
       </c>
       <c r="C225" s="5">
-        <v>1.9551804799999672</v>
+        <v>1.9403563600000098</v>
       </c>
       <c r="D225" s="5">
-        <v>2.7549517541721524</v>
+        <v>2.7336761527152476</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>865.04538592999995</v>
+        <v>865.07196640999996</v>
       </c>
       <c r="C226" s="5">
-        <v>0.75330317999998897</v>
+        <v>0.75467803999993066</v>
       </c>
       <c r="D226" s="5">
-        <v>1.0509291833009637</v>
+        <v>1.0528256123557345</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>864.65419144999998</v>
+        <v>864.6639672</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.39119447999996737</v>
+        <v>-0.4079992099999572</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.54132135905355927</v>
+        <v>-0.56449757489249741</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>865.44141430000002</v>
+        <v>865.42311127999994</v>
       </c>
       <c r="C228" s="5">
-        <v>0.78722285000003467</v>
+        <v>0.75914407999994182</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0980253191122724</v>
+        <v>1.058659478095203</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>865.48551110000005</v>
+        <v>865.46853447000001</v>
       </c>
       <c r="C229" s="5">
-        <v>4.4096800000033909E-2</v>
+        <v>4.5423190000065006E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>6.1160687409000936E-2</v>
+        <v>6.300220688140179E-2</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>863.96307902000001</v>
+        <v>863.94084519</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.5224320800000442</v>
+        <v>-1.5276892800000041</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.090556893527773</v>
+        <v>-2.0977467299215347</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>864.96117914000001</v>
+        <v>864.93447555</v>
       </c>
       <c r="C231" s="5">
-        <v>0.9981001200000037</v>
+        <v>0.99363035999999738</v>
       </c>
       <c r="D231" s="5">
-        <v>1.3951519123675427</v>
+        <v>1.388900444188268</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>863.80853655999999</v>
+        <v>863.82085542000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.1526425800000197</v>
+        <v>-1.1136201299999584</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.5874450679229324</v>
+        <v>-1.5341295298906155</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>861.45359623000002</v>
+        <v>861.40584368999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3549403299999767</v>
+        <v>-2.4150117300000602</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.2228651070970615</v>
+        <v>-3.3037699180869406</v>
       </c>
       <c r="E233" s="5">
-        <v>0.40974153455946016</v>
+        <v>0.41206465101109035</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>856.18935740999996</v>
+        <v>856.17210122999995</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2642388200000596</v>
+        <v>-5.2337424600000304</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.0915442001425184</v>
+        <v>-7.052203020405889</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>853.08338338999999</v>
+        <v>853.12297095999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.1059740199999624</v>
+        <v>-3.0491302699999778</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.2673919468533938</v>
+        <v>-4.1908989653915203</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>849.78957090999995</v>
+        <v>849.81900408000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.2938124800000423</v>
+        <v>-3.3039668799999617</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.536144569336642</v>
+        <v>-4.5496257476519641</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>848.09609247000003</v>
+        <v>848.11577709999995</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.6934784399999216</v>
+        <v>-1.7032269800000677</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.3653476324532519</v>
+        <v>-2.3787325733380493</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.49230570999998</v>
+        <v>846.51985835000005</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.6037867600000482</v>
+        <v>-1.5959187499998961</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.2457986600540325</v>
+        <v>-2.2348434515782611</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>846.65526588</v>
+        <v>846.66344244000004</v>
       </c>
       <c r="C239" s="5">
-        <v>0.16296017000001939</v>
+        <v>0.14358408999999028</v>
       </c>
       <c r="D239" s="5">
-        <v>0.23125950432958398</v>
+        <v>0.20373029118379016</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>845.37635998999997</v>
+        <v>845.35975804999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.2789058900000327</v>
+        <v>-1.3036843900000576</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.7976630910238045</v>
+        <v>-1.8321804279377352</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>843.39327760000003</v>
+        <v>843.38068876</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9830823899999359</v>
+        <v>-1.979069289999984</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7789221187351276</v>
+        <v>-2.7734244805986408</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>842.92157146</v>
+        <v>842.90766173999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.47170614000003752</v>
+        <v>-0.47302702000001773</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.66909399474782694</v>
+        <v>-0.67097181230252323</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>845.96785603000001</v>
+        <v>845.95370789000003</v>
       </c>
       <c r="C243" s="5">
-        <v>3.0462845700000116</v>
+        <v>3.046046150000052</v>
       </c>
       <c r="D243" s="5">
-        <v>4.4239991739691176</v>
+        <v>4.4237204717118228</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>847.59582666999995</v>
+        <v>847.59392577999995</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6279706399999441</v>
+        <v>1.6402178899999171</v>
       </c>
       <c r="D244" s="5">
-        <v>2.3338650025237939</v>
+        <v>2.3516501162970771</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>847.95736250000004</v>
+        <v>847.92982248999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.36153583000009348</v>
+        <v>0.33589671000004273</v>
       </c>
       <c r="D245" s="5">
-        <v>0.51305376920702805</v>
+        <v>0.47659115238976035</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.5666814543538798</v>
+        <v>-1.564421845836661</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>849.59370672</v>
+        <v>849.58353165000005</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6363442199999554</v>
+        <v>1.6537091600000622</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3404345891318457</v>
+        <v>2.3656160375617574</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>849.99465138000005</v>
+        <v>850.01394076999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.40094466000005013</v>
+        <v>0.43040911999992204</v>
       </c>
       <c r="D247" s="5">
-        <v>0.56778243480701818</v>
+        <v>0.60963106068703254</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>852.54003164000005</v>
+        <v>852.55546755</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5453802600000017</v>
+        <v>2.5415267800000265</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6532811288498612</v>
+        <v>3.6475749736209151</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>853.75900932000002</v>
+        <v>853.77102692999995</v>
       </c>
       <c r="C249" s="5">
-        <v>1.2189776799999663</v>
+        <v>1.2155593799999451</v>
       </c>
       <c r="D249" s="5">
-        <v>1.7293398738208232</v>
+        <v>1.7244208388943028</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>857.86481002999994</v>
+        <v>857.89190797000003</v>
       </c>
       <c r="C250" s="5">
-        <v>4.1058007099999259</v>
+        <v>4.1208810400000857</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9260172940850842</v>
+        <v>5.9482782604235895</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>856.27359062999994</v>
+        <v>856.28626588999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.5912194</v>
+        <v>-1.6056420800000524</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.2032648568004132</v>
+        <v>-2.2229604495807131</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>854.14369909000004</v>
+        <v>854.12809679999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.1298915399999032</v>
+        <v>-2.1581690900000012</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.944376821924255</v>
+        <v>-2.9828841050176913</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>854.31687853000005</v>
+        <v>854.31045922999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.17317944000001262</v>
+        <v>0.18236243000001195</v>
       </c>
       <c r="D253" s="5">
-        <v>0.24357403490422591</v>
+        <v>0.25650962105727704</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>853.60195482999995</v>
+        <v>853.59581341000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.71492370000009942</v>
+        <v>-0.714645819999987</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.99959493291997825</v>
+        <v>-0.9992156648782391</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>859.45753916000001</v>
+        <v>859.45229432999997</v>
       </c>
       <c r="C255" s="5">
-        <v>5.8555843300000561</v>
+        <v>5.8564809199999672</v>
       </c>
       <c r="D255" s="5">
-        <v>8.5496168589063828</v>
+        <v>8.5510396022706825</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>858.58861937999995</v>
+        <v>858.58122072000003</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.86891978000005565</v>
+        <v>-0.87107360999993944</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2064880171036463</v>
+        <v>-1.2094692815137531</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>860.13711732000002</v>
+        <v>860.12495605000004</v>
       </c>
       <c r="C257" s="5">
-        <v>1.5484979400000611</v>
+        <v>1.5437353300000041</v>
       </c>
       <c r="D257" s="5">
-        <v>2.1858443857288634</v>
+        <v>2.1790738760397277</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4363640624678098</v>
+        <v>1.4382243950552764</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>862.87038301999996</v>
+        <v>862.86257749000004</v>
       </c>
       <c r="C258" s="5">
-        <v>2.7332656999999472</v>
+        <v>2.7376214399999981</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8806078645132969</v>
+        <v>3.8869565903461467</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>862.62642292999999</v>
+        <v>862.62289011999997</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.24396008999997321</v>
+        <v>-0.23968737000006968</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.33874995271248043</v>
+        <v>-0.33282914938352892</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>866.37404186000003</v>
+        <v>866.37450698999999</v>
       </c>
       <c r="C260" s="5">
-        <v>3.7476189300000442</v>
+        <v>3.7516168700000208</v>
       </c>
       <c r="D260" s="5">
-        <v>5.3397048453363904</v>
+        <v>5.3455605759064939</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>869.14453043000003</v>
+        <v>869.14999501</v>
       </c>
       <c r="C261" s="5">
-        <v>2.7704885699999977</v>
+        <v>2.7754880200000116</v>
       </c>
       <c r="D261" s="5">
-        <v>3.9055723584298097</v>
+        <v>3.9127426132273602</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>869.42841826999995</v>
+        <v>869.45337516999996</v>
       </c>
       <c r="C262" s="5">
-        <v>0.28388783999992029</v>
+        <v>0.3033801599999606</v>
       </c>
       <c r="D262" s="5">
-        <v>0.39265974131015291</v>
+        <v>0.41966970215909782</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>869.07423388999996</v>
+        <v>869.09407195999995</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35418437999999242</v>
+        <v>-0.35930321000000731</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.48775753094737473</v>
+        <v>-0.4947766344419291</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>873.67445361</v>
+        <v>873.66501073999996</v>
       </c>
       <c r="C264" s="5">
-        <v>4.600219720000041</v>
+        <v>4.5709387800000059</v>
       </c>
       <c r="D264" s="5">
-        <v>6.5401131279848812</v>
+        <v>6.4971204782125147</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>874.27834303999998</v>
+        <v>874.28144700999997</v>
       </c>
       <c r="C265" s="5">
-        <v>0.60388942999998108</v>
+        <v>0.61643627000000834</v>
       </c>
       <c r="D265" s="5">
-        <v>0.8326082916893407</v>
+        <v>0.84998356895242821</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>876.19539698999995</v>
+        <v>876.19657185999995</v>
       </c>
       <c r="C266" s="5">
-        <v>1.9170539499999677</v>
+        <v>1.9151248499999838</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6632389416349156</v>
+        <v>2.6605170381428067</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>875.6774289</v>
+        <v>875.67714751000005</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.51796808999995392</v>
+        <v>-0.51942434999989473</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.70708516360961093</v>
+        <v>-0.7090656987006172</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>876.41942009000002</v>
+        <v>876.41471328</v>
       </c>
       <c r="C268" s="5">
-        <v>0.74199119000002156</v>
+        <v>0.7375657699999465</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0215527491576726</v>
+        <v>1.0154320297974584</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>878.55603187999998</v>
+        <v>878.54144277</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1366117899999608</v>
+        <v>2.1267294900000024</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9650110416491016</v>
+        <v>2.951129732897928</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1413928301791341</v>
+        <v>2.141140841276723</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>880.91276688000005</v>
+        <v>880.89559559999998</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3567350000000715</v>
+        <v>2.3541528299999754</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2669314349571765</v>
+        <v>3.2633540786797033</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>882.19221228000004</v>
+        <v>882.17181187000006</v>
       </c>
       <c r="C271" s="5">
-        <v>1.279445399999986</v>
+        <v>1.2762162700000772</v>
       </c>
       <c r="D271" s="5">
-        <v>1.7568807524333652</v>
+        <v>1.7524456883350359</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>885.04023252000002</v>
+        <v>885.03141583000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.8480202399999826</v>
+        <v>2.8596039599999585</v>
       </c>
       <c r="D272" s="5">
-        <v>3.9435454090922972</v>
+        <v>3.9599651951730541</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>886.67914937</v>
+        <v>886.67565608999996</v>
       </c>
       <c r="C273" s="5">
-        <v>1.6389168499999869</v>
+        <v>1.6442402599999468</v>
       </c>
       <c r="D273" s="5">
-        <v>2.244931860923427</v>
+        <v>2.2523210213755807</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>889.15827111999999</v>
+        <v>889.19029762000002</v>
       </c>
       <c r="C274" s="5">
-        <v>2.4791217499999902</v>
+        <v>2.5146415300000626</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4072339159734844</v>
+        <v>3.456829147876106</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>892.23689006999996</v>
+        <v>892.27155070000003</v>
       </c>
       <c r="C275" s="5">
-        <v>3.0786189499999637</v>
+        <v>3.0812530800000104</v>
       </c>
       <c r="D275" s="5">
-        <v>4.234918828095946</v>
+        <v>4.2384560657669157</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>893.49975286999995</v>
+        <v>893.49900233999995</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2628627999999935</v>
+        <v>1.2274516399999129</v>
       </c>
       <c r="D276" s="5">
-        <v>1.7117520424132726</v>
+        <v>1.6633250288068613</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>899.14563486999998</v>
+        <v>899.15776435999999</v>
       </c>
       <c r="C277" s="5">
-        <v>5.6458820000000287</v>
+        <v>5.6587620200000401</v>
       </c>
       <c r="D277" s="5">
-        <v>7.8517613598140024</v>
+        <v>7.8703090340293436</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>900.04026343999999</v>
+        <v>900.04830378999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.89462857000000895</v>
+        <v>0.89053942999998981</v>
       </c>
       <c r="D278" s="5">
-        <v>1.2005270960615322</v>
+        <v>1.1949936307162234</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>902.03643825999995</v>
+        <v>902.03758097000002</v>
       </c>
       <c r="C279" s="5">
-        <v>1.9961748199999647</v>
+        <v>1.9892771800000446</v>
       </c>
       <c r="D279" s="5">
-        <v>2.6941537092712409</v>
+        <v>2.6847065214430144</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>904.64551303999997</v>
+        <v>904.63798983000004</v>
       </c>
       <c r="C280" s="5">
-        <v>2.6090747800000145</v>
+        <v>2.6004088600000159</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5266650474868211</v>
+        <v>3.5147605276911742</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>907.67671458999996</v>
+        <v>907.65584422999996</v>
       </c>
       <c r="C281" s="5">
-        <v>3.0312015499999916</v>
+        <v>3.0178543999999192</v>
       </c>
       <c r="D281" s="5">
-        <v>4.0957813696472556</v>
+        <v>4.0774489718890194</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3146073390089237</v>
+        <v>3.3139474181438366</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>907.81259770999998</v>
+        <v>907.78252208000004</v>
       </c>
       <c r="C282" s="5">
-        <v>0.13588312000001679</v>
+        <v>0.12667785000007825</v>
       </c>
       <c r="D282" s="5">
-        <v>0.17979316589922245</v>
+        <v>0.16760775871720313</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>912.10060855999996</v>
+        <v>912.06137676000003</v>
       </c>
       <c r="C283" s="5">
-        <v>4.2880108499999778</v>
+        <v>4.2788546799999949</v>
       </c>
       <c r="D283" s="5">
-        <v>5.8177405429010509</v>
+        <v>5.8051915007316657</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>914.07482124000001</v>
+        <v>914.05884627</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9742126800000506</v>
+        <v>1.9974695099999735</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6285063963030542</v>
+        <v>2.6599607326486252</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>916.03333004000001</v>
+        <v>916.02427209999996</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9585088000000042</v>
+        <v>1.9654258299999583</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6016525378117494</v>
+        <v>2.6109961211073118</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>917.88356983999995</v>
+        <v>917.92813045000003</v>
       </c>
       <c r="C286" s="5">
-        <v>1.8502397999999403</v>
+        <v>1.9038583500000641</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4509152027582193</v>
+        <v>2.5227800656779875</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>922.12456018</v>
+        <v>922.17208717000005</v>
       </c>
       <c r="C287" s="5">
-        <v>4.240990340000053</v>
+        <v>4.2439567200000283</v>
       </c>
       <c r="D287" s="5">
-        <v>5.6875716743963523</v>
+        <v>5.6913682159053902</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>926.12189052999997</v>
+        <v>926.13771913000005</v>
       </c>
       <c r="C288" s="5">
-        <v>3.9973303499999702</v>
+        <v>3.9656319599999961</v>
       </c>
       <c r="D288" s="5">
-        <v>5.3277298422569563</v>
+        <v>5.2841985111428569</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>927.26411012000005</v>
+        <v>927.28380836999997</v>
       </c>
       <c r="C289" s="5">
-        <v>1.1422195900000816</v>
+        <v>1.1460892399999238</v>
       </c>
       <c r="D289" s="5">
-        <v>1.4900841248530527</v>
+        <v>1.4951409632261825</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>929.67098849000001</v>
+        <v>929.68291648000002</v>
       </c>
       <c r="C290" s="5">
-        <v>2.4068783699999585</v>
+        <v>2.3991081100000429</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1596674889683651</v>
+        <v>3.1492535137786382</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>930.61382701000002</v>
+        <v>930.61456310000005</v>
       </c>
       <c r="C291" s="5">
-        <v>0.94283852000000934</v>
+        <v>0.93164662000003773</v>
       </c>
       <c r="D291" s="5">
-        <v>1.2238076608548365</v>
+        <v>1.2091847757657703</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>933.37509853999995</v>
+        <v>933.36491287000001</v>
       </c>
       <c r="C292" s="5">
-        <v>2.7612715299999309</v>
+        <v>2.7503497699999571</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6192657673198125</v>
+        <v>3.6047139673523798</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>934.24661490999995</v>
+        <v>934.20967973999996</v>
       </c>
       <c r="C293" s="5">
-        <v>0.87151636999999482</v>
+        <v>0.84476686999994399</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1262430238936361</v>
+        <v>1.0915149106370148</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9272426947739572</v>
+        <v>2.9255400798445352</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>936.36271904</v>
+        <v>936.32324328000004</v>
       </c>
       <c r="C294" s="5">
-        <v>2.1161041300000534</v>
+        <v>2.1135635400000865</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7521632411208419</v>
+        <v>2.7489278121635152</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>938.41219020000005</v>
+        <v>938.35829099</v>
       </c>
       <c r="C295" s="5">
-        <v>2.0494711600000528</v>
+        <v>2.035047709999958</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6583594848340164</v>
+        <v>2.6395393186931182</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>942.59793047000005</v>
+        <v>942.57933012000001</v>
       </c>
       <c r="C296" s="5">
-        <v>4.1857402699999966</v>
+        <v>4.2210391300000083</v>
       </c>
       <c r="D296" s="5">
-        <v>5.4858226274094202</v>
+        <v>5.5335615298846452</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>947.11351116000003</v>
+        <v>947.10010497999997</v>
       </c>
       <c r="C297" s="5">
-        <v>4.5155806899999789</v>
+        <v>4.5207748599999604</v>
       </c>
       <c r="D297" s="5">
-        <v>5.9025951769200002</v>
+        <v>5.9096846022432814</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>951.03470120999998</v>
+        <v>951.09237136000002</v>
       </c>
       <c r="C298" s="5">
-        <v>3.9211900499999501</v>
+        <v>3.9922663800000464</v>
       </c>
       <c r="D298" s="5">
-        <v>5.0828828523076242</v>
+        <v>5.1772380170539423</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>954.31683240999996</v>
+        <v>954.37625467999999</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2821311999999807</v>
+        <v>3.2838833199999726</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2208580334870627</v>
+        <v>4.2228932869064151</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>957.13160432999996</v>
+        <v>957.16367688000003</v>
       </c>
       <c r="C300" s="5">
-        <v>2.8147719199999983</v>
+        <v>2.7874222000000373</v>
       </c>
       <c r="D300" s="5">
-        <v>3.5974040338120572</v>
+        <v>3.561661128093796</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>958.99303779000002</v>
+        <v>959.01966599000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8614334600000575</v>
+        <v>1.8559891099999959</v>
       </c>
       <c r="D301" s="5">
-        <v>2.3588903820977336</v>
+        <v>2.3518376649231953</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>959.97342498</v>
+        <v>959.97793743</v>
       </c>
       <c r="C302" s="5">
-        <v>0.98038718999998764</v>
+        <v>0.95827143999997588</v>
       </c>
       <c r="D302" s="5">
-        <v>1.233692093505101</v>
+        <v>1.2056754648084089</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>967.77988419999997</v>
+        <v>967.77998454999999</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8064592199999652</v>
+        <v>7.8020471199999974</v>
       </c>
       <c r="D303" s="5">
-        <v>10.206843284058476</v>
+        <v>10.200764137780084</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>969.27633687000002</v>
+        <v>969.26261767000005</v>
       </c>
       <c r="C304" s="5">
-        <v>1.4964526700000533</v>
+        <v>1.4826331200000595</v>
       </c>
       <c r="D304" s="5">
-        <v>1.8713905216047211</v>
+        <v>1.8539624014008327</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>971.02310762000002</v>
+        <v>970.97011333</v>
       </c>
       <c r="C305" s="5">
-        <v>1.746770749999996</v>
+        <v>1.7074956599999496</v>
       </c>
       <c r="D305" s="5">
-        <v>2.1841310161235139</v>
+        <v>2.1345759060811043</v>
       </c>
       <c r="E305" s="5">
-        <v>3.9364865896295287</v>
+        <v>3.9349232176903559</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>975.07933748000005</v>
+        <v>975.03511476999995</v>
       </c>
       <c r="C306" s="5">
-        <v>4.0562298600000304</v>
+        <v>4.0650014399999463</v>
       </c>
       <c r="D306" s="5">
-        <v>5.1295154342523297</v>
+        <v>5.1411517085168557</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>977.84252276999996</v>
+        <v>977.78417766999996</v>
       </c>
       <c r="C307" s="5">
-        <v>2.7631852899999103</v>
+        <v>2.7490629000000126</v>
       </c>
       <c r="D307" s="5">
-        <v>3.454071576493245</v>
+        <v>3.4363017741137369</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>978.57200422000005</v>
+        <v>978.55483990000005</v>
       </c>
       <c r="C308" s="5">
-        <v>0.7294814500000939</v>
+        <v>0.77066223000008449</v>
       </c>
       <c r="D308" s="5">
-        <v>0.89889567571572737</v>
+        <v>0.9499173579938569</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>980.75973452000005</v>
+        <v>980.74889570000005</v>
       </c>
       <c r="C309" s="5">
-        <v>2.1877302999999984</v>
+        <v>2.194055800000001</v>
       </c>
       <c r="D309" s="5">
-        <v>2.71599688694526</v>
+        <v>2.7239952541076473</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>984.51936839999996</v>
+        <v>984.58178453000005</v>
       </c>
       <c r="C310" s="5">
-        <v>3.7596338799999103</v>
+        <v>3.8328888300000017</v>
       </c>
       <c r="D310" s="5">
-        <v>4.6983033758576154</v>
+        <v>4.7918789496733005</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>984.70479033000004</v>
+        <v>984.76383097999997</v>
       </c>
       <c r="C311" s="5">
-        <v>0.18542193000007501</v>
+        <v>0.18204644999991615</v>
       </c>
       <c r="D311" s="5">
-        <v>0.22623927215821293</v>
+        <v>0.22210245573850429</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>988.78871963999995</v>
+        <v>988.84010192999995</v>
       </c>
       <c r="C312" s="5">
-        <v>4.0839293099999168</v>
+        <v>4.0762709499999801</v>
       </c>
       <c r="D312" s="5">
-        <v>5.0919452512257823</v>
+        <v>5.0818665102278393</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>989.50658696000005</v>
+        <v>989.53698569000005</v>
       </c>
       <c r="C313" s="5">
-        <v>0.71786732000009579</v>
+        <v>0.69688376000010521</v>
       </c>
       <c r="D313" s="5">
-        <v>0.87469534183055586</v>
+        <v>0.84898415967347152</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>993.13118783000004</v>
+        <v>993.12050500999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.6246008699999948</v>
+        <v>3.5835193199999367</v>
       </c>
       <c r="D314" s="5">
-        <v>4.48529446790491</v>
+        <v>4.4333020791503364</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>997.25755794999998</v>
+        <v>997.25869362000003</v>
       </c>
       <c r="C315" s="5">
-        <v>4.1263701199999332</v>
+        <v>4.1381886100000429</v>
       </c>
       <c r="D315" s="5">
-        <v>5.1014217433610787</v>
+        <v>5.1164256924836504</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>999.24949019999997</v>
+        <v>999.23500256</v>
       </c>
       <c r="C316" s="5">
-        <v>1.9919322499999907</v>
+        <v>1.9763089399999672</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4233998141732549</v>
+        <v>2.4041819661458463</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>999.97025072999998</v>
+        <v>999.90026961000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.72076053000000684</v>
+        <v>0.6652670500000113</v>
       </c>
       <c r="D317" s="5">
-        <v>0.86900434264207682</v>
+        <v>0.80186364676348987</v>
       </c>
       <c r="E317" s="5">
-        <v>2.9810972450439399</v>
+        <v>2.9795104795535154</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1005.6388529</v>
+        <v>1005.5943683</v>
       </c>
       <c r="C318" s="5">
-        <v>5.6686021699999856</v>
+        <v>5.6940986900000325</v>
       </c>
       <c r="D318" s="5">
-        <v>7.018674956160309</v>
+        <v>7.0517482044283319</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1007.5008788</v>
+        <v>1007.4441505999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.8620259000000488</v>
+        <v>1.8497822999999016</v>
       </c>
       <c r="D319" s="5">
-        <v>2.2446695628696833</v>
+        <v>2.2298599237836836</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1008.658225</v>
+        <v>1008.650989</v>
       </c>
       <c r="C320" s="5">
-        <v>1.1573462000000063</v>
+        <v>1.2068384000000378</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3872183237487512</v>
+        <v>1.4470140921308605</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1011.1789336000001</v>
+        <v>1011.1715004</v>
       </c>
       <c r="C321" s="5">
-        <v>2.5207086000000345</v>
+        <v>2.5205114000000322</v>
       </c>
       <c r="D321" s="5">
-        <v>3.0404499531270002</v>
+        <v>3.0402309250431081</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1012.4992935</v>
+        <v>1012.5669582</v>
       </c>
       <c r="C322" s="5">
-        <v>1.3203598999999713</v>
+        <v>1.3954578000000311</v>
       </c>
       <c r="D322" s="5">
-        <v>1.5782176701552242</v>
+        <v>1.6686765936422265</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1011.5702596</v>
+        <v>1011.6260475</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.92903390000003583</v>
+        <v>-0.94091070000001764</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0955382352340393</v>
+        <v>-1.1093983665163565</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1017.875432</v>
+        <v>1017.9388725</v>
       </c>
       <c r="C324" s="5">
-        <v>6.3051724000000604</v>
+        <v>6.3128249999999753</v>
       </c>
       <c r="D324" s="5">
-        <v>7.7414845801409227</v>
+        <v>7.7507630275446049</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1020.1453986</v>
+        <v>1020.1773369</v>
       </c>
       <c r="C325" s="5">
-        <v>2.2699665999999752</v>
+        <v>2.238464399999998</v>
       </c>
       <c r="D325" s="5">
-        <v>2.709192455838072</v>
+        <v>2.6709703773302618</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1024.1473936</v>
+        <v>1024.1207016000001</v>
       </c>
       <c r="C326" s="5">
-        <v>4.0019949999999653</v>
+        <v>3.9433647000000747</v>
       </c>
       <c r="D326" s="5">
-        <v>4.8104701004782591</v>
+        <v>4.7383390860226582</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1024.775801</v>
+        <v>1024.7771651</v>
       </c>
       <c r="C327" s="5">
-        <v>0.6284074000000146</v>
+        <v>0.65646349999997256</v>
       </c>
       <c r="D327" s="5">
-        <v>0.73879888564090113</v>
+        <v>0.77192013098692502</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1027.3428156</v>
+        <v>1027.3261090000001</v>
       </c>
       <c r="C328" s="5">
-        <v>2.5670145999999932</v>
+        <v>2.5489439000000402</v>
       </c>
       <c r="D328" s="5">
-        <v>3.0477042221626061</v>
+        <v>3.0259512468386207</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1029.1942908000001</v>
+        <v>1029.1132943</v>
       </c>
       <c r="C329" s="5">
-        <v>1.8514752000000954</v>
+        <v>1.7871852999999192</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1842031932591377</v>
+        <v>2.1076673486627673</v>
       </c>
       <c r="E329" s="5">
-        <v>2.9224909489723228</v>
+        <v>2.9215938406931485</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1032.9921509000001</v>
+        <v>1032.9413936000001</v>
       </c>
       <c r="C330" s="5">
-        <v>3.7978600999999799</v>
+        <v>3.8280993000000763</v>
       </c>
       <c r="D330" s="5">
-        <v>4.5191425340328273</v>
+        <v>4.5562299606048295</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1032.9487455000001</v>
+        <v>1032.8931266</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.3405399999983274E-2</v>
+        <v>-4.8267000000123517E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-5.0411268074090909E-2</v>
+        <v>-5.6058859670804484E-2</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1035.6791309</v>
+        <v>1035.6906776999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.7303853999999319</v>
+        <v>2.7975510999999642</v>
       </c>
       <c r="D332" s="5">
-        <v>3.2184735809849707</v>
+        <v>3.2990094257924873</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1034.0955243999999</v>
+        <v>1034.1078507</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.5836065000000872</v>
+        <v>-1.582826999999952</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.8195091278196851</v>
+        <v>-1.8186009185832241</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1035.9167523000001</v>
+        <v>1035.9781608000001</v>
       </c>
       <c r="C334" s="5">
-        <v>1.8212279000001672</v>
+        <v>1.870310100000097</v>
       </c>
       <c r="D334" s="5">
-        <v>2.134007701902263</v>
+        <v>2.192066307924545</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1038.6388568</v>
+        <v>1038.6825394</v>
       </c>
       <c r="C335" s="5">
-        <v>2.7221044999998867</v>
+        <v>2.7043785999999272</v>
       </c>
       <c r="D335" s="5">
-        <v>3.1992443207487176</v>
+        <v>3.1779202432367093</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1039.0325224999999</v>
+        <v>1039.1015596</v>
       </c>
       <c r="C336" s="5">
-        <v>0.39366569999992862</v>
+        <v>0.41902019999997719</v>
       </c>
       <c r="D336" s="5">
-        <v>0.45577425827145746</v>
+        <v>0.48517365059783657</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1040.4775641000001</v>
+        <v>1040.5055282999999</v>
       </c>
       <c r="C337" s="5">
-        <v>1.4450416000001951</v>
+        <v>1.4039686999999503</v>
       </c>
       <c r="D337" s="5">
-        <v>1.6817333385461986</v>
+        <v>1.6334677598149439</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1044.2183792999999</v>
+        <v>1044.1891270000001</v>
       </c>
       <c r="C338" s="5">
-        <v>3.7408151999998154</v>
+        <v>3.6835987000001751</v>
       </c>
       <c r="D338" s="5">
-        <v>4.4006869972909035</v>
+        <v>4.3319430852357232</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1043.458294</v>
+        <v>1043.4534607000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.7600852999999006</v>
+        <v>-0.73566630000004807</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.8699901028656587</v>
+        <v>-0.842171947072623</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1043.9004159000001</v>
+        <v>1043.8932987000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.44212190000007467</v>
+        <v>0.43983800000000883</v>
       </c>
       <c r="D340" s="5">
-        <v>0.50963647859605388</v>
+        <v>0.50700006126320751</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1045.9455516</v>
+        <v>1045.8499460999999</v>
       </c>
       <c r="C341" s="5">
-        <v>2.0451356999999462</v>
+        <v>1.9566473999998379</v>
       </c>
       <c r="D341" s="5">
-        <v>2.3764531344665052</v>
+        <v>2.2725830268088609</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6276091841686213</v>
+        <v>1.6263177137735951</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1046.1775192</v>
+        <v>1046.1146405</v>
       </c>
       <c r="C342" s="5">
-        <v>0.23196759999996175</v>
+        <v>0.26469440000005307</v>
       </c>
       <c r="D342" s="5">
-        <v>0.26645833484375547</v>
+        <v>0.30413138972784637</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1049.5426210000001</v>
+        <v>1049.4958623</v>
       </c>
       <c r="C343" s="5">
-        <v>3.3651018000000477</v>
+        <v>3.3812218000000485</v>
       </c>
       <c r="D343" s="5">
-        <v>3.9289055170166565</v>
+        <v>3.9483036930455517</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1052.9249665</v>
+        <v>1052.9502855000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.3823454999999285</v>
+        <v>3.4544232000000648</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9365095964794206</v>
+        <v>4.022103551339451</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1055.5437256</v>
+        <v>1055.5779711</v>
       </c>
       <c r="C345" s="5">
-        <v>2.6187591000000339</v>
+        <v>2.6276855999999498</v>
       </c>
       <c r="D345" s="5">
-        <v>3.0257202093738167</v>
+        <v>3.0361018724841538</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1057.2947445</v>
+        <v>1057.3536099999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7510188999999627</v>
+        <v>1.7756388999998762</v>
       </c>
       <c r="D346" s="5">
-        <v>2.008917525327214</v>
+        <v>2.0373588288083555</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1059.8316841999999</v>
+        <v>1059.8697797</v>
       </c>
       <c r="C347" s="5">
-        <v>2.5369396999999481</v>
+        <v>2.5161697000000913</v>
       </c>
       <c r="D347" s="5">
-        <v>2.9176602545617492</v>
+        <v>2.8932965766625296</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1060.8426861</v>
+        <v>1060.9007634</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0110019000001103</v>
+        <v>1.0309836999999789</v>
       </c>
       <c r="D348" s="5">
-        <v>1.1507372025998386</v>
+        <v>1.1735601989034228</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1064.2763806999999</v>
+        <v>1064.3003048999999</v>
       </c>
       <c r="C349" s="5">
-        <v>3.4336945999998534</v>
+        <v>3.3995414999999412</v>
       </c>
       <c r="D349" s="5">
-        <v>3.9540108216636227</v>
+        <v>3.9137686686694373</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1063.7208793</v>
+        <v>1063.7038454000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.55550139999991188</v>
+        <v>-0.59645949999980985</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.62454770151144645</v>
+        <v>-0.67043984593677663</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1064.8655924</v>
+        <v>1064.8519759000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.1447130999999899</v>
+        <v>1.1481304999999793</v>
       </c>
       <c r="D351" s="5">
-        <v>1.2990393798049338</v>
+        <v>1.302961542250336</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1066.2100985</v>
+        <v>1066.20625</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3445060999999896</v>
+        <v>1.3542740999998841</v>
       </c>
       <c r="D352" s="5">
-        <v>1.5256936286434764</v>
+        <v>1.5368754167765619</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1067.9820718999999</v>
+        <v>1067.8750204</v>
       </c>
       <c r="C353" s="5">
-        <v>1.7719733999999789</v>
+        <v>1.6687704000000849</v>
       </c>
       <c r="D353" s="5">
-        <v>2.0126544921134082</v>
+        <v>1.8944299852200253</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1068515723682069</v>
+        <v>2.1059497475839795</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1067.4721730000001</v>
+        <v>1067.3920920999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.50989889999982552</v>
+        <v>-0.48292830000013964</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.57142764948306946</v>
+        <v>-0.54133180879615272</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1069.9976816999999</v>
+        <v>1069.9543427999999</v>
       </c>
       <c r="C355" s="5">
-        <v>2.5255086999998184</v>
+        <v>2.5622507000000496</v>
       </c>
       <c r="D355" s="5">
-        <v>2.8762889309465356</v>
+        <v>2.9189100873145302</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1071.0013514</v>
+        <v>1071.0449073</v>
       </c>
       <c r="C356" s="5">
-        <v>1.0036697000000459</v>
+        <v>1.0905645000000277</v>
       </c>
       <c r="D356" s="5">
-        <v>1.1314386205911298</v>
+        <v>1.2299952467390574</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1072.5892372000001</v>
+        <v>1072.6474327000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5878858000000946</v>
+        <v>1.6025254000001041</v>
       </c>
       <c r="D357" s="5">
-        <v>1.7937212758575738</v>
+        <v>1.810320693569123</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1074.7764142999999</v>
+        <v>1074.8305607</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1871770999998716</v>
+        <v>2.1831279999998969</v>
       </c>
       <c r="D358" s="5">
-        <v>2.4746188047819473</v>
+        <v>2.4698506502697004</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1076.5065927000001</v>
+        <v>1076.5414764</v>
       </c>
       <c r="C359" s="5">
-        <v>1.7301784000001135</v>
+        <v>1.7109156999999868</v>
       </c>
       <c r="D359" s="5">
-        <v>1.948959503491654</v>
+        <v>1.9269727817921911</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1078.2831103999999</v>
+        <v>1078.3248842999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.7765176999998857</v>
+        <v>1.7834078999999292</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9983875959754593</v>
+        <v>2.0061434725860305</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1081.6308216</v>
+        <v>1081.6410324000001</v>
       </c>
       <c r="C361" s="5">
-        <v>3.3477112000000488</v>
+        <v>3.3161481000001913</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7898818997429418</v>
+        <v>3.753395506959345</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1081.4843507</v>
+        <v>1081.5087192000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.14647089999994023</v>
+        <v>-0.13231319999999869</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.16237909196464839</v>
+        <v>-0.14669290015191239</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1082.6702869999999</v>
+        <v>1082.6457356000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1859362999998666</v>
+        <v>1.1370163999999932</v>
       </c>
       <c r="D363" s="5">
-        <v>1.3238639604878921</v>
+        <v>1.2689096543720302</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1085.6718513000001</v>
+        <v>1085.660584</v>
       </c>
       <c r="C364" s="5">
-        <v>3.0015643000001546</v>
+        <v>3.0148483999998916</v>
       </c>
       <c r="D364" s="5">
-        <v>3.3780454742953658</v>
+        <v>3.3933036257371541</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1087.5024994</v>
+        <v>1087.3728601</v>
       </c>
       <c r="C365" s="5">
-        <v>1.8306480999999621</v>
+        <v>1.7122761000000537</v>
       </c>
       <c r="D365" s="5">
-        <v>2.0422982020734004</v>
+        <v>1.909113281479824</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8277860662278878</v>
+        <v>1.8258540866230355</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1087.7640812</v>
+        <v>1087.6704831</v>
       </c>
       <c r="C366" s="5">
-        <v>0.26158179999993081</v>
+        <v>0.29762299999993047</v>
       </c>
       <c r="D366" s="5">
-        <v>0.28902348413022416</v>
+        <v>0.32894488398753641</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1088.6314437000001</v>
+        <v>1088.5834064999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.8673625000001266</v>
+        <v>0.9129233999999542</v>
       </c>
       <c r="D367" s="5">
-        <v>0.96106486163771709</v>
+        <v>1.0118685143147621</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1081.1469271999999</v>
+        <v>1081.2219915000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.4845165000001543</v>
+        <v>-7.3614149999998517</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.9452655597815998</v>
+        <v>-7.819740705891121</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>951.66195766999999</v>
+        <v>951.72241667000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-129.48496952999994</v>
+        <v>-129.49957483000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.364054091664016</v>
+        <v>-78.365585848100025</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>977.68959892999999</v>
+        <v>977.72932548000006</v>
       </c>
       <c r="C370" s="5">
-        <v>26.027641259999996</v>
+        <v>26.006908810000027</v>
       </c>
       <c r="D370" s="5">
-        <v>38.235450833800336</v>
+        <v>38.197476200308685</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1004.7731347</v>
+        <v>1004.809883</v>
       </c>
       <c r="C371" s="5">
-        <v>27.083535770000026</v>
+        <v>27.080557519999957</v>
       </c>
       <c r="D371" s="5">
-        <v>38.8047199509477</v>
+        <v>38.797958873555906</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1003.0753598</v>
+        <v>1003.104141</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6977749000000131</v>
+        <v>-1.7057419999999865</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.0089135740509412</v>
+        <v>-2.0181797758885067</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1013.1540225</v>
+        <v>1013.1514585</v>
       </c>
       <c r="C373" s="5">
-        <v>10.078662699999995</v>
+        <v>10.047317499999963</v>
       </c>
       <c r="D373" s="5">
-        <v>12.746463798205209</v>
+        <v>12.704227963455317</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1019.7977594</v>
+        <v>1019.8704308</v>
       </c>
       <c r="C374" s="5">
-        <v>6.6437369000000217</v>
+        <v>6.7189723000000185</v>
       </c>
       <c r="D374" s="5">
-        <v>8.1590751080972126</v>
+        <v>8.2548886295617194</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1028.5827452000001</v>
+        <v>1028.5545565</v>
       </c>
       <c r="C375" s="5">
-        <v>8.7849858000000722</v>
+        <v>8.6841256999999814</v>
       </c>
       <c r="D375" s="5">
-        <v>10.841443781570659</v>
+        <v>10.710288961268709</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1032.5617746999999</v>
+        <v>1032.5174405</v>
       </c>
       <c r="C376" s="5">
-        <v>3.9790294999997968</v>
+        <v>3.9628840000000309</v>
       </c>
       <c r="D376" s="5">
-        <v>4.7422035751302882</v>
+        <v>4.7226840146603832</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1037.8853534</v>
+        <v>1037.7123927</v>
       </c>
       <c r="C377" s="5">
-        <v>5.3235787000000983</v>
+        <v>5.1949521999999888</v>
       </c>
       <c r="D377" s="5">
-        <v>6.3653264021613198</v>
+        <v>6.2075241829844252</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.562485697952412</v>
+        <v>-4.567013691645105</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1035.6504130000001</v>
+        <v>1035.5447280999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.234940399999914</v>
+        <v>-2.1676646000000801</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.5536462221335876</v>
+        <v>-2.4780659832060459</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1031.7315418000001</v>
+        <v>1031.6918945</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.9188712000000123</v>
+        <v>-3.8528335999999399</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.4474454827623688</v>
+        <v>-4.3744650488436898</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1042.4512382</v>
+        <v>1042.5731169999999</v>
       </c>
       <c r="C380" s="5">
-        <v>10.719696399999975</v>
+        <v>10.881222499999922</v>
       </c>
       <c r="D380" s="5">
-        <v>13.205753516717355</v>
+        <v>13.416971385895016</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1048.3429847</v>
+        <v>1048.4456292</v>
       </c>
       <c r="C381" s="5">
-        <v>5.8917464999999538</v>
+        <v>5.8725122000000738</v>
       </c>
       <c r="D381" s="5">
-        <v>6.9970307126810738</v>
+        <v>6.9726351331965031</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1055.2926969</v>
+        <v>1055.3449568000001</v>
       </c>
       <c r="C382" s="5">
-        <v>6.9497122000000218</v>
+        <v>6.899327600000106</v>
       </c>
       <c r="D382" s="5">
-        <v>8.2516367891252607</v>
+        <v>8.1888007942705787</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1061.1719467</v>
+        <v>1061.2332064</v>
       </c>
       <c r="C383" s="5">
-        <v>5.8792498000000251</v>
+        <v>5.888249599999881</v>
       </c>
       <c r="D383" s="5">
-        <v>6.8941487220381514</v>
+        <v>6.9046755693833228</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1069.6928617000001</v>
+        <v>1069.7308926000001</v>
       </c>
       <c r="C384" s="5">
-        <v>8.5209150000000591</v>
+        <v>8.4976862000000892</v>
       </c>
       <c r="D384" s="5">
-        <v>10.072808440302472</v>
+        <v>10.043523008556932</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1068.3472116999999</v>
+        <v>1068.3393059</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.3456500000002052</v>
+        <v>-1.3915867000000617</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.4991726199404587</v>
+        <v>-1.5499298508055537</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1074.6419297</v>
+        <v>1074.7608878999999</v>
       </c>
       <c r="C386" s="5">
-        <v>6.2947180000001026</v>
+        <v>6.4215819999999439</v>
       </c>
       <c r="D386" s="5">
-        <v>7.304103033568965</v>
+        <v>7.4562687961089225</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1087.0424412</v>
+        <v>1086.975428</v>
       </c>
       <c r="C387" s="5">
-        <v>12.400511499999993</v>
+        <v>12.214540100000022</v>
       </c>
       <c r="D387" s="5">
-        <v>14.760551560674685</v>
+        <v>14.523464579688895</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1090.4126572</v>
+        <v>1090.3269161000001</v>
       </c>
       <c r="C388" s="5">
-        <v>3.3702160000000276</v>
+        <v>3.3514881000000969</v>
       </c>
       <c r="D388" s="5">
-        <v>3.7845250744810599</v>
+        <v>3.76337298263556</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1094.8349823000001</v>
+        <v>1094.5375185</v>
       </c>
       <c r="C389" s="5">
-        <v>4.4223251000000801</v>
+        <v>4.2106023999999707</v>
       </c>
       <c r="D389" s="5">
-        <v>4.976811780457302</v>
+        <v>4.7338418589566889</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4870828182938869</v>
+        <v>5.4759995351070234</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1099.9098294</v>
+        <v>1099.7389008</v>
       </c>
       <c r="C390" s="5">
-        <v>5.0748470999999427</v>
+        <v>5.2013822999999775</v>
       </c>
       <c r="D390" s="5">
-        <v>5.7063338795143359</v>
+        <v>5.8539858415282975</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1110.4357118999999</v>
+        <v>1110.4096239</v>
       </c>
       <c r="C391" s="5">
-        <v>10.525882499999852</v>
+        <v>10.670723100000032</v>
       </c>
       <c r="D391" s="5">
-        <v>12.107855840623994</v>
+        <v>12.285468542962729</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1111.0598697999999</v>
+        <v>1111.2778152000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.62415790000000015</v>
+        <v>0.86819130000003497</v>
       </c>
       <c r="D392" s="5">
-        <v>0.67658963714656295</v>
+        <v>0.94228415729673554</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1114.9639982000001</v>
+        <v>1115.1291040000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.9041284000002179</v>
+        <v>3.8512888000000203</v>
       </c>
       <c r="D393" s="5">
-        <v>4.2991076526250449</v>
+        <v>4.2389612289699841</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1116.8601960000001</v>
+        <v>1116.9442025000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8961977999999817</v>
+        <v>1.8150984999999764</v>
       </c>
       <c r="D394" s="5">
-        <v>2.0600148006870711</v>
+        <v>1.9708244405630682</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1120.0521156</v>
+        <v>1120.1746175000001</v>
       </c>
       <c r="C395" s="5">
-        <v>3.1919195999998919</v>
+        <v>3.2304149999999936</v>
       </c>
       <c r="D395" s="5">
-        <v>3.48395267556183</v>
+        <v>3.526371312976595</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1130.3710086999999</v>
+        <v>1130.4501482000001</v>
       </c>
       <c r="C396" s="5">
-        <v>10.318893099999968</v>
+        <v>10.27553069999999</v>
       </c>
       <c r="D396" s="5">
-        <v>11.633195374281735</v>
+        <v>11.580486444280623</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1133.3219826</v>
+        <v>1133.3295186</v>
       </c>
       <c r="C397" s="5">
-        <v>2.9509739000000081</v>
+        <v>2.8793703999999707</v>
       </c>
       <c r="D397" s="5">
-        <v>3.1781241366205748</v>
+        <v>3.0997054839478677</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1137.5196599000001</v>
+        <v>1137.6838551000001</v>
       </c>
       <c r="C398" s="5">
-        <v>4.1976773000001231</v>
+        <v>4.3543365000000449</v>
       </c>
       <c r="D398" s="5">
-        <v>4.5363143565861019</v>
+        <v>4.7091741841522428</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1137.6071281</v>
+        <v>1137.4789684</v>
       </c>
       <c r="C399" s="5">
-        <v>8.7468199999875651E-2</v>
+        <v>-0.20488670000008824</v>
       </c>
       <c r="D399" s="5">
-        <v>9.2311583797299868E-2</v>
+        <v>-0.21589535307636742</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1139.2751286</v>
+        <v>1139.0963585</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6680005000000619</v>
+        <v>1.617390099999966</v>
       </c>
       <c r="D400" s="5">
-        <v>1.7737417473477679</v>
+        <v>1.719696707287266</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1142.1877938</v>
+        <v>1141.6779979999999</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9126651999999922</v>
+        <v>2.5816394999999375</v>
       </c>
       <c r="D401" s="5">
-        <v>3.1114226372203513</v>
+        <v>2.7538296132390228</v>
       </c>
       <c r="E401" s="5">
-        <v>4.3251094699698456</v>
+        <v>4.3068856666149902</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1148.5290703999999</v>
+        <v>1148.1485746000001</v>
       </c>
       <c r="C402" s="5">
-        <v>6.341276599999901</v>
+        <v>6.4705766000001859</v>
       </c>
       <c r="D402" s="5">
-        <v>6.8694880294626781</v>
+        <v>7.0171825168402924</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1152.6496016999999</v>
+        <v>1152.6697875</v>
       </c>
       <c r="C403" s="5">
-        <v>4.1205313000000388</v>
+        <v>4.5212128999999095</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3911662206583602</v>
+        <v>4.8290931820061722</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1156.5712331</v>
+        <v>1157.0158214</v>
       </c>
       <c r="C404" s="5">
-        <v>3.9216314000000239</v>
+        <v>4.3460339000000658</v>
       </c>
       <c r="D404" s="5">
-        <v>4.160001744714581</v>
+        <v>4.61950269503697</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1155.2983876999999</v>
+        <v>1155.5874042999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.2728454000000511</v>
+        <v>-1.4284171000001606</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.3126757170004444</v>
+        <v>-1.4714658851326279</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1156.3539226</v>
+        <v>1156.5109402000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0555349000001115</v>
+        <v>0.92353590000016084</v>
       </c>
       <c r="D406" s="5">
-        <v>1.1019025624544598</v>
+        <v>0.96325679843620726</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1162.6454577</v>
+        <v>1162.8501934000001</v>
       </c>
       <c r="C407" s="5">
-        <v>6.2915350999999191</v>
+        <v>6.3392532000000301</v>
       </c>
       <c r="D407" s="5">
-        <v>6.7279715079869629</v>
+        <v>6.7795997023219368</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1161.6021321999999</v>
+        <v>1161.7369391</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0433255000000372</v>
+        <v>-1.1132543000001078</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.0715474617014498</v>
+        <v>-1.1427898967025785</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1164.4302756</v>
+        <v>1164.4582035999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8281434000000445</v>
+        <v>2.7212644999999611</v>
       </c>
       <c r="D409" s="5">
-        <v>2.9610726205045346</v>
+        <v>2.8473899830247174</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1167.3192168</v>
+        <v>1167.5073496</v>
       </c>
       <c r="C410" s="5">
-        <v>2.8889412000000902</v>
+        <v>3.0491460000000643</v>
       </c>
       <c r="D410" s="5">
-        <v>3.0181523149472422</v>
+        <v>3.187863433341831</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1169.0329121</v>
+        <v>1168.8067421999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.7136952999999266</v>
+        <v>1.2993925999999192</v>
       </c>
       <c r="D411" s="5">
-        <v>1.7759668384103477</v>
+        <v>1.3437614598088787</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1170.4682915999999</v>
+        <v>1170.1493383</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4353794999999536</v>
+        <v>1.342596100000037</v>
       </c>
       <c r="D412" s="5">
-        <v>1.4833928293314758</v>
+        <v>1.3871695196746137</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1170.8385309</v>
+        <v>1170.0929836</v>
       </c>
       <c r="C413" s="5">
-        <v>0.37023930000009386</v>
+        <v>-5.6354699999928926E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.38024175883111244</v>
+        <v>-5.7777010066129009E-2</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5084086220778623</v>
+        <v>2.4888791454138248</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1174.7807711999999</v>
+        <v>1174.1542271000001</v>
       </c>
       <c r="C414" s="5">
-        <v>3.9422402999998667</v>
+        <v>4.061243500000046</v>
       </c>
       <c r="D414" s="5">
-        <v>4.1160969766168787</v>
+        <v>4.2454839657265264</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1174.8737216</v>
+        <v>1174.9622861</v>
       </c>
       <c r="C415" s="5">
-        <v>9.2950400000063382E-2</v>
+        <v>0.80805899999995745</v>
       </c>
       <c r="D415" s="5">
-        <v>9.4987111132671664E-2</v>
+        <v>0.82897931026260085</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1174.9638653</v>
+        <v>1175.6795970000001</v>
       </c>
       <c r="C416" s="5">
-        <v>9.0143699999998717E-2</v>
+        <v>0.71731090000002951</v>
       </c>
       <c r="D416" s="5">
-        <v>9.2110409715706609E-2</v>
+        <v>0.7350612239460208</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1178.1203785</v>
+        <v>1178.5503569</v>
       </c>
       <c r="C417" s="5">
-        <v>3.1565132000000631</v>
+        <v>2.8707598999999391</v>
       </c>
       <c r="D417" s="5">
-        <v>3.2718345784149339</v>
+        <v>2.969818575211769</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1180.4198011000001</v>
+        <v>1180.6515793999999</v>
       </c>
       <c r="C418" s="5">
-        <v>2.2994226000000708</v>
+        <v>2.1012224999999489</v>
       </c>
       <c r="D418" s="5">
-        <v>2.367433067013569</v>
+        <v>2.160569313565408</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1181.1788630999999</v>
+        <v>1181.4626195000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.75906199999985802</v>
+        <v>0.8110401000001275</v>
       </c>
       <c r="D419" s="5">
-        <v>0.77438792769182196</v>
+        <v>0.82745297748154645</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1181.8323514000001</v>
+        <v>1182.0288582000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.65348830000016278</v>
+        <v>0.56623869999998533</v>
       </c>
       <c r="D420" s="5">
-        <v>0.66592501307916052</v>
+        <v>0.57664153440937227</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1188.2521743</v>
+        <v>1188.3086229</v>
       </c>
       <c r="C421" s="5">
-        <v>6.4198228999998719</v>
+        <v>6.279764699999987</v>
       </c>
       <c r="D421" s="5">
-        <v>6.7168314342549884</v>
+        <v>6.5648622067983498</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1186.7736024999999</v>
+        <v>1186.9661027</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.4785718000000543</v>
+        <v>-1.3425202000000809</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.4830131062258389</v>
+        <v>-1.3473362887073348</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1184.9554012999999</v>
+        <v>1184.6410867</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.8182011999999759</v>
+        <v>-2.3250160000000051</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8230521454439486</v>
+        <v>-2.3253880340152411</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1186.9676433</v>
+        <v>1186.4954805</v>
       </c>
       <c r="C424" s="5">
-        <v>2.0122420000000147</v>
+        <v>1.8543938000000253</v>
       </c>
       <c r="D424" s="5">
-        <v>2.0569309574173467</v>
+        <v>1.8946931572860537</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1189.4186078</v>
+        <v>1188.432047</v>
       </c>
       <c r="C425" s="5">
-        <v>2.4509645000000546</v>
+        <v>1.9365665000000263</v>
       </c>
       <c r="D425" s="5">
-        <v>2.5062106006595419</v>
+        <v>1.976286565913421</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5869034379760283</v>
+        <v>1.5673167566201851</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1189.4891571000001</v>
+        <v>1188.5887869000001</v>
       </c>
       <c r="C426" s="5">
-        <v>7.0549300000038784E-2</v>
+        <v>0.15673990000004778</v>
       </c>
       <c r="D426" s="5">
-        <v>7.1200150273864615E-2</v>
+        <v>0.15838042771574301</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1190.1699662999999</v>
+        <v>1190.3470569999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.6808091999998851</v>
+        <v>1.7582700999998906</v>
       </c>
       <c r="D427" s="5">
-        <v>0.68899134620650226</v>
+        <v>1.789664888445941</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1188.6848712000001</v>
+        <v>1189.6941182999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.4850950999998531</v>
+        <v>-0.65293870000004972</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.4871274010370139</v>
+        <v>-0.6562514084194393</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1192.2970190000001</v>
+        <v>1192.8633474999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.6121478000000025</v>
+        <v>3.169229200000018</v>
       </c>
       <c r="D429" s="5">
-        <v>3.7080990009088932</v>
+        <v>3.2439375442129492</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1191.9001845</v>
+        <v>1192.2082720000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.39683450000006815</v>
+        <v>-0.65507549999983894</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.39866797970141699</v>
+        <v>-0.65700789663045711</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1184.0873385</v>
+        <v>1184.4241519</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.8128460000000359</v>
+        <v>-7.7841201000001092</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.5884610957693059</v>
+        <v>-7.5596703048748104</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1186.0606708</v>
+        <v>1186.2926777</v>
       </c>
       <c r="C432" s="5">
-        <v>1.9733323000000382</v>
+        <v>1.8685258000000431</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0182842541141444</v>
+        <v>1.9096104977913031</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1189.0466511</v>
+        <v>1189.1190076</v>
       </c>
       <c r="C433" s="5">
-        <v>2.9859802999999374</v>
+        <v>2.8263299000000188</v>
       </c>
       <c r="D433" s="5">
-        <v>3.0632580098623352</v>
+        <v>2.8967498651033541</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1186.3157828000001</v>
+        <v>1186.4910878000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.7308682999998837</v>
+        <v>-2.6279197999999724</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.7214763660042607</v>
+        <v>-2.6199685233550096</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1187.0309999999999</v>
+        <v>1187.7662975000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.71521719999986999</v>
+        <v>1.2752097000000049</v>
       </c>
       <c r="D435" s="5">
-        <v>0.72587103598336089</v>
+        <v>1.2973800237647604</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1183.9850438999999</v>
+        <v>1184.5549206999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.0459561000000122</v>
+        <v>-3.2113768000001528</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.036146771331949</v>
+        <v>-3.1966390254119847</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1184.9052650000001</v>
+        <v>1185.1756674999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.92022110000016255</v>
+        <v>0.62074680000000626</v>
       </c>
       <c r="D437" s="5">
-        <v>0.93666555363258741</v>
+        <v>0.63065614834305617</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.37945789399982388</v>
+        <v>-0.27400636899856945</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1189.9438955000001</v>
+        <v>1179.2410970000001</v>
       </c>
       <c r="C438" s="5">
-        <v>5.0386304999999538</v>
+        <v>-5.9345704999998361</v>
       </c>
       <c r="D438" s="5">
-        <v>5.2238708248003141</v>
+        <v>-5.8460477289441704</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1189.1014977</v>
+        <v>1177.2911353</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.84239780000007158</v>
+        <v>-1.9499617000001308</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.84621692328401554</v>
+        <v>-1.9663407580153169</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1192.0547763</v>
+        <v>1176.7479117</v>
       </c>
       <c r="C440" s="5">
-        <v>2.953278599999976</v>
+        <v>-0.54322359999991932</v>
       </c>
       <c r="D440" s="5">
-        <v>3.0213965841396462</v>
+        <v>-0.55229885852010607</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1193.2278512</v>
+        <v>1177.7816857</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1730749000000742</v>
+        <v>1.033773999999994</v>
       </c>
       <c r="D441" s="5">
-        <v>1.1873061352505765</v>
+        <v>1.0593095642534189</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1195.5142655</v>
+        <v>1180.2534541</v>
       </c>
       <c r="C442" s="5">
-        <v>2.2864142999999331</v>
+        <v>2.4717683999999736</v>
       </c>
       <c r="D442" s="5">
-        <v>2.3237792555616199</v>
+        <v>2.5476704871251421</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1193.0376785000001</v>
+        <v>1177.5810074000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.4765869999998813</v>
+        <v>-2.6724466999999095</v>
       </c>
       <c r="D443" s="5">
-        <v>-2.457751012906928</v>
+        <v>-2.6835743598644268</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1197.2791427</v>
+        <v>1180.9573186</v>
       </c>
       <c r="C444" s="5">
-        <v>4.2414641999998821</v>
+        <v>3.3763111999999182</v>
       </c>
       <c r="D444" s="5">
-        <v>4.3506324642414773</v>
+        <v>3.4953678362117824</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1182.3223955000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.3650769000000764</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.3959409353092145</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>