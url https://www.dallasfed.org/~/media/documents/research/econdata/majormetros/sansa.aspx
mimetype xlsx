--- v9 (2026-10-08)
+++ v10 (2026-10-31)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69C3692A-2DE6-4D4C-900F-ECCB4F6F4179}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B42825D0-F0B1-4988-97D3-74D14B46BCAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0D64AA51-1FD9-4425-B047-B98136CDE8B6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3C344B0B-1B8A-4E51-BE39-BB1304D8FD75}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFDA5896-E5C4-407B-8FB1-F7E474DBB0B5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07213B30-5CF0-4D2E-9331-D47B8BB23F8D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-2.6724466999999095</v>
       </c>
       <c r="D443" s="5">
         <v>-2.6835743598644268</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>1180.9573186</v>
       </c>
       <c r="C444" s="5">
         <v>3.3763111999999182</v>
       </c>
       <c r="D444" s="5">
         <v>3.4953678362117824</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>1182.3223955000001</v>
+        <v>1182.6110615</v>
       </c>
       <c r="C445" s="5">
-        <v>1.3650769000000764</v>
+        <v>1.6537428999999975</v>
       </c>
       <c r="D445" s="5">
-        <v>1.3959409353092145</v>
+        <v>1.6934120511824746</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>1179.0159426</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.5951188999999886</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-3.5876009345899851</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>