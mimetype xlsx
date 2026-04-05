--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C1524265-9C07-45CB-B2E4-727D1CE80A96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E620EE9C-C33E-425B-9279-56147D39B560}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7B0A1F82-87C2-44F7-BF90-2622F00D2748}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3333D8E5-D44C-4966-9FDC-B7760F329A6C}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B96FF510-173B-4EAD-82E6-7C2019261B27}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA8203C0-4602-49CA-A742-8CC5098B9A8A}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>547.18079017000002</v>
+        <v>547.13595008000004</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>545.45973965999997</v>
+        <v>545.46037917000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.7210505100000546</v>
+        <v>-1.6755709100000331</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.7097523851359449</v>
+        <v>-3.6136569472281499</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>545.24962545000005</v>
+        <v>545.26243768999996</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.21011420999991515</v>
+        <v>-0.19794148000005407</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.46126878581512765</v>
+        <v>-0.43459850629460339</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>544.27392757999996</v>
+        <v>544.28233043</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.97569787000009001</v>
+        <v>-0.98010725999995429</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.1263334904421671</v>
+        <v>-2.1357983592845242</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>545.96251380000001</v>
+        <v>545.98119904999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.6885862200000474</v>
+        <v>1.6988686199999847</v>
       </c>
       <c r="D10" s="5">
-        <v>3.7871360110927288</v>
+        <v>3.8105347323717176</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>548.14519967000001</v>
+        <v>548.17827124999997</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1826858700000003</v>
+        <v>2.1970721999999796</v>
       </c>
       <c r="D11" s="5">
-        <v>4.9043470929616362</v>
+        <v>4.9372183022347471</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>545.37141856999995</v>
+        <v>545.45015836000005</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.7737811000000647</v>
+        <v>-2.7281128899999203</v>
       </c>
       <c r="D12" s="5">
-        <v>-5.9061787348289148</v>
+        <v>-5.8112435745845232</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>547.57162263999999</v>
+        <v>547.61643914000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.2002040700000407</v>
+        <v>2.1662807799999655</v>
       </c>
       <c r="D13" s="5">
-        <v>4.9500644930570825</v>
+        <v>4.8713496176459037</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>548.74538537000001</v>
+        <v>548.73214969000003</v>
       </c>
       <c r="C14" s="5">
-        <v>1.1737627300000213</v>
+        <v>1.1157105500000171</v>
       </c>
       <c r="D14" s="5">
-        <v>2.6028384079777034</v>
+        <v>2.4724563738062866</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>550.23200767000003</v>
+        <v>550.17292207000003</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4866223000000218</v>
+        <v>1.4407723799999985</v>
       </c>
       <c r="D15" s="5">
-        <v>3.2998354110040928</v>
+        <v>3.1966673119274258</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>550.65629579999995</v>
+        <v>550.61219086000006</v>
       </c>
       <c r="C16" s="5">
-        <v>0.4242881299999226</v>
+        <v>0.43926879000002828</v>
       </c>
       <c r="D16" s="5">
-        <v>0.92926373404034202</v>
+        <v>0.96232194534362492</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>551.21962216999998</v>
+        <v>551.18698326000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.56332637000002705</v>
+        <v>0.57479239999997844</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2345416728093417</v>
+        <v>1.2599156575514803</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>550.28038021999998</v>
+        <v>550.23942866000004</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.939241949999996</v>
+        <v>-0.94755459999998948</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.0256670423833389</v>
+        <v>-2.0435456759880566</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>549.23917601999995</v>
+        <v>549.23504342000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0412042000000383</v>
+        <v>-1.0043852400000333</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.2470800337564101</v>
+        <v>-2.1685748775679303</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>550.92401170000005</v>
+        <v>550.93381612999997</v>
       </c>
       <c r="C20" s="5">
-        <v>1.6848356800001056</v>
+        <v>1.6987727099999574</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7438430533970779</v>
+        <v>3.7753699131881424</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>548.43185025000002</v>
+        <v>548.44093993000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.492161450000026</v>
+        <v>-2.4928761999999551</v>
       </c>
       <c r="D21" s="5">
-        <v>-5.2952836593198054</v>
+        <v>-5.2966728205972586</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>549.41881907000004</v>
+        <v>549.43846510000003</v>
       </c>
       <c r="C22" s="5">
-        <v>0.98696882000001551</v>
+        <v>0.99752517000001717</v>
       </c>
       <c r="D22" s="5">
-        <v>2.1810474782606892</v>
+        <v>2.2045723342101642</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>550.87758704999999</v>
+        <v>550.91124248999995</v>
       </c>
       <c r="C23" s="5">
-        <v>1.4587679799999478</v>
+        <v>1.4727773899999193</v>
       </c>
       <c r="D23" s="5">
-        <v>3.2330749780622003</v>
+        <v>3.2644648669539533</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>550.56487500000003</v>
+        <v>550.64116048000005</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.31271204999995916</v>
+        <v>-0.2700820099998964</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.67907115186013334</v>
+        <v>-0.58671148799503969</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>554.30965504999995</v>
+        <v>554.35969001000001</v>
       </c>
       <c r="C25" s="5">
-        <v>3.7447800499999175</v>
+        <v>3.7185295299999552</v>
       </c>
       <c r="D25" s="5">
-        <v>8.4744133137127253</v>
+        <v>8.4115757839823502</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>560.16301621000002</v>
+        <v>560.15308848999996</v>
       </c>
       <c r="C26" s="5">
-        <v>5.8533611600000768</v>
+        <v>5.7933984799999507</v>
       </c>
       <c r="D26" s="5">
-        <v>13.434161093930697</v>
+        <v>13.287266911961826</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>557.61314910999999</v>
+        <v>557.54399548000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.5498671000000286</v>
+        <v>-2.6090930099999241</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3277075982255511</v>
+        <v>-5.4483966679512719</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>559.10599862000004</v>
+        <v>559.05421402000002</v>
       </c>
       <c r="C28" s="5">
-        <v>1.4928495100000418</v>
+        <v>1.5102185399999826</v>
       </c>
       <c r="D28" s="5">
-        <v>3.2603863563663626</v>
+        <v>3.2993025168033041</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>560.15430380999999</v>
+        <v>560.12826931999996</v>
       </c>
       <c r="C29" s="5">
-        <v>1.0483051899999509</v>
+        <v>1.0740552999999409</v>
       </c>
       <c r="D29" s="5">
-        <v>2.2733080994825849</v>
+        <v>2.3299580986280377</v>
       </c>
       <c r="E29" s="5">
-        <v>1.6208932484708338</v>
+        <v>1.6221874484619647</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>559.47999788000004</v>
+        <v>559.44662595</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.67430592999994587</v>
+        <v>-0.68164336999996067</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.4350174532596349</v>
+        <v>-1.4505951642753812</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>560.66160432000004</v>
+        <v>560.64625655999998</v>
       </c>
       <c r="C31" s="5">
-        <v>1.1816064399999959</v>
+        <v>1.1996306099999856</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5640142125827659</v>
+        <v>2.6037451346092588</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>562.20258249000005</v>
+        <v>562.20882635999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.5409781700000167</v>
+        <v>1.5625698000000057</v>
       </c>
       <c r="D32" s="5">
-        <v>3.3485171347638287</v>
+        <v>3.3962513234640612</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>566.49981750999996</v>
+        <v>566.51028491</v>
       </c>
       <c r="C33" s="5">
-        <v>4.2972350199999028</v>
+        <v>4.3014585500000067</v>
       </c>
       <c r="D33" s="5">
-        <v>9.567879566498716</v>
+        <v>9.5775716617706674</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>568.95476597000004</v>
+        <v>568.97805884000002</v>
       </c>
       <c r="C34" s="5">
-        <v>2.4549484600000824</v>
+        <v>2.4677739300000212</v>
       </c>
       <c r="D34" s="5">
-        <v>5.3259985631109563</v>
+        <v>5.3543920861752081</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>570.31592384999999</v>
+        <v>570.35490419999996</v>
       </c>
       <c r="C35" s="5">
-        <v>1.3611578799999506</v>
+        <v>1.3768453599999475</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9089379140015748</v>
+        <v>2.942789128847445</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>574.33070173999999</v>
+        <v>574.40406714000005</v>
       </c>
       <c r="C36" s="5">
-        <v>4.0147778900000048</v>
+        <v>4.0491629400000875</v>
       </c>
       <c r="D36" s="5">
-        <v>8.7823460135125089</v>
+        <v>8.8598956462163425</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>575.00346104000005</v>
+        <v>575.05983056000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.67275930000005246</v>
+        <v>0.65576341999997112</v>
       </c>
       <c r="D37" s="5">
-        <v>1.414747101172642</v>
+        <v>1.3786044850073509</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>575.90925299000003</v>
+        <v>575.90616033000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.90579194999997981</v>
+        <v>0.84632977000001119</v>
       </c>
       <c r="D38" s="5">
-        <v>1.9068013090307145</v>
+        <v>1.7804354566464786</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>579.48476822999999</v>
+        <v>579.40363731000002</v>
       </c>
       <c r="C39" s="5">
-        <v>3.5755152399999588</v>
+        <v>3.4974769799999876</v>
       </c>
       <c r="D39" s="5">
-        <v>7.7099004933902426</v>
+        <v>7.5360098081977966</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>579.82946606999997</v>
+        <v>579.76894599000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.34469783999998072</v>
+        <v>0.36530867999999828</v>
       </c>
       <c r="D40" s="5">
-        <v>0.7161419430952165</v>
+        <v>0.7592181406619769</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>581.36785310000005</v>
+        <v>581.34863499000005</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5383870300000808</v>
+        <v>1.5796890000000303</v>
       </c>
       <c r="D41" s="5">
-        <v>3.230678685764965</v>
+        <v>3.3190702116139947</v>
       </c>
       <c r="E41" s="5">
-        <v>3.787090297389839</v>
+        <v>3.7884832514812672</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>586.11780898999996</v>
+        <v>586.09384035000005</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7499558899999101</v>
+        <v>4.7452053599999999</v>
       </c>
       <c r="D42" s="5">
-        <v>10.257171164077628</v>
+        <v>10.24680200176984</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>589.33550937999996</v>
+        <v>589.31205434000003</v>
       </c>
       <c r="C43" s="5">
-        <v>3.2177003900000045</v>
+        <v>3.2182139899999811</v>
       </c>
       <c r="D43" s="5">
-        <v>6.7904225131346418</v>
+        <v>6.7918255048553977</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>590.29810861999999</v>
+        <v>590.30274808000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.96259924000003139</v>
+        <v>0.99069373999998334</v>
       </c>
       <c r="D44" s="5">
-        <v>1.9777406733637815</v>
+        <v>2.0360797423109256</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>592.67133454999998</v>
+        <v>592.68502990000002</v>
       </c>
       <c r="C45" s="5">
-        <v>2.3732259299999896</v>
+        <v>2.3822818200000029</v>
       </c>
       <c r="D45" s="5">
-        <v>4.9325842935661779</v>
+        <v>4.951786290734761</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>592.98053399000003</v>
+        <v>593.00377760000003</v>
       </c>
       <c r="C46" s="5">
-        <v>0.30919944000004307</v>
+        <v>0.31874770000001718</v>
       </c>
       <c r="D46" s="5">
-        <v>0.62784516692797609</v>
+        <v>0.64727578041468004</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>593.40477134000002</v>
+        <v>593.44396136</v>
       </c>
       <c r="C47" s="5">
-        <v>0.42423734999999851</v>
+        <v>0.44018375999996806</v>
       </c>
       <c r="D47" s="5">
-        <v>0.86190483778758598</v>
+        <v>0.89439966815194616</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>595.75329684999997</v>
+        <v>595.81724926000004</v>
       </c>
       <c r="C48" s="5">
-        <v>2.3485255099999449</v>
+        <v>2.3732879000000366</v>
       </c>
       <c r="D48" s="5">
-        <v>4.8540101200502672</v>
+        <v>4.9059897938034336</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>598.10447354999997</v>
+        <v>598.15629799999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.3511766999999963</v>
+        <v>2.3390487399999529</v>
       </c>
       <c r="D49" s="5">
-        <v>4.840034815285188</v>
+        <v>4.8139991731839915</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>597.45951368999999</v>
+        <v>597.45927252000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.64495985999997174</v>
+        <v>-0.69702547999997932</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.2863606920562654</v>
+        <v>-1.3894204317962511</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>598.86141114999998</v>
+        <v>598.78532625000003</v>
       </c>
       <c r="C51" s="5">
-        <v>1.4018974599999865</v>
+        <v>1.3260537300000124</v>
       </c>
       <c r="D51" s="5">
-        <v>2.8523406619710867</v>
+        <v>2.6961398709868911</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>599.78369860999999</v>
+        <v>599.72318217999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.92228746000000683</v>
+        <v>0.93785592999995515</v>
       </c>
       <c r="D52" s="5">
-        <v>1.8638165166850351</v>
+        <v>1.8957926978961703</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>602.41756965000002</v>
+        <v>602.40799146999996</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6338710400000309</v>
+        <v>2.6848092899999756</v>
       </c>
       <c r="D53" s="5">
-        <v>5.3987985309869257</v>
+        <v>5.5063632986420474</v>
       </c>
       <c r="E53" s="5">
-        <v>3.6207224802261795</v>
+        <v>3.622500374557891</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>607.04561311999998</v>
+        <v>607.03140544999997</v>
       </c>
       <c r="C54" s="5">
-        <v>4.628043469999966</v>
+        <v>4.6234139800000094</v>
       </c>
       <c r="D54" s="5">
-        <v>9.6186233490059614</v>
+        <v>9.6087512839758915</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>609.41131994</v>
+        <v>609.38547306999999</v>
       </c>
       <c r="C55" s="5">
-        <v>2.365706820000014</v>
+        <v>2.3540676200000235</v>
       </c>
       <c r="D55" s="5">
-        <v>4.7780484113582711</v>
+        <v>4.7541506055550187</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>611.39080262000004</v>
+        <v>611.39167228999997</v>
       </c>
       <c r="C56" s="5">
-        <v>1.9794826800000465</v>
+        <v>2.006199219999985</v>
       </c>
       <c r="D56" s="5">
-        <v>3.9682201749543733</v>
+        <v>4.0229254128250735</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>616.86999863999995</v>
+        <v>616.88469622000002</v>
       </c>
       <c r="C57" s="5">
-        <v>5.4791960199999039</v>
+        <v>5.4930239300000494</v>
       </c>
       <c r="D57" s="5">
-        <v>11.300463488781642</v>
+        <v>11.330389522394512</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>615.70766509999999</v>
+        <v>615.72800451000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.1623335399999633</v>
+        <v>-1.1566917100000182</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.2378067726099959</v>
+        <v>-2.2270039846049139</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>617.45688565</v>
+        <v>617.49169170000005</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7492205500000182</v>
+        <v>1.7636871900000415</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4629682591256428</v>
+        <v>3.4919437253583263</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>622.42972154999995</v>
+        <v>622.47951181999997</v>
       </c>
       <c r="C60" s="5">
-        <v>4.97283589999995</v>
+        <v>4.9878201199999239</v>
       </c>
       <c r="D60" s="5">
-        <v>10.104282696539734</v>
+        <v>10.135497431789942</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>621.58134519999999</v>
+        <v>621.62730095999996</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.84837634999996681</v>
+        <v>-0.85221086000001378</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.623403072672891</v>
+        <v>-1.630555947150325</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>625.20708926999998</v>
+        <v>625.21048599000005</v>
       </c>
       <c r="C62" s="5">
-        <v>3.6257440699999961</v>
+        <v>3.5831850300000951</v>
       </c>
       <c r="D62" s="5">
-        <v>7.2287053161010695</v>
+        <v>7.14060217034167</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>629.06238546999998</v>
+        <v>628.99233437999999</v>
       </c>
       <c r="C63" s="5">
-        <v>3.855296199999998</v>
+        <v>3.7818483899999364</v>
       </c>
       <c r="D63" s="5">
-        <v>7.6559117808057797</v>
+        <v>7.5051307221550623</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>631.78685499999995</v>
+        <v>631.73343248000003</v>
       </c>
       <c r="C64" s="5">
-        <v>2.7244695299999648</v>
+        <v>2.7410981000000447</v>
       </c>
       <c r="D64" s="5">
-        <v>5.3228053754290627</v>
+        <v>5.3566861035008406</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>636.32813532</v>
+        <v>636.32446044000005</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5412803200000553</v>
+        <v>4.5910279600000194</v>
       </c>
       <c r="D65" s="5">
-        <v>8.9749012256384209</v>
+        <v>9.0779786252904948</v>
       </c>
       <c r="E65" s="5">
-        <v>5.6290797909001489</v>
+        <v>5.6301492427477395</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>636.70718147000002</v>
+        <v>636.69903969999996</v>
       </c>
       <c r="C66" s="5">
-        <v>0.37904615000002195</v>
+        <v>0.37457925999990493</v>
       </c>
       <c r="D66" s="5">
-        <v>0.71715916037935479</v>
+        <v>0.70868448445793319</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>638.93650783999999</v>
+        <v>638.91624252999998</v>
       </c>
       <c r="C67" s="5">
-        <v>2.229326369999967</v>
+        <v>2.2172028300000193</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2834679103468609</v>
+        <v>4.2597811100210548</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>640.50056729000005</v>
+        <v>640.50126535000004</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5640594500000589</v>
+        <v>1.5850228200000629</v>
       </c>
       <c r="D68" s="5">
-        <v>2.9773661691981035</v>
+        <v>3.0179154586639001</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>641.51278320999995</v>
+        <v>641.52894128000003</v>
       </c>
       <c r="C69" s="5">
-        <v>1.0122159199999032</v>
+        <v>1.0276759299999867</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9129923000087645</v>
+        <v>1.9424664542073478</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>645.21486505999997</v>
+        <v>645.22990058000005</v>
       </c>
       <c r="C70" s="5">
-        <v>3.7020818500000132</v>
+        <v>3.7009593000000223</v>
       </c>
       <c r="D70" s="5">
-        <v>7.1491169161129076</v>
+        <v>7.146694154150679</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>646.56190609999999</v>
+        <v>646.58789272000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3470410400000219</v>
+        <v>1.3579921399999648</v>
       </c>
       <c r="D71" s="5">
-        <v>2.5342565827229935</v>
+        <v>2.5550383000979338</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>648.57603884000002</v>
+        <v>648.60946780999996</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0141327400000364</v>
+        <v>2.0215750899999421</v>
       </c>
       <c r="D72" s="5">
-        <v>3.8028883960565363</v>
+        <v>3.8170267788679935</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>650.53521121000006</v>
+        <v>650.56698881</v>
       </c>
       <c r="C73" s="5">
-        <v>1.959172370000033</v>
+        <v>1.9575210000000425</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6857088925901893</v>
+        <v>3.6823575306126566</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>651.97784223999997</v>
+        <v>651.97866164000004</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4426310299999159</v>
+        <v>1.4116728300000432</v>
       </c>
       <c r="D74" s="5">
-        <v>2.6938261088176541</v>
+        <v>2.6351959562246563</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>652.59512262999999</v>
+        <v>652.54525448000004</v>
       </c>
       <c r="C75" s="5">
-        <v>0.617280390000019</v>
+        <v>0.56659283999999843</v>
       </c>
       <c r="D75" s="5">
-        <v>1.1420724042694008</v>
+        <v>1.0478419789022864</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>654.84791985000004</v>
+        <v>654.80740487000003</v>
       </c>
       <c r="C76" s="5">
-        <v>2.2527972200000477</v>
+        <v>2.262150389999988</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2220338566786531</v>
+        <v>4.2402286760490071</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>656.85135767999998</v>
+        <v>656.85492685999998</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0034378299999389</v>
+        <v>2.0475219899999502</v>
       </c>
       <c r="D77" s="5">
-        <v>3.7336824885948694</v>
+        <v>3.8174978357944589</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2252577280241113</v>
+        <v>3.2264147767954166</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>656.78082601000006</v>
+        <v>656.77747188000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.0531669999922997E-2</v>
+        <v>-7.7454979999970419E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.12877804889664946</v>
+        <v>-0.14140979370002027</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>656.74993552000001</v>
+        <v>656.73521076999998</v>
       </c>
       <c r="C79" s="5">
-        <v>-3.0890490000047066E-2</v>
+        <v>-4.2261110000026747E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-5.6425216816902157E-2</v>
+        <v>-7.7188074155742914E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>657.42509414000006</v>
+        <v>657.42372688</v>
       </c>
       <c r="C80" s="5">
-        <v>0.67515862000004745</v>
+        <v>0.68851611000002322</v>
       </c>
       <c r="D80" s="5">
-        <v>1.2406351092319579</v>
+        <v>1.2653503532231714</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>659.77706053999998</v>
+        <v>659.79151096999999</v>
       </c>
       <c r="C81" s="5">
-        <v>2.3519663999999239</v>
+        <v>2.3677840899999865</v>
       </c>
       <c r="D81" s="5">
-        <v>4.3785389972451849</v>
+        <v>4.4085811309597212</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>662.53258604999996</v>
+        <v>662.54180004</v>
       </c>
       <c r="C82" s="5">
-        <v>2.755525509999984</v>
+        <v>2.750289070000008</v>
       </c>
       <c r="D82" s="5">
-        <v>5.1284791302671939</v>
+        <v>5.1183940663854788</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>663.77688123999997</v>
+        <v>663.79345933000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2442951900000025</v>
+        <v>1.2516592900000205</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2771328476496322</v>
+        <v>2.2907177338964857</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>663.28095087999998</v>
+        <v>663.29923352000003</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.49593035999998847</v>
+        <v>-0.494225809999989</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.89288592895647723</v>
+        <v>-0.88980743710186383</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>666.88530782999999</v>
+        <v>666.90373384999998</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6043569500000103</v>
+        <v>3.6045003299999507</v>
       </c>
       <c r="D85" s="5">
-        <v>6.7194302362933556</v>
+        <v>6.7195147851075054</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>667.45955388000004</v>
+        <v>667.45812117000003</v>
       </c>
       <c r="C86" s="5">
-        <v>0.57424605000005613</v>
+        <v>0.5543873200000462</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0382117830987747</v>
+        <v>1.0021159441134131</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>672.62757486999999</v>
+        <v>672.59849612999994</v>
       </c>
       <c r="C87" s="5">
-        <v>5.1680209899999454</v>
+        <v>5.1403749599999173</v>
       </c>
       <c r="D87" s="5">
-        <v>9.6974582175926027</v>
+        <v>9.6433872157467562</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>676.25032892000002</v>
+        <v>676.22520522000002</v>
       </c>
       <c r="C88" s="5">
-        <v>3.6227540500000259</v>
+        <v>3.6267090900000767</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6581045274545003</v>
+        <v>6.6658870041426788</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>676.44508661999998</v>
+        <v>676.44941686000004</v>
       </c>
       <c r="C89" s="5">
-        <v>0.19475769999996828</v>
+        <v>0.22421164000002136</v>
       </c>
       <c r="D89" s="5">
-        <v>0.34614369336765094</v>
+        <v>0.39860264791022892</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9829776114348228</v>
+        <v>2.9830772669497518</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>678.63363254000001</v>
+        <v>678.63278786000001</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1885459200000241</v>
+        <v>2.1833709999999655</v>
       </c>
       <c r="D90" s="5">
-        <v>3.9522730464607969</v>
+        <v>3.9427355010843934</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>681.58407384999998</v>
+        <v>681.57546862000004</v>
       </c>
       <c r="C91" s="5">
-        <v>2.9504413099999738</v>
+        <v>2.9426807600000302</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3437218894774263</v>
+        <v>5.3293361971229691</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>685.87167314999999</v>
+        <v>685.86969513999998</v>
       </c>
       <c r="C92" s="5">
-        <v>4.2875993000000108</v>
+        <v>4.2942265199999383</v>
       </c>
       <c r="D92" s="5">
-        <v>7.8154976601371606</v>
+        <v>7.8281017851410395</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>687.29672142000004</v>
+        <v>687.30882226999995</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4250482700000475</v>
+        <v>1.4391271299999744</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5219520952133978</v>
+        <v>2.5471635719050312</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>689.74118610999994</v>
+        <v>689.74477831000002</v>
       </c>
       <c r="C94" s="5">
-        <v>2.4444646899999043</v>
+        <v>2.4359560400000646</v>
       </c>
       <c r="D94" s="5">
-        <v>4.3524494815996739</v>
+        <v>4.3369251704754808</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>691.10470948</v>
+        <v>691.11321089</v>
       </c>
       <c r="C95" s="5">
-        <v>1.3635233700000526</v>
+        <v>1.3684325799999897</v>
       </c>
       <c r="D95" s="5">
-        <v>2.3981982183359341</v>
+        <v>2.4069144211673388</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>691.53334116999997</v>
+        <v>691.54193280000004</v>
       </c>
       <c r="C96" s="5">
-        <v>0.4286316899999747</v>
+        <v>0.42872191000003568</v>
       </c>
       <c r="D96" s="5">
-        <v>0.74679887864732564</v>
+        <v>0.74694738465173049</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>694.03068470999995</v>
+        <v>694.03724154999998</v>
       </c>
       <c r="C97" s="5">
-        <v>2.4973435399999744</v>
+        <v>2.4953087499999356</v>
       </c>
       <c r="D97" s="5">
-        <v>4.4206949977807719</v>
+        <v>4.4169653440810031</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>696.35692791999998</v>
+        <v>696.35264176999999</v>
       </c>
       <c r="C98" s="5">
-        <v>2.3262432100000296</v>
+        <v>2.315400220000015</v>
       </c>
       <c r="D98" s="5">
-        <v>4.09712697495066</v>
+        <v>4.0776386220773064</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>699.07242937000001</v>
+        <v>699.06316206999998</v>
       </c>
       <c r="C99" s="5">
-        <v>2.7155014500000334</v>
+        <v>2.7105202999999847</v>
       </c>
       <c r="D99" s="5">
-        <v>4.781179913573097</v>
+        <v>4.7722510134353024</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>699.32123510999998</v>
+        <v>699.31021093000004</v>
       </c>
       <c r="C100" s="5">
-        <v>0.24880573999996614</v>
+        <v>0.24704886000006354</v>
       </c>
       <c r="D100" s="5">
-        <v>0.42792708290879666</v>
+        <v>0.42490515013668961</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>700.942542</v>
+        <v>700.94498094000005</v>
       </c>
       <c r="C101" s="5">
-        <v>1.621306890000028</v>
+        <v>1.6347700100000111</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8178313915123709</v>
+        <v>2.8415773378541953</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6214994926501376</v>
+        <v>3.6211967176652538</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>706.38080472000001</v>
+        <v>706.38024538000002</v>
       </c>
       <c r="C102" s="5">
-        <v>5.4382627200000115</v>
+        <v>5.435264439999969</v>
       </c>
       <c r="D102" s="5">
-        <v>9.7179385327299315</v>
+        <v>9.7123149544676259</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>705.90860206000002</v>
+        <v>705.90473161</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.47220265999999356</v>
+        <v>-0.47551377000002049</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.7992353063870361</v>
+        <v>-0.80481948858183161</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>707.56183161000001</v>
+        <v>707.55839877000005</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6532295499999918</v>
+        <v>1.6536671600000545</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8468702197401941</v>
+        <v>2.8476493373567502</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>707.80944879000003</v>
+        <v>707.81675539000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.2476171800000202</v>
+        <v>0.25835661999997228</v>
       </c>
       <c r="D105" s="5">
-        <v>0.42075928637437254</v>
+        <v>0.43904689671494523</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>707.45314908</v>
+        <v>707.45319565</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.35629971000003025</v>
+        <v>-0.36355974000002789</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.60239078577107863</v>
+        <v>-0.61462423314765369</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>707.13133918000005</v>
+        <v>707.13471632999995</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.32180989999994836</v>
+        <v>-0.3184793200000513</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.54449851960199913</v>
+        <v>-0.53887712818130318</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>713.13559548000001</v>
+        <v>713.14094754999996</v>
       </c>
       <c r="C108" s="5">
-        <v>6.0042562999999518</v>
+        <v>6.0062312200000179</v>
       </c>
       <c r="D108" s="5">
-        <v>10.678777078475754</v>
+        <v>10.682401805859666</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>715.14608256999998</v>
+        <v>715.15119073000005</v>
       </c>
       <c r="C109" s="5">
-        <v>2.0104870899999696</v>
+        <v>2.0102431800000886</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4360185681705957</v>
+        <v>3.4355690454094256</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>717.82354569999995</v>
+        <v>717.81989677000001</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6774631299999783</v>
+        <v>2.6687060399999609</v>
       </c>
       <c r="D110" s="5">
-        <v>4.5864035337624065</v>
+        <v>4.5710604129000076</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>720.64208671999995</v>
+        <v>720.63781108000001</v>
       </c>
       <c r="C111" s="5">
-        <v>2.8185410199999978</v>
+        <v>2.8179143099999919</v>
       </c>
       <c r="D111" s="5">
-        <v>4.8149104833227874</v>
+        <v>4.8138416558714647</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>722.77330359999996</v>
+        <v>722.77015265</v>
       </c>
       <c r="C112" s="5">
-        <v>2.1312168800000109</v>
+        <v>2.1323415699999941</v>
       </c>
       <c r="D112" s="5">
-        <v>3.6071606266770306</v>
+        <v>3.6091170532229766</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>724.22521158999996</v>
+        <v>724.22378078999998</v>
       </c>
       <c r="C113" s="5">
-        <v>1.4519079899999952</v>
+        <v>1.453628139999978</v>
       </c>
       <c r="D113" s="5">
-        <v>2.4373736326959605</v>
+        <v>2.4403040879121152</v>
       </c>
       <c r="E113" s="5">
-        <v>3.3216231281336439</v>
+        <v>3.3210594958226203</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>727.90111801</v>
+        <v>727.90037964999999</v>
       </c>
       <c r="C114" s="5">
-        <v>3.6759064200000466</v>
+        <v>3.6765988600000128</v>
       </c>
       <c r="D114" s="5">
-        <v>6.2637077680424369</v>
+        <v>6.264933541560036</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>727.31812735999995</v>
+        <v>727.31685365999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.58299065000005612</v>
+        <v>-0.58352598999999827</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.95688170323097177</v>
+        <v>-0.95775747107779141</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>728.47887500000002</v>
+        <v>728.47581986</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1607476400000678</v>
+        <v>1.1589662000000089</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9320139192980923</v>
+        <v>1.9290261629742123</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>732.87063689000001</v>
+        <v>732.87543534999998</v>
       </c>
       <c r="C117" s="5">
-        <v>4.3917618899999979</v>
+        <v>4.3996154899999738</v>
       </c>
       <c r="D117" s="5">
-        <v>7.4791721017924306</v>
+        <v>7.4930266324646055</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>733.53774567000005</v>
+        <v>733.53685570000005</v>
       </c>
       <c r="C118" s="5">
-        <v>0.66710878000003504</v>
+        <v>0.66142035000007127</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0978070576042942</v>
+        <v>1.0883923919943861</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>735.14403723999999</v>
+        <v>735.14565729000003</v>
       </c>
       <c r="C119" s="5">
-        <v>1.6062915699999394</v>
+        <v>1.6088015899999846</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6596249059966937</v>
+        <v>2.6638344147567938</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>736.90207562000001</v>
+        <v>736.90645791999998</v>
       </c>
       <c r="C120" s="5">
-        <v>1.7580383800000163</v>
+        <v>1.7608006299999488</v>
       </c>
       <c r="D120" s="5">
-        <v>2.9077515539915444</v>
+        <v>2.912374097104542</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>738.06371997999997</v>
+        <v>738.06879016000005</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1616443599999684</v>
+        <v>1.1623322400000689</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9081543589502425</v>
+        <v>1.9092826601943669</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>742.06168003000005</v>
+        <v>742.05875518000005</v>
       </c>
       <c r="C122" s="5">
-        <v>3.9979600500000743</v>
+        <v>3.9899650199999996</v>
       </c>
       <c r="D122" s="5">
-        <v>6.6973834511138808</v>
+        <v>6.6835421913674642</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>740.89620950999995</v>
+        <v>740.89312296000003</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.165470520000099</v>
+        <v>-1.1656322200000204</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.8685057931361437</v>
+        <v>-1.8687701005339896</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>741.29900023000005</v>
+        <v>741.29713464999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40279072000009819</v>
+        <v>0.40401168999994752</v>
       </c>
       <c r="D124" s="5">
-        <v>0.65433827081085028</v>
+        <v>0.65633044599078261</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>743.42028367</v>
+        <v>743.41938865999998</v>
       </c>
       <c r="C125" s="5">
-        <v>2.1212834399999565</v>
+        <v>2.122254010000006</v>
       </c>
       <c r="D125" s="5">
-        <v>3.4884549398909392</v>
+        <v>3.4900851818680634</v>
       </c>
       <c r="E125" s="5">
-        <v>2.650428592213494</v>
+        <v>2.6505078097630363</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>747.48618162000002</v>
+        <v>747.48534839000001</v>
       </c>
       <c r="C126" s="5">
-        <v>4.0658979500000214</v>
+        <v>4.0659597300000314</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7640760835566249</v>
+        <v>6.7641903626490141</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>748.44872436000003</v>
+        <v>748.44753577999995</v>
       </c>
       <c r="C127" s="5">
-        <v>0.9625427400000035</v>
+        <v>0.96218738999994002</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5562388314092956</v>
+        <v>1.5556619744077738</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>747.88241969000001</v>
+        <v>747.87978988999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.56630467000002227</v>
+        <v>-0.56774588999996922</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.90419648596647972</v>
+        <v>-0.90648946701518129</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>751.92286657</v>
+        <v>751.92563832999997</v>
       </c>
       <c r="C129" s="5">
-        <v>4.0404468799999904</v>
+        <v>4.0458484399999861</v>
       </c>
       <c r="D129" s="5">
-        <v>6.6791664110639193</v>
+        <v>6.6883871624674018</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>755.39050915999997</v>
+        <v>755.38980610999999</v>
       </c>
       <c r="C130" s="5">
-        <v>3.4676425899999685</v>
+        <v>3.4641677800000252</v>
       </c>
       <c r="D130" s="5">
-        <v>5.6765874992767307</v>
+        <v>5.670732840183379</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>754.72078501999999</v>
+        <v>754.72182323000004</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.66972413999997116</v>
+        <v>-0.66798287999995409</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.0587393084393271</v>
+        <v>-1.0560009744344234</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>755.88980487000003</v>
+        <v>755.89420660999997</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1690198500000406</v>
+        <v>1.1723833799999284</v>
       </c>
       <c r="D132" s="5">
-        <v>1.8746491279521438</v>
+        <v>1.8800864684093144</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>754.82866402000002</v>
+        <v>754.83372378000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.0611408500000152</v>
+        <v>-1.0604828299999554</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.6716498997390805</v>
+        <v>-1.6706116314321173</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>758.00500742999998</v>
+        <v>758.00253372999998</v>
       </c>
       <c r="C134" s="5">
-        <v>3.1763434099999586</v>
+        <v>3.168809949999968</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1681634460734482</v>
+        <v>5.1555861601135566</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>755.82552844999998</v>
+        <v>755.82251639000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.179478979999999</v>
+        <v>-2.1800173399999494</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.3962954267507839</v>
+        <v>-3.397132042613038</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>757.11021641000002</v>
+        <v>757.10851472000002</v>
       </c>
       <c r="C136" s="5">
-        <v>1.284687960000042</v>
+        <v>1.285998329999984</v>
       </c>
       <c r="D136" s="5">
-        <v>2.0588340056243437</v>
+        <v>2.0609619783444888</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>758.9752585</v>
+        <v>758.97444605999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.8650420899999745</v>
+        <v>1.8659313399999746</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9964239355578792</v>
+        <v>2.9978788782007326</v>
       </c>
       <c r="E137" s="5">
-        <v>2.0923527608381454</v>
+        <v>2.0923663866283748</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>758.53997977999995</v>
+        <v>758.53922327999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.43527872000004209</v>
+        <v>-0.4352227800000037</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.6860434593474074</v>
+        <v>-0.68595630207374247</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>761.05269770999996</v>
+        <v>761.05204527000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.512717930000008</v>
+        <v>2.5128219900000204</v>
       </c>
       <c r="D139" s="5">
-        <v>4.0483141523671939</v>
+        <v>4.0484889843308558</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>763.14951983000003</v>
+        <v>763.14781045999996</v>
       </c>
       <c r="C140" s="5">
-        <v>2.0968221200000698</v>
+        <v>2.0957651899999519</v>
       </c>
       <c r="D140" s="5">
-        <v>3.3567552354702102</v>
+        <v>3.3550404313591908</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>761.73008211000001</v>
+        <v>761.73223325000004</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.419437720000019</v>
+        <v>-1.415577209999924</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.209276208980171</v>
+        <v>-2.2033335920945252</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>764.01616856999999</v>
+        <v>764.01566697999999</v>
       </c>
       <c r="C142" s="5">
-        <v>2.2860864599999786</v>
+        <v>2.2834337299999561</v>
       </c>
       <c r="D142" s="5">
-        <v>3.6614571950366326</v>
+        <v>3.6571277206601582</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>767.19305800999996</v>
+        <v>767.19290615</v>
       </c>
       <c r="C143" s="5">
-        <v>3.1768894399999681</v>
+        <v>3.1772391700000071</v>
       </c>
       <c r="D143" s="5">
-        <v>5.1054847694882666</v>
+        <v>5.1060631565075232</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>764.68188356999997</v>
+        <v>764.68528411</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.5111744399999907</v>
+        <v>-2.5076220400000011</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.8578916904888794</v>
+        <v>-3.85253265841774</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>765.85181105000004</v>
+        <v>765.85594946000003</v>
       </c>
       <c r="C145" s="5">
-        <v>1.1699274800000694</v>
+        <v>1.1706653500000357</v>
       </c>
       <c r="D145" s="5">
-        <v>1.8514718706487798</v>
+        <v>1.8526411303823709</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>762.37929107000002</v>
+        <v>762.37749570999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.4725199800000155</v>
+        <v>-3.4784537500000852</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.3073729336729381</v>
+        <v>-5.3161887108666539</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>757.83989623000002</v>
+        <v>757.83727356999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.5393948399999999</v>
+        <v>-4.5402221399999689</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.915689054282403</v>
+        <v>-6.9169241980065799</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>756.81700088000002</v>
+        <v>756.81585157999996</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0228953499999989</v>
+        <v>-1.0214219900000217</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6077313710236685</v>
+        <v>-1.6054382781029664</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>756.62377733000005</v>
+        <v>756.62329905000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.1932235499999706</v>
+        <v>-0.19255252999994354</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.30594310788233381</v>
+        <v>-0.30488258799066248</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.30982316533575416</v>
+        <v>-0.30977946915147214</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>757.94173119000004</v>
+        <v>757.94118781999998</v>
       </c>
       <c r="C150" s="5">
-        <v>1.3179538599999887</v>
+        <v>1.3178887699999677</v>
       </c>
       <c r="D150" s="5">
-        <v>2.1104078487937494</v>
+        <v>2.110303968011662</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>758.82858581000005</v>
+        <v>758.82842255000003</v>
       </c>
       <c r="C151" s="5">
-        <v>0.88685462000000825</v>
+        <v>0.8872347300000456</v>
       </c>
       <c r="D151" s="5">
-        <v>1.4131707739629018</v>
+        <v>1.4137813904721908</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>760.20541687000002</v>
+        <v>760.20483688000002</v>
       </c>
       <c r="C152" s="5">
-        <v>1.3768310599999722</v>
+        <v>1.3764143299999887</v>
       </c>
       <c r="D152" s="5">
-        <v>2.1991595819318865</v>
+        <v>2.1984877783038037</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>762.47756243000003</v>
+        <v>762.47871987999997</v>
       </c>
       <c r="C153" s="5">
-        <v>2.2721455600000127</v>
+        <v>2.2738829999999552</v>
       </c>
       <c r="D153" s="5">
-        <v>3.6461797855737998</v>
+        <v>3.6490167648817406</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>764.11559267999996</v>
+        <v>764.11525962999997</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6380302499999289</v>
+        <v>1.6365397499999972</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6086389778903429</v>
+        <v>2.6062331936266281</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>761.93579173000001</v>
+        <v>761.93452755999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.179800949999958</v>
+        <v>-2.1807320699999764</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.3700501259322002</v>
+        <v>-3.3714685969508218</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>761.92470071000002</v>
+        <v>761.92713994999997</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.1091019999980745E-2</v>
+        <v>-7.3876100000234146E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.7466246708908173E-2</v>
+        <v>-1.1634410755412272E-2</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>763.31163004999996</v>
+        <v>763.31421907000004</v>
       </c>
       <c r="C157" s="5">
-        <v>1.3869293399999378</v>
+        <v>1.3870791200000667</v>
       </c>
       <c r="D157" s="5">
-        <v>2.2063587637467963</v>
+        <v>2.2065922928872439</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>766.05170777000001</v>
+        <v>766.05096177999997</v>
       </c>
       <c r="C158" s="5">
-        <v>2.7400777200000448</v>
+        <v>2.7367427099999304</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3937425305611288</v>
+        <v>4.3882737378978298</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>764.56193371999996</v>
+        <v>764.56000686000004</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.4897740500000509</v>
+        <v>-1.4909549199999219</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.3088918807143366</v>
+        <v>-2.3107047047661644</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>764.88930583000001</v>
+        <v>764.88880511000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.32737211000005573</v>
+        <v>0.32879824999997709</v>
       </c>
       <c r="D160" s="5">
-        <v>0.51503088449844636</v>
+        <v>0.51728114373938983</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>763.62945496999998</v>
+        <v>763.62923952999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2598508600000287</v>
+        <v>-1.2595655800000713</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.9587151447515216</v>
+        <v>-1.9582768939531592</v>
       </c>
       <c r="E161" s="5">
-        <v>0.92591296360282627</v>
+        <v>0.92594828744982927</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>760.64998083</v>
+        <v>760.64964385999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.9794741399999793</v>
+        <v>-2.9795956699999806</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.5828935451026842</v>
+        <v>-4.583077749254949</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>759.83359253000003</v>
+        <v>759.83373681</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.81638829999997142</v>
+        <v>-0.81590704999996433</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.2803571043928375</v>
+        <v>-1.2796073616324621</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>760.48752912999998</v>
+        <v>760.48776414999998</v>
       </c>
       <c r="C164" s="5">
-        <v>0.6539365999999518</v>
+        <v>0.65402733999997054</v>
       </c>
       <c r="D164" s="5">
-        <v>1.0376601842196465</v>
+        <v>1.037804653894514</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>759.33893690000002</v>
+        <v>759.33930250000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.1485922299999629</v>
+        <v>-1.1484616499999447</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7974242143442898</v>
+        <v>-1.7972210140415057</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>758.35320853999997</v>
+        <v>758.35301784000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98572836000005282</v>
+        <v>-0.98628466000002391</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.5466940565111664</v>
+        <v>-1.5475599738792867</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>757.99830839000003</v>
+        <v>757.99669533999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.35490014999993491</v>
+        <v>-0.35632250000003296</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.56014228740454142</v>
+        <v>-0.56238153881632558</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>758.53348290999998</v>
+        <v>758.53479754</v>
       </c>
       <c r="C168" s="5">
-        <v>0.53517451999994137</v>
+        <v>0.53810220000002573</v>
       </c>
       <c r="D168" s="5">
-        <v>0.85054164850877356</v>
+        <v>0.8552145581847137</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>758.59018013000002</v>
+        <v>758.59096471999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.66972200000464E-2</v>
+        <v>5.6167179999988548E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>8.9731887278876599E-2</v>
+        <v>8.8892523383465871E-2</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>758.17347556000004</v>
+        <v>758.17375748999996</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.41670456999997896</v>
+        <v>-0.4172072300000309</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.65718949133031224</v>
+        <v>-0.65797916720179428</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>762.52925892999997</v>
+        <v>762.52819413999998</v>
       </c>
       <c r="C171" s="5">
-        <v>4.3557833699999264</v>
+        <v>4.3544366500000251</v>
       </c>
       <c r="D171" s="5">
-        <v>7.116188473189422</v>
+        <v>7.113915602195986</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>763.64269161000004</v>
+        <v>763.64278457</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1134326800000736</v>
+        <v>1.1145904300000211</v>
       </c>
       <c r="D172" s="5">
-        <v>1.7663610755169978</v>
+        <v>1.7682150218328863</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>763.24738080999998</v>
+        <v>763.24740609000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.39531080000006114</v>
+        <v>-0.39537847999997666</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.61943194049749462</v>
+        <v>-0.61953761460282752</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.0033973612895188E-2</v>
+        <v>-5.000246457756985E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>763.59136058000001</v>
+        <v>763.59118305000004</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34397977000003266</v>
+        <v>0.34377696000001379</v>
       </c>
       <c r="D174" s="5">
-        <v>0.54215767398257952</v>
+        <v>0.54183720828195892</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>764.34159402</v>
+        <v>764.34171282</v>
       </c>
       <c r="C175" s="5">
-        <v>0.75023343999998815</v>
+        <v>0.75052976999995735</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1853997614748701</v>
+        <v>1.1858707863141804</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>765.70965231000002</v>
+        <v>765.71014290000005</v>
       </c>
       <c r="C176" s="5">
-        <v>1.3680582900000218</v>
+        <v>1.3684300800000528</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1690925536017591</v>
+        <v>2.1696875125536197</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>766.76187990999995</v>
+        <v>766.76183821999996</v>
       </c>
       <c r="C177" s="5">
-        <v>1.0522275999999238</v>
+        <v>1.051695319999908</v>
       </c>
       <c r="D177" s="5">
-        <v>1.6615440062040188</v>
+        <v>1.6606960657536973</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>766.46293582999999</v>
+        <v>766.46293391999995</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.29894407999995565</v>
+        <v>-0.29890430000000379</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.46685243696802381</v>
+        <v>-0.46679047213783464</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>768.06994834</v>
+        <v>768.06869617999996</v>
       </c>
       <c r="C179" s="5">
-        <v>1.6070125100000041</v>
+        <v>1.6057622600000059</v>
       </c>
       <c r="D179" s="5">
-        <v>2.5452097502626225</v>
+        <v>2.5432067203465358</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>771.03214615000002</v>
+        <v>771.03268090999995</v>
       </c>
       <c r="C180" s="5">
-        <v>2.9621978100000206</v>
+        <v>2.9639847299999929</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7274537199930133</v>
+        <v>4.7303741901838281</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>772.3271307</v>
+        <v>772.32661356999995</v>
       </c>
       <c r="C181" s="5">
-        <v>1.294984549999981</v>
+        <v>1.2939326599999958</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0341785399737189</v>
+        <v>2.0325095141367377</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>771.13723766999999</v>
+        <v>771.13786220999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.1898930300000075</v>
+        <v>-1.1887513599999693</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.8332054513703011</v>
+        <v>-1.8314626198179695</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>771.97167578999995</v>
+        <v>771.97112966999998</v>
       </c>
       <c r="C183" s="5">
-        <v>0.83443811999995887</v>
+        <v>0.83326746000000185</v>
       </c>
       <c r="D183" s="5">
-        <v>1.3062612138581287</v>
+        <v>1.3044166503555887</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>772.05701769999996</v>
+        <v>772.05740828</v>
       </c>
       <c r="C184" s="5">
-        <v>8.5341910000011012E-2</v>
+        <v>8.6278610000022127E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.13274137705459044</v>
+        <v>0.13419931719766964</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>771.96380335000003</v>
+        <v>771.96405761999995</v>
       </c>
       <c r="C185" s="5">
-        <v>-9.3214349999925616E-2</v>
+        <v>-9.3350660000055541E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.14478590225549537</v>
+        <v>-0.14499741272131494</v>
       </c>
       <c r="E185" s="5">
-        <v>1.1420180087286624</v>
+        <v>1.1420479729703947</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>778.86951110999996</v>
+        <v>778.86955283999998</v>
       </c>
       <c r="C186" s="5">
-        <v>6.9057077599999275</v>
+        <v>6.9054952200000344</v>
       </c>
       <c r="D186" s="5">
-        <v>11.278995940284009</v>
+        <v>11.278627647891559</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>780.94636083</v>
+        <v>780.94667275999996</v>
       </c>
       <c r="C187" s="5">
-        <v>2.0768497200000411</v>
+        <v>2.0771199199999728</v>
       </c>
       <c r="D187" s="5">
-        <v>3.2471378355796165</v>
+        <v>3.2475663301496649</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>781.69417352999994</v>
+        <v>781.69467728999996</v>
       </c>
       <c r="C188" s="5">
-        <v>0.74781269999994038</v>
+        <v>0.74800453000000289</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1551581044226156</v>
+        <v>1.1554555260754551</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>785.62871359999997</v>
+        <v>785.62823530000003</v>
       </c>
       <c r="C189" s="5">
-        <v>3.9345400700000255</v>
+        <v>3.9335580100000698</v>
       </c>
       <c r="D189" s="5">
-        <v>6.210065380608909</v>
+        <v>6.2084680890680977</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>786.76599999999996</v>
+        <v>786.76592284000003</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1372863999999936</v>
+        <v>1.1376875400000017</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7510335020686218</v>
+        <v>1.7516571233395339</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>788.53784098999995</v>
+        <v>788.53713617000005</v>
       </c>
       <c r="C191" s="5">
-        <v>1.771840989999987</v>
+        <v>1.7712133300000232</v>
       </c>
       <c r="D191" s="5">
-        <v>2.7361931925669714</v>
+        <v>2.7352121575295651</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>792.89697305000004</v>
+        <v>792.89687941</v>
       </c>
       <c r="C192" s="5">
-        <v>4.3591320600000927</v>
+        <v>4.3597432399999434</v>
       </c>
       <c r="D192" s="5">
-        <v>6.8392044555467768</v>
+        <v>6.8401990050088513</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>794.04735249999999</v>
+        <v>794.04649582000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1503794499999458</v>
+        <v>1.1496164100000215</v>
       </c>
       <c r="D193" s="5">
-        <v>1.7549876805284415</v>
+        <v>1.7538145177401709</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>797.47516925000002</v>
+        <v>797.47566328000005</v>
       </c>
       <c r="C194" s="5">
-        <v>3.4278167500000336</v>
+        <v>3.4291674600000306</v>
       </c>
       <c r="D194" s="5">
-        <v>5.3050523689852858</v>
+        <v>5.3071985551123246</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>799.94022543000005</v>
+        <v>799.93996903000004</v>
       </c>
       <c r="C195" s="5">
-        <v>2.4650561800000332</v>
+        <v>2.4643057499999941</v>
       </c>
       <c r="D195" s="5">
-        <v>3.7730065807254354</v>
+        <v>3.7718360073271118</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>802.49477824999997</v>
+        <v>802.49526198000001</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5545528199999126</v>
+        <v>2.5552929499999664</v>
       </c>
       <c r="D196" s="5">
-        <v>3.900143950364221</v>
+        <v>3.9012951369521431</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>804.88161001000003</v>
+        <v>804.88206385000001</v>
       </c>
       <c r="C197" s="5">
-        <v>2.3868317600000637</v>
+        <v>2.3868018699999993</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6280854272946694</v>
+        <v>3.6280370246263516</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2641645265167227</v>
+        <v>4.2641889742234484</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>809.50190227999997</v>
+        <v>809.50225076000004</v>
       </c>
       <c r="C198" s="5">
-        <v>4.6202922699999363</v>
+        <v>4.6201869100000295</v>
       </c>
       <c r="D198" s="5">
-        <v>7.110100620768578</v>
+        <v>7.109929194643172</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>809.96690582999997</v>
+        <v>809.96753349999994</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46500355000000582</v>
+        <v>0.46528273999990688</v>
       </c>
       <c r="D199" s="5">
-        <v>0.69150002335858218</v>
+        <v>0.69191621732282993</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>813.89002373999995</v>
+        <v>813.89077412999995</v>
       </c>
       <c r="C200" s="5">
-        <v>3.9231179099999736</v>
+        <v>3.9232406300000093</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9696273754043849</v>
+        <v>5.9698143652261226</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>817.38932335000004</v>
+        <v>817.38793888999999</v>
       </c>
       <c r="C201" s="5">
-        <v>3.4992996100000937</v>
+        <v>3.4971647600000324</v>
       </c>
       <c r="D201" s="5">
-        <v>5.2831394391151587</v>
+        <v>5.2798347724498651</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>818.71065824000004</v>
+        <v>818.71088082000006</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3213348900000028</v>
+        <v>1.32294193000007</v>
       </c>
       <c r="D202" s="5">
-        <v>1.9571769774853864</v>
+        <v>1.9595819222977928</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>820.92768460000002</v>
+        <v>820.92708028000004</v>
       </c>
       <c r="C203" s="5">
-        <v>2.2170263599999771</v>
+        <v>2.2161994599999844</v>
       </c>
       <c r="D203" s="5">
-        <v>3.298375528682862</v>
+        <v>3.2971260272799174</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>822.37809342000003</v>
+        <v>822.37719013000003</v>
       </c>
       <c r="C204" s="5">
-        <v>1.4504088200000069</v>
+        <v>1.4501098499999898</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1408750009264566</v>
+        <v>2.1404310013191319</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>824.51067149999994</v>
+        <v>824.51000940999995</v>
       </c>
       <c r="C205" s="5">
-        <v>2.1325780799999166</v>
+        <v>2.1328192799999215</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1565896179437392</v>
+        <v>3.1569552613115004</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>827.53614244000005</v>
+        <v>827.53655549999996</v>
       </c>
       <c r="C206" s="5">
-        <v>3.0254709400001047</v>
+        <v>3.0265460900000107</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4932590466067568</v>
+        <v>4.4948918553707751</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>829.07612846999996</v>
+        <v>829.07597569999996</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5399860299999091</v>
+        <v>1.539420199999995</v>
       </c>
       <c r="D207" s="5">
-        <v>2.2561133844764214</v>
+        <v>2.2552747941992912</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>829.89353273999996</v>
+        <v>829.89394860000004</v>
       </c>
       <c r="C208" s="5">
-        <v>0.81740426999999727</v>
+        <v>0.81797290000008616</v>
       </c>
       <c r="D208" s="5">
-        <v>1.1895428266644581</v>
+        <v>1.1903750521410572</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>831.39396900999998</v>
+        <v>831.39432083999998</v>
       </c>
       <c r="C209" s="5">
-        <v>1.5004362700000229</v>
+        <v>1.5003722399999333</v>
       </c>
       <c r="D209" s="5">
-        <v>2.1912884804803134</v>
+        <v>2.1911929281410947</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2939451802943553</v>
+        <v>3.2939306490672227</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>832.18473518999997</v>
+        <v>832.18621393000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.79076617999999144</v>
+        <v>0.7918930900000305</v>
       </c>
       <c r="D210" s="5">
-        <v>1.147349199277925</v>
+        <v>1.1489923572024274</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>835.53153827999995</v>
+        <v>835.53225581000004</v>
       </c>
       <c r="C211" s="5">
-        <v>3.3468030899999803</v>
+        <v>3.3460418800000298</v>
       </c>
       <c r="D211" s="5">
-        <v>4.9342415919172877</v>
+        <v>4.9330854345602582</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>837.09765992999996</v>
+        <v>837.10031046999995</v>
       </c>
       <c r="C212" s="5">
-        <v>1.5661216500000137</v>
+        <v>1.5680546599999161</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2726157273193159</v>
+        <v>2.2754477807666484</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>837.99022360000004</v>
+        <v>837.98655598000005</v>
       </c>
       <c r="C213" s="5">
-        <v>0.89256367000007231</v>
+        <v>0.88624551000009433</v>
       </c>
       <c r="D213" s="5">
-        <v>1.287042224668844</v>
+        <v>1.2778744985500579</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>841.94993251000005</v>
+        <v>841.94971299999997</v>
       </c>
       <c r="C214" s="5">
-        <v>3.9597089100000176</v>
+        <v>3.963157019999926</v>
       </c>
       <c r="D214" s="5">
-        <v>5.8200040731227087</v>
+        <v>5.8252308374716844</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>843.63073338000004</v>
+        <v>843.62974088999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.6808008699999846</v>
+        <v>1.6800278900000194</v>
       </c>
       <c r="D215" s="5">
-        <v>2.4220618541535899</v>
+        <v>2.420936362512327</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>846.72855631000004</v>
+        <v>846.72718089</v>
       </c>
       <c r="C216" s="5">
-        <v>3.0978229300000066</v>
+        <v>3.097440000000006</v>
       </c>
       <c r="D216" s="5">
-        <v>4.4965060730744355</v>
+        <v>4.495944372894467</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>847.84376851000002</v>
+        <v>847.84354556999995</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1152121999999736</v>
+        <v>1.1163646799999469</v>
       </c>
       <c r="D217" s="5">
-        <v>1.5919996778673173</v>
+        <v>1.5936594344261312</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>849.91858133999995</v>
+        <v>849.91914351000003</v>
       </c>
       <c r="C218" s="5">
-        <v>2.074812829999928</v>
+        <v>2.0755979400000797</v>
       </c>
       <c r="D218" s="5">
-        <v>2.9764459509167507</v>
+        <v>2.9775882408182408</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>850.63835440000003</v>
+        <v>850.63862602999995</v>
       </c>
       <c r="C219" s="5">
-        <v>0.71977306000007957</v>
+        <v>0.71948251999992863</v>
       </c>
       <c r="D219" s="5">
-        <v>1.0209944120764591</v>
+        <v>1.0205796836380676</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>854.77622631999998</v>
+        <v>854.77635090000001</v>
       </c>
       <c r="C220" s="5">
-        <v>4.1378719199999523</v>
+        <v>4.1377248700000564</v>
       </c>
       <c r="D220" s="5">
-        <v>5.9960517061625529</v>
+        <v>5.9958309219970696</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>857.93755851000003</v>
+        <v>857.93753011000001</v>
       </c>
       <c r="C221" s="5">
-        <v>3.1613321900000528</v>
+        <v>3.1611792100000002</v>
       </c>
       <c r="D221" s="5">
-        <v>4.5295187472267573</v>
+        <v>4.5292944082467645</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1926608189866146</v>
+        <v>3.1926137338996963</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>859.64753581000002</v>
+        <v>859.65045786999997</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7099772999999914</v>
+        <v>1.7129277599999568</v>
       </c>
       <c r="D222" s="5">
-        <v>2.4181445069684226</v>
+        <v>2.4223628704898248</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>861.74522331000003</v>
+        <v>861.74634815000002</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0976875000000064</v>
+        <v>2.0958902800000487</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9678266215293458</v>
+        <v>2.9652394912878854</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>862.33249826999997</v>
+        <v>862.33677444</v>
       </c>
       <c r="C224" s="5">
-        <v>0.58727495999994517</v>
+        <v>0.59042628999998215</v>
       </c>
       <c r="D224" s="5">
-        <v>0.82086610614302558</v>
+        <v>0.82528642200594415</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>864.29781061000006</v>
+        <v>864.29196198</v>
       </c>
       <c r="C225" s="5">
-        <v>1.9653123400000823</v>
+        <v>1.9551875399999972</v>
       </c>
       <c r="D225" s="5">
-        <v>2.7694218262985348</v>
+        <v>2.7549622399540175</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>865.04646147999995</v>
+        <v>865.04551459000004</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74865086999989217</v>
+        <v>0.75355261000004248</v>
       </c>
       <c r="D226" s="5">
-        <v>1.0444008644950653</v>
+        <v>1.0512789797017197</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>864.65599169999996</v>
+        <v>864.65476723999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.39046977999998944</v>
+        <v>-0.39074735000008332</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.54032036248632398</v>
+        <v>-0.54070409218140991</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>865.44468375999998</v>
+        <v>865.44266988000004</v>
       </c>
       <c r="C228" s="5">
-        <v>0.78869206000001668</v>
+        <v>0.78790264000008392</v>
       </c>
       <c r="D228" s="5">
-        <v>1.100082575893313</v>
+        <v>1.0989775177648875</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>865.48512648999997</v>
+        <v>865.48531039</v>
       </c>
       <c r="C229" s="5">
-        <v>4.0442729999995208E-2</v>
+        <v>4.2640509999955611E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>5.6091108159983527E-2</v>
+        <v>5.9140231968957124E-2</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>863.96362828999997</v>
+        <v>863.96449863999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.5214981999999964</v>
+        <v>-1.5208117500000071</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.0892878113286106</v>
+        <v>-2.0883538450431338</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>864.95958998000003</v>
+        <v>864.96030456999995</v>
       </c>
       <c r="C231" s="5">
-        <v>0.9959616900000583</v>
+        <v>0.99580592999996043</v>
       </c>
       <c r="D231" s="5">
-        <v>1.3921429308019206</v>
+        <v>1.3919224182461276</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>863.80758586000002</v>
+        <v>863.80725796000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.1520041200000151</v>
+        <v>-1.153046609999933</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.5865750912495424</v>
+        <v>-1.587999027578868</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>861.45286458999999</v>
+        <v>861.45240672</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3547212700000273</v>
+        <v>-2.3548512400000163</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.2225732856214662</v>
+        <v>-3.2227497037807362</v>
       </c>
       <c r="E233" s="5">
-        <v>0.40973915235802405</v>
+        <v>0.40968910749823451</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>856.18547932000001</v>
+        <v>856.18988807000005</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.267385269999977</v>
+        <v>-5.2625186499999472</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.0956471456662733</v>
+        <v>-7.0893136894150777</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>853.08156899999994</v>
+        <v>853.08316787000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.1039103200000682</v>
+        <v>-3.1067202000000407</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.2646317938298868</v>
+        <v>-4.2683941806108798</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>849.78349733000005</v>
+        <v>849.78954819</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.2980716699998993</v>
+        <v>-3.2936196800000062</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.5418955049146614</v>
+        <v>-4.5358857849929439</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>848.10409345000005</v>
+        <v>848.09614090000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.6794038799999953</v>
+        <v>-1.6934072899999819</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.3459189178316797</v>
+        <v>-2.3652494036552785</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.49458788000004</v>
+        <v>846.49246205999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.6095055700000103</v>
+        <v>-1.6036788400000432</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.2537023265766232</v>
+        <v>-2.2456489798815205</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>846.65780878999999</v>
+        <v>846.65604096000004</v>
       </c>
       <c r="C239" s="5">
-        <v>0.16322090999994998</v>
+        <v>0.16357890000006137</v>
       </c>
       <c r="D239" s="5">
-        <v>0.2316292921840768</v>
+        <v>0.23213844494121005</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>845.38005641999996</v>
+        <v>845.37790171999995</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.2777523700000302</v>
+        <v>-1.2781392400000868</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.79604975867802</v>
+        <v>-1.796592768639893</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>843.39219300000002</v>
+        <v>843.39291659000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9878634199999397</v>
+        <v>-1.9849851299999273</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7855234150355068</v>
+        <v>-2.7815491095838474</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>842.92150947000005</v>
+        <v>842.92243760999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.47068352999997387</v>
+        <v>-0.47047898000005262</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.66764877374373421</v>
+        <v>-0.66735894526392947</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>845.96580939</v>
+        <v>845.9668183</v>
       </c>
       <c r="C243" s="5">
-        <v>3.0442999199999576</v>
+        <v>3.0443806900000254</v>
       </c>
       <c r="D243" s="5">
-        <v>4.4210597851558564</v>
+        <v>4.421174457264021</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>847.59485959999995</v>
+        <v>847.59378962000005</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6290502099999458</v>
+        <v>1.6269713200000524</v>
       </c>
       <c r="D244" s="5">
-        <v>2.3354348167203387</v>
+        <v>2.3324200773006343</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>847.95648695</v>
+        <v>847.95533347000003</v>
       </c>
       <c r="C245" s="5">
-        <v>0.36162735000004886</v>
+        <v>0.36154384999997546</v>
       </c>
       <c r="D245" s="5">
-        <v>0.51318453661253205</v>
+        <v>0.51306641302488742</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.5666994904501741</v>
+        <v>-1.566781071677581</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>849.58985569000004</v>
+        <v>849.59592278000002</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6333687400000372</v>
+        <v>1.6405893099999957</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3361360621193761</v>
+        <v>2.3465766978084224</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>849.99231442999996</v>
+        <v>849.99439751</v>
       </c>
       <c r="C247" s="5">
-        <v>0.40245873999992909</v>
+        <v>0.39847472999997535</v>
       </c>
       <c r="D247" s="5">
-        <v>0.56993472071891205</v>
+        <v>0.56427423480052141</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>852.53399881999997</v>
+        <v>852.54032895</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5416843900000003</v>
+        <v>2.5459314400000039</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6478992497011697</v>
+        <v>3.6540864020573549</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>853.76740944999995</v>
+        <v>853.75946617</v>
       </c>
       <c r="C249" s="5">
-        <v>1.2334106299999803</v>
+        <v>1.2191372199999932</v>
       </c>
       <c r="D249" s="5">
-        <v>1.7499913088860231</v>
+        <v>1.7295673853022997</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>857.86759089999998</v>
+        <v>857.86517421999997</v>
       </c>
       <c r="C250" s="5">
-        <v>4.1001814500000364</v>
+        <v>4.1057080499999756</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9176316753447589</v>
+        <v>5.9258767430438342</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>856.27687698</v>
+        <v>856.27453212</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.5907139199999847</v>
+        <v>-1.5906420999999682</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.2025650046414214</v>
+        <v>-2.2024727131845556</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>854.14774680999994</v>
+        <v>854.14537685000005</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.1291301700000531</v>
+        <v>-2.1291552699999556</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.9433275085585908</v>
+        <v>-2.9433696841827728</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>854.31518636999999</v>
+        <v>854.31636189000005</v>
       </c>
       <c r="C253" s="5">
-        <v>0.167439560000048</v>
+        <v>0.17098504000000503</v>
       </c>
       <c r="D253" s="5">
-        <v>0.2354911648514868</v>
+        <v>0.24048377558549827</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>853.60122334000005</v>
+        <v>853.60161330000005</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.71396302999994532</v>
+        <v>-0.71474858999999924</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.99825987547756956</v>
+        <v>-0.99935182398224187</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>859.45524149000005</v>
+        <v>859.45577732000004</v>
       </c>
       <c r="C255" s="5">
-        <v>5.8540181500000017</v>
+        <v>5.8541640199999847</v>
       </c>
       <c r="D255" s="5">
-        <v>8.5472507804335009</v>
+        <v>8.5474678039612719</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>858.58781394000005</v>
+        <v>858.58590618000005</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.86742755000000216</v>
+        <v>-0.86987113999998655</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2044307578749192</v>
+        <v>-1.2078040902896325</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>860.13641174999998</v>
+        <v>860.13453578999997</v>
       </c>
       <c r="C257" s="5">
-        <v>1.5485978099999329</v>
+        <v>1.5486296099999208</v>
       </c>
       <c r="D257" s="5">
-        <v>2.185988833714636</v>
+        <v>2.1860390742048263</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4363855914127921</v>
+        <v>1.4363023427378163</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>862.86688121999998</v>
+        <v>862.87359005999997</v>
       </c>
       <c r="C258" s="5">
-        <v>2.7304694700000027</v>
+        <v>2.7390542699999969</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8765715285348001</v>
+        <v>3.8889826527865656</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>862.62455222000006</v>
+        <v>862.62547935999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.24232899999992696</v>
+        <v>-0.24811069999998381</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.3364899689161871</v>
+        <v>-0.34450287831788717</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>866.36834364000003</v>
+        <v>866.37868046999995</v>
       </c>
       <c r="C260" s="5">
-        <v>3.7437914199999796</v>
+        <v>3.7532011099999636</v>
       </c>
       <c r="D260" s="5">
-        <v>5.334132326884955</v>
+        <v>5.3478557616033706</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>869.15211696999995</v>
+        <v>869.14450184999998</v>
       </c>
       <c r="C261" s="5">
-        <v>2.7837733299999172</v>
+        <v>2.765821380000034</v>
       </c>
       <c r="D261" s="5">
-        <v>3.924658427700245</v>
+        <v>3.8988558051385125</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>869.43128750999995</v>
+        <v>869.42822706000004</v>
       </c>
       <c r="C262" s="5">
-        <v>0.27917053999999553</v>
+        <v>0.2837252100000569</v>
       </c>
       <c r="D262" s="5">
-        <v>0.38612009610139442</v>
+        <v>0.39243440837464227</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>869.07713521999995</v>
+        <v>869.07517026999994</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35415229000000181</v>
+        <v>-0.35305679000009604</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.48771183192596324</v>
+        <v>-0.48620826743518419</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>873.67772198</v>
+        <v>873.67656399999998</v>
       </c>
       <c r="C264" s="5">
-        <v>4.6005867600000556</v>
+        <v>4.6013937300000407</v>
       </c>
       <c r="D264" s="5">
-        <v>6.5406277579928673</v>
+        <v>6.5418238596050671</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>874.27636117999998</v>
+        <v>874.27883787999997</v>
       </c>
       <c r="C265" s="5">
-        <v>0.59863919999997961</v>
+        <v>0.60227387999998427</v>
       </c>
       <c r="D265" s="5">
-        <v>0.82533917377975996</v>
+        <v>0.83037039815883062</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>876.19487049999998</v>
+        <v>876.19125914000006</v>
       </c>
       <c r="C266" s="5">
-        <v>1.9185093199999983</v>
+        <v>1.9124212600000874</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6652913722165827</v>
+        <v>2.6567238982934116</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>875.67480575000002</v>
+        <v>875.67615956999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.52006474999996044</v>
+        <v>-0.51509957000007489</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.70993843029114601</v>
+        <v>-0.70318527142028131</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>876.41845257</v>
+        <v>876.41684363000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.74364681999998083</v>
+        <v>0.74068406000003506</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0238459128099509</v>
+        <v>1.0197462338427554</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>878.55526264000002</v>
+        <v>878.54910873999995</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1368100700000241</v>
+        <v>2.1322651099999348</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9652932157775647</v>
+        <v>2.9589069566784643</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1413871844496946</v>
+        <v>2.1408944977528321</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>880.91119887000002</v>
+        <v>880.91668961000005</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3559362299999975</v>
+        <v>2.3675808700000971</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2658106915366414</v>
+        <v>3.2822158878389684</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>882.19081874999995</v>
+        <v>882.18999699000005</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2796198799999274</v>
+        <v>1.2733073800000057</v>
       </c>
       <c r="D271" s="5">
-        <v>1.7571254111241608</v>
+        <v>1.748377315896299</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>885.03760808000004</v>
+        <v>885.04859574</v>
       </c>
       <c r="C272" s="5">
-        <v>2.8467893300000924</v>
+        <v>2.8585987499999419</v>
       </c>
       <c r="D272" s="5">
-        <v>3.9418169892453614</v>
+        <v>3.9584652238239926</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>886.68417882999995</v>
+        <v>886.67914325000004</v>
       </c>
       <c r="C273" s="5">
-        <v>1.6465707499999098</v>
+        <v>1.6305475100000422</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2555301781983728</v>
+        <v>2.2333300988381044</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>889.16101366999999</v>
+        <v>889.15988804000006</v>
       </c>
       <c r="C274" s="5">
-        <v>2.4768348400000377</v>
+        <v>2.480744790000017</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4040228012782059</v>
+        <v>3.4094990362066868</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>892.23652107999999</v>
+        <v>892.24090532000002</v>
       </c>
       <c r="C275" s="5">
-        <v>3.0755074100000002</v>
+        <v>3.0810172799999691</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2305435732134855</v>
+        <v>4.2382732207689511</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>893.50256202000003</v>
+        <v>893.50512624999999</v>
       </c>
       <c r="C276" s="5">
-        <v>1.266040940000039</v>
+        <v>1.2642209299999649</v>
       </c>
       <c r="D276" s="5">
-        <v>1.7160942542624902</v>
+        <v>1.7135995227071099</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>899.14390793999996</v>
+        <v>899.15156722999996</v>
       </c>
       <c r="C277" s="5">
-        <v>5.6413459199999352</v>
+        <v>5.6464409799999657</v>
       </c>
       <c r="D277" s="5">
-        <v>7.8452068253208385</v>
+        <v>7.8525170754909057</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>900.04049337000004</v>
+        <v>900.03218451999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.89658543000007285</v>
+        <v>0.88061729000003197</v>
       </c>
       <c r="D278" s="5">
-        <v>1.2031698032302529</v>
+        <v>1.1816157367166458</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>902.03363106999996</v>
+        <v>902.03249729000004</v>
       </c>
       <c r="C279" s="5">
-        <v>1.9931376999999202</v>
+        <v>2.0003127700000505</v>
       </c>
       <c r="D279" s="5">
-        <v>2.6900038860443232</v>
+        <v>2.6998315020073438</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>904.64442070999996</v>
+        <v>904.63790271000005</v>
       </c>
       <c r="C280" s="5">
-        <v>2.6107896400000072</v>
+        <v>2.605405420000011</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5290311909401906</v>
+        <v>3.5216417794749155</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>907.67569290999995</v>
+        <v>907.65903406999996</v>
       </c>
       <c r="C281" s="5">
-        <v>3.0312721999999894</v>
+        <v>3.021131359999913</v>
       </c>
       <c r="D281" s="5">
-        <v>4.0958836357283923</v>
+        <v>4.0819585404961778</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3145815076555341</v>
+        <v>3.313409010425028</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>907.81418141999995</v>
+        <v>907.81678672999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.13848851000000195</v>
+        <v>0.1577526600000283</v>
       </c>
       <c r="D282" s="5">
-        <v>0.18324357628678456</v>
+        <v>0.20876149129609445</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>912.09997007000004</v>
+        <v>912.09253645000001</v>
       </c>
       <c r="C283" s="5">
-        <v>4.2857886500000859</v>
+        <v>4.2757497200000216</v>
       </c>
       <c r="D283" s="5">
-        <v>5.8146364619450441</v>
+        <v>5.800644578563996</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>914.07523514000002</v>
+        <v>914.08546861000002</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9752650699999776</v>
+        <v>1.9929321600000094</v>
       </c>
       <c r="D284" s="5">
-        <v>2.629926163759011</v>
+        <v>2.6537539471537031</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>916.03558645999999</v>
+        <v>916.03614526000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9603513199999725</v>
+        <v>1.9506766499999912</v>
       </c>
       <c r="D285" s="5">
-        <v>2.6041278618569752</v>
+        <v>2.5910954790307805</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>917.88533791999998</v>
+        <v>917.89439296</v>
       </c>
       <c r="C286" s="5">
-        <v>1.8497514599999931</v>
+        <v>1.8582476999999926</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4502550205018236</v>
+        <v>2.4616338290044615</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>922.12140653999995</v>
+        <v>922.13471877999996</v>
       </c>
       <c r="C287" s="5">
-        <v>4.2360686199999691</v>
+        <v>4.2403258199999527</v>
       </c>
       <c r="D287" s="5">
-        <v>5.6807915270578047</v>
+        <v>5.686588959942096</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>926.12338762000002</v>
+        <v>926.13988213000005</v>
       </c>
       <c r="C288" s="5">
-        <v>4.0019810800000641</v>
+        <v>4.0051633500000889</v>
       </c>
       <c r="D288" s="5">
-        <v>5.334095821130469</v>
+        <v>5.3383602711012834</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>927.26275353000005</v>
+        <v>927.28250290999995</v>
       </c>
       <c r="C289" s="5">
-        <v>1.1393659100000377</v>
+        <v>1.142620779999902</v>
       </c>
       <c r="D289" s="5">
-        <v>1.4863337080825545</v>
+        <v>1.4905819003470544</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>929.67242654999995</v>
+        <v>929.65960849999999</v>
       </c>
       <c r="C290" s="5">
-        <v>2.4096730199999001</v>
+        <v>2.377105590000042</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1633934989940826</v>
+        <v>3.1199673607792411</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>930.61144413</v>
+        <v>930.60098883000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.93901758000004065</v>
+        <v>0.94138033000001542</v>
       </c>
       <c r="D291" s="5">
-        <v>1.2188185875402491</v>
+        <v>1.2219194124025501</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>933.37319862000004</v>
+        <v>933.35338414</v>
       </c>
       <c r="C292" s="5">
-        <v>2.7617544900000439</v>
+        <v>2.7523953099999972</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6199185834911107</v>
+        <v>3.6074921703063811</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>934.24512802000004</v>
+        <v>934.20994671000005</v>
       </c>
       <c r="C293" s="5">
-        <v>0.87192939999999908</v>
+        <v>0.85656257000005098</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1267818249899086</v>
+        <v>1.1068467712230801</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9271947367918161</v>
+        <v>2.9252077755392403</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>936.36697928000001</v>
+        <v>936.36012124000001</v>
       </c>
       <c r="C294" s="5">
-        <v>2.1218512599999713</v>
+        <v>2.1501745299999584</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7597359090465678</v>
+        <v>2.7971481580905566</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>938.41455717999997</v>
+        <v>938.39333801999999</v>
       </c>
       <c r="C295" s="5">
-        <v>2.0475778999999648</v>
+        <v>2.0332167799999752</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6558619066563427</v>
+        <v>2.6370309888082977</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>942.59858883000004</v>
+        <v>942.60238231999995</v>
       </c>
       <c r="C296" s="5">
-        <v>4.1840316500000654</v>
+        <v>4.2090442999999595</v>
       </c>
       <c r="D296" s="5">
-        <v>5.4835139449710635</v>
+        <v>5.5172358253599896</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>947.11616614000002</v>
+        <v>947.13123900999994</v>
       </c>
       <c r="C297" s="5">
-        <v>4.5175773099999788</v>
+        <v>4.5288566899999978</v>
       </c>
       <c r="D297" s="5">
-        <v>5.9052700266649882</v>
+        <v>5.9203815015745453</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>951.03446195000004</v>
+        <v>951.05418298999996</v>
       </c>
       <c r="C298" s="5">
-        <v>3.9182958100000178</v>
+        <v>3.9229439800000137</v>
       </c>
       <c r="D298" s="5">
-        <v>5.0790308266830841</v>
+        <v>5.0851110836388491</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>954.31141392999996</v>
+        <v>954.34762714999999</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2769519799999216</v>
+        <v>3.2934441600000355</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2140718504527497</v>
+        <v>4.2355964239964017</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>957.12947628999996</v>
+        <v>957.19368886999996</v>
       </c>
       <c r="C300" s="5">
-        <v>2.818062359999999</v>
+        <v>2.846061719999966</v>
       </c>
       <c r="D300" s="5">
-        <v>3.6016986805577744</v>
+        <v>3.6379327241612636</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>958.99377114000004</v>
+        <v>959.00997895</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8642948500000784</v>
+        <v>1.8162900800000443</v>
       </c>
       <c r="D301" s="5">
-        <v>2.3625607045010266</v>
+        <v>2.300933560138585</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>959.97477978999996</v>
+        <v>959.96223766000003</v>
       </c>
       <c r="C302" s="5">
-        <v>0.98100864999992154</v>
+        <v>0.95225871000002371</v>
       </c>
       <c r="D302" s="5">
-        <v>1.2344775773710737</v>
+        <v>1.1980811899781507</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>967.77556750999997</v>
+        <v>967.77810092000004</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8007877200000166</v>
+        <v>7.8158632600000146</v>
       </c>
       <c r="D303" s="5">
-        <v>10.199078321914069</v>
+        <v>10.219819180150914</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>969.27816310000003</v>
+        <v>969.19164851000005</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5025955900000554</v>
+        <v>1.4135475900000074</v>
       </c>
       <c r="D304" s="5">
-        <v>1.8791467298624909</v>
+        <v>1.7668826317651876</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>971.01721153999995</v>
+        <v>970.93963107000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7390484399999195</v>
+        <v>1.7479825599999685</v>
       </c>
       <c r="D305" s="5">
-        <v>2.1743755596381975</v>
+        <v>2.1858541846944135</v>
       </c>
       <c r="E305" s="5">
-        <v>3.9360209025583126</v>
+        <v>3.9316306242885402</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>975.09094659000004</v>
+        <v>975.10596148000002</v>
       </c>
       <c r="C306" s="5">
-        <v>4.0737350500000957</v>
+        <v>4.1663304100000005</v>
       </c>
       <c r="D306" s="5">
-        <v>5.1521978329789997</v>
+        <v>5.2725156476888912</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>977.84620882000002</v>
+        <v>977.80267115000004</v>
       </c>
       <c r="C307" s="5">
-        <v>2.7552622299999712</v>
+        <v>2.6967096700000184</v>
       </c>
       <c r="D307" s="5">
-        <v>3.4439714272888722</v>
+        <v>3.3696136287082235</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>978.56912575000001</v>
+        <v>978.56501594999997</v>
       </c>
       <c r="C308" s="5">
-        <v>0.72291692999999668</v>
+        <v>0.76234479999993709</v>
       </c>
       <c r="D308" s="5">
-        <v>0.89077032593238847</v>
+        <v>0.93960345436308046</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>980.76468470999998</v>
+        <v>980.79597063999995</v>
       </c>
       <c r="C309" s="5">
-        <v>2.1955589599999712</v>
+        <v>2.2309546899999759</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7258442815695227</v>
+        <v>2.7703533184044726</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>984.51775492000002</v>
+        <v>984.55370857000003</v>
       </c>
       <c r="C310" s="5">
-        <v>3.7530702100000326</v>
+        <v>3.7577379300000757</v>
       </c>
       <c r="D310" s="5">
-        <v>4.6899033820901659</v>
+        <v>4.6957067488439197</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>984.69772010999998</v>
+        <v>984.76125098</v>
       </c>
       <c r="C311" s="5">
-        <v>0.17996518999996169</v>
+        <v>0.20754240999997364</v>
       </c>
       <c r="D311" s="5">
-        <v>0.21957499298921324</v>
+        <v>0.25325164114313736</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>988.77873581999995</v>
+        <v>988.89857114999995</v>
       </c>
       <c r="C312" s="5">
-        <v>4.0810157099999742</v>
+        <v>4.1373201699999527</v>
       </c>
       <c r="D312" s="5">
-        <v>5.0882666702137813</v>
+        <v>5.1597575815433672</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>989.52583458000004</v>
+        <v>989.52916369000002</v>
       </c>
       <c r="C313" s="5">
-        <v>0.74709876000008535</v>
+        <v>0.63059254000006604</v>
       </c>
       <c r="D313" s="5">
-        <v>0.91047017738690172</v>
+        <v>0.76789536530921243</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>993.12207909999995</v>
+        <v>993.12342667999997</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5962445199999138</v>
+        <v>3.5942629899999474</v>
       </c>
       <c r="D314" s="5">
-        <v>4.4494120424230399</v>
+        <v>4.4468959725402435</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>997.25000848000002</v>
+        <v>997.26968949000002</v>
       </c>
       <c r="C315" s="5">
-        <v>4.1279293800000687</v>
+        <v>4.1462628100000529</v>
       </c>
       <c r="D315" s="5">
-        <v>5.1034416162329066</v>
+        <v>5.1266234860799953</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>999.25179336999997</v>
+        <v>999.08005120999997</v>
       </c>
       <c r="C316" s="5">
-        <v>2.0017848899999535</v>
+        <v>1.8103617199999462</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4355378989100673</v>
+        <v>2.2002633759584223</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>999.96009082</v>
+        <v>999.81962579000003</v>
       </c>
       <c r="C317" s="5">
-        <v>0.70829745000003186</v>
+        <v>0.73957458000006682</v>
       </c>
       <c r="D317" s="5">
-        <v>0.85391729041484066</v>
+        <v>0.89193228862629592</v>
       </c>
       <c r="E317" s="5">
-        <v>2.9806762368400852</v>
+        <v>2.9744377297869162</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1005.6575056</v>
+        <v>1005.7345316</v>
       </c>
       <c r="C318" s="5">
-        <v>5.697414780000031</v>
+        <v>5.9149058099999365</v>
       </c>
       <c r="D318" s="5">
-        <v>7.0555490719326874</v>
+        <v>7.3347754775366258</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1007.5043383</v>
+        <v>1007.4332463</v>
       </c>
       <c r="C319" s="5">
-        <v>1.8468326999999363</v>
+        <v>1.6987146999999823</v>
       </c>
       <c r="D319" s="5">
-        <v>2.2261270879368356</v>
+        <v>2.045769706364764</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1008.6517373</v>
+        <v>1008.6296104</v>
       </c>
       <c r="C320" s="5">
-        <v>1.147399000000064</v>
+        <v>1.1963641000000962</v>
       </c>
       <c r="D320" s="5">
-        <v>1.3752158798558956</v>
+        <v>1.434388766574779</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1011.1892554999999</v>
+        <v>1011.2332705</v>
       </c>
       <c r="C321" s="5">
-        <v>2.5375181999999086</v>
+        <v>2.6036600999999564</v>
       </c>
       <c r="D321" s="5">
-        <v>3.0610268358921111</v>
+        <v>3.1420205272411295</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1012.4988012</v>
+        <v>1012.5460064</v>
       </c>
       <c r="C322" s="5">
-        <v>1.3095457000000579</v>
+        <v>1.3127359000000069</v>
       </c>
       <c r="D322" s="5">
-        <v>1.5651832277045807</v>
+        <v>1.5689546740579985</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1011.5596939</v>
+        <v>1011.6528495</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.93910730000004605</v>
+        <v>-0.89315690000000814</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.1073570263018917</v>
+        <v>-1.0533879500361998</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1017.8622262</v>
+        <v>1018.0293189</v>
       </c>
       <c r="C324" s="5">
-        <v>6.3025323000000526</v>
+        <v>6.376469400000019</v>
       </c>
       <c r="D324" s="5">
-        <v>7.7382148065975098</v>
+        <v>7.8314186698460242</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1020.1857361</v>
+        <v>1020.1739529</v>
       </c>
       <c r="C325" s="5">
-        <v>2.3235098999999764</v>
+        <v>2.1446339999999964</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7739370489818116</v>
+        <v>2.5574803502943055</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1024.1263340999999</v>
+        <v>1024.1482693999999</v>
       </c>
       <c r="C326" s="5">
-        <v>3.940597999999909</v>
+        <v>3.9743164999998726</v>
       </c>
       <c r="D326" s="5">
-        <v>4.7349038677384492</v>
+        <v>4.776347421809346</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1024.7641271</v>
+        <v>1024.8046386000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.63779300000010153</v>
+        <v>0.65636920000019927</v>
       </c>
       <c r="D327" s="5">
-        <v>0.74988653668717209</v>
+        <v>0.77178800598358688</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1027.3399790000001</v>
+        <v>1027.0916961999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.5758519000000888</v>
+        <v>2.2870575999997982</v>
       </c>
       <c r="D328" s="5">
-        <v>3.05837716158881</v>
+        <v>2.7111582670561019</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1029.1757014</v>
+        <v>1028.9788927</v>
       </c>
       <c r="C329" s="5">
-        <v>1.8357223999998951</v>
+        <v>1.8871965000000728</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1654424910395154</v>
+        <v>2.2273206090176023</v>
       </c>
       <c r="E329" s="5">
-        <v>2.9216776597596139</v>
+        <v>2.9164527438596766</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1033.016564</v>
+        <v>1033.1618349</v>
       </c>
       <c r="C330" s="5">
-        <v>3.8408626000000368</v>
+        <v>4.1829422000000704</v>
       </c>
       <c r="D330" s="5">
-        <v>4.5714511756222986</v>
+        <v>4.9887256300030991</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1032.9524183000001</v>
+        <v>1032.8607456</v>
       </c>
       <c r="C331" s="5">
-        <v>-6.4145699999926364E-2</v>
+        <v>-0.30108930000005785</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.4489179808490125E-2</v>
+        <v>-0.34915014582332926</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1035.6680173</v>
+        <v>1035.6323829999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.7155989999998837</v>
+        <v>2.7716373999999178</v>
       </c>
       <c r="D332" s="5">
-        <v>3.2007796110247844</v>
+        <v>3.2681023093090289</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1034.1101828999999</v>
+        <v>1034.1549324</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.557834400000047</v>
+        <v>-1.4774505999998837</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.7901614803682686</v>
+        <v>-1.6985713281409853</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1035.9219946999999</v>
+        <v>1035.9737187000001</v>
       </c>
       <c r="C334" s="5">
-        <v>1.8118117999999868</v>
+        <v>1.8187863000000561</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1228375525346177</v>
+        <v>2.1309954363193162</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1038.6355513000001</v>
+        <v>1038.7306788000001</v>
       </c>
       <c r="C335" s="5">
-        <v>2.7135566000001745</v>
+        <v>2.7569601000000148</v>
       </c>
       <c r="D335" s="5">
-        <v>3.1890365695169232</v>
+        <v>3.240630233560049</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1039.01414</v>
+        <v>1039.1976743</v>
       </c>
       <c r="C336" s="5">
-        <v>0.3785886999999093</v>
+        <v>0.46699549999993906</v>
       </c>
       <c r="D336" s="5">
-        <v>0.4382849521470833</v>
+        <v>0.54083544569176745</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1040.5382841000001</v>
+        <v>1040.5344456</v>
       </c>
       <c r="C337" s="5">
-        <v>1.5241441000000577</v>
+        <v>1.3367713000000094</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7745682579378252</v>
+        <v>1.554587223053927</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1044.1922348999999</v>
+        <v>1044.2310608</v>
       </c>
       <c r="C338" s="5">
-        <v>3.6539507999998477</v>
+        <v>3.6966151999999965</v>
       </c>
       <c r="D338" s="5">
-        <v>4.2962629160623544</v>
+        <v>4.3474277532167926</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1043.4398182</v>
+        <v>1043.4879893</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.75241669999991245</v>
+        <v>-0.74307150000004185</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.86126889412595498</v>
+        <v>-0.85058205386446817</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1043.886002</v>
+        <v>1043.6288695999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.4461837999999716</v>
+        <v>0.14088029999993523</v>
       </c>
       <c r="D340" s="5">
-        <v>0.51433879990734344</v>
+        <v>0.16213118980559216</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1045.9015588</v>
+        <v>1045.6711209</v>
       </c>
       <c r="C341" s="5">
-        <v>2.015556800000013</v>
+        <v>2.042251300000089</v>
       </c>
       <c r="D341" s="5">
-        <v>2.3417492599343337</v>
+        <v>2.3736894268808095</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6251702578332861</v>
+        <v>1.6222128868163876</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1046.2156944000001</v>
+        <v>1046.3981343999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.31413560000009966</v>
+        <v>0.72701349999988452</v>
       </c>
       <c r="D342" s="5">
-        <v>0.361014909073476</v>
+        <v>0.83750998322145165</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1049.5487975000001</v>
+        <v>1049.439766</v>
       </c>
       <c r="C343" s="5">
-        <v>3.3331031000000166</v>
+        <v>3.0416316000000734</v>
       </c>
       <c r="D343" s="5">
-        <v>3.890744117125311</v>
+        <v>3.5444249205221157</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1052.8987514999999</v>
+        <v>1052.8642643999999</v>
       </c>
       <c r="C344" s="5">
-        <v>3.3499539999997978</v>
+        <v>3.4244983999999477</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8981235198421338</v>
+        <v>3.9868503925057919</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1055.5682478000001</v>
+        <v>1055.6051782</v>
       </c>
       <c r="C345" s="5">
-        <v>2.669496300000219</v>
+        <v>2.7409138000000439</v>
       </c>
       <c r="D345" s="5">
-        <v>3.0852399031328748</v>
+        <v>3.1690706800961088</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1057.3152391000001</v>
+        <v>1057.345552</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7469912999999906</v>
+        <v>1.740373800000043</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0042075915797541</v>
+        <v>1.9964763126942175</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1059.8431943000001</v>
+        <v>1059.9241030000001</v>
       </c>
       <c r="C347" s="5">
-        <v>2.5279551999999512</v>
+        <v>2.5785510000000613</v>
       </c>
       <c r="D347" s="5">
-        <v>2.907134094107966</v>
+        <v>2.9660155376076913</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1060.8264081</v>
+        <v>1061.0059808999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.98321379999993042</v>
+        <v>1.0818778999998813</v>
       </c>
       <c r="D348" s="5">
-        <v>1.1189346174589998</v>
+        <v>1.231754822069453</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1064.3356752</v>
+        <v>1064.3445902000001</v>
       </c>
       <c r="C349" s="5">
-        <v>3.5092670999999882</v>
+        <v>3.3386093000001438</v>
       </c>
       <c r="D349" s="5">
-        <v>4.0426878116908149</v>
+        <v>3.8420135435292879</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1063.7135479000001</v>
+        <v>1063.7496246000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.62212729999987459</v>
+        <v>-0.59496560000002319</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.6991754367641545</v>
+        <v>-0.66873807279262953</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1064.824803</v>
+        <v>1064.9162670000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.1112550999998803</v>
+        <v>1.1666424000000006</v>
       </c>
       <c r="D351" s="5">
-        <v>1.2608610174699386</v>
+        <v>1.3240394295580993</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1066.1829233000001</v>
+        <v>1065.9569297999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3581203000001096</v>
+        <v>1.0406627999998364</v>
       </c>
       <c r="D352" s="5">
-        <v>1.5413104838997826</v>
+        <v>1.1789933705785627</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1067.9044491</v>
+        <v>1067.6550542</v>
       </c>
       <c r="C353" s="5">
-        <v>1.7215257999998812</v>
+        <v>1.698124400000097</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9548952874179459</v>
+        <v>1.9285007596859138</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1037247831664718</v>
+        <v>2.1023754850453047</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1067.5248677</v>
+        <v>1067.7132701999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.3795814000000064</v>
+        <v>5.8215999999902124E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.42570125098390088</v>
+        <v>6.5451996122534162E-2</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1070.0037483999999</v>
+        <v>1069.8939151</v>
       </c>
       <c r="C355" s="5">
-        <v>2.4788806999999906</v>
+        <v>2.1806449000000612</v>
       </c>
       <c r="D355" s="5">
-        <v>2.8223634147927168</v>
+        <v>2.478538967709687</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1070.9684379</v>
+        <v>1070.9444043000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.96468950000007681</v>
+        <v>1.0504892000001291</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0872718684961091</v>
+        <v>1.1846191775517267</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1072.6198795</v>
+        <v>1072.6378827000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6514415999999983</v>
+        <v>1.6934784000000036</v>
       </c>
       <c r="D357" s="5">
-        <v>1.8661836095774209</v>
+        <v>1.9141438379314257</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1074.8139557</v>
+        <v>1074.8178018000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1940761999999268</v>
+        <v>2.1799191000000064</v>
       </c>
       <c r="D358" s="5">
-        <v>2.4824409049996055</v>
+        <v>2.4662018363814209</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1076.5426577999999</v>
+        <v>1076.5821261999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.728702099999964</v>
+        <v>1.7643243999998504</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9472131685450034</v>
+        <v>1.987693994588402</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1078.2767107</v>
+        <v>1078.4079664999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.7340529000000515</v>
+        <v>1.8258402999999817</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9501294813160319</v>
+        <v>2.0542432657149057</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1081.6824604000001</v>
+        <v>1081.7249365</v>
       </c>
       <c r="C361" s="5">
-        <v>3.4057497000001149</v>
+        <v>3.316970000000083</v>
       </c>
       <c r="D361" s="5">
-        <v>3.856755212242402</v>
+        <v>3.7540474217375497</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1081.4967653000001</v>
+        <v>1081.5273718999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.18569509999997535</v>
+        <v>-0.19756460000007792</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.20581256407672388</v>
+        <v>-0.21894615701374409</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1082.6076591000001</v>
+        <v>1082.7251894999999</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1108937999999853</v>
+        <v>1.1978176000000076</v>
       </c>
       <c r="D363" s="5">
-        <v>1.2396057412214612</v>
+        <v>1.3371544723911111</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1085.7007607999999</v>
+        <v>1085.4929354000001</v>
       </c>
       <c r="C364" s="5">
-        <v>3.0931016999998064</v>
+        <v>2.7677459000001363</v>
       </c>
       <c r="D364" s="5">
-        <v>3.4828933091095804</v>
+        <v>3.1110305137785454</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1087.3897342</v>
+        <v>1087.1508329999999</v>
       </c>
       <c r="C365" s="5">
-        <v>1.6889734000001226</v>
+        <v>1.657897599999842</v>
       </c>
       <c r="D365" s="5">
-        <v>1.8828388106283622</v>
+        <v>1.8482613576273232</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8246281412556797</v>
+        <v>1.8260372320916263</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1087.8326257000001</v>
+        <v>1087.9912262</v>
       </c>
       <c r="C366" s="5">
-        <v>0.44289150000008704</v>
+        <v>0.84039320000010775</v>
       </c>
       <c r="D366" s="5">
-        <v>0.48985379105390692</v>
+        <v>0.93158237600974303</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1088.7297642999999</v>
+        <v>1088.5332656</v>
       </c>
       <c r="C367" s="5">
-        <v>0.8971385999998347</v>
+        <v>0.54203940000002149</v>
       </c>
       <c r="D367" s="5">
-        <v>0.99414459825764023</v>
+        <v>0.59948327262133727</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1081.2055008</v>
+        <v>1081.1029404000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.5242634999999609</v>
+        <v>-7.4303251999999702</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.9851746644325257</v>
+        <v>-7.8905656973285776</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>951.83271876000003</v>
+        <v>951.69233736000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-129.37278203999995</v>
+        <v>-129.41060304000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.331512713355679</v>
+        <v>-78.345194458496962</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>977.84198561000005</v>
+        <v>977.71131484</v>
       </c>
       <c r="C370" s="5">
-        <v>26.009266850000017</v>
+        <v>26.01897747999999</v>
       </c>
       <c r="D370" s="5">
-        <v>38.196363507934535</v>
+        <v>38.219342827467926</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1004.9329622</v>
+        <v>1004.8222091</v>
       </c>
       <c r="C371" s="5">
-        <v>27.090976589999968</v>
+        <v>27.110894260000009</v>
       </c>
       <c r="D371" s="5">
-        <v>38.810056270149865</v>
+        <v>38.84908159497342</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1003.1888338</v>
+        <v>1003.1555194</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.7441284000000223</v>
+        <v>-1.6666897000000063</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.0629143913077908</v>
+        <v>-1.9723711046639725</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1013.2557202</v>
+        <v>1013.2456345000001</v>
       </c>
       <c r="C373" s="5">
-        <v>10.066886400000044</v>
+        <v>10.090115100000048</v>
       </c>
       <c r="D373" s="5">
-        <v>12.729218423998212</v>
+        <v>12.760681367312099</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1020.035569</v>
+        <v>1019.8706146</v>
       </c>
       <c r="C374" s="5">
-        <v>6.7798487999999679</v>
+        <v>6.6249800999999024</v>
       </c>
       <c r="D374" s="5">
-        <v>8.3315662688352212</v>
+        <v>8.1344433276506543</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1028.7047898999999</v>
+        <v>1028.6611757999999</v>
       </c>
       <c r="C375" s="5">
-        <v>8.6692208999999139</v>
+        <v>8.7905611999999564</v>
       </c>
       <c r="D375" s="5">
-        <v>10.689226326006441</v>
+        <v>10.847841663166147</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1032.6176344</v>
+        <v>1032.4813283999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.9128445000001193</v>
+        <v>3.8201526000000285</v>
       </c>
       <c r="D376" s="5">
-        <v>4.6611022808457525</v>
+        <v>4.5486171237429707</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1037.9440537</v>
+        <v>1037.5397906999999</v>
       </c>
       <c r="C377" s="5">
-        <v>5.3264192999999977</v>
+        <v>5.0584622999999738</v>
       </c>
       <c r="D377" s="5">
-        <v>6.3684654489625458</v>
+        <v>6.0402291752127191</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.547190298460702</v>
+        <v>-4.5634001091732657</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1035.8939774</v>
+        <v>1035.8036225000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.0500763000000006</v>
+        <v>-1.7361681999998382</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.3445793559728978</v>
+        <v>-1.9896431590248898</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1031.9270686</v>
+        <v>1031.6474181999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.9669088000000556</v>
+        <v>-4.1562043000001268</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.4997830703896291</v>
+        <v>-4.7101943071020109</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1042.7064264000001</v>
+        <v>1042.4237833</v>
       </c>
       <c r="C380" s="5">
-        <v>10.779357800000071</v>
+        <v>10.776365100000021</v>
       </c>
       <c r="D380" s="5">
-        <v>13.280862418185823</v>
+        <v>13.280769161588912</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1048.8296149</v>
+        <v>1048.3384861</v>
       </c>
       <c r="C381" s="5">
-        <v>6.1231884999999693</v>
+        <v>5.9147027999999864</v>
       </c>
       <c r="D381" s="5">
-        <v>7.2789953054640533</v>
+        <v>7.0253408026614395</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1055.7144960999999</v>
+        <v>1055.2808992</v>
       </c>
       <c r="C382" s="5">
-        <v>6.8848811999998816</v>
+        <v>6.9424131000000671</v>
       </c>
       <c r="D382" s="5">
-        <v>8.1679301352772793</v>
+        <v>8.2426889234402001</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1061.6063062999999</v>
+        <v>1061.1801811</v>
       </c>
       <c r="C383" s="5">
-        <v>5.891810200000009</v>
+        <v>5.8992819000000054</v>
       </c>
       <c r="D383" s="5">
-        <v>6.9064867178509459</v>
+        <v>6.9184454966749298</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1069.9989459999999</v>
+        <v>1069.7313248999999</v>
       </c>
       <c r="C384" s="5">
-        <v>8.3926397000000179</v>
+        <v>8.5511437999998634</v>
       </c>
       <c r="D384" s="5">
-        <v>9.9102819559608193</v>
+        <v>10.110059283438332</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1068.5832121000001</v>
+        <v>1068.4626856</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.4157338999998501</v>
+        <v>-1.2686392999999043</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.5762371080518034</v>
+        <v>-1.4138843645102428</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1075.0103478000001</v>
+        <v>1074.7726745</v>
       </c>
       <c r="C386" s="5">
-        <v>6.427135700000008</v>
+        <v>6.3099889000000076</v>
       </c>
       <c r="D386" s="5">
-        <v>7.4611720267895087</v>
+        <v>7.3215849979541892</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1087.2591815999999</v>
+        <v>1087.1747108</v>
       </c>
       <c r="C387" s="5">
-        <v>12.248833799999829</v>
+        <v>12.402036299999963</v>
       </c>
       <c r="D387" s="5">
-        <v>14.563235342997881</v>
+        <v>14.760571966232018</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1090.5590445</v>
+        <v>1090.4412382999999</v>
       </c>
       <c r="C388" s="5">
-        <v>3.2998629000001074</v>
+        <v>3.2665274999999383</v>
       </c>
       <c r="D388" s="5">
-        <v>3.7034490369874051</v>
+        <v>3.6657057866576803</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1095.0327566999999</v>
+        <v>1094.4996142</v>
       </c>
       <c r="C389" s="5">
-        <v>4.473712199999909</v>
+        <v>4.058375900000101</v>
       </c>
       <c r="D389" s="5">
-        <v>5.035261952531811</v>
+        <v>4.558693139360992</v>
       </c>
       <c r="E389" s="5">
-        <v>5.5001714973454963</v>
+        <v>5.4898929188605727</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1100.2462264999999</v>
+        <v>1099.9605899999999</v>
       </c>
       <c r="C390" s="5">
-        <v>5.2134697999999844</v>
+        <v>5.4609757999999147</v>
       </c>
       <c r="D390" s="5">
-        <v>5.8652245855246088</v>
+        <v>6.1544365920801258</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1110.7651997999999</v>
+        <v>1110.3318925000001</v>
       </c>
       <c r="C391" s="5">
-        <v>10.518973299999971</v>
+        <v>10.371302500000183</v>
       </c>
       <c r="D391" s="5">
-        <v>12.095589586735645</v>
+        <v>11.920146342681326</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1111.4170051000001</v>
+        <v>1111.0299847000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.65180530000020553</v>
+        <v>0.69809220000001915</v>
       </c>
       <c r="D392" s="5">
-        <v>0.7064460609937262</v>
+        <v>0.75708309656803419</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1115.8888689</v>
+        <v>1114.9183020999999</v>
       </c>
       <c r="C393" s="5">
-        <v>4.4718637999999373</v>
+        <v>3.888317399999778</v>
       </c>
       <c r="D393" s="5">
-        <v>4.9365778964925999</v>
+        <v>4.281477978961501</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1117.6132950000001</v>
+        <v>1116.7860702999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.7244261000000733</v>
+        <v>1.8677682000000004</v>
       </c>
       <c r="D394" s="5">
-        <v>1.8702490160923402</v>
+        <v>2.0289279184154241</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1120.6901972999999</v>
+        <v>1120.0275366000001</v>
       </c>
       <c r="C395" s="5">
-        <v>3.0769022999998015</v>
+        <v>3.2414663000001838</v>
       </c>
       <c r="D395" s="5">
-        <v>3.354208288929339</v>
+        <v>3.5391373725350839</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1130.7912581999999</v>
+        <v>1130.3835239</v>
       </c>
       <c r="C396" s="5">
-        <v>10.101060899999993</v>
+        <v>10.355987299999924</v>
       </c>
       <c r="D396" s="5">
-        <v>11.368515620340958</v>
+        <v>11.677432928471365</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1133.6266178999999</v>
+        <v>1133.4201631999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.8353597000000264</v>
+        <v>3.0366392999999334</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0507382810883277</v>
+        <v>3.2717144750312954</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1138.0476784</v>
+        <v>1137.750569</v>
       </c>
       <c r="C398" s="5">
-        <v>4.4210605000000669</v>
+        <v>4.3304058000001078</v>
       </c>
       <c r="D398" s="5">
-        <v>4.7816104958982253</v>
+        <v>4.6823646776140704</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1138.1035188999999</v>
+        <v>1137.9785207</v>
       </c>
       <c r="C399" s="5">
-        <v>5.5840499999931126E-2</v>
+        <v>0.22795169999994869</v>
       </c>
       <c r="D399" s="5">
-        <v>5.8896202428870836E-2</v>
+        <v>0.24068866773747644</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1139.5613933</v>
+        <v>1139.4157029</v>
       </c>
       <c r="C400" s="5">
-        <v>1.457874400000037</v>
+        <v>1.437182200000052</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5480380034350594</v>
+        <v>1.526082030323539</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1142.3973289</v>
+        <v>1141.7444233000001</v>
       </c>
       <c r="C401" s="5">
-        <v>2.8359356000000844</v>
+        <v>2.3287204000000656</v>
       </c>
       <c r="D401" s="5">
-        <v>3.0275606501856567</v>
+        <v>2.4802989104758533</v>
       </c>
       <c r="E401" s="5">
-        <v>4.3254023142411224</v>
+        <v>4.3165669943641349</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1148.8418289000001</v>
+        <v>1148.4376623000001</v>
       </c>
       <c r="C402" s="5">
-        <v>6.4445000000000618</v>
+        <v>6.6932389999999486</v>
       </c>
       <c r="D402" s="5">
-        <v>6.9834818969481294</v>
+        <v>7.2660601348718545</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1153.1087336999999</v>
+        <v>1152.4974328000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.2669047999997929</v>
+        <v>4.0597705000000133</v>
       </c>
       <c r="D403" s="5">
-        <v>4.5490911894094266</v>
+        <v>4.3255017941211893</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1157.1889238000001</v>
+        <v>1156.5156317000001</v>
       </c>
       <c r="C404" s="5">
-        <v>4.080190100000209</v>
+        <v>4.0181989000000158</v>
       </c>
       <c r="D404" s="5">
-        <v>4.3297288803101353</v>
+        <v>4.2649851946079398</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1156.6142950999999</v>
+        <v>1155.2030172</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.57462870000017574</v>
+        <v>-1.3126145000001088</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.59426275369794945</v>
+        <v>-1.3534982981073473</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1157.5466085</v>
+        <v>1156.2319600999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.93231340000011187</v>
+        <v>1.0289428999999473</v>
       </c>
       <c r="D406" s="5">
-        <v>0.97158526227691944</v>
+        <v>1.0740954116172485</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1163.7165109</v>
+        <v>1162.5985536999999</v>
       </c>
       <c r="C407" s="5">
-        <v>6.1699023999999554</v>
+        <v>6.3665935999999874</v>
       </c>
       <c r="D407" s="5">
-        <v>6.587066973912914</v>
+        <v>6.8114233882783815</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1162.1910660999999</v>
+        <v>1161.5989642</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.5254448000000593</v>
+        <v>-0.99958949999995639</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.5617152441043336</v>
+        <v>-1.0268818441826144</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1164.7677498999999</v>
+        <v>1164.5356534</v>
       </c>
       <c r="C409" s="5">
-        <v>2.5766837999999552</v>
+        <v>2.9366892000000462</v>
       </c>
       <c r="D409" s="5">
-        <v>2.6931928818601847</v>
+        <v>3.0763140332976446</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1167.8170587</v>
+        <v>1167.6553395999999</v>
       </c>
       <c r="C410" s="5">
-        <v>3.0493088000000625</v>
+        <v>3.1196861999999328</v>
       </c>
       <c r="D410" s="5">
-        <v>3.1871766163038551</v>
+        <v>3.2624827984799376</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1169.8277313999999</v>
+        <v>1169.6623818</v>
       </c>
       <c r="C411" s="5">
-        <v>2.0106726999999864</v>
+        <v>2.0070422000001145</v>
       </c>
       <c r="D411" s="5">
-        <v>2.0857608253497251</v>
+        <v>2.0822501562401508</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1170.8331166999999</v>
+        <v>1170.7196653000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.0053852999999435</v>
+        <v>1.0572835000000396</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0362051457587507</v>
+        <v>1.0901153149277309</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1170.9401728</v>
+        <v>1170.2798709000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.10705610000013621</v>
+        <v>-0.43979439999998249</v>
       </c>
       <c r="D413" s="5">
-        <v>0.10977819443387382</v>
+        <v>-0.44986365942522033</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4985040824179405</v>
+        <v>2.4992850429278679</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1174.3201005000001</v>
+        <v>1174.5585091999999</v>
       </c>
       <c r="C414" s="5">
-        <v>3.3799277000000529</v>
+        <v>4.2786382999997841</v>
       </c>
       <c r="D414" s="5">
-        <v>3.5193323799938891</v>
+        <v>4.4766032950864787</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1174.6510198999999</v>
+        <v>1174.6510152000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.33091939999985698</v>
+        <v>9.250600000018494E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.33868050222527479</v>
+        <v>9.4550673037363531E-2</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1175.2698625</v>
+        <v>1174.8672194999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.61884260000010727</v>
+        <v>0.21620429999984481</v>
       </c>
       <c r="D416" s="5">
-        <v>0.63403228598695183</v>
+        <v>0.22109372024075036</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1178.1714903</v>
+        <v>1177.9752202</v>
       </c>
       <c r="C417" s="5">
-        <v>2.9016277999999147</v>
+        <v>3.1080007000000478</v>
       </c>
       <c r="D417" s="5">
-        <v>3.0032472449391445</v>
+        <v>3.2210847654971397</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1180.3953233</v>
+        <v>1180.2544800000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.2238330000000133</v>
+        <v>2.2792598000000908</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2886977810012699</v>
+        <v>2.3467447594394786</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1181.0159209999999</v>
+        <v>1181.1161856000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.62059769999996206</v>
+        <v>0.86170560000005025</v>
       </c>
       <c r="D419" s="5">
-        <v>0.63273249524318231</v>
+        <v>0.87964852875983546</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1181.4042336</v>
+        <v>1181.8097696</v>
       </c>
       <c r="C420" s="5">
-        <v>0.38831260000006296</v>
+        <v>0.69358399999987341</v>
       </c>
       <c r="D420" s="5">
-        <v>0.39526876271189781</v>
+        <v>0.70695347660130192</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1188.0493418000001</v>
+        <v>1188.3573332000001</v>
       </c>
       <c r="C421" s="5">
-        <v>6.6451082000000952</v>
+        <v>6.5475636000001032</v>
       </c>
       <c r="D421" s="5">
-        <v>6.962479681980116</v>
+        <v>6.8547164378184533</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1185.2752058999999</v>
+        <v>1187.2132274999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.7741359000001466</v>
+        <v>-1.144105700000182</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.7663339826502265</v>
+        <v>-1.1492167966210554</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1184.4632784999999</v>
+        <v>1185.8599555999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.8119274000000587</v>
+        <v>-1.3532718999999815</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.81892412622034394</v>
+        <v>-1.3593042481198525</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1185.7001473</v>
+        <v>1187.3482939999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2368688000001384</v>
+        <v>1.4883383999999751</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2603149820597848</v>
+        <v>1.5165251167273297</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1187.3528071000001</v>
+        <v>1188.7110627</v>
       </c>
       <c r="C425" s="5">
-        <v>1.6526598000000376</v>
+        <v>1.3627687000000606</v>
       </c>
       <c r="D425" s="5">
-        <v>1.68547322559085</v>
+        <v>1.3860171812379196</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4016629270437786</v>
+        <v>1.5749388038115431</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1188.6849543000001</v>
+        <v>1189.1294504</v>
       </c>
       <c r="C426" s="5">
-        <v>1.3321472000000085</v>
+        <v>0.41838770000003933</v>
       </c>
       <c r="D426" s="5">
-        <v>1.3546756845599139</v>
+        <v>0.42317961496867174</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1189.7470827</v>
+        <v>1189.8884254</v>
       </c>
       <c r="C427" s="5">
-        <v>1.0621283999998923</v>
+        <v>0.75897499999996398</v>
       </c>
       <c r="D427" s="5">
-        <v>1.0775239249091628</v>
+        <v>0.76860766603050745</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1188.5197849000001</v>
+        <v>1188.5416097</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.2272977999998602</v>
+        <v>-1.3468156999999792</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2308752206137363</v>
+        <v>-1.3498369858890635</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1192.2148388000001</v>
+        <v>1192.1138392</v>
       </c>
       <c r="C429" s="5">
-        <v>3.695053899999948</v>
+        <v>3.5722295000000486</v>
       </c>
       <c r="D429" s="5">
-        <v>3.7952040577083679</v>
+        <v>3.6668899695575297</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1192.0350444999999</v>
+        <v>1191.7174371999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.17979430000013963</v>
+        <v>-0.39640200000008008</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.18081832986629465</v>
+        <v>-0.39829535631679125</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1179.3315692000001</v>
+        <v>1184.0188892000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-12.703475299999809</v>
+        <v>-7.6985479999998461</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.064788988471332</v>
+        <v>-7.4824670434284872</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1185.2779977</v>
+        <v>1186.0359787</v>
       </c>
       <c r="C432" s="5">
-        <v>5.9464284999999109</v>
+        <v>2.0170894999998836</v>
       </c>
       <c r="D432" s="5">
-        <v>6.2212925053452883</v>
+        <v>2.0635788162318036</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1185.2330099999999</v>
+        <v>1189.1724337000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.4987700000092445E-2</v>
+        <v>3.136455000000069</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.5536972641113671E-2</v>
+        <v>3.2199477498137341</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1181.1332741000001</v>
+        <v>1186.8247991000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-4.0997358999998141</v>
+        <v>-2.3476345999999921</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.0727510860652512</v>
+        <v>-2.3434560079107269</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1177.2978622000001</v>
+        <v>1182.1135036000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.8354119000000537</v>
+        <v>-4.7112955000000056</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.8278305849817618</v>
+        <v>-4.6609562867747867</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1177.7480337</v>
+        <v>1184.1470813999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.4501714999998967</v>
+        <v>2.0335777999998754</v>
       </c>
       <c r="D436" s="5">
-        <v>0.45981850376763944</v>
+        <v>2.0839922145637235</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1179.8567217</v>
+        <v>1186.8380396</v>
       </c>
       <c r="C437" s="5">
-        <v>2.1086880000000292</v>
+        <v>2.6909582000000682</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1698130805334115</v>
+        <v>2.7613269349055169</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.63132755110155703</v>
+        <v>-0.15756756698684926</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1192.5331633000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>5.6951237000000674</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.9127128825847475</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>