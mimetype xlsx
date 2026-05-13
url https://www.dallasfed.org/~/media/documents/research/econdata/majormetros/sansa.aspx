--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E620EE9C-C33E-425B-9279-56147D39B560}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{56530599-CB13-45C0-81D3-89D366C26B41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3333D8E5-D44C-4966-9FDC-B7760F329A6C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CAF5AC0C-8564-4D95-AE3B-41FAB592E4A7}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA8203C0-4602-49CA-A742-8CC5098B9A8A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D861319C-E36C-46A9-84D5-EC501E3A6240}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.0839922145637235</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1186.8380396</v>
       </c>
       <c r="C437" s="5">
         <v>2.6909582000000682</v>
       </c>
       <c r="D437" s="5">
         <v>2.7613269349055169</v>
       </c>
       <c r="E437" s="5">
         <v>-0.15756756698684926</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1192.5331633000001</v>
+        <v>1192.1780497</v>
       </c>
       <c r="C438" s="5">
-        <v>5.6951237000000674</v>
+        <v>5.3400100999999722</v>
       </c>
       <c r="D438" s="5">
-        <v>5.9127128825847475</v>
+        <v>5.5348667194464296</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>1191.2676289999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.9104207000000315</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.91255482214722683</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>1195.4349755000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>4.1673465000001215</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.2796127213154067</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>