--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{56530599-CB13-45C0-81D3-89D366C26B41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1A915039-A820-48D3-88A2-76C9D78A1D1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CAF5AC0C-8564-4D95-AE3B-41FAB592E4A7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FA03095-B9C7-412B-9F49-76BF3BC8B091}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D861319C-E36C-46A9-84D5-EC501E3A6240}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{452B5105-67D8-4311-8F34-06D6B27147FC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>547.13595008000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>545.46037917000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.6755709100000331</v>
       </c>
       <c r="D7" s="5">
         <v>-3.6136569472281499</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>545.26243768999996</v>
       </c>
       <c r="C8" s="5">
         <v>-0.19794148000005407</v>
       </c>
       <c r="D8" s="5">
         <v>-0.43459850629460339</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>544.28233043</v>
       </c>
       <c r="C9" s="5">
         <v>-0.98010725999995429</v>
       </c>
       <c r="D9" s="5">
         <v>-2.1357983592845242</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>545.98119904999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.6988686199999847</v>
       </c>
       <c r="D10" s="5">
         <v>3.8105347323717176</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>548.17827124999997</v>
       </c>
       <c r="C11" s="5">
         <v>2.1970721999999796</v>
       </c>
       <c r="D11" s="5">
         <v>4.9372183022347471</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>545.45015836000005</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7281128899999203</v>
       </c>
       <c r="D12" s="5">
         <v>-5.8112435745845232</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>547.61643914000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.1662807799999655</v>
       </c>
       <c r="D13" s="5">
         <v>4.8713496176459037</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>548.73214969000003</v>
       </c>
       <c r="C14" s="5">
         <v>1.1157105500000171</v>
       </c>
       <c r="D14" s="5">
         <v>2.4724563738062866</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>550.17292207000003</v>
       </c>
       <c r="C15" s="5">
         <v>1.4407723799999985</v>
       </c>
       <c r="D15" s="5">
         <v>3.1966673119274258</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>550.61219086000006</v>
       </c>
       <c r="C16" s="5">
         <v>0.43926879000002828</v>
       </c>
       <c r="D16" s="5">
         <v>0.96232194534362492</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>551.18698326000003</v>
       </c>
       <c r="C17" s="5">
         <v>0.57479239999997844</v>
       </c>
       <c r="D17" s="5">
         <v>1.2599156575514803</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>550.23942866000004</v>
       </c>
       <c r="C18" s="5">
         <v>-0.94755459999998948</v>
       </c>
       <c r="D18" s="5">
         <v>-2.0435456759880566</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>549.23504342000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.0043852400000333</v>
       </c>
       <c r="D19" s="5">
         <v>-2.1685748775679303</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>550.93381612999997</v>
       </c>
       <c r="C20" s="5">
         <v>1.6987727099999574</v>
       </c>
       <c r="D20" s="5">
         <v>3.7753699131881424</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>548.44093993000001</v>
       </c>
       <c r="C21" s="5">
         <v>-2.4928761999999551</v>
       </c>
       <c r="D21" s="5">
         <v>-5.2966728205972586</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>549.43846510000003</v>
       </c>
       <c r="C22" s="5">
         <v>0.99752517000001717</v>
       </c>
       <c r="D22" s="5">
         <v>2.2045723342101642</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>550.91124248999995</v>
       </c>
       <c r="C23" s="5">
         <v>1.4727773899999193</v>
       </c>
       <c r="D23" s="5">
         <v>3.2644648669539533</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>550.64116048000005</v>
       </c>
       <c r="C24" s="5">
         <v>-0.2700820099998964</v>
       </c>
       <c r="D24" s="5">
         <v>-0.58671148799503969</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>554.35969001000001</v>
       </c>
       <c r="C25" s="5">
         <v>3.7185295299999552</v>
       </c>
       <c r="D25" s="5">
         <v>8.4115757839823502</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>560.15308848999996</v>
       </c>
       <c r="C26" s="5">
         <v>5.7933984799999507</v>
       </c>
       <c r="D26" s="5">
         <v>13.287266911961826</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>557.54399548000004</v>
       </c>
       <c r="C27" s="5">
         <v>-2.6090930099999241</v>
       </c>
       <c r="D27" s="5">
         <v>-5.4483966679512719</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>559.05421402000002</v>
       </c>
       <c r="C28" s="5">
         <v>1.5102185399999826</v>
       </c>
       <c r="D28" s="5">
         <v>3.2993025168033041</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>560.12826931999996</v>
       </c>
       <c r="C29" s="5">
         <v>1.0740552999999409</v>
       </c>
       <c r="D29" s="5">
         <v>2.3299580986280377</v>
       </c>
       <c r="E29" s="5">
         <v>1.6221874484619647</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>559.44662595</v>
       </c>
       <c r="C30" s="5">
         <v>-0.68164336999996067</v>
       </c>
       <c r="D30" s="5">
         <v>-1.4505951642753812</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>560.64625655999998</v>
       </c>
       <c r="C31" s="5">
         <v>1.1996306099999856</v>
       </c>
       <c r="D31" s="5">
         <v>2.6037451346092588</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>562.20882635999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.5625698000000057</v>
       </c>
       <c r="D32" s="5">
         <v>3.3962513234640612</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>566.51028491</v>
       </c>
       <c r="C33" s="5">
         <v>4.3014585500000067</v>
       </c>
       <c r="D33" s="5">
         <v>9.5775716617706674</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>568.97805884000002</v>
       </c>
       <c r="C34" s="5">
         <v>2.4677739300000212</v>
       </c>
       <c r="D34" s="5">
         <v>5.3543920861752081</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>570.35490419999996</v>
       </c>
       <c r="C35" s="5">
         <v>1.3768453599999475</v>
       </c>
       <c r="D35" s="5">
         <v>2.942789128847445</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>574.40406714000005</v>
       </c>
       <c r="C36" s="5">
         <v>4.0491629400000875</v>
       </c>
       <c r="D36" s="5">
         <v>8.8598956462163425</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>575.05983056000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.65576341999997112</v>
       </c>
       <c r="D37" s="5">
         <v>1.3786044850073509</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>575.90616033000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.84632977000001119</v>
       </c>
       <c r="D38" s="5">
         <v>1.7804354566464786</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>579.40363731000002</v>
       </c>
       <c r="C39" s="5">
         <v>3.4974769799999876</v>
       </c>
       <c r="D39" s="5">
         <v>7.5360098081977966</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>579.76894599000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.36530867999999828</v>
       </c>
       <c r="D40" s="5">
         <v>0.7592181406619769</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>581.34863499000005</v>
       </c>
       <c r="C41" s="5">
         <v>1.5796890000000303</v>
       </c>
       <c r="D41" s="5">
         <v>3.3190702116139947</v>
       </c>
       <c r="E41" s="5">
         <v>3.7884832514812672</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>586.09384035000005</v>
       </c>
       <c r="C42" s="5">
         <v>4.7452053599999999</v>
       </c>
       <c r="D42" s="5">
         <v>10.24680200176984</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>589.31205434000003</v>
       </c>
       <c r="C43" s="5">
         <v>3.2182139899999811</v>
       </c>
       <c r="D43" s="5">
         <v>6.7918255048553977</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>590.30274808000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.99069373999998334</v>
       </c>
       <c r="D44" s="5">
         <v>2.0360797423109256</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>592.68502990000002</v>
       </c>
       <c r="C45" s="5">
         <v>2.3822818200000029</v>
       </c>
       <c r="D45" s="5">
         <v>4.951786290734761</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>593.00377760000003</v>
       </c>
       <c r="C46" s="5">
         <v>0.31874770000001718</v>
       </c>
       <c r="D46" s="5">
         <v>0.64727578041468004</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>593.44396136</v>
       </c>
       <c r="C47" s="5">
         <v>0.44018375999996806</v>
       </c>
       <c r="D47" s="5">
         <v>0.89439966815194616</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>595.81724926000004</v>
       </c>
       <c r="C48" s="5">
         <v>2.3732879000000366</v>
       </c>
       <c r="D48" s="5">
         <v>4.9059897938034336</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>598.15629799999999</v>
       </c>
       <c r="C49" s="5">
         <v>2.3390487399999529</v>
       </c>
       <c r="D49" s="5">
         <v>4.8139991731839915</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>597.45927252000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.69702547999997932</v>
       </c>
       <c r="D50" s="5">
         <v>-1.3894204317962511</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>598.78532625000003</v>
       </c>
       <c r="C51" s="5">
         <v>1.3260537300000124</v>
       </c>
       <c r="D51" s="5">
         <v>2.6961398709868911</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>599.72318217999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.93785592999995515</v>
       </c>
       <c r="D52" s="5">
         <v>1.8957926978961703</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>602.40799146999996</v>
       </c>
       <c r="C53" s="5">
         <v>2.6848092899999756</v>
       </c>
       <c r="D53" s="5">
         <v>5.5063632986420474</v>
       </c>
       <c r="E53" s="5">
         <v>3.622500374557891</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>607.03140544999997</v>
       </c>
       <c r="C54" s="5">
         <v>4.6234139800000094</v>
       </c>
       <c r="D54" s="5">
         <v>9.6087512839758915</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>609.38547306999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.3540676200000235</v>
       </c>
       <c r="D55" s="5">
         <v>4.7541506055550187</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>611.39167228999997</v>
       </c>
       <c r="C56" s="5">
         <v>2.006199219999985</v>
       </c>
       <c r="D56" s="5">
         <v>4.0229254128250735</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>616.88469622000002</v>
       </c>
       <c r="C57" s="5">
         <v>5.4930239300000494</v>
       </c>
       <c r="D57" s="5">
         <v>11.330389522394512</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>615.72800451000001</v>
       </c>
       <c r="C58" s="5">
         <v>-1.1566917100000182</v>
       </c>
       <c r="D58" s="5">
         <v>-2.2270039846049139</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>617.49169170000005</v>
       </c>
       <c r="C59" s="5">
         <v>1.7636871900000415</v>
       </c>
       <c r="D59" s="5">
         <v>3.4919437253583263</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>622.47951181999997</v>
       </c>
       <c r="C60" s="5">
         <v>4.9878201199999239</v>
       </c>
       <c r="D60" s="5">
         <v>10.135497431789942</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>621.62730095999996</v>
       </c>
       <c r="C61" s="5">
         <v>-0.85221086000001378</v>
       </c>
       <c r="D61" s="5">
         <v>-1.630555947150325</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>625.21048599000005</v>
       </c>
       <c r="C62" s="5">
         <v>3.5831850300000951</v>
       </c>
       <c r="D62" s="5">
         <v>7.14060217034167</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>628.99233437999999</v>
       </c>
       <c r="C63" s="5">
         <v>3.7818483899999364</v>
       </c>
       <c r="D63" s="5">
         <v>7.5051307221550623</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>631.73343248000003</v>
       </c>
       <c r="C64" s="5">
         <v>2.7410981000000447</v>
       </c>
       <c r="D64" s="5">
         <v>5.3566861035008406</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>636.32446044000005</v>
       </c>
       <c r="C65" s="5">
         <v>4.5910279600000194</v>
       </c>
       <c r="D65" s="5">
         <v>9.0779786252904948</v>
       </c>
       <c r="E65" s="5">
         <v>5.6301492427477395</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>636.69903969999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.37457925999990493</v>
       </c>
       <c r="D66" s="5">
         <v>0.70868448445793319</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>638.91624252999998</v>
       </c>
       <c r="C67" s="5">
         <v>2.2172028300000193</v>
       </c>
       <c r="D67" s="5">
         <v>4.2597811100210548</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>640.50126535000004</v>
       </c>
       <c r="C68" s="5">
         <v>1.5850228200000629</v>
       </c>
       <c r="D68" s="5">
         <v>3.0179154586639001</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>641.52894128000003</v>
       </c>
       <c r="C69" s="5">
         <v>1.0276759299999867</v>
       </c>
       <c r="D69" s="5">
         <v>1.9424664542073478</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>645.22990058000005</v>
       </c>
       <c r="C70" s="5">
         <v>3.7009593000000223</v>
       </c>
       <c r="D70" s="5">
         <v>7.146694154150679</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>646.58789272000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.3579921399999648</v>
       </c>
       <c r="D71" s="5">
         <v>2.5550383000979338</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>648.60946780999996</v>
       </c>
       <c r="C72" s="5">
         <v>2.0215750899999421</v>
       </c>
       <c r="D72" s="5">
         <v>3.8170267788679935</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>650.56698881</v>
       </c>
       <c r="C73" s="5">
         <v>1.9575210000000425</v>
       </c>
       <c r="D73" s="5">
         <v>3.6823575306126566</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>651.97866164000004</v>
       </c>
       <c r="C74" s="5">
         <v>1.4116728300000432</v>
       </c>
       <c r="D74" s="5">
         <v>2.6351959562246563</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>652.54525448000004</v>
       </c>
       <c r="C75" s="5">
         <v>0.56659283999999843</v>
       </c>
       <c r="D75" s="5">
         <v>1.0478419789022864</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>654.80740487000003</v>
       </c>
       <c r="C76" s="5">
         <v>2.262150389999988</v>
       </c>
       <c r="D76" s="5">
         <v>4.2402286760490071</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>656.85492685999998</v>
       </c>
       <c r="C77" s="5">
         <v>2.0475219899999502</v>
       </c>
       <c r="D77" s="5">
         <v>3.8174978357944589</v>
       </c>
       <c r="E77" s="5">
         <v>3.2264147767954166</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>656.77747188000001</v>
       </c>
       <c r="C78" s="5">
         <v>-7.7454979999970419E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.14140979370002027</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>656.73521076999998</v>
       </c>
       <c r="C79" s="5">
         <v>-4.2261110000026747E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-7.7188074155742914E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>657.42372688</v>
       </c>
       <c r="C80" s="5">
         <v>0.68851611000002322</v>
       </c>
       <c r="D80" s="5">
         <v>1.2653503532231714</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>659.79151096999999</v>
       </c>
       <c r="C81" s="5">
         <v>2.3677840899999865</v>
       </c>
       <c r="D81" s="5">
         <v>4.4085811309597212</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>662.54180004</v>
       </c>
       <c r="C82" s="5">
         <v>2.750289070000008</v>
       </c>
       <c r="D82" s="5">
         <v>5.1183940663854788</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>663.79345933000002</v>
       </c>
       <c r="C83" s="5">
         <v>1.2516592900000205</v>
       </c>
       <c r="D83" s="5">
         <v>2.2907177338964857</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>663.29923352000003</v>
       </c>
       <c r="C84" s="5">
         <v>-0.494225809999989</v>
       </c>
       <c r="D84" s="5">
         <v>-0.88980743710186383</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>666.90373384999998</v>
       </c>
       <c r="C85" s="5">
         <v>3.6045003299999507</v>
       </c>
       <c r="D85" s="5">
         <v>6.7195147851075054</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>667.45812117000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.5543873200000462</v>
       </c>
       <c r="D86" s="5">
         <v>1.0021159441134131</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>672.59849612999994</v>
       </c>
       <c r="C87" s="5">
         <v>5.1403749599999173</v>
       </c>
       <c r="D87" s="5">
         <v>9.6433872157467562</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>676.22520522000002</v>
       </c>
       <c r="C88" s="5">
         <v>3.6267090900000767</v>
       </c>
       <c r="D88" s="5">
         <v>6.6658870041426788</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>676.44941686000004</v>
       </c>
       <c r="C89" s="5">
         <v>0.22421164000002136</v>
       </c>
       <c r="D89" s="5">
         <v>0.39860264791022892</v>
       </c>
       <c r="E89" s="5">
         <v>2.9830772669497518</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>678.63278786000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.1833709999999655</v>
       </c>
       <c r="D90" s="5">
         <v>3.9427355010843934</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>681.57546862000004</v>
       </c>
       <c r="C91" s="5">
         <v>2.9426807600000302</v>
       </c>
       <c r="D91" s="5">
         <v>5.3293361971229691</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>685.86969513999998</v>
       </c>
       <c r="C92" s="5">
         <v>4.2942265199999383</v>
       </c>
       <c r="D92" s="5">
         <v>7.8281017851410395</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>687.30882226999995</v>
       </c>
       <c r="C93" s="5">
         <v>1.4391271299999744</v>
       </c>
       <c r="D93" s="5">
         <v>2.5471635719050312</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>689.74477831000002</v>
       </c>
       <c r="C94" s="5">
         <v>2.4359560400000646</v>
       </c>
       <c r="D94" s="5">
         <v>4.3369251704754808</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>691.11321089</v>
       </c>
       <c r="C95" s="5">
         <v>1.3684325799999897</v>
       </c>
       <c r="D95" s="5">
         <v>2.4069144211673388</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>691.54193280000004</v>
       </c>
       <c r="C96" s="5">
         <v>0.42872191000003568</v>
       </c>
       <c r="D96" s="5">
         <v>0.74694738465173049</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>694.03724154999998</v>
       </c>
       <c r="C97" s="5">
         <v>2.4953087499999356</v>
       </c>
       <c r="D97" s="5">
         <v>4.4169653440810031</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>696.35264176999999</v>
       </c>
       <c r="C98" s="5">
         <v>2.315400220000015</v>
       </c>
       <c r="D98" s="5">
         <v>4.0776386220773064</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>699.06316206999998</v>
       </c>
       <c r="C99" s="5">
         <v>2.7105202999999847</v>
       </c>
       <c r="D99" s="5">
         <v>4.7722510134353024</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>699.31021093000004</v>
       </c>
       <c r="C100" s="5">
         <v>0.24704886000006354</v>
       </c>
       <c r="D100" s="5">
         <v>0.42490515013668961</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>700.94498094000005</v>
       </c>
       <c r="C101" s="5">
         <v>1.6347700100000111</v>
       </c>
       <c r="D101" s="5">
         <v>2.8415773378541953</v>
       </c>
       <c r="E101" s="5">
         <v>3.6211967176652538</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>706.38024538000002</v>
       </c>
       <c r="C102" s="5">
         <v>5.435264439999969</v>
       </c>
       <c r="D102" s="5">
         <v>9.7123149544676259</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>705.90473161</v>
       </c>
       <c r="C103" s="5">
         <v>-0.47551377000002049</v>
       </c>
       <c r="D103" s="5">
         <v>-0.80481948858183161</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>707.55839877000005</v>
       </c>
       <c r="C104" s="5">
         <v>1.6536671600000545</v>
       </c>
       <c r="D104" s="5">
         <v>2.8476493373567502</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>707.81675539000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.25835661999997228</v>
       </c>
       <c r="D105" s="5">
         <v>0.43904689671494523</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>707.45319565</v>
       </c>
       <c r="C106" s="5">
         <v>-0.36355974000002789</v>
       </c>
       <c r="D106" s="5">
         <v>-0.61462423314765369</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>707.13471632999995</v>
       </c>
       <c r="C107" s="5">
         <v>-0.3184793200000513</v>
       </c>
       <c r="D107" s="5">
         <v>-0.53887712818130318</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>713.14094754999996</v>
       </c>
       <c r="C108" s="5">
         <v>6.0062312200000179</v>
       </c>
       <c r="D108" s="5">
         <v>10.682401805859666</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>715.15119073000005</v>
       </c>
       <c r="C109" s="5">
         <v>2.0102431800000886</v>
       </c>
       <c r="D109" s="5">
         <v>3.4355690454094256</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>717.81989677000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.6687060399999609</v>
       </c>
       <c r="D110" s="5">
         <v>4.5710604129000076</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>720.63781108000001</v>
       </c>
       <c r="C111" s="5">
         <v>2.8179143099999919</v>
       </c>
       <c r="D111" s="5">
         <v>4.8138416558714647</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>722.77015265</v>
       </c>
       <c r="C112" s="5">
         <v>2.1323415699999941</v>
       </c>
       <c r="D112" s="5">
         <v>3.6091170532229766</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>724.22378078999998</v>
       </c>
       <c r="C113" s="5">
         <v>1.453628139999978</v>
       </c>
       <c r="D113" s="5">
         <v>2.4403040879121152</v>
       </c>
       <c r="E113" s="5">
         <v>3.3210594958226203</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>727.90037964999999</v>
       </c>
       <c r="C114" s="5">
         <v>3.6765988600000128</v>
       </c>
       <c r="D114" s="5">
         <v>6.264933541560036</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>727.31685365999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.58352598999999827</v>
       </c>
       <c r="D115" s="5">
         <v>-0.95775747107779141</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>728.47581986</v>
       </c>
       <c r="C116" s="5">
         <v>1.1589662000000089</v>
       </c>
       <c r="D116" s="5">
         <v>1.9290261629742123</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>732.87543534999998</v>
       </c>
       <c r="C117" s="5">
         <v>4.3996154899999738</v>
       </c>
       <c r="D117" s="5">
         <v>7.4930266324646055</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>733.53685570000005</v>
       </c>
       <c r="C118" s="5">
         <v>0.66142035000007127</v>
       </c>
       <c r="D118" s="5">
         <v>1.0883923919943861</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>735.14565729000003</v>
       </c>
       <c r="C119" s="5">
         <v>1.6088015899999846</v>
       </c>
       <c r="D119" s="5">
         <v>2.6638344147567938</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>736.90645791999998</v>
       </c>
       <c r="C120" s="5">
         <v>1.7608006299999488</v>
       </c>
       <c r="D120" s="5">
         <v>2.912374097104542</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>738.06879016000005</v>
       </c>
       <c r="C121" s="5">
         <v>1.1623322400000689</v>
       </c>
       <c r="D121" s="5">
         <v>1.9092826601943669</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>742.05875518000005</v>
       </c>
       <c r="C122" s="5">
         <v>3.9899650199999996</v>
       </c>
       <c r="D122" s="5">
         <v>6.6835421913674642</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>740.89312296000003</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1656322200000204</v>
       </c>
       <c r="D123" s="5">
         <v>-1.8687701005339896</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>741.29713464999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.40401168999994752</v>
       </c>
       <c r="D124" s="5">
         <v>0.65633044599078261</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>743.41938865999998</v>
       </c>
       <c r="C125" s="5">
         <v>2.122254010000006</v>
       </c>
       <c r="D125" s="5">
         <v>3.4900851818680634</v>
       </c>
       <c r="E125" s="5">
         <v>2.6505078097630363</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>747.48534839000001</v>
       </c>
       <c r="C126" s="5">
         <v>4.0659597300000314</v>
       </c>
       <c r="D126" s="5">
         <v>6.7641903626490141</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>748.44753577999995</v>
       </c>
       <c r="C127" s="5">
         <v>0.96218738999994002</v>
       </c>
       <c r="D127" s="5">
         <v>1.5556619744077738</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>747.87978988999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.56774588999996922</v>
       </c>
       <c r="D128" s="5">
         <v>-0.90648946701518129</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>751.92563832999997</v>
       </c>
       <c r="C129" s="5">
         <v>4.0458484399999861</v>
       </c>
       <c r="D129" s="5">
         <v>6.6883871624674018</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>755.38980610999999</v>
       </c>
       <c r="C130" s="5">
         <v>3.4641677800000252</v>
       </c>
       <c r="D130" s="5">
         <v>5.670732840183379</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>754.72182323000004</v>
       </c>
       <c r="C131" s="5">
         <v>-0.66798287999995409</v>
       </c>
       <c r="D131" s="5">
         <v>-1.0560009744344234</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>755.89420660999997</v>
       </c>
       <c r="C132" s="5">
         <v>1.1723833799999284</v>
       </c>
       <c r="D132" s="5">
         <v>1.8800864684093144</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>754.83372378000001</v>
       </c>
       <c r="C133" s="5">
         <v>-1.0604828299999554</v>
       </c>
       <c r="D133" s="5">
         <v>-1.6706116314321173</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>758.00253372999998</v>
       </c>
       <c r="C134" s="5">
         <v>3.168809949999968</v>
       </c>
       <c r="D134" s="5">
         <v>5.1555861601135566</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>755.82251639000003</v>
       </c>
       <c r="C135" s="5">
         <v>-2.1800173399999494</v>
       </c>
       <c r="D135" s="5">
         <v>-3.397132042613038</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>757.10851472000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.285998329999984</v>
       </c>
       <c r="D136" s="5">
         <v>2.0609619783444888</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>758.97444605999999</v>
       </c>
       <c r="C137" s="5">
         <v>1.8659313399999746</v>
       </c>
       <c r="D137" s="5">
         <v>2.9978788782007326</v>
       </c>
       <c r="E137" s="5">
         <v>2.0923663866283748</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>758.53922327999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.4352227800000037</v>
       </c>
       <c r="D138" s="5">
         <v>-0.68595630207374247</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>761.05204527000001</v>
       </c>
       <c r="C139" s="5">
         <v>2.5128219900000204</v>
       </c>
       <c r="D139" s="5">
         <v>4.0484889843308558</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>763.14781045999996</v>
       </c>
       <c r="C140" s="5">
         <v>2.0957651899999519</v>
       </c>
       <c r="D140" s="5">
         <v>3.3550404313591908</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>761.73223325000004</v>
       </c>
       <c r="C141" s="5">
         <v>-1.415577209999924</v>
       </c>
       <c r="D141" s="5">
         <v>-2.2033335920945252</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>764.01566697999999</v>
       </c>
       <c r="C142" s="5">
         <v>2.2834337299999561</v>
       </c>
       <c r="D142" s="5">
         <v>3.6571277206601582</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>767.19290615</v>
       </c>
       <c r="C143" s="5">
         <v>3.1772391700000071</v>
       </c>
       <c r="D143" s="5">
         <v>5.1060631565075232</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>764.68528411</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5076220400000011</v>
       </c>
       <c r="D144" s="5">
         <v>-3.85253265841774</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>765.85594946000003</v>
       </c>
       <c r="C145" s="5">
         <v>1.1706653500000357</v>
       </c>
       <c r="D145" s="5">
         <v>1.8526411303823709</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>762.37749570999995</v>
       </c>
       <c r="C146" s="5">
         <v>-3.4784537500000852</v>
       </c>
       <c r="D146" s="5">
         <v>-5.3161887108666539</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>757.83727356999998</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5402221399999689</v>
       </c>
       <c r="D147" s="5">
         <v>-6.9169241980065799</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>756.81585157999996</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0214219900000217</v>
       </c>
       <c r="D148" s="5">
         <v>-1.6054382781029664</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>756.62329905000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.19255252999994354</v>
       </c>
       <c r="D149" s="5">
         <v>-0.30488258799066248</v>
       </c>
       <c r="E149" s="5">
         <v>-0.30977946915147214</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>757.94118781999998</v>
       </c>
       <c r="C150" s="5">
         <v>1.3178887699999677</v>
       </c>
       <c r="D150" s="5">
         <v>2.110303968011662</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>758.82842255000003</v>
       </c>
       <c r="C151" s="5">
         <v>0.8872347300000456</v>
       </c>
       <c r="D151" s="5">
         <v>1.4137813904721908</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>760.20483688000002</v>
       </c>
       <c r="C152" s="5">
         <v>1.3764143299999887</v>
       </c>
       <c r="D152" s="5">
         <v>2.1984877783038037</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>762.47871987999997</v>
       </c>
       <c r="C153" s="5">
         <v>2.2738829999999552</v>
       </c>
       <c r="D153" s="5">
         <v>3.6490167648817406</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>764.11525962999997</v>
       </c>
       <c r="C154" s="5">
         <v>1.6365397499999972</v>
       </c>
       <c r="D154" s="5">
         <v>2.6062331936266281</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>761.93452755999999</v>
       </c>
       <c r="C155" s="5">
         <v>-2.1807320699999764</v>
       </c>
       <c r="D155" s="5">
         <v>-3.3714685969508218</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>761.92713994999997</v>
       </c>
       <c r="C156" s="5">
         <v>-7.3876100000234146E-3</v>
       </c>
       <c r="D156" s="5">
         <v>-1.1634410755412272E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>763.31421907000004</v>
       </c>
       <c r="C157" s="5">
         <v>1.3870791200000667</v>
       </c>
       <c r="D157" s="5">
         <v>2.2065922928872439</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>766.05096177999997</v>
       </c>
       <c r="C158" s="5">
         <v>2.7367427099999304</v>
       </c>
       <c r="D158" s="5">
         <v>4.3882737378978298</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>764.56000686000004</v>
       </c>
       <c r="C159" s="5">
         <v>-1.4909549199999219</v>
       </c>
       <c r="D159" s="5">
         <v>-2.3107047047661644</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>764.88880511000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.32879824999997709</v>
       </c>
       <c r="D160" s="5">
         <v>0.51728114373938983</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>763.62923952999995</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2595655800000713</v>
       </c>
       <c r="D161" s="5">
         <v>-1.9582768939531592</v>
       </c>
       <c r="E161" s="5">
         <v>0.92594828744982927</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>760.64964385999997</v>
       </c>
       <c r="C162" s="5">
         <v>-2.9795956699999806</v>
       </c>
       <c r="D162" s="5">
         <v>-4.583077749254949</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>759.83373681</v>
       </c>
       <c r="C163" s="5">
         <v>-0.81590704999996433</v>
       </c>
       <c r="D163" s="5">
         <v>-1.2796073616324621</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>760.48776414999998</v>
       </c>
       <c r="C164" s="5">
         <v>0.65402733999997054</v>
       </c>
       <c r="D164" s="5">
         <v>1.037804653894514</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>759.33930250000003</v>
       </c>
       <c r="C165" s="5">
         <v>-1.1484616499999447</v>
       </c>
       <c r="D165" s="5">
         <v>-1.7972210140415057</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>758.35301784000001</v>
       </c>
       <c r="C166" s="5">
         <v>-0.98628466000002391</v>
       </c>
       <c r="D166" s="5">
         <v>-1.5475599738792867</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>757.99669533999997</v>
       </c>
       <c r="C167" s="5">
         <v>-0.35632250000003296</v>
       </c>
       <c r="D167" s="5">
         <v>-0.56238153881632558</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>758.53479754</v>
       </c>
       <c r="C168" s="5">
         <v>0.53810220000002573</v>
       </c>
       <c r="D168" s="5">
         <v>0.8552145581847137</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>758.59096471999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.6167179999988548E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.8892523383465871E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>758.17375748999996</v>
       </c>
       <c r="C170" s="5">
         <v>-0.4172072300000309</v>
       </c>
       <c r="D170" s="5">
         <v>-0.65797916720179428</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>762.52819413999998</v>
       </c>
       <c r="C171" s="5">
         <v>4.3544366500000251</v>
       </c>
       <c r="D171" s="5">
         <v>7.113915602195986</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>763.64278457</v>
       </c>
       <c r="C172" s="5">
         <v>1.1145904300000211</v>
       </c>
       <c r="D172" s="5">
         <v>1.7682150218328863</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>763.24740609000003</v>
       </c>
       <c r="C173" s="5">
         <v>-0.39537847999997666</v>
       </c>
       <c r="D173" s="5">
         <v>-0.61953761460282752</v>
       </c>
       <c r="E173" s="5">
         <v>-5.000246457756985E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>763.59118305000004</v>
       </c>
       <c r="C174" s="5">
         <v>0.34377696000001379</v>
       </c>
       <c r="D174" s="5">
         <v>0.54183720828195892</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>764.34171282</v>
       </c>
       <c r="C175" s="5">
         <v>0.75052976999995735</v>
       </c>
       <c r="D175" s="5">
         <v>1.1858707863141804</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>765.71014290000005</v>
       </c>
       <c r="C176" s="5">
         <v>1.3684300800000528</v>
       </c>
       <c r="D176" s="5">
         <v>2.1696875125536197</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>766.76183821999996</v>
       </c>
       <c r="C177" s="5">
         <v>1.051695319999908</v>
       </c>
       <c r="D177" s="5">
         <v>1.6606960657536973</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>766.46293391999995</v>
       </c>
       <c r="C178" s="5">
         <v>-0.29890430000000379</v>
       </c>
       <c r="D178" s="5">
         <v>-0.46679047213783464</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>768.06869617999996</v>
       </c>
       <c r="C179" s="5">
         <v>1.6057622600000059</v>
       </c>
       <c r="D179" s="5">
         <v>2.5432067203465358</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>771.03268090999995</v>
       </c>
       <c r="C180" s="5">
         <v>2.9639847299999929</v>
       </c>
       <c r="D180" s="5">
         <v>4.7303741901838281</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>772.32661356999995</v>
       </c>
       <c r="C181" s="5">
         <v>1.2939326599999958</v>
       </c>
       <c r="D181" s="5">
         <v>2.0325095141367377</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>771.13786220999998</v>
       </c>
       <c r="C182" s="5">
         <v>-1.1887513599999693</v>
       </c>
       <c r="D182" s="5">
         <v>-1.8314626198179695</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>771.97112966999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.83326746000000185</v>
       </c>
       <c r="D183" s="5">
         <v>1.3044166503555887</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>772.05740828</v>
       </c>
       <c r="C184" s="5">
         <v>8.6278610000022127E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.13419931719766964</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>771.96405761999995</v>
       </c>
       <c r="C185" s="5">
         <v>-9.3350660000055541E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.14499741272131494</v>
       </c>
       <c r="E185" s="5">
         <v>1.1420479729703947</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>778.86955283999998</v>
       </c>
       <c r="C186" s="5">
         <v>6.9054952200000344</v>
       </c>
       <c r="D186" s="5">
         <v>11.278627647891559</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>780.94667275999996</v>
       </c>
       <c r="C187" s="5">
         <v>2.0771199199999728</v>
       </c>
       <c r="D187" s="5">
         <v>3.2475663301496649</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>781.69467728999996</v>
       </c>
       <c r="C188" s="5">
         <v>0.74800453000000289</v>
       </c>
       <c r="D188" s="5">
         <v>1.1554555260754551</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>785.62823530000003</v>
       </c>
       <c r="C189" s="5">
         <v>3.9335580100000698</v>
       </c>
       <c r="D189" s="5">
         <v>6.2084680890680977</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>786.76592284000003</v>
       </c>
       <c r="C190" s="5">
         <v>1.1376875400000017</v>
       </c>
       <c r="D190" s="5">
         <v>1.7516571233395339</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>788.53713617000005</v>
       </c>
       <c r="C191" s="5">
         <v>1.7712133300000232</v>
       </c>
       <c r="D191" s="5">
         <v>2.7352121575295651</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>792.89687941</v>
       </c>
       <c r="C192" s="5">
         <v>4.3597432399999434</v>
       </c>
       <c r="D192" s="5">
         <v>6.8401990050088513</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>794.04649582000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.1496164100000215</v>
       </c>
       <c r="D193" s="5">
         <v>1.7538145177401709</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>797.47566328000005</v>
       </c>
       <c r="C194" s="5">
         <v>3.4291674600000306</v>
       </c>
       <c r="D194" s="5">
         <v>5.3071985551123246</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>799.93996903000004</v>
       </c>
       <c r="C195" s="5">
         <v>2.4643057499999941</v>
       </c>
       <c r="D195" s="5">
         <v>3.7718360073271118</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>802.49526198000001</v>
       </c>
       <c r="C196" s="5">
         <v>2.5552929499999664</v>
       </c>
       <c r="D196" s="5">
         <v>3.9012951369521431</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>804.88206385000001</v>
       </c>
       <c r="C197" s="5">
         <v>2.3868018699999993</v>
       </c>
       <c r="D197" s="5">
         <v>3.6280370246263516</v>
       </c>
       <c r="E197" s="5">
         <v>4.2641889742234484</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>809.50225076000004</v>
       </c>
       <c r="C198" s="5">
         <v>4.6201869100000295</v>
       </c>
       <c r="D198" s="5">
         <v>7.109929194643172</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>809.96753349999994</v>
       </c>
       <c r="C199" s="5">
         <v>0.46528273999990688</v>
       </c>
       <c r="D199" s="5">
         <v>0.69191621732282993</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>813.89077412999995</v>
       </c>
       <c r="C200" s="5">
         <v>3.9232406300000093</v>
       </c>
       <c r="D200" s="5">
         <v>5.9698143652261226</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>817.38793888999999</v>
       </c>
       <c r="C201" s="5">
         <v>3.4971647600000324</v>
       </c>
       <c r="D201" s="5">
         <v>5.2798347724498651</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>818.71088082000006</v>
       </c>
       <c r="C202" s="5">
         <v>1.32294193000007</v>
       </c>
       <c r="D202" s="5">
         <v>1.9595819222977928</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>820.92708028000004</v>
       </c>
       <c r="C203" s="5">
         <v>2.2161994599999844</v>
       </c>
       <c r="D203" s="5">
         <v>3.2971260272799174</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>822.37719013000003</v>
       </c>
       <c r="C204" s="5">
         <v>1.4501098499999898</v>
       </c>
       <c r="D204" s="5">
         <v>2.1404310013191319</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>824.51000940999995</v>
       </c>
       <c r="C205" s="5">
         <v>2.1328192799999215</v>
       </c>
       <c r="D205" s="5">
         <v>3.1569552613115004</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>827.53655549999996</v>
       </c>
       <c r="C206" s="5">
         <v>3.0265460900000107</v>
       </c>
       <c r="D206" s="5">
         <v>4.4948918553707751</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>829.07597569999996</v>
       </c>
       <c r="C207" s="5">
         <v>1.539420199999995</v>
       </c>
       <c r="D207" s="5">
         <v>2.2552747941992912</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>829.89394860000004</v>
       </c>
       <c r="C208" s="5">
         <v>0.81797290000008616</v>
       </c>
       <c r="D208" s="5">
         <v>1.1903750521410572</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>831.39432083999998</v>
       </c>
       <c r="C209" s="5">
         <v>1.5003722399999333</v>
       </c>
       <c r="D209" s="5">
         <v>2.1911929281410947</v>
       </c>
       <c r="E209" s="5">
         <v>3.2939306490672227</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>832.18621393000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.7918930900000305</v>
       </c>
       <c r="D210" s="5">
         <v>1.1489923572024274</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>835.53225581000004</v>
       </c>
       <c r="C211" s="5">
         <v>3.3460418800000298</v>
       </c>
       <c r="D211" s="5">
         <v>4.9330854345602582</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>837.10031046999995</v>
       </c>
       <c r="C212" s="5">
         <v>1.5680546599999161</v>
       </c>
       <c r="D212" s="5">
         <v>2.2754477807666484</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>837.98655598000005</v>
       </c>
       <c r="C213" s="5">
         <v>0.88624551000009433</v>
       </c>
       <c r="D213" s="5">
         <v>1.2778744985500579</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>841.94971299999997</v>
       </c>
       <c r="C214" s="5">
         <v>3.963157019999926</v>
       </c>
       <c r="D214" s="5">
         <v>5.8252308374716844</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>843.62974088999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.6800278900000194</v>
       </c>
       <c r="D215" s="5">
         <v>2.420936362512327</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>846.72718089</v>
       </c>
       <c r="C216" s="5">
         <v>3.097440000000006</v>
       </c>
       <c r="D216" s="5">
         <v>4.495944372894467</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>847.84354556999995</v>
       </c>
       <c r="C217" s="5">
         <v>1.1163646799999469</v>
       </c>
       <c r="D217" s="5">
         <v>1.5936594344261312</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>849.91914351000003</v>
       </c>
       <c r="C218" s="5">
         <v>2.0755979400000797</v>
       </c>
       <c r="D218" s="5">
         <v>2.9775882408182408</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>850.63862602999995</v>
       </c>
       <c r="C219" s="5">
         <v>0.71948251999992863</v>
       </c>
       <c r="D219" s="5">
         <v>1.0205796836380676</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>854.77635090000001</v>
       </c>
       <c r="C220" s="5">
         <v>4.1377248700000564</v>
       </c>
       <c r="D220" s="5">
         <v>5.9958309219970696</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>857.93753011000001</v>
       </c>
       <c r="C221" s="5">
         <v>3.1611792100000002</v>
       </c>
       <c r="D221" s="5">
         <v>4.5292944082467645</v>
       </c>
       <c r="E221" s="5">
         <v>3.1926137338996963</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>859.65045786999997</v>
       </c>
       <c r="C222" s="5">
         <v>1.7129277599999568</v>
       </c>
       <c r="D222" s="5">
         <v>2.4223628704898248</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>861.74634815000002</v>
       </c>
       <c r="C223" s="5">
         <v>2.0958902800000487</v>
       </c>
       <c r="D223" s="5">
         <v>2.9652394912878854</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>862.33677444</v>
       </c>
       <c r="C224" s="5">
         <v>0.59042628999998215</v>
       </c>
       <c r="D224" s="5">
         <v>0.82528642200594415</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>864.29196198</v>
       </c>
       <c r="C225" s="5">
         <v>1.9551875399999972</v>
       </c>
       <c r="D225" s="5">
         <v>2.7549622399540175</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>865.04551459000004</v>
       </c>
       <c r="C226" s="5">
         <v>0.75355261000004248</v>
       </c>
       <c r="D226" s="5">
         <v>1.0512789797017197</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>864.65476723999996</v>
       </c>
       <c r="C227" s="5">
         <v>-0.39074735000008332</v>
       </c>
       <c r="D227" s="5">
         <v>-0.54070409218140991</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>865.44266988000004</v>
       </c>
       <c r="C228" s="5">
         <v>0.78790264000008392</v>
       </c>
       <c r="D228" s="5">
         <v>1.0989775177648875</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>865.48531039</v>
       </c>
       <c r="C229" s="5">
         <v>4.2640509999955611E-2</v>
       </c>
       <c r="D229" s="5">
         <v>5.9140231968957124E-2</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>863.96449863999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.5208117500000071</v>
       </c>
       <c r="D230" s="5">
         <v>-2.0883538450431338</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>864.96030456999995</v>
       </c>
       <c r="C231" s="5">
         <v>0.99580592999996043</v>
       </c>
       <c r="D231" s="5">
         <v>1.3919224182461276</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>863.80725796000002</v>
       </c>
       <c r="C232" s="5">
         <v>-1.153046609999933</v>
       </c>
       <c r="D232" s="5">
         <v>-1.587999027578868</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>861.45240672</v>
       </c>
       <c r="C233" s="5">
         <v>-2.3548512400000163</v>
       </c>
       <c r="D233" s="5">
         <v>-3.2227497037807362</v>
       </c>
       <c r="E233" s="5">
         <v>0.40968910749823451</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>856.18988807000005</v>
       </c>
       <c r="C234" s="5">
         <v>-5.2625186499999472</v>
       </c>
       <c r="D234" s="5">
         <v>-7.0893136894150777</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>853.08316787000001</v>
       </c>
       <c r="C235" s="5">
         <v>-3.1067202000000407</v>
       </c>
       <c r="D235" s="5">
         <v>-4.2683941806108798</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>849.78954819</v>
       </c>
       <c r="C236" s="5">
         <v>-3.2936196800000062</v>
       </c>
       <c r="D236" s="5">
         <v>-4.5358857849929439</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>848.09614090000002</v>
       </c>
       <c r="C237" s="5">
         <v>-1.6934072899999819</v>
       </c>
       <c r="D237" s="5">
         <v>-2.3652494036552785</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>846.49246205999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.6036788400000432</v>
       </c>
       <c r="D238" s="5">
         <v>-2.2456489798815205</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>846.65604096000004</v>
       </c>
       <c r="C239" s="5">
         <v>0.16357890000006137</v>
       </c>
       <c r="D239" s="5">
         <v>0.23213844494121005</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>845.37790171999995</v>
       </c>
       <c r="C240" s="5">
         <v>-1.2781392400000868</v>
       </c>
       <c r="D240" s="5">
         <v>-1.796592768639893</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>843.39291659000003</v>
       </c>
       <c r="C241" s="5">
         <v>-1.9849851299999273</v>
       </c>
       <c r="D241" s="5">
         <v>-2.7815491095838474</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>842.92243760999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.47047898000005262</v>
       </c>
       <c r="D242" s="5">
         <v>-0.66735894526392947</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>845.9668183</v>
       </c>
       <c r="C243" s="5">
         <v>3.0443806900000254</v>
       </c>
       <c r="D243" s="5">
         <v>4.421174457264021</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>847.59378962000005</v>
       </c>
       <c r="C244" s="5">
         <v>1.6269713200000524</v>
       </c>
       <c r="D244" s="5">
         <v>2.3324200773006343</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>847.95533347000003</v>
       </c>
       <c r="C245" s="5">
         <v>0.36154384999997546</v>
       </c>
       <c r="D245" s="5">
         <v>0.51306641302488742</v>
       </c>
       <c r="E245" s="5">
         <v>-1.566781071677581</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>849.59592278000002</v>
       </c>
       <c r="C246" s="5">
         <v>1.6405893099999957</v>
       </c>
       <c r="D246" s="5">
         <v>2.3465766978084224</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>849.99439751</v>
       </c>
       <c r="C247" s="5">
         <v>0.39847472999997535</v>
       </c>
       <c r="D247" s="5">
         <v>0.56427423480052141</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>852.54032895</v>
       </c>
       <c r="C248" s="5">
         <v>2.5459314400000039</v>
       </c>
       <c r="D248" s="5">
         <v>3.6540864020573549</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>853.75946617</v>
       </c>
       <c r="C249" s="5">
         <v>1.2191372199999932</v>
       </c>
       <c r="D249" s="5">
         <v>1.7295673853022997</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>857.86517421999997</v>
       </c>
       <c r="C250" s="5">
         <v>4.1057080499999756</v>
       </c>
       <c r="D250" s="5">
         <v>5.9258767430438342</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>856.27453212</v>
       </c>
       <c r="C251" s="5">
         <v>-1.5906420999999682</v>
       </c>
       <c r="D251" s="5">
         <v>-2.2024727131845556</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>854.14537685000005</v>
       </c>
       <c r="C252" s="5">
         <v>-2.1291552699999556</v>
       </c>
       <c r="D252" s="5">
         <v>-2.9433696841827728</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>854.31636189000005</v>
       </c>
       <c r="C253" s="5">
         <v>0.17098504000000503</v>
       </c>
       <c r="D253" s="5">
         <v>0.24048377558549827</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>853.60161330000005</v>
       </c>
       <c r="C254" s="5">
         <v>-0.71474858999999924</v>
       </c>
       <c r="D254" s="5">
         <v>-0.99935182398224187</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>859.45577732000004</v>
       </c>
       <c r="C255" s="5">
         <v>5.8541640199999847</v>
       </c>
       <c r="D255" s="5">
         <v>8.5474678039612719</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>858.58590618000005</v>
       </c>
       <c r="C256" s="5">
         <v>-0.86987113999998655</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2078040902896325</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>860.13453578999997</v>
       </c>
       <c r="C257" s="5">
         <v>1.5486296099999208</v>
       </c>
       <c r="D257" s="5">
         <v>2.1860390742048263</v>
       </c>
       <c r="E257" s="5">
         <v>1.4363023427378163</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>862.87359005999997</v>
       </c>
       <c r="C258" s="5">
         <v>2.7390542699999969</v>
       </c>
       <c r="D258" s="5">
         <v>3.8889826527865656</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>862.62547935999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.24811069999998381</v>
       </c>
       <c r="D259" s="5">
         <v>-0.34450287831788717</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>866.37868046999995</v>
       </c>
       <c r="C260" s="5">
         <v>3.7532011099999636</v>
       </c>
       <c r="D260" s="5">
         <v>5.3478557616033706</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>869.14450184999998</v>
       </c>
       <c r="C261" s="5">
         <v>2.765821380000034</v>
       </c>
       <c r="D261" s="5">
         <v>3.8988558051385125</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>869.42822706000004</v>
       </c>
       <c r="C262" s="5">
         <v>0.2837252100000569</v>
       </c>
       <c r="D262" s="5">
         <v>0.39243440837464227</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>869.07517026999994</v>
       </c>
       <c r="C263" s="5">
         <v>-0.35305679000009604</v>
       </c>
       <c r="D263" s="5">
         <v>-0.48620826743518419</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>873.67656399999998</v>
       </c>
       <c r="C264" s="5">
         <v>4.6013937300000407</v>
       </c>
       <c r="D264" s="5">
         <v>6.5418238596050671</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>874.27883787999997</v>
       </c>
       <c r="C265" s="5">
         <v>0.60227387999998427</v>
       </c>
       <c r="D265" s="5">
         <v>0.83037039815883062</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>876.19125914000006</v>
       </c>
       <c r="C266" s="5">
         <v>1.9124212600000874</v>
       </c>
       <c r="D266" s="5">
         <v>2.6567238982934116</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>875.67615956999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.51509957000007489</v>
       </c>
       <c r="D267" s="5">
         <v>-0.70318527142028131</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>876.41684363000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.74068406000003506</v>
       </c>
       <c r="D268" s="5">
         <v>1.0197462338427554</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>878.54910873999995</v>
       </c>
       <c r="C269" s="5">
         <v>2.1322651099999348</v>
       </c>
       <c r="D269" s="5">
         <v>2.9589069566784643</v>
       </c>
       <c r="E269" s="5">
         <v>2.1408944977528321</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>880.91668961000005</v>
       </c>
       <c r="C270" s="5">
         <v>2.3675808700000971</v>
       </c>
       <c r="D270" s="5">
         <v>3.2822158878389684</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>882.18999699000005</v>
       </c>
       <c r="C271" s="5">
         <v>1.2733073800000057</v>
       </c>
       <c r="D271" s="5">
         <v>1.748377315896299</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>885.04859574</v>
       </c>
       <c r="C272" s="5">
         <v>2.8585987499999419</v>
       </c>
       <c r="D272" s="5">
         <v>3.9584652238239926</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>886.67914325000004</v>
       </c>
       <c r="C273" s="5">
         <v>1.6305475100000422</v>
       </c>
       <c r="D273" s="5">
         <v>2.2333300988381044</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>889.15988804000006</v>
       </c>
       <c r="C274" s="5">
         <v>2.480744790000017</v>
       </c>
       <c r="D274" s="5">
         <v>3.4094990362066868</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>892.24090532000002</v>
       </c>
       <c r="C275" s="5">
         <v>3.0810172799999691</v>
       </c>
       <c r="D275" s="5">
         <v>4.2382732207689511</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>893.50512624999999</v>
       </c>
       <c r="C276" s="5">
         <v>1.2642209299999649</v>
       </c>
       <c r="D276" s="5">
         <v>1.7135995227071099</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>899.15156722999996</v>
       </c>
       <c r="C277" s="5">
         <v>5.6464409799999657</v>
       </c>
       <c r="D277" s="5">
         <v>7.8525170754909057</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>900.03218451999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.88061729000003197</v>
       </c>
       <c r="D278" s="5">
         <v>1.1816157367166458</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>902.03249729000004</v>
       </c>
       <c r="C279" s="5">
         <v>2.0003127700000505</v>
       </c>
       <c r="D279" s="5">
         <v>2.6998315020073438</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>904.63790271000005</v>
       </c>
       <c r="C280" s="5">
         <v>2.605405420000011</v>
       </c>
       <c r="D280" s="5">
         <v>3.5216417794749155</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>907.65903406999996</v>
       </c>
       <c r="C281" s="5">
         <v>3.021131359999913</v>
       </c>
       <c r="D281" s="5">
         <v>4.0819585404961778</v>
       </c>
       <c r="E281" s="5">
         <v>3.313409010425028</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>907.81678672999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.1577526600000283</v>
       </c>
       <c r="D282" s="5">
         <v>0.20876149129609445</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>912.09253645000001</v>
       </c>
       <c r="C283" s="5">
         <v>4.2757497200000216</v>
       </c>
       <c r="D283" s="5">
         <v>5.800644578563996</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>914.08546861000002</v>
       </c>
       <c r="C284" s="5">
         <v>1.9929321600000094</v>
       </c>
       <c r="D284" s="5">
         <v>2.6537539471537031</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>916.03614526000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.9506766499999912</v>
       </c>
       <c r="D285" s="5">
         <v>2.5910954790307805</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>917.89439296</v>
       </c>
       <c r="C286" s="5">
         <v>1.8582476999999926</v>
       </c>
       <c r="D286" s="5">
         <v>2.4616338290044615</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>922.13471877999996</v>
       </c>
       <c r="C287" s="5">
         <v>4.2403258199999527</v>
       </c>
       <c r="D287" s="5">
         <v>5.686588959942096</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>926.13988213000005</v>
       </c>
       <c r="C288" s="5">
         <v>4.0051633500000889</v>
       </c>
       <c r="D288" s="5">
         <v>5.3383602711012834</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>927.28250290999995</v>
       </c>
       <c r="C289" s="5">
         <v>1.142620779999902</v>
       </c>
       <c r="D289" s="5">
         <v>1.4905819003470544</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>929.65960849999999</v>
       </c>
       <c r="C290" s="5">
         <v>2.377105590000042</v>
       </c>
       <c r="D290" s="5">
         <v>3.1199673607792411</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>930.60098883000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.94138033000001542</v>
       </c>
       <c r="D291" s="5">
         <v>1.2219194124025501</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>933.35338414</v>
       </c>
       <c r="C292" s="5">
         <v>2.7523953099999972</v>
       </c>
       <c r="D292" s="5">
         <v>3.6074921703063811</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>934.20994671000005</v>
       </c>
       <c r="C293" s="5">
         <v>0.85656257000005098</v>
       </c>
       <c r="D293" s="5">
         <v>1.1068467712230801</v>
       </c>
       <c r="E293" s="5">
         <v>2.9252077755392403</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>936.36012124000001</v>
       </c>
       <c r="C294" s="5">
         <v>2.1501745299999584</v>
       </c>
       <c r="D294" s="5">
         <v>2.7971481580905566</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>938.39333801999999</v>
       </c>
       <c r="C295" s="5">
         <v>2.0332167799999752</v>
       </c>
       <c r="D295" s="5">
         <v>2.6370309888082977</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>942.60238231999995</v>
       </c>
       <c r="C296" s="5">
         <v>4.2090442999999595</v>
       </c>
       <c r="D296" s="5">
         <v>5.5172358253599896</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>947.13123900999994</v>
       </c>
       <c r="C297" s="5">
         <v>4.5288566899999978</v>
       </c>
       <c r="D297" s="5">
         <v>5.9203815015745453</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>951.05418298999996</v>
       </c>
       <c r="C298" s="5">
         <v>3.9229439800000137</v>
       </c>
       <c r="D298" s="5">
         <v>5.0851110836388491</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>954.34762714999999</v>
       </c>
       <c r="C299" s="5">
         <v>3.2934441600000355</v>
       </c>
       <c r="D299" s="5">
         <v>4.2355964239964017</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>957.19368886999996</v>
       </c>
       <c r="C300" s="5">
         <v>2.846061719999966</v>
       </c>
       <c r="D300" s="5">
         <v>3.6379327241612636</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>959.00997895</v>
       </c>
       <c r="C301" s="5">
         <v>1.8162900800000443</v>
       </c>
       <c r="D301" s="5">
         <v>2.300933560138585</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>959.96223766000003</v>
       </c>
       <c r="C302" s="5">
         <v>0.95225871000002371</v>
       </c>
       <c r="D302" s="5">
         <v>1.1980811899781507</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>967.77810092000004</v>
       </c>
       <c r="C303" s="5">
         <v>7.8158632600000146</v>
       </c>
       <c r="D303" s="5">
         <v>10.219819180150914</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>969.19164851000005</v>
       </c>
       <c r="C304" s="5">
         <v>1.4135475900000074</v>
       </c>
       <c r="D304" s="5">
         <v>1.7668826317651876</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>970.93963107000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.7479825599999685</v>
       </c>
       <c r="D305" s="5">
         <v>2.1858541846944135</v>
       </c>
       <c r="E305" s="5">
         <v>3.9316306242885402</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>975.10596148000002</v>
       </c>
       <c r="C306" s="5">
         <v>4.1663304100000005</v>
       </c>
       <c r="D306" s="5">
         <v>5.2725156476888912</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>977.80267115000004</v>
       </c>
       <c r="C307" s="5">
         <v>2.6967096700000184</v>
       </c>
       <c r="D307" s="5">
         <v>3.3696136287082235</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>978.56501594999997</v>
       </c>
       <c r="C308" s="5">
         <v>0.76234479999993709</v>
       </c>
       <c r="D308" s="5">
         <v>0.93960345436308046</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>980.79597063999995</v>
       </c>
       <c r="C309" s="5">
         <v>2.2309546899999759</v>
       </c>
       <c r="D309" s="5">
         <v>2.7703533184044726</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>984.55370857000003</v>
       </c>
       <c r="C310" s="5">
         <v>3.7577379300000757</v>
       </c>
       <c r="D310" s="5">
         <v>4.6957067488439197</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>984.76125098</v>
       </c>
       <c r="C311" s="5">
         <v>0.20754240999997364</v>
       </c>
       <c r="D311" s="5">
         <v>0.25325164114313736</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>988.89857114999995</v>
       </c>
       <c r="C312" s="5">
         <v>4.1373201699999527</v>
       </c>
       <c r="D312" s="5">
         <v>5.1597575815433672</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>989.52916369000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.63059254000006604</v>
       </c>
       <c r="D313" s="5">
         <v>0.76789536530921243</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>993.12342667999997</v>
       </c>
       <c r="C314" s="5">
         <v>3.5942629899999474</v>
       </c>
       <c r="D314" s="5">
         <v>4.4468959725402435</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>997.26968949000002</v>
       </c>
       <c r="C315" s="5">
         <v>4.1462628100000529</v>
       </c>
       <c r="D315" s="5">
         <v>5.1266234860799953</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>999.08005120999997</v>
       </c>
       <c r="C316" s="5">
         <v>1.8103617199999462</v>
       </c>
       <c r="D316" s="5">
         <v>2.2002633759584223</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>999.81962579000003</v>
       </c>
       <c r="C317" s="5">
         <v>0.73957458000006682</v>
       </c>
       <c r="D317" s="5">
         <v>0.89193228862629592</v>
       </c>
       <c r="E317" s="5">
         <v>2.9744377297869162</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1005.7345316</v>
       </c>
       <c r="C318" s="5">
         <v>5.9149058099999365</v>
       </c>
       <c r="D318" s="5">
         <v>7.3347754775366258</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1007.4332463</v>
       </c>
       <c r="C319" s="5">
         <v>1.6987146999999823</v>
       </c>
       <c r="D319" s="5">
         <v>2.045769706364764</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1008.6296104</v>
       </c>
       <c r="C320" s="5">
         <v>1.1963641000000962</v>
       </c>
       <c r="D320" s="5">
         <v>1.434388766574779</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1011.2332705</v>
       </c>
       <c r="C321" s="5">
         <v>2.6036600999999564</v>
       </c>
       <c r="D321" s="5">
         <v>3.1420205272411295</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1012.5460064</v>
       </c>
       <c r="C322" s="5">
         <v>1.3127359000000069</v>
       </c>
       <c r="D322" s="5">
         <v>1.5689546740579985</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1011.6528495</v>
       </c>
       <c r="C323" s="5">
         <v>-0.89315690000000814</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0533879500361998</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1018.0293189</v>
       </c>
       <c r="C324" s="5">
         <v>6.376469400000019</v>
       </c>
       <c r="D324" s="5">
         <v>7.8314186698460242</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1020.1739529</v>
       </c>
       <c r="C325" s="5">
         <v>2.1446339999999964</v>
       </c>
       <c r="D325" s="5">
         <v>2.5574803502943055</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1024.1482693999999</v>
       </c>
       <c r="C326" s="5">
         <v>3.9743164999998726</v>
       </c>
       <c r="D326" s="5">
         <v>4.776347421809346</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1024.8046386000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.65636920000019927</v>
       </c>
       <c r="D327" s="5">
         <v>0.77178800598358688</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1027.0916961999999</v>
       </c>
       <c r="C328" s="5">
         <v>2.2870575999997982</v>
       </c>
       <c r="D328" s="5">
         <v>2.7111582670561019</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1028.9788927</v>
       </c>
       <c r="C329" s="5">
         <v>1.8871965000000728</v>
       </c>
       <c r="D329" s="5">
         <v>2.2273206090176023</v>
       </c>
       <c r="E329" s="5">
         <v>2.9164527438596766</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1033.1618349</v>
       </c>
       <c r="C330" s="5">
         <v>4.1829422000000704</v>
       </c>
       <c r="D330" s="5">
         <v>4.9887256300030991</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1032.8607456</v>
       </c>
       <c r="C331" s="5">
         <v>-0.30108930000005785</v>
       </c>
       <c r="D331" s="5">
         <v>-0.34915014582332926</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1035.6323829999999</v>
       </c>
       <c r="C332" s="5">
         <v>2.7716373999999178</v>
       </c>
       <c r="D332" s="5">
         <v>3.2681023093090289</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1034.1549324</v>
       </c>
       <c r="C333" s="5">
         <v>-1.4774505999998837</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6985713281409853</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1035.9737187000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.8187863000000561</v>
       </c>
       <c r="D334" s="5">
         <v>2.1309954363193162</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1038.7306788000001</v>
       </c>
       <c r="C335" s="5">
         <v>2.7569601000000148</v>
       </c>
       <c r="D335" s="5">
         <v>3.240630233560049</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1039.1976743</v>
       </c>
       <c r="C336" s="5">
         <v>0.46699549999993906</v>
       </c>
       <c r="D336" s="5">
         <v>0.54083544569176745</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1040.5344456</v>
       </c>
       <c r="C337" s="5">
         <v>1.3367713000000094</v>
       </c>
       <c r="D337" s="5">
         <v>1.554587223053927</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1044.2310608</v>
       </c>
       <c r="C338" s="5">
         <v>3.6966151999999965</v>
       </c>
       <c r="D338" s="5">
         <v>4.3474277532167926</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1043.4879893</v>
       </c>
       <c r="C339" s="5">
         <v>-0.74307150000004185</v>
       </c>
       <c r="D339" s="5">
         <v>-0.85058205386446817</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1043.6288695999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.14088029999993523</v>
       </c>
       <c r="D340" s="5">
         <v>0.16213118980559216</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1045.6711209</v>
       </c>
       <c r="C341" s="5">
         <v>2.042251300000089</v>
       </c>
       <c r="D341" s="5">
         <v>2.3736894268808095</v>
       </c>
       <c r="E341" s="5">
         <v>1.6222128868163876</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1046.3981343999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.72701349999988452</v>
       </c>
       <c r="D342" s="5">
         <v>0.83750998322145165</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1049.439766</v>
       </c>
       <c r="C343" s="5">
         <v>3.0416316000000734</v>
       </c>
       <c r="D343" s="5">
         <v>3.5444249205221157</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1052.8642643999999</v>
       </c>
       <c r="C344" s="5">
         <v>3.4244983999999477</v>
       </c>
       <c r="D344" s="5">
         <v>3.9868503925057919</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1055.6051782</v>
       </c>
       <c r="C345" s="5">
         <v>2.7409138000000439</v>
       </c>
       <c r="D345" s="5">
         <v>3.1690706800961088</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1057.345552</v>
       </c>
       <c r="C346" s="5">
         <v>1.740373800000043</v>
       </c>
       <c r="D346" s="5">
         <v>1.9964763126942175</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1059.9241030000001</v>
       </c>
       <c r="C347" s="5">
         <v>2.5785510000000613</v>
       </c>
       <c r="D347" s="5">
         <v>2.9660155376076913</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1061.0059808999999</v>
       </c>
       <c r="C348" s="5">
         <v>1.0818778999998813</v>
       </c>
       <c r="D348" s="5">
         <v>1.231754822069453</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1064.3445902000001</v>
       </c>
       <c r="C349" s="5">
         <v>3.3386093000001438</v>
       </c>
       <c r="D349" s="5">
         <v>3.8420135435292879</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1063.7496246000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.59496560000002319</v>
       </c>
       <c r="D350" s="5">
         <v>-0.66873807279262953</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1064.9162670000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.1666424000000006</v>
       </c>
       <c r="D351" s="5">
         <v>1.3240394295580993</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1065.9569297999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.0406627999998364</v>
       </c>
       <c r="D352" s="5">
         <v>1.1789933705785627</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1067.6550542</v>
       </c>
       <c r="C353" s="5">
         <v>1.698124400000097</v>
       </c>
       <c r="D353" s="5">
         <v>1.9285007596859138</v>
       </c>
       <c r="E353" s="5">
         <v>2.1023754850453047</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1067.7132701999999</v>
       </c>
       <c r="C354" s="5">
         <v>5.8215999999902124E-2</v>
       </c>
       <c r="D354" s="5">
         <v>6.5451996122534162E-2</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1069.8939151</v>
       </c>
       <c r="C355" s="5">
         <v>2.1806449000000612</v>
       </c>
       <c r="D355" s="5">
         <v>2.478538967709687</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1070.9444043000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.0504892000001291</v>
       </c>
       <c r="D356" s="5">
         <v>1.1846191775517267</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1072.6378827000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.6934784000000036</v>
       </c>
       <c r="D357" s="5">
         <v>1.9141438379314257</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1074.8178018000001</v>
       </c>
       <c r="C358" s="5">
         <v>2.1799191000000064</v>
       </c>
       <c r="D358" s="5">
         <v>2.4662018363814209</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1076.5821261999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.7643243999998504</v>
       </c>
       <c r="D359" s="5">
         <v>1.987693994588402</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1078.4079664999999</v>
       </c>
       <c r="C360" s="5">
         <v>1.8258402999999817</v>
       </c>
       <c r="D360" s="5">
         <v>2.0542432657149057</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1081.7249365</v>
       </c>
       <c r="C361" s="5">
         <v>3.316970000000083</v>
       </c>
       <c r="D361" s="5">
         <v>3.7540474217375497</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1081.5273718999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.19756460000007792</v>
       </c>
       <c r="D362" s="5">
         <v>-0.21894615701374409</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1082.7251894999999</v>
       </c>
       <c r="C363" s="5">
         <v>1.1978176000000076</v>
       </c>
       <c r="D363" s="5">
         <v>1.3371544723911111</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1085.4929354000001</v>
       </c>
       <c r="C364" s="5">
         <v>2.7677459000001363</v>
       </c>
       <c r="D364" s="5">
         <v>3.1110305137785454</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1087.1508329999999</v>
       </c>
       <c r="C365" s="5">
         <v>1.657897599999842</v>
       </c>
       <c r="D365" s="5">
         <v>1.8482613576273232</v>
       </c>
       <c r="E365" s="5">
         <v>1.8260372320916263</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1087.9912262</v>
       </c>
       <c r="C366" s="5">
         <v>0.84039320000010775</v>
       </c>
       <c r="D366" s="5">
         <v>0.93158237600974303</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1088.5332656</v>
       </c>
       <c r="C367" s="5">
         <v>0.54203940000002149</v>
       </c>
       <c r="D367" s="5">
         <v>0.59948327262133727</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1081.1029404000001</v>
       </c>
       <c r="C368" s="5">
         <v>-7.4303251999999702</v>
       </c>
       <c r="D368" s="5">
         <v>-7.8905656973285776</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>951.69233736000001</v>
       </c>
       <c r="C369" s="5">
         <v>-129.41060304000007</v>
       </c>
       <c r="D369" s="5">
         <v>-78.345194458496962</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>977.71131484</v>
       </c>
       <c r="C370" s="5">
         <v>26.01897747999999</v>
       </c>
       <c r="D370" s="5">
         <v>38.219342827467926</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1004.8222091</v>
       </c>
       <c r="C371" s="5">
         <v>27.110894260000009</v>
       </c>
       <c r="D371" s="5">
         <v>38.84908159497342</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1003.1555194</v>
       </c>
       <c r="C372" s="5">
         <v>-1.6666897000000063</v>
       </c>
       <c r="D372" s="5">
         <v>-1.9723711046639725</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1013.2456345000001</v>
       </c>
       <c r="C373" s="5">
         <v>10.090115100000048</v>
       </c>
       <c r="D373" s="5">
         <v>12.760681367312099</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1019.8706146</v>
       </c>
       <c r="C374" s="5">
         <v>6.6249800999999024</v>
       </c>
       <c r="D374" s="5">
         <v>8.1344433276506543</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1028.6611757999999</v>
       </c>
       <c r="C375" s="5">
         <v>8.7905611999999564</v>
       </c>
       <c r="D375" s="5">
         <v>10.847841663166147</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1032.4813283999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.8201526000000285</v>
       </c>
       <c r="D376" s="5">
         <v>4.5486171237429707</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1037.5397906999999</v>
       </c>
       <c r="C377" s="5">
         <v>5.0584622999999738</v>
       </c>
       <c r="D377" s="5">
         <v>6.0402291752127191</v>
       </c>
       <c r="E377" s="5">
         <v>-4.5634001091732657</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1035.8036225000001</v>
       </c>
       <c r="C378" s="5">
         <v>-1.7361681999998382</v>
       </c>
       <c r="D378" s="5">
         <v>-1.9896431590248898</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1031.6474181999999</v>
       </c>
       <c r="C379" s="5">
         <v>-4.1562043000001268</v>
       </c>
       <c r="D379" s="5">
         <v>-4.7101943071020109</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1042.4237833</v>
       </c>
       <c r="C380" s="5">
         <v>10.776365100000021</v>
       </c>
       <c r="D380" s="5">
         <v>13.280769161588912</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1048.3384861</v>
       </c>
       <c r="C381" s="5">
         <v>5.9147027999999864</v>
       </c>
       <c r="D381" s="5">
         <v>7.0253408026614395</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1055.2808992</v>
       </c>
       <c r="C382" s="5">
         <v>6.9424131000000671</v>
       </c>
       <c r="D382" s="5">
         <v>8.2426889234402001</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1061.1801811</v>
       </c>
       <c r="C383" s="5">
         <v>5.8992819000000054</v>
       </c>
       <c r="D383" s="5">
         <v>6.9184454966749298</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1069.7313248999999</v>
       </c>
       <c r="C384" s="5">
         <v>8.5511437999998634</v>
       </c>
       <c r="D384" s="5">
         <v>10.110059283438332</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1068.4626856</v>
       </c>
       <c r="C385" s="5">
         <v>-1.2686392999999043</v>
       </c>
       <c r="D385" s="5">
         <v>-1.4138843645102428</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1074.7726745</v>
       </c>
       <c r="C386" s="5">
         <v>6.3099889000000076</v>
       </c>
       <c r="D386" s="5">
         <v>7.3215849979541892</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1087.1747108</v>
       </c>
       <c r="C387" s="5">
         <v>12.402036299999963</v>
       </c>
       <c r="D387" s="5">
         <v>14.760571966232018</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1090.4412382999999</v>
       </c>
       <c r="C388" s="5">
         <v>3.2665274999999383</v>
       </c>
       <c r="D388" s="5">
         <v>3.6657057866576803</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1094.4996142</v>
       </c>
       <c r="C389" s="5">
         <v>4.058375900000101</v>
       </c>
       <c r="D389" s="5">
         <v>4.558693139360992</v>
       </c>
       <c r="E389" s="5">
         <v>5.4898929188605727</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1099.9605899999999</v>
       </c>
       <c r="C390" s="5">
         <v>5.4609757999999147</v>
       </c>
       <c r="D390" s="5">
         <v>6.1544365920801258</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1110.3318925000001</v>
       </c>
       <c r="C391" s="5">
         <v>10.371302500000183</v>
       </c>
       <c r="D391" s="5">
         <v>11.920146342681326</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1111.0299847000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.69809220000001915</v>
       </c>
       <c r="D392" s="5">
         <v>0.75708309656803419</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1114.9183020999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.888317399999778</v>
       </c>
       <c r="D393" s="5">
         <v>4.281477978961501</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1116.7860702999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.8677682000000004</v>
       </c>
       <c r="D394" s="5">
         <v>2.0289279184154241</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1120.0275366000001</v>
       </c>
       <c r="C395" s="5">
         <v>3.2414663000001838</v>
       </c>
       <c r="D395" s="5">
         <v>3.5391373725350839</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1130.3835239</v>
       </c>
       <c r="C396" s="5">
         <v>10.355987299999924</v>
       </c>
       <c r="D396" s="5">
         <v>11.677432928471365</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1133.4201631999999</v>
       </c>
       <c r="C397" s="5">
         <v>3.0366392999999334</v>
       </c>
       <c r="D397" s="5">
         <v>3.2717144750312954</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1137.750569</v>
       </c>
       <c r="C398" s="5">
         <v>4.3304058000001078</v>
       </c>
       <c r="D398" s="5">
         <v>4.6823646776140704</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1137.9785207</v>
       </c>
       <c r="C399" s="5">
         <v>0.22795169999994869</v>
       </c>
       <c r="D399" s="5">
         <v>0.24068866773747644</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1139.4157029</v>
       </c>
       <c r="C400" s="5">
         <v>1.437182200000052</v>
       </c>
       <c r="D400" s="5">
         <v>1.526082030323539</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1141.7444233000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.3287204000000656</v>
       </c>
       <c r="D401" s="5">
         <v>2.4802989104758533</v>
       </c>
       <c r="E401" s="5">
         <v>4.3165669943641349</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1148.4376623000001</v>
       </c>
       <c r="C402" s="5">
         <v>6.6932389999999486</v>
       </c>
       <c r="D402" s="5">
         <v>7.2660601348718545</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1152.4974328000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.0597705000000133</v>
       </c>
       <c r="D403" s="5">
         <v>4.3255017941211893</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1156.5156317000001</v>
       </c>
       <c r="C404" s="5">
         <v>4.0181989000000158</v>
       </c>
       <c r="D404" s="5">
         <v>4.2649851946079398</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1155.2030172</v>
       </c>
       <c r="C405" s="5">
         <v>-1.3126145000001088</v>
       </c>
       <c r="D405" s="5">
         <v>-1.3534982981073473</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1156.2319600999999</v>
       </c>
       <c r="C406" s="5">
         <v>1.0289428999999473</v>
       </c>
       <c r="D406" s="5">
         <v>1.0740954116172485</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1162.5985536999999</v>
       </c>
       <c r="C407" s="5">
         <v>6.3665935999999874</v>
       </c>
       <c r="D407" s="5">
         <v>6.8114233882783815</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1161.5989642</v>
       </c>
       <c r="C408" s="5">
         <v>-0.99958949999995639</v>
       </c>
       <c r="D408" s="5">
         <v>-1.0268818441826144</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1164.5356534</v>
       </c>
       <c r="C409" s="5">
         <v>2.9366892000000462</v>
       </c>
       <c r="D409" s="5">
         <v>3.0763140332976446</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1167.6553395999999</v>
       </c>
       <c r="C410" s="5">
         <v>3.1196861999999328</v>
       </c>
       <c r="D410" s="5">
         <v>3.2624827984799376</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1169.6623818</v>
       </c>
       <c r="C411" s="5">
         <v>2.0070422000001145</v>
       </c>
       <c r="D411" s="5">
         <v>2.0822501562401508</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1170.7196653000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.0572835000000396</v>
       </c>
       <c r="D412" s="5">
         <v>1.0901153149277309</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1170.2798709000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.43979439999998249</v>
       </c>
       <c r="D413" s="5">
         <v>-0.44986365942522033</v>
       </c>
       <c r="E413" s="5">
         <v>2.4992850429278679</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1174.5585091999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.2786382999997841</v>
       </c>
       <c r="D414" s="5">
         <v>4.4766032950864787</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1174.6510152000001</v>
       </c>
       <c r="C415" s="5">
         <v>9.250600000018494E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.4550673037363531E-2</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1174.8672194999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.21620429999984481</v>
       </c>
       <c r="D416" s="5">
         <v>0.22109372024075036</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1177.9752202</v>
       </c>
       <c r="C417" s="5">
         <v>3.1080007000000478</v>
       </c>
       <c r="D417" s="5">
         <v>3.2210847654971397</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1180.2544800000001</v>
       </c>
       <c r="C418" s="5">
         <v>2.2792598000000908</v>
       </c>
       <c r="D418" s="5">
         <v>2.3467447594394786</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1181.1161856000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.86170560000005025</v>
       </c>
       <c r="D419" s="5">
         <v>0.87964852875983546</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1181.8097696</v>
       </c>
       <c r="C420" s="5">
         <v>0.69358399999987341</v>
       </c>
       <c r="D420" s="5">
         <v>0.70695347660130192</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1188.3573332000001</v>
       </c>
       <c r="C421" s="5">
         <v>6.5475636000001032</v>
       </c>
       <c r="D421" s="5">
         <v>6.8547164378184533</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1187.2132274999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.144105700000182</v>
       </c>
       <c r="D422" s="5">
         <v>-1.1492167966210554</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1185.8599555999999</v>
       </c>
       <c r="C423" s="5">
         <v>-1.3532718999999815</v>
       </c>
       <c r="D423" s="5">
         <v>-1.3593042481198525</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1187.3482939999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.4883383999999751</v>
       </c>
       <c r="D424" s="5">
         <v>1.5165251167273297</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1188.7110627</v>
       </c>
       <c r="C425" s="5">
         <v>1.3627687000000606</v>
       </c>
       <c r="D425" s="5">
         <v>1.3860171812379196</v>
       </c>
       <c r="E425" s="5">
         <v>1.5749388038115431</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1189.1294504</v>
       </c>
       <c r="C426" s="5">
         <v>0.41838770000003933</v>
       </c>
       <c r="D426" s="5">
         <v>0.42317961496867174</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1189.8884254</v>
       </c>
       <c r="C427" s="5">
         <v>0.75897499999996398</v>
       </c>
       <c r="D427" s="5">
         <v>0.76860766603050745</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1188.5416097</v>
       </c>
       <c r="C428" s="5">
         <v>-1.3468156999999792</v>
       </c>
       <c r="D428" s="5">
         <v>-1.3498369858890635</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1192.1138392</v>
       </c>
       <c r="C429" s="5">
         <v>3.5722295000000486</v>
       </c>
       <c r="D429" s="5">
         <v>3.6668899695575297</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1191.7174371999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.39640200000008008</v>
       </c>
       <c r="D430" s="5">
         <v>-0.39829535631679125</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1184.0188892000001</v>
       </c>
       <c r="C431" s="5">
         <v>-7.6985479999998461</v>
       </c>
       <c r="D431" s="5">
         <v>-7.4824670434284872</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1186.0359787</v>
       </c>
       <c r="C432" s="5">
         <v>2.0170894999998836</v>
       </c>
       <c r="D432" s="5">
         <v>2.0635788162318036</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1189.1724337000001</v>
       </c>
       <c r="C433" s="5">
         <v>3.136455000000069</v>
       </c>
       <c r="D433" s="5">
         <v>3.2199477498137341</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1186.8247991000001</v>
       </c>
       <c r="C434" s="5">
         <v>-2.3476345999999921</v>
       </c>
       <c r="D434" s="5">
         <v>-2.3434560079107269</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1182.1135036000001</v>
       </c>
       <c r="C435" s="5">
         <v>-4.7112955000000056</v>
       </c>
       <c r="D435" s="5">
         <v>-4.6609562867747867</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1184.1470813999999</v>
       </c>
       <c r="C436" s="5">
         <v>2.0335777999998754</v>
       </c>
       <c r="D436" s="5">
         <v>2.0839922145637235</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1186.8380396</v>
       </c>
       <c r="C437" s="5">
         <v>2.6909582000000682</v>
       </c>
       <c r="D437" s="5">
         <v>2.7613269349055169</v>
       </c>
       <c r="E437" s="5">
         <v>-0.15756756698684926</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1192.1780497</v>
       </c>
       <c r="C438" s="5">
         <v>5.3400100999999722</v>
       </c>
       <c r="D438" s="5">
         <v>5.5348667194464296</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1191.2676289999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.9104207000000315</v>
       </c>
       <c r="D439" s="5">
         <v>-0.91255482214722683</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1195.4349755000001</v>
+        <v>1194.2326624</v>
       </c>
       <c r="C440" s="5">
-        <v>4.1673465000001215</v>
+        <v>2.9650334000000385</v>
       </c>
       <c r="D440" s="5">
-        <v>4.2796127213154067</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0279960912166448</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1195.330404</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.097741600000063</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.1086366317782925</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>