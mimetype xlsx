--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1A915039-A820-48D3-88A2-76C9D78A1D1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{241C85F9-C533-4453-B228-40087DC3415C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FA03095-B9C7-412B-9F49-76BF3BC8B091}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1CE9CD2A-CE8F-4730-80DC-3CE4B1BCC71C}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{452B5105-67D8-4311-8F34-06D6B27147FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6A6B72C-28F6-4BEA-A70C-28CBA183DE2B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>547.13595008000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>547.13627624000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>545.46037917000001</v>
+        <v>545.46052310000005</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.6755709100000331</v>
+        <v>-1.6757531399999834</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.6136569472281499</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.6140412427679847</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>545.26243768999996</v>
+        <v>545.26243256999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.19794148000005407</v>
+        <v>-0.19809053000005861</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.43459850629460339</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.43492499120534323</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>544.28233043</v>
+        <v>544.28208341000004</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.98010725999995429</v>
+        <v>-0.9803491599999461</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.1357983592845242</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-2.1363203132498843</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>545.98119904999999</v>
+        <v>545.98122262000004</v>
       </c>
       <c r="C10" s="5">
-        <v>1.6988686199999847</v>
+        <v>1.6991392099999985</v>
       </c>
       <c r="D10" s="5">
-        <v>3.8105347323717176</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>3.8111538794664446</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>548.17827124999997</v>
+        <v>548.17786835000004</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1970721999999796</v>
+        <v>2.1966457300000002</v>
       </c>
       <c r="D11" s="5">
-        <v>4.9372183022347471</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>4.9362384238841983</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>545.45015836000005</v>
+        <v>545.45062014999996</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.7281128899999203</v>
+        <v>-2.7272482000000764</v>
       </c>
       <c r="D12" s="5">
-        <v>-5.8112435745845232</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-5.8094559285651766</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>547.61643914000001</v>
+        <v>547.61663571999998</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1662807799999655</v>
+        <v>2.1660155700000132</v>
       </c>
       <c r="D13" s="5">
-        <v>4.8713496176459037</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.8707359362582636</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>548.73214969000003</v>
+        <v>548.73190061000003</v>
       </c>
       <c r="C14" s="5">
-        <v>1.1157105500000171</v>
+        <v>1.1152648900000486</v>
       </c>
       <c r="D14" s="5">
-        <v>2.4724563738062866</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>2.4714567889523087</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>550.17292207000003</v>
+        <v>550.17297441999995</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4407723799999985</v>
+        <v>1.4410738099999207</v>
       </c>
       <c r="D15" s="5">
-        <v>3.1966673119274258</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.1973472618517018</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>550.61219086000006</v>
+        <v>550.61222291000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.43926879000002828</v>
+        <v>0.43924849000006816</v>
       </c>
       <c r="D16" s="5">
-        <v>0.96232194534362492</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>0.96227718597587941</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>551.18698326000003</v>
+        <v>551.18667343000004</v>
       </c>
       <c r="C17" s="5">
-        <v>0.57479239999997844</v>
+        <v>0.57445052000002761</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2599156575514803</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.2591618950257066</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>550.23942866000004</v>
+        <v>550.23973347000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.94755459999998948</v>
+        <v>-0.9469399600000088</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.0435456759880566</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-2.0422337485593078</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>549.23504342000001</v>
+        <v>549.23517632000005</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.0043852400000333</v>
+        <v>-1.0045571499999824</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.1685748775679303</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-2.1689411410873216</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>550.93381612999997</v>
+        <v>550.93381307000004</v>
       </c>
       <c r="C20" s="5">
-        <v>1.6987727099999574</v>
+        <v>1.6986367499999915</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7753699131881424</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>3.7750616670696235</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>548.44093993000001</v>
+        <v>548.44074019000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.4928761999999551</v>
+        <v>-2.4930728799999997</v>
       </c>
       <c r="D21" s="5">
-        <v>-5.2966728205972586</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-5.2970803946564953</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>549.43846510000003</v>
+        <v>549.43845563000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.99752517000001717</v>
+        <v>0.99771543999997903</v>
       </c>
       <c r="D22" s="5">
-        <v>2.2045723342101642</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.2049978662369796</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>550.91124248999995</v>
+        <v>550.91084607000005</v>
       </c>
       <c r="C23" s="5">
-        <v>1.4727773899999193</v>
+        <v>1.4723904400000265</v>
       </c>
       <c r="D23" s="5">
-        <v>3.2644648669539533</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>3.2635945544979172</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>550.64116048000005</v>
+        <v>550.64161214000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.2700820099998964</v>
+        <v>-0.26923393000004125</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.58671148799503969</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-0.58487453394289179</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>554.35969001000001</v>
+        <v>554.35988136000003</v>
       </c>
       <c r="C25" s="5">
-        <v>3.7185295299999552</v>
+        <v>3.7182692200000247</v>
       </c>
       <c r="D25" s="5">
-        <v>8.4115757839823502</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>8.4109577480173225</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>560.15308848999996</v>
+        <v>560.15285030999996</v>
       </c>
       <c r="C26" s="5">
-        <v>5.7933984799999507</v>
+        <v>5.7929689499999313</v>
       </c>
       <c r="D26" s="5">
-        <v>13.287266911961826</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>13.286219628279316</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>557.54399548000004</v>
+        <v>557.54404390000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.6090930099999241</v>
+        <v>-2.6088064099999428</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.4483966679512719</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.4478156838848939</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>559.05421402000002</v>
+        <v>559.05424015000006</v>
       </c>
       <c r="C28" s="5">
-        <v>1.5102185399999826</v>
+        <v>1.5101962500000354</v>
       </c>
       <c r="D28" s="5">
-        <v>3.2993025168033041</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.299252802362429</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>560.12826931999996</v>
+        <v>560.12796859000002</v>
       </c>
       <c r="C29" s="5">
-        <v>1.0740552999999409</v>
+        <v>1.073728439999968</v>
       </c>
       <c r="D29" s="5">
-        <v>2.3299580986280377</v>
+        <v>2.3292414213944124</v>
       </c>
       <c r="E29" s="5">
-        <v>1.6221874484619647</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.6221900113003285</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>559.44662595</v>
+        <v>559.44691587</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.68164336999996067</v>
+        <v>-0.68105272000002515</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.4505951642753812</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-1.4493473774975008</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>560.64625655999998</v>
+        <v>560.64636261999999</v>
       </c>
       <c r="C31" s="5">
-        <v>1.1996306099999856</v>
+        <v>1.1994467499999928</v>
       </c>
       <c r="D31" s="5">
-        <v>2.6037451346092588</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.6033399921435496</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>562.20882635999999</v>
+        <v>562.20882354000003</v>
       </c>
       <c r="C32" s="5">
-        <v>1.5625698000000057</v>
+        <v>1.562460920000035</v>
       </c>
       <c r="D32" s="5">
-        <v>3.3962513234640612</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.3960103809627107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>566.51028491</v>
+        <v>566.51017658000001</v>
       </c>
       <c r="C33" s="5">
-        <v>4.3014585500000067</v>
+        <v>4.3013530399999809</v>
       </c>
       <c r="D33" s="5">
-        <v>9.5775716617706674</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>9.5773268121240882</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>568.97805884000002</v>
+        <v>568.97799337000004</v>
       </c>
       <c r="C34" s="5">
-        <v>2.4677739300000212</v>
+        <v>2.467816790000029</v>
       </c>
       <c r="D34" s="5">
-        <v>5.3543920861752081</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.3544883684471634</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>570.35490419999996</v>
+        <v>570.35454832000005</v>
       </c>
       <c r="C35" s="5">
-        <v>1.3768453599999475</v>
+        <v>1.3765549500000134</v>
       </c>
       <c r="D35" s="5">
-        <v>2.942789128847445</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.9421604839259707</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>574.40406714000005</v>
+        <v>574.40450295000005</v>
       </c>
       <c r="C36" s="5">
-        <v>4.0491629400000875</v>
+        <v>4.049954630000002</v>
       </c>
       <c r="D36" s="5">
-        <v>8.8598956462163425</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.8617018807704682</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>575.05983056000002</v>
+        <v>575.06000802000005</v>
       </c>
       <c r="C37" s="5">
-        <v>0.65576341999997112</v>
+        <v>0.6555050700000038</v>
       </c>
       <c r="D37" s="5">
-        <v>1.3786044850073509</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>1.3780568929278258</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>575.90616033000003</v>
+        <v>575.90592845000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.84632977000001119</v>
+        <v>0.8459204299999783</v>
       </c>
       <c r="D38" s="5">
-        <v>1.7804354566464786</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.7795667899237921</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>579.40363731000002</v>
+        <v>579.40369786999997</v>
       </c>
       <c r="C39" s="5">
-        <v>3.4974769799999876</v>
+        <v>3.4977694199999405</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5360098081977966</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.5366642610689816</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>579.76894599000002</v>
+        <v>579.76895049999996</v>
       </c>
       <c r="C40" s="5">
-        <v>0.36530867999999828</v>
+        <v>0.36525262999998631</v>
       </c>
       <c r="D40" s="5">
-        <v>0.7592181406619769</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.75910116859199128</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>581.34863499000005</v>
+        <v>581.34838074000004</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5796890000000303</v>
+        <v>1.5794302400000788</v>
       </c>
       <c r="D41" s="5">
-        <v>3.3190702116139947</v>
+        <v>3.3185183352710368</v>
       </c>
       <c r="E41" s="5">
-        <v>3.7884832514812672</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.7884935836033584</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>586.09384035000005</v>
+        <v>586.09406766999996</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7452053599999999</v>
+        <v>4.7456869299999198</v>
       </c>
       <c r="D42" s="5">
-        <v>10.24680200176984</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>10.247893716613742</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>589.31205434000003</v>
+        <v>589.31214593000004</v>
       </c>
       <c r="C43" s="5">
-        <v>3.2182139899999811</v>
+        <v>3.2180782600000839</v>
       </c>
       <c r="D43" s="5">
-        <v>6.7918255048553977</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>6.7915276362898069</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>590.30274808000001</v>
+        <v>590.30274154999995</v>
       </c>
       <c r="C44" s="5">
-        <v>0.99069373999998334</v>
+        <v>0.99059561999990819</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0360797423109256</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.0358758981616765</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>592.68502990000002</v>
+        <v>592.68502336999995</v>
       </c>
       <c r="C45" s="5">
         <v>2.3822818200000029</v>
       </c>
       <c r="D45" s="5">
-        <v>4.951786290734761</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.951786346733611</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>593.00377760000003</v>
+        <v>593.00366320000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.31874770000001718</v>
+        <v>0.31863983000005192</v>
       </c>
       <c r="D46" s="5">
-        <v>0.64727578041468004</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.64705608958965932</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>593.44396136</v>
+        <v>593.44369925000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.44018375999996806</v>
+        <v>0.44003605000000334</v>
       </c>
       <c r="D47" s="5">
-        <v>0.89439966815194616</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.8940984866937951</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>595.81724926000004</v>
+        <v>595.81760796000003</v>
       </c>
       <c r="C48" s="5">
-        <v>2.3732879000000366</v>
+        <v>2.3739087100000233</v>
       </c>
       <c r="D48" s="5">
-        <v>4.9059897938034336</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>4.9073036944520476</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>598.15629799999999</v>
+        <v>598.15641682</v>
       </c>
       <c r="C49" s="5">
-        <v>2.3390487399999529</v>
+        <v>2.3388088599999719</v>
       </c>
       <c r="D49" s="5">
-        <v>4.8139991731839915</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.8134918079823175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>597.45927252000001</v>
+        <v>597.45910941</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.69702547999997932</v>
+        <v>-0.69730741000000762</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.3894204317962511</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-1.389978546147097</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>598.78532625000003</v>
+        <v>598.78538268</v>
       </c>
       <c r="C51" s="5">
-        <v>1.3260537300000124</v>
+        <v>1.3262732700000015</v>
       </c>
       <c r="D51" s="5">
-        <v>2.6961398709868911</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.6965924500225169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>599.72318217999998</v>
+        <v>599.72316181999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.93785592999995515</v>
+        <v>0.93777913999997509</v>
       </c>
       <c r="D52" s="5">
-        <v>1.8957926978961703</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.8956359540275969</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>602.40799146999996</v>
+        <v>602.40776190999998</v>
       </c>
       <c r="C53" s="5">
-        <v>2.6848092899999756</v>
+        <v>2.6846000900000035</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5063632986420474</v>
+        <v>5.5059238169567148</v>
       </c>
       <c r="E53" s="5">
-        <v>3.622500374557891</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.6225062058646174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>607.03140544999997</v>
+        <v>607.03156049999996</v>
       </c>
       <c r="C54" s="5">
-        <v>4.6234139800000094</v>
+        <v>4.6237985899999785</v>
       </c>
       <c r="D54" s="5">
-        <v>9.6087512839758915</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>9.609588470976016</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>609.38547306999999</v>
+        <v>609.38553707999995</v>
       </c>
       <c r="C55" s="5">
-        <v>2.3540676200000235</v>
+        <v>2.3539765799999941</v>
       </c>
       <c r="D55" s="5">
-        <v>4.7541506055550187</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>4.7539615666977619</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>611.39167228999997</v>
+        <v>611.39165802000002</v>
       </c>
       <c r="C56" s="5">
-        <v>2.006199219999985</v>
+        <v>2.0061209400000735</v>
       </c>
       <c r="D56" s="5">
-        <v>4.0229254128250735</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.0227651588486735</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>616.88469622000002</v>
+        <v>616.88475706999998</v>
       </c>
       <c r="C57" s="5">
-        <v>5.4930239300000494</v>
+        <v>5.4930990499999552</v>
       </c>
       <c r="D57" s="5">
-        <v>11.330389522394512</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>11.330552484805946</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>615.72800451000001</v>
+        <v>615.72787676999997</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.1566917100000182</v>
+        <v>-1.1568803000000116</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.2270039846049139</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-2.227363126707893</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>617.49169170000005</v>
+        <v>617.49155703999998</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7636871900000415</v>
+        <v>1.7636802700000089</v>
       </c>
       <c r="D59" s="5">
-        <v>3.4919437253583263</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.4919305437025816</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>622.47951181999997</v>
+        <v>622.47975437000002</v>
       </c>
       <c r="C60" s="5">
-        <v>4.9878201199999239</v>
+        <v>4.9881973300000482</v>
       </c>
       <c r="D60" s="5">
-        <v>10.135497431789942</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>10.136300622682914</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>621.62730095999996</v>
+        <v>621.62738467999998</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.85221086000001378</v>
+        <v>-0.85236969000004592</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.630555947150325</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.6308569247767468</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>625.21048599000005</v>
+        <v>625.21039880000001</v>
       </c>
       <c r="C62" s="5">
-        <v>3.5831850300000951</v>
+        <v>3.5830141200000298</v>
       </c>
       <c r="D62" s="5">
-        <v>7.14060217034167</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>7.1402497180195867</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>628.99233437999999</v>
+        <v>628.99238494999997</v>
       </c>
       <c r="C63" s="5">
-        <v>3.7818483899999364</v>
+        <v>3.7819861499999661</v>
       </c>
       <c r="D63" s="5">
-        <v>7.5051307221550623</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.5054143496304571</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>631.73343248000003</v>
+        <v>631.73339451000004</v>
       </c>
       <c r="C64" s="5">
-        <v>2.7410981000000447</v>
+        <v>2.7410095600000659</v>
       </c>
       <c r="D64" s="5">
-        <v>5.3566861035008406</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.3565084686119979</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>636.32446044000005</v>
+        <v>636.32426740000005</v>
       </c>
       <c r="C65" s="5">
-        <v>4.5910279600000194</v>
+        <v>4.5908728900000142</v>
       </c>
       <c r="D65" s="5">
-        <v>9.0779786252904948</v>
+        <v>9.0776602103465045</v>
       </c>
       <c r="E65" s="5">
-        <v>5.6301492427477395</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.6301574505720264</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>636.69903969999996</v>
+        <v>636.69910362999997</v>
       </c>
       <c r="C66" s="5">
-        <v>0.37457925999990493</v>
+        <v>0.37483622999991439</v>
       </c>
       <c r="D66" s="5">
-        <v>0.70868448445793319</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>0.70917245039026078</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>638.91624252999998</v>
+        <v>638.91627338000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.2172028300000193</v>
+        <v>2.2171697500000391</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2597811100210548</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.2597158972825788</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>640.50126535000004</v>
+        <v>640.50123463</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5850228200000629</v>
+        <v>1.5849612499999921</v>
       </c>
       <c r="D68" s="5">
-        <v>3.0179154586639001</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.0177964763484555</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>641.52894128000003</v>
+        <v>641.52902575999997</v>
       </c>
       <c r="C69" s="5">
-        <v>1.0276759299999867</v>
+        <v>1.0277911299999687</v>
       </c>
       <c r="D69" s="5">
-        <v>1.9424664542073478</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>1.9426862193641758</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>645.22990058000005</v>
+        <v>645.22980367000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.7009593000000223</v>
+        <v>3.7007779100000562</v>
       </c>
       <c r="D70" s="5">
-        <v>7.146694154150679</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>7.1463317247223213</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>646.58789272000001</v>
+        <v>646.58788154000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3579921399999648</v>
+        <v>1.3580778699999883</v>
       </c>
       <c r="D71" s="5">
-        <v>2.5550383000979338</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.5552018596460835</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>648.60946780999996</v>
+        <v>648.60958172000005</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0215750899999421</v>
+        <v>2.0217001800000389</v>
       </c>
       <c r="D72" s="5">
-        <v>3.8170267788679935</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.81726711050836</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>650.56698881</v>
+        <v>650.56705382999996</v>
       </c>
       <c r="C73" s="5">
-        <v>1.9575210000000425</v>
+        <v>1.9574721099999124</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6823575306126566</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.6822633726519838</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>651.97866164000004</v>
+        <v>651.97869041000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4116728300000432</v>
+        <v>1.4116365800000494</v>
       </c>
       <c r="D74" s="5">
-        <v>2.6351959562246563</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.6351272115535451</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>652.54525448000004</v>
+        <v>652.54530046000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.56659283999999843</v>
+        <v>0.56661005000000841</v>
       </c>
       <c r="D75" s="5">
-        <v>1.0478419789022864</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.0478739124508474</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>654.80740487000003</v>
+        <v>654.80737139999997</v>
       </c>
       <c r="C76" s="5">
-        <v>2.262150389999988</v>
+        <v>2.2620709399999441</v>
       </c>
       <c r="D76" s="5">
-        <v>4.2402286760490071</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.2400765978250377</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>656.85492685999998</v>
+        <v>656.85473810999997</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0475219899999502</v>
+        <v>2.0473667100000057</v>
       </c>
       <c r="D77" s="5">
-        <v>3.8174978357944589</v>
+        <v>3.8172035261379467</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2264147767954166</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.2264164297688636</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>656.77747188000001</v>
+        <v>656.77750596999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.7454979999970419E-2</v>
+        <v>-7.7232139999978244E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.14140979370002027</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.14100325758298338</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>656.73521076999998</v>
+        <v>656.73514694999994</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.2261110000026747E-2</v>
+        <v>-4.2359020000048986E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-7.7188074155742914E-2</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-7.7366835056158489E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>657.42372688</v>
+        <v>657.42358688000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.68851611000002322</v>
+        <v>0.68843993000007231</v>
       </c>
       <c r="D80" s="5">
-        <v>1.2653503532231714</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.2652096656076139</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>659.79151096999999</v>
+        <v>659.79165748000003</v>
       </c>
       <c r="C81" s="5">
-        <v>2.3677840899999865</v>
+        <v>2.36807060000001</v>
       </c>
       <c r="D81" s="5">
-        <v>4.4085811309597212</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.4091261545126548</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>662.54180004</v>
+        <v>662.54175633</v>
       </c>
       <c r="C82" s="5">
-        <v>2.750289070000008</v>
+        <v>2.7500988499999721</v>
       </c>
       <c r="D82" s="5">
-        <v>5.1183940663854788</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.118030742312274</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>663.79345933000002</v>
+        <v>663.79351672999996</v>
       </c>
       <c r="C83" s="5">
-        <v>1.2516592900000205</v>
+        <v>1.2517603999999665</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2907177338964857</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.2909048596435166</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>663.29923352000003</v>
+        <v>663.29926599999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.494225809999989</v>
+        <v>-0.4942507299999761</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.88980743710186383</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-0.88985204302581833</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>666.90373384999998</v>
+        <v>666.90380545000005</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6045003299999507</v>
+        <v>3.6045394500000612</v>
       </c>
       <c r="D85" s="5">
-        <v>6.7195147851075054</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.7195895670957517</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>667.45812117000003</v>
+        <v>667.45824777999997</v>
       </c>
       <c r="C86" s="5">
-        <v>0.5543873200000462</v>
+        <v>0.55444232999991527</v>
       </c>
       <c r="D86" s="5">
-        <v>1.0021159441134131</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.0022157277519872</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>672.59849612999994</v>
+        <v>672.59854805999998</v>
       </c>
       <c r="C87" s="5">
-        <v>5.1403749599999173</v>
+        <v>5.1403002800000195</v>
       </c>
       <c r="D87" s="5">
-        <v>9.6433872157467562</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.6432392212649312</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>676.22520522000002</v>
+        <v>676.22516537000001</v>
       </c>
       <c r="C88" s="5">
-        <v>3.6267090900000767</v>
+        <v>3.6266173100000287</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6658870041426788</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.6657127487987911</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>676.44941686000004</v>
+        <v>676.44929264999996</v>
       </c>
       <c r="C89" s="5">
-        <v>0.22421164000002136</v>
+        <v>0.22412727999994786</v>
       </c>
       <c r="D89" s="5">
-        <v>0.39860264791022892</v>
+        <v>0.39845242303191419</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9830772669497518</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.9830879497619645</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>678.63278786000001</v>
+        <v>678.63279683999997</v>
       </c>
       <c r="C90" s="5">
-        <v>2.1833709999999655</v>
+        <v>2.1835041900000078</v>
       </c>
       <c r="D90" s="5">
-        <v>3.9427355010843934</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.9429810386884201</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>681.57546862000004</v>
+        <v>681.57531143999995</v>
       </c>
       <c r="C91" s="5">
-        <v>2.9426807600000302</v>
+        <v>2.9425145999999813</v>
       </c>
       <c r="D91" s="5">
-        <v>5.3293361971229691</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.3290279888432934</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>685.86969513999998</v>
+        <v>685.86934637000002</v>
       </c>
       <c r="C92" s="5">
-        <v>4.2942265199999383</v>
+        <v>4.2940349300000662</v>
       </c>
       <c r="D92" s="5">
-        <v>7.8281017851410395</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.8277422070411662</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>687.30882226999995</v>
+        <v>687.30909822000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4391271299999744</v>
+        <v>1.4397518499999933</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5471635719050312</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.5482833944999728</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>689.74477831000002</v>
+        <v>689.74473785999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.4359560400000646</v>
+        <v>2.4356396399999767</v>
       </c>
       <c r="D94" s="5">
-        <v>4.3369251704754808</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>4.3363490591242781</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>691.11321089</v>
+        <v>691.11330801999998</v>
       </c>
       <c r="C95" s="5">
-        <v>1.3684325799999897</v>
+        <v>1.3685701599999902</v>
       </c>
       <c r="D95" s="5">
-        <v>2.4069144211673388</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.4071591980458606</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>691.54193280000004</v>
+        <v>691.54195146999996</v>
       </c>
       <c r="C96" s="5">
-        <v>0.42872191000003568</v>
+        <v>0.42864344999998139</v>
       </c>
       <c r="D96" s="5">
-        <v>0.74694738465173049</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>0.74681011454162949</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>694.03724154999998</v>
+        <v>694.03727425</v>
       </c>
       <c r="C97" s="5">
-        <v>2.4953087499999356</v>
+        <v>2.4953227800000377</v>
       </c>
       <c r="D97" s="5">
-        <v>4.4169653440810031</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.4169905519935604</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>696.35264176999999</v>
+        <v>696.35289786999999</v>
       </c>
       <c r="C98" s="5">
-        <v>2.315400220000015</v>
+        <v>2.3156236199999967</v>
       </c>
       <c r="D98" s="5">
-        <v>4.0776386220773064</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.0780391024483942</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>699.06316206999998</v>
+        <v>699.06324312000004</v>
       </c>
       <c r="C99" s="5">
-        <v>2.7105202999999847</v>
+        <v>2.7103452500000458</v>
       </c>
       <c r="D99" s="5">
-        <v>4.7722510134353024</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.7719343932351777</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>699.31021093000004</v>
+        <v>699.31016104000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.24704886000006354</v>
+        <v>0.24691791999998713</v>
       </c>
       <c r="D100" s="5">
-        <v>0.42490515013668961</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>0.42467945633237747</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>700.94498094000005</v>
+        <v>700.94491783000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6347700100000111</v>
+        <v>1.6347567899999831</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8415773378541953</v>
+        <v>2.8415542677731054</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6211967176652538</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.6212064150496825</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>706.38024538000002</v>
+        <v>706.3802518</v>
       </c>
       <c r="C102" s="5">
-        <v>5.435264439999969</v>
+        <v>5.4353339699999879</v>
       </c>
       <c r="D102" s="5">
-        <v>9.7123149544676259</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>9.7124454562784059</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>705.90473161</v>
+        <v>705.90448780999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.47551377000002049</v>
+        <v>-0.47576399000001857</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.80481948858183161</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-0.80524141759830137</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>707.55839877000005</v>
+        <v>707.5578289</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6536671600000545</v>
+        <v>1.6533410900000263</v>
       </c>
       <c r="D104" s="5">
-        <v>2.8476493373567502</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.847081581189026</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>707.81675539000003</v>
+        <v>707.81714254999997</v>
       </c>
       <c r="C105" s="5">
-        <v>0.25835661999997228</v>
+        <v>0.25931364999996731</v>
       </c>
       <c r="D105" s="5">
-        <v>0.43904689671494523</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.44067689271107824</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>707.45319565</v>
+        <v>707.45315434999998</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.36355974000002789</v>
+        <v>-0.36398819999999432</v>
       </c>
       <c r="D106" s="5">
-        <v>-0.61462423314765369</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-0.61534619292703541</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>707.13471632999995</v>
+        <v>707.13484153000002</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.3184793200000513</v>
+        <v>-0.31831281999996008</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.53887712818130318</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.53859613306489473</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>713.14094754999996</v>
+        <v>713.14098084</v>
       </c>
       <c r="C108" s="5">
-        <v>6.0062312200000179</v>
+        <v>6.0061393099999805</v>
       </c>
       <c r="D108" s="5">
-        <v>10.682401805859666</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>10.682228647741066</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>715.15119073000005</v>
+        <v>715.15119503999995</v>
       </c>
       <c r="C109" s="5">
-        <v>2.0102431800000886</v>
+        <v>2.0102141999999503</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4355690454094256</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.435518584442887</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>717.81989677000001</v>
+        <v>717.82023957000001</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6687060399999609</v>
+        <v>2.6690445300000647</v>
       </c>
       <c r="D110" s="5">
-        <v>4.5710604129000076</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.5716521156620393</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>720.63781108000001</v>
+        <v>720.63788638000005</v>
       </c>
       <c r="C111" s="5">
-        <v>2.8179143099999919</v>
+        <v>2.817646810000042</v>
       </c>
       <c r="D111" s="5">
-        <v>4.8138416558714647</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.8133724268552003</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>722.77015265</v>
+        <v>722.77007461999995</v>
       </c>
       <c r="C112" s="5">
-        <v>2.1323415699999941</v>
+        <v>2.1321882399998913</v>
       </c>
       <c r="D112" s="5">
-        <v>3.6091170532229766</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.6088529119753243</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>724.22378078999998</v>
+        <v>724.22378921999996</v>
       </c>
       <c r="C113" s="5">
-        <v>1.453628139999978</v>
+        <v>1.4537146000000121</v>
       </c>
       <c r="D113" s="5">
-        <v>2.4403040879121152</v>
+        <v>2.4404511099571202</v>
       </c>
       <c r="E113" s="5">
-        <v>3.3210594958226203</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.3210700010590122</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>727.90037964999999</v>
+        <v>727.90039078999996</v>
       </c>
       <c r="C114" s="5">
-        <v>3.6765988600000128</v>
+        <v>3.6766015700000025</v>
       </c>
       <c r="D114" s="5">
-        <v>6.264933541560036</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>6.2649382141271692</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>727.31685365999999</v>
+        <v>727.31657917999996</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.58352598999999827</v>
+        <v>-0.58381160999999793</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.95775747107779141</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.95822418649872398</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>728.47581986</v>
+        <v>728.47514278000006</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1589662000000089</v>
+        <v>1.1585636000000932</v>
       </c>
       <c r="D116" s="5">
-        <v>1.9290261629742123</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.9283509130751053</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>732.87543534999998</v>
+        <v>732.87587328999996</v>
       </c>
       <c r="C117" s="5">
-        <v>4.3996154899999738</v>
+        <v>4.400730509999903</v>
       </c>
       <c r="D117" s="5">
-        <v>7.4930266324646055</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>7.4949963678807796</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>733.53685570000005</v>
+        <v>733.53678915</v>
       </c>
       <c r="C118" s="5">
-        <v>0.66142035000007127</v>
+        <v>0.66091586000004554</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0883923919943861</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.0875574594902737</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>735.14565729000003</v>
+        <v>735.14579200000003</v>
       </c>
       <c r="C119" s="5">
-        <v>1.6088015899999846</v>
+        <v>1.6090028500000244</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6638344147567938</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.6641719338446723</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>736.90645791999998</v>
+        <v>736.90652093000006</v>
       </c>
       <c r="C120" s="5">
-        <v>1.7608006299999488</v>
+        <v>1.7607289300000275</v>
       </c>
       <c r="D120" s="5">
-        <v>2.912374097104542</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.9122533976558618</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>738.06879016000005</v>
+        <v>738.06879027000002</v>
       </c>
       <c r="C121" s="5">
-        <v>1.1623322400000689</v>
+        <v>1.1622693399999662</v>
       </c>
       <c r="D121" s="5">
-        <v>1.9092826601943669</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.9091782761236464</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>742.05875518000005</v>
+        <v>742.05910136</v>
       </c>
       <c r="C122" s="5">
-        <v>3.9899650199999996</v>
+        <v>3.9903110899999774</v>
       </c>
       <c r="D122" s="5">
-        <v>6.6835421913674642</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.6841392331155491</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>740.89312296000003</v>
+        <v>740.89318021999998</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.1656322200000204</v>
+        <v>-1.1659211400000231</v>
       </c>
       <c r="D123" s="5">
-        <v>-1.8687701005339896</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-1.8692284441989893</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>741.29713464999998</v>
+        <v>741.29702396000005</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40401168999994752</v>
+        <v>0.40384374000007028</v>
       </c>
       <c r="D124" s="5">
-        <v>0.65633044599078261</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.65605673629323125</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>743.41938865999998</v>
+        <v>743.41940319000003</v>
       </c>
       <c r="C125" s="5">
-        <v>2.122254010000006</v>
+        <v>2.1223792299999786</v>
       </c>
       <c r="D125" s="5">
-        <v>3.4900851818680634</v>
+        <v>3.4902948912947762</v>
       </c>
       <c r="E125" s="5">
-        <v>2.6505078097630363</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.6505086211920714</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>747.48534839000001</v>
+        <v>747.48540899</v>
       </c>
       <c r="C126" s="5">
-        <v>4.0659597300000314</v>
+        <v>4.0660057999999708</v>
       </c>
       <c r="D126" s="5">
-        <v>6.7641903626490141</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>6.7642691892392026</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>748.44753577999995</v>
+        <v>748.44725650999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.96218738999994002</v>
+        <v>0.96184751999999207</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5556619744077738</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.555108451749998</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>747.87978988999998</v>
+        <v>747.87907723000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.56774588999996922</v>
+        <v>-0.56817927999998119</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.90648946701518129</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-0.90717888809919156</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>751.92563832999997</v>
+        <v>751.92606316000001</v>
       </c>
       <c r="C129" s="5">
-        <v>4.0458484399999861</v>
+        <v>4.0469859300000053</v>
       </c>
       <c r="D129" s="5">
-        <v>6.6883871624674018</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>6.690330483736151</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>755.38980610999999</v>
+        <v>755.38973066999995</v>
       </c>
       <c r="C130" s="5">
-        <v>3.4641677800000252</v>
+        <v>3.4636675099999366</v>
       </c>
       <c r="D130" s="5">
-        <v>5.670732840183379</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.6698897709169804</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>754.72182323000004</v>
+        <v>754.72196263000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.66798287999995409</v>
+        <v>-0.66776803999994172</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.0560009744344234</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-1.0556630926423893</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>755.89420660999997</v>
+        <v>755.89427676000003</v>
       </c>
       <c r="C132" s="5">
-        <v>1.1723833799999284</v>
+        <v>1.1723141300000179</v>
       </c>
       <c r="D132" s="5">
-        <v>1.8800864684093144</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.879974115344285</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>754.83372378000001</v>
+        <v>754.83372686999996</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.0604828299999554</v>
+        <v>-1.0605498900000612</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.6706116314321173</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-1.6707163054149099</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>758.00253372999998</v>
+        <v>758.00283606000005</v>
       </c>
       <c r="C134" s="5">
-        <v>3.168809949999968</v>
+        <v>3.1691091900000856</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1555861601135566</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.1560842924074812</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>755.82251639000003</v>
+        <v>755.82253267999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.1800173399999494</v>
+        <v>-2.1803033800000549</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.397132042613038</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-3.3975694186250016</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>757.10851472000002</v>
+        <v>757.10834004000003</v>
       </c>
       <c r="C136" s="5">
-        <v>1.285998329999984</v>
+        <v>1.2858073600000353</v>
       </c>
       <c r="D136" s="5">
-        <v>2.0609619783444888</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.0606530125960143</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>758.97444605999999</v>
+        <v>758.97447322000005</v>
       </c>
       <c r="C137" s="5">
-        <v>1.8659313399999746</v>
+        <v>1.8661331800000198</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9978788782007326</v>
+        <v>2.9982082721933256</v>
       </c>
       <c r="E137" s="5">
-        <v>2.0923663866283748</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.0923680446398807</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>758.53922327999999</v>
+        <v>758.53933454000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.4352227800000037</v>
+        <v>-0.43513868000002276</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.68595630207374247</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-0.68582414496368704</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>761.05204527000001</v>
+        <v>761.05185616000006</v>
       </c>
       <c r="C139" s="5">
-        <v>2.5128219900000204</v>
+        <v>2.5125216200000295</v>
       </c>
       <c r="D139" s="5">
-        <v>4.0484889843308558</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>4.0479955938200529</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>763.14781045999996</v>
+        <v>763.14725178000003</v>
       </c>
       <c r="C140" s="5">
-        <v>2.0957651899999519</v>
+        <v>2.0953956199999766</v>
       </c>
       <c r="D140" s="5">
-        <v>3.3550404313591908</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.3544406575384711</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>761.73223325000004</v>
+        <v>761.73257794999995</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.415577209999924</v>
+        <v>-1.4146738300000834</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.2033335920945252</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.201943389486738</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>764.01566697999999</v>
+        <v>764.01561131999995</v>
       </c>
       <c r="C142" s="5">
-        <v>2.2834337299999561</v>
+        <v>2.2830333699999983</v>
       </c>
       <c r="D142" s="5">
-        <v>3.6571277206601582</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.6564742188089028</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>767.19290615</v>
+        <v>767.19305012999996</v>
       </c>
       <c r="C143" s="5">
-        <v>3.1772391700000071</v>
+        <v>3.1774388100000124</v>
       </c>
       <c r="D143" s="5">
-        <v>5.1060631565075232</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.1063917476809495</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>764.68528411</v>
+        <v>764.68533619000004</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.5076220400000011</v>
+        <v>-2.5077139399999169</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.85253265841774</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.852670608455866</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>765.85594946000003</v>
+        <v>765.85594693999997</v>
       </c>
       <c r="C145" s="5">
-        <v>1.1706653500000357</v>
+        <v>1.1706107499999234</v>
       </c>
       <c r="D145" s="5">
-        <v>1.8526411303823709</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.8525538668856978</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>762.37749570999995</v>
+        <v>762.37770402000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.4784537500000852</v>
+        <v>-3.4782429199999569</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.3161887108666539</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.3158745179409443</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>757.83727356999998</v>
+        <v>757.83725961000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.5402221399999689</v>
+        <v>-4.5404444099999637</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.9169241980065799</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.9172499786833486</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>756.81585157999996</v>
+        <v>756.81563663999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.0214219900000217</v>
+        <v>-1.0216229700000667</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.6054382781029664</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.6057518628958212</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>756.62329905000001</v>
+        <v>756.62322054000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.19255252999994354</v>
+        <v>-0.1924160999999458</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.30488258799066248</v>
+        <v>-0.30466695672005661</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.30977946915147214</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.30979338080037166</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>757.94118781999998</v>
+        <v>757.94141568999999</v>
       </c>
       <c r="C150" s="5">
-        <v>1.3178887699999677</v>
+        <v>1.3181951499999514</v>
       </c>
       <c r="D150" s="5">
-        <v>2.110303968011662</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.1107994986692358</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>758.82842255000003</v>
+        <v>758.82837759999995</v>
       </c>
       <c r="C151" s="5">
-        <v>0.8872347300000456</v>
+        <v>0.88696190999996816</v>
       </c>
       <c r="D151" s="5">
-        <v>1.4137813904721908</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.413343430662839</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>760.20483688000002</v>
+        <v>760.20447555999999</v>
       </c>
       <c r="C152" s="5">
-        <v>1.3764143299999887</v>
+        <v>1.3760979600000383</v>
       </c>
       <c r="D152" s="5">
-        <v>2.1984877783038037</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.1979775348110353</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>762.47871987999997</v>
+        <v>762.47894941000004</v>
       </c>
       <c r="C153" s="5">
-        <v>2.2738829999999552</v>
+        <v>2.2744738500000494</v>
       </c>
       <c r="D153" s="5">
-        <v>3.6490167648817406</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.6499823524715813</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>764.11525962999997</v>
+        <v>764.11521818999995</v>
       </c>
       <c r="C154" s="5">
-        <v>1.6365397499999972</v>
+        <v>1.6362687799999094</v>
       </c>
       <c r="D154" s="5">
-        <v>2.6062331936266281</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.6057957669931131</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>761.93452755999999</v>
+        <v>761.93465233999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.1807320699999764</v>
+        <v>-2.1805658499999936</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.3714685969508218</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.371215816386508</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>761.92713994999997</v>
+        <v>761.92714652999996</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.3876100000234146E-3</v>
+        <v>-7.5058099999978367E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.1634410755412272E-2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.1820546534657694E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>763.31421907000004</v>
+        <v>763.31421869999997</v>
       </c>
       <c r="C157" s="5">
-        <v>1.3870791200000667</v>
+        <v>1.3870721700000104</v>
       </c>
       <c r="D157" s="5">
-        <v>2.2065922928872439</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.2065811065094865</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>766.05096177999997</v>
+        <v>766.05104778999998</v>
       </c>
       <c r="C158" s="5">
-        <v>2.7367427099999304</v>
+        <v>2.7368290900000147</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3882737378978298</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.3884149901687541</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>764.56000686000004</v>
+        <v>764.55994510999994</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.4909549199999219</v>
+        <v>-1.49110268000004</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.3107047047661644</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-2.3109310027680463</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>764.88880511000002</v>
+        <v>764.88855921000004</v>
       </c>
       <c r="C160" s="5">
-        <v>0.32879824999997709</v>
+        <v>0.32861410000009528</v>
       </c>
       <c r="D160" s="5">
-        <v>0.51728114373938983</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.51699078678975052</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>763.62923952999995</v>
+        <v>763.62906701999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2595655800000713</v>
+        <v>-1.25949219000006</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.9582768939531592</v>
+        <v>-1.9581644479500282</v>
       </c>
       <c r="E161" s="5">
-        <v>0.92594828744982927</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.92593595990879685</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>760.64964385999997</v>
+        <v>760.64996123000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.9795956699999806</v>
+        <v>-2.9791057899999487</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.583077749254949</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.5823413451869355</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>759.83373681</v>
+        <v>759.83385513999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.81590704999996433</v>
+        <v>-0.81610609000006207</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.2796073616324621</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.2799171504089712</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>760.48776414999998</v>
+        <v>760.48764498000003</v>
       </c>
       <c r="C164" s="5">
-        <v>0.65402733999997054</v>
+        <v>0.65378984000005858</v>
       </c>
       <c r="D164" s="5">
-        <v>1.037804653894514</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>1.0374258434672656</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>759.33930250000003</v>
+        <v>759.33943322000005</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.1484616499999447</v>
+        <v>-1.148211759999981</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7972210140415057</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.7968334834496114</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>758.35301784000001</v>
+        <v>758.35299011999996</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.98628466000002391</v>
+        <v>-0.98644310000008772</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.5475599738792867</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.5478065408617625</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>757.99669533999997</v>
+        <v>757.99675065999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.35632250000003296</v>
+        <v>-0.35623945999998341</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.56238153881632558</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.56225083624150685</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>758.53479754</v>
+        <v>758.53475354</v>
       </c>
       <c r="C168" s="5">
-        <v>0.53810220000002573</v>
+        <v>0.53800288000002183</v>
       </c>
       <c r="D168" s="5">
-        <v>0.8552145581847137</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0.85505602793274349</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>758.59096471999999</v>
+        <v>758.59096422000005</v>
       </c>
       <c r="C169" s="5">
-        <v>5.6167179999988548E-2</v>
+        <v>5.6210680000049251E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>8.8892523383465871E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.8961401523479644E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>758.17375748999996</v>
+        <v>758.17364358999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.4172072300000309</v>
+        <v>-0.41732063000006292</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.65797916720179428</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.65815747044342121</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>762.52819413999998</v>
+        <v>762.52814978000004</v>
       </c>
       <c r="C171" s="5">
-        <v>4.3544366500000251</v>
+        <v>4.3545061900000519</v>
       </c>
       <c r="D171" s="5">
-        <v>7.113915602195986</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>7.1140339261108965</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>763.64278457</v>
+        <v>763.64255931000002</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1145904300000211</v>
+        <v>1.114409529999989</v>
       </c>
       <c r="D172" s="5">
-        <v>1.7682150218328863</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.767925830360717</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>763.24740609000003</v>
+        <v>763.24717095000005</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.39537847999997666</v>
+        <v>-0.39538835999996991</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.61953761460282752</v>
+        <v>-0.6195532342276544</v>
       </c>
       <c r="E173" s="5">
-        <v>-5.000246457756985E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-5.0010677499512379E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>763.59118305000004</v>
+        <v>763.59159337999995</v>
       </c>
       <c r="C174" s="5">
-        <v>0.34377696000001379</v>
+        <v>0.34442242999989503</v>
       </c>
       <c r="D174" s="5">
-        <v>0.54183720828195892</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.54285724693048376</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>764.34171282</v>
+        <v>764.34194782999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.75052976999995735</v>
+        <v>0.75035445000003165</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1858707863141804</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.1855916334075678</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>765.71014290000005</v>
+        <v>765.71016199999997</v>
       </c>
       <c r="C176" s="5">
-        <v>1.3684300800000528</v>
+        <v>1.3682141699999875</v>
       </c>
       <c r="D176" s="5">
-        <v>2.1696875125536197</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.1693411297256882</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>766.76183821999996</v>
+        <v>766.76196700000003</v>
       </c>
       <c r="C177" s="5">
-        <v>1.051695319999908</v>
+        <v>1.0518050000000585</v>
       </c>
       <c r="D177" s="5">
-        <v>1.6606960657536973</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.6608705264973933</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>766.46293391999995</v>
+        <v>766.46293682999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.29890430000000379</v>
+        <v>-0.29903017000003729</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.46679047213783464</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.46698654009164065</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>768.06869617999996</v>
+        <v>768.06864890999998</v>
       </c>
       <c r="C179" s="5">
-        <v>1.6057622600000059</v>
+        <v>1.6057120799999893</v>
       </c>
       <c r="D179" s="5">
-        <v>2.5432067203465358</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.5431263175164309</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>771.03268090999995</v>
+        <v>771.03252834</v>
       </c>
       <c r="C180" s="5">
-        <v>2.9639847299999929</v>
+        <v>2.96387943000002</v>
       </c>
       <c r="D180" s="5">
-        <v>4.7303741901838281</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.7302028511990057</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>772.32661356999995</v>
+        <v>772.32656782000004</v>
       </c>
       <c r="C181" s="5">
-        <v>1.2939326599999958</v>
+        <v>1.2940394800000377</v>
       </c>
       <c r="D181" s="5">
-        <v>2.0325095141367377</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.0326792648206915</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>771.13786220999998</v>
+        <v>771.13754817999995</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.1887513599999693</v>
+        <v>-1.1890196400000832</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.8314626198179695</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.8318725623785115</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>771.97112966999998</v>
+        <v>771.97116979999998</v>
       </c>
       <c r="C183" s="5">
-        <v>0.83326746000000185</v>
+        <v>0.83362162000003082</v>
       </c>
       <c r="D183" s="5">
-        <v>1.3044166503555887</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>1.3049748958942731</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>772.05740828</v>
+        <v>772.05726972000002</v>
       </c>
       <c r="C184" s="5">
-        <v>8.6278610000022127E-2</v>
+        <v>8.6099920000037855E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.13419931719766964</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.13392120204265279</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>771.96405761999995</v>
+        <v>771.96393212999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-9.3350660000055541E-2</v>
+        <v>-9.3337590000032833E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.14499741272131494</v>
+        <v>-0.14497715117199883</v>
       </c>
       <c r="E185" s="5">
-        <v>1.1420479729703947</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.1420626910611853</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>778.86955283999998</v>
+        <v>778.86995779999995</v>
       </c>
       <c r="C186" s="5">
-        <v>6.9054952200000344</v>
+        <v>6.9060256699999627</v>
       </c>
       <c r="D186" s="5">
-        <v>11.278627647891559</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>11.27953901327694</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>780.94667275999996</v>
+        <v>780.94698194</v>
       </c>
       <c r="C187" s="5">
-        <v>2.0771199199999728</v>
+        <v>2.0770241400000486</v>
       </c>
       <c r="D187" s="5">
-        <v>3.2475663301496649</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.2474126621393706</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>781.69467728999996</v>
+        <v>781.69478378999997</v>
       </c>
       <c r="C188" s="5">
-        <v>0.74800453000000289</v>
+        <v>0.74780184999997346</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1554555260754551</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.1551403323274423</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>785.62823530000003</v>
+        <v>785.62841633999994</v>
       </c>
       <c r="C189" s="5">
-        <v>3.9335580100000698</v>
+        <v>3.9336325499999703</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2084680890680977</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.2085881437636381</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>786.76592284000003</v>
+        <v>786.76591151000002</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1376875400000017</v>
+        <v>1.1374951700000793</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7516571233395339</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.7513581686815272</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>788.53713617000005</v>
+        <v>788.53698867000003</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7712133300000232</v>
+        <v>1.7710771600000044</v>
       </c>
       <c r="D191" s="5">
-        <v>2.7352121575295651</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.7349993053554345</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>792.89687941</v>
+        <v>792.89657993000003</v>
       </c>
       <c r="C192" s="5">
-        <v>4.3597432399999434</v>
+        <v>4.359591260000002</v>
       </c>
       <c r="D192" s="5">
-        <v>6.8401990050088513</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.839954578318963</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>794.04649582000002</v>
+        <v>794.04628898999999</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1496164100000215</v>
+        <v>1.1497090599999638</v>
       </c>
       <c r="D193" s="5">
-        <v>1.7538145177401709</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.7539576582278338</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>797.47566328000005</v>
+        <v>797.47497042999998</v>
       </c>
       <c r="C194" s="5">
-        <v>3.4291674600000306</v>
+        <v>3.4286814399999912</v>
       </c>
       <c r="D194" s="5">
-        <v>5.3071985551123246</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.3064298216596306</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>799.93996903000004</v>
+        <v>799.94034020000004</v>
       </c>
       <c r="C195" s="5">
-        <v>2.4643057499999941</v>
+        <v>2.4653697700000521</v>
       </c>
       <c r="D195" s="5">
-        <v>3.7718360073271118</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.7734957077405706</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>802.49526198000001</v>
+        <v>802.49536121000006</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5552929499999664</v>
+        <v>2.5550210100000186</v>
       </c>
       <c r="D196" s="5">
-        <v>3.9012951369521431</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.9008707898877448</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>804.88206385000001</v>
+        <v>804.88209456000004</v>
       </c>
       <c r="C197" s="5">
-        <v>2.3868018699999993</v>
+        <v>2.3867333499999859</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6280370246263516</v>
+        <v>3.6279307058523225</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2641889742234484</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.2642099015134605</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>809.50225076000004</v>
+        <v>809.50267086999997</v>
       </c>
       <c r="C198" s="5">
-        <v>4.6201869100000295</v>
+        <v>4.6205763099999331</v>
       </c>
       <c r="D198" s="5">
-        <v>7.109929194643172</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>7.1105472015755344</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>809.96753349999994</v>
+        <v>809.96786730999997</v>
       </c>
       <c r="C199" s="5">
-        <v>0.46528273999990688</v>
+        <v>0.46519643999999971</v>
       </c>
       <c r="D199" s="5">
-        <v>0.69191621732282993</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.69178711560404782</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>813.89077412999995</v>
+        <v>813.89089165999997</v>
       </c>
       <c r="C200" s="5">
-        <v>3.9232406300000093</v>
+        <v>3.9230243499999915</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9698143652261226</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.969473919819368</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>817.38793888999999</v>
+        <v>817.38815066999996</v>
       </c>
       <c r="C201" s="5">
-        <v>3.4971647600000324</v>
+        <v>3.4972590099999934</v>
       </c>
       <c r="D201" s="5">
-        <v>5.2798347724498651</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>5.2799796651480824</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>818.71088082000006</v>
+        <v>818.71080529999995</v>
       </c>
       <c r="C202" s="5">
-        <v>1.32294193000007</v>
+        <v>1.3226546299999882</v>
       </c>
       <c r="D202" s="5">
-        <v>1.9595819222977928</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.9591520581407673</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>820.92708028000004</v>
+        <v>820.92683507000004</v>
       </c>
       <c r="C203" s="5">
-        <v>2.2161994599999844</v>
+        <v>2.216029770000091</v>
       </c>
       <c r="D203" s="5">
-        <v>3.2971260272799174</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.296870111430783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>822.37719013000003</v>
+        <v>822.37669400000004</v>
       </c>
       <c r="C204" s="5">
-        <v>1.4501098499999898</v>
+        <v>1.4498589300000049</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1404310013191319</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>2.1400576718987097</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>824.51000940999995</v>
+        <v>824.50969376</v>
       </c>
       <c r="C205" s="5">
-        <v>2.1328192799999215</v>
+        <v>2.1329997599999615</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1569552613115004</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.1572281584292483</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>827.53655549999996</v>
+        <v>827.53545130999998</v>
       </c>
       <c r="C206" s="5">
-        <v>3.0265460900000107</v>
+        <v>3.0257575499999803</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4948918553707751</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.4936987683264817</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>829.07597569999996</v>
+        <v>829.07671075999997</v>
       </c>
       <c r="C207" s="5">
-        <v>1.539420199999995</v>
+        <v>1.5412594499999841</v>
       </c>
       <c r="D207" s="5">
-        <v>2.2552747941992912</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.2580000296605451</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>829.89394860000004</v>
+        <v>829.89434240000003</v>
       </c>
       <c r="C208" s="5">
-        <v>0.81797290000008616</v>
+        <v>0.81763164000005872</v>
       </c>
       <c r="D208" s="5">
-        <v>1.1903750521410572</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.1898746676777705</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>831.39432083999998</v>
+        <v>831.39458382999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.5003722399999333</v>
+        <v>1.50024142999996</v>
       </c>
       <c r="D209" s="5">
-        <v>2.1911929281410947</v>
+        <v>2.1909989354664372</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2939306490672227</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.293959382273659</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>832.18621393000001</v>
+        <v>832.18665585999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.7918930900000305</v>
+        <v>0.79207202999998572</v>
       </c>
       <c r="D210" s="5">
-        <v>1.1489923572024274</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.1492529855863021</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>835.53225581000004</v>
+        <v>835.53254688000004</v>
       </c>
       <c r="C211" s="5">
-        <v>3.3460418800000298</v>
+        <v>3.3458910200000673</v>
       </c>
       <c r="D211" s="5">
-        <v>4.9330854345602582</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.9328554019782755</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>837.10031046999995</v>
+        <v>837.10042100999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.5680546599999161</v>
+        <v>1.5678741299999501</v>
       </c>
       <c r="D212" s="5">
-        <v>2.2754477807666484</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.2751822982240766</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>837.98655598000005</v>
+        <v>837.98673499999995</v>
       </c>
       <c r="C213" s="5">
-        <v>0.88624551000009433</v>
+        <v>0.88631398999996236</v>
       </c>
       <c r="D213" s="5">
-        <v>1.2778744985500579</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.2779736456086654</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>841.94971299999997</v>
+        <v>841.94958603999999</v>
       </c>
       <c r="C214" s="5">
-        <v>3.963157019999926</v>
+        <v>3.9628510400000323</v>
       </c>
       <c r="D214" s="5">
-        <v>5.8252308374716844</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.8247680554941672</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>843.62974088999999</v>
+        <v>843.62938495000003</v>
       </c>
       <c r="C215" s="5">
-        <v>1.6800278900000194</v>
+        <v>1.679798910000045</v>
       </c>
       <c r="D215" s="5">
-        <v>2.420936362512327</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>2.4206031400111572</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>846.72718089</v>
+        <v>846.72644265999998</v>
       </c>
       <c r="C216" s="5">
-        <v>3.097440000000006</v>
+        <v>3.0970577099999446</v>
       </c>
       <c r="D216" s="5">
-        <v>4.495944372894467</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>4.4953801612441113</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>847.84354556999995</v>
+        <v>847.84331843999996</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1163646799999469</v>
+        <v>1.1168757799999867</v>
       </c>
       <c r="D217" s="5">
-        <v>1.5936594344261312</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.5943957535824449</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>849.91914351000003</v>
+        <v>849.91765209000005</v>
       </c>
       <c r="C218" s="5">
-        <v>2.0755979400000797</v>
+        <v>2.0743336500000851</v>
       </c>
       <c r="D218" s="5">
-        <v>2.9775882408182408</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>2.9757508625564144</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>850.63862602999995</v>
+        <v>850.63949762000004</v>
       </c>
       <c r="C219" s="5">
-        <v>0.71948251999992863</v>
+        <v>0.72184552999999596</v>
       </c>
       <c r="D219" s="5">
-        <v>1.0205796836380676</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.023949070986041</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>854.77635090000001</v>
+        <v>854.77720485999998</v>
       </c>
       <c r="C220" s="5">
-        <v>4.1377248700000564</v>
+        <v>4.1377072399999406</v>
       </c>
       <c r="D220" s="5">
-        <v>5.9958309219970696</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>5.9957983789200586</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>857.93753011000001</v>
+        <v>857.93826680999996</v>
       </c>
       <c r="C221" s="5">
-        <v>3.1611792100000002</v>
+        <v>3.1610619499999757</v>
       </c>
       <c r="D221" s="5">
-        <v>4.5292944082467645</v>
+        <v>4.5291183506308563</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1926137338996963</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.1926697017583106</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>859.65045786999997</v>
+        <v>859.65047085000003</v>
       </c>
       <c r="C222" s="5">
-        <v>1.7129277599999568</v>
+        <v>1.7122040400000742</v>
       </c>
       <c r="D222" s="5">
-        <v>2.4223628704898248</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.4213260487919497</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>861.74634815000002</v>
+        <v>861.74667958999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0958902800000487</v>
+        <v>2.0962087399999518</v>
       </c>
       <c r="D223" s="5">
-        <v>2.9652394912878854</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.9656960588321235</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>862.33677444</v>
+        <v>862.33690227</v>
       </c>
       <c r="C224" s="5">
-        <v>0.59042628999998215</v>
+        <v>0.59022268000001077</v>
       </c>
       <c r="D224" s="5">
-        <v>0.82528642200594415</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.82500042843209886</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>864.29196198</v>
+        <v>864.29208274999996</v>
       </c>
       <c r="C225" s="5">
-        <v>1.9551875399999972</v>
+        <v>1.9551804799999672</v>
       </c>
       <c r="D225" s="5">
-        <v>2.7549622399540175</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.7549517541721524</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>865.04551459000004</v>
+        <v>865.04538592999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.75355261000004248</v>
+        <v>0.75330317999998897</v>
       </c>
       <c r="D226" s="5">
-        <v>1.0512789797017197</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.0509291833009637</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>864.65476723999996</v>
+        <v>864.65419144999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.39074735000008332</v>
+        <v>-0.39119447999996737</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.54070409218140991</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.54132135905355927</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>865.44266988000004</v>
+        <v>865.44141430000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.78790264000008392</v>
+        <v>0.78722285000003467</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0989775177648875</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.0980253191122724</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>865.48531039</v>
+        <v>865.48551110000005</v>
       </c>
       <c r="C229" s="5">
-        <v>4.2640509999955611E-2</v>
+        <v>4.4096800000033909E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>5.9140231968957124E-2</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>6.1160687409000936E-2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>863.96449863999999</v>
+        <v>863.96307902000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.5208117500000071</v>
+        <v>-1.5224320800000442</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.0883538450431338</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-2.090556893527773</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>864.96030456999995</v>
+        <v>864.96117914000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.99580592999996043</v>
+        <v>0.9981001200000037</v>
       </c>
       <c r="D231" s="5">
-        <v>1.3919224182461276</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.3951519123675427</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>863.80725796000002</v>
+        <v>863.80853655999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.153046609999933</v>
+        <v>-1.1526425800000197</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.587999027578868</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.5874450679229324</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>861.45240672</v>
+        <v>861.45359623000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.3548512400000163</v>
+        <v>-2.3549403299999767</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.2227497037807362</v>
+        <v>-3.2228651070970615</v>
       </c>
       <c r="E233" s="5">
-        <v>0.40968910749823451</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.40974153455946016</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>856.18988807000005</v>
+        <v>856.18935740999996</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.2625186499999472</v>
+        <v>-5.2642388200000596</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.0893136894150777</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-7.0915442001425184</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>853.08316787000001</v>
+        <v>853.08338338999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.1067202000000407</v>
+        <v>-3.1059740199999624</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.2683941806108798</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.2673919468533938</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>849.78954819</v>
+        <v>849.78957090999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.2936196800000062</v>
+        <v>-3.2938124800000423</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.5358857849929439</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.536144569336642</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>848.09614090000002</v>
+        <v>848.09609247000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.6934072899999819</v>
+        <v>-1.6934784399999216</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.3652494036552785</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.3653476324532519</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>846.49246205999998</v>
+        <v>846.49230570999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.6036788400000432</v>
+        <v>-1.6037867600000482</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.2456489798815205</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-2.2457986600540325</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>846.65604096000004</v>
+        <v>846.65526588</v>
       </c>
       <c r="C239" s="5">
-        <v>0.16357890000006137</v>
+        <v>0.16296017000001939</v>
       </c>
       <c r="D239" s="5">
-        <v>0.23213844494121005</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>0.23125950432958398</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>845.37790171999995</v>
+        <v>845.37635998999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.2781392400000868</v>
+        <v>-1.2789058900000327</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.796592768639893</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.7976630910238045</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>843.39291659000003</v>
+        <v>843.39327760000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.9849851299999273</v>
+        <v>-1.9830823899999359</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7815491095838474</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.7789221187351276</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>842.92243760999997</v>
+        <v>842.92157146</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.47047898000005262</v>
+        <v>-0.47170614000003752</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.66735894526392947</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.66909399474782694</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>845.9668183</v>
+        <v>845.96785603000001</v>
       </c>
       <c r="C243" s="5">
-        <v>3.0443806900000254</v>
+        <v>3.0462845700000116</v>
       </c>
       <c r="D243" s="5">
-        <v>4.421174457264021</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>4.4239991739691176</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>847.59378962000005</v>
+        <v>847.59582666999995</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6269713200000524</v>
+        <v>1.6279706399999441</v>
       </c>
       <c r="D244" s="5">
-        <v>2.3324200773006343</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>2.3338650025237939</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>847.95533347000003</v>
+        <v>847.95736250000004</v>
       </c>
       <c r="C245" s="5">
-        <v>0.36154384999997546</v>
+        <v>0.36153583000009348</v>
       </c>
       <c r="D245" s="5">
-        <v>0.51306641302488742</v>
+        <v>0.51305376920702805</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.566781071677581</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.5666814543538798</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>849.59592278000002</v>
+        <v>849.59370672</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6405893099999957</v>
+        <v>1.6363442199999554</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3465766978084224</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.3404345891318457</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>849.99439751</v>
+        <v>849.99465138000005</v>
       </c>
       <c r="C247" s="5">
-        <v>0.39847472999997535</v>
+        <v>0.40094466000005013</v>
       </c>
       <c r="D247" s="5">
-        <v>0.56427423480052141</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.56778243480701818</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>852.54032895</v>
+        <v>852.54003164000005</v>
       </c>
       <c r="C248" s="5">
-        <v>2.5459314400000039</v>
+        <v>2.5453802600000017</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6540864020573549</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.6532811288498612</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>853.75946617</v>
+        <v>853.75900932000002</v>
       </c>
       <c r="C249" s="5">
-        <v>1.2191372199999932</v>
+        <v>1.2189776799999663</v>
       </c>
       <c r="D249" s="5">
-        <v>1.7295673853022997</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.7293398738208232</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>857.86517421999997</v>
+        <v>857.86481002999994</v>
       </c>
       <c r="C250" s="5">
-        <v>4.1057080499999756</v>
+        <v>4.1058007099999259</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9258767430438342</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.9260172940850842</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>856.27453212</v>
+        <v>856.27359062999994</v>
       </c>
       <c r="C251" s="5">
-        <v>-1.5906420999999682</v>
+        <v>-1.5912194</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.2024727131845556</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.2032648568004132</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>854.14537685000005</v>
+        <v>854.14369909000004</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.1291552699999556</v>
+        <v>-2.1298915399999032</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.9433696841827728</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.944376821924255</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>854.31636189000005</v>
+        <v>854.31687853000005</v>
       </c>
       <c r="C253" s="5">
-        <v>0.17098504000000503</v>
+        <v>0.17317944000001262</v>
       </c>
       <c r="D253" s="5">
-        <v>0.24048377558549827</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.24357403490422591</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>853.60161330000005</v>
+        <v>853.60195482999995</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.71474858999999924</v>
+        <v>-0.71492370000009942</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.99935182398224187</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.99959493291997825</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>859.45577732000004</v>
+        <v>859.45753916000001</v>
       </c>
       <c r="C255" s="5">
-        <v>5.8541640199999847</v>
+        <v>5.8555843300000561</v>
       </c>
       <c r="D255" s="5">
-        <v>8.5474678039612719</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>8.5496168589063828</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>858.58590618000005</v>
+        <v>858.58861937999995</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.86987113999998655</v>
+        <v>-0.86891978000005565</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2078040902896325</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.2064880171036463</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>860.13453578999997</v>
+        <v>860.13711732000002</v>
       </c>
       <c r="C257" s="5">
-        <v>1.5486296099999208</v>
+        <v>1.5484979400000611</v>
       </c>
       <c r="D257" s="5">
-        <v>2.1860390742048263</v>
+        <v>2.1858443857288634</v>
       </c>
       <c r="E257" s="5">
-        <v>1.4363023427378163</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.4363640624678098</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>862.87359005999997</v>
+        <v>862.87038301999996</v>
       </c>
       <c r="C258" s="5">
-        <v>2.7390542699999969</v>
+        <v>2.7332656999999472</v>
       </c>
       <c r="D258" s="5">
-        <v>3.8889826527865656</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.8806078645132969</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>862.62547935999999</v>
+        <v>862.62642292999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.24811069999998381</v>
+        <v>-0.24396008999997321</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.34450287831788717</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-0.33874995271248043</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>866.37868046999995</v>
+        <v>866.37404186000003</v>
       </c>
       <c r="C260" s="5">
-        <v>3.7532011099999636</v>
+        <v>3.7476189300000442</v>
       </c>
       <c r="D260" s="5">
-        <v>5.3478557616033706</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.3397048453363904</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>869.14450184999998</v>
+        <v>869.14453043000003</v>
       </c>
       <c r="C261" s="5">
-        <v>2.765821380000034</v>
+        <v>2.7704885699999977</v>
       </c>
       <c r="D261" s="5">
-        <v>3.8988558051385125</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>3.9055723584298097</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>869.42822706000004</v>
+        <v>869.42841826999995</v>
       </c>
       <c r="C262" s="5">
-        <v>0.2837252100000569</v>
+        <v>0.28388783999992029</v>
       </c>
       <c r="D262" s="5">
-        <v>0.39243440837464227</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.39265974131015291</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>869.07517026999994</v>
+        <v>869.07423388999996</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.35305679000009604</v>
+        <v>-0.35418437999999242</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.48620826743518419</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-0.48775753094737473</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>873.67656399999998</v>
+        <v>873.67445361</v>
       </c>
       <c r="C264" s="5">
-        <v>4.6013937300000407</v>
+        <v>4.600219720000041</v>
       </c>
       <c r="D264" s="5">
-        <v>6.5418238596050671</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>6.5401131279848812</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>874.27883787999997</v>
+        <v>874.27834303999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.60227387999998427</v>
+        <v>0.60388942999998108</v>
       </c>
       <c r="D265" s="5">
-        <v>0.83037039815883062</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.8326082916893407</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>876.19125914000006</v>
+        <v>876.19539698999995</v>
       </c>
       <c r="C266" s="5">
-        <v>1.9124212600000874</v>
+        <v>1.9170539499999677</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6567238982934116</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.6632389416349156</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>875.67615956999998</v>
+        <v>875.6774289</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.51509957000007489</v>
+        <v>-0.51796808999995392</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.70318527142028131</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.70708516360961093</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>876.41684363000002</v>
+        <v>876.41942009000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.74068406000003506</v>
+        <v>0.74199119000002156</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0197462338427554</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.0215527491576726</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>878.54910873999995</v>
+        <v>878.55603187999998</v>
       </c>
       <c r="C269" s="5">
-        <v>2.1322651099999348</v>
+        <v>2.1366117899999608</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9589069566784643</v>
+        <v>2.9650110416491016</v>
       </c>
       <c r="E269" s="5">
-        <v>2.1408944977528321</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.1413928301791341</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>880.91668961000005</v>
+        <v>880.91276688000005</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3675808700000971</v>
+        <v>2.3567350000000715</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2822158878389684</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.2669314349571765</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>882.18999699000005</v>
+        <v>882.19221228000004</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2733073800000057</v>
+        <v>1.279445399999986</v>
       </c>
       <c r="D271" s="5">
-        <v>1.748377315896299</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.7568807524333652</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>885.04859574</v>
+        <v>885.04023252000002</v>
       </c>
       <c r="C272" s="5">
-        <v>2.8585987499999419</v>
+        <v>2.8480202399999826</v>
       </c>
       <c r="D272" s="5">
-        <v>3.9584652238239926</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.9435454090922972</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>886.67914325000004</v>
+        <v>886.67914937</v>
       </c>
       <c r="C273" s="5">
-        <v>1.6305475100000422</v>
+        <v>1.6389168499999869</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2333300988381044</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.244931860923427</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>889.15988804000006</v>
+        <v>889.15827111999999</v>
       </c>
       <c r="C274" s="5">
-        <v>2.480744790000017</v>
+        <v>2.4791217499999902</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4094990362066868</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.4072339159734844</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>892.24090532000002</v>
+        <v>892.23689006999996</v>
       </c>
       <c r="C275" s="5">
-        <v>3.0810172799999691</v>
+        <v>3.0786189499999637</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2382732207689511</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.234918828095946</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>893.50512624999999</v>
+        <v>893.49975286999995</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2642209299999649</v>
+        <v>1.2628627999999935</v>
       </c>
       <c r="D276" s="5">
-        <v>1.7135995227071099</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.7117520424132726</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>899.15156722999996</v>
+        <v>899.14563486999998</v>
       </c>
       <c r="C277" s="5">
-        <v>5.6464409799999657</v>
+        <v>5.6458820000000287</v>
       </c>
       <c r="D277" s="5">
-        <v>7.8525170754909057</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.8517613598140024</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>900.03218451999999</v>
+        <v>900.04026343999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.88061729000003197</v>
+        <v>0.89462857000000895</v>
       </c>
       <c r="D278" s="5">
-        <v>1.1816157367166458</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.2005270960615322</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>902.03249729000004</v>
+        <v>902.03643825999995</v>
       </c>
       <c r="C279" s="5">
-        <v>2.0003127700000505</v>
+        <v>1.9961748199999647</v>
       </c>
       <c r="D279" s="5">
-        <v>2.6998315020073438</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.6941537092712409</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>904.63790271000005</v>
+        <v>904.64551303999997</v>
       </c>
       <c r="C280" s="5">
-        <v>2.605405420000011</v>
+        <v>2.6090747800000145</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5216417794749155</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.5266650474868211</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>907.65903406999996</v>
+        <v>907.67671458999996</v>
       </c>
       <c r="C281" s="5">
-        <v>3.021131359999913</v>
+        <v>3.0312015499999916</v>
       </c>
       <c r="D281" s="5">
-        <v>4.0819585404961778</v>
+        <v>4.0957813696472556</v>
       </c>
       <c r="E281" s="5">
-        <v>3.313409010425028</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.3146073390089237</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>907.81678672999999</v>
+        <v>907.81259770999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1577526600000283</v>
+        <v>0.13588312000001679</v>
       </c>
       <c r="D282" s="5">
-        <v>0.20876149129609445</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.17979316589922245</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>912.09253645000001</v>
+        <v>912.10060855999996</v>
       </c>
       <c r="C283" s="5">
-        <v>4.2757497200000216</v>
+        <v>4.2880108499999778</v>
       </c>
       <c r="D283" s="5">
-        <v>5.800644578563996</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.8177405429010509</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>914.08546861000002</v>
+        <v>914.07482124000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.9929321600000094</v>
+        <v>1.9742126800000506</v>
       </c>
       <c r="D284" s="5">
-        <v>2.6537539471537031</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.6285063963030542</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>916.03614526000001</v>
+        <v>916.03333004000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.9506766499999912</v>
+        <v>1.9585088000000042</v>
       </c>
       <c r="D285" s="5">
-        <v>2.5910954790307805</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.6016525378117494</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>917.89439296</v>
+        <v>917.88356983999995</v>
       </c>
       <c r="C286" s="5">
-        <v>1.8582476999999926</v>
+        <v>1.8502397999999403</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4616338290044615</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.4509152027582193</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>922.13471877999996</v>
+        <v>922.12456018</v>
       </c>
       <c r="C287" s="5">
-        <v>4.2403258199999527</v>
+        <v>4.240990340000053</v>
       </c>
       <c r="D287" s="5">
-        <v>5.686588959942096</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.6875716743963523</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>926.13988213000005</v>
+        <v>926.12189052999997</v>
       </c>
       <c r="C288" s="5">
-        <v>4.0051633500000889</v>
+        <v>3.9973303499999702</v>
       </c>
       <c r="D288" s="5">
-        <v>5.3383602711012834</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.3277298422569563</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>927.28250290999995</v>
+        <v>927.26411012000005</v>
       </c>
       <c r="C289" s="5">
-        <v>1.142620779999902</v>
+        <v>1.1422195900000816</v>
       </c>
       <c r="D289" s="5">
-        <v>1.4905819003470544</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>1.4900841248530527</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>929.65960849999999</v>
+        <v>929.67098849000001</v>
       </c>
       <c r="C290" s="5">
-        <v>2.377105590000042</v>
+        <v>2.4068783699999585</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1199673607792411</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.1596674889683651</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>930.60098883000001</v>
+        <v>930.61382701000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.94138033000001542</v>
+        <v>0.94283852000000934</v>
       </c>
       <c r="D291" s="5">
-        <v>1.2219194124025501</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.2238076608548365</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>933.35338414</v>
+        <v>933.37509853999995</v>
       </c>
       <c r="C292" s="5">
-        <v>2.7523953099999972</v>
+        <v>2.7612715299999309</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6074921703063811</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.6192657673198125</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>934.20994671000005</v>
+        <v>934.24661490999995</v>
       </c>
       <c r="C293" s="5">
-        <v>0.85656257000005098</v>
+        <v>0.87151636999999482</v>
       </c>
       <c r="D293" s="5">
-        <v>1.1068467712230801</v>
+        <v>1.1262430238936361</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9252077755392403</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9272426947739572</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>936.36012124000001</v>
+        <v>936.36271904</v>
       </c>
       <c r="C294" s="5">
-        <v>2.1501745299999584</v>
+        <v>2.1161041300000534</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7971481580905566</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.7521632411208419</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>938.39333801999999</v>
+        <v>938.41219020000005</v>
       </c>
       <c r="C295" s="5">
-        <v>2.0332167799999752</v>
+        <v>2.0494711600000528</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6370309888082977</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.6583594848340164</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>942.60238231999995</v>
+        <v>942.59793047000005</v>
       </c>
       <c r="C296" s="5">
-        <v>4.2090442999999595</v>
+        <v>4.1857402699999966</v>
       </c>
       <c r="D296" s="5">
-        <v>5.5172358253599896</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.4858226274094202</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>947.13123900999994</v>
+        <v>947.11351116000003</v>
       </c>
       <c r="C297" s="5">
-        <v>4.5288566899999978</v>
+        <v>4.5155806899999789</v>
       </c>
       <c r="D297" s="5">
-        <v>5.9203815015745453</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.9025951769200002</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>951.05418298999996</v>
+        <v>951.03470120999998</v>
       </c>
       <c r="C298" s="5">
-        <v>3.9229439800000137</v>
+        <v>3.9211900499999501</v>
       </c>
       <c r="D298" s="5">
-        <v>5.0851110836388491</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>5.0828828523076242</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>954.34762714999999</v>
+        <v>954.31683240999996</v>
       </c>
       <c r="C299" s="5">
-        <v>3.2934441600000355</v>
+        <v>3.2821311999999807</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2355964239964017</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.2208580334870627</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>957.19368886999996</v>
+        <v>957.13160432999996</v>
       </c>
       <c r="C300" s="5">
-        <v>2.846061719999966</v>
+        <v>2.8147719199999983</v>
       </c>
       <c r="D300" s="5">
-        <v>3.6379327241612636</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.5974040338120572</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>959.00997895</v>
+        <v>958.99303779000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.8162900800000443</v>
+        <v>1.8614334600000575</v>
       </c>
       <c r="D301" s="5">
-        <v>2.300933560138585</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.3588903820977336</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>959.96223766000003</v>
+        <v>959.97342498</v>
       </c>
       <c r="C302" s="5">
-        <v>0.95225871000002371</v>
+        <v>0.98038718999998764</v>
       </c>
       <c r="D302" s="5">
-        <v>1.1980811899781507</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.233692093505101</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>967.77810092000004</v>
+        <v>967.77988419999997</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8158632600000146</v>
+        <v>7.8064592199999652</v>
       </c>
       <c r="D303" s="5">
-        <v>10.219819180150914</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>10.206843284058476</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>969.19164851000005</v>
+        <v>969.27633687000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.4135475900000074</v>
+        <v>1.4964526700000533</v>
       </c>
       <c r="D304" s="5">
-        <v>1.7668826317651876</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.8713905216047211</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>970.93963107000002</v>
+        <v>971.02310762000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.7479825599999685</v>
+        <v>1.746770749999996</v>
       </c>
       <c r="D305" s="5">
-        <v>2.1858541846944135</v>
+        <v>2.1841310161235139</v>
       </c>
       <c r="E305" s="5">
-        <v>3.9316306242885402</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.9364865896295287</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>975.10596148000002</v>
+        <v>975.07933748000005</v>
       </c>
       <c r="C306" s="5">
-        <v>4.1663304100000005</v>
+        <v>4.0562298600000304</v>
       </c>
       <c r="D306" s="5">
-        <v>5.2725156476888912</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.1295154342523297</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>977.80267115000004</v>
+        <v>977.84252276999996</v>
       </c>
       <c r="C307" s="5">
-        <v>2.6967096700000184</v>
+        <v>2.7631852899999103</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3696136287082235</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.454071576493245</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>978.56501594999997</v>
+        <v>978.57200422000005</v>
       </c>
       <c r="C308" s="5">
-        <v>0.76234479999993709</v>
+        <v>0.7294814500000939</v>
       </c>
       <c r="D308" s="5">
-        <v>0.93960345436308046</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.89889567571572737</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>980.79597063999995</v>
+        <v>980.75973452000005</v>
       </c>
       <c r="C309" s="5">
-        <v>2.2309546899999759</v>
+        <v>2.1877302999999984</v>
       </c>
       <c r="D309" s="5">
-        <v>2.7703533184044726</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.71599688694526</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>984.55370857000003</v>
+        <v>984.51936839999996</v>
       </c>
       <c r="C310" s="5">
-        <v>3.7577379300000757</v>
+        <v>3.7596338799999103</v>
       </c>
       <c r="D310" s="5">
-        <v>4.6957067488439197</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.6983033758576154</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>984.76125098</v>
+        <v>984.70479033000004</v>
       </c>
       <c r="C311" s="5">
-        <v>0.20754240999997364</v>
+        <v>0.18542193000007501</v>
       </c>
       <c r="D311" s="5">
-        <v>0.25325164114313736</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.22623927215821293</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>988.89857114999995</v>
+        <v>988.78871963999995</v>
       </c>
       <c r="C312" s="5">
-        <v>4.1373201699999527</v>
+        <v>4.0839293099999168</v>
       </c>
       <c r="D312" s="5">
-        <v>5.1597575815433672</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.0919452512257823</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>989.52916369000002</v>
+        <v>989.50658696000005</v>
       </c>
       <c r="C313" s="5">
-        <v>0.63059254000006604</v>
+        <v>0.71786732000009579</v>
       </c>
       <c r="D313" s="5">
-        <v>0.76789536530921243</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.87469534183055586</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>993.12342667999997</v>
+        <v>993.13118783000004</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5942629899999474</v>
+        <v>3.6246008699999948</v>
       </c>
       <c r="D314" s="5">
-        <v>4.4468959725402435</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.48529446790491</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>997.26968949000002</v>
+        <v>997.25755794999998</v>
       </c>
       <c r="C315" s="5">
-        <v>4.1462628100000529</v>
+        <v>4.1263701199999332</v>
       </c>
       <c r="D315" s="5">
-        <v>5.1266234860799953</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.1014217433610787</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>999.08005120999997</v>
+        <v>999.24949019999997</v>
       </c>
       <c r="C316" s="5">
-        <v>1.8103617199999462</v>
+        <v>1.9919322499999907</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2002633759584223</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.4233998141732549</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>999.81962579000003</v>
+        <v>999.97025072999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.73957458000006682</v>
+        <v>0.72076053000000684</v>
       </c>
       <c r="D317" s="5">
-        <v>0.89193228862629592</v>
+        <v>0.86900434264207682</v>
       </c>
       <c r="E317" s="5">
-        <v>2.9744377297869162</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.9810972450439399</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1005.7345316</v>
+        <v>1005.6388529</v>
       </c>
       <c r="C318" s="5">
-        <v>5.9149058099999365</v>
+        <v>5.6686021699999856</v>
       </c>
       <c r="D318" s="5">
-        <v>7.3347754775366258</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.018674956160309</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1007.4332463</v>
+        <v>1007.5008788</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6987146999999823</v>
+        <v>1.8620259000000488</v>
       </c>
       <c r="D319" s="5">
-        <v>2.045769706364764</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.2446695628696833</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1008.6296104</v>
+        <v>1008.658225</v>
       </c>
       <c r="C320" s="5">
-        <v>1.1963641000000962</v>
+        <v>1.1573462000000063</v>
       </c>
       <c r="D320" s="5">
-        <v>1.434388766574779</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.3872183237487512</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1011.2332705</v>
+        <v>1011.1789336000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.6036600999999564</v>
+        <v>2.5207086000000345</v>
       </c>
       <c r="D321" s="5">
-        <v>3.1420205272411295</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.0404499531270002</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1012.5460064</v>
+        <v>1012.4992935</v>
       </c>
       <c r="C322" s="5">
-        <v>1.3127359000000069</v>
+        <v>1.3203598999999713</v>
       </c>
       <c r="D322" s="5">
-        <v>1.5689546740579985</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.5782176701552242</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1011.6528495</v>
+        <v>1011.5702596</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.89315690000000814</v>
+        <v>-0.92903390000003583</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.0533879500361998</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.0955382352340393</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1018.0293189</v>
+        <v>1017.875432</v>
       </c>
       <c r="C324" s="5">
-        <v>6.376469400000019</v>
+        <v>6.3051724000000604</v>
       </c>
       <c r="D324" s="5">
-        <v>7.8314186698460242</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.7414845801409227</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1020.1739529</v>
+        <v>1020.1453986</v>
       </c>
       <c r="C325" s="5">
-        <v>2.1446339999999964</v>
+        <v>2.2699665999999752</v>
       </c>
       <c r="D325" s="5">
-        <v>2.5574803502943055</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.709192455838072</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1024.1482693999999</v>
+        <v>1024.1473936</v>
       </c>
       <c r="C326" s="5">
-        <v>3.9743164999998726</v>
+        <v>4.0019949999999653</v>
       </c>
       <c r="D326" s="5">
-        <v>4.776347421809346</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.8104701004782591</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1024.8046386000001</v>
+        <v>1024.775801</v>
       </c>
       <c r="C327" s="5">
-        <v>0.65636920000019927</v>
+        <v>0.6284074000000146</v>
       </c>
       <c r="D327" s="5">
-        <v>0.77178800598358688</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.73879888564090113</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1027.0916961999999</v>
+        <v>1027.3428156</v>
       </c>
       <c r="C328" s="5">
-        <v>2.2870575999997982</v>
+        <v>2.5670145999999932</v>
       </c>
       <c r="D328" s="5">
-        <v>2.7111582670561019</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.0477042221626061</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1028.9788927</v>
+        <v>1029.1942908000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.8871965000000728</v>
+        <v>1.8514752000000954</v>
       </c>
       <c r="D329" s="5">
-        <v>2.2273206090176023</v>
+        <v>2.1842031932591377</v>
       </c>
       <c r="E329" s="5">
-        <v>2.9164527438596766</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.9224909489723228</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1033.1618349</v>
+        <v>1032.9921509000001</v>
       </c>
       <c r="C330" s="5">
-        <v>4.1829422000000704</v>
+        <v>3.7978600999999799</v>
       </c>
       <c r="D330" s="5">
-        <v>4.9887256300030991</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.5191425340328273</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1032.8607456</v>
+        <v>1032.9487455000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.30108930000005785</v>
+        <v>-4.3405399999983274E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.34915014582332926</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-5.0411268074090909E-2</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1035.6323829999999</v>
+        <v>1035.6791309</v>
       </c>
       <c r="C332" s="5">
-        <v>2.7716373999999178</v>
+        <v>2.7303853999999319</v>
       </c>
       <c r="D332" s="5">
-        <v>3.2681023093090289</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.2184735809849707</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1034.1549324</v>
+        <v>1034.0955243999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.4774505999998837</v>
+        <v>-1.5836065000000872</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6985713281409853</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.8195091278196851</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1035.9737187000001</v>
+        <v>1035.9167523000001</v>
       </c>
       <c r="C334" s="5">
-        <v>1.8187863000000561</v>
+        <v>1.8212279000001672</v>
       </c>
       <c r="D334" s="5">
-        <v>2.1309954363193162</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.134007701902263</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1038.7306788000001</v>
+        <v>1038.6388568</v>
       </c>
       <c r="C335" s="5">
-        <v>2.7569601000000148</v>
+        <v>2.7221044999998867</v>
       </c>
       <c r="D335" s="5">
-        <v>3.240630233560049</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.1992443207487176</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1039.1976743</v>
+        <v>1039.0325224999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.46699549999993906</v>
+        <v>0.39366569999992862</v>
       </c>
       <c r="D336" s="5">
-        <v>0.54083544569176745</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.45577425827145746</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1040.5344456</v>
+        <v>1040.4775641000001</v>
       </c>
       <c r="C337" s="5">
-        <v>1.3367713000000094</v>
+        <v>1.4450416000001951</v>
       </c>
       <c r="D337" s="5">
-        <v>1.554587223053927</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.6817333385461986</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1044.2310608</v>
+        <v>1044.2183792999999</v>
       </c>
       <c r="C338" s="5">
-        <v>3.6966151999999965</v>
+        <v>3.7408151999998154</v>
       </c>
       <c r="D338" s="5">
-        <v>4.3474277532167926</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.4006869972909035</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1043.4879893</v>
+        <v>1043.458294</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.74307150000004185</v>
+        <v>-0.7600852999999006</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.85058205386446817</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.8699901028656587</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1043.6288695999999</v>
+        <v>1043.9004159000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.14088029999993523</v>
+        <v>0.44212190000007467</v>
       </c>
       <c r="D340" s="5">
-        <v>0.16213118980559216</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.50963647859605388</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1045.6711209</v>
+        <v>1045.9455516</v>
       </c>
       <c r="C341" s="5">
-        <v>2.042251300000089</v>
+        <v>2.0451356999999462</v>
       </c>
       <c r="D341" s="5">
-        <v>2.3736894268808095</v>
+        <v>2.3764531344665052</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6222128868163876</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.6276091841686213</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1046.3981343999999</v>
+        <v>1046.1775192</v>
       </c>
       <c r="C342" s="5">
-        <v>0.72701349999988452</v>
+        <v>0.23196759999996175</v>
       </c>
       <c r="D342" s="5">
-        <v>0.83750998322145165</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.26645833484375547</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1049.439766</v>
+        <v>1049.5426210000001</v>
       </c>
       <c r="C343" s="5">
-        <v>3.0416316000000734</v>
+        <v>3.3651018000000477</v>
       </c>
       <c r="D343" s="5">
-        <v>3.5444249205221157</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.9289055170166565</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1052.8642643999999</v>
+        <v>1052.9249665</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4244983999999477</v>
+        <v>3.3823454999999285</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9868503925057919</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.9365095964794206</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1055.6051782</v>
+        <v>1055.5437256</v>
       </c>
       <c r="C345" s="5">
-        <v>2.7409138000000439</v>
+        <v>2.6187591000000339</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1690706800961088</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.0257202093738167</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1057.345552</v>
+        <v>1057.2947445</v>
       </c>
       <c r="C346" s="5">
-        <v>1.740373800000043</v>
+        <v>1.7510188999999627</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9964763126942175</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.008917525327214</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1059.9241030000001</v>
+        <v>1059.8316841999999</v>
       </c>
       <c r="C347" s="5">
-        <v>2.5785510000000613</v>
+        <v>2.5369396999999481</v>
       </c>
       <c r="D347" s="5">
-        <v>2.9660155376076913</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.9176602545617492</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1061.0059808999999</v>
+        <v>1060.8426861</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0818778999998813</v>
+        <v>1.0110019000001103</v>
       </c>
       <c r="D348" s="5">
-        <v>1.231754822069453</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.1507372025998386</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1064.3445902000001</v>
+        <v>1064.2763806999999</v>
       </c>
       <c r="C349" s="5">
-        <v>3.3386093000001438</v>
+        <v>3.4336945999998534</v>
       </c>
       <c r="D349" s="5">
-        <v>3.8420135435292879</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.9540108216636227</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1063.7496246000001</v>
+        <v>1063.7208793</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.59496560000002319</v>
+        <v>-0.55550139999991188</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.66873807279262953</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.62454770151144645</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1064.9162670000001</v>
+        <v>1064.8655924</v>
       </c>
       <c r="C351" s="5">
-        <v>1.1666424000000006</v>
+        <v>1.1447130999999899</v>
       </c>
       <c r="D351" s="5">
-        <v>1.3240394295580993</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.2990393798049338</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1065.9569297999999</v>
+        <v>1066.2100985</v>
       </c>
       <c r="C352" s="5">
-        <v>1.0406627999998364</v>
+        <v>1.3445060999999896</v>
       </c>
       <c r="D352" s="5">
-        <v>1.1789933705785627</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.5256936286434764</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1067.6550542</v>
+        <v>1067.9820718999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.698124400000097</v>
+        <v>1.7719733999999789</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9285007596859138</v>
+        <v>2.0126544921134082</v>
       </c>
       <c r="E353" s="5">
-        <v>2.1023754850453047</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.1068515723682069</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1067.7132701999999</v>
+        <v>1067.4721730000001</v>
       </c>
       <c r="C354" s="5">
-        <v>5.8215999999902124E-2</v>
+        <v>-0.50989889999982552</v>
       </c>
       <c r="D354" s="5">
-        <v>6.5451996122534162E-2</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.57142764948306946</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1069.8939151</v>
+        <v>1069.9976816999999</v>
       </c>
       <c r="C355" s="5">
-        <v>2.1806449000000612</v>
+        <v>2.5255086999998184</v>
       </c>
       <c r="D355" s="5">
-        <v>2.478538967709687</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.8762889309465356</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1070.9444043000001</v>
+        <v>1071.0013514</v>
       </c>
       <c r="C356" s="5">
-        <v>1.0504892000001291</v>
+        <v>1.0036697000000459</v>
       </c>
       <c r="D356" s="5">
-        <v>1.1846191775517267</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.1314386205911298</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1072.6378827000001</v>
+        <v>1072.5892372000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6934784000000036</v>
+        <v>1.5878858000000946</v>
       </c>
       <c r="D357" s="5">
-        <v>1.9141438379314257</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.7937212758575738</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1074.8178018000001</v>
+        <v>1074.7764142999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1799191000000064</v>
+        <v>2.1871770999998716</v>
       </c>
       <c r="D358" s="5">
-        <v>2.4662018363814209</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.4746188047819473</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1076.5821261999999</v>
+        <v>1076.5065927000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.7643243999998504</v>
+        <v>1.7301784000001135</v>
       </c>
       <c r="D359" s="5">
-        <v>1.987693994588402</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.948959503491654</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1078.4079664999999</v>
+        <v>1078.2831103999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8258402999999817</v>
+        <v>1.7765176999998857</v>
       </c>
       <c r="D360" s="5">
-        <v>2.0542432657149057</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.9983875959754593</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1081.7249365</v>
+        <v>1081.6308216</v>
       </c>
       <c r="C361" s="5">
-        <v>3.316970000000083</v>
+        <v>3.3477112000000488</v>
       </c>
       <c r="D361" s="5">
-        <v>3.7540474217375497</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.7898818997429418</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1081.5273718999999</v>
+        <v>1081.4843507</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.19756460000007792</v>
+        <v>-0.14647089999994023</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.21894615701374409</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.16237909196464839</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1082.7251894999999</v>
+        <v>1082.6702869999999</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1978176000000076</v>
+        <v>1.1859362999998666</v>
       </c>
       <c r="D363" s="5">
-        <v>1.3371544723911111</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.3238639604878921</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1085.4929354000001</v>
+        <v>1085.6718513000001</v>
       </c>
       <c r="C364" s="5">
-        <v>2.7677459000001363</v>
+        <v>3.0015643000001546</v>
       </c>
       <c r="D364" s="5">
-        <v>3.1110305137785454</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.3780454742953658</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1087.1508329999999</v>
+        <v>1087.5024994</v>
       </c>
       <c r="C365" s="5">
-        <v>1.657897599999842</v>
+        <v>1.8306480999999621</v>
       </c>
       <c r="D365" s="5">
-        <v>1.8482613576273232</v>
+        <v>2.0422982020734004</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8260372320916263</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.8277860662278878</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1087.9912262</v>
+        <v>1087.7640812</v>
       </c>
       <c r="C366" s="5">
-        <v>0.84039320000010775</v>
+        <v>0.26158179999993081</v>
       </c>
       <c r="D366" s="5">
-        <v>0.93158237600974303</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>0.28902348413022416</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1088.5332656</v>
+        <v>1088.6314437000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.54203940000002149</v>
+        <v>0.8673625000001266</v>
       </c>
       <c r="D367" s="5">
-        <v>0.59948327262133727</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.96106486163771709</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1081.1029404000001</v>
+        <v>1081.1469271999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.4303251999999702</v>
+        <v>-7.4845165000001543</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.8905656973285776</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.9452655597815998</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>951.69233736000001</v>
+        <v>951.66195766999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-129.41060304000007</v>
+        <v>-129.48496952999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.345194458496962</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-78.364054091664016</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>977.71131484</v>
+        <v>977.68959892999999</v>
       </c>
       <c r="C370" s="5">
-        <v>26.01897747999999</v>
+        <v>26.027641259999996</v>
       </c>
       <c r="D370" s="5">
-        <v>38.219342827467926</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>38.235450833800336</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1004.8222091</v>
+        <v>1004.7731347</v>
       </c>
       <c r="C371" s="5">
-        <v>27.110894260000009</v>
+        <v>27.083535770000026</v>
       </c>
       <c r="D371" s="5">
-        <v>38.84908159497342</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>38.8047199509477</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1003.1555194</v>
+        <v>1003.0753598</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.6666897000000063</v>
+        <v>-1.6977749000000131</v>
       </c>
       <c r="D372" s="5">
-        <v>-1.9723711046639725</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-2.0089135740509412</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1013.2456345000001</v>
+        <v>1013.1540225</v>
       </c>
       <c r="C373" s="5">
-        <v>10.090115100000048</v>
+        <v>10.078662699999995</v>
       </c>
       <c r="D373" s="5">
-        <v>12.760681367312099</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.746463798205209</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1019.8706146</v>
+        <v>1019.7977594</v>
       </c>
       <c r="C374" s="5">
-        <v>6.6249800999999024</v>
+        <v>6.6437369000000217</v>
       </c>
       <c r="D374" s="5">
-        <v>8.1344433276506543</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.1590751080972126</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1028.6611757999999</v>
+        <v>1028.5827452000001</v>
       </c>
       <c r="C375" s="5">
-        <v>8.7905611999999564</v>
+        <v>8.7849858000000722</v>
       </c>
       <c r="D375" s="5">
-        <v>10.847841663166147</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>10.841443781570659</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1032.4813283999999</v>
+        <v>1032.5617746999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.8201526000000285</v>
+        <v>3.9790294999997968</v>
       </c>
       <c r="D376" s="5">
-        <v>4.5486171237429707</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.7422035751302882</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1037.5397906999999</v>
+        <v>1037.8853534</v>
       </c>
       <c r="C377" s="5">
-        <v>5.0584622999999738</v>
+        <v>5.3235787000000983</v>
       </c>
       <c r="D377" s="5">
-        <v>6.0402291752127191</v>
+        <v>6.3653264021613198</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.5634001091732657</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.562485697952412</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1035.8036225000001</v>
+        <v>1035.6504130000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.7361681999998382</v>
+        <v>-2.234940399999914</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.9896431590248898</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-2.5536462221335876</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1031.6474181999999</v>
+        <v>1031.7315418000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.1562043000001268</v>
+        <v>-3.9188712000000123</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7101943071020109</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.4474454827623688</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1042.4237833</v>
+        <v>1042.4512382</v>
       </c>
       <c r="C380" s="5">
-        <v>10.776365100000021</v>
+        <v>10.719696399999975</v>
       </c>
       <c r="D380" s="5">
-        <v>13.280769161588912</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.205753516717355</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1048.3384861</v>
+        <v>1048.3429847</v>
       </c>
       <c r="C381" s="5">
-        <v>5.9147027999999864</v>
+        <v>5.8917464999999538</v>
       </c>
       <c r="D381" s="5">
-        <v>7.0253408026614395</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.9970307126810738</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1055.2808992</v>
+        <v>1055.2926969</v>
       </c>
       <c r="C382" s="5">
-        <v>6.9424131000000671</v>
+        <v>6.9497122000000218</v>
       </c>
       <c r="D382" s="5">
-        <v>8.2426889234402001</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.2516367891252607</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1061.1801811</v>
+        <v>1061.1719467</v>
       </c>
       <c r="C383" s="5">
-        <v>5.8992819000000054</v>
+        <v>5.8792498000000251</v>
       </c>
       <c r="D383" s="5">
-        <v>6.9184454966749298</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.8941487220381514</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1069.7313248999999</v>
+        <v>1069.6928617000001</v>
       </c>
       <c r="C384" s="5">
-        <v>8.5511437999998634</v>
+        <v>8.5209150000000591</v>
       </c>
       <c r="D384" s="5">
-        <v>10.110059283438332</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>10.072808440302472</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1068.4626856</v>
+        <v>1068.3472116999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.2686392999999043</v>
+        <v>-1.3456500000002052</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.4138843645102428</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-1.4991726199404698</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1074.7726745</v>
+        <v>1074.6419297</v>
       </c>
       <c r="C386" s="5">
-        <v>6.3099889000000076</v>
+        <v>6.2947180000001026</v>
       </c>
       <c r="D386" s="5">
-        <v>7.3215849979541892</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.304103033568965</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1087.1747108</v>
+        <v>1087.0424412</v>
       </c>
       <c r="C387" s="5">
-        <v>12.402036299999963</v>
+        <v>12.400511499999993</v>
       </c>
       <c r="D387" s="5">
-        <v>14.760571966232018</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.760551560674685</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1090.4412382999999</v>
+        <v>1090.4126572</v>
       </c>
       <c r="C388" s="5">
-        <v>3.2665274999999383</v>
+        <v>3.3702160000000276</v>
       </c>
       <c r="D388" s="5">
-        <v>3.6657057866576803</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.7845250744810599</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1094.4996142</v>
+        <v>1094.8349823000001</v>
       </c>
       <c r="C389" s="5">
-        <v>4.058375900000101</v>
+        <v>4.4223251000000801</v>
       </c>
       <c r="D389" s="5">
-        <v>4.558693139360992</v>
+        <v>4.976811780457302</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4898929188605727</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.4870828182938869</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1099.9605899999999</v>
+        <v>1099.9098294</v>
       </c>
       <c r="C390" s="5">
-        <v>5.4609757999999147</v>
+        <v>5.0748470999999427</v>
       </c>
       <c r="D390" s="5">
-        <v>6.1544365920801258</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>5.7063338795143359</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1110.3318925000001</v>
+        <v>1110.4357118999999</v>
       </c>
       <c r="C391" s="5">
-        <v>10.371302500000183</v>
+        <v>10.525882499999852</v>
       </c>
       <c r="D391" s="5">
-        <v>11.920146342681326</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>12.107855840623994</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1111.0299847000001</v>
+        <v>1111.0598697999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.69809220000001915</v>
+        <v>0.62415790000000015</v>
       </c>
       <c r="D392" s="5">
-        <v>0.75708309656803419</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.67658963714656295</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1114.9183020999999</v>
+        <v>1114.9639982000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.888317399999778</v>
+        <v>3.9041284000002179</v>
       </c>
       <c r="D393" s="5">
-        <v>4.281477978961501</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.2991076526250449</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1116.7860702999999</v>
+        <v>1116.8601960000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.8677682000000004</v>
+        <v>1.8961977999999817</v>
       </c>
       <c r="D394" s="5">
-        <v>2.0289279184154241</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.0600148006870711</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1120.0275366000001</v>
+        <v>1120.0521156</v>
       </c>
       <c r="C395" s="5">
-        <v>3.2414663000001838</v>
+        <v>3.1919195999998919</v>
       </c>
       <c r="D395" s="5">
-        <v>3.5391373725350839</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.48395267556183</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1130.3835239</v>
+        <v>1130.3710086999999</v>
       </c>
       <c r="C396" s="5">
-        <v>10.355987299999924</v>
+        <v>10.318893099999968</v>
       </c>
       <c r="D396" s="5">
-        <v>11.677432928471365</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.633195374281735</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1133.4201631999999</v>
+        <v>1133.3219826</v>
       </c>
       <c r="C397" s="5">
-        <v>3.0366392999999334</v>
+        <v>2.9509739000000081</v>
       </c>
       <c r="D397" s="5">
-        <v>3.2717144750312954</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.1781241366205748</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1137.750569</v>
+        <v>1137.5196599000001</v>
       </c>
       <c r="C398" s="5">
-        <v>4.3304058000001078</v>
+        <v>4.1976773000001231</v>
       </c>
       <c r="D398" s="5">
-        <v>4.6823646776140704</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.5363143565861019</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1137.9785207</v>
+        <v>1137.6071281</v>
       </c>
       <c r="C399" s="5">
-        <v>0.22795169999994869</v>
+        <v>8.7468199999875651E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>0.24068866773747644</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>9.2311583797299868E-2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1139.4157029</v>
+        <v>1139.2751286</v>
       </c>
       <c r="C400" s="5">
-        <v>1.437182200000052</v>
+        <v>1.6680005000000619</v>
       </c>
       <c r="D400" s="5">
-        <v>1.526082030323539</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.7737417473477679</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1141.7444233000001</v>
+        <v>1142.1877938</v>
       </c>
       <c r="C401" s="5">
-        <v>2.3287204000000656</v>
+        <v>2.9126651999999922</v>
       </c>
       <c r="D401" s="5">
-        <v>2.4802989104758533</v>
+        <v>3.1114226372203513</v>
       </c>
       <c r="E401" s="5">
-        <v>4.3165669943641349</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.3251094699698456</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1148.4376623000001</v>
+        <v>1148.5290703999999</v>
       </c>
       <c r="C402" s="5">
-        <v>6.6932389999999486</v>
+        <v>6.341276599999901</v>
       </c>
       <c r="D402" s="5">
-        <v>7.2660601348718545</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>6.8694880294626781</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1152.4974328000001</v>
+        <v>1152.6496016999999</v>
       </c>
       <c r="C403" s="5">
-        <v>4.0597705000000133</v>
+        <v>4.1205313000000388</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3255017941211893</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.3911662206583602</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1156.5156317000001</v>
+        <v>1156.5712331</v>
       </c>
       <c r="C404" s="5">
-        <v>4.0181989000000158</v>
+        <v>3.9216314000000239</v>
       </c>
       <c r="D404" s="5">
-        <v>4.2649851946079398</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.160001744714581</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1155.2030172</v>
+        <v>1155.2983876999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.3126145000001088</v>
+        <v>-1.2728454000000511</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.3534982981073473</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.3126757170004444</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1156.2319600999999</v>
+        <v>1156.3539226</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0289428999999473</v>
+        <v>1.0555349000001115</v>
       </c>
       <c r="D406" s="5">
-        <v>1.0740954116172485</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.1019025624544598</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1162.5985536999999</v>
+        <v>1162.6454577</v>
       </c>
       <c r="C407" s="5">
-        <v>6.3665935999999874</v>
+        <v>6.2915350999999191</v>
       </c>
       <c r="D407" s="5">
-        <v>6.8114233882783815</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>6.7279715079869629</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1161.5989642</v>
+        <v>1161.6021321999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.99958949999995639</v>
+        <v>-1.0433255000000372</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.0268818441826144</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.0715474617014498</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1164.5356534</v>
+        <v>1164.4302756</v>
       </c>
       <c r="C409" s="5">
-        <v>2.9366892000000462</v>
+        <v>2.8281434000000445</v>
       </c>
       <c r="D409" s="5">
-        <v>3.0763140332976446</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.9610726205045346</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1167.6553395999999</v>
+        <v>1167.3192168</v>
       </c>
       <c r="C410" s="5">
-        <v>3.1196861999999328</v>
+        <v>2.8889412000000902</v>
       </c>
       <c r="D410" s="5">
-        <v>3.2624827984799376</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.0181523149472422</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1169.6623818</v>
+        <v>1169.0329121</v>
       </c>
       <c r="C411" s="5">
-        <v>2.0070422000001145</v>
+        <v>1.7136952999999266</v>
       </c>
       <c r="D411" s="5">
-        <v>2.0822501562401508</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.7759668384103477</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1170.7196653000001</v>
+        <v>1170.4682915999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.0572835000000396</v>
+        <v>1.4353794999999536</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0901153149277309</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.4833928293314758</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1170.2798709000001</v>
+        <v>1170.8385309</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.43979439999998249</v>
+        <v>0.37023930000009386</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.44986365942522033</v>
+        <v>0.38024175883111244</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4992850429278679</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5084086220778623</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1174.5585091999999</v>
+        <v>1174.7807711999999</v>
       </c>
       <c r="C414" s="5">
-        <v>4.2786382999997841</v>
+        <v>3.9422402999998667</v>
       </c>
       <c r="D414" s="5">
-        <v>4.4766032950864787</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.1160969766168787</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1174.6510152000001</v>
+        <v>1174.8737216</v>
       </c>
       <c r="C415" s="5">
-        <v>9.250600000018494E-2</v>
+        <v>9.2950400000063382E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>9.4550673037363531E-2</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>9.4987111132671664E-2</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1174.8672194999999</v>
+        <v>1174.9638653</v>
       </c>
       <c r="C416" s="5">
-        <v>0.21620429999984481</v>
+        <v>9.0143699999998717E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>0.22109372024075036</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>9.2110409715706609E-2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1177.9752202</v>
+        <v>1178.1203785</v>
       </c>
       <c r="C417" s="5">
-        <v>3.1080007000000478</v>
+        <v>3.1565132000000631</v>
       </c>
       <c r="D417" s="5">
-        <v>3.2210847654971397</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.2718345784149339</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1180.2544800000001</v>
+        <v>1180.4198011000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.2792598000000908</v>
+        <v>2.2994226000000708</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3467447594394786</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.367433067013569</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1181.1161856000001</v>
+        <v>1181.1788630999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.86170560000005025</v>
+        <v>0.75906199999985802</v>
       </c>
       <c r="D419" s="5">
-        <v>0.87964852875983546</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.77438792769182196</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1181.8097696</v>
+        <v>1181.8323514000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.69358399999987341</v>
+        <v>0.65348830000016278</v>
       </c>
       <c r="D420" s="5">
-        <v>0.70695347660130192</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.66592501307916052</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1188.3573332000001</v>
+        <v>1188.2521743</v>
       </c>
       <c r="C421" s="5">
-        <v>6.5475636000001032</v>
+        <v>6.4198228999998719</v>
       </c>
       <c r="D421" s="5">
-        <v>6.8547164378184533</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>6.7168314342549884</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1187.2132274999999</v>
+        <v>1186.7736024999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.144105700000182</v>
+        <v>-1.4785718000000543</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.1492167966210554</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-1.4830131062258389</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1185.8599555999999</v>
+        <v>1184.9554012999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.3532718999999815</v>
+        <v>-1.8182011999999759</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.3593042481198525</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.8230521454439486</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1187.3482939999999</v>
+        <v>1186.9676433</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4883383999999751</v>
+        <v>2.0122420000000147</v>
       </c>
       <c r="D424" s="5">
-        <v>1.5165251167273297</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.0569309574173467</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1188.7110627</v>
+        <v>1189.4186078</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3627687000000606</v>
+        <v>2.4509645000000546</v>
       </c>
       <c r="D425" s="5">
-        <v>1.3860171812379196</v>
+        <v>2.5062106006595419</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5749388038115431</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5869034379760283</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1189.1294504</v>
+        <v>1189.4891571000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.41838770000003933</v>
+        <v>7.0549300000038784E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.42317961496867174</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>7.1200150273864615E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1189.8884254</v>
+        <v>1190.1699662999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.75897499999996398</v>
+        <v>0.6808091999998851</v>
       </c>
       <c r="D427" s="5">
-        <v>0.76860766603050745</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.68899134620650226</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1188.5416097</v>
+        <v>1188.6848712000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.3468156999999792</v>
+        <v>-1.4850950999998531</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.3498369858890635</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.4871274010370139</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1192.1138392</v>
+        <v>1192.2970190000001</v>
       </c>
       <c r="C429" s="5">
-        <v>3.5722295000000486</v>
+        <v>3.6121478000000025</v>
       </c>
       <c r="D429" s="5">
-        <v>3.6668899695575297</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.7080990009088932</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1191.7174371999999</v>
+        <v>1191.9001845</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.39640200000008008</v>
+        <v>-0.39683450000006815</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.39829535631679125</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.39866797970141699</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1184.0188892000001</v>
+        <v>1184.0873385</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.6985479999998461</v>
+        <v>-7.8128460000000359</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.4824670434284872</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-7.5884610957693059</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1186.0359787</v>
+        <v>1186.0606708</v>
       </c>
       <c r="C432" s="5">
-        <v>2.0170894999998836</v>
+        <v>1.9733323000000382</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0635788162318036</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.0182842541141444</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1189.1724337000001</v>
+        <v>1189.0466511</v>
       </c>
       <c r="C433" s="5">
-        <v>3.136455000000069</v>
+        <v>2.9859802999999374</v>
       </c>
       <c r="D433" s="5">
-        <v>3.2199477498137341</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.0632580098623352</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1186.8247991000001</v>
+        <v>1186.3157828000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.3476345999999921</v>
+        <v>-2.7308682999998837</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.3434560079107269</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.7214763660042607</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1182.1135036000001</v>
+        <v>1187.0309999999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-4.7112955000000056</v>
+        <v>0.71521719999986999</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.6609562867747867</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.72587103598336089</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1184.1470813999999</v>
+        <v>1183.9850438999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.0335777999998754</v>
+        <v>-3.0459561000000122</v>
       </c>
       <c r="D436" s="5">
-        <v>2.0839922145637235</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.036146771331949</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1186.8380396</v>
+        <v>1184.9052650000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.6909582000000682</v>
+        <v>0.92022110000016255</v>
       </c>
       <c r="D437" s="5">
-        <v>2.7613269349055169</v>
+        <v>0.93666555363258741</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.15756756698684926</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.37945789399982388</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1192.1780497</v>
+        <v>1189.9438955000001</v>
       </c>
       <c r="C438" s="5">
-        <v>5.3400100999999722</v>
+        <v>5.0386304999999538</v>
       </c>
       <c r="D438" s="5">
-        <v>5.5348667194464296</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.2238708248003141</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1191.2676289999999</v>
+        <v>1189.1014977</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.9104207000000315</v>
+        <v>-0.84239780000007158</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.91255482214722683</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.84621692328401554</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1194.2326624</v>
+        <v>1192.0547763</v>
       </c>
       <c r="C440" s="5">
-        <v>2.9650334000000385</v>
+        <v>2.953278599999976</v>
       </c>
       <c r="D440" s="5">
-        <v>3.0279960912166448</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.0213965841396462</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1195.330404</v>
+        <v>1193.2278512</v>
       </c>
       <c r="C441" s="5">
-        <v>1.097741600000063</v>
+        <v>1.1730749000000742</v>
       </c>
       <c r="D441" s="5">
-        <v>1.1086366317782925</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.1873061352505765</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1195.382793</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.1549417999999605</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.1888285021493425</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>