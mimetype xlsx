--- v6 (2026-06-24)
+++ v7 (2026-08-03)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{241C85F9-C533-4453-B228-40087DC3415C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C6C0D5E-BC7B-4C46-AB89-CEE83CAC32BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1CE9CD2A-CE8F-4730-80DC-3CE4B1BCC71C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85F17E51-4BCF-48EF-A93A-E57324A86679}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6A6B72C-28F6-4BEA-A70C-28CBA183DE2B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F21E2F96-EA91-49EE-80F6-34DDAF084260}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>547.13627624000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>545.46052310000005</v>
       </c>
       <c r="C7" s="5">
         <v>-1.6757531399999834</v>
       </c>
       <c r="D7" s="5">
         <v>-3.6140412427679847</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>545.26243256999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.19809053000005861</v>
       </c>
       <c r="D8" s="5">
         <v>-0.43492499120534323</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>544.28208341000004</v>
       </c>
       <c r="C9" s="5">
         <v>-0.9803491599999461</v>
       </c>
       <c r="D9" s="5">
         <v>-2.1363203132498843</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>545.98122262000004</v>
       </c>
       <c r="C10" s="5">
         <v>1.6991392099999985</v>
       </c>
       <c r="D10" s="5">
         <v>3.8111538794664446</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>548.17786835000004</v>
       </c>
       <c r="C11" s="5">
         <v>2.1966457300000002</v>
       </c>
       <c r="D11" s="5">
         <v>4.9362384238841983</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>545.45062014999996</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7272482000000764</v>
       </c>
       <c r="D12" s="5">
         <v>-5.8094559285651766</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>547.61663571999998</v>
       </c>
       <c r="C13" s="5">
         <v>2.1660155700000132</v>
       </c>
       <c r="D13" s="5">
         <v>4.8707359362582636</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>548.73190061000003</v>
       </c>
       <c r="C14" s="5">
         <v>1.1152648900000486</v>
       </c>
       <c r="D14" s="5">
         <v>2.4714567889523087</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>550.17297441999995</v>
       </c>
       <c r="C15" s="5">
         <v>1.4410738099999207</v>
       </c>
       <c r="D15" s="5">
         <v>3.1973472618517018</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>550.61222291000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.43924849000006816</v>
       </c>
       <c r="D16" s="5">
         <v>0.96227718597587941</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>551.18667343000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.57445052000002761</v>
       </c>
       <c r="D17" s="5">
         <v>1.2591618950257066</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>550.23973347000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.9469399600000088</v>
       </c>
       <c r="D18" s="5">
         <v>-2.0422337485593078</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>549.23517632000005</v>
       </c>
       <c r="C19" s="5">
         <v>-1.0045571499999824</v>
       </c>
       <c r="D19" s="5">
         <v>-2.1689411410873216</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>550.93381307000004</v>
       </c>
       <c r="C20" s="5">
         <v>1.6986367499999915</v>
       </c>
       <c r="D20" s="5">
         <v>3.7750616670696235</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>548.44074019000004</v>
       </c>
       <c r="C21" s="5">
         <v>-2.4930728799999997</v>
       </c>
       <c r="D21" s="5">
         <v>-5.2970803946564953</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>549.43845563000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.99771543999997903</v>
       </c>
       <c r="D22" s="5">
         <v>2.2049978662369796</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>550.91084607000005</v>
       </c>
       <c r="C23" s="5">
         <v>1.4723904400000265</v>
       </c>
       <c r="D23" s="5">
         <v>3.2635945544979172</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>550.64161214000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.26923393000004125</v>
       </c>
       <c r="D24" s="5">
         <v>-0.58487453394289179</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>554.35988136000003</v>
       </c>
       <c r="C25" s="5">
         <v>3.7182692200000247</v>
       </c>
       <c r="D25" s="5">
         <v>8.4109577480173225</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>560.15285030999996</v>
       </c>
       <c r="C26" s="5">
         <v>5.7929689499999313</v>
       </c>
       <c r="D26" s="5">
         <v>13.286219628279316</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>557.54404390000002</v>
       </c>
       <c r="C27" s="5">
         <v>-2.6088064099999428</v>
       </c>
       <c r="D27" s="5">
         <v>-5.4478156838848939</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>559.05424015000006</v>
       </c>
       <c r="C28" s="5">
         <v>1.5101962500000354</v>
       </c>
       <c r="D28" s="5">
         <v>3.299252802362429</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>560.12796859000002</v>
       </c>
       <c r="C29" s="5">
         <v>1.073728439999968</v>
       </c>
       <c r="D29" s="5">
         <v>2.3292414213944124</v>
       </c>
       <c r="E29" s="5">
         <v>1.6221900113003285</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>559.44691587</v>
       </c>
       <c r="C30" s="5">
         <v>-0.68105272000002515</v>
       </c>
       <c r="D30" s="5">
         <v>-1.4493473774975008</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>560.64636261999999</v>
       </c>
       <c r="C31" s="5">
         <v>1.1994467499999928</v>
       </c>
       <c r="D31" s="5">
         <v>2.6033399921435496</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>562.20882354000003</v>
       </c>
       <c r="C32" s="5">
         <v>1.562460920000035</v>
       </c>
       <c r="D32" s="5">
         <v>3.3960103809627107</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>566.51017658000001</v>
       </c>
       <c r="C33" s="5">
         <v>4.3013530399999809</v>
       </c>
       <c r="D33" s="5">
         <v>9.5773268121240882</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>568.97799337000004</v>
       </c>
       <c r="C34" s="5">
         <v>2.467816790000029</v>
       </c>
       <c r="D34" s="5">
         <v>5.3544883684471634</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>570.35454832000005</v>
       </c>
       <c r="C35" s="5">
         <v>1.3765549500000134</v>
       </c>
       <c r="D35" s="5">
         <v>2.9421604839259707</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>574.40450295000005</v>
       </c>
       <c r="C36" s="5">
         <v>4.049954630000002</v>
       </c>
       <c r="D36" s="5">
         <v>8.8617018807704682</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>575.06000802000005</v>
       </c>
       <c r="C37" s="5">
         <v>0.6555050700000038</v>
       </c>
       <c r="D37" s="5">
         <v>1.3780568929278258</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>575.90592845000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.8459204299999783</v>
       </c>
       <c r="D38" s="5">
         <v>1.7795667899237921</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>579.40369786999997</v>
       </c>
       <c r="C39" s="5">
         <v>3.4977694199999405</v>
       </c>
       <c r="D39" s="5">
         <v>7.5366642610689816</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>579.76895049999996</v>
       </c>
       <c r="C40" s="5">
         <v>0.36525262999998631</v>
       </c>
       <c r="D40" s="5">
         <v>0.75910116859199128</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>581.34838074000004</v>
       </c>
       <c r="C41" s="5">
         <v>1.5794302400000788</v>
       </c>
       <c r="D41" s="5">
         <v>3.3185183352710368</v>
       </c>
       <c r="E41" s="5">
         <v>3.7884935836033584</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>586.09406766999996</v>
       </c>
       <c r="C42" s="5">
         <v>4.7456869299999198</v>
       </c>
       <c r="D42" s="5">
         <v>10.247893716613742</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>589.31214593000004</v>
       </c>
       <c r="C43" s="5">
         <v>3.2180782600000839</v>
       </c>
       <c r="D43" s="5">
         <v>6.7915276362898069</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>590.30274154999995</v>
       </c>
       <c r="C44" s="5">
         <v>0.99059561999990819</v>
       </c>
       <c r="D44" s="5">
         <v>2.0358758981616765</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>592.68502336999995</v>
       </c>
       <c r="C45" s="5">
         <v>2.3822818200000029</v>
       </c>
       <c r="D45" s="5">
         <v>4.951786346733611</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>593.00366320000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.31863983000005192</v>
       </c>
       <c r="D46" s="5">
         <v>0.64705608958965932</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>593.44369925000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.44003605000000334</v>
       </c>
       <c r="D47" s="5">
         <v>0.8940984866937951</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>595.81760796000003</v>
       </c>
       <c r="C48" s="5">
         <v>2.3739087100000233</v>
       </c>
       <c r="D48" s="5">
         <v>4.9073036944520476</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>598.15641682</v>
       </c>
       <c r="C49" s="5">
         <v>2.3388088599999719</v>
       </c>
       <c r="D49" s="5">
         <v>4.8134918079823175</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>597.45910941</v>
       </c>
       <c r="C50" s="5">
         <v>-0.69730741000000762</v>
       </c>
       <c r="D50" s="5">
         <v>-1.389978546147097</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>598.78538268</v>
       </c>
       <c r="C51" s="5">
         <v>1.3262732700000015</v>
       </c>
       <c r="D51" s="5">
         <v>2.6965924500225169</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>599.72316181999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.93777913999997509</v>
       </c>
       <c r="D52" s="5">
         <v>1.8956359540275969</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>602.40776190999998</v>
       </c>
       <c r="C53" s="5">
         <v>2.6846000900000035</v>
       </c>
       <c r="D53" s="5">
         <v>5.5059238169567148</v>
       </c>
       <c r="E53" s="5">
         <v>3.6225062058646174</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>607.03156049999996</v>
       </c>
       <c r="C54" s="5">
         <v>4.6237985899999785</v>
       </c>
       <c r="D54" s="5">
         <v>9.609588470976016</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>609.38553707999995</v>
       </c>
       <c r="C55" s="5">
         <v>2.3539765799999941</v>
       </c>
       <c r="D55" s="5">
         <v>4.7539615666977619</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>611.39165802000002</v>
       </c>
       <c r="C56" s="5">
         <v>2.0061209400000735</v>
       </c>
       <c r="D56" s="5">
         <v>4.0227651588486735</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>616.88475706999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.4930990499999552</v>
       </c>
       <c r="D57" s="5">
         <v>11.330552484805946</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>615.72787676999997</v>
       </c>
       <c r="C58" s="5">
         <v>-1.1568803000000116</v>
       </c>
       <c r="D58" s="5">
         <v>-2.227363126707893</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>617.49155703999998</v>
       </c>
       <c r="C59" s="5">
         <v>1.7636802700000089</v>
       </c>
       <c r="D59" s="5">
         <v>3.4919305437025816</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>622.47975437000002</v>
       </c>
       <c r="C60" s="5">
         <v>4.9881973300000482</v>
       </c>
       <c r="D60" s="5">
         <v>10.136300622682914</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>621.62738467999998</v>
       </c>
       <c r="C61" s="5">
         <v>-0.85236969000004592</v>
       </c>
       <c r="D61" s="5">
         <v>-1.6308569247767468</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>625.21039880000001</v>
       </c>
       <c r="C62" s="5">
         <v>3.5830141200000298</v>
       </c>
       <c r="D62" s="5">
         <v>7.1402497180195867</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>628.99238494999997</v>
       </c>
       <c r="C63" s="5">
         <v>3.7819861499999661</v>
       </c>
       <c r="D63" s="5">
         <v>7.5054143496304571</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>631.73339451000004</v>
       </c>
       <c r="C64" s="5">
         <v>2.7410095600000659</v>
       </c>
       <c r="D64" s="5">
         <v>5.3565084686119979</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>636.32426740000005</v>
       </c>
       <c r="C65" s="5">
         <v>4.5908728900000142</v>
       </c>
       <c r="D65" s="5">
         <v>9.0776602103465045</v>
       </c>
       <c r="E65" s="5">
         <v>5.6301574505720264</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>636.69910362999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.37483622999991439</v>
       </c>
       <c r="D66" s="5">
         <v>0.70917245039026078</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>638.91627338000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.2171697500000391</v>
       </c>
       <c r="D67" s="5">
         <v>4.2597158972825788</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>640.50123463</v>
       </c>
       <c r="C68" s="5">
         <v>1.5849612499999921</v>
       </c>
       <c r="D68" s="5">
         <v>3.0177964763484555</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>641.52902575999997</v>
       </c>
       <c r="C69" s="5">
         <v>1.0277911299999687</v>
       </c>
       <c r="D69" s="5">
         <v>1.9426862193641758</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>645.22980367000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.7007779100000562</v>
       </c>
       <c r="D70" s="5">
         <v>7.1463317247223213</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>646.58788154000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.3580778699999883</v>
       </c>
       <c r="D71" s="5">
         <v>2.5552018596460835</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>648.60958172000005</v>
       </c>
       <c r="C72" s="5">
         <v>2.0217001800000389</v>
       </c>
       <c r="D72" s="5">
         <v>3.81726711050836</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>650.56705382999996</v>
       </c>
       <c r="C73" s="5">
         <v>1.9574721099999124</v>
       </c>
       <c r="D73" s="5">
         <v>3.6822633726519838</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>651.97869041000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.4116365800000494</v>
       </c>
       <c r="D74" s="5">
         <v>2.6351272115535451</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>652.54530046000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.56661005000000841</v>
       </c>
       <c r="D75" s="5">
         <v>1.0478739124508474</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>654.80737139999997</v>
       </c>
       <c r="C76" s="5">
         <v>2.2620709399999441</v>
       </c>
       <c r="D76" s="5">
         <v>4.2400765978250377</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>656.85473810999997</v>
       </c>
       <c r="C77" s="5">
         <v>2.0473667100000057</v>
       </c>
       <c r="D77" s="5">
         <v>3.8172035261379467</v>
       </c>
       <c r="E77" s="5">
         <v>3.2264164297688636</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>656.77750596999999</v>
       </c>
       <c r="C78" s="5">
         <v>-7.7232139999978244E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.14100325758298338</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>656.73514694999994</v>
       </c>
       <c r="C79" s="5">
         <v>-4.2359020000048986E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-7.7366835056158489E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>657.42358688000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.68843993000007231</v>
       </c>
       <c r="D80" s="5">
         <v>1.2652096656076139</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>659.79165748000003</v>
       </c>
       <c r="C81" s="5">
         <v>2.36807060000001</v>
       </c>
       <c r="D81" s="5">
         <v>4.4091261545126548</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>662.54175633</v>
       </c>
       <c r="C82" s="5">
         <v>2.7500988499999721</v>
       </c>
       <c r="D82" s="5">
         <v>5.118030742312274</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>663.79351672999996</v>
       </c>
       <c r="C83" s="5">
         <v>1.2517603999999665</v>
       </c>
       <c r="D83" s="5">
         <v>2.2909048596435166</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>663.29926599999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.4942507299999761</v>
       </c>
       <c r="D84" s="5">
         <v>-0.88985204302581833</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>666.90380545000005</v>
       </c>
       <c r="C85" s="5">
         <v>3.6045394500000612</v>
       </c>
       <c r="D85" s="5">
         <v>6.7195895670957517</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>667.45824777999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.55444232999991527</v>
       </c>
       <c r="D86" s="5">
         <v>1.0022157277519872</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>672.59854805999998</v>
       </c>
       <c r="C87" s="5">
         <v>5.1403002800000195</v>
       </c>
       <c r="D87" s="5">
         <v>9.6432392212649312</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>676.22516537000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.6266173100000287</v>
       </c>
       <c r="D88" s="5">
         <v>6.6657127487987911</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>676.44929264999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.22412727999994786</v>
       </c>
       <c r="D89" s="5">
         <v>0.39845242303191419</v>
       </c>
       <c r="E89" s="5">
         <v>2.9830879497619645</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>678.63279683999997</v>
       </c>
       <c r="C90" s="5">
         <v>2.1835041900000078</v>
       </c>
       <c r="D90" s="5">
         <v>3.9429810386884201</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>681.57531143999995</v>
       </c>
       <c r="C91" s="5">
         <v>2.9425145999999813</v>
       </c>
       <c r="D91" s="5">
         <v>5.3290279888432934</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>685.86934637000002</v>
       </c>
       <c r="C92" s="5">
         <v>4.2940349300000662</v>
       </c>
       <c r="D92" s="5">
         <v>7.8277422070411662</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>687.30909822000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4397518499999933</v>
       </c>
       <c r="D93" s="5">
         <v>2.5482833944999728</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>689.74473785999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.4356396399999767</v>
       </c>
       <c r="D94" s="5">
         <v>4.3363490591242781</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>691.11330801999998</v>
       </c>
       <c r="C95" s="5">
         <v>1.3685701599999902</v>
       </c>
       <c r="D95" s="5">
         <v>2.4071591980458606</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>691.54195146999996</v>
       </c>
       <c r="C96" s="5">
         <v>0.42864344999998139</v>
       </c>
       <c r="D96" s="5">
         <v>0.74681011454162949</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>694.03727425</v>
       </c>
       <c r="C97" s="5">
         <v>2.4953227800000377</v>
       </c>
       <c r="D97" s="5">
         <v>4.4169905519935604</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>696.35289786999999</v>
       </c>
       <c r="C98" s="5">
         <v>2.3156236199999967</v>
       </c>
       <c r="D98" s="5">
         <v>4.0780391024483942</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>699.06324312000004</v>
       </c>
       <c r="C99" s="5">
         <v>2.7103452500000458</v>
       </c>
       <c r="D99" s="5">
         <v>4.7719343932351777</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>699.31016104000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.24691791999998713</v>
       </c>
       <c r="D100" s="5">
         <v>0.42467945633237747</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>700.94491783000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.6347567899999831</v>
       </c>
       <c r="D101" s="5">
         <v>2.8415542677731054</v>
       </c>
       <c r="E101" s="5">
         <v>3.6212064150496825</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>706.3802518</v>
       </c>
       <c r="C102" s="5">
         <v>5.4353339699999879</v>
       </c>
       <c r="D102" s="5">
         <v>9.7124454562784059</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>705.90448780999998</v>
       </c>
       <c r="C103" s="5">
         <v>-0.47576399000001857</v>
       </c>
       <c r="D103" s="5">
         <v>-0.80524141759830137</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>707.5578289</v>
       </c>
       <c r="C104" s="5">
         <v>1.6533410900000263</v>
       </c>
       <c r="D104" s="5">
         <v>2.847081581189026</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>707.81714254999997</v>
       </c>
       <c r="C105" s="5">
         <v>0.25931364999996731</v>
       </c>
       <c r="D105" s="5">
         <v>0.44067689271107824</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>707.45315434999998</v>
       </c>
       <c r="C106" s="5">
         <v>-0.36398819999999432</v>
       </c>
       <c r="D106" s="5">
         <v>-0.61534619292703541</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>707.13484153000002</v>
       </c>
       <c r="C107" s="5">
         <v>-0.31831281999996008</v>
       </c>
       <c r="D107" s="5">
         <v>-0.53859613306489473</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>713.14098084</v>
       </c>
       <c r="C108" s="5">
         <v>6.0061393099999805</v>
       </c>
       <c r="D108" s="5">
         <v>10.682228647741066</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>715.15119503999995</v>
       </c>
       <c r="C109" s="5">
         <v>2.0102141999999503</v>
       </c>
       <c r="D109" s="5">
         <v>3.435518584442887</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>717.82023957000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.6690445300000647</v>
       </c>
       <c r="D110" s="5">
         <v>4.5716521156620393</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>720.63788638000005</v>
       </c>
       <c r="C111" s="5">
         <v>2.817646810000042</v>
       </c>
       <c r="D111" s="5">
         <v>4.8133724268552003</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>722.77007461999995</v>
       </c>
       <c r="C112" s="5">
         <v>2.1321882399998913</v>
       </c>
       <c r="D112" s="5">
         <v>3.6088529119753243</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>724.22378921999996</v>
       </c>
       <c r="C113" s="5">
         <v>1.4537146000000121</v>
       </c>
       <c r="D113" s="5">
         <v>2.4404511099571202</v>
       </c>
       <c r="E113" s="5">
         <v>3.3210700010590122</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>727.90039078999996</v>
       </c>
       <c r="C114" s="5">
         <v>3.6766015700000025</v>
       </c>
       <c r="D114" s="5">
         <v>6.2649382141271692</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>727.31657917999996</v>
       </c>
       <c r="C115" s="5">
         <v>-0.58381160999999793</v>
       </c>
       <c r="D115" s="5">
         <v>-0.95822418649872398</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>728.47514278000006</v>
       </c>
       <c r="C116" s="5">
         <v>1.1585636000000932</v>
       </c>
       <c r="D116" s="5">
         <v>1.9283509130751053</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>732.87587328999996</v>
       </c>
       <c r="C117" s="5">
         <v>4.400730509999903</v>
       </c>
       <c r="D117" s="5">
         <v>7.4949963678807796</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>733.53678915</v>
       </c>
       <c r="C118" s="5">
         <v>0.66091586000004554</v>
       </c>
       <c r="D118" s="5">
         <v>1.0875574594902737</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>735.14579200000003</v>
       </c>
       <c r="C119" s="5">
         <v>1.6090028500000244</v>
       </c>
       <c r="D119" s="5">
         <v>2.6641719338446723</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>736.90652093000006</v>
       </c>
       <c r="C120" s="5">
         <v>1.7607289300000275</v>
       </c>
       <c r="D120" s="5">
         <v>2.9122533976558618</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>738.06879027000002</v>
       </c>
       <c r="C121" s="5">
         <v>1.1622693399999662</v>
       </c>
       <c r="D121" s="5">
         <v>1.9091782761236464</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>742.05910136</v>
       </c>
       <c r="C122" s="5">
         <v>3.9903110899999774</v>
       </c>
       <c r="D122" s="5">
         <v>6.6841392331155491</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>740.89318021999998</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1659211400000231</v>
       </c>
       <c r="D123" s="5">
         <v>-1.8692284441989893</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>741.29702396000005</v>
       </c>
       <c r="C124" s="5">
         <v>0.40384374000007028</v>
       </c>
       <c r="D124" s="5">
         <v>0.65605673629323125</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>743.41940319000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.1223792299999786</v>
       </c>
       <c r="D125" s="5">
         <v>3.4902948912947762</v>
       </c>
       <c r="E125" s="5">
         <v>2.6505086211920714</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>747.48540899</v>
       </c>
       <c r="C126" s="5">
         <v>4.0660057999999708</v>
       </c>
       <c r="D126" s="5">
         <v>6.7642691892392026</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>748.44725650999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.96184751999999207</v>
       </c>
       <c r="D127" s="5">
         <v>1.555108451749998</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>747.87907723000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.56817927999998119</v>
       </c>
       <c r="D128" s="5">
         <v>-0.90717888809919156</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>751.92606316000001</v>
       </c>
       <c r="C129" s="5">
         <v>4.0469859300000053</v>
       </c>
       <c r="D129" s="5">
         <v>6.690330483736151</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>755.38973066999995</v>
       </c>
       <c r="C130" s="5">
         <v>3.4636675099999366</v>
       </c>
       <c r="D130" s="5">
         <v>5.6698897709169804</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>754.72196263000001</v>
       </c>
       <c r="C131" s="5">
         <v>-0.66776803999994172</v>
       </c>
       <c r="D131" s="5">
         <v>-1.0556630926423893</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>755.89427676000003</v>
       </c>
       <c r="C132" s="5">
         <v>1.1723141300000179</v>
       </c>
       <c r="D132" s="5">
         <v>1.879974115344285</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>754.83372686999996</v>
       </c>
       <c r="C133" s="5">
         <v>-1.0605498900000612</v>
       </c>
       <c r="D133" s="5">
         <v>-1.6707163054149099</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>758.00283606000005</v>
       </c>
       <c r="C134" s="5">
         <v>3.1691091900000856</v>
       </c>
       <c r="D134" s="5">
         <v>5.1560842924074812</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>755.82253267999999</v>
       </c>
       <c r="C135" s="5">
         <v>-2.1803033800000549</v>
       </c>
       <c r="D135" s="5">
         <v>-3.3975694186250016</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>757.10834004000003</v>
       </c>
       <c r="C136" s="5">
         <v>1.2858073600000353</v>
       </c>
       <c r="D136" s="5">
         <v>2.0606530125960143</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>758.97447322000005</v>
       </c>
       <c r="C137" s="5">
         <v>1.8661331800000198</v>
       </c>
       <c r="D137" s="5">
         <v>2.9982082721933256</v>
       </c>
       <c r="E137" s="5">
         <v>2.0923680446398807</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>758.53933454000003</v>
       </c>
       <c r="C138" s="5">
         <v>-0.43513868000002276</v>
       </c>
       <c r="D138" s="5">
         <v>-0.68582414496368704</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>761.05185616000006</v>
       </c>
       <c r="C139" s="5">
         <v>2.5125216200000295</v>
       </c>
       <c r="D139" s="5">
         <v>4.0479955938200529</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>763.14725178000003</v>
       </c>
       <c r="C140" s="5">
         <v>2.0953956199999766</v>
       </c>
       <c r="D140" s="5">
         <v>3.3544406575384711</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>761.73257794999995</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4146738300000834</v>
       </c>
       <c r="D141" s="5">
         <v>-2.201943389486738</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>764.01561131999995</v>
       </c>
       <c r="C142" s="5">
         <v>2.2830333699999983</v>
       </c>
       <c r="D142" s="5">
         <v>3.6564742188089028</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>767.19305012999996</v>
       </c>
       <c r="C143" s="5">
         <v>3.1774388100000124</v>
       </c>
       <c r="D143" s="5">
         <v>5.1063917476809495</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>764.68533619000004</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5077139399999169</v>
       </c>
       <c r="D144" s="5">
         <v>-3.852670608455866</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>765.85594693999997</v>
       </c>
       <c r="C145" s="5">
         <v>1.1706107499999234</v>
       </c>
       <c r="D145" s="5">
         <v>1.8525538668856978</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>762.37770402000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.4782429199999569</v>
       </c>
       <c r="D146" s="5">
         <v>-5.3158745179409443</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>757.83725961000005</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5404444099999637</v>
       </c>
       <c r="D147" s="5">
         <v>-6.9172499786833486</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>756.81563663999998</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0216229700000667</v>
       </c>
       <c r="D148" s="5">
         <v>-1.6057518628958212</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>756.62322054000003</v>
       </c>
       <c r="C149" s="5">
         <v>-0.1924160999999458</v>
       </c>
       <c r="D149" s="5">
         <v>-0.30466695672005661</v>
       </c>
       <c r="E149" s="5">
         <v>-0.30979338080037166</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>757.94141568999999</v>
       </c>
       <c r="C150" s="5">
         <v>1.3181951499999514</v>
       </c>
       <c r="D150" s="5">
         <v>2.1107994986692358</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>758.82837759999995</v>
       </c>
       <c r="C151" s="5">
         <v>0.88696190999996816</v>
       </c>
       <c r="D151" s="5">
         <v>1.413343430662839</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>760.20447555999999</v>
       </c>
       <c r="C152" s="5">
         <v>1.3760979600000383</v>
       </c>
       <c r="D152" s="5">
         <v>2.1979775348110353</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>762.47894941000004</v>
       </c>
       <c r="C153" s="5">
         <v>2.2744738500000494</v>
       </c>
       <c r="D153" s="5">
         <v>3.6499823524715813</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>764.11521818999995</v>
       </c>
       <c r="C154" s="5">
         <v>1.6362687799999094</v>
       </c>
       <c r="D154" s="5">
         <v>2.6057957669931131</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>761.93465233999996</v>
       </c>
       <c r="C155" s="5">
         <v>-2.1805658499999936</v>
       </c>
       <c r="D155" s="5">
         <v>-3.371215816386508</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>761.92714652999996</v>
       </c>
       <c r="C156" s="5">
         <v>-7.5058099999978367E-3</v>
       </c>
       <c r="D156" s="5">
         <v>-1.1820546534657694E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>763.31421869999997</v>
       </c>
       <c r="C157" s="5">
         <v>1.3870721700000104</v>
       </c>
       <c r="D157" s="5">
         <v>2.2065811065094865</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>766.05104778999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.7368290900000147</v>
       </c>
       <c r="D158" s="5">
         <v>4.3884149901687541</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>764.55994510999994</v>
       </c>
       <c r="C159" s="5">
         <v>-1.49110268000004</v>
       </c>
       <c r="D159" s="5">
         <v>-2.3109310027680463</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>764.88855921000004</v>
       </c>
       <c r="C160" s="5">
         <v>0.32861410000009528</v>
       </c>
       <c r="D160" s="5">
         <v>0.51699078678975052</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>763.62906701999998</v>
       </c>
       <c r="C161" s="5">
         <v>-1.25949219000006</v>
       </c>
       <c r="D161" s="5">
         <v>-1.9581644479500282</v>
       </c>
       <c r="E161" s="5">
         <v>0.92593595990879685</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>760.64996123000003</v>
       </c>
       <c r="C162" s="5">
         <v>-2.9791057899999487</v>
       </c>
       <c r="D162" s="5">
         <v>-4.5823413451869355</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>759.83385513999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.81610609000006207</v>
       </c>
       <c r="D163" s="5">
         <v>-1.2799171504089712</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>760.48764498000003</v>
       </c>
       <c r="C164" s="5">
         <v>0.65378984000005858</v>
       </c>
       <c r="D164" s="5">
         <v>1.0374258434672656</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>759.33943322000005</v>
       </c>
       <c r="C165" s="5">
         <v>-1.148211759999981</v>
       </c>
       <c r="D165" s="5">
         <v>-1.7968334834496114</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>758.35299011999996</v>
       </c>
       <c r="C166" s="5">
         <v>-0.98644310000008772</v>
       </c>
       <c r="D166" s="5">
         <v>-1.5478065408617625</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>757.99675065999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.35623945999998341</v>
       </c>
       <c r="D167" s="5">
         <v>-0.56225083624150685</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>758.53475354</v>
       </c>
       <c r="C168" s="5">
         <v>0.53800288000002183</v>
       </c>
       <c r="D168" s="5">
         <v>0.85505602793274349</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>758.59096422000005</v>
       </c>
       <c r="C169" s="5">
         <v>5.6210680000049251E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.8961401523479644E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>758.17364358999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.41732063000006292</v>
       </c>
       <c r="D170" s="5">
         <v>-0.65815747044342121</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>762.52814978000004</v>
       </c>
       <c r="C171" s="5">
         <v>4.3545061900000519</v>
       </c>
       <c r="D171" s="5">
         <v>7.1140339261108965</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>763.64255931000002</v>
       </c>
       <c r="C172" s="5">
         <v>1.114409529999989</v>
       </c>
       <c r="D172" s="5">
         <v>1.767925830360717</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>763.24717095000005</v>
       </c>
       <c r="C173" s="5">
         <v>-0.39538835999996991</v>
       </c>
       <c r="D173" s="5">
         <v>-0.6195532342276544</v>
       </c>
       <c r="E173" s="5">
         <v>-5.0010677499512379E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>763.59159337999995</v>
       </c>
       <c r="C174" s="5">
         <v>0.34442242999989503</v>
       </c>
       <c r="D174" s="5">
         <v>0.54285724693048376</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>764.34194782999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.75035445000003165</v>
       </c>
       <c r="D175" s="5">
         <v>1.1855916334075678</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>765.71016199999997</v>
       </c>
       <c r="C176" s="5">
         <v>1.3682141699999875</v>
       </c>
       <c r="D176" s="5">
         <v>2.1693411297256882</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>766.76196700000003</v>
       </c>
       <c r="C177" s="5">
         <v>1.0518050000000585</v>
       </c>
       <c r="D177" s="5">
         <v>1.6608705264973933</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>766.46293682999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.29903017000003729</v>
       </c>
       <c r="D178" s="5">
         <v>-0.46698654009164065</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>768.06864890999998</v>
       </c>
       <c r="C179" s="5">
         <v>1.6057120799999893</v>
       </c>
       <c r="D179" s="5">
         <v>2.5431263175164309</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>771.03252834</v>
       </c>
       <c r="C180" s="5">
         <v>2.96387943000002</v>
       </c>
       <c r="D180" s="5">
         <v>4.7302028511990057</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>772.32656782000004</v>
       </c>
       <c r="C181" s="5">
         <v>1.2940394800000377</v>
       </c>
       <c r="D181" s="5">
         <v>2.0326792648206915</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>771.13754817999995</v>
       </c>
       <c r="C182" s="5">
         <v>-1.1890196400000832</v>
       </c>
       <c r="D182" s="5">
         <v>-1.8318725623785115</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>771.97116979999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.83362162000003082</v>
       </c>
       <c r="D183" s="5">
         <v>1.3049748958942731</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>772.05726972000002</v>
       </c>
       <c r="C184" s="5">
         <v>8.6099920000037855E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.13392120204265279</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>771.96393212999999</v>
       </c>
       <c r="C185" s="5">
         <v>-9.3337590000032833E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.14497715117199883</v>
       </c>
       <c r="E185" s="5">
         <v>1.1420626910611853</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>778.86995779999995</v>
       </c>
       <c r="C186" s="5">
         <v>6.9060256699999627</v>
       </c>
       <c r="D186" s="5">
         <v>11.27953901327694</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>780.94698194</v>
       </c>
       <c r="C187" s="5">
         <v>2.0770241400000486</v>
       </c>
       <c r="D187" s="5">
         <v>3.2474126621393706</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>781.69478378999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.74780184999997346</v>
       </c>
       <c r="D188" s="5">
         <v>1.1551403323274423</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>785.62841633999994</v>
       </c>
       <c r="C189" s="5">
         <v>3.9336325499999703</v>
       </c>
       <c r="D189" s="5">
         <v>6.2085881437636381</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>786.76591151000002</v>
       </c>
       <c r="C190" s="5">
         <v>1.1374951700000793</v>
       </c>
       <c r="D190" s="5">
         <v>1.7513581686815272</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>788.53698867000003</v>
       </c>
       <c r="C191" s="5">
         <v>1.7710771600000044</v>
       </c>
       <c r="D191" s="5">
         <v>2.7349993053554345</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>792.89657993000003</v>
       </c>
       <c r="C192" s="5">
         <v>4.359591260000002</v>
       </c>
       <c r="D192" s="5">
         <v>6.839954578318963</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>794.04628898999999</v>
       </c>
       <c r="C193" s="5">
         <v>1.1497090599999638</v>
       </c>
       <c r="D193" s="5">
         <v>1.7539576582278338</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>797.47497042999998</v>
       </c>
       <c r="C194" s="5">
         <v>3.4286814399999912</v>
       </c>
       <c r="D194" s="5">
         <v>5.3064298216596306</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>799.94034020000004</v>
       </c>
       <c r="C195" s="5">
         <v>2.4653697700000521</v>
       </c>
       <c r="D195" s="5">
         <v>3.7734957077405706</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>802.49536121000006</v>
       </c>
       <c r="C196" s="5">
         <v>2.5550210100000186</v>
       </c>
       <c r="D196" s="5">
         <v>3.9008707898877448</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>804.88209456000004</v>
       </c>
       <c r="C197" s="5">
         <v>2.3867333499999859</v>
       </c>
       <c r="D197" s="5">
         <v>3.6279307058523225</v>
       </c>
       <c r="E197" s="5">
         <v>4.2642099015134605</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>809.50267086999997</v>
       </c>
       <c r="C198" s="5">
         <v>4.6205763099999331</v>
       </c>
       <c r="D198" s="5">
         <v>7.1105472015755344</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>809.96786730999997</v>
       </c>
       <c r="C199" s="5">
         <v>0.46519643999999971</v>
       </c>
       <c r="D199" s="5">
         <v>0.69178711560404782</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>813.89089165999997</v>
       </c>
       <c r="C200" s="5">
         <v>3.9230243499999915</v>
       </c>
       <c r="D200" s="5">
         <v>5.969473919819368</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>817.38815066999996</v>
       </c>
       <c r="C201" s="5">
         <v>3.4972590099999934</v>
       </c>
       <c r="D201" s="5">
         <v>5.2799796651480824</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>818.71080529999995</v>
       </c>
       <c r="C202" s="5">
         <v>1.3226546299999882</v>
       </c>
       <c r="D202" s="5">
         <v>1.9591520581407673</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>820.92683507000004</v>
       </c>
       <c r="C203" s="5">
         <v>2.216029770000091</v>
       </c>
       <c r="D203" s="5">
         <v>3.296870111430783</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>822.37669400000004</v>
       </c>
       <c r="C204" s="5">
         <v>1.4498589300000049</v>
       </c>
       <c r="D204" s="5">
         <v>2.1400576718987097</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>824.50969376</v>
       </c>
       <c r="C205" s="5">
         <v>2.1329997599999615</v>
       </c>
       <c r="D205" s="5">
         <v>3.1572281584292483</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>827.53545130999998</v>
       </c>
       <c r="C206" s="5">
         <v>3.0257575499999803</v>
       </c>
       <c r="D206" s="5">
         <v>4.4936987683264817</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>829.07671075999997</v>
       </c>
       <c r="C207" s="5">
         <v>1.5412594499999841</v>
       </c>
       <c r="D207" s="5">
         <v>2.2580000296605451</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>829.89434240000003</v>
       </c>
       <c r="C208" s="5">
         <v>0.81763164000005872</v>
       </c>
       <c r="D208" s="5">
         <v>1.1898746676777705</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>831.39458382999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.50024142999996</v>
       </c>
       <c r="D209" s="5">
         <v>2.1909989354664372</v>
       </c>
       <c r="E209" s="5">
         <v>3.293959382273659</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>832.18665585999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.79207202999998572</v>
       </c>
       <c r="D210" s="5">
         <v>1.1492529855863021</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>835.53254688000004</v>
       </c>
       <c r="C211" s="5">
         <v>3.3458910200000673</v>
       </c>
       <c r="D211" s="5">
         <v>4.9328554019782755</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>837.10042100999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.5678741299999501</v>
       </c>
       <c r="D212" s="5">
         <v>2.2751822982240766</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>837.98673499999995</v>
       </c>
       <c r="C213" s="5">
         <v>0.88631398999996236</v>
       </c>
       <c r="D213" s="5">
         <v>1.2779736456086654</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>841.94958603999999</v>
       </c>
       <c r="C214" s="5">
         <v>3.9628510400000323</v>
       </c>
       <c r="D214" s="5">
         <v>5.8247680554941672</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>843.62938495000003</v>
       </c>
       <c r="C215" s="5">
         <v>1.679798910000045</v>
       </c>
       <c r="D215" s="5">
         <v>2.4206031400111572</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>846.72644265999998</v>
       </c>
       <c r="C216" s="5">
         <v>3.0970577099999446</v>
       </c>
       <c r="D216" s="5">
         <v>4.4953801612441113</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>847.84331843999996</v>
       </c>
       <c r="C217" s="5">
         <v>1.1168757799999867</v>
       </c>
       <c r="D217" s="5">
         <v>1.5943957535824449</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>849.91765209000005</v>
       </c>
       <c r="C218" s="5">
         <v>2.0743336500000851</v>
       </c>
       <c r="D218" s="5">
         <v>2.9757508625564144</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>850.63949762000004</v>
       </c>
       <c r="C219" s="5">
         <v>0.72184552999999596</v>
       </c>
       <c r="D219" s="5">
         <v>1.023949070986041</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>854.77720485999998</v>
       </c>
       <c r="C220" s="5">
         <v>4.1377072399999406</v>
       </c>
       <c r="D220" s="5">
         <v>5.9957983789200586</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>857.93826680999996</v>
       </c>
       <c r="C221" s="5">
         <v>3.1610619499999757</v>
       </c>
       <c r="D221" s="5">
         <v>4.5291183506308563</v>
       </c>
       <c r="E221" s="5">
         <v>3.1926697017583106</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>859.65047085000003</v>
       </c>
       <c r="C222" s="5">
         <v>1.7122040400000742</v>
       </c>
       <c r="D222" s="5">
         <v>2.4213260487919497</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>861.74667958999999</v>
       </c>
       <c r="C223" s="5">
         <v>2.0962087399999518</v>
       </c>
       <c r="D223" s="5">
         <v>2.9656960588321235</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>862.33690227</v>
       </c>
       <c r="C224" s="5">
         <v>0.59022268000001077</v>
       </c>
       <c r="D224" s="5">
         <v>0.82500042843209886</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>864.29208274999996</v>
       </c>
       <c r="C225" s="5">
         <v>1.9551804799999672</v>
       </c>
       <c r="D225" s="5">
         <v>2.7549517541721524</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>865.04538592999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.75330317999998897</v>
       </c>
       <c r="D226" s="5">
         <v>1.0509291833009637</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>864.65419144999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.39119447999996737</v>
       </c>
       <c r="D227" s="5">
         <v>-0.54132135905355927</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>865.44141430000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.78722285000003467</v>
       </c>
       <c r="D228" s="5">
         <v>1.0980253191122724</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>865.48551110000005</v>
       </c>
       <c r="C229" s="5">
         <v>4.4096800000033909E-2</v>
       </c>
       <c r="D229" s="5">
         <v>6.1160687409000936E-2</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>863.96307902000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.5224320800000442</v>
       </c>
       <c r="D230" s="5">
         <v>-2.090556893527773</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>864.96117914000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.9981001200000037</v>
       </c>
       <c r="D231" s="5">
         <v>1.3951519123675427</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>863.80853655999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.1526425800000197</v>
       </c>
       <c r="D232" s="5">
         <v>-1.5874450679229324</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>861.45359623000002</v>
       </c>
       <c r="C233" s="5">
         <v>-2.3549403299999767</v>
       </c>
       <c r="D233" s="5">
         <v>-3.2228651070970615</v>
       </c>
       <c r="E233" s="5">
         <v>0.40974153455946016</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>856.18935740999996</v>
       </c>
       <c r="C234" s="5">
         <v>-5.2642388200000596</v>
       </c>
       <c r="D234" s="5">
         <v>-7.0915442001425184</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>853.08338338999999</v>
       </c>
       <c r="C235" s="5">
         <v>-3.1059740199999624</v>
       </c>
       <c r="D235" s="5">
         <v>-4.2673919468533938</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>849.78957090999995</v>
       </c>
       <c r="C236" s="5">
         <v>-3.2938124800000423</v>
       </c>
       <c r="D236" s="5">
         <v>-4.536144569336642</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>848.09609247000003</v>
       </c>
       <c r="C237" s="5">
         <v>-1.6934784399999216</v>
       </c>
       <c r="D237" s="5">
         <v>-2.3653476324532519</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>846.49230570999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.6037867600000482</v>
       </c>
       <c r="D238" s="5">
         <v>-2.2457986600540325</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>846.65526588</v>
       </c>
       <c r="C239" s="5">
         <v>0.16296017000001939</v>
       </c>
       <c r="D239" s="5">
         <v>0.23125950432958398</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>845.37635998999997</v>
       </c>
       <c r="C240" s="5">
         <v>-1.2789058900000327</v>
       </c>
       <c r="D240" s="5">
         <v>-1.7976630910238045</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>843.39327760000003</v>
       </c>
       <c r="C241" s="5">
         <v>-1.9830823899999359</v>
       </c>
       <c r="D241" s="5">
         <v>-2.7789221187351276</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>842.92157146</v>
       </c>
       <c r="C242" s="5">
         <v>-0.47170614000003752</v>
       </c>
       <c r="D242" s="5">
         <v>-0.66909399474782694</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>845.96785603000001</v>
       </c>
       <c r="C243" s="5">
         <v>3.0462845700000116</v>
       </c>
       <c r="D243" s="5">
         <v>4.4239991739691176</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>847.59582666999995</v>
       </c>
       <c r="C244" s="5">
         <v>1.6279706399999441</v>
       </c>
       <c r="D244" s="5">
         <v>2.3338650025237939</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>847.95736250000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.36153583000009348</v>
       </c>
       <c r="D245" s="5">
         <v>0.51305376920702805</v>
       </c>
       <c r="E245" s="5">
         <v>-1.5666814543538798</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>849.59370672</v>
       </c>
       <c r="C246" s="5">
         <v>1.6363442199999554</v>
       </c>
       <c r="D246" s="5">
         <v>2.3404345891318457</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>849.99465138000005</v>
       </c>
       <c r="C247" s="5">
         <v>0.40094466000005013</v>
       </c>
       <c r="D247" s="5">
         <v>0.56778243480701818</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>852.54003164000005</v>
       </c>
       <c r="C248" s="5">
         <v>2.5453802600000017</v>
       </c>
       <c r="D248" s="5">
         <v>3.6532811288498612</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>853.75900932000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.2189776799999663</v>
       </c>
       <c r="D249" s="5">
         <v>1.7293398738208232</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>857.86481002999994</v>
       </c>
       <c r="C250" s="5">
         <v>4.1058007099999259</v>
       </c>
       <c r="D250" s="5">
         <v>5.9260172940850842</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>856.27359062999994</v>
       </c>
       <c r="C251" s="5">
         <v>-1.5912194</v>
       </c>
       <c r="D251" s="5">
         <v>-2.2032648568004132</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>854.14369909000004</v>
       </c>
       <c r="C252" s="5">
         <v>-2.1298915399999032</v>
       </c>
       <c r="D252" s="5">
         <v>-2.944376821924255</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>854.31687853000005</v>
       </c>
       <c r="C253" s="5">
         <v>0.17317944000001262</v>
       </c>
       <c r="D253" s="5">
         <v>0.24357403490422591</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>853.60195482999995</v>
       </c>
       <c r="C254" s="5">
         <v>-0.71492370000009942</v>
       </c>
       <c r="D254" s="5">
         <v>-0.99959493291997825</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>859.45753916000001</v>
       </c>
       <c r="C255" s="5">
         <v>5.8555843300000561</v>
       </c>
       <c r="D255" s="5">
         <v>8.5496168589063828</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>858.58861937999995</v>
       </c>
       <c r="C256" s="5">
         <v>-0.86891978000005565</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2064880171036463</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>860.13711732000002</v>
       </c>
       <c r="C257" s="5">
         <v>1.5484979400000611</v>
       </c>
       <c r="D257" s="5">
         <v>2.1858443857288634</v>
       </c>
       <c r="E257" s="5">
         <v>1.4363640624678098</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>862.87038301999996</v>
       </c>
       <c r="C258" s="5">
         <v>2.7332656999999472</v>
       </c>
       <c r="D258" s="5">
         <v>3.8806078645132969</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>862.62642292999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.24396008999997321</v>
       </c>
       <c r="D259" s="5">
         <v>-0.33874995271248043</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>866.37404186000003</v>
       </c>
       <c r="C260" s="5">
         <v>3.7476189300000442</v>
       </c>
       <c r="D260" s="5">
         <v>5.3397048453363904</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>869.14453043000003</v>
       </c>
       <c r="C261" s="5">
         <v>2.7704885699999977</v>
       </c>
       <c r="D261" s="5">
         <v>3.9055723584298097</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>869.42841826999995</v>
       </c>
       <c r="C262" s="5">
         <v>0.28388783999992029</v>
       </c>
       <c r="D262" s="5">
         <v>0.39265974131015291</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>869.07423388999996</v>
       </c>
       <c r="C263" s="5">
         <v>-0.35418437999999242</v>
       </c>
       <c r="D263" s="5">
         <v>-0.48775753094737473</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>873.67445361</v>
       </c>
       <c r="C264" s="5">
         <v>4.600219720000041</v>
       </c>
       <c r="D264" s="5">
         <v>6.5401131279848812</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>874.27834303999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.60388942999998108</v>
       </c>
       <c r="D265" s="5">
         <v>0.8326082916893407</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>876.19539698999995</v>
       </c>
       <c r="C266" s="5">
         <v>1.9170539499999677</v>
       </c>
       <c r="D266" s="5">
         <v>2.6632389416349156</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>875.6774289</v>
       </c>
       <c r="C267" s="5">
         <v>-0.51796808999995392</v>
       </c>
       <c r="D267" s="5">
         <v>-0.70708516360961093</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>876.41942009000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.74199119000002156</v>
       </c>
       <c r="D268" s="5">
         <v>1.0215527491576726</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>878.55603187999998</v>
       </c>
       <c r="C269" s="5">
         <v>2.1366117899999608</v>
       </c>
       <c r="D269" s="5">
         <v>2.9650110416491016</v>
       </c>
       <c r="E269" s="5">
         <v>2.1413928301791341</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>880.91276688000005</v>
       </c>
       <c r="C270" s="5">
         <v>2.3567350000000715</v>
       </c>
       <c r="D270" s="5">
         <v>3.2669314349571765</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>882.19221228000004</v>
       </c>
       <c r="C271" s="5">
         <v>1.279445399999986</v>
       </c>
       <c r="D271" s="5">
         <v>1.7568807524333652</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>885.04023252000002</v>
       </c>
       <c r="C272" s="5">
         <v>2.8480202399999826</v>
       </c>
       <c r="D272" s="5">
         <v>3.9435454090922972</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>886.67914937</v>
       </c>
       <c r="C273" s="5">
         <v>1.6389168499999869</v>
       </c>
       <c r="D273" s="5">
         <v>2.244931860923427</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>889.15827111999999</v>
       </c>
       <c r="C274" s="5">
         <v>2.4791217499999902</v>
       </c>
       <c r="D274" s="5">
         <v>3.4072339159734844</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>892.23689006999996</v>
       </c>
       <c r="C275" s="5">
         <v>3.0786189499999637</v>
       </c>
       <c r="D275" s="5">
         <v>4.234918828095946</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>893.49975286999995</v>
       </c>
       <c r="C276" s="5">
         <v>1.2628627999999935</v>
       </c>
       <c r="D276" s="5">
         <v>1.7117520424132726</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>899.14563486999998</v>
       </c>
       <c r="C277" s="5">
         <v>5.6458820000000287</v>
       </c>
       <c r="D277" s="5">
         <v>7.8517613598140024</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>900.04026343999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.89462857000000895</v>
       </c>
       <c r="D278" s="5">
         <v>1.2005270960615322</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>902.03643825999995</v>
       </c>
       <c r="C279" s="5">
         <v>1.9961748199999647</v>
       </c>
       <c r="D279" s="5">
         <v>2.6941537092712409</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>904.64551303999997</v>
       </c>
       <c r="C280" s="5">
         <v>2.6090747800000145</v>
       </c>
       <c r="D280" s="5">
         <v>3.5266650474868211</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>907.67671458999996</v>
       </c>
       <c r="C281" s="5">
         <v>3.0312015499999916</v>
       </c>
       <c r="D281" s="5">
         <v>4.0957813696472556</v>
       </c>
       <c r="E281" s="5">
         <v>3.3146073390089237</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>907.81259770999998</v>
       </c>
       <c r="C282" s="5">
         <v>0.13588312000001679</v>
       </c>
       <c r="D282" s="5">
         <v>0.17979316589922245</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>912.10060855999996</v>
       </c>
       <c r="C283" s="5">
         <v>4.2880108499999778</v>
       </c>
       <c r="D283" s="5">
         <v>5.8177405429010509</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>914.07482124000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.9742126800000506</v>
       </c>
       <c r="D284" s="5">
         <v>2.6285063963030542</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>916.03333004000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.9585088000000042</v>
       </c>
       <c r="D285" s="5">
         <v>2.6016525378117494</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>917.88356983999995</v>
       </c>
       <c r="C286" s="5">
         <v>1.8502397999999403</v>
       </c>
       <c r="D286" s="5">
         <v>2.4509152027582193</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>922.12456018</v>
       </c>
       <c r="C287" s="5">
         <v>4.240990340000053</v>
       </c>
       <c r="D287" s="5">
         <v>5.6875716743963523</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>926.12189052999997</v>
       </c>
       <c r="C288" s="5">
         <v>3.9973303499999702</v>
       </c>
       <c r="D288" s="5">
         <v>5.3277298422569563</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>927.26411012000005</v>
       </c>
       <c r="C289" s="5">
         <v>1.1422195900000816</v>
       </c>
       <c r="D289" s="5">
         <v>1.4900841248530527</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>929.67098849000001</v>
       </c>
       <c r="C290" s="5">
         <v>2.4068783699999585</v>
       </c>
       <c r="D290" s="5">
         <v>3.1596674889683651</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>930.61382701000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.94283852000000934</v>
       </c>
       <c r="D291" s="5">
         <v>1.2238076608548365</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>933.37509853999995</v>
       </c>
       <c r="C292" s="5">
         <v>2.7612715299999309</v>
       </c>
       <c r="D292" s="5">
         <v>3.6192657673198125</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>934.24661490999995</v>
       </c>
       <c r="C293" s="5">
         <v>0.87151636999999482</v>
       </c>
       <c r="D293" s="5">
         <v>1.1262430238936361</v>
       </c>
       <c r="E293" s="5">
         <v>2.9272426947739572</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>936.36271904</v>
       </c>
       <c r="C294" s="5">
         <v>2.1161041300000534</v>
       </c>
       <c r="D294" s="5">
         <v>2.7521632411208419</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>938.41219020000005</v>
       </c>
       <c r="C295" s="5">
         <v>2.0494711600000528</v>
       </c>
       <c r="D295" s="5">
         <v>2.6583594848340164</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>942.59793047000005</v>
       </c>
       <c r="C296" s="5">
         <v>4.1857402699999966</v>
       </c>
       <c r="D296" s="5">
         <v>5.4858226274094202</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>947.11351116000003</v>
       </c>
       <c r="C297" s="5">
         <v>4.5155806899999789</v>
       </c>
       <c r="D297" s="5">
         <v>5.9025951769200002</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>951.03470120999998</v>
       </c>
       <c r="C298" s="5">
         <v>3.9211900499999501</v>
       </c>
       <c r="D298" s="5">
         <v>5.0828828523076242</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>954.31683240999996</v>
       </c>
       <c r="C299" s="5">
         <v>3.2821311999999807</v>
       </c>
       <c r="D299" s="5">
         <v>4.2208580334870627</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>957.13160432999996</v>
       </c>
       <c r="C300" s="5">
         <v>2.8147719199999983</v>
       </c>
       <c r="D300" s="5">
         <v>3.5974040338120572</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>958.99303779000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.8614334600000575</v>
       </c>
       <c r="D301" s="5">
         <v>2.3588903820977336</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>959.97342498</v>
       </c>
       <c r="C302" s="5">
         <v>0.98038718999998764</v>
       </c>
       <c r="D302" s="5">
         <v>1.233692093505101</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>967.77988419999997</v>
       </c>
       <c r="C303" s="5">
         <v>7.8064592199999652</v>
       </c>
       <c r="D303" s="5">
         <v>10.206843284058476</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>969.27633687000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.4964526700000533</v>
       </c>
       <c r="D304" s="5">
         <v>1.8713905216047211</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>971.02310762000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.746770749999996</v>
       </c>
       <c r="D305" s="5">
         <v>2.1841310161235139</v>
       </c>
       <c r="E305" s="5">
         <v>3.9364865896295287</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>975.07933748000005</v>
       </c>
       <c r="C306" s="5">
         <v>4.0562298600000304</v>
       </c>
       <c r="D306" s="5">
         <v>5.1295154342523297</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>977.84252276999996</v>
       </c>
       <c r="C307" s="5">
         <v>2.7631852899999103</v>
       </c>
       <c r="D307" s="5">
         <v>3.454071576493245</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>978.57200422000005</v>
       </c>
       <c r="C308" s="5">
         <v>0.7294814500000939</v>
       </c>
       <c r="D308" s="5">
         <v>0.89889567571572737</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>980.75973452000005</v>
       </c>
       <c r="C309" s="5">
         <v>2.1877302999999984</v>
       </c>
       <c r="D309" s="5">
         <v>2.71599688694526</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>984.51936839999996</v>
       </c>
       <c r="C310" s="5">
         <v>3.7596338799999103</v>
       </c>
       <c r="D310" s="5">
         <v>4.6983033758576154</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>984.70479033000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.18542193000007501</v>
       </c>
       <c r="D311" s="5">
         <v>0.22623927215821293</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>988.78871963999995</v>
       </c>
       <c r="C312" s="5">
         <v>4.0839293099999168</v>
       </c>
       <c r="D312" s="5">
         <v>5.0919452512257823</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>989.50658696000005</v>
       </c>
       <c r="C313" s="5">
         <v>0.71786732000009579</v>
       </c>
       <c r="D313" s="5">
         <v>0.87469534183055586</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>993.13118783000004</v>
       </c>
       <c r="C314" s="5">
         <v>3.6246008699999948</v>
       </c>
       <c r="D314" s="5">
         <v>4.48529446790491</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>997.25755794999998</v>
       </c>
       <c r="C315" s="5">
         <v>4.1263701199999332</v>
       </c>
       <c r="D315" s="5">
         <v>5.1014217433610787</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>999.24949019999997</v>
       </c>
       <c r="C316" s="5">
         <v>1.9919322499999907</v>
       </c>
       <c r="D316" s="5">
         <v>2.4233998141732549</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>999.97025072999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.72076053000000684</v>
       </c>
       <c r="D317" s="5">
         <v>0.86900434264207682</v>
       </c>
       <c r="E317" s="5">
         <v>2.9810972450439399</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1005.6388529</v>
       </c>
       <c r="C318" s="5">
         <v>5.6686021699999856</v>
       </c>
       <c r="D318" s="5">
         <v>7.018674956160309</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1007.5008788</v>
       </c>
       <c r="C319" s="5">
         <v>1.8620259000000488</v>
       </c>
       <c r="D319" s="5">
         <v>2.2446695628696833</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1008.658225</v>
       </c>
       <c r="C320" s="5">
         <v>1.1573462000000063</v>
       </c>
       <c r="D320" s="5">
         <v>1.3872183237487512</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1011.1789336000001</v>
       </c>
       <c r="C321" s="5">
         <v>2.5207086000000345</v>
       </c>
       <c r="D321" s="5">
         <v>3.0404499531270002</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1012.4992935</v>
       </c>
       <c r="C322" s="5">
         <v>1.3203598999999713</v>
       </c>
       <c r="D322" s="5">
         <v>1.5782176701552242</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1011.5702596</v>
       </c>
       <c r="C323" s="5">
         <v>-0.92903390000003583</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0955382352340393</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1017.875432</v>
       </c>
       <c r="C324" s="5">
         <v>6.3051724000000604</v>
       </c>
       <c r="D324" s="5">
         <v>7.7414845801409227</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1020.1453986</v>
       </c>
       <c r="C325" s="5">
         <v>2.2699665999999752</v>
       </c>
       <c r="D325" s="5">
         <v>2.709192455838072</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1024.1473936</v>
       </c>
       <c r="C326" s="5">
         <v>4.0019949999999653</v>
       </c>
       <c r="D326" s="5">
         <v>4.8104701004782591</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1024.775801</v>
       </c>
       <c r="C327" s="5">
         <v>0.6284074000000146</v>
       </c>
       <c r="D327" s="5">
         <v>0.73879888564090113</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1027.3428156</v>
       </c>
       <c r="C328" s="5">
         <v>2.5670145999999932</v>
       </c>
       <c r="D328" s="5">
         <v>3.0477042221626061</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1029.1942908000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.8514752000000954</v>
       </c>
       <c r="D329" s="5">
         <v>2.1842031932591377</v>
       </c>
       <c r="E329" s="5">
         <v>2.9224909489723228</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1032.9921509000001</v>
       </c>
       <c r="C330" s="5">
         <v>3.7978600999999799</v>
       </c>
       <c r="D330" s="5">
         <v>4.5191425340328273</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1032.9487455000001</v>
       </c>
       <c r="C331" s="5">
         <v>-4.3405399999983274E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-5.0411268074090909E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1035.6791309</v>
       </c>
       <c r="C332" s="5">
         <v>2.7303853999999319</v>
       </c>
       <c r="D332" s="5">
         <v>3.2184735809849707</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1034.0955243999999</v>
       </c>
       <c r="C333" s="5">
         <v>-1.5836065000000872</v>
       </c>
       <c r="D333" s="5">
         <v>-1.8195091278196851</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1035.9167523000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.8212279000001672</v>
       </c>
       <c r="D334" s="5">
         <v>2.134007701902263</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1038.6388568</v>
       </c>
       <c r="C335" s="5">
         <v>2.7221044999998867</v>
       </c>
       <c r="D335" s="5">
         <v>3.1992443207487176</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1039.0325224999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.39366569999992862</v>
       </c>
       <c r="D336" s="5">
         <v>0.45577425827145746</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1040.4775641000001</v>
       </c>
       <c r="C337" s="5">
         <v>1.4450416000001951</v>
       </c>
       <c r="D337" s="5">
         <v>1.6817333385461986</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1044.2183792999999</v>
       </c>
       <c r="C338" s="5">
         <v>3.7408151999998154</v>
       </c>
       <c r="D338" s="5">
         <v>4.4006869972909035</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1043.458294</v>
       </c>
       <c r="C339" s="5">
         <v>-0.7600852999999006</v>
       </c>
       <c r="D339" s="5">
         <v>-0.8699901028656587</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1043.9004159000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.44212190000007467</v>
       </c>
       <c r="D340" s="5">
         <v>0.50963647859605388</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1045.9455516</v>
       </c>
       <c r="C341" s="5">
         <v>2.0451356999999462</v>
       </c>
       <c r="D341" s="5">
         <v>2.3764531344665052</v>
       </c>
       <c r="E341" s="5">
         <v>1.6276091841686213</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1046.1775192</v>
       </c>
       <c r="C342" s="5">
         <v>0.23196759999996175</v>
       </c>
       <c r="D342" s="5">
         <v>0.26645833484375547</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1049.5426210000001</v>
       </c>
       <c r="C343" s="5">
         <v>3.3651018000000477</v>
       </c>
       <c r="D343" s="5">
         <v>3.9289055170166565</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1052.9249665</v>
       </c>
       <c r="C344" s="5">
         <v>3.3823454999999285</v>
       </c>
       <c r="D344" s="5">
         <v>3.9365095964794206</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1055.5437256</v>
       </c>
       <c r="C345" s="5">
         <v>2.6187591000000339</v>
       </c>
       <c r="D345" s="5">
         <v>3.0257202093738167</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1057.2947445</v>
       </c>
       <c r="C346" s="5">
         <v>1.7510188999999627</v>
       </c>
       <c r="D346" s="5">
         <v>2.008917525327214</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1059.8316841999999</v>
       </c>
       <c r="C347" s="5">
         <v>2.5369396999999481</v>
       </c>
       <c r="D347" s="5">
         <v>2.9176602545617492</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1060.8426861</v>
       </c>
       <c r="C348" s="5">
         <v>1.0110019000001103</v>
       </c>
       <c r="D348" s="5">
         <v>1.1507372025998386</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1064.2763806999999</v>
       </c>
       <c r="C349" s="5">
         <v>3.4336945999998534</v>
       </c>
       <c r="D349" s="5">
         <v>3.9540108216636227</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1063.7208793</v>
       </c>
       <c r="C350" s="5">
         <v>-0.55550139999991188</v>
       </c>
       <c r="D350" s="5">
         <v>-0.62454770151144645</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1064.8655924</v>
       </c>
       <c r="C351" s="5">
         <v>1.1447130999999899</v>
       </c>
       <c r="D351" s="5">
         <v>1.2990393798049338</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1066.2100985</v>
       </c>
       <c r="C352" s="5">
         <v>1.3445060999999896</v>
       </c>
       <c r="D352" s="5">
         <v>1.5256936286434764</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1067.9820718999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.7719733999999789</v>
       </c>
       <c r="D353" s="5">
         <v>2.0126544921134082</v>
       </c>
       <c r="E353" s="5">
         <v>2.1068515723682069</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1067.4721730000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.50989889999982552</v>
       </c>
       <c r="D354" s="5">
         <v>-0.57142764948306946</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1069.9976816999999</v>
       </c>
       <c r="C355" s="5">
         <v>2.5255086999998184</v>
       </c>
       <c r="D355" s="5">
         <v>2.8762889309465356</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1071.0013514</v>
       </c>
       <c r="C356" s="5">
         <v>1.0036697000000459</v>
       </c>
       <c r="D356" s="5">
         <v>1.1314386205911298</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1072.5892372000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.5878858000000946</v>
       </c>
       <c r="D357" s="5">
         <v>1.7937212758575738</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1074.7764142999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1871770999998716</v>
       </c>
       <c r="D358" s="5">
         <v>2.4746188047819473</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1076.5065927000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.7301784000001135</v>
       </c>
       <c r="D359" s="5">
         <v>1.948959503491654</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1078.2831103999999</v>
       </c>
       <c r="C360" s="5">
         <v>1.7765176999998857</v>
       </c>
       <c r="D360" s="5">
         <v>1.9983875959754593</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1081.6308216</v>
       </c>
       <c r="C361" s="5">
         <v>3.3477112000000488</v>
       </c>
       <c r="D361" s="5">
         <v>3.7898818997429418</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1081.4843507</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14647089999994023</v>
       </c>
       <c r="D362" s="5">
         <v>-0.16237909196464839</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1082.6702869999999</v>
       </c>
       <c r="C363" s="5">
         <v>1.1859362999998666</v>
       </c>
       <c r="D363" s="5">
         <v>1.3238639604878921</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1085.6718513000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.0015643000001546</v>
       </c>
       <c r="D364" s="5">
         <v>3.3780454742953658</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1087.5024994</v>
       </c>
       <c r="C365" s="5">
         <v>1.8306480999999621</v>
       </c>
       <c r="D365" s="5">
         <v>2.0422982020734004</v>
       </c>
       <c r="E365" s="5">
         <v>1.8277860662278878</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1087.7640812</v>
       </c>
       <c r="C366" s="5">
         <v>0.26158179999993081</v>
       </c>
       <c r="D366" s="5">
         <v>0.28902348413022416</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1088.6314437000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.8673625000001266</v>
       </c>
       <c r="D367" s="5">
         <v>0.96106486163771709</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1081.1469271999999</v>
       </c>
       <c r="C368" s="5">
         <v>-7.4845165000001543</v>
       </c>
       <c r="D368" s="5">
         <v>-7.9452655597815998</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>951.66195766999999</v>
       </c>
       <c r="C369" s="5">
         <v>-129.48496952999994</v>
       </c>
       <c r="D369" s="5">
         <v>-78.364054091664016</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>977.68959892999999</v>
       </c>
       <c r="C370" s="5">
         <v>26.027641259999996</v>
       </c>
       <c r="D370" s="5">
         <v>38.235450833800336</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1004.7731347</v>
       </c>
       <c r="C371" s="5">
         <v>27.083535770000026</v>
       </c>
       <c r="D371" s="5">
         <v>38.8047199509477</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1003.0753598</v>
       </c>
       <c r="C372" s="5">
         <v>-1.6977749000000131</v>
       </c>
       <c r="D372" s="5">
         <v>-2.0089135740509412</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1013.1540225</v>
       </c>
       <c r="C373" s="5">
         <v>10.078662699999995</v>
       </c>
       <c r="D373" s="5">
         <v>12.746463798205209</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1019.7977594</v>
       </c>
       <c r="C374" s="5">
         <v>6.6437369000000217</v>
       </c>
       <c r="D374" s="5">
         <v>8.1590751080972126</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1028.5827452000001</v>
       </c>
       <c r="C375" s="5">
         <v>8.7849858000000722</v>
       </c>
       <c r="D375" s="5">
         <v>10.841443781570659</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1032.5617746999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.9790294999997968</v>
       </c>
       <c r="D376" s="5">
         <v>4.7422035751302882</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1037.8853534</v>
       </c>
       <c r="C377" s="5">
         <v>5.3235787000000983</v>
       </c>
       <c r="D377" s="5">
         <v>6.3653264021613198</v>
       </c>
       <c r="E377" s="5">
         <v>-4.562485697952412</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1035.6504130000001</v>
       </c>
       <c r="C378" s="5">
         <v>-2.234940399999914</v>
       </c>
       <c r="D378" s="5">
         <v>-2.5536462221335876</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1031.7315418000001</v>
       </c>
       <c r="C379" s="5">
         <v>-3.9188712000000123</v>
       </c>
       <c r="D379" s="5">
         <v>-4.4474454827623688</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1042.4512382</v>
       </c>
       <c r="C380" s="5">
         <v>10.719696399999975</v>
       </c>
       <c r="D380" s="5">
         <v>13.205753516717355</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1048.3429847</v>
       </c>
       <c r="C381" s="5">
         <v>5.8917464999999538</v>
       </c>
       <c r="D381" s="5">
         <v>6.9970307126810738</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1055.2926969</v>
       </c>
       <c r="C382" s="5">
         <v>6.9497122000000218</v>
       </c>
       <c r="D382" s="5">
         <v>8.2516367891252607</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1061.1719467</v>
       </c>
       <c r="C383" s="5">
         <v>5.8792498000000251</v>
       </c>
       <c r="D383" s="5">
         <v>6.8941487220381514</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1069.6928617000001</v>
       </c>
       <c r="C384" s="5">
         <v>8.5209150000000591</v>
       </c>
       <c r="D384" s="5">
         <v>10.072808440302472</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1068.3472116999999</v>
       </c>
       <c r="C385" s="5">
         <v>-1.3456500000002052</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.4991726199404698</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4991726199404587</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1074.6419297</v>
       </c>
       <c r="C386" s="5">
         <v>6.2947180000001026</v>
       </c>
       <c r="D386" s="5">
         <v>7.304103033568965</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1087.0424412</v>
       </c>
       <c r="C387" s="5">
         <v>12.400511499999993</v>
       </c>
       <c r="D387" s="5">
         <v>14.760551560674685</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1090.4126572</v>
       </c>
       <c r="C388" s="5">
         <v>3.3702160000000276</v>
       </c>
       <c r="D388" s="5">
         <v>3.7845250744810599</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1094.8349823000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.4223251000000801</v>
       </c>
       <c r="D389" s="5">
         <v>4.976811780457302</v>
       </c>
       <c r="E389" s="5">
         <v>5.4870828182938869</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1099.9098294</v>
       </c>
       <c r="C390" s="5">
         <v>5.0748470999999427</v>
       </c>
       <c r="D390" s="5">
         <v>5.7063338795143359</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1110.4357118999999</v>
       </c>
       <c r="C391" s="5">
         <v>10.525882499999852</v>
       </c>
       <c r="D391" s="5">
         <v>12.107855840623994</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1111.0598697999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.62415790000000015</v>
       </c>
       <c r="D392" s="5">
         <v>0.67658963714656295</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1114.9639982000001</v>
       </c>
       <c r="C393" s="5">
         <v>3.9041284000002179</v>
       </c>
       <c r="D393" s="5">
         <v>4.2991076526250449</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1116.8601960000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.8961977999999817</v>
       </c>
       <c r="D394" s="5">
         <v>2.0600148006870711</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1120.0521156</v>
       </c>
       <c r="C395" s="5">
         <v>3.1919195999998919</v>
       </c>
       <c r="D395" s="5">
         <v>3.48395267556183</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1130.3710086999999</v>
       </c>
       <c r="C396" s="5">
         <v>10.318893099999968</v>
       </c>
       <c r="D396" s="5">
         <v>11.633195374281735</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1133.3219826</v>
       </c>
       <c r="C397" s="5">
         <v>2.9509739000000081</v>
       </c>
       <c r="D397" s="5">
         <v>3.1781241366205748</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1137.5196599000001</v>
       </c>
       <c r="C398" s="5">
         <v>4.1976773000001231</v>
       </c>
       <c r="D398" s="5">
         <v>4.5363143565861019</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1137.6071281</v>
       </c>
       <c r="C399" s="5">
         <v>8.7468199999875651E-2</v>
       </c>
       <c r="D399" s="5">
         <v>9.2311583797299868E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1139.2751286</v>
       </c>
       <c r="C400" s="5">
         <v>1.6680005000000619</v>
       </c>
       <c r="D400" s="5">
         <v>1.7737417473477679</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1142.1877938</v>
       </c>
       <c r="C401" s="5">
         <v>2.9126651999999922</v>
       </c>
       <c r="D401" s="5">
         <v>3.1114226372203513</v>
       </c>
       <c r="E401" s="5">
         <v>4.3251094699698456</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1148.5290703999999</v>
       </c>
       <c r="C402" s="5">
         <v>6.341276599999901</v>
       </c>
       <c r="D402" s="5">
         <v>6.8694880294626781</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1152.6496016999999</v>
       </c>
       <c r="C403" s="5">
         <v>4.1205313000000388</v>
       </c>
       <c r="D403" s="5">
         <v>4.3911662206583602</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1156.5712331</v>
       </c>
       <c r="C404" s="5">
         <v>3.9216314000000239</v>
       </c>
       <c r="D404" s="5">
         <v>4.160001744714581</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1155.2983876999999</v>
       </c>
       <c r="C405" s="5">
         <v>-1.2728454000000511</v>
       </c>
       <c r="D405" s="5">
         <v>-1.3126757170004444</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1156.3539226</v>
       </c>
       <c r="C406" s="5">
         <v>1.0555349000001115</v>
       </c>
       <c r="D406" s="5">
         <v>1.1019025624544598</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1162.6454577</v>
       </c>
       <c r="C407" s="5">
         <v>6.2915350999999191</v>
       </c>
       <c r="D407" s="5">
         <v>6.7279715079869629</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1161.6021321999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0433255000000372</v>
       </c>
       <c r="D408" s="5">
         <v>-1.0715474617014498</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1164.4302756</v>
       </c>
       <c r="C409" s="5">
         <v>2.8281434000000445</v>
       </c>
       <c r="D409" s="5">
         <v>2.9610726205045346</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1167.3192168</v>
       </c>
       <c r="C410" s="5">
         <v>2.8889412000000902</v>
       </c>
       <c r="D410" s="5">
         <v>3.0181523149472422</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1169.0329121</v>
       </c>
       <c r="C411" s="5">
         <v>1.7136952999999266</v>
       </c>
       <c r="D411" s="5">
         <v>1.7759668384103477</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1170.4682915999999</v>
       </c>
       <c r="C412" s="5">
         <v>1.4353794999999536</v>
       </c>
       <c r="D412" s="5">
         <v>1.4833928293314758</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1170.8385309</v>
       </c>
       <c r="C413" s="5">
         <v>0.37023930000009386</v>
       </c>
       <c r="D413" s="5">
         <v>0.38024175883111244</v>
       </c>
       <c r="E413" s="5">
         <v>2.5084086220778623</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1174.7807711999999</v>
       </c>
       <c r="C414" s="5">
         <v>3.9422402999998667</v>
       </c>
       <c r="D414" s="5">
         <v>4.1160969766168787</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1174.8737216</v>
       </c>
       <c r="C415" s="5">
         <v>9.2950400000063382E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.4987111132671664E-2</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1174.9638653</v>
       </c>
       <c r="C416" s="5">
         <v>9.0143699999998717E-2</v>
       </c>
       <c r="D416" s="5">
         <v>9.2110409715706609E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1178.1203785</v>
       </c>
       <c r="C417" s="5">
         <v>3.1565132000000631</v>
       </c>
       <c r="D417" s="5">
         <v>3.2718345784149339</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1180.4198011000001</v>
       </c>
       <c r="C418" s="5">
         <v>2.2994226000000708</v>
       </c>
       <c r="D418" s="5">
         <v>2.367433067013569</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1181.1788630999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.75906199999985802</v>
       </c>
       <c r="D419" s="5">
         <v>0.77438792769182196</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1181.8323514000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.65348830000016278</v>
       </c>
       <c r="D420" s="5">
         <v>0.66592501307916052</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1188.2521743</v>
       </c>
       <c r="C421" s="5">
         <v>6.4198228999998719</v>
       </c>
       <c r="D421" s="5">
         <v>6.7168314342549884</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1186.7736024999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.4785718000000543</v>
       </c>
       <c r="D422" s="5">
         <v>-1.4830131062258389</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1184.9554012999999</v>
       </c>
       <c r="C423" s="5">
         <v>-1.8182011999999759</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8230521454439486</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1186.9676433</v>
       </c>
       <c r="C424" s="5">
         <v>2.0122420000000147</v>
       </c>
       <c r="D424" s="5">
         <v>2.0569309574173467</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1189.4186078</v>
       </c>
       <c r="C425" s="5">
         <v>2.4509645000000546</v>
       </c>
       <c r="D425" s="5">
         <v>2.5062106006595419</v>
       </c>
       <c r="E425" s="5">
         <v>1.5869034379760283</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1189.4891571000001</v>
       </c>
       <c r="C426" s="5">
         <v>7.0549300000038784E-2</v>
       </c>
       <c r="D426" s="5">
         <v>7.1200150273864615E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1190.1699662999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.6808091999998851</v>
       </c>
       <c r="D427" s="5">
         <v>0.68899134620650226</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1188.6848712000001</v>
       </c>
       <c r="C428" s="5">
         <v>-1.4850950999998531</v>
       </c>
       <c r="D428" s="5">
         <v>-1.4871274010370139</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1192.2970190000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.6121478000000025</v>
       </c>
       <c r="D429" s="5">
         <v>3.7080990009088932</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1191.9001845</v>
       </c>
       <c r="C430" s="5">
         <v>-0.39683450000006815</v>
       </c>
       <c r="D430" s="5">
         <v>-0.39866797970141699</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1184.0873385</v>
       </c>
       <c r="C431" s="5">
         <v>-7.8128460000000359</v>
       </c>
       <c r="D431" s="5">
         <v>-7.5884610957693059</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1186.0606708</v>
       </c>
       <c r="C432" s="5">
         <v>1.9733323000000382</v>
       </c>
       <c r="D432" s="5">
         <v>2.0182842541141444</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1189.0466511</v>
       </c>
       <c r="C433" s="5">
         <v>2.9859802999999374</v>
       </c>
       <c r="D433" s="5">
         <v>3.0632580098623352</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1186.3157828000001</v>
       </c>
       <c r="C434" s="5">
         <v>-2.7308682999998837</v>
       </c>
       <c r="D434" s="5">
         <v>-2.7214763660042607</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1187.0309999999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.71521719999986999</v>
       </c>
       <c r="D435" s="5">
         <v>0.72587103598336089</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1183.9850438999999</v>
       </c>
       <c r="C436" s="5">
         <v>-3.0459561000000122</v>
       </c>
       <c r="D436" s="5">
         <v>-3.036146771331949</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1184.9052650000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.92022110000016255</v>
       </c>
       <c r="D437" s="5">
         <v>0.93666555363258741</v>
       </c>
       <c r="E437" s="5">
         <v>-0.37945789399982388</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1189.9438955000001</v>
       </c>
       <c r="C438" s="5">
         <v>5.0386304999999538</v>
       </c>
       <c r="D438" s="5">
         <v>5.2238708248003141</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1189.1014977</v>
       </c>
       <c r="C439" s="5">
         <v>-0.84239780000007158</v>
       </c>
       <c r="D439" s="5">
         <v>-0.84621692328401554</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1192.0547763</v>
       </c>
       <c r="C440" s="5">
         <v>2.953278599999976</v>
       </c>
       <c r="D440" s="5">
         <v>3.0213965841396462</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1193.2278512</v>
       </c>
       <c r="C441" s="5">
         <v>1.1730749000000742</v>
       </c>
       <c r="D441" s="5">
         <v>1.1873061352505765</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1195.382793</v>
+        <v>1195.5142655</v>
       </c>
       <c r="C442" s="5">
-        <v>2.1549417999999605</v>
+        <v>2.2864142999999331</v>
       </c>
       <c r="D442" s="5">
-        <v>2.1888285021493425</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3237792555616199</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1192.3851468</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-3.1291186999999354</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-3.0960371728474656</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C836CBD2-5C07-48CF-8127-1C32B3B1BED0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F290120-28F2-4063-8BC7-87F3EFF71CD9}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3FDBC67-34EF-4B4D-890B-0EE803651E1B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sannaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>