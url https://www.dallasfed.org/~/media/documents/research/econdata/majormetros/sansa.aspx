--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C6C0D5E-BC7B-4C46-AB89-CEE83CAC32BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0FB506E-3F0C-4F88-A990-713FEA8DA876}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85F17E51-4BCF-48EF-A93A-E57324A86679}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{83E70B8E-0468-410D-AFAF-ADA03C8B8E1E}"/>
   </bookViews>
   <sheets>
     <sheet name="sannaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F21E2F96-EA91-49EE-80F6-34DDAF084260}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C64B5B8-883D-4FB0-8AEC-6ABA7388B323}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>547.13627624000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>545.46052310000005</v>
       </c>
       <c r="C7" s="5">
         <v>-1.6757531399999834</v>
       </c>
       <c r="D7" s="5">
         <v>-3.6140412427679847</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>545.26243256999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.19809053000005861</v>
       </c>
       <c r="D8" s="5">
         <v>-0.43492499120534323</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>544.28208341000004</v>
       </c>
       <c r="C9" s="5">
         <v>-0.9803491599999461</v>
       </c>
       <c r="D9" s="5">
         <v>-2.1363203132498843</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>545.98122262000004</v>
       </c>
       <c r="C10" s="5">
         <v>1.6991392099999985</v>
       </c>
       <c r="D10" s="5">
         <v>3.8111538794664446</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>548.17786835000004</v>
       </c>
       <c r="C11" s="5">
         <v>2.1966457300000002</v>
       </c>
       <c r="D11" s="5">
         <v>4.9362384238841983</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>545.45062014999996</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7272482000000764</v>
       </c>
       <c r="D12" s="5">
         <v>-5.8094559285651766</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>547.61663571999998</v>
       </c>
       <c r="C13" s="5">
         <v>2.1660155700000132</v>
       </c>
       <c r="D13" s="5">
         <v>4.8707359362582636</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>548.73190061000003</v>
       </c>
       <c r="C14" s="5">
         <v>1.1152648900000486</v>
       </c>
       <c r="D14" s="5">
         <v>2.4714567889523087</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>550.17297441999995</v>
       </c>
       <c r="C15" s="5">
         <v>1.4410738099999207</v>
       </c>
       <c r="D15" s="5">
         <v>3.1973472618517018</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>550.61222291000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.43924849000006816</v>
       </c>
       <c r="D16" s="5">
         <v>0.96227718597587941</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>551.18667343000004</v>
       </c>
       <c r="C17" s="5">
         <v>0.57445052000002761</v>
       </c>
       <c r="D17" s="5">
         <v>1.2591618950257066</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>550.23973347000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.9469399600000088</v>
       </c>
       <c r="D18" s="5">
         <v>-2.0422337485593078</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>549.23517632000005</v>
       </c>
       <c r="C19" s="5">
         <v>-1.0045571499999824</v>
       </c>
       <c r="D19" s="5">
         <v>-2.1689411410873216</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>550.93381307000004</v>
       </c>
       <c r="C20" s="5">
         <v>1.6986367499999915</v>
       </c>
       <c r="D20" s="5">
         <v>3.7750616670696235</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>548.44074019000004</v>
       </c>
       <c r="C21" s="5">
         <v>-2.4930728799999997</v>
       </c>
       <c r="D21" s="5">
         <v>-5.2970803946564953</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>549.43845563000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.99771543999997903</v>
       </c>
       <c r="D22" s="5">
         <v>2.2049978662369796</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>550.91084607000005</v>
       </c>
       <c r="C23" s="5">
         <v>1.4723904400000265</v>
       </c>
       <c r="D23" s="5">
         <v>3.2635945544979172</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>550.64161214000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.26923393000004125</v>
       </c>
       <c r="D24" s="5">
         <v>-0.58487453394289179</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>554.35988136000003</v>
       </c>
       <c r="C25" s="5">
         <v>3.7182692200000247</v>
       </c>
       <c r="D25" s="5">
         <v>8.4109577480173225</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>560.15285030999996</v>
       </c>
       <c r="C26" s="5">
         <v>5.7929689499999313</v>
       </c>
       <c r="D26" s="5">
         <v>13.286219628279316</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>557.54404390000002</v>
       </c>
       <c r="C27" s="5">
         <v>-2.6088064099999428</v>
       </c>
       <c r="D27" s="5">
         <v>-5.4478156838848939</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>559.05424015000006</v>
       </c>
       <c r="C28" s="5">
         <v>1.5101962500000354</v>
       </c>
       <c r="D28" s="5">
         <v>3.299252802362429</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>560.12796859000002</v>
       </c>
       <c r="C29" s="5">
         <v>1.073728439999968</v>
       </c>
       <c r="D29" s="5">
         <v>2.3292414213944124</v>
       </c>
       <c r="E29" s="5">
         <v>1.6221900113003285</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>559.44691587</v>
       </c>
       <c r="C30" s="5">
         <v>-0.68105272000002515</v>
       </c>
       <c r="D30" s="5">
         <v>-1.4493473774975008</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>560.64636261999999</v>
       </c>
       <c r="C31" s="5">
         <v>1.1994467499999928</v>
       </c>
       <c r="D31" s="5">
         <v>2.6033399921435496</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>562.20882354000003</v>
       </c>
       <c r="C32" s="5">
         <v>1.562460920000035</v>
       </c>
       <c r="D32" s="5">
         <v>3.3960103809627107</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>566.51017658000001</v>
       </c>
       <c r="C33" s="5">
         <v>4.3013530399999809</v>
       </c>
       <c r="D33" s="5">
         <v>9.5773268121240882</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>568.97799337000004</v>
       </c>
       <c r="C34" s="5">
         <v>2.467816790000029</v>
       </c>
       <c r="D34" s="5">
         <v>5.3544883684471634</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>570.35454832000005</v>
       </c>
       <c r="C35" s="5">
         <v>1.3765549500000134</v>
       </c>
       <c r="D35" s="5">
         <v>2.9421604839259707</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>574.40450295000005</v>
       </c>
       <c r="C36" s="5">
         <v>4.049954630000002</v>
       </c>
       <c r="D36" s="5">
         <v>8.8617018807704682</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>575.06000802000005</v>
       </c>
       <c r="C37" s="5">
         <v>0.6555050700000038</v>
       </c>
       <c r="D37" s="5">
         <v>1.3780568929278258</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>575.90592845000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.8459204299999783</v>
       </c>
       <c r="D38" s="5">
         <v>1.7795667899237921</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>579.40369786999997</v>
       </c>
       <c r="C39" s="5">
         <v>3.4977694199999405</v>
       </c>
       <c r="D39" s="5">
         <v>7.5366642610689816</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>579.76895049999996</v>
       </c>
       <c r="C40" s="5">
         <v>0.36525262999998631</v>
       </c>
       <c r="D40" s="5">
         <v>0.75910116859199128</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>581.34838074000004</v>
       </c>
       <c r="C41" s="5">
         <v>1.5794302400000788</v>
       </c>
       <c r="D41" s="5">
         <v>3.3185183352710368</v>
       </c>
       <c r="E41" s="5">
         <v>3.7884935836033584</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>586.09406766999996</v>
       </c>
       <c r="C42" s="5">
         <v>4.7456869299999198</v>
       </c>
       <c r="D42" s="5">
         <v>10.247893716613742</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>589.31214593000004</v>
       </c>
       <c r="C43" s="5">
         <v>3.2180782600000839</v>
       </c>
       <c r="D43" s="5">
         <v>6.7915276362898069</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>590.30274154999995</v>
       </c>
       <c r="C44" s="5">
         <v>0.99059561999990819</v>
       </c>
       <c r="D44" s="5">
         <v>2.0358758981616765</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>592.68502336999995</v>
       </c>
       <c r="C45" s="5">
         <v>2.3822818200000029</v>
       </c>
       <c r="D45" s="5">
         <v>4.951786346733611</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>593.00366320000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.31863983000005192</v>
       </c>
       <c r="D46" s="5">
         <v>0.64705608958965932</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>593.44369925000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.44003605000000334</v>
       </c>
       <c r="D47" s="5">
         <v>0.8940984866937951</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>595.81760796000003</v>
       </c>
       <c r="C48" s="5">
         <v>2.3739087100000233</v>
       </c>
       <c r="D48" s="5">
         <v>4.9073036944520476</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>598.15641682</v>
       </c>
       <c r="C49" s="5">
         <v>2.3388088599999719</v>
       </c>
       <c r="D49" s="5">
         <v>4.8134918079823175</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>597.45910941</v>
       </c>
       <c r="C50" s="5">
         <v>-0.69730741000000762</v>
       </c>
       <c r="D50" s="5">
         <v>-1.389978546147097</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>598.78538268</v>
       </c>
       <c r="C51" s="5">
         <v>1.3262732700000015</v>
       </c>
       <c r="D51" s="5">
         <v>2.6965924500225169</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>599.72316181999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.93777913999997509</v>
       </c>
       <c r="D52" s="5">
         <v>1.8956359540275969</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>602.40776190999998</v>
       </c>
       <c r="C53" s="5">
         <v>2.6846000900000035</v>
       </c>
       <c r="D53" s="5">
         <v>5.5059238169567148</v>
       </c>
       <c r="E53" s="5">
         <v>3.6225062058646174</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>607.03156049999996</v>
       </c>
       <c r="C54" s="5">
         <v>4.6237985899999785</v>
       </c>
       <c r="D54" s="5">
         <v>9.609588470976016</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>609.38553707999995</v>
       </c>
       <c r="C55" s="5">
         <v>2.3539765799999941</v>
       </c>
       <c r="D55" s="5">
         <v>4.7539615666977619</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>611.39165802000002</v>
       </c>
       <c r="C56" s="5">
         <v>2.0061209400000735</v>
       </c>
       <c r="D56" s="5">
         <v>4.0227651588486735</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>616.88475706999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.4930990499999552</v>
       </c>
       <c r="D57" s="5">
         <v>11.330552484805946</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>615.72787676999997</v>
       </c>
       <c r="C58" s="5">
         <v>-1.1568803000000116</v>
       </c>
       <c r="D58" s="5">
         <v>-2.227363126707893</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>617.49155703999998</v>
       </c>
       <c r="C59" s="5">
         <v>1.7636802700000089</v>
       </c>
       <c r="D59" s="5">
         <v>3.4919305437025816</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>622.47975437000002</v>
       </c>
       <c r="C60" s="5">
         <v>4.9881973300000482</v>
       </c>
       <c r="D60" s="5">
         <v>10.136300622682914</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>621.62738467999998</v>
       </c>
       <c r="C61" s="5">
         <v>-0.85236969000004592</v>
       </c>
       <c r="D61" s="5">
         <v>-1.6308569247767468</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>625.21039880000001</v>
       </c>
       <c r="C62" s="5">
         <v>3.5830141200000298</v>
       </c>
       <c r="D62" s="5">
         <v>7.1402497180195867</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>628.99238494999997</v>
       </c>
       <c r="C63" s="5">
         <v>3.7819861499999661</v>
       </c>
       <c r="D63" s="5">
         <v>7.5054143496304571</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>631.73339451000004</v>
       </c>
       <c r="C64" s="5">
         <v>2.7410095600000659</v>
       </c>
       <c r="D64" s="5">
         <v>5.3565084686119979</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>636.32426740000005</v>
       </c>
       <c r="C65" s="5">
         <v>4.5908728900000142</v>
       </c>
       <c r="D65" s="5">
         <v>9.0776602103465045</v>
       </c>
       <c r="E65" s="5">
         <v>5.6301574505720264</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>636.69910362999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.37483622999991439</v>
       </c>
       <c r="D66" s="5">
         <v>0.70917245039026078</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>638.91627338000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.2171697500000391</v>
       </c>
       <c r="D67" s="5">
         <v>4.2597158972825788</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>640.50123463</v>
       </c>
       <c r="C68" s="5">
         <v>1.5849612499999921</v>
       </c>
       <c r="D68" s="5">
         <v>3.0177964763484555</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>641.52902575999997</v>
       </c>
       <c r="C69" s="5">
         <v>1.0277911299999687</v>
       </c>
       <c r="D69" s="5">
         <v>1.9426862193641758</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>645.22980367000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.7007779100000562</v>
       </c>
       <c r="D70" s="5">
         <v>7.1463317247223213</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>646.58788154000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.3580778699999883</v>
       </c>
       <c r="D71" s="5">
         <v>2.5552018596460835</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>648.60958172000005</v>
       </c>
       <c r="C72" s="5">
         <v>2.0217001800000389</v>
       </c>
       <c r="D72" s="5">
         <v>3.81726711050836</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>650.56705382999996</v>
       </c>
       <c r="C73" s="5">
         <v>1.9574721099999124</v>
       </c>
       <c r="D73" s="5">
         <v>3.6822633726519838</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>651.97869041000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.4116365800000494</v>
       </c>
       <c r="D74" s="5">
         <v>2.6351272115535451</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>652.54530046000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.56661005000000841</v>
       </c>
       <c r="D75" s="5">
         <v>1.0478739124508474</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>654.80737139999997</v>
       </c>
       <c r="C76" s="5">
         <v>2.2620709399999441</v>
       </c>
       <c r="D76" s="5">
         <v>4.2400765978250377</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>656.85473810999997</v>
       </c>
       <c r="C77" s="5">
         <v>2.0473667100000057</v>
       </c>
       <c r="D77" s="5">
         <v>3.8172035261379467</v>
       </c>
       <c r="E77" s="5">
         <v>3.2264164297688636</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>656.77750596999999</v>
       </c>
       <c r="C78" s="5">
         <v>-7.7232139999978244E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.14100325758298338</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>656.73514694999994</v>
       </c>
       <c r="C79" s="5">
         <v>-4.2359020000048986E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-7.7366835056158489E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>657.42358688000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.68843993000007231</v>
       </c>
       <c r="D80" s="5">
         <v>1.2652096656076139</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>659.79165748000003</v>
       </c>
       <c r="C81" s="5">
         <v>2.36807060000001</v>
       </c>
       <c r="D81" s="5">
         <v>4.4091261545126548</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>662.54175633</v>
       </c>
       <c r="C82" s="5">
         <v>2.7500988499999721</v>
       </c>
       <c r="D82" s="5">
         <v>5.118030742312274</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>663.79351672999996</v>
       </c>
       <c r="C83" s="5">
         <v>1.2517603999999665</v>
       </c>
       <c r="D83" s="5">
         <v>2.2909048596435166</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>663.29926599999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.4942507299999761</v>
       </c>
       <c r="D84" s="5">
         <v>-0.88985204302581833</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>666.90380545000005</v>
       </c>
       <c r="C85" s="5">
         <v>3.6045394500000612</v>
       </c>
       <c r="D85" s="5">
         <v>6.7195895670957517</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>667.45824777999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.55444232999991527</v>
       </c>
       <c r="D86" s="5">
         <v>1.0022157277519872</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>672.59854805999998</v>
       </c>
       <c r="C87" s="5">
         <v>5.1403002800000195</v>
       </c>
       <c r="D87" s="5">
         <v>9.6432392212649312</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>676.22516537000001</v>
       </c>
       <c r="C88" s="5">
         <v>3.6266173100000287</v>
       </c>
       <c r="D88" s="5">
         <v>6.6657127487987911</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>676.44929264999996</v>
       </c>
       <c r="C89" s="5">
         <v>0.22412727999994786</v>
       </c>
       <c r="D89" s="5">
         <v>0.39845242303191419</v>
       </c>
       <c r="E89" s="5">
         <v>2.9830879497619645</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>678.63279683999997</v>
       </c>
       <c r="C90" s="5">
         <v>2.1835041900000078</v>
       </c>
       <c r="D90" s="5">
         <v>3.9429810386884201</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>681.57531143999995</v>
       </c>
       <c r="C91" s="5">
         <v>2.9425145999999813</v>
       </c>
       <c r="D91" s="5">
         <v>5.3290279888432934</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>685.86934637000002</v>
       </c>
       <c r="C92" s="5">
         <v>4.2940349300000662</v>
       </c>
       <c r="D92" s="5">
         <v>7.8277422070411662</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>687.30909822000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4397518499999933</v>
       </c>
       <c r="D93" s="5">
         <v>2.5482833944999728</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>689.74473785999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.4356396399999767</v>
       </c>
       <c r="D94" s="5">
         <v>4.3363490591242781</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>691.11330801999998</v>
       </c>
       <c r="C95" s="5">
         <v>1.3685701599999902</v>
       </c>
       <c r="D95" s="5">
         <v>2.4071591980458606</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>691.54195146999996</v>
       </c>
       <c r="C96" s="5">
         <v>0.42864344999998139</v>
       </c>
       <c r="D96" s="5">
         <v>0.74681011454162949</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>694.03727425</v>
       </c>
       <c r="C97" s="5">
         <v>2.4953227800000377</v>
       </c>
       <c r="D97" s="5">
         <v>4.4169905519935604</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>696.35289786999999</v>
       </c>
       <c r="C98" s="5">
         <v>2.3156236199999967</v>
       </c>
       <c r="D98" s="5">
         <v>4.0780391024483942</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>699.06324312000004</v>
       </c>
       <c r="C99" s="5">
         <v>2.7103452500000458</v>
       </c>
       <c r="D99" s="5">
         <v>4.7719343932351777</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>699.31016104000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.24691791999998713</v>
       </c>
       <c r="D100" s="5">
         <v>0.42467945633237747</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>700.94491783000001</v>
       </c>
       <c r="C101" s="5">
         <v>1.6347567899999831</v>
       </c>
       <c r="D101" s="5">
         <v>2.8415542677731054</v>
       </c>
       <c r="E101" s="5">
         <v>3.6212064150496825</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>706.3802518</v>
       </c>
       <c r="C102" s="5">
         <v>5.4353339699999879</v>
       </c>
       <c r="D102" s="5">
         <v>9.7124454562784059</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>705.90448780999998</v>
       </c>
       <c r="C103" s="5">
         <v>-0.47576399000001857</v>
       </c>
       <c r="D103" s="5">
         <v>-0.80524141759830137</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>707.5578289</v>
       </c>
       <c r="C104" s="5">
         <v>1.6533410900000263</v>
       </c>
       <c r="D104" s="5">
         <v>2.847081581189026</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>707.81714254999997</v>
       </c>
       <c r="C105" s="5">
         <v>0.25931364999996731</v>
       </c>
       <c r="D105" s="5">
         <v>0.44067689271107824</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>707.45315434999998</v>
       </c>
       <c r="C106" s="5">
         <v>-0.36398819999999432</v>
       </c>
       <c r="D106" s="5">
         <v>-0.61534619292703541</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>707.13484153000002</v>
       </c>
       <c r="C107" s="5">
         <v>-0.31831281999996008</v>
       </c>
       <c r="D107" s="5">
         <v>-0.53859613306489473</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>713.14098084</v>
       </c>
       <c r="C108" s="5">
         <v>6.0061393099999805</v>
       </c>
       <c r="D108" s="5">
         <v>10.682228647741066</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>715.15119503999995</v>
       </c>
       <c r="C109" s="5">
         <v>2.0102141999999503</v>
       </c>
       <c r="D109" s="5">
         <v>3.435518584442887</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>717.82023957000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.6690445300000647</v>
       </c>
       <c r="D110" s="5">
         <v>4.5716521156620393</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>720.63788638000005</v>
       </c>
       <c r="C111" s="5">
         <v>2.817646810000042</v>
       </c>
       <c r="D111" s="5">
         <v>4.8133724268552003</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>722.77007461999995</v>
       </c>
       <c r="C112" s="5">
         <v>2.1321882399998913</v>
       </c>
       <c r="D112" s="5">
         <v>3.6088529119753243</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>724.22378921999996</v>
       </c>
       <c r="C113" s="5">
         <v>1.4537146000000121</v>
       </c>
       <c r="D113" s="5">
         <v>2.4404511099571202</v>
       </c>
       <c r="E113" s="5">
         <v>3.3210700010590122</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>727.90039078999996</v>
       </c>
       <c r="C114" s="5">
         <v>3.6766015700000025</v>
       </c>
       <c r="D114" s="5">
         <v>6.2649382141271692</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>727.31657917999996</v>
       </c>
       <c r="C115" s="5">
         <v>-0.58381160999999793</v>
       </c>
       <c r="D115" s="5">
         <v>-0.95822418649872398</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>728.47514278000006</v>
       </c>
       <c r="C116" s="5">
         <v>1.1585636000000932</v>
       </c>
       <c r="D116" s="5">
         <v>1.9283509130751053</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>732.87587328999996</v>
       </c>
       <c r="C117" s="5">
         <v>4.400730509999903</v>
       </c>
       <c r="D117" s="5">
         <v>7.4949963678807796</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>733.53678915</v>
       </c>
       <c r="C118" s="5">
         <v>0.66091586000004554</v>
       </c>
       <c r="D118" s="5">
         <v>1.0875574594902737</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>735.14579200000003</v>
       </c>
       <c r="C119" s="5">
         <v>1.6090028500000244</v>
       </c>
       <c r="D119" s="5">
         <v>2.6641719338446723</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>736.90652093000006</v>
       </c>
       <c r="C120" s="5">
         <v>1.7607289300000275</v>
       </c>
       <c r="D120" s="5">
         <v>2.9122533976558618</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>738.06879027000002</v>
       </c>
       <c r="C121" s="5">
         <v>1.1622693399999662</v>
       </c>
       <c r="D121" s="5">
         <v>1.9091782761236464</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>742.05910136</v>
       </c>
       <c r="C122" s="5">
         <v>3.9903110899999774</v>
       </c>
       <c r="D122" s="5">
         <v>6.6841392331155491</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>740.89318021999998</v>
       </c>
       <c r="C123" s="5">
         <v>-1.1659211400000231</v>
       </c>
       <c r="D123" s="5">
         <v>-1.8692284441989893</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>741.29702396000005</v>
       </c>
       <c r="C124" s="5">
         <v>0.40384374000007028</v>
       </c>
       <c r="D124" s="5">
         <v>0.65605673629323125</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>743.41940319000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.1223792299999786</v>
       </c>
       <c r="D125" s="5">
         <v>3.4902948912947762</v>
       </c>
       <c r="E125" s="5">
         <v>2.6505086211920714</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>747.48540899</v>
       </c>
       <c r="C126" s="5">
         <v>4.0660057999999708</v>
       </c>
       <c r="D126" s="5">
         <v>6.7642691892392026</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>748.44725650999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.96184751999999207</v>
       </c>
       <c r="D127" s="5">
         <v>1.555108451749998</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>747.87907723000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.56817927999998119</v>
       </c>
       <c r="D128" s="5">
         <v>-0.90717888809919156</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>751.92606316000001</v>
       </c>
       <c r="C129" s="5">
         <v>4.0469859300000053</v>
       </c>
       <c r="D129" s="5">
         <v>6.690330483736151</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>755.38973066999995</v>
       </c>
       <c r="C130" s="5">
         <v>3.4636675099999366</v>
       </c>
       <c r="D130" s="5">
         <v>5.6698897709169804</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>754.72196263000001</v>
       </c>
       <c r="C131" s="5">
         <v>-0.66776803999994172</v>
       </c>
       <c r="D131" s="5">
         <v>-1.0556630926423893</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>755.89427676000003</v>
       </c>
       <c r="C132" s="5">
         <v>1.1723141300000179</v>
       </c>
       <c r="D132" s="5">
         <v>1.879974115344285</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>754.83372686999996</v>
       </c>
       <c r="C133" s="5">
         <v>-1.0605498900000612</v>
       </c>
       <c r="D133" s="5">
         <v>-1.6707163054149099</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>758.00283606000005</v>
       </c>
       <c r="C134" s="5">
         <v>3.1691091900000856</v>
       </c>
       <c r="D134" s="5">
         <v>5.1560842924074812</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>755.82253267999999</v>
       </c>
       <c r="C135" s="5">
         <v>-2.1803033800000549</v>
       </c>
       <c r="D135" s="5">
         <v>-3.3975694186250016</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>757.10834004000003</v>
       </c>
       <c r="C136" s="5">
         <v>1.2858073600000353</v>
       </c>
       <c r="D136" s="5">
         <v>2.0606530125960143</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>758.97447322000005</v>
       </c>
       <c r="C137" s="5">
         <v>1.8661331800000198</v>
       </c>
       <c r="D137" s="5">
         <v>2.9982082721933256</v>
       </c>
       <c r="E137" s="5">
         <v>2.0923680446398807</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>758.53933454000003</v>
       </c>
       <c r="C138" s="5">
         <v>-0.43513868000002276</v>
       </c>
       <c r="D138" s="5">
         <v>-0.68582414496368704</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>761.05185616000006</v>
       </c>
       <c r="C139" s="5">
         <v>2.5125216200000295</v>
       </c>
       <c r="D139" s="5">
         <v>4.0479955938200529</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>763.14725178000003</v>
       </c>
       <c r="C140" s="5">
         <v>2.0953956199999766</v>
       </c>
       <c r="D140" s="5">
         <v>3.3544406575384711</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>761.73257794999995</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4146738300000834</v>
       </c>
       <c r="D141" s="5">
         <v>-2.201943389486738</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>764.01561131999995</v>
       </c>
       <c r="C142" s="5">
         <v>2.2830333699999983</v>
       </c>
       <c r="D142" s="5">
         <v>3.6564742188089028</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>767.19305012999996</v>
       </c>
       <c r="C143" s="5">
         <v>3.1774388100000124</v>
       </c>
       <c r="D143" s="5">
         <v>5.1063917476809495</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>764.68533619000004</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5077139399999169</v>
       </c>
       <c r="D144" s="5">
         <v>-3.852670608455866</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>765.85594693999997</v>
       </c>
       <c r="C145" s="5">
         <v>1.1706107499999234</v>
       </c>
       <c r="D145" s="5">
         <v>1.8525538668856978</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>762.37770402000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.4782429199999569</v>
       </c>
       <c r="D146" s="5">
         <v>-5.3158745179409443</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>757.83725961000005</v>
       </c>
       <c r="C147" s="5">
         <v>-4.5404444099999637</v>
       </c>
       <c r="D147" s="5">
         <v>-6.9172499786833486</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>756.81563663999998</v>
       </c>
       <c r="C148" s="5">
         <v>-1.0216229700000667</v>
       </c>
       <c r="D148" s="5">
         <v>-1.6057518628958212</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>756.62322054000003</v>
       </c>
       <c r="C149" s="5">
         <v>-0.1924160999999458</v>
       </c>
       <c r="D149" s="5">
         <v>-0.30466695672005661</v>
       </c>
       <c r="E149" s="5">
         <v>-0.30979338080037166</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>757.94141568999999</v>
       </c>
       <c r="C150" s="5">
         <v>1.3181951499999514</v>
       </c>
       <c r="D150" s="5">
         <v>2.1107994986692358</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>758.82837759999995</v>
       </c>
       <c r="C151" s="5">
         <v>0.88696190999996816</v>
       </c>
       <c r="D151" s="5">
         <v>1.413343430662839</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>760.20447555999999</v>
       </c>
       <c r="C152" s="5">
         <v>1.3760979600000383</v>
       </c>
       <c r="D152" s="5">
         <v>2.1979775348110353</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>762.47894941000004</v>
       </c>
       <c r="C153" s="5">
         <v>2.2744738500000494</v>
       </c>
       <c r="D153" s="5">
         <v>3.6499823524715813</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>764.11521818999995</v>
       </c>
       <c r="C154" s="5">
         <v>1.6362687799999094</v>
       </c>
       <c r="D154" s="5">
         <v>2.6057957669931131</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>761.93465233999996</v>
       </c>
       <c r="C155" s="5">
         <v>-2.1805658499999936</v>
       </c>
       <c r="D155" s="5">
         <v>-3.371215816386508</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>761.92714652999996</v>
       </c>
       <c r="C156" s="5">
         <v>-7.5058099999978367E-3</v>
       </c>
       <c r="D156" s="5">
         <v>-1.1820546534657694E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>763.31421869999997</v>
       </c>
       <c r="C157" s="5">
         <v>1.3870721700000104</v>
       </c>
       <c r="D157" s="5">
         <v>2.2065811065094865</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>766.05104778999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.7368290900000147</v>
       </c>
       <c r="D158" s="5">
         <v>4.3884149901687541</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>764.55994510999994</v>
       </c>
       <c r="C159" s="5">
         <v>-1.49110268000004</v>
       </c>
       <c r="D159" s="5">
         <v>-2.3109310027680463</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>764.88855921000004</v>
       </c>
       <c r="C160" s="5">
         <v>0.32861410000009528</v>
       </c>
       <c r="D160" s="5">
         <v>0.51699078678975052</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>763.62906701999998</v>
       </c>
       <c r="C161" s="5">
         <v>-1.25949219000006</v>
       </c>
       <c r="D161" s="5">
         <v>-1.9581644479500282</v>
       </c>
       <c r="E161" s="5">
         <v>0.92593595990879685</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>760.64996123000003</v>
       </c>
       <c r="C162" s="5">
         <v>-2.9791057899999487</v>
       </c>
       <c r="D162" s="5">
         <v>-4.5823413451869355</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>759.83385513999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.81610609000006207</v>
       </c>
       <c r="D163" s="5">
         <v>-1.2799171504089712</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>760.48764498000003</v>
       </c>
       <c r="C164" s="5">
         <v>0.65378984000005858</v>
       </c>
       <c r="D164" s="5">
         <v>1.0374258434672656</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>759.33943322000005</v>
       </c>
       <c r="C165" s="5">
         <v>-1.148211759999981</v>
       </c>
       <c r="D165" s="5">
         <v>-1.7968334834496114</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>758.35299011999996</v>
       </c>
       <c r="C166" s="5">
         <v>-0.98644310000008772</v>
       </c>
       <c r="D166" s="5">
         <v>-1.5478065408617625</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>757.99675065999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.35623945999998341</v>
       </c>
       <c r="D167" s="5">
         <v>-0.56225083624150685</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>758.53475354</v>
       </c>
       <c r="C168" s="5">
         <v>0.53800288000002183</v>
       </c>
       <c r="D168" s="5">
         <v>0.85505602793274349</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>758.59096422000005</v>
       </c>
       <c r="C169" s="5">
         <v>5.6210680000049251E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.8961401523479644E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>758.17364358999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.41732063000006292</v>
       </c>
       <c r="D170" s="5">
         <v>-0.65815747044342121</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>762.52814978000004</v>
       </c>
       <c r="C171" s="5">
         <v>4.3545061900000519</v>
       </c>
       <c r="D171" s="5">
         <v>7.1140339261108965</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>763.64255931000002</v>
       </c>
       <c r="C172" s="5">
         <v>1.114409529999989</v>
       </c>
       <c r="D172" s="5">
         <v>1.767925830360717</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>763.24717095000005</v>
       </c>
       <c r="C173" s="5">
         <v>-0.39538835999996991</v>
       </c>
       <c r="D173" s="5">
         <v>-0.6195532342276544</v>
       </c>
       <c r="E173" s="5">
         <v>-5.0010677499512379E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>763.59159337999995</v>
       </c>
       <c r="C174" s="5">
         <v>0.34442242999989503</v>
       </c>
       <c r="D174" s="5">
         <v>0.54285724693048376</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>764.34194782999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.75035445000003165</v>
       </c>
       <c r="D175" s="5">
         <v>1.1855916334075678</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>765.71016199999997</v>
       </c>
       <c r="C176" s="5">
         <v>1.3682141699999875</v>
       </c>
       <c r="D176" s="5">
         <v>2.1693411297256882</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>766.76196700000003</v>
       </c>
       <c r="C177" s="5">
         <v>1.0518050000000585</v>
       </c>
       <c r="D177" s="5">
         <v>1.6608705264973933</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>766.46293682999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.29903017000003729</v>
       </c>
       <c r="D178" s="5">
         <v>-0.46698654009164065</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>768.06864890999998</v>
       </c>
       <c r="C179" s="5">
         <v>1.6057120799999893</v>
       </c>
       <c r="D179" s="5">
         <v>2.5431263175164309</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>771.03252834</v>
       </c>
       <c r="C180" s="5">
         <v>2.96387943000002</v>
       </c>
       <c r="D180" s="5">
         <v>4.7302028511990057</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>772.32656782000004</v>
       </c>
       <c r="C181" s="5">
         <v>1.2940394800000377</v>
       </c>
       <c r="D181" s="5">
         <v>2.0326792648206915</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>771.13754817999995</v>
       </c>
       <c r="C182" s="5">
         <v>-1.1890196400000832</v>
       </c>
       <c r="D182" s="5">
         <v>-1.8318725623785115</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>771.97116979999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.83362162000003082</v>
       </c>
       <c r="D183" s="5">
         <v>1.3049748958942731</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>772.05726972000002</v>
       </c>
       <c r="C184" s="5">
         <v>8.6099920000037855E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.13392120204265279</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>771.96393212999999</v>
       </c>
       <c r="C185" s="5">
         <v>-9.3337590000032833E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.14497715117199883</v>
       </c>
       <c r="E185" s="5">
         <v>1.1420626910611853</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>778.86995779999995</v>
       </c>
       <c r="C186" s="5">
         <v>6.9060256699999627</v>
       </c>
       <c r="D186" s="5">
         <v>11.27953901327694</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>780.94698194</v>
       </c>
       <c r="C187" s="5">
         <v>2.0770241400000486</v>
       </c>
       <c r="D187" s="5">
         <v>3.2474126621393706</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>781.69478378999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.74780184999997346</v>
       </c>
       <c r="D188" s="5">
         <v>1.1551403323274423</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>785.62841633999994</v>
       </c>
       <c r="C189" s="5">
         <v>3.9336325499999703</v>
       </c>
       <c r="D189" s="5">
         <v>6.2085881437636381</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>786.76591151000002</v>
       </c>
       <c r="C190" s="5">
         <v>1.1374951700000793</v>
       </c>
       <c r="D190" s="5">
         <v>1.7513581686815272</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>788.53698867000003</v>
       </c>
       <c r="C191" s="5">
         <v>1.7710771600000044</v>
       </c>
       <c r="D191" s="5">
         <v>2.7349993053554345</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>792.89657993000003</v>
       </c>
       <c r="C192" s="5">
         <v>4.359591260000002</v>
       </c>
       <c r="D192" s="5">
         <v>6.839954578318963</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>794.04628898999999</v>
       </c>
       <c r="C193" s="5">
         <v>1.1497090599999638</v>
       </c>
       <c r="D193" s="5">
         <v>1.7539576582278338</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>797.47497042999998</v>
       </c>
       <c r="C194" s="5">
         <v>3.4286814399999912</v>
       </c>
       <c r="D194" s="5">
         <v>5.3064298216596306</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>799.94034020000004</v>
       </c>
       <c r="C195" s="5">
         <v>2.4653697700000521</v>
       </c>
       <c r="D195" s="5">
         <v>3.7734957077405706</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>802.49536121000006</v>
       </c>
       <c r="C196" s="5">
         <v>2.5550210100000186</v>
       </c>
       <c r="D196" s="5">
         <v>3.9008707898877448</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>804.88209456000004</v>
       </c>
       <c r="C197" s="5">
         <v>2.3867333499999859</v>
       </c>
       <c r="D197" s="5">
         <v>3.6279307058523225</v>
       </c>
       <c r="E197" s="5">
         <v>4.2642099015134605</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>809.50267086999997</v>
       </c>
       <c r="C198" s="5">
         <v>4.6205763099999331</v>
       </c>
       <c r="D198" s="5">
         <v>7.1105472015755344</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>809.96786730999997</v>
       </c>
       <c r="C199" s="5">
         <v>0.46519643999999971</v>
       </c>
       <c r="D199" s="5">
         <v>0.69178711560404782</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>813.89089165999997</v>
       </c>
       <c r="C200" s="5">
         <v>3.9230243499999915</v>
       </c>
       <c r="D200" s="5">
         <v>5.969473919819368</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>817.38815066999996</v>
       </c>
       <c r="C201" s="5">
         <v>3.4972590099999934</v>
       </c>
       <c r="D201" s="5">
         <v>5.2799796651480824</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>818.71080529999995</v>
       </c>
       <c r="C202" s="5">
         <v>1.3226546299999882</v>
       </c>
       <c r="D202" s="5">
         <v>1.9591520581407673</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>820.92683507000004</v>
       </c>
       <c r="C203" s="5">
         <v>2.216029770000091</v>
       </c>
       <c r="D203" s="5">
         <v>3.296870111430783</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>822.37669400000004</v>
       </c>
       <c r="C204" s="5">
         <v>1.4498589300000049</v>
       </c>
       <c r="D204" s="5">
         <v>2.1400576718987097</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>824.50969376</v>
       </c>
       <c r="C205" s="5">
         <v>2.1329997599999615</v>
       </c>
       <c r="D205" s="5">
         <v>3.1572281584292483</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>827.53545130999998</v>
       </c>
       <c r="C206" s="5">
         <v>3.0257575499999803</v>
       </c>
       <c r="D206" s="5">
         <v>4.4936987683264817</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>829.07671075999997</v>
       </c>
       <c r="C207" s="5">
         <v>1.5412594499999841</v>
       </c>
       <c r="D207" s="5">
         <v>2.2580000296605451</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>829.89434240000003</v>
       </c>
       <c r="C208" s="5">
         <v>0.81763164000005872</v>
       </c>
       <c r="D208" s="5">
         <v>1.1898746676777705</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>831.39458382999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.50024142999996</v>
       </c>
       <c r="D209" s="5">
         <v>2.1909989354664372</v>
       </c>
       <c r="E209" s="5">
         <v>3.293959382273659</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>832.18665585999997</v>
       </c>
       <c r="C210" s="5">
         <v>0.79207202999998572</v>
       </c>
       <c r="D210" s="5">
         <v>1.1492529855863021</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>835.53254688000004</v>
       </c>
       <c r="C211" s="5">
         <v>3.3458910200000673</v>
       </c>
       <c r="D211" s="5">
         <v>4.9328554019782755</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>837.10042100999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.5678741299999501</v>
       </c>
       <c r="D212" s="5">
         <v>2.2751822982240766</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>837.98673499999995</v>
       </c>
       <c r="C213" s="5">
         <v>0.88631398999996236</v>
       </c>
       <c r="D213" s="5">
         <v>1.2779736456086654</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>841.94958603999999</v>
       </c>
       <c r="C214" s="5">
         <v>3.9628510400000323</v>
       </c>
       <c r="D214" s="5">
         <v>5.8247680554941672</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>843.62938495000003</v>
       </c>
       <c r="C215" s="5">
         <v>1.679798910000045</v>
       </c>
       <c r="D215" s="5">
         <v>2.4206031400111572</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>846.72644265999998</v>
       </c>
       <c r="C216" s="5">
         <v>3.0970577099999446</v>
       </c>
       <c r="D216" s="5">
         <v>4.4953801612441113</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>847.84331843999996</v>
       </c>
       <c r="C217" s="5">
         <v>1.1168757799999867</v>
       </c>
       <c r="D217" s="5">
         <v>1.5943957535824449</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>849.91765209000005</v>
       </c>
       <c r="C218" s="5">
         <v>2.0743336500000851</v>
       </c>
       <c r="D218" s="5">
         <v>2.9757508625564144</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>850.63949762000004</v>
       </c>
       <c r="C219" s="5">
         <v>0.72184552999999596</v>
       </c>
       <c r="D219" s="5">
         <v>1.023949070986041</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>854.77720485999998</v>
       </c>
       <c r="C220" s="5">
         <v>4.1377072399999406</v>
       </c>
       <c r="D220" s="5">
         <v>5.9957983789200586</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>857.93826680999996</v>
       </c>
       <c r="C221" s="5">
         <v>3.1610619499999757</v>
       </c>
       <c r="D221" s="5">
         <v>4.5291183506308563</v>
       </c>
       <c r="E221" s="5">
         <v>3.1926697017583106</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>859.65047085000003</v>
       </c>
       <c r="C222" s="5">
         <v>1.7122040400000742</v>
       </c>
       <c r="D222" s="5">
         <v>2.4213260487919497</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>861.74667958999999</v>
       </c>
       <c r="C223" s="5">
         <v>2.0962087399999518</v>
       </c>
       <c r="D223" s="5">
         <v>2.9656960588321235</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>862.33690227</v>
       </c>
       <c r="C224" s="5">
         <v>0.59022268000001077</v>
       </c>
       <c r="D224" s="5">
         <v>0.82500042843209886</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>864.29208274999996</v>
       </c>
       <c r="C225" s="5">
         <v>1.9551804799999672</v>
       </c>
       <c r="D225" s="5">
         <v>2.7549517541721524</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>865.04538592999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.75330317999998897</v>
       </c>
       <c r="D226" s="5">
         <v>1.0509291833009637</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>864.65419144999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.39119447999996737</v>
       </c>
       <c r="D227" s="5">
         <v>-0.54132135905355927</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>865.44141430000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.78722285000003467</v>
       </c>
       <c r="D228" s="5">
         <v>1.0980253191122724</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>865.48551110000005</v>
       </c>
       <c r="C229" s="5">
         <v>4.4096800000033909E-2</v>
       </c>
       <c r="D229" s="5">
         <v>6.1160687409000936E-2</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>863.96307902000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.5224320800000442</v>
       </c>
       <c r="D230" s="5">
         <v>-2.090556893527773</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>864.96117914000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.9981001200000037</v>
       </c>
       <c r="D231" s="5">
         <v>1.3951519123675427</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>863.80853655999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.1526425800000197</v>
       </c>
       <c r="D232" s="5">
         <v>-1.5874450679229324</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>861.45359623000002</v>
       </c>
       <c r="C233" s="5">
         <v>-2.3549403299999767</v>
       </c>
       <c r="D233" s="5">
         <v>-3.2228651070970615</v>
       </c>
       <c r="E233" s="5">
         <v>0.40974153455946016</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>856.18935740999996</v>
       </c>
       <c r="C234" s="5">
         <v>-5.2642388200000596</v>
       </c>
       <c r="D234" s="5">
         <v>-7.0915442001425184</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>853.08338338999999</v>
       </c>
       <c r="C235" s="5">
         <v>-3.1059740199999624</v>
       </c>
       <c r="D235" s="5">
         <v>-4.2673919468533938</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>849.78957090999995</v>
       </c>
       <c r="C236" s="5">
         <v>-3.2938124800000423</v>
       </c>
       <c r="D236" s="5">
         <v>-4.536144569336642</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>848.09609247000003</v>
       </c>
       <c r="C237" s="5">
         <v>-1.6934784399999216</v>
       </c>
       <c r="D237" s="5">
         <v>-2.3653476324532519</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>846.49230570999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.6037867600000482</v>
       </c>
       <c r="D238" s="5">
         <v>-2.2457986600540325</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>846.65526588</v>
       </c>
       <c r="C239" s="5">
         <v>0.16296017000001939</v>
       </c>
       <c r="D239" s="5">
         <v>0.23125950432958398</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>845.37635998999997</v>
       </c>
       <c r="C240" s="5">
         <v>-1.2789058900000327</v>
       </c>
       <c r="D240" s="5">
         <v>-1.7976630910238045</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>843.39327760000003</v>
       </c>
       <c r="C241" s="5">
         <v>-1.9830823899999359</v>
       </c>
       <c r="D241" s="5">
         <v>-2.7789221187351276</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>842.92157146</v>
       </c>
       <c r="C242" s="5">
         <v>-0.47170614000003752</v>
       </c>
       <c r="D242" s="5">
         <v>-0.66909399474782694</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>845.96785603000001</v>
       </c>
       <c r="C243" s="5">
         <v>3.0462845700000116</v>
       </c>
       <c r="D243" s="5">
         <v>4.4239991739691176</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>847.59582666999995</v>
       </c>
       <c r="C244" s="5">
         <v>1.6279706399999441</v>
       </c>
       <c r="D244" s="5">
         <v>2.3338650025237939</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>847.95736250000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.36153583000009348</v>
       </c>
       <c r="D245" s="5">
         <v>0.51305376920702805</v>
       </c>
       <c r="E245" s="5">
         <v>-1.5666814543538798</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>849.59370672</v>
       </c>
       <c r="C246" s="5">
         <v>1.6363442199999554</v>
       </c>
       <c r="D246" s="5">
         <v>2.3404345891318457</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>849.99465138000005</v>
       </c>
       <c r="C247" s="5">
         <v>0.40094466000005013</v>
       </c>
       <c r="D247" s="5">
         <v>0.56778243480701818</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>852.54003164000005</v>
       </c>
       <c r="C248" s="5">
         <v>2.5453802600000017</v>
       </c>
       <c r="D248" s="5">
         <v>3.6532811288498612</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>853.75900932000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.2189776799999663</v>
       </c>
       <c r="D249" s="5">
         <v>1.7293398738208232</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>857.86481002999994</v>
       </c>
       <c r="C250" s="5">
         <v>4.1058007099999259</v>
       </c>
       <c r="D250" s="5">
         <v>5.9260172940850842</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>856.27359062999994</v>
       </c>
       <c r="C251" s="5">
         <v>-1.5912194</v>
       </c>
       <c r="D251" s="5">
         <v>-2.2032648568004132</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>854.14369909000004</v>
       </c>
       <c r="C252" s="5">
         <v>-2.1298915399999032</v>
       </c>
       <c r="D252" s="5">
         <v>-2.944376821924255</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>854.31687853000005</v>
       </c>
       <c r="C253" s="5">
         <v>0.17317944000001262</v>
       </c>
       <c r="D253" s="5">
         <v>0.24357403490422591</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>853.60195482999995</v>
       </c>
       <c r="C254" s="5">
         <v>-0.71492370000009942</v>
       </c>
       <c r="D254" s="5">
         <v>-0.99959493291997825</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>859.45753916000001</v>
       </c>
       <c r="C255" s="5">
         <v>5.8555843300000561</v>
       </c>
       <c r="D255" s="5">
         <v>8.5496168589063828</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>858.58861937999995</v>
       </c>
       <c r="C256" s="5">
         <v>-0.86891978000005565</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2064880171036463</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>860.13711732000002</v>
       </c>
       <c r="C257" s="5">
         <v>1.5484979400000611</v>
       </c>
       <c r="D257" s="5">
         <v>2.1858443857288634</v>
       </c>
       <c r="E257" s="5">
         <v>1.4363640624678098</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>862.87038301999996</v>
       </c>
       <c r="C258" s="5">
         <v>2.7332656999999472</v>
       </c>
       <c r="D258" s="5">
         <v>3.8806078645132969</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>862.62642292999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.24396008999997321</v>
       </c>
       <c r="D259" s="5">
         <v>-0.33874995271248043</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>866.37404186000003</v>
       </c>
       <c r="C260" s="5">
         <v>3.7476189300000442</v>
       </c>
       <c r="D260" s="5">
         <v>5.3397048453363904</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>869.14453043000003</v>
       </c>
       <c r="C261" s="5">
         <v>2.7704885699999977</v>
       </c>
       <c r="D261" s="5">
         <v>3.9055723584298097</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>869.42841826999995</v>
       </c>
       <c r="C262" s="5">
         <v>0.28388783999992029</v>
       </c>
       <c r="D262" s="5">
         <v>0.39265974131015291</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>869.07423388999996</v>
       </c>
       <c r="C263" s="5">
         <v>-0.35418437999999242</v>
       </c>
       <c r="D263" s="5">
         <v>-0.48775753094737473</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>873.67445361</v>
       </c>
       <c r="C264" s="5">
         <v>4.600219720000041</v>
       </c>
       <c r="D264" s="5">
         <v>6.5401131279848812</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>874.27834303999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.60388942999998108</v>
       </c>
       <c r="D265" s="5">
         <v>0.8326082916893407</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>876.19539698999995</v>
       </c>
       <c r="C266" s="5">
         <v>1.9170539499999677</v>
       </c>
       <c r="D266" s="5">
         <v>2.6632389416349156</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>875.6774289</v>
       </c>
       <c r="C267" s="5">
         <v>-0.51796808999995392</v>
       </c>
       <c r="D267" s="5">
         <v>-0.70708516360961093</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>876.41942009000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.74199119000002156</v>
       </c>
       <c r="D268" s="5">
         <v>1.0215527491576726</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>878.55603187999998</v>
       </c>
       <c r="C269" s="5">
         <v>2.1366117899999608</v>
       </c>
       <c r="D269" s="5">
         <v>2.9650110416491016</v>
       </c>
       <c r="E269" s="5">
         <v>2.1413928301791341</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>880.91276688000005</v>
       </c>
       <c r="C270" s="5">
         <v>2.3567350000000715</v>
       </c>
       <c r="D270" s="5">
         <v>3.2669314349571765</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>882.19221228000004</v>
       </c>
       <c r="C271" s="5">
         <v>1.279445399999986</v>
       </c>
       <c r="D271" s="5">
         <v>1.7568807524333652</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>885.04023252000002</v>
       </c>
       <c r="C272" s="5">
         <v>2.8480202399999826</v>
       </c>
       <c r="D272" s="5">
         <v>3.9435454090922972</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>886.67914937</v>
       </c>
       <c r="C273" s="5">
         <v>1.6389168499999869</v>
       </c>
       <c r="D273" s="5">
         <v>2.244931860923427</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>889.15827111999999</v>
       </c>
       <c r="C274" s="5">
         <v>2.4791217499999902</v>
       </c>
       <c r="D274" s="5">
         <v>3.4072339159734844</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>892.23689006999996</v>
       </c>
       <c r="C275" s="5">
         <v>3.0786189499999637</v>
       </c>
       <c r="D275" s="5">
         <v>4.234918828095946</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>893.49975286999995</v>
       </c>
       <c r="C276" s="5">
         <v>1.2628627999999935</v>
       </c>
       <c r="D276" s="5">
         <v>1.7117520424132726</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>899.14563486999998</v>
       </c>
       <c r="C277" s="5">
         <v>5.6458820000000287</v>
       </c>
       <c r="D277" s="5">
         <v>7.8517613598140024</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>900.04026343999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.89462857000000895</v>
       </c>
       <c r="D278" s="5">
         <v>1.2005270960615322</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>902.03643825999995</v>
       </c>
       <c r="C279" s="5">
         <v>1.9961748199999647</v>
       </c>
       <c r="D279" s="5">
         <v>2.6941537092712409</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>904.64551303999997</v>
       </c>
       <c r="C280" s="5">
         <v>2.6090747800000145</v>
       </c>
       <c r="D280" s="5">
         <v>3.5266650474868211</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>907.67671458999996</v>
       </c>
       <c r="C281" s="5">
         <v>3.0312015499999916</v>
       </c>
       <c r="D281" s="5">
         <v>4.0957813696472556</v>
       </c>
       <c r="E281" s="5">
         <v>3.3146073390089237</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>907.81259770999998</v>
       </c>
       <c r="C282" s="5">
         <v>0.13588312000001679</v>
       </c>
       <c r="D282" s="5">
         <v>0.17979316589922245</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>912.10060855999996</v>
       </c>
       <c r="C283" s="5">
         <v>4.2880108499999778</v>
       </c>
       <c r="D283" s="5">
         <v>5.8177405429010509</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>914.07482124000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.9742126800000506</v>
       </c>
       <c r="D284" s="5">
         <v>2.6285063963030542</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>916.03333004000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.9585088000000042</v>
       </c>
       <c r="D285" s="5">
         <v>2.6016525378117494</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>917.88356983999995</v>
       </c>
       <c r="C286" s="5">
         <v>1.8502397999999403</v>
       </c>
       <c r="D286" s="5">
         <v>2.4509152027582193</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>922.12456018</v>
       </c>
       <c r="C287" s="5">
         <v>4.240990340000053</v>
       </c>
       <c r="D287" s="5">
         <v>5.6875716743963523</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>926.12189052999997</v>
       </c>
       <c r="C288" s="5">
         <v>3.9973303499999702</v>
       </c>
       <c r="D288" s="5">
         <v>5.3277298422569563</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>927.26411012000005</v>
       </c>
       <c r="C289" s="5">
         <v>1.1422195900000816</v>
       </c>
       <c r="D289" s="5">
         <v>1.4900841248530527</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>929.67098849000001</v>
       </c>
       <c r="C290" s="5">
         <v>2.4068783699999585</v>
       </c>
       <c r="D290" s="5">
         <v>3.1596674889683651</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>930.61382701000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.94283852000000934</v>
       </c>
       <c r="D291" s="5">
         <v>1.2238076608548365</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>933.37509853999995</v>
       </c>
       <c r="C292" s="5">
         <v>2.7612715299999309</v>
       </c>
       <c r="D292" s="5">
         <v>3.6192657673198125</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>934.24661490999995</v>
       </c>
       <c r="C293" s="5">
         <v>0.87151636999999482</v>
       </c>
       <c r="D293" s="5">
         <v>1.1262430238936361</v>
       </c>
       <c r="E293" s="5">
         <v>2.9272426947739572</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>936.36271904</v>
       </c>
       <c r="C294" s="5">
         <v>2.1161041300000534</v>
       </c>
       <c r="D294" s="5">
         <v>2.7521632411208419</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>938.41219020000005</v>
       </c>
       <c r="C295" s="5">
         <v>2.0494711600000528</v>
       </c>
       <c r="D295" s="5">
         <v>2.6583594848340164</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>942.59793047000005</v>
       </c>
       <c r="C296" s="5">
         <v>4.1857402699999966</v>
       </c>
       <c r="D296" s="5">
         <v>5.4858226274094202</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>947.11351116000003</v>
       </c>
       <c r="C297" s="5">
         <v>4.5155806899999789</v>
       </c>
       <c r="D297" s="5">
         <v>5.9025951769200002</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>951.03470120999998</v>
       </c>
       <c r="C298" s="5">
         <v>3.9211900499999501</v>
       </c>
       <c r="D298" s="5">
         <v>5.0828828523076242</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>954.31683240999996</v>
       </c>
       <c r="C299" s="5">
         <v>3.2821311999999807</v>
       </c>
       <c r="D299" s="5">
         <v>4.2208580334870627</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>957.13160432999996</v>
       </c>
       <c r="C300" s="5">
         <v>2.8147719199999983</v>
       </c>
       <c r="D300" s="5">
         <v>3.5974040338120572</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>958.99303779000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.8614334600000575</v>
       </c>
       <c r="D301" s="5">
         <v>2.3588903820977336</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>959.97342498</v>
       </c>
       <c r="C302" s="5">
         <v>0.98038718999998764</v>
       </c>
       <c r="D302" s="5">
         <v>1.233692093505101</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>967.77988419999997</v>
       </c>
       <c r="C303" s="5">
         <v>7.8064592199999652</v>
       </c>
       <c r="D303" s="5">
         <v>10.206843284058476</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>969.27633687000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.4964526700000533</v>
       </c>
       <c r="D304" s="5">
         <v>1.8713905216047211</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>971.02310762000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.746770749999996</v>
       </c>
       <c r="D305" s="5">
         <v>2.1841310161235139</v>
       </c>
       <c r="E305" s="5">
         <v>3.9364865896295287</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>975.07933748000005</v>
       </c>
       <c r="C306" s="5">
         <v>4.0562298600000304</v>
       </c>
       <c r="D306" s="5">
         <v>5.1295154342523297</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>977.84252276999996</v>
       </c>
       <c r="C307" s="5">
         <v>2.7631852899999103</v>
       </c>
       <c r="D307" s="5">
         <v>3.454071576493245</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>978.57200422000005</v>
       </c>
       <c r="C308" s="5">
         <v>0.7294814500000939</v>
       </c>
       <c r="D308" s="5">
         <v>0.89889567571572737</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>980.75973452000005</v>
       </c>
       <c r="C309" s="5">
         <v>2.1877302999999984</v>
       </c>
       <c r="D309" s="5">
         <v>2.71599688694526</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>984.51936839999996</v>
       </c>
       <c r="C310" s="5">
         <v>3.7596338799999103</v>
       </c>
       <c r="D310" s="5">
         <v>4.6983033758576154</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>984.70479033000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.18542193000007501</v>
       </c>
       <c r="D311" s="5">
         <v>0.22623927215821293</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>988.78871963999995</v>
       </c>
       <c r="C312" s="5">
         <v>4.0839293099999168</v>
       </c>
       <c r="D312" s="5">
         <v>5.0919452512257823</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>989.50658696000005</v>
       </c>
       <c r="C313" s="5">
         <v>0.71786732000009579</v>
       </c>
       <c r="D313" s="5">
         <v>0.87469534183055586</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>993.13118783000004</v>
       </c>
       <c r="C314" s="5">
         <v>3.6246008699999948</v>
       </c>
       <c r="D314" s="5">
         <v>4.48529446790491</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>997.25755794999998</v>
       </c>
       <c r="C315" s="5">
         <v>4.1263701199999332</v>
       </c>
       <c r="D315" s="5">
         <v>5.1014217433610787</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>999.24949019999997</v>
       </c>
       <c r="C316" s="5">
         <v>1.9919322499999907</v>
       </c>
       <c r="D316" s="5">
         <v>2.4233998141732549</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>999.97025072999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.72076053000000684</v>
       </c>
       <c r="D317" s="5">
         <v>0.86900434264207682</v>
       </c>
       <c r="E317" s="5">
         <v>2.9810972450439399</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1005.6388529</v>
       </c>
       <c r="C318" s="5">
         <v>5.6686021699999856</v>
       </c>
       <c r="D318" s="5">
         <v>7.018674956160309</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1007.5008788</v>
       </c>
       <c r="C319" s="5">
         <v>1.8620259000000488</v>
       </c>
       <c r="D319" s="5">
         <v>2.2446695628696833</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1008.658225</v>
       </c>
       <c r="C320" s="5">
         <v>1.1573462000000063</v>
       </c>
       <c r="D320" s="5">
         <v>1.3872183237487512</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1011.1789336000001</v>
       </c>
       <c r="C321" s="5">
         <v>2.5207086000000345</v>
       </c>
       <c r="D321" s="5">
         <v>3.0404499531270002</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1012.4992935</v>
       </c>
       <c r="C322" s="5">
         <v>1.3203598999999713</v>
       </c>
       <c r="D322" s="5">
         <v>1.5782176701552242</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1011.5702596</v>
       </c>
       <c r="C323" s="5">
         <v>-0.92903390000003583</v>
       </c>
       <c r="D323" s="5">
         <v>-1.0955382352340393</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1017.875432</v>
       </c>
       <c r="C324" s="5">
         <v>6.3051724000000604</v>
       </c>
       <c r="D324" s="5">
         <v>7.7414845801409227</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1020.1453986</v>
       </c>
       <c r="C325" s="5">
         <v>2.2699665999999752</v>
       </c>
       <c r="D325" s="5">
         <v>2.709192455838072</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1024.1473936</v>
       </c>
       <c r="C326" s="5">
         <v>4.0019949999999653</v>
       </c>
       <c r="D326" s="5">
         <v>4.8104701004782591</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1024.775801</v>
       </c>
       <c r="C327" s="5">
         <v>0.6284074000000146</v>
       </c>
       <c r="D327" s="5">
         <v>0.73879888564090113</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1027.3428156</v>
       </c>
       <c r="C328" s="5">
         <v>2.5670145999999932</v>
       </c>
       <c r="D328" s="5">
         <v>3.0477042221626061</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1029.1942908000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.8514752000000954</v>
       </c>
       <c r="D329" s="5">
         <v>2.1842031932591377</v>
       </c>
       <c r="E329" s="5">
         <v>2.9224909489723228</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1032.9921509000001</v>
       </c>
       <c r="C330" s="5">
         <v>3.7978600999999799</v>
       </c>
       <c r="D330" s="5">
         <v>4.5191425340328273</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1032.9487455000001</v>
       </c>
       <c r="C331" s="5">
         <v>-4.3405399999983274E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-5.0411268074090909E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1035.6791309</v>
       </c>
       <c r="C332" s="5">
         <v>2.7303853999999319</v>
       </c>
       <c r="D332" s="5">
         <v>3.2184735809849707</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1034.0955243999999</v>
       </c>
       <c r="C333" s="5">
         <v>-1.5836065000000872</v>
       </c>
       <c r="D333" s="5">
         <v>-1.8195091278196851</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1035.9167523000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.8212279000001672</v>
       </c>
       <c r="D334" s="5">
         <v>2.134007701902263</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1038.6388568</v>
       </c>
       <c r="C335" s="5">
         <v>2.7221044999998867</v>
       </c>
       <c r="D335" s="5">
         <v>3.1992443207487176</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1039.0325224999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.39366569999992862</v>
       </c>
       <c r="D336" s="5">
         <v>0.45577425827145746</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1040.4775641000001</v>
       </c>
       <c r="C337" s="5">
         <v>1.4450416000001951</v>
       </c>
       <c r="D337" s="5">
         <v>1.6817333385461986</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1044.2183792999999</v>
       </c>
       <c r="C338" s="5">
         <v>3.7408151999998154</v>
       </c>
       <c r="D338" s="5">
         <v>4.4006869972909035</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1043.458294</v>
       </c>
       <c r="C339" s="5">
         <v>-0.7600852999999006</v>
       </c>
       <c r="D339" s="5">
         <v>-0.8699901028656587</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1043.9004159000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.44212190000007467</v>
       </c>
       <c r="D340" s="5">
         <v>0.50963647859605388</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1045.9455516</v>
       </c>
       <c r="C341" s="5">
         <v>2.0451356999999462</v>
       </c>
       <c r="D341" s="5">
         <v>2.3764531344665052</v>
       </c>
       <c r="E341" s="5">
         <v>1.6276091841686213</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1046.1775192</v>
       </c>
       <c r="C342" s="5">
         <v>0.23196759999996175</v>
       </c>
       <c r="D342" s="5">
         <v>0.26645833484375547</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1049.5426210000001</v>
       </c>
       <c r="C343" s="5">
         <v>3.3651018000000477</v>
       </c>
       <c r="D343" s="5">
         <v>3.9289055170166565</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1052.9249665</v>
       </c>
       <c r="C344" s="5">
         <v>3.3823454999999285</v>
       </c>
       <c r="D344" s="5">
         <v>3.9365095964794206</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1055.5437256</v>
       </c>
       <c r="C345" s="5">
         <v>2.6187591000000339</v>
       </c>
       <c r="D345" s="5">
         <v>3.0257202093738167</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1057.2947445</v>
       </c>
       <c r="C346" s="5">
         <v>1.7510188999999627</v>
       </c>
       <c r="D346" s="5">
         <v>2.008917525327214</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1059.8316841999999</v>
       </c>
       <c r="C347" s="5">
         <v>2.5369396999999481</v>
       </c>
       <c r="D347" s="5">
         <v>2.9176602545617492</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1060.8426861</v>
       </c>
       <c r="C348" s="5">
         <v>1.0110019000001103</v>
       </c>
       <c r="D348" s="5">
         <v>1.1507372025998386</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1064.2763806999999</v>
       </c>
       <c r="C349" s="5">
         <v>3.4336945999998534</v>
       </c>
       <c r="D349" s="5">
         <v>3.9540108216636227</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1063.7208793</v>
       </c>
       <c r="C350" s="5">
         <v>-0.55550139999991188</v>
       </c>
       <c r="D350" s="5">
         <v>-0.62454770151144645</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1064.8655924</v>
       </c>
       <c r="C351" s="5">
         <v>1.1447130999999899</v>
       </c>
       <c r="D351" s="5">
         <v>1.2990393798049338</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1066.2100985</v>
       </c>
       <c r="C352" s="5">
         <v>1.3445060999999896</v>
       </c>
       <c r="D352" s="5">
         <v>1.5256936286434764</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1067.9820718999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.7719733999999789</v>
       </c>
       <c r="D353" s="5">
         <v>2.0126544921134082</v>
       </c>
       <c r="E353" s="5">
         <v>2.1068515723682069</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1067.4721730000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.50989889999982552</v>
       </c>
       <c r="D354" s="5">
         <v>-0.57142764948306946</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1069.9976816999999</v>
       </c>
       <c r="C355" s="5">
         <v>2.5255086999998184</v>
       </c>
       <c r="D355" s="5">
         <v>2.8762889309465356</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1071.0013514</v>
       </c>
       <c r="C356" s="5">
         <v>1.0036697000000459</v>
       </c>
       <c r="D356" s="5">
         <v>1.1314386205911298</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1072.5892372000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.5878858000000946</v>
       </c>
       <c r="D357" s="5">
         <v>1.7937212758575738</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1074.7764142999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.1871770999998716</v>
       </c>
       <c r="D358" s="5">
         <v>2.4746188047819473</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1076.5065927000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.7301784000001135</v>
       </c>
       <c r="D359" s="5">
         <v>1.948959503491654</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1078.2831103999999</v>
       </c>
       <c r="C360" s="5">
         <v>1.7765176999998857</v>
       </c>
       <c r="D360" s="5">
         <v>1.9983875959754593</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1081.6308216</v>
       </c>
       <c r="C361" s="5">
         <v>3.3477112000000488</v>
       </c>
       <c r="D361" s="5">
         <v>3.7898818997429418</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1081.4843507</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14647089999994023</v>
       </c>
       <c r="D362" s="5">
         <v>-0.16237909196464839</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1082.6702869999999</v>
       </c>
       <c r="C363" s="5">
         <v>1.1859362999998666</v>
       </c>
       <c r="D363" s="5">
         <v>1.3238639604878921</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1085.6718513000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.0015643000001546</v>
       </c>
       <c r="D364" s="5">
         <v>3.3780454742953658</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1087.5024994</v>
       </c>
       <c r="C365" s="5">
         <v>1.8306480999999621</v>
       </c>
       <c r="D365" s="5">
         <v>2.0422982020734004</v>
       </c>
       <c r="E365" s="5">
         <v>1.8277860662278878</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1087.7640812</v>
       </c>
       <c r="C366" s="5">
         <v>0.26158179999993081</v>
       </c>
       <c r="D366" s="5">
         <v>0.28902348413022416</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1088.6314437000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.8673625000001266</v>
       </c>
       <c r="D367" s="5">
         <v>0.96106486163771709</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1081.1469271999999</v>
       </c>
       <c r="C368" s="5">
         <v>-7.4845165000001543</v>
       </c>
       <c r="D368" s="5">
         <v>-7.9452655597815998</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>951.66195766999999</v>
       </c>
       <c r="C369" s="5">
         <v>-129.48496952999994</v>
       </c>
       <c r="D369" s="5">
         <v>-78.364054091664016</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>977.68959892999999</v>
       </c>
       <c r="C370" s="5">
         <v>26.027641259999996</v>
       </c>
       <c r="D370" s="5">
         <v>38.235450833800336</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1004.7731347</v>
       </c>
       <c r="C371" s="5">
         <v>27.083535770000026</v>
       </c>
       <c r="D371" s="5">
         <v>38.8047199509477</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1003.0753598</v>
       </c>
       <c r="C372" s="5">
         <v>-1.6977749000000131</v>
       </c>
       <c r="D372" s="5">
         <v>-2.0089135740509412</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1013.1540225</v>
       </c>
       <c r="C373" s="5">
         <v>10.078662699999995</v>
       </c>
       <c r="D373" s="5">
         <v>12.746463798205209</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1019.7977594</v>
       </c>
       <c r="C374" s="5">
         <v>6.6437369000000217</v>
       </c>
       <c r="D374" s="5">
         <v>8.1590751080972126</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1028.5827452000001</v>
       </c>
       <c r="C375" s="5">
         <v>8.7849858000000722</v>
       </c>
       <c r="D375" s="5">
         <v>10.841443781570659</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1032.5617746999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.9790294999997968</v>
       </c>
       <c r="D376" s="5">
         <v>4.7422035751302882</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1037.8853534</v>
       </c>
       <c r="C377" s="5">
         <v>5.3235787000000983</v>
       </c>
       <c r="D377" s="5">
         <v>6.3653264021613198</v>
       </c>
       <c r="E377" s="5">
         <v>-4.562485697952412</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1035.6504130000001</v>
       </c>
       <c r="C378" s="5">
         <v>-2.234940399999914</v>
       </c>
       <c r="D378" s="5">
         <v>-2.5536462221335876</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1031.7315418000001</v>
       </c>
       <c r="C379" s="5">
         <v>-3.9188712000000123</v>
       </c>
       <c r="D379" s="5">
         <v>-4.4474454827623688</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1042.4512382</v>
       </c>
       <c r="C380" s="5">
         <v>10.719696399999975</v>
       </c>
       <c r="D380" s="5">
         <v>13.205753516717355</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1048.3429847</v>
       </c>
       <c r="C381" s="5">
         <v>5.8917464999999538</v>
       </c>
       <c r="D381" s="5">
         <v>6.9970307126810738</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1055.2926969</v>
       </c>
       <c r="C382" s="5">
         <v>6.9497122000000218</v>
       </c>
       <c r="D382" s="5">
         <v>8.2516367891252607</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1061.1719467</v>
       </c>
       <c r="C383" s="5">
         <v>5.8792498000000251</v>
       </c>
       <c r="D383" s="5">
         <v>6.8941487220381514</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1069.6928617000001</v>
       </c>
       <c r="C384" s="5">
         <v>8.5209150000000591</v>
       </c>
       <c r="D384" s="5">
         <v>10.072808440302472</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1068.3472116999999</v>
       </c>
       <c r="C385" s="5">
         <v>-1.3456500000002052</v>
       </c>
       <c r="D385" s="5">
         <v>-1.4991726199404587</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1074.6419297</v>
       </c>
       <c r="C386" s="5">
         <v>6.2947180000001026</v>
       </c>
       <c r="D386" s="5">
         <v>7.304103033568965</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1087.0424412</v>
       </c>
       <c r="C387" s="5">
         <v>12.400511499999993</v>
       </c>
       <c r="D387" s="5">
         <v>14.760551560674685</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1090.4126572</v>
       </c>
       <c r="C388" s="5">
         <v>3.3702160000000276</v>
       </c>
       <c r="D388" s="5">
         <v>3.7845250744810599</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1094.8349823000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.4223251000000801</v>
       </c>
       <c r="D389" s="5">
         <v>4.976811780457302</v>
       </c>
       <c r="E389" s="5">
         <v>5.4870828182938869</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1099.9098294</v>
       </c>
       <c r="C390" s="5">
         <v>5.0748470999999427</v>
       </c>
       <c r="D390" s="5">
         <v>5.7063338795143359</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1110.4357118999999</v>
       </c>
       <c r="C391" s="5">
         <v>10.525882499999852</v>
       </c>
       <c r="D391" s="5">
         <v>12.107855840623994</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1111.0598697999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.62415790000000015</v>
       </c>
       <c r="D392" s="5">
         <v>0.67658963714656295</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1114.9639982000001</v>
       </c>
       <c r="C393" s="5">
         <v>3.9041284000002179</v>
       </c>
       <c r="D393" s="5">
         <v>4.2991076526250449</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1116.8601960000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.8961977999999817</v>
       </c>
       <c r="D394" s="5">
         <v>2.0600148006870711</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1120.0521156</v>
       </c>
       <c r="C395" s="5">
         <v>3.1919195999998919</v>
       </c>
       <c r="D395" s="5">
         <v>3.48395267556183</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1130.3710086999999</v>
       </c>
       <c r="C396" s="5">
         <v>10.318893099999968</v>
       </c>
       <c r="D396" s="5">
         <v>11.633195374281735</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1133.3219826</v>
       </c>
       <c r="C397" s="5">
         <v>2.9509739000000081</v>
       </c>
       <c r="D397" s="5">
         <v>3.1781241366205748</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1137.5196599000001</v>
       </c>
       <c r="C398" s="5">
         <v>4.1976773000001231</v>
       </c>
       <c r="D398" s="5">
         <v>4.5363143565861019</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1137.6071281</v>
       </c>
       <c r="C399" s="5">
         <v>8.7468199999875651E-2</v>
       </c>
       <c r="D399" s="5">
         <v>9.2311583797299868E-2</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1139.2751286</v>
       </c>
       <c r="C400" s="5">
         <v>1.6680005000000619</v>
       </c>
       <c r="D400" s="5">
         <v>1.7737417473477679</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1142.1877938</v>
       </c>
       <c r="C401" s="5">
         <v>2.9126651999999922</v>
       </c>
       <c r="D401" s="5">
         <v>3.1114226372203513</v>
       </c>
       <c r="E401" s="5">
         <v>4.3251094699698456</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1148.5290703999999</v>
       </c>
       <c r="C402" s="5">
         <v>6.341276599999901</v>
       </c>
       <c r="D402" s="5">
         <v>6.8694880294626781</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1152.6496016999999</v>
       </c>
       <c r="C403" s="5">
         <v>4.1205313000000388</v>
       </c>
       <c r="D403" s="5">
         <v>4.3911662206583602</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1156.5712331</v>
       </c>
       <c r="C404" s="5">
         <v>3.9216314000000239</v>
       </c>
       <c r="D404" s="5">
         <v>4.160001744714581</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1155.2983876999999</v>
       </c>
       <c r="C405" s="5">
         <v>-1.2728454000000511</v>
       </c>
       <c r="D405" s="5">
         <v>-1.3126757170004444</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1156.3539226</v>
       </c>
       <c r="C406" s="5">
         <v>1.0555349000001115</v>
       </c>
       <c r="D406" s="5">
         <v>1.1019025624544598</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1162.6454577</v>
       </c>
       <c r="C407" s="5">
         <v>6.2915350999999191</v>
       </c>
       <c r="D407" s="5">
         <v>6.7279715079869629</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1161.6021321999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0433255000000372</v>
       </c>
       <c r="D408" s="5">
         <v>-1.0715474617014498</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1164.4302756</v>
       </c>
       <c r="C409" s="5">
         <v>2.8281434000000445</v>
       </c>
       <c r="D409" s="5">
         <v>2.9610726205045346</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1167.3192168</v>
       </c>
       <c r="C410" s="5">
         <v>2.8889412000000902</v>
       </c>
       <c r="D410" s="5">
         <v>3.0181523149472422</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1169.0329121</v>
       </c>
       <c r="C411" s="5">
         <v>1.7136952999999266</v>
       </c>
       <c r="D411" s="5">
         <v>1.7759668384103477</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1170.4682915999999</v>
       </c>
       <c r="C412" s="5">
         <v>1.4353794999999536</v>
       </c>
       <c r="D412" s="5">
         <v>1.4833928293314758</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1170.8385309</v>
       </c>
       <c r="C413" s="5">
         <v>0.37023930000009386</v>
       </c>
       <c r="D413" s="5">
         <v>0.38024175883111244</v>
       </c>
       <c r="E413" s="5">
         <v>2.5084086220778623</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1174.7807711999999</v>
       </c>
       <c r="C414" s="5">
         <v>3.9422402999998667</v>
       </c>
       <c r="D414" s="5">
         <v>4.1160969766168787</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1174.8737216</v>
       </c>
       <c r="C415" s="5">
         <v>9.2950400000063382E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.4987111132671664E-2</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1174.9638653</v>
       </c>
       <c r="C416" s="5">
         <v>9.0143699999998717E-2</v>
       </c>
       <c r="D416" s="5">
         <v>9.2110409715706609E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1178.1203785</v>
       </c>
       <c r="C417" s="5">
         <v>3.1565132000000631</v>
       </c>
       <c r="D417" s="5">
         <v>3.2718345784149339</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1180.4198011000001</v>
       </c>
       <c r="C418" s="5">
         <v>2.2994226000000708</v>
       </c>
       <c r="D418" s="5">
         <v>2.367433067013569</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1181.1788630999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.75906199999985802</v>
       </c>
       <c r="D419" s="5">
         <v>0.77438792769182196</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1181.8323514000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.65348830000016278</v>
       </c>
       <c r="D420" s="5">
         <v>0.66592501307916052</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1188.2521743</v>
       </c>
       <c r="C421" s="5">
         <v>6.4198228999998719</v>
       </c>
       <c r="D421" s="5">
         <v>6.7168314342549884</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1186.7736024999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.4785718000000543</v>
       </c>
       <c r="D422" s="5">
         <v>-1.4830131062258389</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1184.9554012999999</v>
       </c>
       <c r="C423" s="5">
         <v>-1.8182011999999759</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8230521454439486</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1186.9676433</v>
       </c>
       <c r="C424" s="5">
         <v>2.0122420000000147</v>
       </c>
       <c r="D424" s="5">
         <v>2.0569309574173467</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1189.4186078</v>
       </c>
       <c r="C425" s="5">
         <v>2.4509645000000546</v>
       </c>
       <c r="D425" s="5">
         <v>2.5062106006595419</v>
       </c>
       <c r="E425" s="5">
         <v>1.5869034379760283</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1189.4891571000001</v>
       </c>
       <c r="C426" s="5">
         <v>7.0549300000038784E-2</v>
       </c>
       <c r="D426" s="5">
         <v>7.1200150273864615E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1190.1699662999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.6808091999998851</v>
       </c>
       <c r="D427" s="5">
         <v>0.68899134620650226</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1188.6848712000001</v>
       </c>
       <c r="C428" s="5">
         <v>-1.4850950999998531</v>
       </c>
       <c r="D428" s="5">
         <v>-1.4871274010370139</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1192.2970190000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.6121478000000025</v>
       </c>
       <c r="D429" s="5">
         <v>3.7080990009088932</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1191.9001845</v>
       </c>
       <c r="C430" s="5">
         <v>-0.39683450000006815</v>
       </c>
       <c r="D430" s="5">
         <v>-0.39866797970141699</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1184.0873385</v>
       </c>
       <c r="C431" s="5">
         <v>-7.8128460000000359</v>
       </c>
       <c r="D431" s="5">
         <v>-7.5884610957693059</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1186.0606708</v>
       </c>
       <c r="C432" s="5">
         <v>1.9733323000000382</v>
       </c>
       <c r="D432" s="5">
         <v>2.0182842541141444</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1189.0466511</v>
       </c>
       <c r="C433" s="5">
         <v>2.9859802999999374</v>
       </c>
       <c r="D433" s="5">
         <v>3.0632580098623352</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1186.3157828000001</v>
       </c>
       <c r="C434" s="5">
         <v>-2.7308682999998837</v>
       </c>
       <c r="D434" s="5">
         <v>-2.7214763660042607</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1187.0309999999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.71521719999986999</v>
       </c>
       <c r="D435" s="5">
         <v>0.72587103598336089</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1183.9850438999999</v>
       </c>
       <c r="C436" s="5">
         <v>-3.0459561000000122</v>
       </c>
       <c r="D436" s="5">
         <v>-3.036146771331949</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1184.9052650000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.92022110000016255</v>
       </c>
       <c r="D437" s="5">
         <v>0.93666555363258741</v>
       </c>
       <c r="E437" s="5">
         <v>-0.37945789399982388</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1189.9438955000001</v>
       </c>
       <c r="C438" s="5">
         <v>5.0386304999999538</v>
       </c>
       <c r="D438" s="5">
         <v>5.2238708248003141</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1189.1014977</v>
       </c>
       <c r="C439" s="5">
         <v>-0.84239780000007158</v>
       </c>
       <c r="D439" s="5">
         <v>-0.84621692328401554</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1192.0547763</v>
       </c>
       <c r="C440" s="5">
         <v>2.953278599999976</v>
       </c>
       <c r="D440" s="5">
         <v>3.0213965841396462</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1193.2278512</v>
       </c>
       <c r="C441" s="5">
         <v>1.1730749000000742</v>
       </c>
       <c r="D441" s="5">
         <v>1.1873061352505765</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1195.5142655</v>
       </c>
       <c r="C442" s="5">
         <v>2.2864142999999331</v>
       </c>
       <c r="D442" s="5">
         <v>2.3237792555616199</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1192.3851468</v>
+        <v>1193.0376785000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.1291186999999354</v>
+        <v>-2.4765869999998813</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.0960371728474656</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-2.457751012906928</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>1197.2791427</v>
+      </c>
+      <c r="C444" s="5">
+        <v>4.2414641999998821</v>
+      </c>
+      <c r="D444" s="5">
+        <v>4.3506324642414773</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3FDBC67-34EF-4B4D-890B-0EE803651E1B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sannaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>