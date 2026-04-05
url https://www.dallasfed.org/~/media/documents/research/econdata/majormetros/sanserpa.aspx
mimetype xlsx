--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{89BC1A90-6B6B-4B9A-B1EE-4D1E59C574BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D89C3183-076B-4A66-8019-01EF95CDD7AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8662970B-0FD6-41DB-A39F-5A550B55A212}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B7BD172B-AEA4-455A-AD4A-5C34860B9FDF}"/>
   </bookViews>
   <sheets>
     <sheet name="sanserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E805C09-8334-4AE9-9699-6823806AEADE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9F4BDB6-1B47-44C6-B96D-614A125EEBBB}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>474.33298988000001</v>
+        <v>474.28822933999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>472.85353845999998</v>
+        <v>472.85414673000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.4794514200000322</v>
+        <v>-1.4340826099999617</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.6792736851531505</v>
+        <v>-3.5686462704419109</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>473.04596312000001</v>
+        <v>473.05877672999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.19242466000002878</v>
+        <v>0.20462999999995191</v>
       </c>
       <c r="D8" s="5">
-        <v>0.48942662833695305</v>
+        <v>0.52054382171751179</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>472.17350663000002</v>
+        <v>472.18164471</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.87245648999999048</v>
+        <v>-0.87713201999997636</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.1908922174816547</v>
+        <v>-2.2024547710382314</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>474.77827907</v>
+        <v>474.79712239000003</v>
       </c>
       <c r="C10" s="5">
-        <v>2.6047724399999765</v>
+        <v>2.6154776800000263</v>
       </c>
       <c r="D10" s="5">
-        <v>6.8244629212024455</v>
+        <v>6.8532487383391238</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>476.36551929000001</v>
+        <v>476.39865537999998</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5872402200000124</v>
+        <v>1.6015329899999529</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0863353912653722</v>
+        <v>4.1236506776511472</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>475.11787084999997</v>
+        <v>475.19658673999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.2476484400000345</v>
+        <v>-1.2020686399999931</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.0980378140645914</v>
+        <v>-2.9862201599118565</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>476.54567681999998</v>
+        <v>476.59053512999998</v>
       </c>
       <c r="C13" s="5">
-        <v>1.4278059700000085</v>
+        <v>1.3939483899999914</v>
       </c>
       <c r="D13" s="5">
-        <v>3.6663995945215078</v>
+        <v>3.5774484403390483</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>477.88545794999999</v>
+        <v>477.87225014000001</v>
       </c>
       <c r="C14" s="5">
-        <v>1.3397811300000058</v>
+        <v>1.2817150100000276</v>
       </c>
       <c r="D14" s="5">
-        <v>3.4263917120698428</v>
+        <v>3.2753759912818037</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>479.11811557999999</v>
+        <v>479.05903359000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.2326576300000056</v>
+        <v>1.1867834500000072</v>
       </c>
       <c r="D15" s="5">
-        <v>3.1395712521693708</v>
+        <v>3.0212144780202843</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>479.85671150000002</v>
+        <v>479.81258614000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.73859592000002294</v>
+        <v>0.75355254999999488</v>
       </c>
       <c r="D16" s="5">
-        <v>1.8656539693199026</v>
+        <v>1.9039978720316375</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>480.45880538</v>
+        <v>480.42612839999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.60209387999998398</v>
+        <v>0.61354225999997425</v>
       </c>
       <c r="D17" s="5">
-        <v>1.5161185608851602</v>
+        <v>1.5452925959972053</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>477.92495812999999</v>
+        <v>477.88407332999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.533847250000008</v>
+        <v>-2.5420550700000035</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.1481919003303904</v>
+        <v>-6.1679390188685286</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>477.33141828999999</v>
+        <v>477.32725949000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.59353984000000537</v>
+        <v>-0.55681383999996115</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.48015471221975</v>
+        <v>-1.3892725951771379</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>478.94491324000001</v>
+        <v>478.95471765999997</v>
       </c>
       <c r="C20" s="5">
-        <v>1.6134949500000175</v>
+        <v>1.6274581699999544</v>
       </c>
       <c r="D20" s="5">
-        <v>4.1325564581334406</v>
+        <v>4.1690300303773853</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>477.16571484999997</v>
+        <v>477.17458056999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7791983900000332</v>
+        <v>-1.7801370899999824</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.367833395969523</v>
+        <v>-4.3700033128336919</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>477.65400578999999</v>
+        <v>477.67378811999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.48829094000001305</v>
+        <v>0.49920754999999417</v>
       </c>
       <c r="D22" s="5">
-        <v>1.2349132458866929</v>
+        <v>1.2626573899434002</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>478.88014102</v>
+        <v>478.91385409999998</v>
       </c>
       <c r="C23" s="5">
-        <v>1.2261352300000112</v>
+        <v>1.2400659799999971</v>
       </c>
       <c r="D23" s="5">
-        <v>3.1242581942633185</v>
+        <v>3.1601301448422658</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>479.13238002000003</v>
+        <v>479.20864396000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.25223900000003141</v>
+        <v>0.29478986000003715</v>
       </c>
       <c r="D24" s="5">
-        <v>0.63390647945791301</v>
+        <v>0.74115185669714201</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>482.17062121999999</v>
+        <v>482.22069786999998</v>
       </c>
       <c r="C25" s="5">
-        <v>3.038241199999959</v>
+        <v>3.0120539099999633</v>
       </c>
       <c r="D25" s="5">
-        <v>7.8804331865209631</v>
+        <v>7.8088584984596476</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>487.51017755999999</v>
+        <v>487.50027540000002</v>
       </c>
       <c r="C26" s="5">
-        <v>5.3395563400000015</v>
+        <v>5.27957753000004</v>
       </c>
       <c r="D26" s="5">
-        <v>14.128812536543855</v>
+        <v>13.958891953883846</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>485.28211482</v>
+        <v>485.21296310000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.2280627399999844</v>
+        <v>-2.2873122999999964</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3485685441564961</v>
+        <v>-5.4872594070873308</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>486.27940452000001</v>
+        <v>486.2276</v>
       </c>
       <c r="C28" s="5">
-        <v>0.99728970000001027</v>
+        <v>1.0146368999999709</v>
       </c>
       <c r="D28" s="5">
-        <v>2.4941521816824075</v>
+        <v>2.5384023563558511</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>487.49194591000003</v>
+        <v>487.46587819000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.2125413900000126</v>
+        <v>1.2382781900000168</v>
       </c>
       <c r="D29" s="5">
-        <v>3.03358814680732</v>
+        <v>3.099216952823558</v>
       </c>
       <c r="E29" s="5">
-        <v>1.4638384084640688</v>
+        <v>1.4653136817194046</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>487.38905310000001</v>
+        <v>487.35572345999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.10289281000001438</v>
+        <v>-0.1101547300000334</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.25298497895561711</v>
+        <v>-0.27083231366209493</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>488.64990126999999</v>
+        <v>488.63453396</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2608481699999743</v>
+        <v>1.2788105000000201</v>
       </c>
       <c r="D31" s="5">
-        <v>3.1488849033823652</v>
+        <v>3.194615647031962</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>490.17676712000002</v>
+        <v>490.18300479999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.5268658500000356</v>
+        <v>1.5484708399999931</v>
       </c>
       <c r="D32" s="5">
-        <v>3.814709677957473</v>
+        <v>3.8697555586842736</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>493.74547969000002</v>
+        <v>493.75580532999999</v>
       </c>
       <c r="C33" s="5">
-        <v>3.5687125700000024</v>
+        <v>3.572800529999995</v>
       </c>
       <c r="D33" s="5">
-        <v>9.0950167786118197</v>
+        <v>9.1057357254070261</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>496.02444355</v>
+        <v>496.04781873000002</v>
       </c>
       <c r="C34" s="5">
-        <v>2.2789638599999762</v>
+        <v>2.2920134000000303</v>
       </c>
       <c r="D34" s="5">
-        <v>5.6815931093732619</v>
+        <v>5.7148389417438272</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>496.99559932</v>
+        <v>497.03462165000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.97115576999999575</v>
+        <v>0.98680292000000236</v>
       </c>
       <c r="D35" s="5">
-        <v>2.3749201806548825</v>
+        <v>2.4134893180543404</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>500.51257994999997</v>
+        <v>500.58593031999999</v>
       </c>
       <c r="C36" s="5">
-        <v>3.5169806299999777</v>
+        <v>3.551308669999969</v>
       </c>
       <c r="D36" s="5">
-        <v>8.8302061122104583</v>
+        <v>8.9190823049495336</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>501.02844420999998</v>
+        <v>501.08485480000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.51586426000000074</v>
+        <v>0.49892448000002787</v>
       </c>
       <c r="D37" s="5">
-        <v>1.2438415211559528</v>
+        <v>1.2025952788864203</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>501.5885212</v>
+        <v>501.58544645000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.56007699000002731</v>
+        <v>0.50059164999998984</v>
       </c>
       <c r="D38" s="5">
-        <v>1.3497037756967423</v>
+        <v>1.2054278696496779</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>504.62593780999998</v>
+        <v>504.54480783999998</v>
       </c>
       <c r="C39" s="5">
-        <v>3.0374166099999798</v>
+        <v>2.9593613899999696</v>
       </c>
       <c r="D39" s="5">
-        <v>7.5136892108571773</v>
+        <v>7.3143434087433734</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>504.68646357</v>
+        <v>504.62592844</v>
       </c>
       <c r="C40" s="5">
-        <v>6.0525760000018636E-2</v>
+        <v>8.1120600000019749E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.14402518555152177</v>
+        <v>0.19310643074226252</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>506.60733547000001</v>
+        <v>506.58809235000001</v>
       </c>
       <c r="C41" s="5">
-        <v>1.9208719000000087</v>
+        <v>1.9621639100000152</v>
       </c>
       <c r="D41" s="5">
-        <v>4.6641158749008982</v>
+        <v>4.7671160698602666</v>
       </c>
       <c r="E41" s="5">
-        <v>3.9211703332487469</v>
+        <v>3.9227800376515187</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>510.37542006000001</v>
+        <v>510.3514687</v>
       </c>
       <c r="C42" s="5">
-        <v>3.7680845900000008</v>
+        <v>3.7633763499999873</v>
       </c>
       <c r="D42" s="5">
-        <v>9.2997874936181937</v>
+        <v>9.288055890045289</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>512.61147059999996</v>
+        <v>512.58800384000006</v>
       </c>
       <c r="C43" s="5">
-        <v>2.2360505399999511</v>
+        <v>2.2365351400000577</v>
       </c>
       <c r="D43" s="5">
-        <v>5.3859795039333802</v>
+        <v>5.3874339873811961</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>513.42391974999998</v>
+        <v>513.42855076000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.81244915000002038</v>
+        <v>0.84054691999995157</v>
       </c>
       <c r="D44" s="5">
-        <v>1.918573242168109</v>
+        <v>1.985616578271987</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>515.63686674999997</v>
+        <v>515.65049231</v>
       </c>
       <c r="C45" s="5">
-        <v>2.2129469999999856</v>
+        <v>2.2219415499999968</v>
       </c>
       <c r="D45" s="5">
-        <v>5.2966011578110761</v>
+        <v>5.3185951410274157</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>515.99930973999994</v>
+        <v>516.02258926000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.36244298999997682</v>
+        <v>0.37209695000001375</v>
       </c>
       <c r="D46" s="5">
-        <v>0.84675281055284213</v>
+        <v>0.86937328141649672</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>516.57697765</v>
+        <v>516.61619321000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.57766791000005924</v>
+        <v>0.59360394999998789</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3517183283290102</v>
+        <v>1.3891811835264889</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>518.43098783999994</v>
+        <v>518.49493399999994</v>
       </c>
       <c r="C48" s="5">
-        <v>1.8540101899999399</v>
+        <v>1.878740789999938</v>
       </c>
       <c r="D48" s="5">
-        <v>4.3928766441600153</v>
+        <v>4.4523055089086938</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>520.26052056000003</v>
+        <v>520.31237951000003</v>
       </c>
       <c r="C49" s="5">
-        <v>1.8295327200000884</v>
+        <v>1.8174455100000841</v>
       </c>
       <c r="D49" s="5">
-        <v>4.3179453334177387</v>
+        <v>4.2883264438458912</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>519.74828392999996</v>
+        <v>519.74805448999996</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.51223663000007491</v>
+        <v>-0.56432502000006934</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.1751155644525002</v>
+        <v>-1.2937708558492189</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>521.29716867000002</v>
+        <v>521.22108462999995</v>
       </c>
       <c r="C51" s="5">
-        <v>1.5488847400000623</v>
+        <v>1.4730301399999917</v>
       </c>
       <c r="D51" s="5">
-        <v>3.6352799098775312</v>
+        <v>3.4544650306363556</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>521.80749919000004</v>
+        <v>521.74697130000004</v>
       </c>
       <c r="C52" s="5">
-        <v>0.51033052000002499</v>
+        <v>0.52588667000009082</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1811012390308129</v>
+        <v>1.2174828447470087</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>523.93182543</v>
+        <v>523.92222994999997</v>
       </c>
       <c r="C53" s="5">
-        <v>2.1243262399999594</v>
+        <v>2.1752586499999325</v>
       </c>
       <c r="D53" s="5">
-        <v>4.9961952863406767</v>
+        <v>5.1193508627650486</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4197076802939153</v>
+        <v>3.421742015211815</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>528.58558677999997</v>
+        <v>528.57137662000002</v>
       </c>
       <c r="C54" s="5">
-        <v>4.6537613499999679</v>
+        <v>4.6491466700000501</v>
       </c>
       <c r="D54" s="5">
-        <v>11.195303434224368</v>
+        <v>11.183869774521661</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>530.63370557999997</v>
+        <v>530.60785499999997</v>
       </c>
       <c r="C55" s="5">
-        <v>2.0481187999999975</v>
+        <v>2.0364783799999486</v>
       </c>
       <c r="D55" s="5">
-        <v>4.7500382805168329</v>
+        <v>4.7225966666709862</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>532.13230943999997</v>
+        <v>532.13316946999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.4986038600000029</v>
+        <v>1.5253144700000121</v>
       </c>
       <c r="D56" s="5">
-        <v>3.4421533896445311</v>
+        <v>3.5046519167987844</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>536.33618061000004</v>
+        <v>536.35087212999997</v>
       </c>
       <c r="C57" s="5">
-        <v>4.2038711700000704</v>
+        <v>4.2177026599999863</v>
       </c>
       <c r="D57" s="5">
-        <v>9.9030118704425583</v>
+        <v>9.9370111876335265</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>535.47872668000002</v>
+        <v>535.49906195999995</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.85745393000001968</v>
+        <v>-0.85181017000002157</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.9016902049257323</v>
+        <v>-1.8892311205602752</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>536.23096635000002</v>
+        <v>536.26578328999994</v>
       </c>
       <c r="C59" s="5">
-        <v>0.75223966999999448</v>
+        <v>0.76672132999999576</v>
       </c>
       <c r="D59" s="5">
-        <v>1.6988441166905011</v>
+        <v>1.7317409472452638</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>540.45313911000005</v>
+        <v>540.50292859000001</v>
       </c>
       <c r="C60" s="5">
-        <v>4.2221727600000349</v>
+        <v>4.2371453000000656</v>
       </c>
       <c r="D60" s="5">
-        <v>9.8686639692263647</v>
+        <v>9.9045234359091729</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>539.75399279999999</v>
+        <v>539.79997728000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.69914631000006011</v>
+        <v>-0.7029513100000031</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.5413583453863788</v>
+        <v>-1.5495453091641465</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>542.79145311000002</v>
+        <v>542.79485561000001</v>
       </c>
       <c r="C62" s="5">
-        <v>3.0374603100000286</v>
+        <v>2.9948783300000059</v>
       </c>
       <c r="D62" s="5">
-        <v>6.9659721388840579</v>
+        <v>6.8647150291200942</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>546.10679546999995</v>
+        <v>546.03674593000005</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3153423599999314</v>
+        <v>3.2418903200000386</v>
       </c>
       <c r="D63" s="5">
-        <v>7.5808476103308431</v>
+        <v>7.4072909473201776</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>548.58181045000003</v>
+        <v>548.52837920000002</v>
       </c>
       <c r="C64" s="5">
-        <v>2.4750149800000827</v>
+        <v>2.4916332699999657</v>
       </c>
       <c r="D64" s="5">
-        <v>5.5761626322729407</v>
+        <v>5.6152863324570257</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>552.53666773999998</v>
+        <v>552.53298199000005</v>
       </c>
       <c r="C65" s="5">
-        <v>3.9548572899999499</v>
+        <v>4.0046027900000354</v>
       </c>
       <c r="D65" s="5">
-        <v>9.0024875910702296</v>
+        <v>9.1212336919275661</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4596496951723639</v>
+        <v>5.4608776655135527</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>552.64786446000005</v>
+        <v>552.63971342000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.11119672000006631</v>
+        <v>0.10673142999996799</v>
       </c>
       <c r="D66" s="5">
-        <v>0.24176469410888135</v>
+        <v>0.23204746203335791</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>554.31157352000002</v>
+        <v>554.29130865000002</v>
       </c>
       <c r="C67" s="5">
-        <v>1.6637090599999738</v>
+        <v>1.6515952299999981</v>
       </c>
       <c r="D67" s="5">
-        <v>3.6729370766927394</v>
+        <v>3.6458071965809413</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>555.63697945000001</v>
+        <v>555.63767378</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3254059299999881</v>
+        <v>1.346365129999981</v>
       </c>
       <c r="D68" s="5">
-        <v>2.9073381201671689</v>
+        <v>2.9540384790615937</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>556.83494857999995</v>
+        <v>556.85110287999998</v>
       </c>
       <c r="C69" s="5">
-        <v>1.1979691299999331</v>
+        <v>1.2134290999999848</v>
       </c>
       <c r="D69" s="5">
-        <v>2.6181355168645615</v>
+        <v>2.6523264727033924</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>560.10744453999996</v>
+        <v>560.12247657</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2724959600000147</v>
+        <v>3.2713736900000185</v>
       </c>
       <c r="D70" s="5">
-        <v>7.2848306223704862</v>
+        <v>7.2820329601145373</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>561.46660319</v>
+        <v>561.49259615999995</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3591586500000403</v>
+        <v>1.3701195899999448</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9511036694596315</v>
+        <v>2.9751430487767294</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>563.44813865000003</v>
+        <v>563.48156782000001</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9815354600000319</v>
+        <v>1.9889716600000611</v>
       </c>
       <c r="D72" s="5">
-        <v>4.3182361619713561</v>
+        <v>4.334553854398826</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>565.11677100999998</v>
+        <v>565.14856298999996</v>
       </c>
       <c r="C73" s="5">
-        <v>1.6686323599999469</v>
+        <v>1.6669951699999501</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6122179629727524</v>
+        <v>3.6083983619368931</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>566.01901607000002</v>
+        <v>566.01985303000004</v>
       </c>
       <c r="C74" s="5">
-        <v>0.90224506000004112</v>
+        <v>0.87129004000007626</v>
       </c>
       <c r="D74" s="5">
-        <v>1.9327900947503363</v>
+        <v>1.8658091139622579</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>566.87080466999998</v>
+        <v>566.82095646000005</v>
       </c>
       <c r="C75" s="5">
-        <v>0.85178859999996348</v>
+        <v>0.80110343000001194</v>
       </c>
       <c r="D75" s="5">
-        <v>1.820873492969044</v>
+        <v>1.7116763021598924</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>569.09621733999995</v>
+        <v>569.05566940000006</v>
       </c>
       <c r="C76" s="5">
-        <v>2.2254126699999688</v>
+        <v>2.2347129400000085</v>
       </c>
       <c r="D76" s="5">
-        <v>4.814002192999367</v>
+        <v>4.8349931351937325</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>571.15958601</v>
+        <v>571.16314287</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0633686700000453</v>
+        <v>2.1074734699999453</v>
       </c>
       <c r="D77" s="5">
-        <v>4.4386511517905625</v>
+        <v>4.5357987665437749</v>
       </c>
       <c r="E77" s="5">
-        <v>3.3704402544308953</v>
+        <v>3.3717735388214543</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>570.86295505999999</v>
+        <v>570.85959683999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.29663095000000794</v>
+        <v>-0.30354603000000679</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.6214412654929613</v>
+        <v>-0.635882077911476</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>570.90451006000001</v>
+        <v>570.88978546999999</v>
       </c>
       <c r="C79" s="5">
-        <v>4.1555000000016662E-2</v>
+        <v>3.0188629999997829E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>8.738694447152362E-2</v>
+        <v>6.347777050801362E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>571.59245021000004</v>
+        <v>571.59107817999995</v>
       </c>
       <c r="C80" s="5">
-        <v>0.68794015000003128</v>
+        <v>0.70129270999996152</v>
       </c>
       <c r="D80" s="5">
-        <v>1.4556224214942404</v>
+        <v>1.4841049940351514</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>573.40491270999996</v>
+        <v>573.41935822000005</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8124624999999241</v>
+        <v>1.8282800400000951</v>
       </c>
       <c r="D81" s="5">
-        <v>3.8721468411907489</v>
+        <v>3.9065457188791175</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>576.10767909000003</v>
+        <v>576.11688917000004</v>
       </c>
       <c r="C82" s="5">
-        <v>2.702766380000071</v>
+        <v>2.6975309499999867</v>
       </c>
       <c r="D82" s="5">
-        <v>5.8052104049512332</v>
+        <v>5.7935230596413589</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>577.22084437000001</v>
+        <v>577.23742659000004</v>
       </c>
       <c r="C83" s="5">
-        <v>1.1131652799999756</v>
+        <v>1.1205374200000051</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3434611361997204</v>
+        <v>2.359109422309924</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>576.70251281000003</v>
+        <v>576.72079953000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.51833155999997871</v>
+        <v>-0.5166270600000189</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.0722673701381691</v>
+        <v>-1.0687280763211238</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>579.71158807999996</v>
+        <v>579.73002369999995</v>
       </c>
       <c r="C85" s="5">
-        <v>3.0090752699999257</v>
+        <v>3.0092241699999249</v>
       </c>
       <c r="D85" s="5">
-        <v>6.4441151643902961</v>
+        <v>6.4442330087262523</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>580.60108190999995</v>
+        <v>580.59968885000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.88949382999999216</v>
+        <v>0.86966515000005984</v>
       </c>
       <c r="D86" s="5">
-        <v>1.8568657757971119</v>
+        <v>1.8150720459470859</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>584.71681206999995</v>
+        <v>584.68777625999996</v>
       </c>
       <c r="C87" s="5">
-        <v>4.1157301599999982</v>
+        <v>4.0880874099999573</v>
       </c>
       <c r="D87" s="5">
-        <v>8.8461027136397021</v>
+        <v>8.7843916854411841</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>587.55080433000001</v>
+        <v>587.52562105000004</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8339922600000591</v>
+        <v>2.8378447900000765</v>
       </c>
       <c r="D88" s="5">
-        <v>5.973707582410781</v>
+        <v>5.9823512757613662</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>587.86293048000005</v>
+        <v>587.86723835999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.31212615000004007</v>
+        <v>0.34161730999994688</v>
       </c>
       <c r="D89" s="5">
-        <v>0.6393450130754541</v>
+        <v>0.69997679063293905</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9244618980635684</v>
+        <v>2.9245751758533833</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>589.94935379000003</v>
+        <v>589.94850096000005</v>
       </c>
       <c r="C90" s="5">
-        <v>2.0864233099999865</v>
+        <v>2.0812626000000591</v>
       </c>
       <c r="D90" s="5">
-        <v>4.3431284757559974</v>
+        <v>4.3321434660023694</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>592.48616890000005</v>
+        <v>592.47755590999998</v>
       </c>
       <c r="C91" s="5">
-        <v>2.5368151100000205</v>
+        <v>2.5290549499999315</v>
       </c>
       <c r="D91" s="5">
-        <v>5.2838703253166752</v>
+        <v>5.2673316918859792</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>596.07815524</v>
+        <v>596.07616690999998</v>
       </c>
       <c r="C92" s="5">
-        <v>3.5919863399999485</v>
+        <v>3.5986110000000053</v>
       </c>
       <c r="D92" s="5">
-        <v>7.5226296455784158</v>
+        <v>7.5370835224465971</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>597.23362567000004</v>
+        <v>597.24571623999998</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1554704300000367</v>
+        <v>1.1695493299999953</v>
       </c>
       <c r="D93" s="5">
-        <v>2.3511066444862339</v>
+        <v>2.3800717364908408</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>598.98288338999998</v>
+        <v>598.9864705</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7492577199999459</v>
+        <v>1.740754260000017</v>
       </c>
       <c r="D94" s="5">
-        <v>3.5718960420151991</v>
+        <v>3.5541800104158527</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>600.43178828999999</v>
+        <v>600.44029433000003</v>
       </c>
       <c r="C95" s="5">
-        <v>1.4489049000000023</v>
+        <v>1.453823830000033</v>
       </c>
       <c r="D95" s="5">
-        <v>2.941662032759873</v>
+        <v>2.9517645487547206</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>600.85786722</v>
+        <v>600.86647731000005</v>
       </c>
       <c r="C96" s="5">
-        <v>0.42607893000001695</v>
+        <v>0.42618298000002142</v>
       </c>
       <c r="D96" s="5">
-        <v>0.85487642980819345</v>
+        <v>0.85507384858856117</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>603.27052803000004</v>
+        <v>603.27710403000003</v>
       </c>
       <c r="C97" s="5">
-        <v>2.412660810000034</v>
+        <v>2.410626719999982</v>
       </c>
       <c r="D97" s="5">
-        <v>4.9262821413608382</v>
+        <v>4.9219646778725368</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>605.23927767999999</v>
+        <v>605.23506782000004</v>
       </c>
       <c r="C98" s="5">
-        <v>1.9687496499999497</v>
+        <v>1.957963790000008</v>
       </c>
       <c r="D98" s="5">
-        <v>3.9872142653872844</v>
+        <v>3.9649348016903341</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>607.03696406999995</v>
+        <v>607.02777006999997</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7976863899999671</v>
+        <v>1.7927022499999339</v>
       </c>
       <c r="D99" s="5">
-        <v>3.6230557279452347</v>
+        <v>3.6128720355651733</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>607.15378252000005</v>
+        <v>607.14266669000006</v>
       </c>
       <c r="C100" s="5">
-        <v>0.11681845000009616</v>
+        <v>0.11489662000008138</v>
       </c>
       <c r="D100" s="5">
-        <v>0.23117308406208625</v>
+        <v>0.22736944466210662</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>608.87661519999995</v>
+        <v>608.87900655999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.7228326799998968</v>
+        <v>1.7363398699999379</v>
       </c>
       <c r="D101" s="5">
-        <v>3.4587140772718294</v>
+        <v>3.4863235477456511</v>
       </c>
       <c r="E101" s="5">
-        <v>3.5745891823527387</v>
+        <v>3.5742369754466097</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>612.84949462999998</v>
+        <v>612.84890937</v>
       </c>
       <c r="C102" s="5">
-        <v>3.9728794300000345</v>
+        <v>3.9699028100000078</v>
       </c>
       <c r="D102" s="5">
-        <v>8.1171158225100015</v>
+        <v>8.1107814657200183</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>612.58602297000004</v>
+        <v>612.58212682999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.26347165999993649</v>
+        <v>-0.26678254000000834</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.51467690619189099</v>
+        <v>-0.52112954156388058</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>614.38537577</v>
+        <v>614.38191873999995</v>
       </c>
       <c r="C104" s="5">
-        <v>1.7993527999999515</v>
+        <v>1.7997919099999535</v>
       </c>
       <c r="D104" s="5">
-        <v>3.5822720968502253</v>
+        <v>3.5831836401941208</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>614.87924641999996</v>
+        <v>614.88653132000002</v>
       </c>
       <c r="C105" s="5">
-        <v>0.49387064999996255</v>
+        <v>0.50461258000007092</v>
       </c>
       <c r="D105" s="5">
-        <v>0.96889022278279224</v>
+        <v>0.99006495042144316</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>614.26964255999997</v>
+        <v>614.26968023999996</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.60960385999999289</v>
+        <v>-0.61685108000006039</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.1832386966698083</v>
+        <v>-1.1972138935042564</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>613.67831903000001</v>
+        <v>613.68170943999996</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.59132352999995419</v>
+        <v>-0.58797079999999369</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.1490773240361296</v>
+        <v>-1.1425963915742243</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>619.02238247000003</v>
+        <v>619.02777501000003</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3440634400000135</v>
+        <v>5.3460655700000643</v>
       </c>
       <c r="D108" s="5">
-        <v>10.96521718436354</v>
+        <v>10.969460518251761</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>620.75190407000002</v>
+        <v>620.75706236999997</v>
       </c>
       <c r="C109" s="5">
-        <v>1.7295215999999982</v>
+        <v>1.7292873599999439</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4047515085005697</v>
+        <v>3.4042531606623072</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>623.32135065</v>
+        <v>623.31783499000005</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5694465799999762</v>
+        <v>2.5607726200000798</v>
       </c>
       <c r="D110" s="5">
-        <v>5.081753736961514</v>
+        <v>5.0641645903125587</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>625.52402486000005</v>
+        <v>625.51990848000003</v>
       </c>
       <c r="C111" s="5">
-        <v>2.2026742100000547</v>
+        <v>2.2020734899999752</v>
       </c>
       <c r="D111" s="5">
-        <v>4.323920122148972</v>
+        <v>4.3227427396051787</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>626.90642355</v>
+        <v>626.90309693999995</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3823986899999454</v>
+        <v>1.3831884599999285</v>
       </c>
       <c r="D112" s="5">
-        <v>2.6844552240766095</v>
+        <v>2.68602545558565</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>628.25382488000002</v>
+        <v>628.25229162999995</v>
       </c>
       <c r="C113" s="5">
-        <v>1.3474013300000252</v>
+        <v>1.3491946899999903</v>
       </c>
       <c r="D113" s="5">
-        <v>2.609851182338474</v>
+        <v>2.6133800860707712</v>
       </c>
       <c r="E113" s="5">
-        <v>3.182452601441299</v>
+        <v>3.1817955392243968</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>630.8953295</v>
+        <v>630.89452945000005</v>
       </c>
       <c r="C114" s="5">
-        <v>2.6415046199999779</v>
+        <v>2.6422378200001049</v>
       </c>
       <c r="D114" s="5">
-        <v>5.1637471976695437</v>
+        <v>5.1652267083294401</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>630.00095525999996</v>
+        <v>629.99963058000003</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.89437424000004739</v>
+        <v>-0.89489887000002</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.6879510550843579</v>
+        <v>-1.688935601807795</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>630.23451991000002</v>
+        <v>630.23142261999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.2335646500000621</v>
+        <v>0.23179203999995934</v>
       </c>
       <c r="D116" s="5">
-        <v>0.44579263800414992</v>
+        <v>0.44240343282495598</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>635.02426284000001</v>
+        <v>635.02903099000002</v>
       </c>
       <c r="C117" s="5">
-        <v>4.7897429299999885</v>
+        <v>4.7976083700000345</v>
       </c>
       <c r="D117" s="5">
-        <v>9.5109590615665596</v>
+        <v>9.5272858637105209</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>636.26141552000001</v>
+        <v>636.26052089999996</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2371526800000083</v>
+        <v>1.2314899099999366</v>
       </c>
       <c r="D118" s="5">
-        <v>2.3630505131851942</v>
+        <v>2.3521007409247785</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>637.76254077999999</v>
+        <v>637.76419105000002</v>
       </c>
       <c r="C119" s="5">
-        <v>1.5011252599999807</v>
+        <v>1.5036701500000618</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8681758233638499</v>
+        <v>2.8731057730412735</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>638.50812355999994</v>
+        <v>638.51257550000003</v>
       </c>
       <c r="C120" s="5">
-        <v>0.74558277999994971</v>
+        <v>0.7483844500000032</v>
       </c>
       <c r="D120" s="5">
-        <v>1.4119276700919503</v>
+        <v>1.4172638568776375</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>639.07571709000001</v>
+        <v>639.08087903000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.5675935300000674</v>
+        <v>0.56830352999998013</v>
       </c>
       <c r="D121" s="5">
-        <v>1.0719553289429307</v>
+        <v>1.073295283456166</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>643.08789023999998</v>
+        <v>643.08516352000004</v>
       </c>
       <c r="C122" s="5">
-        <v>4.0121731499999669</v>
+        <v>4.0042844900000318</v>
       </c>
       <c r="D122" s="5">
-        <v>7.7993611909145999</v>
+        <v>7.7834289132766354</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>641.81755415999999</v>
+        <v>641.81471624000005</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.2703360799999928</v>
+        <v>-1.2704472799999849</v>
       </c>
       <c r="D123" s="5">
-        <v>-2.3448582404396068</v>
+        <v>-2.3450711100271082</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>642.31999791999999</v>
+        <v>642.31786370999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.50244376000000557</v>
+        <v>0.50314746999993076</v>
       </c>
       <c r="D124" s="5">
-        <v>0.94346954153192719</v>
+        <v>0.94480083938202064</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>644.23373064999998</v>
+        <v>644.23266229000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9137327299999924</v>
+        <v>1.9147985800000242</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6344615484912524</v>
+        <v>3.6365313405622102</v>
       </c>
       <c r="E125" s="5">
-        <v>2.5435429339490723</v>
+        <v>2.5436231388092478</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>648.17768897999997</v>
+        <v>648.17677700000002</v>
       </c>
       <c r="C126" s="5">
-        <v>3.9439583299999867</v>
+        <v>3.944114710000008</v>
       </c>
       <c r="D126" s="5">
-        <v>7.5987978428450953</v>
+        <v>7.5991223852594603</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>648.80821861000004</v>
+        <v>648.80694276999998</v>
       </c>
       <c r="C127" s="5">
-        <v>0.63052963000006912</v>
+        <v>0.63016576999996232</v>
       </c>
       <c r="D127" s="5">
-        <v>1.1735931581524861</v>
+        <v>1.1729139459263349</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>648.76047863999997</v>
+        <v>648.75778522999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-4.7739970000066023E-2</v>
+        <v>-4.9157540000010158E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-8.82614983221508E-2</v>
+        <v>-9.0881383660290638E-2</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>652.33392472000003</v>
+        <v>652.33666190999998</v>
       </c>
       <c r="C129" s="5">
-        <v>3.5734460800000534</v>
+        <v>3.5788766800000076</v>
       </c>
       <c r="D129" s="5">
-        <v>6.8136975828625213</v>
+        <v>6.824397800227211</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>655.26715988000001</v>
+        <v>655.26646174999996</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9332351599999811</v>
+        <v>2.9297998399999869</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5312929172484759</v>
+        <v>5.524630219815907</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>653.80957935000004</v>
+        <v>653.81066840000005</v>
       </c>
       <c r="C131" s="5">
-        <v>-1.4575805299999729</v>
+        <v>-1.4557933499999081</v>
       </c>
       <c r="D131" s="5">
-        <v>-2.6368720359937758</v>
+        <v>-2.6336810695782864</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>655.68997313</v>
+        <v>655.69447378999996</v>
       </c>
       <c r="C132" s="5">
-        <v>1.880393779999963</v>
+        <v>1.8838053899999068</v>
       </c>
       <c r="D132" s="5">
-        <v>3.5063887337209776</v>
+        <v>3.5128456034909883</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>654.45218821000003</v>
+        <v>654.45737935</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.2377849199999673</v>
+        <v>-1.2370944399999644</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.241938676382893</v>
+        <v>-2.2406857722612417</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>657.44731320999995</v>
+        <v>657.44507840999995</v>
       </c>
       <c r="C134" s="5">
-        <v>2.9951249999999163</v>
+        <v>2.9876990599999544</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6322106928664351</v>
+        <v>5.6178483667163714</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>655.59322080000004</v>
+        <v>655.59052094000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.8540924099999074</v>
+        <v>-1.8545574699999179</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.3321654036582271</v>
+        <v>-3.332999437205042</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>656.94589193000002</v>
+        <v>656.94385811999996</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3526711299999761</v>
+        <v>1.3533371799999259</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5042248192796324</v>
+        <v>2.5054823587491226</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>658.42107668000006</v>
+        <v>658.42003302000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4751847500000395</v>
+        <v>1.4761749000000464</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7281532106315787</v>
+        <v>2.7300156042634915</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2022047829885816</v>
+        <v>2.2022122690223966</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>658.36433712999997</v>
+        <v>658.36348981000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-5.6739550000088457E-2</v>
+        <v>-5.6543209999972532E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.10336120867190379</v>
+        <v>-0.10300387246051645</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>660.71508071999995</v>
+        <v>660.71431469000004</v>
       </c>
       <c r="C139" s="5">
-        <v>2.3507435899999791</v>
+        <v>2.3508248800000047</v>
       </c>
       <c r="D139" s="5">
-        <v>4.3698512384142241</v>
+        <v>4.3700110653558832</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>662.40278456999999</v>
+        <v>662.40100214999995</v>
       </c>
       <c r="C140" s="5">
-        <v>1.6877038500000481</v>
+        <v>1.6866874599999164</v>
       </c>
       <c r="D140" s="5">
-        <v>3.1086635592167511</v>
+        <v>3.1067687102898311</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>660.97268205</v>
+        <v>660.97480349</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4301025199999913</v>
+        <v>-1.4261986599999545</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.5602114869421544</v>
+        <v>-2.5533120245080365</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>663.25892610000005</v>
+        <v>663.25844012000005</v>
       </c>
       <c r="C142" s="5">
-        <v>2.2862440500000503</v>
+        <v>2.2836366300000464</v>
       </c>
       <c r="D142" s="5">
-        <v>4.2305704987314341</v>
+        <v>4.2256397380369792</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>666.28188608999994</v>
+        <v>666.28180033000001</v>
       </c>
       <c r="C143" s="5">
-        <v>3.0229599899998902</v>
+        <v>3.0233602099999644</v>
       </c>
       <c r="D143" s="5">
-        <v>5.6084908659221888</v>
+        <v>5.60925632071827</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>663.62622945999999</v>
+        <v>663.62974591</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.6556566299999531</v>
+        <v>-2.6520544200000131</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.6794723342658102</v>
+        <v>-4.6732638587077657</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>664.57568025</v>
+        <v>664.57995883000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.94945079000001442</v>
+        <v>0.95021292000001267</v>
       </c>
       <c r="D145" s="5">
-        <v>1.7304155571429281</v>
+        <v>1.7318062804045686</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>661.34097503999999</v>
+        <v>661.33939674999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.2347052100000155</v>
+        <v>-3.2405620800000179</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.6869386003466023</v>
+        <v>-5.6969253093890782</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>658.19438220999996</v>
+        <v>658.19204778000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.1465928300000314</v>
+        <v>-3.1473489699999391</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5624137461075644</v>
+        <v>-5.5637285597466164</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>658.13622564000002</v>
+        <v>658.13478459999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.8156569999937346E-2</v>
+        <v>-5.7263180000063585E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.10597777985127399</v>
+        <v>-0.10435091851459521</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>658.26221351000004</v>
+        <v>658.26149189</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12598787000001721</v>
+        <v>0.12670729000001302</v>
       </c>
       <c r="D149" s="5">
-        <v>0.22995957168092662</v>
+        <v>0.23127459193648114</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4127898639125789E-2</v>
+        <v>-2.4079025857215441E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>660.15305292000005</v>
+        <v>660.15243672999998</v>
       </c>
       <c r="C150" s="5">
-        <v>1.8908394100000123</v>
+        <v>1.8909448399999746</v>
       </c>
       <c r="D150" s="5">
-        <v>3.5019477475833893</v>
+        <v>3.5021500056754862</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>661.73608808999995</v>
+        <v>661.73581005999995</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5830351699999028</v>
+        <v>1.5833733299999722</v>
       </c>
       <c r="D151" s="5">
-        <v>2.9158355606377695</v>
+        <v>2.9164694245713774</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>662.89008124999998</v>
+        <v>662.88943328000005</v>
       </c>
       <c r="C152" s="5">
-        <v>1.1539931600000273</v>
+        <v>1.1536232200000995</v>
       </c>
       <c r="D152" s="5">
-        <v>2.1128534374061481</v>
+        <v>2.112170500299948</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>665.48337335999997</v>
+        <v>665.48450694999997</v>
       </c>
       <c r="C153" s="5">
-        <v>2.593292109999993</v>
+        <v>2.5950736699999197</v>
       </c>
       <c r="D153" s="5">
-        <v>4.7968584097459743</v>
+        <v>4.8002298625605011</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>667.41635269999995</v>
+        <v>667.41603764000001</v>
       </c>
       <c r="C154" s="5">
-        <v>1.9329793399999744</v>
+        <v>1.9315306900000451</v>
       </c>
       <c r="D154" s="5">
-        <v>3.5417752905596789</v>
+        <v>3.5390723061726082</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>665.34419804000004</v>
+        <v>665.34300685000005</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.0721546599999101</v>
+        <v>-2.0730307899999616</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.6627224450185736</v>
+        <v>-3.6642464256883334</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>666.06175500999996</v>
+        <v>666.06430364000005</v>
       </c>
       <c r="C156" s="5">
-        <v>0.71755696999991869</v>
+        <v>0.72129678999999669</v>
       </c>
       <c r="D156" s="5">
-        <v>1.3018739704349747</v>
+        <v>1.3087020454069398</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>667.66190934999997</v>
+        <v>667.66461895999998</v>
       </c>
       <c r="C157" s="5">
-        <v>1.6001543400000173</v>
+        <v>1.600315319999936</v>
       </c>
       <c r="D157" s="5">
-        <v>2.9212927877501293</v>
+        <v>2.9215792451272371</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>671.66043667999998</v>
+        <v>671.65986050000004</v>
       </c>
       <c r="C158" s="5">
-        <v>3.9985273300000017</v>
+        <v>3.9952415400000518</v>
       </c>
       <c r="D158" s="5">
-        <v>7.4281281720767867</v>
+        <v>7.4217907104054071</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>670.98478675000001</v>
+        <v>670.98311272000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.67564992999996321</v>
+        <v>-0.67674778000002789</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.2004714030916297</v>
+        <v>-1.2024122538239701</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>671.32867305000002</v>
+        <v>671.32792271000005</v>
       </c>
       <c r="C160" s="5">
-        <v>0.3438863000000083</v>
+        <v>0.34480999000004431</v>
       </c>
       <c r="D160" s="5">
-        <v>0.61674836060503502</v>
+        <v>0.61841119938277345</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>670.37606290999997</v>
+        <v>670.37561586000004</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.95261014000004707</v>
+        <v>-0.95230685000001358</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.68956392275601</v>
+        <v>-1.689032065961793</v>
       </c>
       <c r="E161" s="5">
-        <v>1.840277195223794</v>
+        <v>1.8403209240172913</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>667.70274062999999</v>
+        <v>667.70234916000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.6733222799999794</v>
+        <v>-2.6732666999999992</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.6817800986505791</v>
+        <v>-4.6816879403157046</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>666.85723966</v>
+        <v>666.85728846999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.84550096999998914</v>
+        <v>-0.8450606900000821</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5090018269471761</v>
+        <v>-1.5082223801913042</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>668.23320516000001</v>
+        <v>668.23338707000005</v>
       </c>
       <c r="C164" s="5">
-        <v>1.3759655000000066</v>
+        <v>1.3760986000000912</v>
       </c>
       <c r="D164" s="5">
-        <v>2.5043234221832522</v>
+        <v>2.5045682411920067</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>666.96852983999997</v>
+        <v>666.96888095999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.2646753200000376</v>
+        <v>-1.2645061100000703</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.2475875621778107</v>
+        <v>-2.2472893587544562</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>666.17590689999997</v>
+        <v>666.17573588000005</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.79262294000000111</v>
+        <v>-0.79314507999993111</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4167913115080366</v>
+        <v>-1.4177177848609501</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>666.39162024999996</v>
+        <v>666.39007903000004</v>
       </c>
       <c r="C167" s="5">
-        <v>0.21571334999998726</v>
+        <v>0.2143431499999906</v>
       </c>
       <c r="D167" s="5">
-        <v>0.38926284170153203</v>
+        <v>0.3867859866333756</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>667.32991328000003</v>
+        <v>667.33131881999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.93829303000006803</v>
+        <v>0.94123978999994051</v>
       </c>
       <c r="D168" s="5">
-        <v>1.7027707907434797</v>
+        <v>1.7081640273297172</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>667.21889667000005</v>
+        <v>667.21976454000003</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.11101660999997875</v>
+        <v>-0.11155427999995027</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.1994487340956419</v>
+        <v>-0.20041338439983347</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>667.09570035000002</v>
+        <v>667.09609389000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12319632000003367</v>
+        <v>-0.12367065000000821</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.22134496768818623</v>
+        <v>-0.2221960319159777</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>671.14433143999997</v>
+        <v>671.14344889999995</v>
       </c>
       <c r="C171" s="5">
-        <v>4.048631089999958</v>
+        <v>4.0473550099999329</v>
       </c>
       <c r="D171" s="5">
-        <v>7.5309343287050634</v>
+        <v>7.528476317070476</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>672.53552280999997</v>
+        <v>672.53544724999995</v>
       </c>
       <c r="C172" s="5">
-        <v>1.3911913700000014</v>
+        <v>1.3919983499999944</v>
       </c>
       <c r="D172" s="5">
-        <v>2.515993129235139</v>
+        <v>2.5174726029959071</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>672.34051858999999</v>
+        <v>672.34035203999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.19500421999998707</v>
+        <v>-0.19509520999997676</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.34739019416262229</v>
+        <v>-0.34755206871744937</v>
       </c>
       <c r="E173" s="5">
-        <v>0.29303786168506374</v>
+        <v>0.2930798993157735</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>672.89349705999996</v>
+        <v>672.89329915999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.55297846999997091</v>
+        <v>0.5529471199999989</v>
       </c>
       <c r="D174" s="5">
-        <v>0.99143829141270512</v>
+        <v>0.99138207602227357</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>673.94537047999995</v>
+        <v>673.94542008999997</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0518734199999926</v>
+        <v>1.052120930000001</v>
       </c>
       <c r="D175" s="5">
-        <v>1.89206349403781</v>
+        <v>1.892513101121418</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>675.45898875</v>
+        <v>675.45944119000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.5136182700000518</v>
+        <v>1.5140211000000363</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7286292928753619</v>
+        <v>2.7293642750623182</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>676.24952325000004</v>
+        <v>676.24947264000002</v>
       </c>
       <c r="C177" s="5">
-        <v>0.79053450000003522</v>
+        <v>0.79003145000001496</v>
       </c>
       <c r="D177" s="5">
-        <v>1.4135154321976318</v>
+        <v>1.4126092070658069</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>676.28631542000005</v>
+        <v>676.28633053999999</v>
       </c>
       <c r="C178" s="5">
-        <v>3.6792170000012447E-2</v>
+        <v>3.6857899999972688E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>6.5306985432589393E-2</v>
+        <v>6.54236976359579E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>677.92630530999998</v>
+        <v>677.92511418000004</v>
       </c>
       <c r="C179" s="5">
-        <v>1.6399898899999243</v>
+        <v>1.6387836400000424</v>
       </c>
       <c r="D179" s="5">
-        <v>2.9491195112888002</v>
+        <v>2.946921308958772</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>679.94634579000001</v>
+        <v>679.94694670000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0200404800000342</v>
+        <v>2.0218325199999754</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6348677067132629</v>
+        <v>3.6381518838029869</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>681.30915493999998</v>
+        <v>681.30868582999994</v>
       </c>
       <c r="C181" s="5">
-        <v>1.3628091499999755</v>
+        <v>1.3617391299999326</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4318383911958286</v>
+        <v>2.4299057630305931</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>679.98096621000002</v>
+        <v>679.98165143999995</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.3281887299999653</v>
+        <v>-1.3270343899999943</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3144382014156695</v>
+        <v>-2.3124497784866693</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>679.92966380999997</v>
+        <v>679.92922671999997</v>
       </c>
       <c r="C183" s="5">
-        <v>-5.1302400000054149E-2</v>
+        <v>-5.2424719999976332E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-9.0498622024515196E-2</v>
+        <v>-9.2477487925102242E-2</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>679.80334889999995</v>
+        <v>679.80364763</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12631491000001915</v>
+        <v>-0.1255790899999738</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.22270407973796758</v>
+        <v>-0.22140822536198534</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>679.85439725000003</v>
+        <v>679.85451631000001</v>
       </c>
       <c r="C185" s="5">
-        <v>5.1048350000087339E-2</v>
+        <v>5.0868680000007771E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>9.0148609357387777E-2</v>
+        <v>8.9831151826036404E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>1.1175704055078839</v>
+        <v>1.1176131623218399</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>686.41082802999995</v>
+        <v>686.41086229999996</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5564307799999142</v>
+        <v>6.5563459899999543</v>
       </c>
       <c r="D186" s="5">
-        <v>12.20664558909883</v>
+        <v>12.206477010835304</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>688.35559050999996</v>
+        <v>688.35586147000004</v>
       </c>
       <c r="C187" s="5">
-        <v>1.9447624800000085</v>
+        <v>1.9449991700000737</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4533639391969517</v>
+        <v>3.4537906322138046</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>688.34355130999995</v>
+        <v>688.34403358999998</v>
       </c>
       <c r="C188" s="5">
-        <v>-1.2039200000003802E-2</v>
+        <v>-1.1827880000055302E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.0985738422441003E-2</v>
+        <v>-2.0617409559786637E-2</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>691.20221925999999</v>
+        <v>691.20173554999997</v>
       </c>
       <c r="C189" s="5">
-        <v>2.85866795000004</v>
+        <v>2.8577019599999858</v>
       </c>
       <c r="D189" s="5">
-        <v>5.0989819139349635</v>
+        <v>5.0972157006359931</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>692.55783297999994</v>
+        <v>692.55776715000002</v>
       </c>
       <c r="C190" s="5">
-        <v>1.3556137199999512</v>
+        <v>1.3560316000000512</v>
       </c>
       <c r="D190" s="5">
-        <v>2.3790418462954488</v>
+        <v>2.3797848216605688</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>694.57350872999996</v>
+        <v>694.57285036999997</v>
       </c>
       <c r="C191" s="5">
-        <v>2.015675750000014</v>
+        <v>2.0150832199999513</v>
       </c>
       <c r="D191" s="5">
-        <v>3.5490299144490756</v>
+        <v>3.5479702290267978</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>698.22077669999999</v>
+        <v>698.22072844000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.6472679700000299</v>
+        <v>3.647878070000047</v>
       </c>
       <c r="D192" s="5">
-        <v>6.4865193851612046</v>
+        <v>6.4876422839470038</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>699.39154477</v>
+        <v>699.39070700000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1707680700000083</v>
+        <v>1.1699785600000041</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0308061277546807</v>
+        <v>2.0294241449491768</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>701.96419636999997</v>
+        <v>701.96470747000001</v>
       </c>
       <c r="C194" s="5">
-        <v>2.5726515999999719</v>
+        <v>2.5740004699999872</v>
       </c>
       <c r="D194" s="5">
-        <v>4.5045036179722109</v>
+        <v>4.5069188984818265</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>704.16219294999996</v>
+        <v>704.16197783999996</v>
       </c>
       <c r="C195" s="5">
-        <v>2.1979965799999945</v>
+        <v>2.1972703699999556</v>
       </c>
       <c r="D195" s="5">
-        <v>3.822840427572971</v>
+        <v>3.8215527210450295</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>706.22773591999999</v>
+        <v>706.22820225999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.0655429700000241</v>
+        <v>2.0662244200000259</v>
       </c>
       <c r="D196" s="5">
-        <v>3.5773492345843927</v>
+        <v>3.578549672360154</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>707.70710506</v>
+        <v>707.70747198000004</v>
       </c>
       <c r="C197" s="5">
-        <v>1.4793691400000171</v>
+        <v>1.4792697200000475</v>
       </c>
       <c r="D197" s="5">
-        <v>2.5428613746578899</v>
+        <v>2.5426868114768908</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0968636700245975</v>
+        <v>4.0968994103584899</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>711.44878090999998</v>
+        <v>711.44912945999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.7416758499999787</v>
+        <v>3.741657479999958</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5322268978803999</v>
+        <v>6.5321904034536526</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>711.12867963999997</v>
+        <v>711.12928827999997</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.32010127000000921</v>
+        <v>-0.31984118000002582</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.53858044059822419</v>
+        <v>-0.53814364947607496</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>714.02761733</v>
+        <v>714.02835717000005</v>
       </c>
       <c r="C200" s="5">
-        <v>2.8989376900000252</v>
+        <v>2.8990688900000805</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0030200885504916</v>
+        <v>5.0032472372591563</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>718.39953074000005</v>
+        <v>718.39813890999994</v>
       </c>
       <c r="C201" s="5">
-        <v>4.3719134100000474</v>
+        <v>4.3697817399998939</v>
       </c>
       <c r="D201" s="5">
-        <v>7.6000223581828896</v>
+        <v>7.596182970939469</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>719.37686845999997</v>
+        <v>719.37709562999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.97733771999992314</v>
+        <v>0.97895672000004197</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6447958776657279</v>
+        <v>1.6475442187414258</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>721.05396656000005</v>
+        <v>721.0533954</v>
       </c>
       <c r="C203" s="5">
-        <v>1.6770981000000802</v>
+        <v>1.6762997700000142</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8337362928670284</v>
+        <v>2.8323691409691598</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>722.43830170000001</v>
+        <v>722.43742296999994</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3843351399999619</v>
+        <v>1.3840275699999438</v>
       </c>
       <c r="D204" s="5">
-        <v>2.3283362444520339</v>
+        <v>2.3278153274001401</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>724.34818204999999</v>
+        <v>724.34752334999996</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9098803499999804</v>
+        <v>1.9101003800000171</v>
       </c>
       <c r="D205" s="5">
-        <v>3.2189263774302201</v>
+        <v>3.219306599731242</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>726.69628504000002</v>
+        <v>726.69670253000004</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3481029900000294</v>
+        <v>2.3491791800000783</v>
       </c>
       <c r="D206" s="5">
-        <v>3.9601234810768382</v>
+        <v>3.9619746618204443</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>728.75714339000001</v>
+        <v>728.75701694999998</v>
       </c>
       <c r="C207" s="5">
-        <v>2.0608583499999895</v>
+        <v>2.0603144199999406</v>
       </c>
       <c r="D207" s="5">
-        <v>3.4566990219816907</v>
+        <v>3.4557703928241201</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>729.29495092000002</v>
+        <v>729.29536013999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.53780753000000914</v>
+        <v>0.53834318999997777</v>
       </c>
       <c r="D208" s="5">
-        <v>0.88917820566682959</v>
+        <v>0.8900675896759358</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>730.67433401000005</v>
+        <v>730.67463781000004</v>
       </c>
       <c r="C209" s="5">
-        <v>1.379383090000033</v>
+        <v>1.3792776700000786</v>
       </c>
       <c r="D209" s="5">
-        <v>2.2934312551706526</v>
+        <v>2.2932528512019656</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2453014510929412</v>
+        <v>3.2452908495855359</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>731.35079717999997</v>
+        <v>731.35227063000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.67646316999991996</v>
+        <v>0.67763281999998526</v>
       </c>
       <c r="D210" s="5">
-        <v>1.1166424733581648</v>
+        <v>1.1185826142360966</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>733.80013148</v>
+        <v>733.80084394000005</v>
       </c>
       <c r="C211" s="5">
-        <v>2.4493343000000323</v>
+        <v>2.4485733100000289</v>
       </c>
       <c r="D211" s="5">
-        <v>4.093725812911031</v>
+        <v>4.0924220137365852</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>735.29461113000002</v>
+        <v>735.29725864</v>
       </c>
       <c r="C212" s="5">
-        <v>1.4944796500000166</v>
+        <v>1.4964146999999457</v>
       </c>
       <c r="D212" s="5">
-        <v>2.4715190725326019</v>
+        <v>2.4747527396158375</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>736.44904308000002</v>
+        <v>736.44537081999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1544319500000029</v>
+        <v>1.1481121799999983</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9003860085065938</v>
+        <v>1.8898862545323025</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>739.68995819999998</v>
+        <v>739.68974247000006</v>
       </c>
       <c r="C214" s="5">
-        <v>3.2409151199999542</v>
+        <v>3.2443716500000619</v>
       </c>
       <c r="D214" s="5">
-        <v>5.4105910254818923</v>
+        <v>5.4165297782651667</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>740.63683050999998</v>
+        <v>740.63585817000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.94687231000000338</v>
+        <v>0.94611569999995027</v>
       </c>
       <c r="D215" s="5">
-        <v>1.5469735045774646</v>
+        <v>1.5457291213523128</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>743.66624406000005</v>
+        <v>743.66488021999999</v>
       </c>
       <c r="C216" s="5">
-        <v>3.0294135500000721</v>
+        <v>3.0290220499999805</v>
       </c>
       <c r="D216" s="5">
-        <v>5.0202786283061629</v>
+        <v>5.0196219192726765</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>744.31554900000003</v>
+        <v>744.31532496</v>
       </c>
       <c r="C217" s="5">
-        <v>0.64930493999997907</v>
+        <v>0.65044474000001173</v>
       </c>
       <c r="D217" s="5">
-        <v>1.0527820730498627</v>
+        <v>1.0546409858791295</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>746.43991619999997</v>
+        <v>746.44047945</v>
       </c>
       <c r="C218" s="5">
-        <v>2.1243671999999378</v>
+        <v>2.1251544899999999</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4792245702139901</v>
+        <v>3.4805353493940316</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>746.26484037</v>
+        <v>746.26512307999997</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.17507582999996885</v>
+        <v>-0.17535637000003135</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.28109454377462928</v>
+        <v>-0.2815441732506363</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>750.13632242999995</v>
+        <v>750.13644304000002</v>
       </c>
       <c r="C220" s="5">
-        <v>3.8714820599999484</v>
+        <v>3.8713199600000507</v>
       </c>
       <c r="D220" s="5">
-        <v>6.4061112485483074</v>
+        <v>6.4058328277422305</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>752.84785538000006</v>
+        <v>752.84780733000002</v>
       </c>
       <c r="C221" s="5">
-        <v>2.7115329500001053</v>
+        <v>2.7113642900000059</v>
       </c>
       <c r="D221" s="5">
-        <v>4.424948802840234</v>
+        <v>4.424667346553024</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0346654231454773</v>
+        <v>3.034616007263935</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>754.43583195999997</v>
+        <v>754.43874348999998</v>
       </c>
       <c r="C222" s="5">
-        <v>1.5879765799999177</v>
+        <v>1.5909361599999556</v>
       </c>
       <c r="D222" s="5">
-        <v>2.560722999507048</v>
+        <v>2.5655513008482567</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>756.19160495999995</v>
+        <v>756.19272734000003</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7557729999999765</v>
+        <v>1.7539838500000542</v>
       </c>
       <c r="D223" s="5">
-        <v>2.8287448938556281</v>
+        <v>2.8258143717925011</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>756.66422581999996</v>
+        <v>756.66850337999995</v>
       </c>
       <c r="C224" s="5">
-        <v>0.47262086000000636</v>
+        <v>0.47577603999991425</v>
       </c>
       <c r="D224" s="5">
-        <v>0.75258527230745997</v>
+        <v>0.75762574341753375</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>758.84580899000002</v>
+        <v>758.8399617</v>
       </c>
       <c r="C225" s="5">
-        <v>2.1815831700000672</v>
+        <v>2.1714583200000561</v>
       </c>
       <c r="D225" s="5">
-        <v>3.5151845310414265</v>
+        <v>3.4985919218255113</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>759.59165876999998</v>
+        <v>759.59071988999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74584977999995772</v>
+        <v>0.75075818999994226</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1858455507663956</v>
+        <v>1.1937013190445933</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>759.50755188999995</v>
+        <v>759.50633930000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-8.4106880000035744E-2</v>
+        <v>-8.4380589999909716E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.13279083922305146</v>
+        <v>-0.13322288257098247</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>761.20910417000005</v>
+        <v>761.20709631</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7015522800001008</v>
+        <v>1.7007570099999612</v>
       </c>
       <c r="D228" s="5">
-        <v>2.7217781997054713</v>
+        <v>2.7204947864049478</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>761.1148862</v>
+        <v>761.11507071999995</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.421797000004517E-2</v>
+        <v>-9.2025590000048396E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.14842784671870168</v>
+        <v>-0.14497672274305096</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>760.24392415</v>
+        <v>760.24478811999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.87096205000000282</v>
+        <v>-0.87028259999999591</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.3645791601107238</v>
+        <v>-1.3635209895703881</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>761.71171355000001</v>
+        <v>761.71242242999995</v>
       </c>
       <c r="C231" s="5">
-        <v>1.4677894000000151</v>
+        <v>1.467634309999994</v>
       </c>
       <c r="D231" s="5">
-        <v>2.3415793603630997</v>
+        <v>2.3413266217499284</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>761.26754349999999</v>
+        <v>761.26720905000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.44417005000002518</v>
+        <v>-0.44521337999992738</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.69750528556112856</v>
+        <v>-0.69913777360840479</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>760.35149502000002</v>
+        <v>760.35104105999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.91604847999997219</v>
+        <v>-0.91616799000007632</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.4344655976946008</v>
+        <v>-1.434652130840619</v>
       </c>
       <c r="E233" s="5">
-        <v>0.99670067283548214</v>
+        <v>0.9966468198413736</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>756.42108976999998</v>
+        <v>756.42547875000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.9304052500000353</v>
+        <v>-3.9255623099999184</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.029682020021232</v>
+        <v>-6.0224655890431134</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>754.80043704000002</v>
+        <v>754.80203358000006</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.6206527299999607</v>
+        <v>-1.6234451699999681</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.5409511366449644</v>
+        <v>-2.545263137572773</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>752.56721617999995</v>
+        <v>752.57327197999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.233220860000074</v>
+        <v>-2.228761600000098</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.4932191820984948</v>
+        <v>-3.4863496109381553</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>751.90050461999999</v>
+        <v>751.89257597999995</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.66671155999995335</v>
+        <v>-0.68069600000001174</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.0579348258211385</v>
+        <v>-1.080006352569185</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>751.03917653999997</v>
+        <v>751.03706250000005</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.86132808000002115</v>
+        <v>-0.85551347999989957</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3660137161357833</v>
+        <v>-1.3568639663085635</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>752.32270773000005</v>
+        <v>752.32095366999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2835311900000761</v>
+        <v>1.2838911699999471</v>
       </c>
       <c r="D239" s="5">
-        <v>2.0701952565124637</v>
+        <v>2.0707872184767551</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>751.20288231999996</v>
+        <v>751.20073721000006</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.1198254100000895</v>
+        <v>-1.1202164599999378</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.771638249513463</v>
+        <v>-1.7722559571145102</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>749.78045245999999</v>
+        <v>749.78116308999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4224298599999656</v>
+        <v>-1.4195741200001066</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.2487280188284497</v>
+        <v>-2.2442665241060422</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>749.84739939999997</v>
+        <v>749.84828512000001</v>
       </c>
       <c r="C242" s="5">
-        <v>6.6946939999979804E-2</v>
+        <v>6.7122030000064115E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.10719910299885616</v>
+        <v>0.10747950282639085</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>753.43881577000002</v>
+        <v>753.43978847999995</v>
       </c>
       <c r="C243" s="5">
-        <v>3.5914163700000472</v>
+        <v>3.5915033599999333</v>
       </c>
       <c r="D243" s="5">
-        <v>5.9012803177952433</v>
+        <v>5.901419887373005</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>755.36694741999997</v>
+        <v>755.36585486000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.9281316499999548</v>
+        <v>1.9260663800000657</v>
       </c>
       <c r="D244" s="5">
-        <v>3.1145246394027382</v>
+        <v>3.1111374772360811</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>755.82306112000003</v>
+        <v>755.82192519</v>
       </c>
       <c r="C245" s="5">
-        <v>0.45611370000005991</v>
+        <v>0.45607032999998864</v>
       </c>
       <c r="D245" s="5">
-        <v>0.72700804203433833</v>
+        <v>0.72693973900874731</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.59557111804993124</v>
+        <v>-0.59566116509631728</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>756.86544025000001</v>
+        <v>756.87151045999997</v>
       </c>
       <c r="C246" s="5">
-        <v>1.0423791299999721</v>
+        <v>1.0495852699999659</v>
       </c>
       <c r="D246" s="5">
-        <v>1.6675684899888576</v>
+        <v>1.6791874031922616</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>758.27143483999998</v>
+        <v>758.27360354999996</v>
       </c>
       <c r="C247" s="5">
-        <v>1.4059945899999775</v>
+        <v>1.4020930899999939</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2521029930150593</v>
+        <v>2.24577161832622</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>760.67931181999995</v>
+        <v>760.68568830000004</v>
       </c>
       <c r="C248" s="5">
-        <v>2.4078769799999691</v>
+        <v>2.4120847500000764</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8778397263930398</v>
+        <v>3.8847239523553956</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>761.71655112999997</v>
+        <v>761.70865293999998</v>
       </c>
       <c r="C249" s="5">
-        <v>1.0372393100000181</v>
+        <v>1.022964639999941</v>
       </c>
       <c r="D249" s="5">
-        <v>1.6486111942423332</v>
+        <v>1.6257409185116423</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>766.10022174999995</v>
+        <v>766.09777201999998</v>
       </c>
       <c r="C250" s="5">
-        <v>4.3836706199999753</v>
+        <v>4.3891190800000004</v>
       </c>
       <c r="D250" s="5">
-        <v>7.1288266476543294</v>
+        <v>7.1380461078978552</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>765.27424381000003</v>
+        <v>765.27184681000006</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.82597793999991609</v>
+        <v>-0.82592520999992303</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.2861464292234892</v>
+        <v>-1.2860688966072953</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>762.94764193000003</v>
+        <v>762.94523599000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.3266018799999983</v>
+        <v>-2.3266108200000417</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.5878743402917745</v>
+        <v>-3.5878989478544843</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>763.44230416000005</v>
+        <v>763.44345894000003</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49466223000001719</v>
+        <v>0.49822295000001304</v>
       </c>
       <c r="D253" s="5">
-        <v>0.78080848624393351</v>
+        <v>0.78645165995174793</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>762.97786117999999</v>
+        <v>762.97817861999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.46444298000005801</v>
+        <v>-0.4652803200000335</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.72758681070935749</v>
+        <v>-0.72889307763780442</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>768.52649812000004</v>
+        <v>768.52691368000001</v>
       </c>
       <c r="C255" s="5">
-        <v>5.5486369400000513</v>
+        <v>5.5487350600000127</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0844675615663775</v>
+        <v>9.0846307550916485</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>767.96602901999995</v>
+        <v>767.96408678</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.5604691000000912</v>
+        <v>-0.56282690000000457</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.87163136353920478</v>
+        <v>-0.87528294308885091</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>769.46639354000001</v>
+        <v>769.46461144</v>
       </c>
       <c r="C257" s="5">
-        <v>1.5003645200000619</v>
+        <v>1.5005246599999964</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3697795096372376</v>
+        <v>2.3700412287243289</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8050960762936885</v>
+        <v>1.8050132968252308</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>772.30181788000004</v>
+        <v>772.30860055000005</v>
       </c>
       <c r="C258" s="5">
-        <v>2.8354243400000314</v>
+        <v>2.8439891100000523</v>
       </c>
       <c r="D258" s="5">
-        <v>4.5126366034605292</v>
+        <v>4.526556598312248</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>772.30945018</v>
+        <v>772.31065096999998</v>
       </c>
       <c r="C259" s="5">
-        <v>7.6322999999547392E-3</v>
+        <v>2.0504199999322736E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1859687001991581E-2</v>
+        <v>3.1859543281775871E-3</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>775.48548126000003</v>
+        <v>775.49600147000001</v>
       </c>
       <c r="C260" s="5">
-        <v>3.1760310800000298</v>
+        <v>3.1853505000000268</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0480191650205342</v>
+        <v>5.0631611273051158</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>778.04941747999999</v>
+        <v>778.04187940999998</v>
       </c>
       <c r="C261" s="5">
-        <v>2.5639362199999596</v>
+        <v>2.5458779399999685</v>
       </c>
       <c r="D261" s="5">
-        <v>4.040427266260993</v>
+        <v>4.0113986166556259</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>778.43967447</v>
+        <v>778.4364405</v>
       </c>
       <c r="C262" s="5">
-        <v>0.39025699000001168</v>
+        <v>0.39456109000002471</v>
       </c>
       <c r="D262" s="5">
-        <v>0.60356381921089497</v>
+        <v>0.6102449622682693</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>778.12379748000001</v>
+        <v>778.12156956000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.31587698999999247</v>
+        <v>-0.31487093999999161</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.48585339832875052</v>
+        <v>-0.48431143173989222</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>782.30974595999999</v>
+        <v>782.30840767999996</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1859484799999791</v>
+        <v>4.1868381199999476</v>
       </c>
       <c r="D264" s="5">
-        <v>6.6499158017506943</v>
+        <v>6.6513908052594717</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>783.11023951000004</v>
+        <v>783.11268727000004</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80049355000005562</v>
+        <v>0.80427959000007831</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2348264950779564</v>
+        <v>1.240701968049196</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>784.80416617000003</v>
+        <v>784.80051159000004</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6939266599999883</v>
+        <v>1.6878243200000043</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6267951929034083</v>
+        <v>2.617211479454129</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>784.74829799999998</v>
+        <v>784.74935310000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.5868170000053397E-2</v>
+        <v>-5.1158490000034362E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.5391444377092007E-2</v>
+        <v>-7.8195900579935973E-2</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>785.42646359000003</v>
+        <v>785.42478411000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.67816559000004872</v>
+        <v>0.67543101000001116</v>
       </c>
       <c r="D268" s="5">
-        <v>1.041961940349645</v>
+        <v>1.0377391064381625</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>787.95257747999995</v>
+        <v>787.94660668999995</v>
       </c>
       <c r="C269" s="5">
-        <v>2.5261138899999196</v>
+        <v>2.5218225799999345</v>
       </c>
       <c r="D269" s="5">
-        <v>3.9284872843554419</v>
+        <v>3.9217038973833329</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4024680083756023</v>
+        <v>2.4019292083377497</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>789.40670157</v>
+        <v>789.41243709000003</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4541240900000503</v>
+        <v>1.4658304000000726</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2371517187130818</v>
+        <v>2.2553636725533899</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>790.74432965000005</v>
+        <v>790.74398985000005</v>
       </c>
       <c r="C271" s="5">
-        <v>1.3376280800000586</v>
+        <v>1.3315527600000223</v>
       </c>
       <c r="D271" s="5">
-        <v>2.0524248146295498</v>
+        <v>2.0430013567245942</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>793.35024659999999</v>
+        <v>793.36193886000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.6059169499999371</v>
+        <v>2.6179490099999612</v>
       </c>
       <c r="D272" s="5">
-        <v>4.0271012815219498</v>
+        <v>4.0460369048166189</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>794.79173495999999</v>
+        <v>794.78707642999996</v>
       </c>
       <c r="C273" s="5">
-        <v>1.4414883599999939</v>
+        <v>1.4251375699999471</v>
       </c>
       <c r="D273" s="5">
-        <v>2.2022775341537404</v>
+        <v>2.1770174074994486</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>797.12393649000001</v>
+        <v>797.12308169999994</v>
       </c>
       <c r="C274" s="5">
-        <v>2.3322015300000203</v>
+        <v>2.3360052699999869</v>
       </c>
       <c r="D274" s="5">
-        <v>3.578615108489136</v>
+        <v>3.5845677299032763</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>799.73935950999999</v>
+        <v>799.74131609999995</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6154230199999802</v>
+        <v>2.6182344000000057</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0091242234319147</v>
+        <v>4.0135162572227712</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>800.94153357000005</v>
+        <v>800.94418112999995</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2021740600000612</v>
+        <v>1.2028650299999981</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8188373385448875</v>
+        <v>1.8198869201159429</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>805.96759869000005</v>
+        <v>805.97528433000002</v>
       </c>
       <c r="C277" s="5">
-        <v>5.0260651199999984</v>
+        <v>5.031103200000075</v>
       </c>
       <c r="D277" s="5">
-        <v>7.7956444267889502</v>
+        <v>7.8037039407689912</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>806.67589089000001</v>
+        <v>806.66799809999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70829219999995985</v>
+        <v>0.69271376999995482</v>
       </c>
       <c r="D278" s="5">
-        <v>1.059683908788922</v>
+        <v>1.0362566348958602</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>808.39300635999996</v>
+        <v>808.39100633999999</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7171154699999533</v>
+        <v>1.7230082400000128</v>
       </c>
       <c r="D279" s="5">
-        <v>2.5844757170037536</v>
+        <v>2.59347520901132</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>810.58429079999996</v>
+        <v>810.57762133999995</v>
       </c>
       <c r="C280" s="5">
-        <v>2.191284440000004</v>
+        <v>2.1866149999999607</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3017364832079954</v>
+        <v>3.2946040405201105</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>813.44137859</v>
+        <v>813.42504704999999</v>
       </c>
       <c r="C281" s="5">
-        <v>2.8570877900000369</v>
+        <v>2.8474257100000386</v>
       </c>
       <c r="D281" s="5">
-        <v>4.3126390501365464</v>
+        <v>4.2978077274621551</v>
       </c>
       <c r="E281" s="5">
-        <v>3.2348141041073086</v>
+        <v>3.2335237113374493</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>813.40027491000001</v>
+        <v>813.40339270000004</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.1103679999991982E-2</v>
+        <v>-2.1654349999948863E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-6.061986942018649E-2</v>
+        <v>-3.194076180019767E-2</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>817.68114685</v>
+        <v>817.67446345999997</v>
       </c>
       <c r="C283" s="5">
-        <v>4.2808719399999973</v>
+        <v>4.2710707599999296</v>
       </c>
       <c r="D283" s="5">
-        <v>6.5015760489997021</v>
+        <v>6.4862324306523611</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>818.93125027999997</v>
+        <v>818.94293064999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.2501034299999674</v>
+        <v>1.2684671900000239</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8501130880210992</v>
+        <v>1.8775386571603381</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>820.41528567</v>
+        <v>820.41682491999995</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4840353900000309</v>
+        <v>1.4738942699999598</v>
       </c>
       <c r="D285" s="5">
-        <v>2.196398753154627</v>
+        <v>2.1812094182567909</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>821.98451278000005</v>
+        <v>821.99459856999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.5692271100000426</v>
+        <v>1.5777736500000401</v>
       </c>
       <c r="D286" s="5">
-        <v>2.319568261313254</v>
+        <v>2.3323309159739125</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>825.78099262000001</v>
+        <v>825.78926091000005</v>
       </c>
       <c r="C287" s="5">
-        <v>3.7964798399999609</v>
+        <v>3.794662340000059</v>
       </c>
       <c r="D287" s="5">
-        <v>5.6853933187304806</v>
+        <v>5.6825305527008041</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>829.31101579000006</v>
+        <v>829.32805083000005</v>
       </c>
       <c r="C288" s="5">
-        <v>3.5300231700000495</v>
+        <v>3.5387899199999993</v>
       </c>
       <c r="D288" s="5">
-        <v>5.2520643540297174</v>
+        <v>5.2653627532399438</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>830.25902570999995</v>
+        <v>830.27901849</v>
       </c>
       <c r="C289" s="5">
-        <v>0.94800991999989037</v>
+        <v>0.95096765999994659</v>
       </c>
       <c r="D289" s="5">
-        <v>1.3804129137803711</v>
+        <v>1.3847183032877686</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>832.13588445000005</v>
+        <v>832.12250071000005</v>
       </c>
       <c r="C290" s="5">
-        <v>1.8768587400001024</v>
+        <v>1.8434822200000553</v>
       </c>
       <c r="D290" s="5">
-        <v>2.7466667454285609</v>
+        <v>2.6971585518465124</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>833.36143879999997</v>
+        <v>833.35002304</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2255543499999249</v>
+        <v>1.2275223299999425</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7817242980511905</v>
+        <v>1.7846375582384999</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>835.75392208999995</v>
+        <v>835.73312476000001</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3924832899999728</v>
+        <v>2.3831017200000133</v>
       </c>
       <c r="D292" s="5">
-        <v>3.4999806851106818</v>
+        <v>3.4860882608977573</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>836.60417052000003</v>
+        <v>836.56981868000003</v>
       </c>
       <c r="C293" s="5">
-        <v>0.85024843000007877</v>
+        <v>0.83669392000001608</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2276657705923011</v>
+        <v>1.2080168821128057</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8475059837931749</v>
+        <v>2.8453477937442129</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>838.24314771000002</v>
+        <v>838.23746688000006</v>
       </c>
       <c r="C294" s="5">
-        <v>1.6389771899999914</v>
+        <v>1.6676482000000306</v>
       </c>
       <c r="D294" s="5">
-        <v>2.3763968562165561</v>
+        <v>2.4185249686268895</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>839.94070346000001</v>
+        <v>839.92085663</v>
       </c>
       <c r="C295" s="5">
-        <v>1.6975557499999923</v>
+        <v>1.6833897499999466</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4574136002042168</v>
+        <v>2.4366963031106526</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>843.51696184000002</v>
+        <v>843.52311308000003</v>
       </c>
       <c r="C296" s="5">
-        <v>3.5762583800000129</v>
+        <v>3.6022564500000271</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2306634222899495</v>
+        <v>5.2697173113092077</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>847.44829818000005</v>
+        <v>847.46504563999997</v>
       </c>
       <c r="C297" s="5">
-        <v>3.9313363400000298</v>
+        <v>3.9419325599999411</v>
       </c>
       <c r="D297" s="5">
-        <v>5.738392211747656</v>
+        <v>5.7542156813576772</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>850.65416790999996</v>
+        <v>850.67659438999999</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2058697299999039</v>
+        <v>3.2115487500000199</v>
       </c>
       <c r="D298" s="5">
-        <v>4.6352143192042838</v>
+        <v>4.6435035541668723</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>853.63024485000005</v>
+        <v>853.65919598999994</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9760769400000981</v>
+        <v>2.9826015999999527</v>
       </c>
       <c r="D299" s="5">
-        <v>4.280023052062143</v>
+        <v>4.2894728579199626</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>855.96308134000003</v>
+        <v>856.02719709999997</v>
       </c>
       <c r="C300" s="5">
-        <v>2.3328364899999769</v>
+        <v>2.3680011100000229</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3291536628152985</v>
+        <v>3.37998832559534</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>857.15591110000003</v>
+        <v>857.17234413000006</v>
       </c>
       <c r="C301" s="5">
-        <v>1.1928297599999951</v>
+        <v>1.1451470300000892</v>
       </c>
       <c r="D301" s="5">
-        <v>1.6851402310938068</v>
+        <v>1.6171592525334511</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>857.30576715999996</v>
+        <v>857.29087038</v>
       </c>
       <c r="C302" s="5">
-        <v>0.14985605999993368</v>
+        <v>0.11852624999994532</v>
       </c>
       <c r="D302" s="5">
-        <v>0.20999713762934746</v>
+        <v>0.16605729333247776</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>863.78972283999997</v>
+        <v>863.79072411000004</v>
       </c>
       <c r="C303" s="5">
-        <v>6.4839556800000082</v>
+        <v>6.4998537300000407</v>
       </c>
       <c r="D303" s="5">
-        <v>9.4630256228954046</v>
+        <v>9.4873758639192118</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>864.76714573000004</v>
+        <v>864.67810411999994</v>
       </c>
       <c r="C304" s="5">
-        <v>0.97742289000007077</v>
+        <v>0.88738000999990163</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3663449230443936</v>
+        <v>1.2397601433771666</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>865.88305710999998</v>
+        <v>865.80578905000004</v>
       </c>
       <c r="C305" s="5">
-        <v>1.1159113799999432</v>
+        <v>1.1276849300001004</v>
       </c>
       <c r="D305" s="5">
-        <v>1.559539596720283</v>
+        <v>1.5762753596783474</v>
       </c>
       <c r="E305" s="5">
-        <v>3.4997299346238409</v>
+        <v>3.494743620577978</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>869.95067766</v>
+        <v>869.97079234</v>
       </c>
       <c r="C306" s="5">
-        <v>4.0676205500000151</v>
+        <v>4.1650032899999587</v>
       </c>
       <c r="D306" s="5">
-        <v>5.7851405181503557</v>
+        <v>5.9278708268289959</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>872.51551671000004</v>
+        <v>872.47336914000005</v>
       </c>
       <c r="C307" s="5">
-        <v>2.564839050000046</v>
+        <v>2.5025768000000426</v>
       </c>
       <c r="D307" s="5">
-        <v>3.5958458436100793</v>
+        <v>3.5070877321332627</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>873.55979779999996</v>
+        <v>873.55880464999996</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0442810899999131</v>
+        <v>1.0854355099999111</v>
       </c>
       <c r="D308" s="5">
-        <v>1.4457271697450258</v>
+        <v>1.5031658585039409</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>875.35599091999995</v>
+        <v>875.39070899000001</v>
       </c>
       <c r="C309" s="5">
-        <v>1.7961931199999981</v>
+        <v>1.831904340000051</v>
       </c>
       <c r="D309" s="5">
-        <v>2.4955078160052935</v>
+        <v>2.5456991615519842</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>878.96955749999995</v>
+        <v>879.00977733000002</v>
       </c>
       <c r="C310" s="5">
-        <v>3.613566579999997</v>
+        <v>3.6190683400000125</v>
       </c>
       <c r="D310" s="5">
-        <v>5.0677677526752118</v>
+        <v>5.075453969348942</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>879.19032231999995</v>
+        <v>879.24632634</v>
       </c>
       <c r="C311" s="5">
-        <v>0.22076481999999942</v>
+        <v>0.23654900999997608</v>
       </c>
       <c r="D311" s="5">
-        <v>0.30181255437740084</v>
+        <v>0.3234086069964226</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>883.04339250999999</v>
+        <v>883.16263589000005</v>
       </c>
       <c r="C312" s="5">
-        <v>3.8530701900000395</v>
+        <v>3.9163095500000509</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3876584271281613</v>
+        <v>5.4779049191139073</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>883.9428365</v>
+        <v>883.94740353999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.89944399000000885</v>
+        <v>0.7847676499999352</v>
       </c>
       <c r="D313" s="5">
-        <v>1.229158112304285</v>
+        <v>1.0715322550466366</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>887.84849204</v>
+        <v>887.83849677000001</v>
       </c>
       <c r="C314" s="5">
-        <v>3.9056555399999979</v>
+        <v>3.8910932300000241</v>
       </c>
       <c r="D314" s="5">
-        <v>5.4329041421328217</v>
+        <v>5.4121259028624191</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>891.52302646999999</v>
+        <v>891.54170827999997</v>
       </c>
       <c r="C315" s="5">
-        <v>3.6745344299999942</v>
+        <v>3.7032115099999601</v>
       </c>
       <c r="D315" s="5">
-        <v>5.0810587201927992</v>
+        <v>5.1216858286466715</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>893.72416465000003</v>
+        <v>893.54856003999998</v>
       </c>
       <c r="C316" s="5">
-        <v>2.2011381800000436</v>
+        <v>2.0068517600000177</v>
       </c>
       <c r="D316" s="5">
-        <v>3.0033218146825469</v>
+        <v>2.7348825098205687</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>894.46016851000002</v>
+        <v>894.31922842999995</v>
       </c>
       <c r="C317" s="5">
-        <v>0.73600385999998252</v>
+        <v>0.77066838999996889</v>
       </c>
       <c r="D317" s="5">
-        <v>0.99271793584025936</v>
+        <v>1.039900546949224</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3003430619580332</v>
+        <v>3.2932835216181733</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>899.96171380999999</v>
+        <v>900.04766389999998</v>
       </c>
       <c r="C318" s="5">
-        <v>5.5015452999999752</v>
+        <v>5.7284354700000222</v>
       </c>
       <c r="D318" s="5">
-        <v>7.6357004232506798</v>
+        <v>7.9630852134343844</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>901.79133227</v>
+        <v>901.72207027000002</v>
       </c>
       <c r="C319" s="5">
-        <v>1.8296184600000061</v>
+        <v>1.6744063700000424</v>
       </c>
       <c r="D319" s="5">
-        <v>2.4670590415817761</v>
+        <v>2.2554078675180778</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>903.10094826</v>
+        <v>903.08541362000005</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3096159899999975</v>
+        <v>1.3633433500000365</v>
       </c>
       <c r="D320" s="5">
-        <v>1.7566730420057519</v>
+        <v>1.8294831021036462</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>905.97886127000004</v>
+        <v>906.02878332</v>
       </c>
       <c r="C321" s="5">
-        <v>2.877913010000043</v>
+        <v>2.9433696999999484</v>
       </c>
       <c r="D321" s="5">
-        <v>3.8917821272458353</v>
+        <v>3.9819614427721417</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>907.58254900999998</v>
+        <v>907.63678458000004</v>
       </c>
       <c r="C322" s="5">
-        <v>1.6036877399999412</v>
+        <v>1.6080012600000373</v>
       </c>
       <c r="D322" s="5">
-        <v>2.1449416405180832</v>
+        <v>2.1506477686383807</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>907.32769006000001</v>
+        <v>907.41478912000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.25485894999997072</v>
+        <v>-0.22199546000001646</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.33645296406523695</v>
+        <v>-0.29310897058086871</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>912.6694334</v>
+        <v>912.83489168999995</v>
       </c>
       <c r="C324" s="5">
-        <v>5.3417433399999936</v>
+        <v>5.4201025699999263</v>
       </c>
       <c r="D324" s="5">
-        <v>7.2981138402568924</v>
+        <v>7.4079791723676403</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>915.08924961000002</v>
+        <v>915.07801838</v>
       </c>
       <c r="C325" s="5">
-        <v>2.4198162100000218</v>
+        <v>2.2431266900000537</v>
       </c>
       <c r="D325" s="5">
-        <v>3.2284419120077734</v>
+        <v>2.9889648302248384</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>918.28128419999996</v>
+        <v>918.28081829999996</v>
       </c>
       <c r="C326" s="5">
-        <v>3.1920345899999347</v>
+        <v>3.2027999199999613</v>
       </c>
       <c r="D326" s="5">
-        <v>4.2671144885509049</v>
+        <v>4.2818373172695212</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>919.46888490000003</v>
+        <v>919.50578062</v>
       </c>
       <c r="C327" s="5">
-        <v>1.1876007000000754</v>
+        <v>1.2249623200000315</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5630305048902837</v>
+        <v>1.61256524014457</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>922.18737426999996</v>
+        <v>921.93303358000003</v>
       </c>
       <c r="C328" s="5">
-        <v>2.7184893699999293</v>
+        <v>2.4272529600000325</v>
       </c>
       <c r="D328" s="5">
-        <v>3.6061695535446026</v>
+        <v>3.2140810500203232</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>923.71334489000003</v>
+        <v>923.51471671000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5259706200000664</v>
+        <v>1.5816831299999876</v>
       </c>
       <c r="D329" s="5">
-        <v>2.0038470638775507</v>
+        <v>2.0782768429822074</v>
       </c>
       <c r="E329" s="5">
-        <v>3.2704839645045558</v>
+        <v>3.264548871576145</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>927.23924423999995</v>
+        <v>927.39762155999995</v>
       </c>
       <c r="C330" s="5">
-        <v>3.5258993499999178</v>
+        <v>3.8829048499999317</v>
       </c>
       <c r="D330" s="5">
-        <v>4.6779085016507294</v>
+        <v>5.1637069823244897</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>926.91374973999996</v>
+        <v>926.82540188999997</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.32549449999999069</v>
+        <v>-0.57221966999998131</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.42043104398674647</v>
+        <v>-0.73791232447805166</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>929.06291508000004</v>
+        <v>929.03983331999996</v>
       </c>
       <c r="C332" s="5">
-        <v>2.1491653400000814</v>
+        <v>2.2144314299999905</v>
       </c>
       <c r="D332" s="5">
-        <v>2.8181073395891598</v>
+        <v>2.9050962754190834</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>927.41601931000002</v>
+        <v>927.47226541999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.6468957700000146</v>
+        <v>-1.5675678999999718</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.1065533208161846</v>
+        <v>-2.0060739234808556</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>928.76003820000005</v>
+        <v>928.82246036000004</v>
       </c>
       <c r="C334" s="5">
-        <v>1.3440188900000294</v>
+        <v>1.3501949400000512</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7529783547254763</v>
+        <v>1.7609906132990627</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>930.99023535000003</v>
+        <v>931.08305079000002</v>
       </c>
       <c r="C335" s="5">
-        <v>2.2301971499999809</v>
+        <v>2.2605904299999793</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9198779284783205</v>
+        <v>2.9600028528006028</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>931.45942228000001</v>
+        <v>931.64086817999998</v>
       </c>
       <c r="C336" s="5">
-        <v>0.46918692999997802</v>
+        <v>0.55781738999996833</v>
       </c>
       <c r="D336" s="5">
-        <v>0.60643765705803432</v>
+        <v>0.72130079421259818</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>932.02385838999999</v>
+        <v>932.01935311</v>
       </c>
       <c r="C337" s="5">
-        <v>0.56443610999997418</v>
+        <v>0.37848493000001326</v>
       </c>
       <c r="D337" s="5">
-        <v>0.72959195771822305</v>
+        <v>0.48859827366467545</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>934.88354394999999</v>
+        <v>934.88050684999996</v>
       </c>
       <c r="C338" s="5">
-        <v>2.8596855600000026</v>
+        <v>2.8611537399999634</v>
       </c>
       <c r="D338" s="5">
-        <v>3.7446777912931273</v>
+        <v>3.7466513253517908</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>933.80792914999995</v>
+        <v>933.84802750999995</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.0756148000000394</v>
+        <v>-1.032479340000009</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.3719369733351194</v>
+        <v>-1.3172561321355136</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>933.64684289000002</v>
+        <v>933.38146453000002</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.16108625999993365</v>
+        <v>-0.46656297999993512</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.20680935520210886</v>
+        <v>-0.59789136075656391</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>934.90015588000006</v>
+        <v>934.66724777000002</v>
       </c>
       <c r="C341" s="5">
-        <v>1.2533129900000404</v>
+        <v>1.2857832400000007</v>
       </c>
       <c r="D341" s="5">
-        <v>1.6228078742762886</v>
+        <v>1.6656468428185356</v>
       </c>
       <c r="E341" s="5">
-        <v>1.2110695435857632</v>
+        <v>1.20761812001553</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>934.50487910000004</v>
+        <v>934.70246550000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.39527678000001742</v>
+        <v>3.5217729999999392E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.50618311628474189</v>
+        <v>4.5224688567424565E-2</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>937.31660996999994</v>
+        <v>937.21661931000006</v>
       </c>
       <c r="C343" s="5">
-        <v>2.8117308699999057</v>
+        <v>2.5141538100000389</v>
       </c>
       <c r="D343" s="5">
-        <v>3.6709024747871188</v>
+        <v>3.2759301532889973</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>940.20528117000003</v>
+        <v>940.19059605999996</v>
       </c>
       <c r="C344" s="5">
-        <v>2.8886712000000898</v>
+        <v>2.9739767499999061</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7615565770624748</v>
+        <v>3.8750059782605817</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>942.52225060000001</v>
+        <v>942.57645772000001</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3169694299999719</v>
+        <v>2.385861660000046</v>
       </c>
       <c r="D345" s="5">
-        <v>2.9975996442093145</v>
+        <v>3.0880263129716923</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>943.64240839000001</v>
+        <v>943.69058677999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1201577900000075</v>
+        <v>1.114129059999982</v>
       </c>
       <c r="D346" s="5">
-        <v>1.4355211703316773</v>
+        <v>1.4276622013204676</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>945.67620495000006</v>
+        <v>945.76021470000001</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0337965600000416</v>
+        <v>2.0696279200000163</v>
       </c>
       <c r="D347" s="5">
-        <v>2.617193659774264</v>
+        <v>2.6637233210967448</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>946.42672597000001</v>
+        <v>946.60625478999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.75052101999995102</v>
+        <v>0.84604008999997404</v>
       </c>
       <c r="D348" s="5">
-        <v>0.95652915479425005</v>
+        <v>1.0787704153202071</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>949.68439688000001</v>
+        <v>949.68939468999997</v>
       </c>
       <c r="C349" s="5">
-        <v>3.2576709100000016</v>
+        <v>3.0831398999999919</v>
       </c>
       <c r="D349" s="5">
-        <v>4.2095890492034771</v>
+        <v>3.9792357586901916</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>949.41687504000004</v>
+        <v>949.38826504999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.26752183999997214</v>
+        <v>-0.3011296399999992</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.33751138982448525</v>
+        <v>-0.37983581656506615</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>949.90055786000005</v>
+        <v>949.96616186999995</v>
       </c>
       <c r="C351" s="5">
-        <v>0.48368282000001273</v>
+        <v>0.57789681999997811</v>
       </c>
       <c r="D351" s="5">
-        <v>0.61305891322440687</v>
+        <v>0.73289569486501005</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>950.89178083000002</v>
+        <v>950.66097965999995</v>
       </c>
       <c r="C352" s="5">
-        <v>0.99122296999996706</v>
+        <v>0.69481779000000188</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2594139661091575</v>
+        <v>0.88123523269427739</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>952.26424011999995</v>
+        <v>952.01356168999996</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3724592899999379</v>
+        <v>1.3525820300000078</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7458225918749015</v>
+        <v>1.7207607367096811</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8573196432570382</v>
+        <v>1.8558812199085839</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>951.45431869000004</v>
+        <v>951.66325887999994</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.80992142999991756</v>
+        <v>-0.35030281000001651</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.0158652315124583</v>
+        <v>-0.44065936528223659</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>953.43875516000003</v>
+        <v>953.34547915999997</v>
       </c>
       <c r="C355" s="5">
-        <v>1.9844364699999915</v>
+        <v>1.6822202800000241</v>
       </c>
       <c r="D355" s="5">
-        <v>2.5317362708915603</v>
+        <v>2.1419406200428481</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>954.25371309000002</v>
+        <v>954.25697972</v>
       </c>
       <c r="C356" s="5">
-        <v>0.81495792999999139</v>
+        <v>0.91150056000003588</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0305435275006714</v>
+        <v>1.1533813461954701</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>955.03303862999996</v>
+        <v>955.07592569999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.77932553999994525</v>
+        <v>0.81894597999996677</v>
       </c>
       <c r="D357" s="5">
-        <v>0.98443711047029314</v>
+        <v>1.0347182315640913</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>957.16848146999996</v>
+        <v>957.19776137999997</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1354428399999961</v>
+        <v>2.1218356800000038</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7164309708740397</v>
+        <v>2.6987869939228748</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>958.24427924999998</v>
+        <v>958.29319082999996</v>
       </c>
       <c r="C359" s="5">
-        <v>1.0757977800000162</v>
+        <v>1.0954294499999833</v>
       </c>
       <c r="D359" s="5">
-        <v>1.3570939607639998</v>
+        <v>1.3819724125722521</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>959.55694934999997</v>
+        <v>959.69017799000005</v>
       </c>
       <c r="C360" s="5">
-        <v>1.3126700999999912</v>
+        <v>1.3969871600000943</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6562859292232002</v>
+        <v>1.763438474467427</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>962.16010131999997</v>
+        <v>962.19212760999994</v>
       </c>
       <c r="C361" s="5">
-        <v>2.603151969999999</v>
+        <v>2.5019496199998912</v>
       </c>
       <c r="D361" s="5">
-        <v>3.3044580570944504</v>
+        <v>3.1736966915522968</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>961.97967738</v>
+        <v>961.91855998000005</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.18042393999996875</v>
+        <v>-0.2735676299998886</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.22479166323500221</v>
+        <v>-0.34064744989682483</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>963.24724647999994</v>
+        <v>963.31623274000003</v>
       </c>
       <c r="C363" s="5">
-        <v>1.267569099999946</v>
+        <v>1.3976727599999776</v>
       </c>
       <c r="D363" s="5">
-        <v>1.592710390809704</v>
+        <v>1.7576081424695689</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>966.19579868000005</v>
+        <v>965.98341297000002</v>
       </c>
       <c r="C364" s="5">
-        <v>2.9485522000001083</v>
+        <v>2.6671802299999854</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7357429849079082</v>
+        <v>3.3735632799629212</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>967.82175057999996</v>
+        <v>967.58333745000004</v>
       </c>
       <c r="C365" s="5">
-        <v>1.6259518999999045</v>
+        <v>1.599924480000027</v>
       </c>
       <c r="D365" s="5">
-        <v>2.0382028039036992</v>
+        <v>2.005723493576661</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6337388095177818</v>
+        <v>1.6354573491958346</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>968.29212773999996</v>
+        <v>968.47749765000003</v>
       </c>
       <c r="C366" s="5">
-        <v>0.47037715999999818</v>
+        <v>0.89416019999998753</v>
       </c>
       <c r="D366" s="5">
-        <v>0.58478110370221437</v>
+        <v>1.1145941331725862</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>969.40015570000003</v>
+        <v>969.23592699999995</v>
       </c>
       <c r="C367" s="5">
-        <v>1.1080279600000722</v>
+        <v>0.75842934999991485</v>
       </c>
       <c r="D367" s="5">
-        <v>1.3818493916486707</v>
+        <v>0.94379627846006287</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>962.14076637999995</v>
+        <v>962.08115380000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.2593893200000821</v>
+        <v>-7.1547731999999087</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.6252137517254912</v>
+        <v>-8.507300598943047</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>841.6940889</v>
+        <v>841.59099361999995</v>
       </c>
       <c r="C369" s="5">
-        <v>-120.44667747999995</v>
+        <v>-120.49016018000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.909630207357779</v>
+        <v>-79.924218414879974</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>867.43228248000003</v>
+        <v>867.33837071000005</v>
       </c>
       <c r="C370" s="5">
-        <v>25.738193580000029</v>
+        <v>25.7473770900001</v>
       </c>
       <c r="D370" s="5">
-        <v>43.540893136159788</v>
+        <v>43.565394209128215</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>893.10710941000002</v>
+        <v>893.01059442999997</v>
       </c>
       <c r="C371" s="5">
-        <v>25.674826929999995</v>
+        <v>25.67222371999992</v>
       </c>
       <c r="D371" s="5">
-        <v>41.910845465277944</v>
+        <v>41.911181951315783</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>892.87261081999998</v>
+        <v>892.83870251999997</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.23449859000004381</v>
+        <v>-0.17189190999999937</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.31462328674678464</v>
+        <v>-0.23073865048142128</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>902.47332219999998</v>
+        <v>902.43537064999998</v>
       </c>
       <c r="C373" s="5">
-        <v>9.600711380000007</v>
+        <v>9.5966681300000118</v>
       </c>
       <c r="D373" s="5">
-        <v>13.694239203573954</v>
+        <v>13.688677853476449</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>908.90794040000003</v>
+        <v>908.62339987999997</v>
       </c>
       <c r="C374" s="5">
-        <v>6.4346182000000454</v>
+        <v>6.1880292299999837</v>
       </c>
       <c r="D374" s="5">
-        <v>8.8996033664606955</v>
+        <v>8.5459681796922879</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>916.52864355999998</v>
+        <v>916.40235189999999</v>
       </c>
       <c r="C375" s="5">
-        <v>7.6207031599999482</v>
+        <v>7.7789520200000197</v>
       </c>
       <c r="D375" s="5">
-        <v>10.538543001125621</v>
+        <v>10.771321451396298</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>920.09110323000004</v>
+        <v>919.93953719000001</v>
       </c>
       <c r="C376" s="5">
-        <v>3.5624596700000666</v>
+        <v>3.5371852900000249</v>
       </c>
       <c r="D376" s="5">
-        <v>4.7653021538498486</v>
+        <v>4.7314391126853872</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>924.52799589999995</v>
+        <v>924.12271902999998</v>
       </c>
       <c r="C377" s="5">
-        <v>4.4368926699999065</v>
+        <v>4.1831818399999747</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9426481188884495</v>
+        <v>5.5952431411351755</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.4733190439308457</v>
+        <v>-4.4916666852219178</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>923.00124528000003</v>
+        <v>922.9475248</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.5267506199999161</v>
+        <v>-1.1751942299999882</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.9637606993992307</v>
+        <v>-1.5153952838164675</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>919.62926383000001</v>
+        <v>919.41652052999996</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.3719814500000211</v>
+        <v>-3.5310042700000395</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.2969126424327371</v>
+        <v>-4.4955684448719886</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>928.78517357999999</v>
+        <v>928.58122665999997</v>
       </c>
       <c r="C380" s="5">
-        <v>9.155909749999978</v>
+        <v>9.1647061300000132</v>
       </c>
       <c r="D380" s="5">
-        <v>12.623727408700635</v>
+        <v>12.639613868026412</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>934.26908404000005</v>
+        <v>933.84603112000002</v>
       </c>
       <c r="C381" s="5">
-        <v>5.483910460000061</v>
+        <v>5.2648044600000503</v>
       </c>
       <c r="D381" s="5">
-        <v>7.3199459679610168</v>
+        <v>7.0198993115454078</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>940.49085668999999</v>
+        <v>940.10526272000004</v>
       </c>
       <c r="C382" s="5">
-        <v>6.2217726499999344</v>
+        <v>6.259231600000021</v>
       </c>
       <c r="D382" s="5">
-        <v>8.290709546260322</v>
+        <v>8.3463981334439552</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>946.27480152999999</v>
+        <v>945.87071495999999</v>
       </c>
       <c r="C383" s="5">
-        <v>5.7839448400000038</v>
+        <v>5.765452239999945</v>
       </c>
       <c r="D383" s="5">
-        <v>7.6347164890165464</v>
+        <v>7.6127048779925044</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>954.01654692</v>
+        <v>953.74147324</v>
       </c>
       <c r="C384" s="5">
-        <v>7.7417453900000055</v>
+        <v>7.8707582800000182</v>
       </c>
       <c r="D384" s="5">
-        <v>10.271576676641846</v>
+        <v>10.455326766014995</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>952.76612978000003</v>
+        <v>952.57923835999998</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.2504171399999677</v>
+        <v>-1.1622348800000282</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.5615357145151054</v>
+        <v>-1.4525656486312655</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>958.51405693000004</v>
+        <v>958.10598599000002</v>
       </c>
       <c r="C386" s="5">
-        <v>5.7479271500000095</v>
+        <v>5.5267476300000453</v>
       </c>
       <c r="D386" s="5">
-        <v>7.4845685936069772</v>
+        <v>7.1887734480918564</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>969.18362653999998</v>
+        <v>968.97164464000002</v>
       </c>
       <c r="C387" s="5">
-        <v>10.66956960999994</v>
+        <v>10.86565865</v>
       </c>
       <c r="D387" s="5">
-        <v>14.206543134363026</v>
+        <v>14.490691261492362</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>971.61744033000002</v>
+        <v>971.45641240999998</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4338137900000447</v>
+        <v>2.4847677699999622</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0554106258028346</v>
+        <v>3.1209753299833665</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>975.17875805999995</v>
+        <v>974.62272199999995</v>
       </c>
       <c r="C389" s="5">
-        <v>3.5613177299999279</v>
+        <v>3.1663095899999689</v>
       </c>
       <c r="D389" s="5">
-        <v>4.4881816280178288</v>
+        <v>3.9820927705761511</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4785536386805722</v>
+        <v>5.4646425123069164</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>980.18206522000003</v>
+        <v>979.95661876999998</v>
       </c>
       <c r="C390" s="5">
-        <v>5.0033071600000767</v>
+        <v>5.3338967700000239</v>
       </c>
       <c r="D390" s="5">
-        <v>6.333529551706607</v>
+        <v>6.7686670347695488</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>989.26230927999995</v>
+        <v>988.96113315000002</v>
       </c>
       <c r="C391" s="5">
-        <v>9.0802440599999272</v>
+        <v>9.004514380000046</v>
       </c>
       <c r="D391" s="5">
-        <v>11.700864084173634</v>
+        <v>11.60110117121449</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>989.21609519000003</v>
+        <v>988.97309736</v>
       </c>
       <c r="C392" s="5">
-        <v>-4.6214089999921271E-2</v>
+        <v>1.1964209999973718E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.6044449283321196E-2</v>
+        <v>1.4518272601193871E-2</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>992.53438086000006</v>
+        <v>991.69627810999998</v>
       </c>
       <c r="C393" s="5">
-        <v>3.3182856700000229</v>
+        <v>2.7231807499999832</v>
       </c>
       <c r="D393" s="5">
-        <v>4.1004543677275462</v>
+        <v>3.3547559550812567</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>993.45845234000001</v>
+        <v>992.70204756999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.92407147999995232</v>
+        <v>1.0057694600000104</v>
       </c>
       <c r="D394" s="5">
-        <v>1.122965250177721</v>
+        <v>1.2238408772343945</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>996.39590098999997</v>
+        <v>995.75544855999999</v>
       </c>
       <c r="C395" s="5">
-        <v>2.9374486499999648</v>
+        <v>3.0534009900000001</v>
       </c>
       <c r="D395" s="5">
-        <v>3.6064224989356575</v>
+        <v>3.7541042830794291</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1003.6719037</v>
+        <v>1003.2375318000001</v>
       </c>
       <c r="C396" s="5">
-        <v>7.276002710000057</v>
+        <v>7.4820832400000654</v>
       </c>
       <c r="D396" s="5">
-        <v>9.123431832971951</v>
+        <v>9.3988999642891748</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1006.1266941</v>
+        <v>1005.8037351</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4547903999999789</v>
+        <v>2.5662032999999838</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9747763019759121</v>
+        <v>3.1130602309982214</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1010.0358825</v>
+        <v>1009.4800633</v>
       </c>
       <c r="C398" s="5">
-        <v>3.9091883999999482</v>
+        <v>3.6763281999999435</v>
       </c>
       <c r="D398" s="5">
-        <v>4.7633973318506939</v>
+        <v>4.4753961528601893</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1009.4180103</v>
+        <v>1009.0953297</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.61787219999996523</v>
+        <v>-0.38473360000000412</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.73161470039063703</v>
+        <v>-0.45638721150863537</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1010.3856767</v>
+        <v>1010.1559708</v>
       </c>
       <c r="C400" s="5">
-        <v>0.96766639999998461</v>
+        <v>1.060641099999998</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1564502611559835</v>
+        <v>1.2686145040124108</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1012.6001351</v>
+        <v>1011.8990667</v>
       </c>
       <c r="C401" s="5">
-        <v>2.2144584000000123</v>
+        <v>1.7430959000000712</v>
       </c>
       <c r="D401" s="5">
-        <v>2.6619714537570394</v>
+        <v>2.0904508681727441</v>
       </c>
       <c r="E401" s="5">
-        <v>3.8373864002580804</v>
+        <v>3.8246948135485903</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1018.2978073</v>
+        <v>1017.9913031999999</v>
       </c>
       <c r="C402" s="5">
-        <v>5.6976722000000564</v>
+        <v>6.092236499999899</v>
       </c>
       <c r="D402" s="5">
-        <v>6.9650580766831949</v>
+        <v>7.4688172760387639</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1021.9962154999999</v>
+        <v>1021.599728</v>
       </c>
       <c r="C403" s="5">
-        <v>3.6984081999999034</v>
+        <v>3.6084248000000798</v>
       </c>
       <c r="D403" s="5">
-        <v>4.4464654823208383</v>
+        <v>4.3374960207016144</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1025.3862323999999</v>
+        <v>1024.9427413999999</v>
       </c>
       <c r="C404" s="5">
-        <v>3.3900168999999778</v>
+        <v>3.3430133999999043</v>
       </c>
       <c r="D404" s="5">
-        <v>4.053892874326892</v>
+        <v>3.998248735456289</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1024.4288240000001</v>
+        <v>1023.2304711</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.95740839999984928</v>
+        <v>-1.7122702999998864</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.1147101287370176</v>
+        <v>-1.9864033204898046</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1024.7422481000001</v>
+        <v>1023.5240727</v>
       </c>
       <c r="C406" s="5">
-        <v>0.31342410000002019</v>
+        <v>0.29360159999998814</v>
       </c>
       <c r="D406" s="5">
-        <v>0.36775854519686124</v>
+        <v>0.34486704426444081</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1030.2706954</v>
+        <v>1029.1719301999999</v>
       </c>
       <c r="C407" s="5">
-        <v>5.5284472999999252</v>
+        <v>5.6478574999998727</v>
       </c>
       <c r="D407" s="5">
-        <v>6.6695505284239509</v>
+        <v>6.8263658975864283</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1028.5513056</v>
+        <v>1027.9038748</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.7193898000000445</v>
+        <v>-1.2680553999998665</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.9843662583655663</v>
+        <v>-1.4685563386323541</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1030.6359110000001</v>
+        <v>1030.2382118</v>
       </c>
       <c r="C409" s="5">
-        <v>2.0846054000001004</v>
+        <v>2.334337000000005</v>
       </c>
       <c r="D409" s="5">
-        <v>2.4593818442758097</v>
+        <v>2.7594589692026883</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1033.0239670000001</v>
+        <v>1032.5200625</v>
       </c>
       <c r="C410" s="5">
-        <v>2.388056000000006</v>
+        <v>2.2818506999999499</v>
       </c>
       <c r="D410" s="5">
-        <v>2.8161938157006627</v>
+        <v>2.6904698624585333</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1034.7211488999999</v>
+        <v>1034.2899146</v>
       </c>
       <c r="C411" s="5">
-        <v>1.697181899999805</v>
+        <v>1.7698520999999801</v>
       </c>
       <c r="D411" s="5">
-        <v>1.9894238410220533</v>
+        <v>2.0764341470154601</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1035.1817802999999</v>
+        <v>1034.9374594000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.46063140000001113</v>
+        <v>0.64754480000010517</v>
       </c>
       <c r="D412" s="5">
-        <v>0.53551925140840062</v>
+        <v>0.75388444257493692</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1034.7409290999999</v>
+        <v>1034.0023603</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.44085119999999733</v>
+        <v>-0.93509910000011587</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.50984676609854285</v>
+        <v>-1.078866537698886</v>
       </c>
       <c r="E413" s="5">
-        <v>2.1865288412008077</v>
+        <v>2.1843377790714991</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1037.5267739000001</v>
+        <v>1037.9016351</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7858448000001772</v>
+        <v>3.8992748000000574</v>
       </c>
       <c r="D414" s="5">
-        <v>3.2790459983606413</v>
+        <v>4.6203075147055683</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1037.4406572</v>
+        <v>1037.7312801</v>
       </c>
       <c r="C415" s="5">
-        <v>-8.6116700000047786E-2</v>
+        <v>-0.17035499999997228</v>
       </c>
       <c r="D415" s="5">
-        <v>-9.9556830567348875E-2</v>
+        <v>-0.19678315463641516</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1037.5847676000001</v>
+        <v>1037.4955399</v>
       </c>
       <c r="C416" s="5">
-        <v>0.14411040000004505</v>
+        <v>-0.23574020000000928</v>
       </c>
       <c r="D416" s="5">
-        <v>0.16681885448761591</v>
+        <v>-0.27226225543780513</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1040.2528812999999</v>
+        <v>1040.5501902999999</v>
       </c>
       <c r="C417" s="5">
-        <v>2.6681136999998216</v>
+        <v>3.0546503999999004</v>
       </c>
       <c r="D417" s="5">
-        <v>3.1297772407300029</v>
+        <v>3.5908830122759028</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1042.2436359000001</v>
+        <v>1042.7274897</v>
       </c>
       <c r="C418" s="5">
-        <v>1.990754600000173</v>
+        <v>2.1772994000000381</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3207923830450783</v>
+        <v>2.5400397767916472</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1042.418527</v>
+        <v>1043.0252711000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.17489109999996799</v>
+        <v>0.29778140000007625</v>
       </c>
       <c r="D419" s="5">
-        <v>0.20154895884185731</v>
+        <v>0.34323395473412344</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1042.4268196</v>
+        <v>1043.3432451000001</v>
       </c>
       <c r="C420" s="5">
-        <v>8.2926000000043132E-3</v>
+        <v>0.31797400000004927</v>
       </c>
       <c r="D420" s="5">
-        <v>9.5466025866519644E-3</v>
+        <v>0.366442926773769</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1048.7073578</v>
+        <v>1049.7160031999999</v>
       </c>
       <c r="C421" s="5">
-        <v>6.2805381999999099</v>
+        <v>6.3727580999998281</v>
       </c>
       <c r="D421" s="5">
-        <v>7.4743590839028151</v>
+        <v>7.58093500683652</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1045.6977873000001</v>
+        <v>1048.3214057</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.0095704999998816</v>
+        <v>-1.394597499999918</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.3899097151251278</v>
+        <v>-1.5826591000616896</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1045.3296144000001</v>
+        <v>1047.2758941</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.36817289999999048</v>
+        <v>-1.0455116000000544</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.42168296283960904</v>
+        <v>-1.1902407587334518</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1046.8592341999999</v>
+        <v>1048.9317143999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.529619799999864</v>
+        <v>1.6558202999999594</v>
       </c>
       <c r="D424" s="5">
-        <v>1.770148528044202</v>
+        <v>1.9138742578084234</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1049.1093432</v>
+        <v>1050.7052023000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.2501090000000659</v>
+        <v>1.7734879000001911</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6099789796451889</v>
+        <v>2.0478814282302693</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3886001506191015</v>
+        <v>1.6153582081915197</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1050.9728875000001</v>
+        <v>1051.2758713000001</v>
       </c>
       <c r="C426" s="5">
-        <v>1.8635443000000578</v>
+        <v>0.57066899999995258</v>
       </c>
       <c r="D426" s="5">
-        <v>2.1525216577723549</v>
+        <v>0.6537058709548349</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1051.8217801999999</v>
+        <v>1052.0616580000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.84889269999985117</v>
+        <v>0.78578670000001694</v>
       </c>
       <c r="D427" s="5">
-        <v>0.97358254384565246</v>
+        <v>0.90064864217853646</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1050.6323030999999</v>
+        <v>1050.8810100999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.1894770999999764</v>
+        <v>-1.1806479000001673</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.3486390492460254</v>
+        <v>-1.3383868009075428</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1054.315623</v>
+        <v>1054.6511825</v>
       </c>
       <c r="C429" s="5">
-        <v>3.683319900000015</v>
+        <v>3.7701724000000922</v>
       </c>
       <c r="D429" s="5">
-        <v>4.2890492835337746</v>
+        <v>4.3911295148129526</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1053.5629418000001</v>
+        <v>1054.175493</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.75268119999986993</v>
+        <v>-0.47568950000004406</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.85333023936221553</v>
+        <v>-0.53990691371826882</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1040.5291030999999</v>
+        <v>1047.0355428</v>
       </c>
       <c r="C431" s="5">
-        <v>-13.03383870000016</v>
+        <v>-7.1399501999999302</v>
       </c>
       <c r="D431" s="5">
-        <v>-13.875850648769161</v>
+        <v>-7.831587782083993</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1046.2112039000001</v>
+        <v>1049.2764365</v>
       </c>
       <c r="C432" s="5">
-        <v>5.6821008000001711</v>
+        <v>2.2408937000000151</v>
       </c>
       <c r="D432" s="5">
-        <v>6.7533760370963369</v>
+        <v>2.5987208456168975</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1046.3978675000001</v>
+        <v>1052.4770080999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.18666359999997439</v>
+        <v>3.2005715999998756</v>
       </c>
       <c r="D433" s="5">
-        <v>0.21431261500493015</v>
+        <v>3.7223543212271171</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1042.4041718999999</v>
+        <v>1050.6685586000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.9936956000001373</v>
+        <v>-1.8084494999998242</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.4850090026425811</v>
+        <v>-2.0425599955281926</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1038.4165920999999</v>
+        <v>1045.9914583</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.9875798000000486</v>
+        <v>-4.6771003000001201</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.4950821434334038</v>
+        <v>-5.2129902156993531</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1039.1212574000001</v>
+        <v>1048.0880832</v>
       </c>
       <c r="C436" s="5">
-        <v>0.70466530000021521</v>
+        <v>2.0966249000000516</v>
       </c>
       <c r="D436" s="5">
-        <v>0.81736128271412412</v>
+        <v>2.4320207204655331</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1041.8293558</v>
+        <v>1050.8310684</v>
       </c>
       <c r="C437" s="5">
-        <v>2.7080983999999262</v>
+        <v>2.742985200000021</v>
       </c>
       <c r="D437" s="5">
-        <v>3.172590161972999</v>
+        <v>3.1861614044928599</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.6939207478406928</v>
+        <v>1.1979202132472722E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1055.7352903000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>4.9042219000000387</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.7464058092362214</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>