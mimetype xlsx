--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D89C3183-076B-4A66-8019-01EF95CDD7AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9D235C8F-7D8D-4604-9F05-98120D8B1122}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B7BD172B-AEA4-455A-AD4A-5C34860B9FDF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{46BA2A8E-66FA-46AD-A1B9-F84EA91C8867}"/>
   </bookViews>
   <sheets>
     <sheet name="sanserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9F4BDB6-1B47-44C6-B96D-614A125EEBBB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF99E005-51C4-4612-86F5-13C889864B66}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.4320207204655331</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1050.8310684</v>
       </c>
       <c r="C437" s="5">
         <v>2.742985200000021</v>
       </c>
       <c r="D437" s="5">
         <v>3.1861614044928599</v>
       </c>
       <c r="E437" s="5">
         <v>1.1979202132472722E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1055.7352903000001</v>
+        <v>1055.3923623000001</v>
       </c>
       <c r="C438" s="5">
-        <v>4.9042219000000387</v>
+        <v>4.5612939000000097</v>
       </c>
       <c r="D438" s="5">
-        <v>5.7464058092362214</v>
+        <v>5.3349539442238747</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>1054.3895468000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.002815499999997</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.1342792091404319</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>1058.4087907000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>4.0192438999999922</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.6714303612970465</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>