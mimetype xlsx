--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9D235C8F-7D8D-4604-9F05-98120D8B1122}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5E589CF7-9518-4356-B0B9-F21FDDBEEC09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{46BA2A8E-66FA-46AD-A1B9-F84EA91C8867}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B5156EA-010B-4474-93EE-F77D574C7617}"/>
   </bookViews>
   <sheets>
     <sheet name="sanserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF99E005-51C4-4612-86F5-13C889864B66}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27584BFD-26D6-49A5-A5DE-5C5CBDBAA164}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>474.28822933999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>472.85414673000002</v>
       </c>
       <c r="C7" s="5">
         <v>-1.4340826099999617</v>
       </c>
       <c r="D7" s="5">
         <v>-3.5686462704419109</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>473.05877672999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.20462999999995191</v>
       </c>
       <c r="D8" s="5">
         <v>0.52054382171751179</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>472.18164471</v>
       </c>
       <c r="C9" s="5">
         <v>-0.87713201999997636</v>
       </c>
       <c r="D9" s="5">
         <v>-2.2024547710382314</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>474.79712239000003</v>
       </c>
       <c r="C10" s="5">
         <v>2.6154776800000263</v>
       </c>
       <c r="D10" s="5">
         <v>6.8532487383391238</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>476.39865537999998</v>
       </c>
       <c r="C11" s="5">
         <v>1.6015329899999529</v>
       </c>
       <c r="D11" s="5">
         <v>4.1236506776511472</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>475.19658673999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.2020686399999931</v>
       </c>
       <c r="D12" s="5">
         <v>-2.9862201599118565</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>476.59053512999998</v>
       </c>
       <c r="C13" s="5">
         <v>1.3939483899999914</v>
       </c>
       <c r="D13" s="5">
         <v>3.5774484403390483</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>477.87225014000001</v>
       </c>
       <c r="C14" s="5">
         <v>1.2817150100000276</v>
       </c>
       <c r="D14" s="5">
         <v>3.2753759912818037</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>479.05903359000001</v>
       </c>
       <c r="C15" s="5">
         <v>1.1867834500000072</v>
       </c>
       <c r="D15" s="5">
         <v>3.0212144780202843</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>479.81258614000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.75355254999999488</v>
       </c>
       <c r="D16" s="5">
         <v>1.9039978720316375</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>480.42612839999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.61354225999997425</v>
       </c>
       <c r="D17" s="5">
         <v>1.5452925959972053</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>477.88407332999998</v>
       </c>
       <c r="C18" s="5">
         <v>-2.5420550700000035</v>
       </c>
       <c r="D18" s="5">
         <v>-6.1679390188685286</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>477.32725949000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.55681383999996115</v>
       </c>
       <c r="D19" s="5">
         <v>-1.3892725951771379</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>478.95471765999997</v>
       </c>
       <c r="C20" s="5">
         <v>1.6274581699999544</v>
       </c>
       <c r="D20" s="5">
         <v>4.1690300303773853</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>477.17458056999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7801370899999824</v>
       </c>
       <c r="D21" s="5">
         <v>-4.3700033128336919</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>477.67378811999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.49920754999999417</v>
       </c>
       <c r="D22" s="5">
         <v>1.2626573899434002</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>478.91385409999998</v>
       </c>
       <c r="C23" s="5">
         <v>1.2400659799999971</v>
       </c>
       <c r="D23" s="5">
         <v>3.1601301448422658</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>479.20864396000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.29478986000003715</v>
       </c>
       <c r="D24" s="5">
         <v>0.74115185669714201</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>482.22069786999998</v>
       </c>
       <c r="C25" s="5">
         <v>3.0120539099999633</v>
       </c>
       <c r="D25" s="5">
         <v>7.8088584984596476</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>487.50027540000002</v>
       </c>
       <c r="C26" s="5">
         <v>5.27957753000004</v>
       </c>
       <c r="D26" s="5">
         <v>13.958891953883846</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>485.21296310000002</v>
       </c>
       <c r="C27" s="5">
         <v>-2.2873122999999964</v>
       </c>
       <c r="D27" s="5">
         <v>-5.4872594070873308</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>486.2276</v>
       </c>
       <c r="C28" s="5">
         <v>1.0146368999999709</v>
       </c>
       <c r="D28" s="5">
         <v>2.5384023563558511</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>487.46587819000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.2382781900000168</v>
       </c>
       <c r="D29" s="5">
         <v>3.099216952823558</v>
       </c>
       <c r="E29" s="5">
         <v>1.4653136817194046</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>487.35572345999998</v>
       </c>
       <c r="C30" s="5">
         <v>-0.1101547300000334</v>
       </c>
       <c r="D30" s="5">
         <v>-0.27083231366209493</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>488.63453396</v>
       </c>
       <c r="C31" s="5">
         <v>1.2788105000000201</v>
       </c>
       <c r="D31" s="5">
         <v>3.194615647031962</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>490.18300479999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.5484708399999931</v>
       </c>
       <c r="D32" s="5">
         <v>3.8697555586842736</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>493.75580532999999</v>
       </c>
       <c r="C33" s="5">
         <v>3.572800529999995</v>
       </c>
       <c r="D33" s="5">
         <v>9.1057357254070261</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>496.04781873000002</v>
       </c>
       <c r="C34" s="5">
         <v>2.2920134000000303</v>
       </c>
       <c r="D34" s="5">
         <v>5.7148389417438272</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>497.03462165000002</v>
       </c>
       <c r="C35" s="5">
         <v>0.98680292000000236</v>
       </c>
       <c r="D35" s="5">
         <v>2.4134893180543404</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>500.58593031999999</v>
       </c>
       <c r="C36" s="5">
         <v>3.551308669999969</v>
       </c>
       <c r="D36" s="5">
         <v>8.9190823049495336</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>501.08485480000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.49892448000002787</v>
       </c>
       <c r="D37" s="5">
         <v>1.2025952788864203</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>501.58544645000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.50059164999998984</v>
       </c>
       <c r="D38" s="5">
         <v>1.2054278696496779</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>504.54480783999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.9593613899999696</v>
       </c>
       <c r="D39" s="5">
         <v>7.3143434087433734</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>504.62592844</v>
       </c>
       <c r="C40" s="5">
         <v>8.1120600000019749E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.19310643074226252</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>506.58809235000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.9621639100000152</v>
       </c>
       <c r="D41" s="5">
         <v>4.7671160698602666</v>
       </c>
       <c r="E41" s="5">
         <v>3.9227800376515187</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>510.3514687</v>
       </c>
       <c r="C42" s="5">
         <v>3.7633763499999873</v>
       </c>
       <c r="D42" s="5">
         <v>9.288055890045289</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>512.58800384000006</v>
       </c>
       <c r="C43" s="5">
         <v>2.2365351400000577</v>
       </c>
       <c r="D43" s="5">
         <v>5.3874339873811961</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>513.42855076000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.84054691999995157</v>
       </c>
       <c r="D44" s="5">
         <v>1.985616578271987</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>515.65049231</v>
       </c>
       <c r="C45" s="5">
         <v>2.2219415499999968</v>
       </c>
       <c r="D45" s="5">
         <v>5.3185951410274157</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>516.02258926000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.37209695000001375</v>
       </c>
       <c r="D46" s="5">
         <v>0.86937328141649672</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>516.61619321000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.59360394999998789</v>
       </c>
       <c r="D47" s="5">
         <v>1.3891811835264889</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>518.49493399999994</v>
       </c>
       <c r="C48" s="5">
         <v>1.878740789999938</v>
       </c>
       <c r="D48" s="5">
         <v>4.4523055089086938</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>520.31237951000003</v>
       </c>
       <c r="C49" s="5">
         <v>1.8174455100000841</v>
       </c>
       <c r="D49" s="5">
         <v>4.2883264438458912</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>519.74805448999996</v>
       </c>
       <c r="C50" s="5">
         <v>-0.56432502000006934</v>
       </c>
       <c r="D50" s="5">
         <v>-1.2937708558492189</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>521.22108462999995</v>
       </c>
       <c r="C51" s="5">
         <v>1.4730301399999917</v>
       </c>
       <c r="D51" s="5">
         <v>3.4544650306363556</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>521.74697130000004</v>
       </c>
       <c r="C52" s="5">
         <v>0.52588667000009082</v>
       </c>
       <c r="D52" s="5">
         <v>1.2174828447470087</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>523.92222994999997</v>
       </c>
       <c r="C53" s="5">
         <v>2.1752586499999325</v>
       </c>
       <c r="D53" s="5">
         <v>5.1193508627650486</v>
       </c>
       <c r="E53" s="5">
         <v>3.421742015211815</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>528.57137662000002</v>
       </c>
       <c r="C54" s="5">
         <v>4.6491466700000501</v>
       </c>
       <c r="D54" s="5">
         <v>11.183869774521661</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>530.60785499999997</v>
       </c>
       <c r="C55" s="5">
         <v>2.0364783799999486</v>
       </c>
       <c r="D55" s="5">
         <v>4.7225966666709862</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>532.13316946999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.5253144700000121</v>
       </c>
       <c r="D56" s="5">
         <v>3.5046519167987844</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>536.35087212999997</v>
       </c>
       <c r="C57" s="5">
         <v>4.2177026599999863</v>
       </c>
       <c r="D57" s="5">
         <v>9.9370111876335265</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>535.49906195999995</v>
       </c>
       <c r="C58" s="5">
         <v>-0.85181017000002157</v>
       </c>
       <c r="D58" s="5">
         <v>-1.8892311205602752</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>536.26578328999994</v>
       </c>
       <c r="C59" s="5">
         <v>0.76672132999999576</v>
       </c>
       <c r="D59" s="5">
         <v>1.7317409472452638</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>540.50292859000001</v>
       </c>
       <c r="C60" s="5">
         <v>4.2371453000000656</v>
       </c>
       <c r="D60" s="5">
         <v>9.9045234359091729</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>539.79997728000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.7029513100000031</v>
       </c>
       <c r="D61" s="5">
         <v>-1.5495453091641465</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>542.79485561000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.9948783300000059</v>
       </c>
       <c r="D62" s="5">
         <v>6.8647150291200942</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>546.03674593000005</v>
       </c>
       <c r="C63" s="5">
         <v>3.2418903200000386</v>
       </c>
       <c r="D63" s="5">
         <v>7.4072909473201776</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>548.52837920000002</v>
       </c>
       <c r="C64" s="5">
         <v>2.4916332699999657</v>
       </c>
       <c r="D64" s="5">
         <v>5.6152863324570257</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>552.53298199000005</v>
       </c>
       <c r="C65" s="5">
         <v>4.0046027900000354</v>
       </c>
       <c r="D65" s="5">
         <v>9.1212336919275661</v>
       </c>
       <c r="E65" s="5">
         <v>5.4608776655135527</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>552.63971342000002</v>
       </c>
       <c r="C66" s="5">
         <v>0.10673142999996799</v>
       </c>
       <c r="D66" s="5">
         <v>0.23204746203335791</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>554.29130865000002</v>
       </c>
       <c r="C67" s="5">
         <v>1.6515952299999981</v>
       </c>
       <c r="D67" s="5">
         <v>3.6458071965809413</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>555.63767378</v>
       </c>
       <c r="C68" s="5">
         <v>1.346365129999981</v>
       </c>
       <c r="D68" s="5">
         <v>2.9540384790615937</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>556.85110287999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.2134290999999848</v>
       </c>
       <c r="D69" s="5">
         <v>2.6523264727033924</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>560.12247657</v>
       </c>
       <c r="C70" s="5">
         <v>3.2713736900000185</v>
       </c>
       <c r="D70" s="5">
         <v>7.2820329601145373</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>561.49259615999995</v>
       </c>
       <c r="C71" s="5">
         <v>1.3701195899999448</v>
       </c>
       <c r="D71" s="5">
         <v>2.9751430487767294</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>563.48156782000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.9889716600000611</v>
       </c>
       <c r="D72" s="5">
         <v>4.334553854398826</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>565.14856298999996</v>
       </c>
       <c r="C73" s="5">
         <v>1.6669951699999501</v>
       </c>
       <c r="D73" s="5">
         <v>3.6083983619368931</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>566.01985303000004</v>
       </c>
       <c r="C74" s="5">
         <v>0.87129004000007626</v>
       </c>
       <c r="D74" s="5">
         <v>1.8658091139622579</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>566.82095646000005</v>
       </c>
       <c r="C75" s="5">
         <v>0.80110343000001194</v>
       </c>
       <c r="D75" s="5">
         <v>1.7116763021598924</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>569.05566940000006</v>
       </c>
       <c r="C76" s="5">
         <v>2.2347129400000085</v>
       </c>
       <c r="D76" s="5">
         <v>4.8349931351937325</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>571.16314287</v>
       </c>
       <c r="C77" s="5">
         <v>2.1074734699999453</v>
       </c>
       <c r="D77" s="5">
         <v>4.5357987665437749</v>
       </c>
       <c r="E77" s="5">
         <v>3.3717735388214543</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>570.85959683999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.30354603000000679</v>
       </c>
       <c r="D78" s="5">
         <v>-0.635882077911476</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>570.88978546999999</v>
       </c>
       <c r="C79" s="5">
         <v>3.0188629999997829E-2</v>
       </c>
       <c r="D79" s="5">
         <v>6.347777050801362E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>571.59107817999995</v>
       </c>
       <c r="C80" s="5">
         <v>0.70129270999996152</v>
       </c>
       <c r="D80" s="5">
         <v>1.4841049940351514</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>573.41935822000005</v>
       </c>
       <c r="C81" s="5">
         <v>1.8282800400000951</v>
       </c>
       <c r="D81" s="5">
         <v>3.9065457188791175</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>576.11688917000004</v>
       </c>
       <c r="C82" s="5">
         <v>2.6975309499999867</v>
       </c>
       <c r="D82" s="5">
         <v>5.7935230596413589</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>577.23742659000004</v>
       </c>
       <c r="C83" s="5">
         <v>1.1205374200000051</v>
       </c>
       <c r="D83" s="5">
         <v>2.359109422309924</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>576.72079953000002</v>
       </c>
       <c r="C84" s="5">
         <v>-0.5166270600000189</v>
       </c>
       <c r="D84" s="5">
         <v>-1.0687280763211238</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>579.73002369999995</v>
       </c>
       <c r="C85" s="5">
         <v>3.0092241699999249</v>
       </c>
       <c r="D85" s="5">
         <v>6.4442330087262523</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>580.59968885000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.86966515000005984</v>
       </c>
       <c r="D86" s="5">
         <v>1.8150720459470859</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>584.68777625999996</v>
       </c>
       <c r="C87" s="5">
         <v>4.0880874099999573</v>
       </c>
       <c r="D87" s="5">
         <v>8.7843916854411841</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>587.52562105000004</v>
       </c>
       <c r="C88" s="5">
         <v>2.8378447900000765</v>
       </c>
       <c r="D88" s="5">
         <v>5.9823512757613662</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>587.86723835999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.34161730999994688</v>
       </c>
       <c r="D89" s="5">
         <v>0.69997679063293905</v>
       </c>
       <c r="E89" s="5">
         <v>2.9245751758533833</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>589.94850096000005</v>
       </c>
       <c r="C90" s="5">
         <v>2.0812626000000591</v>
       </c>
       <c r="D90" s="5">
         <v>4.3321434660023694</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>592.47755590999998</v>
       </c>
       <c r="C91" s="5">
         <v>2.5290549499999315</v>
       </c>
       <c r="D91" s="5">
         <v>5.2673316918859792</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>596.07616690999998</v>
       </c>
       <c r="C92" s="5">
         <v>3.5986110000000053</v>
       </c>
       <c r="D92" s="5">
         <v>7.5370835224465971</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>597.24571623999998</v>
       </c>
       <c r="C93" s="5">
         <v>1.1695493299999953</v>
       </c>
       <c r="D93" s="5">
         <v>2.3800717364908408</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>598.9864705</v>
       </c>
       <c r="C94" s="5">
         <v>1.740754260000017</v>
       </c>
       <c r="D94" s="5">
         <v>3.5541800104158527</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>600.44029433000003</v>
       </c>
       <c r="C95" s="5">
         <v>1.453823830000033</v>
       </c>
       <c r="D95" s="5">
         <v>2.9517645487547206</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>600.86647731000005</v>
       </c>
       <c r="C96" s="5">
         <v>0.42618298000002142</v>
       </c>
       <c r="D96" s="5">
         <v>0.85507384858856117</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>603.27710403000003</v>
       </c>
       <c r="C97" s="5">
         <v>2.410626719999982</v>
       </c>
       <c r="D97" s="5">
         <v>4.9219646778725368</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>605.23506782000004</v>
       </c>
       <c r="C98" s="5">
         <v>1.957963790000008</v>
       </c>
       <c r="D98" s="5">
         <v>3.9649348016903341</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>607.02777006999997</v>
       </c>
       <c r="C99" s="5">
         <v>1.7927022499999339</v>
       </c>
       <c r="D99" s="5">
         <v>3.6128720355651733</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>607.14266669000006</v>
       </c>
       <c r="C100" s="5">
         <v>0.11489662000008138</v>
       </c>
       <c r="D100" s="5">
         <v>0.22736944466210662</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>608.87900655999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.7363398699999379</v>
       </c>
       <c r="D101" s="5">
         <v>3.4863235477456511</v>
       </c>
       <c r="E101" s="5">
         <v>3.5742369754466097</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>612.84890937</v>
       </c>
       <c r="C102" s="5">
         <v>3.9699028100000078</v>
       </c>
       <c r="D102" s="5">
         <v>8.1107814657200183</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>612.58212682999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.26678254000000834</v>
       </c>
       <c r="D103" s="5">
         <v>-0.52112954156388058</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>614.38191873999995</v>
       </c>
       <c r="C104" s="5">
         <v>1.7997919099999535</v>
       </c>
       <c r="D104" s="5">
         <v>3.5831836401941208</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>614.88653132000002</v>
       </c>
       <c r="C105" s="5">
         <v>0.50461258000007092</v>
       </c>
       <c r="D105" s="5">
         <v>0.99006495042144316</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>614.26968023999996</v>
       </c>
       <c r="C106" s="5">
         <v>-0.61685108000006039</v>
       </c>
       <c r="D106" s="5">
         <v>-1.1972138935042564</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>613.68170943999996</v>
       </c>
       <c r="C107" s="5">
         <v>-0.58797079999999369</v>
       </c>
       <c r="D107" s="5">
         <v>-1.1425963915742243</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>619.02777501000003</v>
       </c>
       <c r="C108" s="5">
         <v>5.3460655700000643</v>
       </c>
       <c r="D108" s="5">
         <v>10.969460518251761</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>620.75706236999997</v>
       </c>
       <c r="C109" s="5">
         <v>1.7292873599999439</v>
       </c>
       <c r="D109" s="5">
         <v>3.4042531606623072</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>623.31783499000005</v>
       </c>
       <c r="C110" s="5">
         <v>2.5607726200000798</v>
       </c>
       <c r="D110" s="5">
         <v>5.0641645903125587</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>625.51990848000003</v>
       </c>
       <c r="C111" s="5">
         <v>2.2020734899999752</v>
       </c>
       <c r="D111" s="5">
         <v>4.3227427396051787</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>626.90309693999995</v>
       </c>
       <c r="C112" s="5">
         <v>1.3831884599999285</v>
       </c>
       <c r="D112" s="5">
         <v>2.68602545558565</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>628.25229162999995</v>
       </c>
       <c r="C113" s="5">
         <v>1.3491946899999903</v>
       </c>
       <c r="D113" s="5">
         <v>2.6133800860707712</v>
       </c>
       <c r="E113" s="5">
         <v>3.1817955392243968</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>630.89452945000005</v>
       </c>
       <c r="C114" s="5">
         <v>2.6422378200001049</v>
       </c>
       <c r="D114" s="5">
         <v>5.1652267083294401</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>629.99963058000003</v>
       </c>
       <c r="C115" s="5">
         <v>-0.89489887000002</v>
       </c>
       <c r="D115" s="5">
         <v>-1.688935601807795</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>630.23142261999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.23179203999995934</v>
       </c>
       <c r="D116" s="5">
         <v>0.44240343282495598</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>635.02903099000002</v>
       </c>
       <c r="C117" s="5">
         <v>4.7976083700000345</v>
       </c>
       <c r="D117" s="5">
         <v>9.5272858637105209</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>636.26052089999996</v>
       </c>
       <c r="C118" s="5">
         <v>1.2314899099999366</v>
       </c>
       <c r="D118" s="5">
         <v>2.3521007409247785</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>637.76419105000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.5036701500000618</v>
       </c>
       <c r="D119" s="5">
         <v>2.8731057730412735</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>638.51257550000003</v>
       </c>
       <c r="C120" s="5">
         <v>0.7483844500000032</v>
       </c>
       <c r="D120" s="5">
         <v>1.4172638568776375</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>639.08087903000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.56830352999998013</v>
       </c>
       <c r="D121" s="5">
         <v>1.073295283456166</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>643.08516352000004</v>
       </c>
       <c r="C122" s="5">
         <v>4.0042844900000318</v>
       </c>
       <c r="D122" s="5">
         <v>7.7834289132766354</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>641.81471624000005</v>
       </c>
       <c r="C123" s="5">
         <v>-1.2704472799999849</v>
       </c>
       <c r="D123" s="5">
         <v>-2.3450711100271082</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>642.31786370999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.50314746999993076</v>
       </c>
       <c r="D124" s="5">
         <v>0.94480083938202064</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>644.23266229000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.9147985800000242</v>
       </c>
       <c r="D125" s="5">
         <v>3.6365313405622102</v>
       </c>
       <c r="E125" s="5">
         <v>2.5436231388092478</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>648.17677700000002</v>
       </c>
       <c r="C126" s="5">
         <v>3.944114710000008</v>
       </c>
       <c r="D126" s="5">
         <v>7.5991223852594603</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>648.80694276999998</v>
       </c>
       <c r="C127" s="5">
         <v>0.63016576999996232</v>
       </c>
       <c r="D127" s="5">
         <v>1.1729139459263349</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>648.75778522999997</v>
       </c>
       <c r="C128" s="5">
         <v>-4.9157540000010158E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-9.0881383660290638E-2</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>652.33666190999998</v>
       </c>
       <c r="C129" s="5">
         <v>3.5788766800000076</v>
       </c>
       <c r="D129" s="5">
         <v>6.824397800227211</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>655.26646174999996</v>
       </c>
       <c r="C130" s="5">
         <v>2.9297998399999869</v>
       </c>
       <c r="D130" s="5">
         <v>5.524630219815907</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>653.81066840000005</v>
       </c>
       <c r="C131" s="5">
         <v>-1.4557933499999081</v>
       </c>
       <c r="D131" s="5">
         <v>-2.6336810695782864</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>655.69447378999996</v>
       </c>
       <c r="C132" s="5">
         <v>1.8838053899999068</v>
       </c>
       <c r="D132" s="5">
         <v>3.5128456034909883</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>654.45737935</v>
       </c>
       <c r="C133" s="5">
         <v>-1.2370944399999644</v>
       </c>
       <c r="D133" s="5">
         <v>-2.2406857722612417</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>657.44507840999995</v>
       </c>
       <c r="C134" s="5">
         <v>2.9876990599999544</v>
       </c>
       <c r="D134" s="5">
         <v>5.6178483667163714</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>655.59052094000003</v>
       </c>
       <c r="C135" s="5">
         <v>-1.8545574699999179</v>
       </c>
       <c r="D135" s="5">
         <v>-3.332999437205042</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>656.94385811999996</v>
       </c>
       <c r="C136" s="5">
         <v>1.3533371799999259</v>
       </c>
       <c r="D136" s="5">
         <v>2.5054823587491226</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>658.42003302000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.4761749000000464</v>
       </c>
       <c r="D137" s="5">
         <v>2.7300156042634915</v>
       </c>
       <c r="E137" s="5">
         <v>2.2022122690223966</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>658.36348981000003</v>
       </c>
       <c r="C138" s="5">
         <v>-5.6543209999972532E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-0.10300387246051645</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>660.71431469000004</v>
       </c>
       <c r="C139" s="5">
         <v>2.3508248800000047</v>
       </c>
       <c r="D139" s="5">
         <v>4.3700110653558832</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>662.40100214999995</v>
       </c>
       <c r="C140" s="5">
         <v>1.6866874599999164</v>
       </c>
       <c r="D140" s="5">
         <v>3.1067687102898311</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>660.97480349</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4261986599999545</v>
       </c>
       <c r="D141" s="5">
         <v>-2.5533120245080365</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>663.25844012000005</v>
       </c>
       <c r="C142" s="5">
         <v>2.2836366300000464</v>
       </c>
       <c r="D142" s="5">
         <v>4.2256397380369792</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>666.28180033000001</v>
       </c>
       <c r="C143" s="5">
         <v>3.0233602099999644</v>
       </c>
       <c r="D143" s="5">
         <v>5.60925632071827</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>663.62974591</v>
       </c>
       <c r="C144" s="5">
         <v>-2.6520544200000131</v>
       </c>
       <c r="D144" s="5">
         <v>-4.6732638587077657</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>664.57995883000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.95021292000001267</v>
       </c>
       <c r="D145" s="5">
         <v>1.7318062804045686</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>661.33939674999999</v>
       </c>
       <c r="C146" s="5">
         <v>-3.2405620800000179</v>
       </c>
       <c r="D146" s="5">
         <v>-5.6969253093890782</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>658.19204778000005</v>
       </c>
       <c r="C147" s="5">
         <v>-3.1473489699999391</v>
       </c>
       <c r="D147" s="5">
         <v>-5.5637285597466164</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>658.13478459999999</v>
       </c>
       <c r="C148" s="5">
         <v>-5.7263180000063585E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.10435091851459521</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>658.26149189</v>
       </c>
       <c r="C149" s="5">
         <v>0.12670729000001302</v>
       </c>
       <c r="D149" s="5">
         <v>0.23127459193648114</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4079025857215441E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>660.15243672999998</v>
       </c>
       <c r="C150" s="5">
         <v>1.8909448399999746</v>
       </c>
       <c r="D150" s="5">
         <v>3.5021500056754862</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>661.73581005999995</v>
       </c>
       <c r="C151" s="5">
         <v>1.5833733299999722</v>
       </c>
       <c r="D151" s="5">
         <v>2.9164694245713774</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>662.88943328000005</v>
       </c>
       <c r="C152" s="5">
         <v>1.1536232200000995</v>
       </c>
       <c r="D152" s="5">
         <v>2.112170500299948</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>665.48450694999997</v>
       </c>
       <c r="C153" s="5">
         <v>2.5950736699999197</v>
       </c>
       <c r="D153" s="5">
         <v>4.8002298625605011</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>667.41603764000001</v>
       </c>
       <c r="C154" s="5">
         <v>1.9315306900000451</v>
       </c>
       <c r="D154" s="5">
         <v>3.5390723061726082</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>665.34300685000005</v>
       </c>
       <c r="C155" s="5">
         <v>-2.0730307899999616</v>
       </c>
       <c r="D155" s="5">
         <v>-3.6642464256883334</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>666.06430364000005</v>
       </c>
       <c r="C156" s="5">
         <v>0.72129678999999669</v>
       </c>
       <c r="D156" s="5">
         <v>1.3087020454069398</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>667.66461895999998</v>
       </c>
       <c r="C157" s="5">
         <v>1.600315319999936</v>
       </c>
       <c r="D157" s="5">
         <v>2.9215792451272371</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>671.65986050000004</v>
       </c>
       <c r="C158" s="5">
         <v>3.9952415400000518</v>
       </c>
       <c r="D158" s="5">
         <v>7.4217907104054071</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>670.98311272000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.67674778000002789</v>
       </c>
       <c r="D159" s="5">
         <v>-1.2024122538239701</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>671.32792271000005</v>
       </c>
       <c r="C160" s="5">
         <v>0.34480999000004431</v>
       </c>
       <c r="D160" s="5">
         <v>0.61841119938277345</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>670.37561586000004</v>
       </c>
       <c r="C161" s="5">
         <v>-0.95230685000001358</v>
       </c>
       <c r="D161" s="5">
         <v>-1.689032065961793</v>
       </c>
       <c r="E161" s="5">
         <v>1.8403209240172913</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>667.70234916000004</v>
       </c>
       <c r="C162" s="5">
         <v>-2.6732666999999992</v>
       </c>
       <c r="D162" s="5">
         <v>-4.6816879403157046</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>666.85728846999996</v>
       </c>
       <c r="C163" s="5">
         <v>-0.8450606900000821</v>
       </c>
       <c r="D163" s="5">
         <v>-1.5082223801913042</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>668.23338707000005</v>
       </c>
       <c r="C164" s="5">
         <v>1.3760986000000912</v>
       </c>
       <c r="D164" s="5">
         <v>2.5045682411920067</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>666.96888095999998</v>
       </c>
       <c r="C165" s="5">
         <v>-1.2645061100000703</v>
       </c>
       <c r="D165" s="5">
         <v>-2.2472893587544562</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>666.17573588000005</v>
       </c>
       <c r="C166" s="5">
         <v>-0.79314507999993111</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4177177848609501</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>666.39007903000004</v>
       </c>
       <c r="C167" s="5">
         <v>0.2143431499999906</v>
       </c>
       <c r="D167" s="5">
         <v>0.3867859866333756</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>667.33131881999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.94123978999994051</v>
       </c>
       <c r="D168" s="5">
         <v>1.7081640273297172</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>667.21976454000003</v>
       </c>
       <c r="C169" s="5">
         <v>-0.11155427999995027</v>
       </c>
       <c r="D169" s="5">
         <v>-0.20041338439983347</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>667.09609389000002</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12367065000000821</v>
       </c>
       <c r="D170" s="5">
         <v>-0.2221960319159777</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>671.14344889999995</v>
       </c>
       <c r="C171" s="5">
         <v>4.0473550099999329</v>
       </c>
       <c r="D171" s="5">
         <v>7.528476317070476</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>672.53544724999995</v>
       </c>
       <c r="C172" s="5">
         <v>1.3919983499999944</v>
       </c>
       <c r="D172" s="5">
         <v>2.5174726029959071</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>672.34035203999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.19509520999997676</v>
       </c>
       <c r="D173" s="5">
         <v>-0.34755206871744937</v>
       </c>
       <c r="E173" s="5">
         <v>0.2930798993157735</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>672.89329915999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.5529471199999989</v>
       </c>
       <c r="D174" s="5">
         <v>0.99138207602227357</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>673.94542008999997</v>
       </c>
       <c r="C175" s="5">
         <v>1.052120930000001</v>
       </c>
       <c r="D175" s="5">
         <v>1.892513101121418</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>675.45944119000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.5140211000000363</v>
       </c>
       <c r="D176" s="5">
         <v>2.7293642750623182</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>676.24947264000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.79003145000001496</v>
       </c>
       <c r="D177" s="5">
         <v>1.4126092070658069</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>676.28633053999999</v>
       </c>
       <c r="C178" s="5">
         <v>3.6857899999972688E-2</v>
       </c>
       <c r="D178" s="5">
         <v>6.54236976359579E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>677.92511418000004</v>
       </c>
       <c r="C179" s="5">
         <v>1.6387836400000424</v>
       </c>
       <c r="D179" s="5">
         <v>2.946921308958772</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>679.94694670000001</v>
       </c>
       <c r="C180" s="5">
         <v>2.0218325199999754</v>
       </c>
       <c r="D180" s="5">
         <v>3.6381518838029869</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>681.30868582999994</v>
       </c>
       <c r="C181" s="5">
         <v>1.3617391299999326</v>
       </c>
       <c r="D181" s="5">
         <v>2.4299057630305931</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>679.98165143999995</v>
       </c>
       <c r="C182" s="5">
         <v>-1.3270343899999943</v>
       </c>
       <c r="D182" s="5">
         <v>-2.3124497784866693</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>679.92922671999997</v>
       </c>
       <c r="C183" s="5">
         <v>-5.2424719999976332E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-9.2477487925102242E-2</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>679.80364763</v>
       </c>
       <c r="C184" s="5">
         <v>-0.1255790899999738</v>
       </c>
       <c r="D184" s="5">
         <v>-0.22140822536198534</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>679.85451631000001</v>
       </c>
       <c r="C185" s="5">
         <v>5.0868680000007771E-2</v>
       </c>
       <c r="D185" s="5">
         <v>8.9831151826036404E-2</v>
       </c>
       <c r="E185" s="5">
         <v>1.1176131623218399</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>686.41086229999996</v>
       </c>
       <c r="C186" s="5">
         <v>6.5563459899999543</v>
       </c>
       <c r="D186" s="5">
         <v>12.206477010835304</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>688.35586147000004</v>
       </c>
       <c r="C187" s="5">
         <v>1.9449991700000737</v>
       </c>
       <c r="D187" s="5">
         <v>3.4537906322138046</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>688.34403358999998</v>
       </c>
       <c r="C188" s="5">
         <v>-1.1827880000055302E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-2.0617409559786637E-2</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>691.20173554999997</v>
       </c>
       <c r="C189" s="5">
         <v>2.8577019599999858</v>
       </c>
       <c r="D189" s="5">
         <v>5.0972157006359931</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>692.55776715000002</v>
       </c>
       <c r="C190" s="5">
         <v>1.3560316000000512</v>
       </c>
       <c r="D190" s="5">
         <v>2.3797848216605688</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>694.57285036999997</v>
       </c>
       <c r="C191" s="5">
         <v>2.0150832199999513</v>
       </c>
       <c r="D191" s="5">
         <v>3.5479702290267978</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>698.22072844000002</v>
       </c>
       <c r="C192" s="5">
         <v>3.647878070000047</v>
       </c>
       <c r="D192" s="5">
         <v>6.4876422839470038</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>699.39070700000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.1699785600000041</v>
       </c>
       <c r="D193" s="5">
         <v>2.0294241449491768</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>701.96470747000001</v>
       </c>
       <c r="C194" s="5">
         <v>2.5740004699999872</v>
       </c>
       <c r="D194" s="5">
         <v>4.5069188984818265</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>704.16197783999996</v>
       </c>
       <c r="C195" s="5">
         <v>2.1972703699999556</v>
       </c>
       <c r="D195" s="5">
         <v>3.8215527210450295</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>706.22820225999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.0662244200000259</v>
       </c>
       <c r="D196" s="5">
         <v>3.578549672360154</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>707.70747198000004</v>
       </c>
       <c r="C197" s="5">
         <v>1.4792697200000475</v>
       </c>
       <c r="D197" s="5">
         <v>2.5426868114768908</v>
       </c>
       <c r="E197" s="5">
         <v>4.0968994103584899</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>711.44912945999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.741657479999958</v>
       </c>
       <c r="D198" s="5">
         <v>6.5321904034536526</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>711.12928827999997</v>
       </c>
       <c r="C199" s="5">
         <v>-0.31984118000002582</v>
       </c>
       <c r="D199" s="5">
         <v>-0.53814364947607496</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>714.02835717000005</v>
       </c>
       <c r="C200" s="5">
         <v>2.8990688900000805</v>
       </c>
       <c r="D200" s="5">
         <v>5.0032472372591563</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>718.39813890999994</v>
       </c>
       <c r="C201" s="5">
         <v>4.3697817399998939</v>
       </c>
       <c r="D201" s="5">
         <v>7.596182970939469</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>719.37709562999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.97895672000004197</v>
       </c>
       <c r="D202" s="5">
         <v>1.6475442187414258</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>721.0533954</v>
       </c>
       <c r="C203" s="5">
         <v>1.6762997700000142</v>
       </c>
       <c r="D203" s="5">
         <v>2.8323691409691598</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>722.43742296999994</v>
       </c>
       <c r="C204" s="5">
         <v>1.3840275699999438</v>
       </c>
       <c r="D204" s="5">
         <v>2.3278153274001401</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>724.34752334999996</v>
       </c>
       <c r="C205" s="5">
         <v>1.9101003800000171</v>
       </c>
       <c r="D205" s="5">
         <v>3.219306599731242</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>726.69670253000004</v>
       </c>
       <c r="C206" s="5">
         <v>2.3491791800000783</v>
       </c>
       <c r="D206" s="5">
         <v>3.9619746618204443</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>728.75701694999998</v>
       </c>
       <c r="C207" s="5">
         <v>2.0603144199999406</v>
       </c>
       <c r="D207" s="5">
         <v>3.4557703928241201</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>729.29536013999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.53834318999997777</v>
       </c>
       <c r="D208" s="5">
         <v>0.8900675896759358</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>730.67463781000004</v>
       </c>
       <c r="C209" s="5">
         <v>1.3792776700000786</v>
       </c>
       <c r="D209" s="5">
         <v>2.2932528512019656</v>
       </c>
       <c r="E209" s="5">
         <v>3.2452908495855359</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>731.35227063000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.67763281999998526</v>
       </c>
       <c r="D210" s="5">
         <v>1.1185826142360966</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>733.80084394000005</v>
       </c>
       <c r="C211" s="5">
         <v>2.4485733100000289</v>
       </c>
       <c r="D211" s="5">
         <v>4.0924220137365852</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>735.29725864</v>
       </c>
       <c r="C212" s="5">
         <v>1.4964146999999457</v>
       </c>
       <c r="D212" s="5">
         <v>2.4747527396158375</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>736.44537081999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.1481121799999983</v>
       </c>
       <c r="D213" s="5">
         <v>1.8898862545323025</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>739.68974247000006</v>
       </c>
       <c r="C214" s="5">
         <v>3.2443716500000619</v>
       </c>
       <c r="D214" s="5">
         <v>5.4165297782651667</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>740.63585817000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.94611569999995027</v>
       </c>
       <c r="D215" s="5">
         <v>1.5457291213523128</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>743.66488021999999</v>
       </c>
       <c r="C216" s="5">
         <v>3.0290220499999805</v>
       </c>
       <c r="D216" s="5">
         <v>5.0196219192726765</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>744.31532496</v>
       </c>
       <c r="C217" s="5">
         <v>0.65044474000001173</v>
       </c>
       <c r="D217" s="5">
         <v>1.0546409858791295</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>746.44047945</v>
       </c>
       <c r="C218" s="5">
         <v>2.1251544899999999</v>
       </c>
       <c r="D218" s="5">
         <v>3.4805353493940316</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>746.26512307999997</v>
       </c>
       <c r="C219" s="5">
         <v>-0.17535637000003135</v>
       </c>
       <c r="D219" s="5">
         <v>-0.2815441732506363</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>750.13644304000002</v>
       </c>
       <c r="C220" s="5">
         <v>3.8713199600000507</v>
       </c>
       <c r="D220" s="5">
         <v>6.4058328277422305</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>752.84780733000002</v>
       </c>
       <c r="C221" s="5">
         <v>2.7113642900000059</v>
       </c>
       <c r="D221" s="5">
         <v>4.424667346553024</v>
       </c>
       <c r="E221" s="5">
         <v>3.034616007263935</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>754.43874348999998</v>
       </c>
       <c r="C222" s="5">
         <v>1.5909361599999556</v>
       </c>
       <c r="D222" s="5">
         <v>2.5655513008482567</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>756.19272734000003</v>
       </c>
       <c r="C223" s="5">
         <v>1.7539838500000542</v>
       </c>
       <c r="D223" s="5">
         <v>2.8258143717925011</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>756.66850337999995</v>
       </c>
       <c r="C224" s="5">
         <v>0.47577603999991425</v>
       </c>
       <c r="D224" s="5">
         <v>0.75762574341753375</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>758.8399617</v>
       </c>
       <c r="C225" s="5">
         <v>2.1714583200000561</v>
       </c>
       <c r="D225" s="5">
         <v>3.4985919218255113</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>759.59071988999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.75075818999994226</v>
       </c>
       <c r="D226" s="5">
         <v>1.1937013190445933</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>759.50633930000004</v>
       </c>
       <c r="C227" s="5">
         <v>-8.4380589999909716E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.13322288257098247</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>761.20709631</v>
       </c>
       <c r="C228" s="5">
         <v>1.7007570099999612</v>
       </c>
       <c r="D228" s="5">
         <v>2.7204947864049478</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>761.11507071999995</v>
       </c>
       <c r="C229" s="5">
         <v>-9.2025590000048396E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.14497672274305096</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>760.24478811999995</v>
       </c>
       <c r="C230" s="5">
         <v>-0.87028259999999591</v>
       </c>
       <c r="D230" s="5">
         <v>-1.3635209895703881</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>761.71242242999995</v>
       </c>
       <c r="C231" s="5">
         <v>1.467634309999994</v>
       </c>
       <c r="D231" s="5">
         <v>2.3413266217499284</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>761.26720905000002</v>
       </c>
       <c r="C232" s="5">
         <v>-0.44521337999992738</v>
       </c>
       <c r="D232" s="5">
         <v>-0.69913777360840479</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>760.35104105999994</v>
       </c>
       <c r="C233" s="5">
         <v>-0.91616799000007632</v>
       </c>
       <c r="D233" s="5">
         <v>-1.434652130840619</v>
       </c>
       <c r="E233" s="5">
         <v>0.9966468198413736</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>756.42547875000002</v>
       </c>
       <c r="C234" s="5">
         <v>-3.9255623099999184</v>
       </c>
       <c r="D234" s="5">
         <v>-6.0224655890431134</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>754.80203358000006</v>
       </c>
       <c r="C235" s="5">
         <v>-1.6234451699999681</v>
       </c>
       <c r="D235" s="5">
         <v>-2.545263137572773</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>752.57327197999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.228761600000098</v>
       </c>
       <c r="D236" s="5">
         <v>-3.4863496109381553</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>751.89257597999995</v>
       </c>
       <c r="C237" s="5">
         <v>-0.68069600000001174</v>
       </c>
       <c r="D237" s="5">
         <v>-1.080006352569185</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>751.03706250000005</v>
       </c>
       <c r="C238" s="5">
         <v>-0.85551347999989957</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3568639663085635</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>752.32095366999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.2838911699999471</v>
       </c>
       <c r="D239" s="5">
         <v>2.0707872184767551</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>751.20073721000006</v>
       </c>
       <c r="C240" s="5">
         <v>-1.1202164599999378</v>
       </c>
       <c r="D240" s="5">
         <v>-1.7722559571145102</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>749.78116308999995</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4195741200001066</v>
       </c>
       <c r="D241" s="5">
         <v>-2.2442665241060422</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>749.84828512000001</v>
       </c>
       <c r="C242" s="5">
         <v>6.7122030000064115E-2</v>
       </c>
       <c r="D242" s="5">
         <v>0.10747950282639085</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>753.43978847999995</v>
       </c>
       <c r="C243" s="5">
         <v>3.5915033599999333</v>
       </c>
       <c r="D243" s="5">
         <v>5.901419887373005</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>755.36585486000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.9260663800000657</v>
       </c>
       <c r="D244" s="5">
         <v>3.1111374772360811</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>755.82192519</v>
       </c>
       <c r="C245" s="5">
         <v>0.45607032999998864</v>
       </c>
       <c r="D245" s="5">
         <v>0.72693973900874731</v>
       </c>
       <c r="E245" s="5">
         <v>-0.59566116509631728</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>756.87151045999997</v>
       </c>
       <c r="C246" s="5">
         <v>1.0495852699999659</v>
       </c>
       <c r="D246" s="5">
         <v>1.6791874031922616</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>758.27360354999996</v>
       </c>
       <c r="C247" s="5">
         <v>1.4020930899999939</v>
       </c>
       <c r="D247" s="5">
         <v>2.24577161832622</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>760.68568830000004</v>
       </c>
       <c r="C248" s="5">
         <v>2.4120847500000764</v>
       </c>
       <c r="D248" s="5">
         <v>3.8847239523553956</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>761.70865293999998</v>
       </c>
       <c r="C249" s="5">
         <v>1.022964639999941</v>
       </c>
       <c r="D249" s="5">
         <v>1.6257409185116423</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>766.09777201999998</v>
       </c>
       <c r="C250" s="5">
         <v>4.3891190800000004</v>
       </c>
       <c r="D250" s="5">
         <v>7.1380461078978552</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>765.27184681000006</v>
       </c>
       <c r="C251" s="5">
         <v>-0.82592520999992303</v>
       </c>
       <c r="D251" s="5">
         <v>-1.2860688966072953</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>762.94523599000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.3266108200000417</v>
       </c>
       <c r="D252" s="5">
         <v>-3.5878989478544843</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>763.44345894000003</v>
       </c>
       <c r="C253" s="5">
         <v>0.49822295000001304</v>
       </c>
       <c r="D253" s="5">
         <v>0.78645165995174793</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>762.97817861999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.4652803200000335</v>
       </c>
       <c r="D254" s="5">
         <v>-0.72889307763780442</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>768.52691368000001</v>
       </c>
       <c r="C255" s="5">
         <v>5.5487350600000127</v>
       </c>
       <c r="D255" s="5">
         <v>9.0846307550916485</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>767.96408678</v>
       </c>
       <c r="C256" s="5">
         <v>-0.56282690000000457</v>
       </c>
       <c r="D256" s="5">
         <v>-0.87528294308885091</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>769.46461144</v>
       </c>
       <c r="C257" s="5">
         <v>1.5005246599999964</v>
       </c>
       <c r="D257" s="5">
         <v>2.3700412287243289</v>
       </c>
       <c r="E257" s="5">
         <v>1.8050132968252308</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>772.30860055000005</v>
       </c>
       <c r="C258" s="5">
         <v>2.8439891100000523</v>
       </c>
       <c r="D258" s="5">
         <v>4.526556598312248</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>772.31065096999998</v>
       </c>
       <c r="C259" s="5">
         <v>2.0504199999322736E-3</v>
       </c>
       <c r="D259" s="5">
         <v>3.1859543281775871E-3</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>775.49600147000001</v>
       </c>
       <c r="C260" s="5">
         <v>3.1853505000000268</v>
       </c>
       <c r="D260" s="5">
         <v>5.0631611273051158</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>778.04187940999998</v>
       </c>
       <c r="C261" s="5">
         <v>2.5458779399999685</v>
       </c>
       <c r="D261" s="5">
         <v>4.0113986166556259</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>778.4364405</v>
       </c>
       <c r="C262" s="5">
         <v>0.39456109000002471</v>
       </c>
       <c r="D262" s="5">
         <v>0.6102449622682693</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>778.12156956000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.31487093999999161</v>
       </c>
       <c r="D263" s="5">
         <v>-0.48431143173989222</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>782.30840767999996</v>
       </c>
       <c r="C264" s="5">
         <v>4.1868381199999476</v>
       </c>
       <c r="D264" s="5">
         <v>6.6513908052594717</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>783.11268727000004</v>
       </c>
       <c r="C265" s="5">
         <v>0.80427959000007831</v>
       </c>
       <c r="D265" s="5">
         <v>1.240701968049196</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>784.80051159000004</v>
       </c>
       <c r="C266" s="5">
         <v>1.6878243200000043</v>
       </c>
       <c r="D266" s="5">
         <v>2.617211479454129</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>784.74935310000001</v>
       </c>
       <c r="C267" s="5">
         <v>-5.1158490000034362E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-7.8195900579935973E-2</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>785.42478411000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.67543101000001116</v>
       </c>
       <c r="D268" s="5">
         <v>1.0377391064381625</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>787.94660668999995</v>
       </c>
       <c r="C269" s="5">
         <v>2.5218225799999345</v>
       </c>
       <c r="D269" s="5">
         <v>3.9217038973833329</v>
       </c>
       <c r="E269" s="5">
         <v>2.4019292083377497</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>789.41243709000003</v>
       </c>
       <c r="C270" s="5">
         <v>1.4658304000000726</v>
       </c>
       <c r="D270" s="5">
         <v>2.2553636725533899</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>790.74398985000005</v>
       </c>
       <c r="C271" s="5">
         <v>1.3315527600000223</v>
       </c>
       <c r="D271" s="5">
         <v>2.0430013567245942</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>793.36193886000001</v>
       </c>
       <c r="C272" s="5">
         <v>2.6179490099999612</v>
       </c>
       <c r="D272" s="5">
         <v>4.0460369048166189</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>794.78707642999996</v>
       </c>
       <c r="C273" s="5">
         <v>1.4251375699999471</v>
       </c>
       <c r="D273" s="5">
         <v>2.1770174074994486</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>797.12308169999994</v>
       </c>
       <c r="C274" s="5">
         <v>2.3360052699999869</v>
       </c>
       <c r="D274" s="5">
         <v>3.5845677299032763</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>799.74131609999995</v>
       </c>
       <c r="C275" s="5">
         <v>2.6182344000000057</v>
       </c>
       <c r="D275" s="5">
         <v>4.0135162572227712</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>800.94418112999995</v>
       </c>
       <c r="C276" s="5">
         <v>1.2028650299999981</v>
       </c>
       <c r="D276" s="5">
         <v>1.8198869201159429</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>805.97528433000002</v>
       </c>
       <c r="C277" s="5">
         <v>5.031103200000075</v>
       </c>
       <c r="D277" s="5">
         <v>7.8037039407689912</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>806.66799809999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.69271376999995482</v>
       </c>
       <c r="D278" s="5">
         <v>1.0362566348958602</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>808.39100633999999</v>
       </c>
       <c r="C279" s="5">
         <v>1.7230082400000128</v>
       </c>
       <c r="D279" s="5">
         <v>2.59347520901132</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>810.57762133999995</v>
       </c>
       <c r="C280" s="5">
         <v>2.1866149999999607</v>
       </c>
       <c r="D280" s="5">
         <v>3.2946040405201105</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>813.42504704999999</v>
       </c>
       <c r="C281" s="5">
         <v>2.8474257100000386</v>
       </c>
       <c r="D281" s="5">
         <v>4.2978077274621551</v>
       </c>
       <c r="E281" s="5">
         <v>3.2335237113374493</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>813.40339270000004</v>
       </c>
       <c r="C282" s="5">
         <v>-2.1654349999948863E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-3.194076180019767E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>817.67446345999997</v>
       </c>
       <c r="C283" s="5">
         <v>4.2710707599999296</v>
       </c>
       <c r="D283" s="5">
         <v>6.4862324306523611</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>818.94293064999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.2684671900000239</v>
       </c>
       <c r="D284" s="5">
         <v>1.8775386571603381</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>820.41682491999995</v>
       </c>
       <c r="C285" s="5">
         <v>1.4738942699999598</v>
       </c>
       <c r="D285" s="5">
         <v>2.1812094182567909</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>821.99459856999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.5777736500000401</v>
       </c>
       <c r="D286" s="5">
         <v>2.3323309159739125</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>825.78926091000005</v>
       </c>
       <c r="C287" s="5">
         <v>3.794662340000059</v>
       </c>
       <c r="D287" s="5">
         <v>5.6825305527008041</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>829.32805083000005</v>
       </c>
       <c r="C288" s="5">
         <v>3.5387899199999993</v>
       </c>
       <c r="D288" s="5">
         <v>5.2653627532399438</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>830.27901849</v>
       </c>
       <c r="C289" s="5">
         <v>0.95096765999994659</v>
       </c>
       <c r="D289" s="5">
         <v>1.3847183032877686</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>832.12250071000005</v>
       </c>
       <c r="C290" s="5">
         <v>1.8434822200000553</v>
       </c>
       <c r="D290" s="5">
         <v>2.6971585518465124</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>833.35002304</v>
       </c>
       <c r="C291" s="5">
         <v>1.2275223299999425</v>
       </c>
       <c r="D291" s="5">
         <v>1.7846375582384999</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>835.73312476000001</v>
       </c>
       <c r="C292" s="5">
         <v>2.3831017200000133</v>
       </c>
       <c r="D292" s="5">
         <v>3.4860882608977573</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>836.56981868000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.83669392000001608</v>
       </c>
       <c r="D293" s="5">
         <v>1.2080168821128057</v>
       </c>
       <c r="E293" s="5">
         <v>2.8453477937442129</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>838.23746688000006</v>
       </c>
       <c r="C294" s="5">
         <v>1.6676482000000306</v>
       </c>
       <c r="D294" s="5">
         <v>2.4185249686268895</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>839.92085663</v>
       </c>
       <c r="C295" s="5">
         <v>1.6833897499999466</v>
       </c>
       <c r="D295" s="5">
         <v>2.4366963031106526</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>843.52311308000003</v>
       </c>
       <c r="C296" s="5">
         <v>3.6022564500000271</v>
       </c>
       <c r="D296" s="5">
         <v>5.2697173113092077</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>847.46504563999997</v>
       </c>
       <c r="C297" s="5">
         <v>3.9419325599999411</v>
       </c>
       <c r="D297" s="5">
         <v>5.7542156813576772</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>850.67659438999999</v>
       </c>
       <c r="C298" s="5">
         <v>3.2115487500000199</v>
       </c>
       <c r="D298" s="5">
         <v>4.6435035541668723</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>853.65919598999994</v>
       </c>
       <c r="C299" s="5">
         <v>2.9826015999999527</v>
       </c>
       <c r="D299" s="5">
         <v>4.2894728579199626</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>856.02719709999997</v>
       </c>
       <c r="C300" s="5">
         <v>2.3680011100000229</v>
       </c>
       <c r="D300" s="5">
         <v>3.37998832559534</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>857.17234413000006</v>
       </c>
       <c r="C301" s="5">
         <v>1.1451470300000892</v>
       </c>
       <c r="D301" s="5">
         <v>1.6171592525334511</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>857.29087038</v>
       </c>
       <c r="C302" s="5">
         <v>0.11852624999994532</v>
       </c>
       <c r="D302" s="5">
         <v>0.16605729333247776</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>863.79072411000004</v>
       </c>
       <c r="C303" s="5">
         <v>6.4998537300000407</v>
       </c>
       <c r="D303" s="5">
         <v>9.4873758639192118</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>864.67810411999994</v>
       </c>
       <c r="C304" s="5">
         <v>0.88738000999990163</v>
       </c>
       <c r="D304" s="5">
         <v>1.2397601433771666</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>865.80578905000004</v>
       </c>
       <c r="C305" s="5">
         <v>1.1276849300001004</v>
       </c>
       <c r="D305" s="5">
         <v>1.5762753596783474</v>
       </c>
       <c r="E305" s="5">
         <v>3.494743620577978</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>869.97079234</v>
       </c>
       <c r="C306" s="5">
         <v>4.1650032899999587</v>
       </c>
       <c r="D306" s="5">
         <v>5.9278708268289959</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>872.47336914000005</v>
       </c>
       <c r="C307" s="5">
         <v>2.5025768000000426</v>
       </c>
       <c r="D307" s="5">
         <v>3.5070877321332627</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>873.55880464999996</v>
       </c>
       <c r="C308" s="5">
         <v>1.0854355099999111</v>
       </c>
       <c r="D308" s="5">
         <v>1.5031658585039409</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>875.39070899000001</v>
       </c>
       <c r="C309" s="5">
         <v>1.831904340000051</v>
       </c>
       <c r="D309" s="5">
         <v>2.5456991615519842</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>879.00977733000002</v>
       </c>
       <c r="C310" s="5">
         <v>3.6190683400000125</v>
       </c>
       <c r="D310" s="5">
         <v>5.075453969348942</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>879.24632634</v>
       </c>
       <c r="C311" s="5">
         <v>0.23654900999997608</v>
       </c>
       <c r="D311" s="5">
         <v>0.3234086069964226</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>883.16263589000005</v>
       </c>
       <c r="C312" s="5">
         <v>3.9163095500000509</v>
       </c>
       <c r="D312" s="5">
         <v>5.4779049191139073</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>883.94740353999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.7847676499999352</v>
       </c>
       <c r="D313" s="5">
         <v>1.0715322550466366</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>887.83849677000001</v>
       </c>
       <c r="C314" s="5">
         <v>3.8910932300000241</v>
       </c>
       <c r="D314" s="5">
         <v>5.4121259028624191</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>891.54170827999997</v>
       </c>
       <c r="C315" s="5">
         <v>3.7032115099999601</v>
       </c>
       <c r="D315" s="5">
         <v>5.1216858286466715</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>893.54856003999998</v>
       </c>
       <c r="C316" s="5">
         <v>2.0068517600000177</v>
       </c>
       <c r="D316" s="5">
         <v>2.7348825098205687</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>894.31922842999995</v>
       </c>
       <c r="C317" s="5">
         <v>0.77066838999996889</v>
       </c>
       <c r="D317" s="5">
         <v>1.039900546949224</v>
       </c>
       <c r="E317" s="5">
         <v>3.2932835216181733</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>900.04766389999998</v>
       </c>
       <c r="C318" s="5">
         <v>5.7284354700000222</v>
       </c>
       <c r="D318" s="5">
         <v>7.9630852134343844</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>901.72207027000002</v>
       </c>
       <c r="C319" s="5">
         <v>1.6744063700000424</v>
       </c>
       <c r="D319" s="5">
         <v>2.2554078675180778</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>903.08541362000005</v>
       </c>
       <c r="C320" s="5">
         <v>1.3633433500000365</v>
       </c>
       <c r="D320" s="5">
         <v>1.8294831021036462</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>906.02878332</v>
       </c>
       <c r="C321" s="5">
         <v>2.9433696999999484</v>
       </c>
       <c r="D321" s="5">
         <v>3.9819614427721417</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>907.63678458000004</v>
       </c>
       <c r="C322" s="5">
         <v>1.6080012600000373</v>
       </c>
       <c r="D322" s="5">
         <v>2.1506477686383807</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>907.41478912000002</v>
       </c>
       <c r="C323" s="5">
         <v>-0.22199546000001646</v>
       </c>
       <c r="D323" s="5">
         <v>-0.29310897058086871</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>912.83489168999995</v>
       </c>
       <c r="C324" s="5">
         <v>5.4201025699999263</v>
       </c>
       <c r="D324" s="5">
         <v>7.4079791723676403</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>915.07801838</v>
       </c>
       <c r="C325" s="5">
         <v>2.2431266900000537</v>
       </c>
       <c r="D325" s="5">
         <v>2.9889648302248384</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>918.28081829999996</v>
       </c>
       <c r="C326" s="5">
         <v>3.2027999199999613</v>
       </c>
       <c r="D326" s="5">
         <v>4.2818373172695212</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>919.50578062</v>
       </c>
       <c r="C327" s="5">
         <v>1.2249623200000315</v>
       </c>
       <c r="D327" s="5">
         <v>1.61256524014457</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>921.93303358000003</v>
       </c>
       <c r="C328" s="5">
         <v>2.4272529600000325</v>
       </c>
       <c r="D328" s="5">
         <v>3.2140810500203232</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>923.51471671000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.5816831299999876</v>
       </c>
       <c r="D329" s="5">
         <v>2.0782768429822074</v>
       </c>
       <c r="E329" s="5">
         <v>3.264548871576145</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>927.39762155999995</v>
       </c>
       <c r="C330" s="5">
         <v>3.8829048499999317</v>
       </c>
       <c r="D330" s="5">
         <v>5.1637069823244897</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>926.82540188999997</v>
       </c>
       <c r="C331" s="5">
         <v>-0.57221966999998131</v>
       </c>
       <c r="D331" s="5">
         <v>-0.73791232447805166</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>929.03983331999996</v>
       </c>
       <c r="C332" s="5">
         <v>2.2144314299999905</v>
       </c>
       <c r="D332" s="5">
         <v>2.9050962754190834</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>927.47226541999999</v>
       </c>
       <c r="C333" s="5">
         <v>-1.5675678999999718</v>
       </c>
       <c r="D333" s="5">
         <v>-2.0060739234808556</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>928.82246036000004</v>
       </c>
       <c r="C334" s="5">
         <v>1.3501949400000512</v>
       </c>
       <c r="D334" s="5">
         <v>1.7609906132990627</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>931.08305079000002</v>
       </c>
       <c r="C335" s="5">
         <v>2.2605904299999793</v>
       </c>
       <c r="D335" s="5">
         <v>2.9600028528006028</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>931.64086817999998</v>
       </c>
       <c r="C336" s="5">
         <v>0.55781738999996833</v>
       </c>
       <c r="D336" s="5">
         <v>0.72130079421259818</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>932.01935311</v>
       </c>
       <c r="C337" s="5">
         <v>0.37848493000001326</v>
       </c>
       <c r="D337" s="5">
         <v>0.48859827366467545</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>934.88050684999996</v>
       </c>
       <c r="C338" s="5">
         <v>2.8611537399999634</v>
       </c>
       <c r="D338" s="5">
         <v>3.7466513253517908</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>933.84802750999995</v>
       </c>
       <c r="C339" s="5">
         <v>-1.032479340000009</v>
       </c>
       <c r="D339" s="5">
         <v>-1.3172561321355136</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>933.38146453000002</v>
       </c>
       <c r="C340" s="5">
         <v>-0.46656297999993512</v>
       </c>
       <c r="D340" s="5">
         <v>-0.59789136075656391</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>934.66724777000002</v>
       </c>
       <c r="C341" s="5">
         <v>1.2857832400000007</v>
       </c>
       <c r="D341" s="5">
         <v>1.6656468428185356</v>
       </c>
       <c r="E341" s="5">
         <v>1.20761812001553</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>934.70246550000002</v>
       </c>
       <c r="C342" s="5">
         <v>3.5217729999999392E-2</v>
       </c>
       <c r="D342" s="5">
         <v>4.5224688567424565E-2</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>937.21661931000006</v>
       </c>
       <c r="C343" s="5">
         <v>2.5141538100000389</v>
       </c>
       <c r="D343" s="5">
         <v>3.2759301532889973</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>940.19059605999996</v>
       </c>
       <c r="C344" s="5">
         <v>2.9739767499999061</v>
       </c>
       <c r="D344" s="5">
         <v>3.8750059782605817</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>942.57645772000001</v>
       </c>
       <c r="C345" s="5">
         <v>2.385861660000046</v>
       </c>
       <c r="D345" s="5">
         <v>3.0880263129716923</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>943.69058677999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.114129059999982</v>
       </c>
       <c r="D346" s="5">
         <v>1.4276622013204676</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>945.76021470000001</v>
       </c>
       <c r="C347" s="5">
         <v>2.0696279200000163</v>
       </c>
       <c r="D347" s="5">
         <v>2.6637233210967448</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>946.60625478999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.84604008999997404</v>
       </c>
       <c r="D348" s="5">
         <v>1.0787704153202071</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>949.68939468999997</v>
       </c>
       <c r="C349" s="5">
         <v>3.0831398999999919</v>
       </c>
       <c r="D349" s="5">
         <v>3.9792357586901916</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>949.38826504999997</v>
       </c>
       <c r="C350" s="5">
         <v>-0.3011296399999992</v>
       </c>
       <c r="D350" s="5">
         <v>-0.37983581656506615</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>949.96616186999995</v>
       </c>
       <c r="C351" s="5">
         <v>0.57789681999997811</v>
       </c>
       <c r="D351" s="5">
         <v>0.73289569486501005</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>950.66097965999995</v>
       </c>
       <c r="C352" s="5">
         <v>0.69481779000000188</v>
       </c>
       <c r="D352" s="5">
         <v>0.88123523269427739</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>952.01356168999996</v>
       </c>
       <c r="C353" s="5">
         <v>1.3525820300000078</v>
       </c>
       <c r="D353" s="5">
         <v>1.7207607367096811</v>
       </c>
       <c r="E353" s="5">
         <v>1.8558812199085839</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>951.66325887999994</v>
       </c>
       <c r="C354" s="5">
         <v>-0.35030281000001651</v>
       </c>
       <c r="D354" s="5">
         <v>-0.44065936528223659</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>953.34547915999997</v>
       </c>
       <c r="C355" s="5">
         <v>1.6822202800000241</v>
       </c>
       <c r="D355" s="5">
         <v>2.1419406200428481</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>954.25697972</v>
       </c>
       <c r="C356" s="5">
         <v>0.91150056000003588</v>
       </c>
       <c r="D356" s="5">
         <v>1.1533813461954701</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>955.07592569999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.81894597999996677</v>
       </c>
       <c r="D357" s="5">
         <v>1.0347182315640913</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>957.19776137999997</v>
       </c>
       <c r="C358" s="5">
         <v>2.1218356800000038</v>
       </c>
       <c r="D358" s="5">
         <v>2.6987869939228748</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>958.29319082999996</v>
       </c>
       <c r="C359" s="5">
         <v>1.0954294499999833</v>
       </c>
       <c r="D359" s="5">
         <v>1.3819724125722521</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>959.69017799000005</v>
       </c>
       <c r="C360" s="5">
         <v>1.3969871600000943</v>
       </c>
       <c r="D360" s="5">
         <v>1.763438474467427</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>962.19212760999994</v>
       </c>
       <c r="C361" s="5">
         <v>2.5019496199998912</v>
       </c>
       <c r="D361" s="5">
         <v>3.1736966915522968</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>961.91855998000005</v>
       </c>
       <c r="C362" s="5">
         <v>-0.2735676299998886</v>
       </c>
       <c r="D362" s="5">
         <v>-0.34064744989682483</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>963.31623274000003</v>
       </c>
       <c r="C363" s="5">
         <v>1.3976727599999776</v>
       </c>
       <c r="D363" s="5">
         <v>1.7576081424695689</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>965.98341297000002</v>
       </c>
       <c r="C364" s="5">
         <v>2.6671802299999854</v>
       </c>
       <c r="D364" s="5">
         <v>3.3735632799629212</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>967.58333745000004</v>
       </c>
       <c r="C365" s="5">
         <v>1.599924480000027</v>
       </c>
       <c r="D365" s="5">
         <v>2.005723493576661</v>
       </c>
       <c r="E365" s="5">
         <v>1.6354573491958346</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>968.47749765000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.89416019999998753</v>
       </c>
       <c r="D366" s="5">
         <v>1.1145941331725862</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>969.23592699999995</v>
       </c>
       <c r="C367" s="5">
         <v>0.75842934999991485</v>
       </c>
       <c r="D367" s="5">
         <v>0.94379627846006287</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>962.08115380000004</v>
       </c>
       <c r="C368" s="5">
         <v>-7.1547731999999087</v>
       </c>
       <c r="D368" s="5">
         <v>-8.507300598943047</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>841.59099361999995</v>
       </c>
       <c r="C369" s="5">
         <v>-120.49016018000009</v>
       </c>
       <c r="D369" s="5">
         <v>-79.924218414879974</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>867.33837071000005</v>
       </c>
       <c r="C370" s="5">
         <v>25.7473770900001</v>
       </c>
       <c r="D370" s="5">
         <v>43.565394209128215</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>893.01059442999997</v>
       </c>
       <c r="C371" s="5">
         <v>25.67222371999992</v>
       </c>
       <c r="D371" s="5">
         <v>41.911181951315783</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>892.83870251999997</v>
       </c>
       <c r="C372" s="5">
         <v>-0.17189190999999937</v>
       </c>
       <c r="D372" s="5">
         <v>-0.23073865048142128</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>902.43537064999998</v>
       </c>
       <c r="C373" s="5">
         <v>9.5966681300000118</v>
       </c>
       <c r="D373" s="5">
         <v>13.688677853476449</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>908.62339987999997</v>
       </c>
       <c r="C374" s="5">
         <v>6.1880292299999837</v>
       </c>
       <c r="D374" s="5">
         <v>8.5459681796922879</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>916.40235189999999</v>
       </c>
       <c r="C375" s="5">
         <v>7.7789520200000197</v>
       </c>
       <c r="D375" s="5">
         <v>10.771321451396298</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>919.93953719000001</v>
       </c>
       <c r="C376" s="5">
         <v>3.5371852900000249</v>
       </c>
       <c r="D376" s="5">
         <v>4.7314391126853872</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>924.12271902999998</v>
       </c>
       <c r="C377" s="5">
         <v>4.1831818399999747</v>
       </c>
       <c r="D377" s="5">
         <v>5.5952431411351755</v>
       </c>
       <c r="E377" s="5">
         <v>-4.4916666852219178</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>922.9475248</v>
       </c>
       <c r="C378" s="5">
         <v>-1.1751942299999882</v>
       </c>
       <c r="D378" s="5">
         <v>-1.5153952838164675</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>919.41652052999996</v>
       </c>
       <c r="C379" s="5">
         <v>-3.5310042700000395</v>
       </c>
       <c r="D379" s="5">
         <v>-4.4955684448719886</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>928.58122665999997</v>
       </c>
       <c r="C380" s="5">
         <v>9.1647061300000132</v>
       </c>
       <c r="D380" s="5">
         <v>12.639613868026412</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>933.84603112000002</v>
       </c>
       <c r="C381" s="5">
         <v>5.2648044600000503</v>
       </c>
       <c r="D381" s="5">
         <v>7.0198993115454078</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>940.10526272000004</v>
       </c>
       <c r="C382" s="5">
         <v>6.259231600000021</v>
       </c>
       <c r="D382" s="5">
         <v>8.3463981334439552</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>945.87071495999999</v>
       </c>
       <c r="C383" s="5">
         <v>5.765452239999945</v>
       </c>
       <c r="D383" s="5">
         <v>7.6127048779925044</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>953.74147324</v>
       </c>
       <c r="C384" s="5">
         <v>7.8707582800000182</v>
       </c>
       <c r="D384" s="5">
         <v>10.455326766014995</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>952.57923835999998</v>
       </c>
       <c r="C385" s="5">
         <v>-1.1622348800000282</v>
       </c>
       <c r="D385" s="5">
         <v>-1.4525656486312655</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>958.10598599000002</v>
       </c>
       <c r="C386" s="5">
         <v>5.5267476300000453</v>
       </c>
       <c r="D386" s="5">
         <v>7.1887734480918564</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>968.97164464000002</v>
       </c>
       <c r="C387" s="5">
         <v>10.86565865</v>
       </c>
       <c r="D387" s="5">
         <v>14.490691261492362</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>971.45641240999998</v>
       </c>
       <c r="C388" s="5">
         <v>2.4847677699999622</v>
       </c>
       <c r="D388" s="5">
         <v>3.1209753299833665</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>974.62272199999995</v>
       </c>
       <c r="C389" s="5">
         <v>3.1663095899999689</v>
       </c>
       <c r="D389" s="5">
         <v>3.9820927705761511</v>
       </c>
       <c r="E389" s="5">
         <v>5.4646425123069164</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>979.95661876999998</v>
       </c>
       <c r="C390" s="5">
         <v>5.3338967700000239</v>
       </c>
       <c r="D390" s="5">
         <v>6.7686670347695488</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>988.96113315000002</v>
       </c>
       <c r="C391" s="5">
         <v>9.004514380000046</v>
       </c>
       <c r="D391" s="5">
         <v>11.60110117121449</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>988.97309736</v>
       </c>
       <c r="C392" s="5">
         <v>1.1964209999973718E-2</v>
       </c>
       <c r="D392" s="5">
         <v>1.4518272601193871E-2</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>991.69627810999998</v>
       </c>
       <c r="C393" s="5">
         <v>2.7231807499999832</v>
       </c>
       <c r="D393" s="5">
         <v>3.3547559550812567</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>992.70204756999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.0057694600000104</v>
       </c>
       <c r="D394" s="5">
         <v>1.2238408772343945</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>995.75544855999999</v>
       </c>
       <c r="C395" s="5">
         <v>3.0534009900000001</v>
       </c>
       <c r="D395" s="5">
         <v>3.7541042830794291</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1003.2375318000001</v>
       </c>
       <c r="C396" s="5">
         <v>7.4820832400000654</v>
       </c>
       <c r="D396" s="5">
         <v>9.3988999642891748</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1005.8037351</v>
       </c>
       <c r="C397" s="5">
         <v>2.5662032999999838</v>
       </c>
       <c r="D397" s="5">
         <v>3.1130602309982214</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1009.4800633</v>
       </c>
       <c r="C398" s="5">
         <v>3.6763281999999435</v>
       </c>
       <c r="D398" s="5">
         <v>4.4753961528601893</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1009.0953297</v>
       </c>
       <c r="C399" s="5">
         <v>-0.38473360000000412</v>
       </c>
       <c r="D399" s="5">
         <v>-0.45638721150863537</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1010.1559708</v>
       </c>
       <c r="C400" s="5">
         <v>1.060641099999998</v>
       </c>
       <c r="D400" s="5">
         <v>1.2686145040124108</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1011.8990667</v>
       </c>
       <c r="C401" s="5">
         <v>1.7430959000000712</v>
       </c>
       <c r="D401" s="5">
         <v>2.0904508681727441</v>
       </c>
       <c r="E401" s="5">
         <v>3.8246948135485903</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1017.9913031999999</v>
       </c>
       <c r="C402" s="5">
         <v>6.092236499999899</v>
       </c>
       <c r="D402" s="5">
         <v>7.4688172760387639</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1021.599728</v>
       </c>
       <c r="C403" s="5">
         <v>3.6084248000000798</v>
       </c>
       <c r="D403" s="5">
         <v>4.3374960207016144</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1024.9427413999999</v>
       </c>
       <c r="C404" s="5">
         <v>3.3430133999999043</v>
       </c>
       <c r="D404" s="5">
         <v>3.998248735456289</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1023.2304711</v>
       </c>
       <c r="C405" s="5">
         <v>-1.7122702999998864</v>
       </c>
       <c r="D405" s="5">
         <v>-1.9864033204898046</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1023.5240727</v>
       </c>
       <c r="C406" s="5">
         <v>0.29360159999998814</v>
       </c>
       <c r="D406" s="5">
         <v>0.34486704426444081</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1029.1719301999999</v>
       </c>
       <c r="C407" s="5">
         <v>5.6478574999998727</v>
       </c>
       <c r="D407" s="5">
         <v>6.8263658975864283</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1027.9038748</v>
       </c>
       <c r="C408" s="5">
         <v>-1.2680553999998665</v>
       </c>
       <c r="D408" s="5">
         <v>-1.4685563386323541</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1030.2382118</v>
       </c>
       <c r="C409" s="5">
         <v>2.334337000000005</v>
       </c>
       <c r="D409" s="5">
         <v>2.7594589692026883</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1032.5200625</v>
       </c>
       <c r="C410" s="5">
         <v>2.2818506999999499</v>
       </c>
       <c r="D410" s="5">
         <v>2.6904698624585333</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1034.2899146</v>
       </c>
       <c r="C411" s="5">
         <v>1.7698520999999801</v>
       </c>
       <c r="D411" s="5">
         <v>2.0764341470154601</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1034.9374594000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.64754480000010517</v>
       </c>
       <c r="D412" s="5">
         <v>0.75388444257493692</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1034.0023603</v>
       </c>
       <c r="C413" s="5">
         <v>-0.93509910000011587</v>
       </c>
       <c r="D413" s="5">
         <v>-1.078866537698886</v>
       </c>
       <c r="E413" s="5">
         <v>2.1843377790714991</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1037.9016351</v>
       </c>
       <c r="C414" s="5">
         <v>3.8992748000000574</v>
       </c>
       <c r="D414" s="5">
         <v>4.6203075147055683</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1037.7312801</v>
       </c>
       <c r="C415" s="5">
         <v>-0.17035499999997228</v>
       </c>
       <c r="D415" s="5">
         <v>-0.19678315463641516</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1037.4955399</v>
       </c>
       <c r="C416" s="5">
         <v>-0.23574020000000928</v>
       </c>
       <c r="D416" s="5">
         <v>-0.27226225543780513</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1040.5501902999999</v>
       </c>
       <c r="C417" s="5">
         <v>3.0546503999999004</v>
       </c>
       <c r="D417" s="5">
         <v>3.5908830122759028</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1042.7274897</v>
       </c>
       <c r="C418" s="5">
         <v>2.1772994000000381</v>
       </c>
       <c r="D418" s="5">
         <v>2.5400397767916472</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1043.0252711000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.29778140000007625</v>
       </c>
       <c r="D419" s="5">
         <v>0.34323395473412344</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1043.3432451000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.31797400000004927</v>
       </c>
       <c r="D420" s="5">
         <v>0.366442926773769</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1049.7160031999999</v>
       </c>
       <c r="C421" s="5">
         <v>6.3727580999998281</v>
       </c>
       <c r="D421" s="5">
         <v>7.58093500683652</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1048.3214057</v>
       </c>
       <c r="C422" s="5">
         <v>-1.394597499999918</v>
       </c>
       <c r="D422" s="5">
         <v>-1.5826591000616896</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1047.2758941</v>
       </c>
       <c r="C423" s="5">
         <v>-1.0455116000000544</v>
       </c>
       <c r="D423" s="5">
         <v>-1.1902407587334518</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1048.9317143999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.6558202999999594</v>
       </c>
       <c r="D424" s="5">
         <v>1.9138742578084234</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1050.7052023000001</v>
       </c>
       <c r="C425" s="5">
         <v>1.7734879000001911</v>
       </c>
       <c r="D425" s="5">
         <v>2.0478814282302693</v>
       </c>
       <c r="E425" s="5">
         <v>1.6153582081915197</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1051.2758713000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.57066899999995258</v>
       </c>
       <c r="D426" s="5">
         <v>0.6537058709548349</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1052.0616580000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.78578670000001694</v>
       </c>
       <c r="D427" s="5">
         <v>0.90064864217853646</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1050.8810100999999</v>
       </c>
       <c r="C428" s="5">
         <v>-1.1806479000001673</v>
       </c>
       <c r="D428" s="5">
         <v>-1.3383868009075428</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1054.6511825</v>
       </c>
       <c r="C429" s="5">
         <v>3.7701724000000922</v>
       </c>
       <c r="D429" s="5">
         <v>4.3911295148129526</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1054.175493</v>
       </c>
       <c r="C430" s="5">
         <v>-0.47568950000004406</v>
       </c>
       <c r="D430" s="5">
         <v>-0.53990691371826882</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1047.0355428</v>
       </c>
       <c r="C431" s="5">
         <v>-7.1399501999999302</v>
       </c>
       <c r="D431" s="5">
         <v>-7.831587782083993</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1049.2764365</v>
       </c>
       <c r="C432" s="5">
         <v>2.2408937000000151</v>
       </c>
       <c r="D432" s="5">
         <v>2.5987208456168975</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1052.4770080999999</v>
       </c>
       <c r="C433" s="5">
         <v>3.2005715999998756</v>
       </c>
       <c r="D433" s="5">
         <v>3.7223543212271171</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1050.6685586000001</v>
       </c>
       <c r="C434" s="5">
         <v>-1.8084494999998242</v>
       </c>
       <c r="D434" s="5">
         <v>-2.0425599955281926</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1045.9914583</v>
       </c>
       <c r="C435" s="5">
         <v>-4.6771003000001201</v>
       </c>
       <c r="D435" s="5">
         <v>-5.2129902156993531</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1048.0880832</v>
       </c>
       <c r="C436" s="5">
         <v>2.0966249000000516</v>
       </c>
       <c r="D436" s="5">
         <v>2.4320207204655331</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1050.8310684</v>
       </c>
       <c r="C437" s="5">
         <v>2.742985200000021</v>
       </c>
       <c r="D437" s="5">
         <v>3.1861614044928599</v>
       </c>
       <c r="E437" s="5">
         <v>1.1979202132472722E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1055.3923623000001</v>
       </c>
       <c r="C438" s="5">
         <v>4.5612939000000097</v>
       </c>
       <c r="D438" s="5">
         <v>5.3349539442238747</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1054.3895468000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.002815499999997</v>
       </c>
       <c r="D439" s="5">
         <v>-1.1342792091404319</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1058.4087907000001</v>
+        <v>1057.3055376</v>
       </c>
       <c r="C440" s="5">
-        <v>4.0192438999999922</v>
+        <v>2.9159907999999177</v>
       </c>
       <c r="D440" s="5">
-        <v>4.6714303612970465</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3696347150945716</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1058.5325218</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.2269842000000608</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.4015013927056508</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>