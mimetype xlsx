--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5E589CF7-9518-4356-B0B9-F21FDDBEEC09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{24ED5EEC-5C21-4361-B337-846E5DA89B07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B5156EA-010B-4474-93EE-F77D574C7617}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{344000AA-6586-4457-8EF4-8B7B67DD6CD4}"/>
   </bookViews>
   <sheets>
     <sheet name="sanserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27584BFD-26D6-49A5-A5DE-5C5CBDBAA164}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07338B8B-1A1A-49F7-A27F-39D401EEB49C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>474.28822933999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>474.28850836999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>472.85414673000002</v>
+        <v>472.85429834000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.4340826099999617</v>
+        <v>-1.4342100299999743</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.5686462704419109</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.5689560293785449</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>473.05877672999998</v>
+        <v>473.05875803999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.20462999999995191</v>
+        <v>0.2044596999999726</v>
       </c>
       <c r="D8" s="5">
-        <v>0.52054382171751179</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.52010940962663454</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>472.18164471</v>
+        <v>472.18152121000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.87713201999997636</v>
+        <v>-0.87723682999995845</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.2024547710382314</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-2.2027153539177391</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>474.79712239000003</v>
+        <v>474.79706032000001</v>
       </c>
       <c r="C10" s="5">
-        <v>2.6154776800000263</v>
+        <v>2.6155391099999861</v>
       </c>
       <c r="D10" s="5">
-        <v>6.8532487383391238</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>6.8534164840419409</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>476.39865537999998</v>
+        <v>476.39820057999998</v>
       </c>
       <c r="C11" s="5">
-        <v>1.6015329899999529</v>
+        <v>1.6011402599999656</v>
       </c>
       <c r="D11" s="5">
-        <v>4.1236506776511472</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>4.1226211910844635</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>475.19658673999999</v>
+        <v>475.19723305999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.2020686399999931</v>
+        <v>-1.2009675200000061</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.9862201599118565</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-2.9835253439993603</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>476.59053512999998</v>
+        <v>476.59068451000002</v>
       </c>
       <c r="C13" s="5">
-        <v>1.3939483899999914</v>
+        <v>1.3934514500000432</v>
       </c>
       <c r="D13" s="5">
-        <v>3.5774484403390483</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.5761475051161007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>477.87225014000001</v>
+        <v>477.87195889999998</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2817150100000276</v>
+        <v>1.2812743899999646</v>
       </c>
       <c r="D14" s="5">
-        <v>3.2753759912818037</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>3.2742322603388274</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>479.05903359000001</v>
+        <v>479.05906485999998</v>
       </c>
       <c r="C15" s="5">
-        <v>1.1867834500000072</v>
+        <v>1.1871059599999967</v>
       </c>
       <c r="D15" s="5">
-        <v>3.0212144780202843</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.0220486139574954</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>479.81258614000001</v>
+        <v>479.81261081999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.75355254999999488</v>
+        <v>0.75354595999999674</v>
       </c>
       <c r="D16" s="5">
-        <v>1.9039978720316375</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1.903980951434181</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>480.42612839999998</v>
+        <v>480.42581436</v>
       </c>
       <c r="C17" s="5">
-        <v>0.61354225999997425</v>
+        <v>0.61320354000002908</v>
       </c>
       <c r="D17" s="5">
-        <v>1.5452925959972053</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.5444333964924617</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>477.88407332999998</v>
+        <v>477.88433800000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.5420550700000035</v>
+        <v>-2.5414763599999901</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.1679390188685286</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-6.166579374570702</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>477.32725949000002</v>
+        <v>477.32739988999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.55681383999996115</v>
+        <v>-0.55693811000003279</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.3892725951771379</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-1.3895799043608936</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>478.95471765999997</v>
+        <v>478.95470408</v>
       </c>
       <c r="C20" s="5">
-        <v>1.6274581699999544</v>
+        <v>1.627304190000018</v>
       </c>
       <c r="D20" s="5">
-        <v>4.1690300303773853</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.1686269080252636</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>477.17458056999999</v>
+        <v>477.17448596000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7801370899999824</v>
+        <v>-1.7802181199999723</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.3700033128336919</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-4.3701983035641216</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>477.67378811999998</v>
+        <v>477.67370531</v>
       </c>
       <c r="C22" s="5">
-        <v>0.49920754999999417</v>
+        <v>0.49921934999997575</v>
       </c>
       <c r="D22" s="5">
-        <v>1.2626573899434002</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.2626876597033432</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>478.91385409999998</v>
+        <v>478.91341182999997</v>
       </c>
       <c r="C23" s="5">
-        <v>1.2400659799999971</v>
+        <v>1.2397065199999702</v>
       </c>
       <c r="D23" s="5">
-        <v>3.1601301448422658</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>3.1592015532051709</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>479.20864396000002</v>
+        <v>479.20925928999998</v>
       </c>
       <c r="C24" s="5">
-        <v>0.29478986000003715</v>
+        <v>0.2958474600000045</v>
       </c>
       <c r="D24" s="5">
-        <v>0.74115185669714201</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.74382057299244853</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>482.22069786999998</v>
+        <v>482.22084523000001</v>
       </c>
       <c r="C25" s="5">
-        <v>3.0120539099999633</v>
+        <v>3.0115859400000318</v>
       </c>
       <c r="D25" s="5">
-        <v>7.8088584984596476</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>7.8075926563590636</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>487.50027540000002</v>
+        <v>487.49999925999998</v>
       </c>
       <c r="C26" s="5">
-        <v>5.27957753000004</v>
+        <v>5.2791540299999724</v>
       </c>
       <c r="D26" s="5">
-        <v>13.958891953883846</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>13.957699457301608</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>485.21296310000002</v>
+        <v>485.21299333000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.2873122999999964</v>
+        <v>-2.2870059299999639</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.4872594070873308</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.4865463132502068</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>486.2276</v>
+        <v>486.22762003999998</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0146368999999709</v>
+        <v>1.0146267099999591</v>
       </c>
       <c r="D28" s="5">
-        <v>2.5384023563558511</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.5383764092963501</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>487.46587819000001</v>
+        <v>487.46557267999998</v>
       </c>
       <c r="C29" s="5">
-        <v>1.2382781900000168</v>
+        <v>1.2379526400000032</v>
       </c>
       <c r="D29" s="5">
-        <v>3.099216952823558</v>
+        <v>3.0983905789913502</v>
       </c>
       <c r="E29" s="5">
-        <v>1.4653136817194046</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.4653164150594256</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>487.35572345999998</v>
+        <v>487.35598611</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.1101547300000334</v>
+        <v>-0.10958656999997629</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.27083231366209493</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.26943730049492354</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>488.63453396</v>
+        <v>488.63464675</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2788105000000201</v>
+        <v>1.2786606399999982</v>
       </c>
       <c r="D31" s="5">
-        <v>3.194615647031962</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.1942341145010378</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>490.18300479999999</v>
+        <v>490.18299786</v>
       </c>
       <c r="C32" s="5">
-        <v>1.5484708399999931</v>
+        <v>1.5483511099999987</v>
       </c>
       <c r="D32" s="5">
-        <v>3.8697555586842736</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.8694502009205545</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>493.75580532999999</v>
+        <v>493.75576396000002</v>
       </c>
       <c r="C33" s="5">
-        <v>3.572800529999995</v>
+        <v>3.5727661000000239</v>
       </c>
       <c r="D33" s="5">
-        <v>9.1057357254070261</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>9.1056445631744189</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>496.04781873000002</v>
+        <v>496.04771018999998</v>
       </c>
       <c r="C34" s="5">
-        <v>2.2920134000000303</v>
+        <v>2.2919462299999509</v>
       </c>
       <c r="D34" s="5">
-        <v>5.7148389417438272</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.7146676543946784</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>497.03462165000002</v>
+        <v>497.03423602999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.98680292000000236</v>
+        <v>0.98652584000001298</v>
       </c>
       <c r="D35" s="5">
-        <v>2.4134893180543404</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.4128047491875693</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>500.58593031999999</v>
+        <v>500.58648056999999</v>
       </c>
       <c r="C36" s="5">
-        <v>3.551308669999969</v>
+        <v>3.5522445400000038</v>
       </c>
       <c r="D36" s="5">
-        <v>8.9190823049495336</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.9215330810151769</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>501.08485480000002</v>
+        <v>501.08499873</v>
       </c>
       <c r="C37" s="5">
-        <v>0.49892448000002787</v>
+        <v>0.49851816000000326</v>
       </c>
       <c r="D37" s="5">
-        <v>1.2025952788864203</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>1.2016091965282083</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>501.58544645000001</v>
+        <v>501.58518806000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.50059164999998984</v>
+        <v>0.50018933000001198</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2054278696496779</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.2044534076815605</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>504.54480783999998</v>
+        <v>504.54485456999998</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9593613899999696</v>
+        <v>2.9596665099999768</v>
       </c>
       <c r="D39" s="5">
-        <v>7.3143434087433734</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.3151260741509683</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>504.62592844</v>
+        <v>504.62592741999998</v>
       </c>
       <c r="C40" s="5">
-        <v>8.1120600000019749E-2</v>
+        <v>8.1072849999998198E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.19310643074226252</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.19299264418286555</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>506.58809235000001</v>
+        <v>506.58783354000002</v>
       </c>
       <c r="C41" s="5">
-        <v>1.9621639100000152</v>
+        <v>1.9619061200000374</v>
       </c>
       <c r="D41" s="5">
-        <v>4.7671160698602666</v>
+        <v>4.7664763211364924</v>
       </c>
       <c r="E41" s="5">
-        <v>3.9227800376515187</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.9227920763448498</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>510.3514687</v>
+        <v>510.35168162000002</v>
       </c>
       <c r="C42" s="5">
-        <v>3.7633763499999873</v>
+        <v>3.7638480800000025</v>
       </c>
       <c r="D42" s="5">
-        <v>9.288055890045289</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>9.2892730481684218</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>512.58800384000006</v>
+        <v>512.58810033999998</v>
       </c>
       <c r="C43" s="5">
-        <v>2.2365351400000577</v>
+        <v>2.2364187199999606</v>
       </c>
       <c r="D43" s="5">
-        <v>5.3874339873811961</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.3871444561385706</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>513.42855076000001</v>
+        <v>513.42854445</v>
       </c>
       <c r="C44" s="5">
-        <v>0.84054691999995157</v>
+        <v>0.84044411000002128</v>
       </c>
       <c r="D44" s="5">
-        <v>1.985616578271987</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.9853711396565998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>515.65049231</v>
+        <v>515.65051926000001</v>
       </c>
       <c r="C45" s="5">
-        <v>2.2219415499999968</v>
+        <v>2.2219748100000061</v>
       </c>
       <c r="D45" s="5">
-        <v>5.3185951410274157</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.3186767259104428</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>516.02258926000002</v>
+        <v>516.02245765999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.37209695000001375</v>
+        <v>0.37193839999997635</v>
       </c>
       <c r="D46" s="5">
-        <v>0.86937328141649672</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.8690013262367291</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>516.61619321000001</v>
+        <v>516.61591671999997</v>
       </c>
       <c r="C47" s="5">
-        <v>0.59360394999998789</v>
+        <v>0.59345905999998649</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3891811835264889</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.3888403135900784</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>518.49493399999994</v>
+        <v>518.49535386000002</v>
       </c>
       <c r="C48" s="5">
-        <v>1.878740789999938</v>
+        <v>1.87943714000005</v>
       </c>
       <c r="D48" s="5">
-        <v>4.4523055089086938</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>4.4539913336725911</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>520.31237951000003</v>
+        <v>520.31247729999995</v>
       </c>
       <c r="C49" s="5">
-        <v>1.8174455100000841</v>
+        <v>1.8171234399999321</v>
       </c>
       <c r="D49" s="5">
-        <v>4.2883264438458912</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.287548261773888</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>519.74805448999996</v>
+        <v>519.74787676000005</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.56432502000006934</v>
+        <v>-0.56460053999990123</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.2937708558492189</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-1.2943985058043173</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>521.22108462999995</v>
+        <v>521.22113248999995</v>
       </c>
       <c r="C51" s="5">
-        <v>1.4730301399999917</v>
+        <v>1.4732557299998916</v>
       </c>
       <c r="D51" s="5">
-        <v>3.4544650306363556</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.455003546091695</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>521.74697130000004</v>
+        <v>521.74694712999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.52588667000009082</v>
+        <v>0.52581464000002143</v>
       </c>
       <c r="D52" s="5">
-        <v>1.2174828447470087</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.2173150490042417</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>523.92222994999997</v>
+        <v>523.92199689999995</v>
       </c>
       <c r="C53" s="5">
-        <v>2.1752586499999325</v>
+        <v>2.1750497699999869</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1193508627650486</v>
+        <v>5.118848192203318</v>
       </c>
       <c r="E53" s="5">
-        <v>3.421742015211815</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.4217488483428538</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>528.57137662000002</v>
+        <v>528.57152879</v>
       </c>
       <c r="C54" s="5">
-        <v>4.6491466700000501</v>
+        <v>4.6495318900000484</v>
       </c>
       <c r="D54" s="5">
-        <v>11.183869774521661</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>11.184847361484218</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>530.60785499999997</v>
+        <v>530.60792153</v>
       </c>
       <c r="C55" s="5">
-        <v>2.0364783799999486</v>
+        <v>2.0363927399999966</v>
       </c>
       <c r="D55" s="5">
-        <v>4.7225966666709862</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>4.7223924519191218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>532.13316946999998</v>
+        <v>532.13315876000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5253144700000121</v>
+        <v>1.5252372300000161</v>
       </c>
       <c r="D56" s="5">
-        <v>3.5046519167987844</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.5044711841317966</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>536.35087212999997</v>
+        <v>536.35093670000003</v>
       </c>
       <c r="C57" s="5">
-        <v>4.2177026599999863</v>
+        <v>4.217777940000019</v>
       </c>
       <c r="D57" s="5">
-        <v>9.9370111876335265</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>9.9371965602508503</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>535.49906195999995</v>
+        <v>535.49893866000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.85181017000002157</v>
+        <v>-0.85199804000001222</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.8892311205602752</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-1.8896439385696739</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>536.26578328999994</v>
+        <v>536.26564629999996</v>
       </c>
       <c r="C59" s="5">
-        <v>0.76672132999999576</v>
+        <v>0.76670763999993596</v>
       </c>
       <c r="D59" s="5">
-        <v>1.7317409472452638</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>1.7317101845591099</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>540.50292859000001</v>
+        <v>540.50318718000005</v>
       </c>
       <c r="C60" s="5">
-        <v>4.2371453000000656</v>
+        <v>4.2375408800000969</v>
       </c>
       <c r="D60" s="5">
-        <v>9.9045234359091729</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.905491316198912</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>539.79997728000001</v>
+        <v>539.80005062999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.7029513100000031</v>
+        <v>-0.70313655000006747</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.5495453091641465</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-1.5499499881604484</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>542.79485561000001</v>
+        <v>542.79476497999997</v>
       </c>
       <c r="C62" s="5">
-        <v>2.9948783300000059</v>
+        <v>2.9947143499999811</v>
       </c>
       <c r="D62" s="5">
-        <v>6.8647150291200942</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>6.8643266584503371</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>546.03674593000005</v>
+        <v>546.03679282999997</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2418903200000386</v>
+        <v>3.2420278499999995</v>
       </c>
       <c r="D63" s="5">
-        <v>7.4072909473201776</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.4076168569670919</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>548.52837920000002</v>
+        <v>548.52833905</v>
       </c>
       <c r="C64" s="5">
-        <v>2.4916332699999657</v>
+        <v>2.491546220000032</v>
       </c>
       <c r="D64" s="5">
-        <v>5.6152863324570257</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.6150847077838462</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>552.53298199000005</v>
+        <v>552.53278762000002</v>
       </c>
       <c r="C65" s="5">
-        <v>4.0046027900000354</v>
+        <v>4.0044485700000223</v>
       </c>
       <c r="D65" s="5">
-        <v>9.1212336919275661</v>
+        <v>9.120868899227986</v>
       </c>
       <c r="E65" s="5">
-        <v>5.4608776655135527</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.460887477389309</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>552.63971342000002</v>
+        <v>552.63977828999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.10673142999996799</v>
+        <v>0.10699066999995921</v>
       </c>
       <c r="D66" s="5">
-        <v>0.23204746203335791</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>0.23261176448647891</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>554.29130865000002</v>
+        <v>554.29134022999995</v>
       </c>
       <c r="C67" s="5">
-        <v>1.6515952299999981</v>
+        <v>1.651561939999965</v>
       </c>
       <c r="D67" s="5">
-        <v>3.6458071965809413</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.6457320636490653</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>555.63767378</v>
+        <v>555.63764479999998</v>
       </c>
       <c r="C68" s="5">
-        <v>1.346365129999981</v>
+        <v>1.3463045700000293</v>
       </c>
       <c r="D68" s="5">
-        <v>2.9540384790615937</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>2.9539036547308273</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>556.85110287999998</v>
+        <v>556.85118956999997</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2134290999999848</v>
+        <v>1.2135447699999986</v>
       </c>
       <c r="D69" s="5">
-        <v>2.6523264727033924</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.6525824902719819</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>560.12247657</v>
+        <v>560.12238244000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2713736900000185</v>
+        <v>3.2711928700000499</v>
       </c>
       <c r="D70" s="5">
-        <v>7.2820329601145373</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>7.281616194052809</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>561.49259615999995</v>
+        <v>561.49258335000002</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3701195899999448</v>
+        <v>1.3702009099999941</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9751430487767294</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.9753225202151068</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>563.48156782000001</v>
+        <v>563.48168467000005</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9889716600000611</v>
+        <v>1.9891013200000316</v>
       </c>
       <c r="D72" s="5">
-        <v>4.334553854398826</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.3348420505882723</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>565.14856298999996</v>
+        <v>565.14862272000005</v>
       </c>
       <c r="C73" s="5">
-        <v>1.6669951699999501</v>
+        <v>1.6669380499999988</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6083983619368931</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.6082719401717034</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>566.01985303000004</v>
+        <v>566.01988060999997</v>
       </c>
       <c r="C74" s="5">
-        <v>0.87129004000007626</v>
+        <v>0.87125788999992437</v>
       </c>
       <c r="D74" s="5">
-        <v>1.8658091139622579</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.8657394832289453</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>566.82095646000005</v>
+        <v>566.82100009999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.80110343000001194</v>
+        <v>0.80111949000001914</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7116763021598924</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.7117108002367765</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>569.05566940000006</v>
+        <v>569.05563803999996</v>
       </c>
       <c r="C76" s="5">
-        <v>2.2347129400000085</v>
+        <v>2.2346379399999705</v>
       </c>
       <c r="D76" s="5">
-        <v>4.8349931351937325</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.8348269513416087</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>571.16314287</v>
+        <v>571.16295479999997</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1074734699999453</v>
+        <v>2.1073167600000033</v>
       </c>
       <c r="D77" s="5">
-        <v>4.5357987665437749</v>
+        <v>4.5354548443433895</v>
       </c>
       <c r="E77" s="5">
-        <v>3.3717735388214543</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.3717758651478746</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>570.85959683999999</v>
+        <v>570.85963162999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.30354603000000679</v>
+        <v>-0.30332316999999875</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.635882077911476</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.6354167920001097</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>570.88978546999999</v>
+        <v>570.88972196999998</v>
       </c>
       <c r="C79" s="5">
-        <v>3.0188629999997829E-2</v>
+        <v>3.0090340000015203E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>6.347777050801362E-2</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>6.3271031897582652E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>571.59107817999995</v>
+        <v>571.59093927000004</v>
       </c>
       <c r="C80" s="5">
-        <v>0.70129270999996152</v>
+        <v>0.701217300000053</v>
       </c>
       <c r="D80" s="5">
-        <v>1.4841049940351514</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.4839444947750691</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>573.41935822000005</v>
+        <v>573.41950598000005</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8282800400000951</v>
+        <v>1.8285667100000182</v>
       </c>
       <c r="D81" s="5">
-        <v>3.9065457188791175</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.9071700398894516</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>576.11688917000004</v>
+        <v>576.11684659000002</v>
       </c>
       <c r="C82" s="5">
-        <v>2.6975309499999867</v>
+        <v>2.6973406099999693</v>
       </c>
       <c r="D82" s="5">
-        <v>5.7935230596413589</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.7931020985093618</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>577.23742659000004</v>
+        <v>577.23748231000002</v>
       </c>
       <c r="C83" s="5">
-        <v>1.1205374200000051</v>
+        <v>1.1206357199999957</v>
       </c>
       <c r="D83" s="5">
-        <v>2.359109422309924</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.3593187723059961</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>576.72079953000002</v>
+        <v>576.72083240999996</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.5166270600000189</v>
+        <v>-0.51664990000006128</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.0687280763211238</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.0687749896124865</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>579.73002369999995</v>
+        <v>579.73009209999998</v>
       </c>
       <c r="C85" s="5">
-        <v>3.0092241699999249</v>
+        <v>3.0092596900000217</v>
       </c>
       <c r="D85" s="5">
-        <v>6.4442330087262523</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.4443108926713899</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>580.59968885000001</v>
+        <v>580.59981243000004</v>
       </c>
       <c r="C86" s="5">
-        <v>0.86966515000005984</v>
+        <v>0.86972033000006377</v>
       </c>
       <c r="D86" s="5">
-        <v>1.8150720459470859</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.8151879477153576</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>584.68777625999996</v>
+        <v>584.68782482999995</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0880874099999573</v>
+        <v>4.0880123999999114</v>
       </c>
       <c r="D87" s="5">
-        <v>8.7843916854411841</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.7842222705551301</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>587.52562105000004</v>
+        <v>587.52558643999998</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8378447900000765</v>
+        <v>2.8377616100000296</v>
       </c>
       <c r="D88" s="5">
-        <v>5.9823512757613662</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.9821707099115384</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>587.86723835999999</v>
+        <v>587.86711645000003</v>
       </c>
       <c r="C89" s="5">
-        <v>0.34161730999994688</v>
+        <v>0.34153001000004224</v>
       </c>
       <c r="D89" s="5">
-        <v>0.69997679063293905</v>
+        <v>0.69979738125105495</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9245751758533833</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.9245877222288108</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>589.94850096000005</v>
+        <v>589.94851076999998</v>
       </c>
       <c r="C90" s="5">
-        <v>2.0812626000000591</v>
+        <v>2.0813943199999585</v>
       </c>
       <c r="D90" s="5">
-        <v>4.3321434660023694</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>4.3324239178738955</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>592.47755590999998</v>
+        <v>592.47739963000004</v>
       </c>
       <c r="C91" s="5">
-        <v>2.5290549499999315</v>
+        <v>2.5288888600000519</v>
       </c>
       <c r="D91" s="5">
-        <v>5.2673316918859792</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.2669774860467866</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>596.07616690999998</v>
+        <v>596.07581919999996</v>
       </c>
       <c r="C92" s="5">
-        <v>3.5986110000000053</v>
+        <v>3.5984195699999191</v>
       </c>
       <c r="D92" s="5">
-        <v>7.5370835224465971</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>7.5366711513125573</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>597.24571623999998</v>
+        <v>597.24599321999995</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1695493299999953</v>
+        <v>1.1701740199999904</v>
       </c>
       <c r="D93" s="5">
-        <v>2.3800717364908408</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.3813581630039771</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>598.9864705</v>
+        <v>598.98643046999996</v>
       </c>
       <c r="C94" s="5">
-        <v>1.740754260000017</v>
+        <v>1.7404372500000136</v>
       </c>
       <c r="D94" s="5">
-        <v>3.5541800104158527</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.5535206726884372</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>600.44029433000003</v>
+        <v>600.44039081999995</v>
       </c>
       <c r="C95" s="5">
-        <v>1.453823830000033</v>
+        <v>1.4539603499999885</v>
       </c>
       <c r="D95" s="5">
-        <v>2.9517645487547206</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.9520456424027453</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>600.86647731000005</v>
+        <v>600.86649398999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.42618298000002142</v>
+        <v>0.42610317000003306</v>
       </c>
       <c r="D96" s="5">
-        <v>0.85507384858856117</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>0.85491295806479073</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>603.27710403000003</v>
+        <v>603.27713474999996</v>
       </c>
       <c r="C97" s="5">
-        <v>2.410626719999982</v>
+        <v>2.4106407599999784</v>
       </c>
       <c r="D97" s="5">
-        <v>4.9219646778725368</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.9219938402577323</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>605.23506782000004</v>
+        <v>605.23531716000002</v>
       </c>
       <c r="C98" s="5">
-        <v>1.957963790000008</v>
+        <v>1.9581824100000631</v>
       </c>
       <c r="D98" s="5">
-        <v>3.9649348016903341</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.9653852414004653</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>607.02777006999997</v>
+        <v>607.02784497000005</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7927022499999339</v>
+        <v>1.7925278100000241</v>
       </c>
       <c r="D99" s="5">
-        <v>3.6128720355651733</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.6125132239930302</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>607.14266669000006</v>
+        <v>607.14262473999997</v>
       </c>
       <c r="C100" s="5">
-        <v>0.11489662000008138</v>
+        <v>0.11477976999992734</v>
       </c>
       <c r="D100" s="5">
-        <v>0.22736944466210662</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>0.22713794107969143</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>608.87900655999999</v>
+        <v>608.87894788000006</v>
       </c>
       <c r="C101" s="5">
-        <v>1.7363398699999379</v>
+        <v>1.7363231400000814</v>
       </c>
       <c r="D101" s="5">
-        <v>3.4863235477456511</v>
+        <v>3.4862896708537372</v>
       </c>
       <c r="E101" s="5">
-        <v>3.5742369754466097</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.574248472492525</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>612.84890937</v>
+        <v>612.84891818000006</v>
       </c>
       <c r="C102" s="5">
-        <v>3.9699028100000078</v>
+        <v>3.9699703</v>
       </c>
       <c r="D102" s="5">
-        <v>8.1107814657200183</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.1109251441564556</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>612.58212682999999</v>
+        <v>612.58188533999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.26678254000000834</v>
+        <v>-0.26703284000006988</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.52112954156388058</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-0.52161729572509641</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>614.38191873999995</v>
+        <v>614.38135101</v>
       </c>
       <c r="C104" s="5">
-        <v>1.7997919099999535</v>
+        <v>1.7994656700000178</v>
       </c>
       <c r="D104" s="5">
-        <v>3.5831836401941208</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.5825250387850449</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>614.88653132000002</v>
+        <v>614.88692037999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.50461258000007092</v>
+        <v>0.50556936999998925</v>
       </c>
       <c r="D105" s="5">
-        <v>0.99006495042144316</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.9919516261766903</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>614.26968023999996</v>
+        <v>614.26963968999996</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.61685108000006039</v>
+        <v>-0.61728069000002961</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.1972138935042564</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-1.1980423487601422</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>613.68170943999996</v>
+        <v>613.68183340999997</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.58797079999999369</v>
+        <v>-0.58780627999999524</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.1425963915742243</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-1.1422784376684425</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>619.02777501000003</v>
+        <v>619.02780466000002</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3460655700000643</v>
+        <v>5.3459712500000478</v>
       </c>
       <c r="D108" s="5">
-        <v>10.969460518251761</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>10.969255297004764</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>620.75706236999997</v>
+        <v>620.75706221999997</v>
       </c>
       <c r="C109" s="5">
-        <v>1.7292873599999439</v>
+        <v>1.7292575599999509</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4042531606623072</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.4041934269438023</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>623.31783499000005</v>
+        <v>623.31816610999999</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5607726200000798</v>
+        <v>2.5611038900000267</v>
       </c>
       <c r="D110" s="5">
-        <v>5.0641645903125587</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.0648346453747939</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>625.51990848000003</v>
+        <v>625.51997000999995</v>
       </c>
       <c r="C111" s="5">
-        <v>2.2020734899999752</v>
+        <v>2.201803899999959</v>
       </c>
       <c r="D111" s="5">
-        <v>4.3227427396051787</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>4.3222008609942186</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>626.90309693999995</v>
+        <v>626.90303409000001</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3831884599999285</v>
+        <v>1.3830640800000538</v>
       </c>
       <c r="D112" s="5">
-        <v>2.68602545558565</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.6857807087845353</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>628.25229162999995</v>
+        <v>628.25230911000006</v>
       </c>
       <c r="C113" s="5">
-        <v>1.3491946899999903</v>
+        <v>1.3492750200000501</v>
       </c>
       <c r="D113" s="5">
-        <v>2.6133800860707712</v>
+        <v>2.6135377963293571</v>
       </c>
       <c r="E113" s="5">
-        <v>3.1817955392243968</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.1818083540996689</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>630.89452945000005</v>
+        <v>630.89454603000001</v>
       </c>
       <c r="C114" s="5">
-        <v>2.6422378200001049</v>
+        <v>2.6422369199999594</v>
       </c>
       <c r="D114" s="5">
-        <v>5.1652267083294401</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>5.1652247609990987</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>629.99963058000003</v>
+        <v>629.99936057000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.89489887000002</v>
+        <v>-0.89518545999999333</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.688935601807795</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-1.6894722227820846</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>630.23142261999999</v>
+        <v>630.23074924000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.23179203999995934</v>
+        <v>0.23138867000000118</v>
       </c>
       <c r="D116" s="5">
-        <v>0.44240343282495598</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>0.44163218567929707</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>635.02903099000002</v>
+        <v>635.02947157000006</v>
       </c>
       <c r="C117" s="5">
-        <v>4.7976083700000345</v>
+        <v>4.7987223300000323</v>
       </c>
       <c r="D117" s="5">
-        <v>9.5272858637105209</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>9.5296020749092492</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>636.26052089999996</v>
+        <v>636.26045475000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2314899099999366</v>
+        <v>1.2309831799999529</v>
       </c>
       <c r="D118" s="5">
-        <v>2.3521007409247785</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.351120914628213</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>637.76419105000002</v>
+        <v>637.76432311999997</v>
       </c>
       <c r="C119" s="5">
-        <v>1.5036701500000618</v>
+        <v>1.5038683699999638</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8731057730412735</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.8734897574670182</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>638.51257550000003</v>
+        <v>638.51263243000005</v>
       </c>
       <c r="C120" s="5">
-        <v>0.7483844500000032</v>
+        <v>0.7483093100000815</v>
       </c>
       <c r="D120" s="5">
-        <v>1.4172638568776375</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>1.4171203445141334</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>639.08087903000001</v>
+        <v>639.08087111999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.56830352999998013</v>
+        <v>0.5682386899999301</v>
       </c>
       <c r="D121" s="5">
-        <v>1.073295283456166</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.073172130788147</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>643.08516352000004</v>
+        <v>643.08549237</v>
       </c>
       <c r="C122" s="5">
-        <v>4.0042844900000318</v>
+        <v>4.0046212500000138</v>
       </c>
       <c r="D122" s="5">
-        <v>7.7834289132766354</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>7.7841063214305839</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>641.81471624000005</v>
+        <v>641.81475187000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.2704472799999849</v>
+        <v>-1.2707404999999881</v>
       </c>
       <c r="D123" s="5">
-        <v>-2.3450711100271082</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-2.3456052987667508</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>642.31786370999998</v>
+        <v>642.31777632000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.50314746999993076</v>
+        <v>0.50302444999999807</v>
       </c>
       <c r="D124" s="5">
-        <v>0.94480083938202064</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.94456878539304068</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>644.23266229000001</v>
+        <v>644.23269198000003</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9147985800000242</v>
+        <v>1.9149156600000197</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6365313405622102</v>
+        <v>3.6367578570735359</v>
       </c>
       <c r="E125" s="5">
-        <v>2.5436231388092478</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.5436250115241421</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>648.17677700000002</v>
+        <v>648.17684449000001</v>
       </c>
       <c r="C126" s="5">
-        <v>3.944114710000008</v>
+        <v>3.9441525099999808</v>
       </c>
       <c r="D126" s="5">
-        <v>7.5991223852594603</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.5991973220361775</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>648.80694276999998</v>
+        <v>648.80667115000006</v>
       </c>
       <c r="C127" s="5">
-        <v>0.63016576999996232</v>
+        <v>0.62982666000004883</v>
       </c>
       <c r="D127" s="5">
-        <v>1.1729139459263349</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.1722792680751715</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>648.75778522999997</v>
+        <v>648.75707817</v>
       </c>
       <c r="C128" s="5">
-        <v>-4.9157540000010158E-2</v>
+        <v>-4.9592980000056741E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-9.0881383660290638E-2</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-9.1686115557976233E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>652.33666190999998</v>
+        <v>652.33708977000003</v>
       </c>
       <c r="C129" s="5">
-        <v>3.5788766800000076</v>
+        <v>3.5800116000000344</v>
       </c>
       <c r="D129" s="5">
-        <v>6.824397800227211</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>6.8266356958786911</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>655.26646174999996</v>
+        <v>655.26638589000004</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9297998399999869</v>
+        <v>2.9292961200000036</v>
       </c>
       <c r="D130" s="5">
-        <v>5.524630219815907</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.5236530774752213</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>653.81066840000005</v>
+        <v>653.81080335000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-1.4557933499999081</v>
+        <v>-1.4555825400000231</v>
       </c>
       <c r="D131" s="5">
-        <v>-2.6336810695782864</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-2.6333046409223182</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>655.69447378999996</v>
+        <v>655.69453528999998</v>
       </c>
       <c r="C132" s="5">
-        <v>1.8838053899999068</v>
+        <v>1.8837319399999615</v>
       </c>
       <c r="D132" s="5">
-        <v>3.5128456034909883</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.5127057225959435</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>654.45737935</v>
+        <v>654.45737095000004</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.2370944399999644</v>
+        <v>-1.2371643399999357</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.2406857722612417</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-2.2408108596107756</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>657.44507840999995</v>
+        <v>657.44535984000004</v>
       </c>
       <c r="C134" s="5">
-        <v>2.9876990599999544</v>
+        <v>2.9879888899999969</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6178483667163714</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.6184071725566609</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>655.59052094000003</v>
+        <v>655.59050998999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.8545574699999179</v>
+        <v>-1.8548498500000505</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.332999437205042</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-3.3335153691661845</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>656.94385811999996</v>
+        <v>656.94371239999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3533371799999259</v>
+        <v>1.3532024099999944</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5054823587491226</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.5052300571627883</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>658.42003302000001</v>
+        <v>658.42008038999995</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4761749000000464</v>
+        <v>1.4763679899999715</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7300156042634915</v>
+        <v>2.7303777405029761</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2022122690223966</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.202214911881617</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>658.36348981000003</v>
+        <v>658.36360901</v>
       </c>
       <c r="C138" s="5">
-        <v>-5.6543209999972532E-2</v>
+        <v>-5.6471379999948113E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.10300387246051645</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-0.10287307520616684</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>660.71431469000004</v>
+        <v>660.71413552000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.3508248800000047</v>
+        <v>2.3505265100000088</v>
       </c>
       <c r="D139" s="5">
-        <v>4.3700110653558832</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>4.3694446743607562</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>662.40100214999995</v>
+        <v>662.40044988</v>
       </c>
       <c r="C140" s="5">
-        <v>1.6866874599999164</v>
+        <v>1.686314359999983</v>
       </c>
       <c r="D140" s="5">
-        <v>3.1067687102898311</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.1060726630281366</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>660.97480349</v>
+        <v>660.97515080000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4261986599999545</v>
+        <v>-1.4252990799999452</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.5533120245080365</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.5517226275120652</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>663.25844012000005</v>
+        <v>663.25838309999995</v>
       </c>
       <c r="C142" s="5">
-        <v>2.2836366300000464</v>
+        <v>2.2832322999998951</v>
       </c>
       <c r="D142" s="5">
-        <v>4.2256397380369792</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.2248750324470175</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>666.28180033000001</v>
+        <v>666.28193853000005</v>
       </c>
       <c r="C143" s="5">
-        <v>3.0233602099999644</v>
+        <v>3.0235554300001013</v>
       </c>
       <c r="D143" s="5">
-        <v>5.60925632071827</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.6096281367950418</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>663.62974591</v>
+        <v>663.62978783999995</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.6520544200000131</v>
+        <v>-2.6521506900000986</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.6732638587077657</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.6734288541622648</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>664.57995883000001</v>
+        <v>664.57994404999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.95021292000001267</v>
+        <v>0.95015621000004558</v>
       </c>
       <c r="D145" s="5">
-        <v>1.7318062804045686</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.7317019983192239</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>661.33939674999999</v>
+        <v>661.33958607</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.2405620800000179</v>
+        <v>-3.2403579799999989</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.6969253093890782</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.6965761907173835</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>658.19204778000005</v>
+        <v>658.19200865000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.1473489699999391</v>
+        <v>-3.1475774199999478</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5637285597466164</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.5641203390222937</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>658.13478459999999</v>
+        <v>658.13459512999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.7263180000063585E-2</v>
+        <v>-5.7413520000068274E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.10435091851459521</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.10462475848169728</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>658.26149189</v>
+        <v>658.26143464999996</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12670729000001302</v>
+        <v>0.12683951999997589</v>
       </c>
       <c r="D149" s="5">
-        <v>0.23127459193648114</v>
+        <v>0.23151626956039451</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4079025857215441E-2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.4094912157912596E-2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>660.15243672999998</v>
+        <v>660.15267097000003</v>
       </c>
       <c r="C150" s="5">
-        <v>1.8909448399999746</v>
+        <v>1.8912363200000755</v>
       </c>
       <c r="D150" s="5">
-        <v>3.5021500056754862</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.5026987135156951</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>661.73581005999995</v>
+        <v>661.73577514999999</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5833733299999722</v>
+        <v>1.5831041799999639</v>
       </c>
       <c r="D151" s="5">
-        <v>2.9164694245713774</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>2.9159660626647543</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>662.88943328000005</v>
+        <v>662.88907791999998</v>
       </c>
       <c r="C152" s="5">
-        <v>1.1536232200000995</v>
+        <v>1.153302769999982</v>
       </c>
       <c r="D152" s="5">
-        <v>2.112170500299948</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.1115782649680392</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>665.48450694999997</v>
+        <v>665.48473856999999</v>
       </c>
       <c r="C153" s="5">
-        <v>2.5950736699999197</v>
+        <v>2.5956606500000134</v>
       </c>
       <c r="D153" s="5">
-        <v>4.8002298625605011</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>4.8013417459793706</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>667.41603764000001</v>
+        <v>667.41599463</v>
       </c>
       <c r="C154" s="5">
-        <v>1.9315306900000451</v>
+        <v>1.9312560600000097</v>
       </c>
       <c r="D154" s="5">
-        <v>3.5390723061726082</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>3.5385598018611741</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>665.34300685000005</v>
+        <v>665.34312524999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.0730307899999616</v>
+        <v>-2.0728693800000428</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.6642464256883334</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.6639662086111247</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>666.06430364000005</v>
+        <v>666.06430064999995</v>
       </c>
       <c r="C156" s="5">
-        <v>0.72129678999999669</v>
+        <v>0.72117539999999281</v>
       </c>
       <c r="D156" s="5">
-        <v>1.3087020454069398</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>1.3084802496599046</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>667.66461895999998</v>
+        <v>667.66460803999996</v>
       </c>
       <c r="C157" s="5">
-        <v>1.600315319999936</v>
+        <v>1.6003073900000118</v>
       </c>
       <c r="D157" s="5">
-        <v>2.9215792451272371</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.921564589349579</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>671.65986050000004</v>
+        <v>671.65993165999998</v>
       </c>
       <c r="C158" s="5">
-        <v>3.9952415400000518</v>
+        <v>3.9953236200000219</v>
       </c>
       <c r="D158" s="5">
-        <v>7.4217907104054071</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.4219483653122031</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>670.98311272000001</v>
+        <v>670.98302885999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.67674778000002789</v>
+        <v>-0.67690279999999348</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.2024122538239701</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.2026860341382561</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>671.32792271000005</v>
+        <v>671.32769862999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.34480999000004431</v>
+        <v>0.34466976999999588</v>
       </c>
       <c r="D160" s="5">
-        <v>0.61841119938277345</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.61815908361162464</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>670.37561586000004</v>
+        <v>670.37546358999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.95230685000001358</v>
+        <v>-0.95223504000000503</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.689032065961793</v>
+        <v>-1.6889062534989119</v>
       </c>
       <c r="E161" s="5">
-        <v>1.8403209240172913</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>1.8403066475314755</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>667.70234916000004</v>
+        <v>667.70267129000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.6732666999999992</v>
+        <v>-2.6727922999999691</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.6816879403157046</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.6808762975415252</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>666.85728846999996</v>
+        <v>666.85741514999995</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.8450606900000821</v>
+        <v>-0.84525614000006044</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5082223801913042</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.5085680617652919</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>668.23338707000005</v>
+        <v>668.23327254000003</v>
       </c>
       <c r="C164" s="5">
-        <v>1.3760986000000912</v>
+        <v>1.3758573900000783</v>
       </c>
       <c r="D164" s="5">
-        <v>2.5045682411920067</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>2.5041237521372661</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>666.96888095999998</v>
+        <v>666.96901294999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.2645061100000703</v>
+        <v>-1.2642595900000515</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.2472893587544562</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-2.2468561715457303</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>666.17573588000005</v>
+        <v>666.17570645000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.79314507999993111</v>
+        <v>-0.79330649999997149</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4177177848609501</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.4180041535181709</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>666.39007903000004</v>
+        <v>666.39012806999995</v>
       </c>
       <c r="C167" s="5">
-        <v>0.2143431499999906</v>
+        <v>0.21442161999993914</v>
       </c>
       <c r="D167" s="5">
-        <v>0.3867859866333756</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.38692785502016935</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>667.33131881999998</v>
+        <v>667.33126687000004</v>
       </c>
       <c r="C168" s="5">
-        <v>0.94123978999994051</v>
+        <v>0.94113880000008976</v>
       </c>
       <c r="D168" s="5">
-        <v>1.7081640273297172</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>1.707979197824927</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>667.21976454000003</v>
+        <v>667.21975673999998</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.11155427999995027</v>
+        <v>-0.11151013000005605</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.20041338439983347</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.20033415496619744</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>667.09609389000002</v>
+        <v>667.09597024000004</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12367065000000821</v>
+        <v>-0.1237864999999374</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.2221960319159777</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.22240396703129273</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>671.14344889999995</v>
+        <v>671.14338860999999</v>
       </c>
       <c r="C171" s="5">
-        <v>4.0473550099999329</v>
+        <v>4.0474183699999458</v>
       </c>
       <c r="D171" s="5">
-        <v>7.528476317070476</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>7.5285995755547397</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>672.53544724999995</v>
+        <v>672.53523671999994</v>
       </c>
       <c r="C172" s="5">
-        <v>1.3919983499999944</v>
+        <v>1.3918481099999553</v>
       </c>
       <c r="D172" s="5">
-        <v>2.5174726029959071</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.5171980112859815</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>672.34035203999997</v>
+        <v>672.34013367</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.19509520999997676</v>
+        <v>-0.19510304999994332</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.34755206871744937</v>
+        <v>-0.34756612162515355</v>
       </c>
       <c r="E173" s="5">
-        <v>0.2930798993157735</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.29307010574026737</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>672.89329915999997</v>
+        <v>672.89371127000004</v>
       </c>
       <c r="C174" s="5">
-        <v>0.5529471199999989</v>
+        <v>0.55357760000003964</v>
       </c>
       <c r="D174" s="5">
-        <v>0.99138207602227357</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.99251791493617514</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>673.94542008999997</v>
+        <v>673.94566114999998</v>
       </c>
       <c r="C175" s="5">
-        <v>1.052120930000001</v>
+        <v>1.0519498799999383</v>
       </c>
       <c r="D175" s="5">
-        <v>1.892513101121418</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.8922016040531231</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>675.45944119000001</v>
+        <v>675.45946361999995</v>
       </c>
       <c r="C176" s="5">
-        <v>1.5140211000000363</v>
+        <v>1.5138024699999733</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7293642750623182</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.7289642752350574</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>676.24947264000002</v>
+        <v>676.24960221000003</v>
       </c>
       <c r="C177" s="5">
-        <v>0.79003145000001496</v>
+        <v>0.79013859000008324</v>
       </c>
       <c r="D177" s="5">
-        <v>1.4126092070658069</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.4128019648448564</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>676.28633053999999</v>
+        <v>676.28633195999998</v>
       </c>
       <c r="C178" s="5">
-        <v>3.6857899999972688E-2</v>
+        <v>3.672974999994949E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>6.54236976359579E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>6.5196147718404873E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>677.92511418000004</v>
+        <v>677.92506158000003</v>
       </c>
       <c r="C179" s="5">
-        <v>1.6387836400000424</v>
+        <v>1.6387296200000492</v>
       </c>
       <c r="D179" s="5">
-        <v>2.946921308958772</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.9468228636699401</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>679.94694670000001</v>
+        <v>679.94678835000002</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0218325199999754</v>
+        <v>2.0217267699999866</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6381518838029869</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.6379587487111564</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>681.30868582999994</v>
+        <v>681.30863585999998</v>
       </c>
       <c r="C181" s="5">
-        <v>1.3617391299999326</v>
+        <v>1.3618475099999614</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4299057630305931</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.4301018653147377</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>679.98165143999995</v>
+        <v>679.98133212000005</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.3270343899999943</v>
+        <v>-1.3273037399999339</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3124497784866693</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.3129142897411858</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>679.92922671999997</v>
+        <v>679.92925732000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-5.2424719999976332E-2</v>
+        <v>-5.2074800000013965E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-9.2477487925102242E-2</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-9.1860530253773387E-2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>679.80364763</v>
+        <v>679.80351711000003</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.1255790899999738</v>
+        <v>-0.12574021000000357</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.22140822536198534</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-0.2216919968510922</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>679.85451631000001</v>
+        <v>679.85440263999999</v>
       </c>
       <c r="C185" s="5">
-        <v>5.0868680000007771E-2</v>
+        <v>5.0885529999959545E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>8.9831151826036404E-2</v>
+        <v>8.9860937464547597E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>1.1176131623218399</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.1176290977876091</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>686.41086229999996</v>
+        <v>686.41126790999999</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5563459899999543</v>
+        <v>6.556865270000003</v>
       </c>
       <c r="D186" s="5">
-        <v>12.206477010835304</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>12.207497795973365</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>688.35586147000004</v>
+        <v>688.35617420999995</v>
       </c>
       <c r="C187" s="5">
-        <v>1.9449991700000737</v>
+        <v>1.9449062999999569</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4537906322138046</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.4536210691719083</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>688.34403358999998</v>
+        <v>688.34414196</v>
       </c>
       <c r="C188" s="5">
-        <v>-1.1827880000055302E-2</v>
+        <v>-1.2032249999947453E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.0617409559786637E-2</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-2.0973607138352612E-2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>691.20173554999997</v>
+        <v>691.20191707000004</v>
       </c>
       <c r="C189" s="5">
-        <v>2.8577019599999858</v>
+        <v>2.8577751100000341</v>
       </c>
       <c r="D189" s="5">
-        <v>5.0972157006359931</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.0973483492755767</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>692.55776715000002</v>
+        <v>692.55775482000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.3560316000000512</v>
+        <v>1.3558377499999779</v>
       </c>
       <c r="D190" s="5">
-        <v>2.3797848216605688</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.3794403118692742</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>694.57285036999997</v>
+        <v>694.57269880000001</v>
       </c>
       <c r="C191" s="5">
-        <v>2.0150832199999513</v>
+        <v>2.0149439799999982</v>
       </c>
       <c r="D191" s="5">
-        <v>3.5479702290267978</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.5477211961622679</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>698.22072844000002</v>
+        <v>698.22042503</v>
       </c>
       <c r="C192" s="5">
-        <v>3.647878070000047</v>
+        <v>3.6477262299999893</v>
       </c>
       <c r="D192" s="5">
-        <v>6.4876422839470038</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.4873658504571052</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>699.39070700000002</v>
+        <v>699.39049851000004</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1699785600000041</v>
+        <v>1.1700734800000419</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0294241449491768</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.0295912020852569</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>701.96470747000001</v>
+        <v>701.96401318000005</v>
       </c>
       <c r="C194" s="5">
-        <v>2.5740004699999872</v>
+        <v>2.5735146700000087</v>
       </c>
       <c r="D194" s="5">
-        <v>4.5069188984818265</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.5060523746807135</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>704.16197783999996</v>
+        <v>704.16234542999996</v>
       </c>
       <c r="C195" s="5">
-        <v>2.1972703699999556</v>
+        <v>2.1983322499999076</v>
       </c>
       <c r="D195" s="5">
-        <v>3.8215527210450295</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.8234353450635306</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>706.22820225999999</v>
+        <v>706.22830298999997</v>
       </c>
       <c r="C196" s="5">
-        <v>2.0662244200000259</v>
+        <v>2.0659575600000153</v>
       </c>
       <c r="D196" s="5">
-        <v>3.578549672360154</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.5780781088421199</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>707.70747198000004</v>
+        <v>707.70751026999994</v>
       </c>
       <c r="C197" s="5">
-        <v>1.4792697200000475</v>
+        <v>1.4792072799999687</v>
       </c>
       <c r="D197" s="5">
-        <v>2.5426868114768908</v>
+        <v>2.5425778783874087</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0968994103584899</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.0969224471947507</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>711.44912945999999</v>
+        <v>711.44954954000002</v>
       </c>
       <c r="C198" s="5">
-        <v>3.741657479999958</v>
+        <v>3.7420392700000775</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5321904034536526</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.5328760711929723</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>711.12928827999997</v>
+        <v>711.12962368000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.31984118000002582</v>
+        <v>-0.31992586000001211</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.53814364947607496</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-0.53828545720746579</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>714.02835717000005</v>
+        <v>714.02847559999998</v>
       </c>
       <c r="C200" s="5">
-        <v>2.8990688900000805</v>
+        <v>2.8988519199999701</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0032472372591563</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.0028619403064356</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>718.39813890999994</v>
+        <v>718.39835133999998</v>
       </c>
       <c r="C201" s="5">
-        <v>4.3697817399998939</v>
+        <v>4.3698757399999977</v>
       </c>
       <c r="D201" s="5">
-        <v>7.596182970939469</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>7.5963506116274893</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>719.37709562999999</v>
+        <v>719.37701971000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.97895672000004197</v>
+        <v>0.9786683700000367</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6475442187414258</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.6470548049845268</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>721.0533954</v>
+        <v>721.05314731999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.6762997700000142</v>
+        <v>1.6761276099999805</v>
       </c>
       <c r="D203" s="5">
-        <v>2.8323691409691598</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.832074814794483</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>722.43742296999994</v>
+        <v>722.43692477000002</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3840275699999438</v>
+        <v>1.3837774500000251</v>
       </c>
       <c r="D204" s="5">
-        <v>2.3278153274001401</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>2.3273910060730874</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>724.34752334999996</v>
+        <v>724.3472074</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9101003800000171</v>
+        <v>1.9102826299999833</v>
       </c>
       <c r="D205" s="5">
-        <v>3.219306599731242</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.2196204996830957</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>726.69670253000004</v>
+        <v>726.69559803000004</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3491791800000783</v>
+        <v>2.3483906300000399</v>
       </c>
       <c r="D206" s="5">
-        <v>3.9619746618204443</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.9606226991381721</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>728.75701694999998</v>
+        <v>728.75774974000001</v>
       </c>
       <c r="C207" s="5">
-        <v>2.0603144199999406</v>
+        <v>2.0621517099999664</v>
       </c>
       <c r="D207" s="5">
-        <v>3.4557703928241201</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.4589056790556905</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>729.29536013999996</v>
+        <v>729.29575448000003</v>
       </c>
       <c r="C208" s="5">
-        <v>0.53834318999997777</v>
+        <v>0.53800474000001941</v>
       </c>
       <c r="D208" s="5">
-        <v>0.8900675896759358</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.88950484260585938</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>730.67463781000004</v>
+        <v>730.67490492000002</v>
       </c>
       <c r="C209" s="5">
-        <v>1.3792776700000786</v>
+        <v>1.3791504399999894</v>
       </c>
       <c r="D209" s="5">
-        <v>2.2932528512019656</v>
+        <v>2.2930378547052266</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2452908495855359</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.2453230065677463</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>731.35227063000002</v>
+        <v>731.35271293999995</v>
       </c>
       <c r="C210" s="5">
-        <v>0.67763281999998526</v>
+        <v>0.67780801999992946</v>
       </c>
       <c r="D210" s="5">
-        <v>1.1185826142360966</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.1188728865569653</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>733.80084394000005</v>
+        <v>733.80113525000002</v>
       </c>
       <c r="C211" s="5">
-        <v>2.4485733100000289</v>
+        <v>2.448422310000069</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0924220137365852</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.0921624543617252</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>735.29725864</v>
+        <v>735.29736949000005</v>
       </c>
       <c r="C212" s="5">
-        <v>1.4964146999999457</v>
+        <v>1.4962342400000352</v>
       </c>
       <c r="D212" s="5">
-        <v>2.4747527396158375</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.4744499488115412</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>736.44537081999999</v>
+        <v>736.44555036999998</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1481121799999983</v>
+        <v>1.1481808799999271</v>
       </c>
       <c r="D213" s="5">
-        <v>1.8898862545323025</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.8900000259395755</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>739.68974247000006</v>
+        <v>739.68961530000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.2443716500000619</v>
+        <v>3.2440649300000359</v>
       </c>
       <c r="D214" s="5">
-        <v>5.4165297782651667</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.4160038822023582</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>740.63585817000001</v>
+        <v>740.63550051000004</v>
       </c>
       <c r="C215" s="5">
-        <v>0.94611569999995027</v>
+        <v>0.94588521000002856</v>
       </c>
       <c r="D215" s="5">
-        <v>1.5457291213523128</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.5453501704038919</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>743.66488021999999</v>
+        <v>743.66414113999997</v>
       </c>
       <c r="C216" s="5">
-        <v>3.0290220499999805</v>
+        <v>3.0286406299999271</v>
       </c>
       <c r="D216" s="5">
-        <v>5.0196219192726765</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.0189780344962243</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>744.31532496</v>
+        <v>744.31509794999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.65044474000001173</v>
+        <v>0.65095681000002514</v>
       </c>
       <c r="D217" s="5">
-        <v>1.0546409858791295</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.0554763193129313</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>746.44047945</v>
+        <v>746.43898793000005</v>
       </c>
       <c r="C218" s="5">
-        <v>2.1251544899999999</v>
+        <v>2.1238899800000581</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4805353493940316</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.4784328280127452</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>746.26512307999997</v>
+        <v>746.26599362000002</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.17535637000003135</v>
+        <v>-0.17299431000003551</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.2815441732506363</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-0.27775714479113534</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>750.13644304000002</v>
+        <v>750.13729720000003</v>
       </c>
       <c r="C220" s="5">
-        <v>3.8713199600000507</v>
+        <v>3.8713035800000171</v>
       </c>
       <c r="D220" s="5">
-        <v>6.4058328277422305</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>6.405797258946766</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>752.84780733000002</v>
+        <v>752.84854593</v>
       </c>
       <c r="C221" s="5">
-        <v>2.7113642900000059</v>
+        <v>2.7112487299999657</v>
       </c>
       <c r="D221" s="5">
-        <v>4.424667346553024</v>
+        <v>4.424469861444158</v>
       </c>
       <c r="E221" s="5">
-        <v>3.034616007263935</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0346794259244136</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>754.43874348999998</v>
+        <v>754.43875625999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.5909361599999556</v>
+        <v>1.5902103299999908</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5655513008482567</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.5643646474894366</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>756.19272734000003</v>
+        <v>756.19305922000001</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7539838500000542</v>
+        <v>1.7543029600000182</v>
       </c>
       <c r="D223" s="5">
-        <v>2.8258143717925011</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.826335029036442</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>756.66850337999995</v>
+        <v>756.66863142</v>
       </c>
       <c r="C224" s="5">
-        <v>0.47577603999991425</v>
+        <v>0.47557219999998779</v>
       </c>
       <c r="D224" s="5">
-        <v>0.75762574341753375</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.75729969150963861</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>758.8399617</v>
+        <v>758.84008281000001</v>
       </c>
       <c r="C225" s="5">
-        <v>2.1714583200000561</v>
+        <v>2.1714513900000156</v>
       </c>
       <c r="D225" s="5">
-        <v>3.4985919218255113</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.4985799781996452</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>759.59071988999995</v>
+        <v>759.59059098</v>
       </c>
       <c r="C226" s="5">
-        <v>0.75075818999994226</v>
+        <v>0.75050816999998915</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1937013190445933</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.1933014322576652</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>759.50633930000004</v>
+        <v>759.50576269999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-8.4380589999909716E-2</v>
+        <v>-8.4828280000010636E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.13322288257098247</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.13392929906116402</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>761.20709631</v>
+        <v>761.20584054999995</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7007570099999612</v>
+        <v>1.7000778499999569</v>
       </c>
       <c r="D228" s="5">
-        <v>2.7204947864049478</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>2.7193970972244186</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>761.11507071999995</v>
+        <v>761.11527121999995</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.2025590000048396E-2</v>
+        <v>-9.0569329999993897E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.14497672274305096</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.14268427327484012</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>760.24478811999995</v>
+        <v>760.24336817000005</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.87028259999999591</v>
+        <v>-0.87190304999990076</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.3635209895703881</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-1.3660435079440147</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>761.71242242999995</v>
+        <v>761.71329693999996</v>
       </c>
       <c r="C231" s="5">
-        <v>1.467634309999994</v>
+        <v>1.4699287699999104</v>
       </c>
       <c r="D231" s="5">
-        <v>2.3413266217499284</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>2.3450304283003431</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>761.26720905000002</v>
+        <v>761.26848772999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.44521337999992738</v>
+        <v>-0.44480921000001672</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.69913777360840479</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-0.69850432573766996</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>760.35104105999994</v>
+        <v>760.35223097999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.91616799000007632</v>
+        <v>-0.91625675000000228</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.434652130840619</v>
+        <v>-1.4347878096743649</v>
       </c>
       <c r="E233" s="5">
-        <v>0.9966468198413736</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.99670579036990059</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>756.42547875000002</v>
+        <v>756.42494782000006</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.9255623099999184</v>
+        <v>-3.9272831599998881</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.0224655890431134</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.0250219541496453</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>754.80203358000006</v>
+        <v>754.80225007000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.6234451699999681</v>
+        <v>-1.622697750000043</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.545263137572773</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-2.5441068764953778</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>752.57327197999996</v>
+        <v>752.57329479999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.228761600000098</v>
+        <v>-2.2289552700000286</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.4863496109381553</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-3.4866466728463275</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>751.89257597999995</v>
+        <v>751.89252778000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.68069600000001174</v>
+        <v>-0.68076701999996203</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.080006352569185</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-1.0801184417566057</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>751.03706250000005</v>
+        <v>751.03690601999995</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.85551347999989957</v>
+        <v>-0.85562176000007639</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3568639663085635</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.3570347139007177</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>752.32095366999999</v>
+        <v>752.32017820999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2838911699999471</v>
+        <v>1.2832721900000479</v>
       </c>
       <c r="D239" s="5">
-        <v>2.0707872184767551</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>2.069779900538582</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>751.20073721000006</v>
+        <v>751.19919542000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.1202164599999378</v>
+        <v>-1.1209827899999709</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.7722559571145102</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.773460236154456</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>749.78116308999995</v>
+        <v>749.78152397999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4195741200001066</v>
+        <v>-1.4176714400000492</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.2442665241060422</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.2412942003724901</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>749.84828512000001</v>
+        <v>749.84741861999998</v>
       </c>
       <c r="C242" s="5">
-        <v>6.7122030000064115E-2</v>
+        <v>6.589464000001044E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.10747950282639085</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.10551313724675992</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>753.43978847999995</v>
+        <v>753.44082579999997</v>
       </c>
       <c r="C243" s="5">
-        <v>3.5915033599999333</v>
+        <v>3.5934071799999856</v>
       </c>
       <c r="D243" s="5">
-        <v>5.901419887373005</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.9046380843395418</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>755.36585486000001</v>
+        <v>755.36789131</v>
       </c>
       <c r="C244" s="5">
-        <v>1.9260663800000657</v>
+        <v>1.927065510000034</v>
       </c>
       <c r="D244" s="5">
-        <v>3.1111374772360811</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>3.1127697767221463</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>755.82192519</v>
+        <v>755.82395412000005</v>
       </c>
       <c r="C245" s="5">
-        <v>0.45607032999998864</v>
+        <v>0.45606281000004856</v>
       </c>
       <c r="D245" s="5">
-        <v>0.72693973900874731</v>
+        <v>0.72692574660910836</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.59566116509631728</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.5955498879990806</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>756.87151045999997</v>
+        <v>756.86929368999995</v>
       </c>
       <c r="C246" s="5">
-        <v>1.0495852699999659</v>
+        <v>1.0453395699998964</v>
       </c>
       <c r="D246" s="5">
-        <v>1.6791874031922616</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.6723386109301686</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>758.27360354999996</v>
+        <v>758.27386016000003</v>
       </c>
       <c r="C247" s="5">
-        <v>1.4020930899999939</v>
+        <v>1.4045664700000771</v>
       </c>
       <c r="D247" s="5">
-        <v>2.24577161832622</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.2497804797465104</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>760.68568830000004</v>
+        <v>760.68539183999997</v>
       </c>
       <c r="C248" s="5">
-        <v>2.4120847500000764</v>
+        <v>2.4115316799999391</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8847239523553956</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.8838162438315615</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>761.70865293999998</v>
+        <v>761.70819676999997</v>
       </c>
       <c r="C249" s="5">
-        <v>1.022964639999941</v>
+        <v>1.0228049300000066</v>
       </c>
       <c r="D249" s="5">
-        <v>1.6257409185116423</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.6254858584885401</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>766.09777201999998</v>
+        <v>766.09740764000003</v>
       </c>
       <c r="C250" s="5">
-        <v>4.3891190800000004</v>
+        <v>4.3892108700000563</v>
       </c>
       <c r="D250" s="5">
-        <v>7.1380461078978552</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>7.138204560224537</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>765.27184681000006</v>
+        <v>765.27090433000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.82592520999992303</v>
+        <v>-0.82650331000002097</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.2860688966072953</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.2869643445492018</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>762.94523599000001</v>
+        <v>762.94355746999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.3266108200000417</v>
+        <v>-2.3273468600000342</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.5878989478544843</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-3.5890194339457615</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>763.44345894000003</v>
+        <v>763.44397511</v>
       </c>
       <c r="C253" s="5">
-        <v>0.49822295000001304</v>
+        <v>0.50041764000002331</v>
       </c>
       <c r="D253" s="5">
-        <v>0.78645165995174793</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.78993025907749814</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>762.97817861999999</v>
+        <v>762.97851949000005</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.4652803200000335</v>
+        <v>-0.46545561999994334</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.72889307763780442</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.72916628538910455</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>768.52691368000001</v>
+        <v>768.52867484000001</v>
       </c>
       <c r="C255" s="5">
-        <v>5.5487350600000127</v>
+        <v>5.5501553499999545</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0846307550916485</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.0870457059362586</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>767.96408678</v>
+        <v>767.96679792999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.56282690000000457</v>
+        <v>-0.5618769100000236</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.87528294308885091</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.87380950285890213</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>769.46461144</v>
+        <v>769.46719298999994</v>
       </c>
       <c r="C257" s="5">
-        <v>1.5005246599999964</v>
+        <v>1.5003950599999598</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3700412287243289</v>
+        <v>2.3698258678399364</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8050132968252308</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.8050815663661623</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>772.30860055000005</v>
+        <v>772.30539318000001</v>
       </c>
       <c r="C258" s="5">
-        <v>2.8439891100000523</v>
+        <v>2.838200190000066</v>
       </c>
       <c r="D258" s="5">
-        <v>4.526556598312248</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.5171396451333834</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>772.31065096999998</v>
+        <v>772.31160059000001</v>
       </c>
       <c r="C259" s="5">
-        <v>2.0504199999322736E-3</v>
+        <v>6.2074100000018007E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>3.1859543281775871E-3</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>9.6454347755292602E-3</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>775.49600147000001</v>
+        <v>775.49136639999995</v>
       </c>
       <c r="C260" s="5">
-        <v>3.1853505000000268</v>
+        <v>3.1797658099999353</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0631611273051158</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.0540758551222975</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>778.04187940999998</v>
+        <v>778.04190940000001</v>
       </c>
       <c r="C261" s="5">
-        <v>2.5458779399999685</v>
+        <v>2.5505430000000615</v>
       </c>
       <c r="D261" s="5">
-        <v>4.0113986166556259</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.018907021514595</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>778.4364405</v>
+        <v>778.43662915000004</v>
       </c>
       <c r="C262" s="5">
-        <v>0.39456109000002471</v>
+        <v>0.39471975000003567</v>
       </c>
       <c r="D262" s="5">
-        <v>0.6102449622682693</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.61049101408874318</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>778.12156956000001</v>
+        <v>778.12062839999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.31487093999999161</v>
+        <v>-0.31600075000005745</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.48431143173989222</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-0.48604522716308995</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>782.30840767999996</v>
+        <v>782.30629411999996</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1868381199999476</v>
+        <v>4.1856657199999745</v>
       </c>
       <c r="D264" s="5">
-        <v>6.6513908052594717</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>6.6494811165740408</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>783.11268727000004</v>
+        <v>783.11219265</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80427959000007831</v>
+        <v>0.80589853000003586</v>
       </c>
       <c r="D265" s="5">
-        <v>1.240701968049196</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.2432169305774066</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>784.80051159000004</v>
+        <v>784.80465030000005</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6878243200000043</v>
+        <v>1.6924576500000512</v>
       </c>
       <c r="D266" s="5">
-        <v>2.617211479454129</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.6244834096570191</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>784.74935310000001</v>
+        <v>784.75062580999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.1158490000034362E-2</v>
+        <v>-5.4024490000074366E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.8195900579935973E-2</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.2574496173049017E-2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>785.42478411000002</v>
+        <v>785.42735803999994</v>
       </c>
       <c r="C268" s="5">
-        <v>0.67543101000001116</v>
+        <v>0.67673222999997051</v>
       </c>
       <c r="D268" s="5">
-        <v>1.0377391064381625</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.039746111574491</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>787.94660668999995</v>
+        <v>787.95352515000002</v>
       </c>
       <c r="C269" s="5">
-        <v>2.5218225799999345</v>
+        <v>2.526167110000074</v>
       </c>
       <c r="D269" s="5">
-        <v>3.9217038973833329</v>
+        <v>3.9285669656905498</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4019292083377497</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.4024847749734235</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>789.41243709000003</v>
+        <v>789.40850995999995</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4658304000000726</v>
+        <v>1.4549848099999281</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2553636725533899</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.2384866835330142</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>790.74398985000005</v>
+        <v>790.74620688000005</v>
       </c>
       <c r="C271" s="5">
-        <v>1.3315527600000223</v>
+        <v>1.3376969200000985</v>
       </c>
       <c r="D271" s="5">
-        <v>2.0430013567245942</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.0525266815989873</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>793.36193886000001</v>
+        <v>793.35360330000003</v>
       </c>
       <c r="C272" s="5">
-        <v>2.6179490099999612</v>
+        <v>2.6073964199999864</v>
       </c>
       <c r="D272" s="5">
-        <v>4.0460369048166189</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.0294194901856928</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>794.78707642999996</v>
+        <v>794.78708099000005</v>
       </c>
       <c r="C273" s="5">
-        <v>1.4251375699999471</v>
+        <v>1.4334776900000179</v>
       </c>
       <c r="D273" s="5">
-        <v>2.1770174074994486</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.189907755818199</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>797.12308169999994</v>
+        <v>797.12145871999996</v>
       </c>
       <c r="C274" s="5">
-        <v>2.3360052699999869</v>
+        <v>2.3343777299999147</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5845677299032763</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.5820297902748877</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>799.74131609999995</v>
+        <v>799.73728437</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6182344000000057</v>
+        <v>2.6158256500000334</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0135162572227712</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.0097652775150872</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>800.94418112999995</v>
+        <v>800.93880421999995</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2028650299999981</v>
+        <v>1.2015198499999542</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8198869201159429</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.8178441099871101</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>805.97528433000002</v>
+        <v>805.96935430999997</v>
       </c>
       <c r="C277" s="5">
-        <v>5.031103200000075</v>
+        <v>5.0305500900000197</v>
       </c>
       <c r="D277" s="5">
-        <v>7.8037039407689912</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.8028703703806102</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>806.66799809999998</v>
+        <v>806.67607860999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.69271376999995482</v>
+        <v>0.70672430000001896</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0362566348958602</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.0573245172457613</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>808.39100633999999</v>
+        <v>808.39496686999996</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7230082400000128</v>
+        <v>1.7188882599999715</v>
       </c>
       <c r="D279" s="5">
-        <v>2.59347520901132</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.5871747293419123</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>810.57762133999995</v>
+        <v>810.58522215000005</v>
       </c>
       <c r="C280" s="5">
-        <v>2.1866149999999607</v>
+        <v>2.1902552800000876</v>
       </c>
       <c r="D280" s="5">
-        <v>3.2946040405201105</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.3001544839144525</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>813.42504704999999</v>
+        <v>813.44271007999998</v>
       </c>
       <c r="C281" s="5">
-        <v>2.8474257100000386</v>
+        <v>2.8574879299999338</v>
       </c>
       <c r="D281" s="5">
-        <v>4.2978077274621551</v>
+        <v>4.3132497487009536</v>
       </c>
       <c r="E281" s="5">
-        <v>3.2335237113374493</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.2348589245980719</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>813.40339270000004</v>
+        <v>813.39919022000004</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1654349999948863E-2</v>
+        <v>-4.3519859999946675E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.194076180019767E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-6.418210771610422E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>817.67446345999997</v>
+        <v>817.68253322999999</v>
       </c>
       <c r="C283" s="5">
-        <v>4.2710707599999296</v>
+        <v>4.2833430099999532</v>
       </c>
       <c r="D283" s="5">
-        <v>6.4862324306523611</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.5054472730426527</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>818.94293064999999</v>
+        <v>818.93234198000005</v>
       </c>
       <c r="C284" s="5">
-        <v>1.2684671900000239</v>
+        <v>1.2498087500000565</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8775386571603381</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.8496701357246126</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>820.41682491999995</v>
+        <v>820.41401527999994</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4738942699999598</v>
+        <v>1.4816732999998976</v>
       </c>
       <c r="D285" s="5">
-        <v>2.1812094182567909</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.1928650044748865</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>821.99459856999999</v>
+        <v>821.98377292999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.5777736500000401</v>
+        <v>1.5697576500000423</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3323309159739125</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.3203643862311552</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>825.78926091000005</v>
+        <v>825.77904392999994</v>
       </c>
       <c r="C287" s="5">
-        <v>3.794662340000059</v>
+        <v>3.795270999999957</v>
       </c>
       <c r="D287" s="5">
-        <v>5.6825305527008041</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.6835420576804907</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>829.32805083000005</v>
+        <v>829.31003954000005</v>
       </c>
       <c r="C288" s="5">
-        <v>3.5387899199999993</v>
+        <v>3.5309956100001045</v>
       </c>
       <c r="D288" s="5">
-        <v>5.2653627532399438</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.253558061475716</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>830.27901849</v>
+        <v>830.26061418999996</v>
       </c>
       <c r="C289" s="5">
-        <v>0.95096765999994659</v>
+        <v>0.95057464999990771</v>
       </c>
       <c r="D289" s="5">
-        <v>1.3847183032877686</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>1.3841726742109151</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>832.12250071000005</v>
+        <v>832.13393509000002</v>
       </c>
       <c r="C290" s="5">
-        <v>1.8434822200000553</v>
+        <v>1.873320900000067</v>
       </c>
       <c r="D290" s="5">
-        <v>2.6971585518465124</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.7414196071507524</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>833.35002304</v>
+        <v>833.36290426000005</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2275223299999425</v>
+        <v>1.2289691700000276</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7846375582384999</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.7867334159634041</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>835.73312476000001</v>
+        <v>835.75486192999995</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3831017200000133</v>
+        <v>2.391957669999897</v>
       </c>
       <c r="D292" s="5">
-        <v>3.4860882608977573</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.499193322052796</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>836.56981868000003</v>
+        <v>836.60647095000002</v>
       </c>
       <c r="C293" s="5">
-        <v>0.83669392000001608</v>
+        <v>0.85160902000006899</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2080168821128057</v>
+        <v>1.2296399463225915</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8453477937442129</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.8476204387795079</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>838.23746688000006</v>
+        <v>838.24003553</v>
       </c>
       <c r="C294" s="5">
-        <v>1.6676482000000306</v>
+        <v>1.6335645799999838</v>
       </c>
       <c r="D294" s="5">
-        <v>2.4185249686268895</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.3684579140457851</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>839.92085663</v>
+        <v>839.93966362000003</v>
       </c>
       <c r="C295" s="5">
-        <v>1.6833897499999466</v>
+        <v>1.6996280900000329</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4366963031106526</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.4604563297463633</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>843.52311308000003</v>
+        <v>843.51868464999995</v>
       </c>
       <c r="C296" s="5">
-        <v>3.6022564500000271</v>
+        <v>3.5790210299999217</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2697173113092077</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.2348058926707353</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>847.46504563999997</v>
+        <v>847.44726098000001</v>
       </c>
       <c r="C297" s="5">
-        <v>3.9419325599999411</v>
+        <v>3.9285763300000553</v>
       </c>
       <c r="D297" s="5">
-        <v>5.7542156813576772</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.7342477864384511</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>850.67659438999999</v>
+        <v>850.65722120999999</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2115487500000199</v>
+        <v>3.2099602299999788</v>
       </c>
       <c r="D298" s="5">
-        <v>4.6435035541668723</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.6412581304226652</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>853.65919598999994</v>
+        <v>853.62828844000001</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9826015999999527</v>
+        <v>2.9710672300000169</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2894728579199626</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.2726637842172677</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>856.02719709999997</v>
+        <v>855.96503106</v>
       </c>
       <c r="C300" s="5">
-        <v>2.3680011100000229</v>
+        <v>2.3367426199999954</v>
       </c>
       <c r="D300" s="5">
-        <v>3.37998832559534</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.3348199910368859</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>857.17234413000006</v>
+        <v>857.15536827000005</v>
       </c>
       <c r="C301" s="5">
-        <v>1.1451470300000892</v>
+        <v>1.1903372100000524</v>
       </c>
       <c r="D301" s="5">
-        <v>1.6171592525334511</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.6815881080558537</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>857.29087038</v>
+        <v>857.30225553000002</v>
       </c>
       <c r="C302" s="5">
-        <v>0.11852624999994532</v>
+        <v>0.14688725999997132</v>
       </c>
       <c r="D302" s="5">
-        <v>0.16605729333247776</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>0.20583309072967904</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>863.79072411000004</v>
+        <v>863.79260036999995</v>
       </c>
       <c r="C303" s="5">
-        <v>6.4998537300000407</v>
+        <v>6.4903448399999206</v>
       </c>
       <c r="D303" s="5">
-        <v>9.4873758639192118</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>9.4727823806338929</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>864.67810411999994</v>
+        <v>864.76290632999996</v>
       </c>
       <c r="C304" s="5">
-        <v>0.88738000999990163</v>
+        <v>0.97030596000001879</v>
       </c>
       <c r="D304" s="5">
-        <v>1.2397601433771666</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.3563300354040519</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>865.80578905000004</v>
+        <v>865.88920040999994</v>
       </c>
       <c r="C305" s="5">
-        <v>1.1276849300001004</v>
+        <v>1.1262940799999797</v>
       </c>
       <c r="D305" s="5">
-        <v>1.5762753596783474</v>
+        <v>1.5741617922487183</v>
       </c>
       <c r="E305" s="5">
-        <v>3.494743620577978</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.5001796515807815</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>869.97079234</v>
+        <v>869.94427345999998</v>
       </c>
       <c r="C306" s="5">
-        <v>4.1650032899999587</v>
+        <v>4.0550730500000327</v>
       </c>
       <c r="D306" s="5">
-        <v>5.9278708268289959</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.7667908336770601</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>872.47336914000005</v>
+        <v>872.51301386</v>
       </c>
       <c r="C307" s="5">
-        <v>2.5025768000000426</v>
+        <v>2.5687404000000242</v>
       </c>
       <c r="D307" s="5">
-        <v>3.5070877321332627</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.601431523479337</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>873.55880464999996</v>
+        <v>873.56557913999995</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0854355099999111</v>
+        <v>1.0525652799999534</v>
       </c>
       <c r="D308" s="5">
-        <v>1.5031658585039409</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.4572764078817135</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>875.39070899000001</v>
+        <v>875.35444164</v>
       </c>
       <c r="C309" s="5">
-        <v>1.831904340000051</v>
+        <v>1.7888625000000502</v>
       </c>
       <c r="D309" s="5">
-        <v>2.5456991615519842</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.4851915423122817</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>879.00977733000002</v>
+        <v>878.97558105999997</v>
       </c>
       <c r="C310" s="5">
-        <v>3.6190683400000125</v>
+        <v>3.6211394199999631</v>
       </c>
       <c r="D310" s="5">
-        <v>5.075453969348942</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.0786401093287914</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>879.24632634</v>
+        <v>879.18968762999998</v>
       </c>
       <c r="C311" s="5">
-        <v>0.23654900999997608</v>
+        <v>0.21410657000001265</v>
       </c>
       <c r="D311" s="5">
-        <v>0.3234086069964226</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.29269570402130629</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>883.16263589000005</v>
+        <v>883.05263972</v>
       </c>
       <c r="C312" s="5">
-        <v>3.9163095500000509</v>
+        <v>3.8629520900000216</v>
       </c>
       <c r="D312" s="5">
-        <v>5.4779049191139073</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.4018156702330344</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>883.94740353999998</v>
+        <v>883.92473838000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.7847676499999352</v>
+        <v>0.87209866000000602</v>
       </c>
       <c r="D313" s="5">
-        <v>1.0715322550466366</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.1915729042035972</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>887.83849677000001</v>
+        <v>887.84669659999997</v>
       </c>
       <c r="C314" s="5">
-        <v>3.8910932300000241</v>
+        <v>3.921958219999965</v>
       </c>
       <c r="D314" s="5">
-        <v>5.4121259028624191</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>5.4562524579338634</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>891.54170827999997</v>
+        <v>891.52980711999999</v>
       </c>
       <c r="C315" s="5">
-        <v>3.7032115099999601</v>
+        <v>3.6831105200000138</v>
       </c>
       <c r="D315" s="5">
-        <v>5.1216858286466715</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.0931999438600828</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>893.54856003999998</v>
+        <v>893.71824391999996</v>
       </c>
       <c r="C316" s="5">
-        <v>2.0068517600000177</v>
+        <v>2.1884367999999768</v>
       </c>
       <c r="D316" s="5">
-        <v>2.7348825098205687</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.9857338882194995</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>894.31922842999995</v>
+        <v>894.46982071000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.77066838999996889</v>
+        <v>0.75157679000005828</v>
       </c>
       <c r="D317" s="5">
-        <v>1.039900546949224</v>
+        <v>1.0138266153255415</v>
       </c>
       <c r="E317" s="5">
-        <v>3.2932835216181733</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.3007248833299974</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>900.04766389999998</v>
+        <v>899.95250387999999</v>
       </c>
       <c r="C318" s="5">
-        <v>5.7284354700000222</v>
+        <v>5.482683169999973</v>
       </c>
       <c r="D318" s="5">
-        <v>7.9630852134343844</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.6085476522875117</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>901.72207027000002</v>
+        <v>901.78982013999996</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6744063700000424</v>
+        <v>1.837316259999966</v>
       </c>
       <c r="D319" s="5">
-        <v>2.2554078675180778</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.4775812292151089</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>903.08541362000005</v>
+        <v>903.11191292000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3633433500000365</v>
+        <v>1.3220927800000482</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8294831021036462</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.7735471520809787</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>906.02878332</v>
+        <v>905.97485638000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.9433696999999484</v>
+        <v>2.8629434599999968</v>
       </c>
       <c r="D321" s="5">
-        <v>3.9819614427721417</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.8711368453938411</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>907.63678458000004</v>
+        <v>907.59039471999995</v>
       </c>
       <c r="C322" s="5">
-        <v>1.6080012600000373</v>
+        <v>1.6155383399999437</v>
       </c>
       <c r="D322" s="5">
-        <v>2.1506477686383807</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.1609573123680503</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>907.41478912000002</v>
+        <v>907.33191426999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.22199546000001646</v>
+        <v>-0.2584804499999791</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.29310897058086871</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.34122346891948263</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>912.83489168999995</v>
+        <v>912.68074834000004</v>
       </c>
       <c r="C324" s="5">
-        <v>5.4201025699999263</v>
+        <v>5.3488340700000663</v>
       </c>
       <c r="D324" s="5">
-        <v>7.4079791723676403</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>7.3080826054655379</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>915.07801838</v>
+        <v>915.04944732000001</v>
       </c>
       <c r="C325" s="5">
-        <v>2.2431266900000537</v>
+        <v>2.3686989799999765</v>
       </c>
       <c r="D325" s="5">
-        <v>2.9889648302248384</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.1592268841980742</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>918.28081829999996</v>
+        <v>918.28077102999998</v>
       </c>
       <c r="C326" s="5">
-        <v>3.2027999199999613</v>
+        <v>3.2313237099999697</v>
       </c>
       <c r="D326" s="5">
-        <v>4.2818373172695212</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.3208521327637417</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>919.50578062</v>
+        <v>919.47749107000004</v>
       </c>
       <c r="C327" s="5">
-        <v>1.2249623200000315</v>
+        <v>1.1967200400000593</v>
       </c>
       <c r="D327" s="5">
-        <v>1.61256524014457</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.5751197395733829</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>921.93303358000003</v>
+        <v>922.18466735000004</v>
       </c>
       <c r="C328" s="5">
-        <v>2.4272529600000325</v>
+        <v>2.7071762799999988</v>
       </c>
       <c r="D328" s="5">
-        <v>3.2140810500203232</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>3.5908843509571797</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>923.51471671000002</v>
+        <v>923.73013222999998</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5816831299999876</v>
+        <v>1.5454648799999404</v>
       </c>
       <c r="D329" s="5">
-        <v>2.0782768429822074</v>
+        <v>2.0296886286453431</v>
       </c>
       <c r="E329" s="5">
-        <v>3.264548871576145</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.2712463676833892</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>927.39762155999995</v>
+        <v>927.22877262999998</v>
       </c>
       <c r="C330" s="5">
-        <v>3.8829048499999317</v>
+        <v>3.4986403999999993</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1637069823244897</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.6409005504304934</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>926.82540188999997</v>
+        <v>926.91372719000003</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.57221966999998131</v>
+        <v>-0.31504543999994894</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.73791232447805166</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.4069641202694263</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>929.03983331999996</v>
+        <v>929.08246540000005</v>
       </c>
       <c r="C332" s="5">
-        <v>2.2144314299999905</v>
+        <v>2.168738210000015</v>
       </c>
       <c r="D332" s="5">
-        <v>2.9050962754190834</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.8441036510250983</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>927.47226541999999</v>
+        <v>927.41344112000002</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.5675678999999718</v>
+        <v>-1.6690242800000306</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.0060739234808556</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-2.1345344809493461</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>928.82246036000004</v>
+        <v>928.76587502999996</v>
       </c>
       <c r="C334" s="5">
-        <v>1.3501949400000512</v>
+        <v>1.3524339099999452</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7609906132990627</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.7640470301987676</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>931.08305079000002</v>
+        <v>930.99087844999997</v>
       </c>
       <c r="C335" s="5">
-        <v>2.2605904299999793</v>
+        <v>2.2250034200000073</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9600028528006028</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9129696622437917</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>931.64086817999998</v>
+        <v>931.47533451000004</v>
       </c>
       <c r="C336" s="5">
-        <v>0.55781738999996833</v>
+        <v>0.48445606000007047</v>
       </c>
       <c r="D336" s="5">
-        <v>0.72130079421259818</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.62622953513966628</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>932.01935311</v>
+        <v>931.96254474</v>
       </c>
       <c r="C337" s="5">
-        <v>0.37848493000001326</v>
+        <v>0.48721022999995967</v>
       </c>
       <c r="D337" s="5">
-        <v>0.48859827366467545</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.62947145278129391</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>934.88050684999996</v>
+        <v>934.86945397</v>
       </c>
       <c r="C338" s="5">
-        <v>2.8611537399999634</v>
+        <v>2.9069092299999966</v>
       </c>
       <c r="D338" s="5">
-        <v>3.7466513253517908</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.8078354005410153</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>933.84802750999995</v>
+        <v>933.81948712999997</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.032479340000009</v>
+        <v>-1.0499668400000246</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.3172561321355136</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.3394451153536546</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>933.38146453000002</v>
+        <v>933.65402415000005</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.46656297999993512</v>
+        <v>-0.16546297999991566</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.59789136075656391</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.21242027202350577</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>934.66724777000002</v>
+        <v>934.94164573</v>
       </c>
       <c r="C341" s="5">
-        <v>1.2857832400000007</v>
+        <v>1.28762157999995</v>
       </c>
       <c r="D341" s="5">
-        <v>1.6656468428185356</v>
+        <v>1.66755573956896</v>
       </c>
       <c r="E341" s="5">
-        <v>1.20761812001553</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.213721747165919</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>934.70246550000002</v>
+        <v>934.48299442999996</v>
       </c>
       <c r="C342" s="5">
-        <v>3.5217729999999392E-2</v>
+        <v>-0.45865130000004228</v>
       </c>
       <c r="D342" s="5">
-        <v>4.5224688567424565E-2</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.58709438622418508</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>937.21661931000006</v>
+        <v>937.31940268000005</v>
       </c>
       <c r="C343" s="5">
-        <v>2.5141538100000389</v>
+        <v>2.8364082500000904</v>
       </c>
       <c r="D343" s="5">
-        <v>3.2759301532889973</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.7037483901241952</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>940.19059605999996</v>
+        <v>940.24514834000001</v>
       </c>
       <c r="C344" s="5">
-        <v>2.9739767499999061</v>
+        <v>2.9257456599999614</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8750059782605817</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.8106543637910661</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>942.57645772000001</v>
+        <v>942.51557864999995</v>
       </c>
       <c r="C345" s="5">
-        <v>2.385861660000046</v>
+        <v>2.2704303099999379</v>
       </c>
       <c r="D345" s="5">
-        <v>3.0880263129716923</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.9364612328628859</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>943.69058677999999</v>
+        <v>943.64007111000001</v>
       </c>
       <c r="C346" s="5">
-        <v>1.114129059999982</v>
+        <v>1.1244924600000559</v>
       </c>
       <c r="D346" s="5">
-        <v>1.4276622013204676</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.4411229715731499</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>945.76021470000001</v>
+        <v>945.66738932999999</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0696279200000163</v>
+        <v>2.0273182199999837</v>
       </c>
       <c r="D347" s="5">
-        <v>2.6637233210967448</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.6087647860241425</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>946.60625478999998</v>
+        <v>946.44238597000003</v>
       </c>
       <c r="C348" s="5">
-        <v>0.84604008999997404</v>
+        <v>0.77499664000004032</v>
       </c>
       <c r="D348" s="5">
-        <v>1.0787704153202071</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.98787300399161282</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>949.68939468999997</v>
+        <v>949.62126831</v>
       </c>
       <c r="C349" s="5">
-        <v>3.0831398999999919</v>
+        <v>3.1788823399999728</v>
       </c>
       <c r="D349" s="5">
-        <v>3.9792357586901916</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.1058208240769112</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>949.38826504999997</v>
+        <v>949.36169403999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.3011296399999992</v>
+        <v>-0.25957427000003008</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.37983581656506615</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.32752136957204803</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>949.96616186999995</v>
+        <v>949.91995040999996</v>
       </c>
       <c r="C351" s="5">
-        <v>0.57789681999997811</v>
+        <v>0.55825636999998096</v>
       </c>
       <c r="D351" s="5">
-        <v>0.73289569486501005</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>0.7079267100771558</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>950.66097965999995</v>
+        <v>950.91503438999996</v>
       </c>
       <c r="C352" s="5">
-        <v>0.69481779000000188</v>
+        <v>0.99508398000000398</v>
       </c>
       <c r="D352" s="5">
-        <v>0.88123523269427739</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.2643219720356536</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>952.01356168999996</v>
+        <v>952.34013354000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3525820300000078</v>
+        <v>1.4250991500000509</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7207607367096811</v>
+        <v>1.8132908391695013</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8558812199085839</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.8609169769537193</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>951.66325887999994</v>
+        <v>951.42216194000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.35030281000001651</v>
+        <v>-0.91797159999998712</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.44065936528223659</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-1.150581224642</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>953.34547915999997</v>
+        <v>953.44833670000003</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6822202800000241</v>
+        <v>2.0261747600000035</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1419406200428481</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.5856995250926884</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>954.25697972</v>
+        <v>954.30746640999996</v>
       </c>
       <c r="C356" s="5">
-        <v>0.91150056000003588</v>
+        <v>0.85912970999993377</v>
       </c>
       <c r="D356" s="5">
-        <v>1.1533813461954701</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.0866664957559058</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>955.07592569999997</v>
+        <v>955.02700121999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.81894597999996677</v>
+        <v>0.71953481000002739</v>
       </c>
       <c r="D357" s="5">
-        <v>1.0347182315640913</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.9085451441923853</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>957.19776137999997</v>
+        <v>957.15501961999996</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1218356800000038</v>
+        <v>2.1280183999999736</v>
       </c>
       <c r="D358" s="5">
-        <v>2.6987869939228748</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.7068878516240513</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>958.29319082999996</v>
+        <v>958.21992010999998</v>
       </c>
       <c r="C359" s="5">
-        <v>1.0954294499999833</v>
+        <v>1.0649004900000136</v>
       </c>
       <c r="D359" s="5">
-        <v>1.3819724125722521</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.3432820666966272</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>959.69017799000005</v>
+        <v>959.56373000999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.3969871600000943</v>
+        <v>1.3438098999999966</v>
       </c>
       <c r="D360" s="5">
-        <v>1.763438474467427</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.6959241656960833</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>962.19212760999994</v>
+        <v>962.09778957000003</v>
       </c>
       <c r="C361" s="5">
-        <v>2.5019496199998912</v>
+        <v>2.5340595600000597</v>
       </c>
       <c r="D361" s="5">
-        <v>3.1736966915522968</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.2154510319950758</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>961.91855998000005</v>
+        <v>961.87853961999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.2735676299998886</v>
+        <v>-0.2192499500000622</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.34064744989682483</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.27312236744676532</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>963.31623274000003</v>
+        <v>963.26969596000004</v>
       </c>
       <c r="C363" s="5">
-        <v>1.3976727599999776</v>
+        <v>1.3911563400000659</v>
       </c>
       <c r="D363" s="5">
-        <v>1.7576081424695689</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.7494216564667431</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>965.98341297000002</v>
+        <v>966.16331628</v>
       </c>
       <c r="C364" s="5">
-        <v>2.6671802299999854</v>
+        <v>2.8936203199999682</v>
       </c>
       <c r="D364" s="5">
-        <v>3.3735632799629212</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.6649050556578855</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>967.58333745000004</v>
+        <v>967.93426013999999</v>
       </c>
       <c r="C365" s="5">
-        <v>1.599924480000027</v>
+        <v>1.7709438599999885</v>
       </c>
       <c r="D365" s="5">
-        <v>2.005723493576661</v>
+        <v>2.2218688657843932</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6354573491958346</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.6374534739005631</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>968.47749765000003</v>
+        <v>968.24886273000004</v>
       </c>
       <c r="C366" s="5">
-        <v>0.89416019999998753</v>
+        <v>0.31460259000004953</v>
       </c>
       <c r="D366" s="5">
-        <v>1.1145941331725862</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>0.39072768598287233</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>969.23592699999995</v>
+        <v>969.33185324999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.75842934999991485</v>
+        <v>1.082990519999953</v>
       </c>
       <c r="D367" s="5">
-        <v>0.94379627846006287</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.350492969175221</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>962.08115380000004</v>
+        <v>962.11737326000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.1547731999999087</v>
+        <v>-7.2144799899999725</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.507300598943047</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-8.5745996278034582</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>841.59099361999995</v>
+        <v>841.55798832999994</v>
       </c>
       <c r="C369" s="5">
-        <v>-120.49016018000009</v>
+        <v>-120.55938493000008</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.924218414879974</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-79.942727324559883</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>867.33837071000005</v>
+        <v>867.31246066999995</v>
       </c>
       <c r="C370" s="5">
-        <v>25.7473770900001</v>
+        <v>25.754472340000007</v>
       </c>
       <c r="D370" s="5">
-        <v>43.565394209128215</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>43.581494548391795</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>893.01059442999997</v>
+        <v>892.96632380999995</v>
       </c>
       <c r="C371" s="5">
-        <v>25.67222371999992</v>
+        <v>25.653863139999999</v>
       </c>
       <c r="D371" s="5">
-        <v>41.911181951315783</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>41.877634180468171</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>892.83870251999997</v>
+        <v>892.75707095999996</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.17189190999999937</v>
+        <v>-0.20925284999998439</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.23073865048142128</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.28083930362634568</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>902.43537064999998</v>
+        <v>902.34493555999995</v>
       </c>
       <c r="C373" s="5">
-        <v>9.5966681300000118</v>
+        <v>9.587864599999989</v>
       </c>
       <c r="D373" s="5">
-        <v>13.688677853476449</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>13.676694968416371</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>908.62339987999997</v>
+        <v>908.55827001</v>
       </c>
       <c r="C374" s="5">
-        <v>6.1880292299999837</v>
+        <v>6.2133344500000476</v>
       </c>
       <c r="D374" s="5">
-        <v>8.5459681796922879</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.5831428487853643</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>916.40235189999999</v>
+        <v>916.34299625000006</v>
       </c>
       <c r="C375" s="5">
-        <v>7.7789520200000197</v>
+        <v>7.7847262400000545</v>
       </c>
       <c r="D375" s="5">
-        <v>10.771321451396298</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>10.780506852185967</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>919.93953719000001</v>
+        <v>920.01925747999996</v>
       </c>
       <c r="C376" s="5">
-        <v>3.5371852900000249</v>
+        <v>3.6762612299999091</v>
       </c>
       <c r="D376" s="5">
-        <v>4.7314391126853872</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.9219219129784664</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>924.12271902999998</v>
+        <v>924.46405969</v>
       </c>
       <c r="C377" s="5">
-        <v>4.1831818399999747</v>
+        <v>4.4448022100000344</v>
       </c>
       <c r="D377" s="5">
-        <v>5.5952431411351755</v>
+        <v>5.9540023248678686</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.4916666852219178</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.4910281865333079</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>922.9475248</v>
+        <v>922.78657215999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.1751942299999882</v>
+        <v>-1.6774875300000076</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.5153952838164675</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-2.1558614168086576</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>919.41652052999996</v>
+        <v>919.49346601000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.5310042700000395</v>
+        <v>-3.2931061499999714</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.4955684448719886</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.1993239446601605</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>928.58122665999997</v>
+        <v>928.59704818</v>
       </c>
       <c r="C380" s="5">
-        <v>9.1647061300000132</v>
+        <v>9.1035821699999815</v>
       </c>
       <c r="D380" s="5">
-        <v>12.639613868026412</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.549563785406637</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>933.84603112000002</v>
+        <v>933.84194319000005</v>
       </c>
       <c r="C381" s="5">
-        <v>5.2648044600000503</v>
+        <v>5.2448950100000502</v>
       </c>
       <c r="D381" s="5">
-        <v>7.0198993115454078</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.9923998890701</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>940.10526272000004</v>
+        <v>940.10927461999995</v>
       </c>
       <c r="C382" s="5">
-        <v>6.259231600000021</v>
+        <v>6.2673314299998992</v>
       </c>
       <c r="D382" s="5">
-        <v>8.3463981334439552</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.3576385999847513</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>945.87071495999999</v>
+        <v>945.87026027000002</v>
       </c>
       <c r="C383" s="5">
-        <v>5.765452239999945</v>
+        <v>5.760985650000066</v>
       </c>
       <c r="D383" s="5">
-        <v>7.6127048779925044</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.6065734498720117</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>953.74147324</v>
+        <v>953.70604874000003</v>
       </c>
       <c r="C384" s="5">
-        <v>7.8707582800000182</v>
+        <v>7.8357884700000113</v>
       </c>
       <c r="D384" s="5">
-        <v>10.455326766014995</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>10.406742442121054</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>952.57923835999998</v>
+        <v>952.47508489999996</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.1622348800000282</v>
+        <v>-1.2309638400000722</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.4525656486312655</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-1.5379113410596834</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>958.10598599000002</v>
+        <v>957.99569340000005</v>
       </c>
       <c r="C386" s="5">
-        <v>5.5267476300000453</v>
+        <v>5.520608500000094</v>
       </c>
       <c r="D386" s="5">
-        <v>7.1887734480918564</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.1813422968587615</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>968.97164464000002</v>
+        <v>968.87425126000005</v>
       </c>
       <c r="C387" s="5">
-        <v>10.86565865</v>
+        <v>10.878557860000001</v>
       </c>
       <c r="D387" s="5">
-        <v>14.490691261492362</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.510758243897559</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>971.45641240999998</v>
+        <v>971.42622171999994</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4847677699999622</v>
+        <v>2.5519704599998931</v>
       </c>
       <c r="D388" s="5">
-        <v>3.1209753299833665</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.2069384416932634</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>974.62272199999995</v>
+        <v>974.94382419999999</v>
       </c>
       <c r="C389" s="5">
-        <v>3.1663095899999689</v>
+        <v>3.5176024800000505</v>
       </c>
       <c r="D389" s="5">
-        <v>3.9820927705761511</v>
+        <v>4.4328774653261904</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4646425123069164</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.4604355876124888</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>979.95661876999998</v>
+        <v>979.88505169999996</v>
       </c>
       <c r="C390" s="5">
-        <v>5.3338967700000239</v>
+        <v>4.9412274999999681</v>
       </c>
       <c r="D390" s="5">
-        <v>6.7686670347695488</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>6.2542912911282222</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>988.96113315000002</v>
+        <v>989.04306737000002</v>
       </c>
       <c r="C391" s="5">
-        <v>9.004514380000046</v>
+        <v>9.1580156700000543</v>
       </c>
       <c r="D391" s="5">
-        <v>11.60110117121449</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.810051574479875</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>988.97309736</v>
+        <v>988.98114380000004</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1964209999973718E-2</v>
+        <v>-6.192356999997628E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>1.4518272601193871E-2</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-7.5105628392890811E-2</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>991.69627810999998</v>
+        <v>991.72467868000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.7231807499999832</v>
+        <v>2.7435348799999701</v>
       </c>
       <c r="D393" s="5">
-        <v>3.3547559550812567</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.3801866371351963</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>992.70204756999999</v>
+        <v>992.75918487000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0057694600000104</v>
+        <v>1.0345061900000019</v>
       </c>
       <c r="D394" s="5">
-        <v>1.2238408772343945</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.2589729362090241</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>995.75544855999999</v>
+        <v>995.79190306999999</v>
       </c>
       <c r="C395" s="5">
-        <v>3.0534009900000001</v>
+        <v>3.0327181999999766</v>
       </c>
       <c r="D395" s="5">
-        <v>3.7541042830794291</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.7280281836477247</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1003.2375318000001</v>
+        <v>1003.2421444</v>
       </c>
       <c r="C396" s="5">
-        <v>7.4820832400000654</v>
+        <v>7.4502413300000399</v>
       </c>
       <c r="D396" s="5">
-        <v>9.3988999642891748</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>9.3568837230360913</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1005.8037351</v>
+        <v>1005.7297393</v>
       </c>
       <c r="C397" s="5">
-        <v>2.5662032999999838</v>
+        <v>2.4875948999999764</v>
       </c>
       <c r="D397" s="5">
-        <v>3.1130602309982214</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0163823511767385</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1009.4800633</v>
+        <v>1009.306764</v>
       </c>
       <c r="C398" s="5">
-        <v>3.6763281999999435</v>
+        <v>3.5770247000000381</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4753961528601893</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.3524612392534134</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1009.0953297</v>
+        <v>1008.7983834</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.38473360000000412</v>
+        <v>-0.50838060000000951</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.45638721150863537</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.60275976481281024</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1010.1559708</v>
+        <v>1010.0143871</v>
       </c>
       <c r="C400" s="5">
-        <v>1.060641099999998</v>
+        <v>1.2160036999999875</v>
       </c>
       <c r="D400" s="5">
-        <v>1.2686145040124108</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.4561061089607197</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1011.8990667</v>
+        <v>1012.2889249</v>
       </c>
       <c r="C401" s="5">
-        <v>1.7430959000000712</v>
+        <v>2.2745377999999619</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0904508681727441</v>
+        <v>2.7361066861870453</v>
       </c>
       <c r="E401" s="5">
-        <v>3.8246948135485903</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.8304874366114294</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1017.9913031999999</v>
+        <v>1018.0295634</v>
       </c>
       <c r="C402" s="5">
-        <v>6.092236499999899</v>
+        <v>5.7406385000000455</v>
       </c>
       <c r="D402" s="5">
-        <v>7.4688172760387639</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.0214560411339999</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1021.599728</v>
+        <v>1021.7060044999999</v>
       </c>
       <c r="C403" s="5">
-        <v>3.6084248000000798</v>
+        <v>3.67644109999992</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3374960207016144</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.4207163573634745</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1024.9427413999999</v>
+        <v>1024.9621307</v>
       </c>
       <c r="C404" s="5">
-        <v>3.3430133999999043</v>
+        <v>3.2561262000000397</v>
       </c>
       <c r="D404" s="5">
-        <v>3.998248735456289</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.8920914394558359</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1023.2304711</v>
+        <v>1023.3005993</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.7122702999998864</v>
+        <v>-1.6615313999999444</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.9864033204898046</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.9280288940314971</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1023.5240727</v>
+        <v>1023.6245636</v>
       </c>
       <c r="C406" s="5">
-        <v>0.29360159999998814</v>
+        <v>0.32396429999994325</v>
       </c>
       <c r="D406" s="5">
-        <v>0.34486704426444081</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>0.38056734403311143</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1029.1719301999999</v>
+        <v>1029.2408588000001</v>
       </c>
       <c r="C407" s="5">
-        <v>5.6478574999998727</v>
+        <v>5.6162952000000814</v>
       </c>
       <c r="D407" s="5">
-        <v>6.8263658975864283</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>6.7863726148616799</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1027.9038748</v>
+        <v>1027.9458801000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2680553999998665</v>
+        <v>-1.2949787000000015</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.4685563386323541</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.4994214830712282</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1030.2382118</v>
+        <v>1030.1796586</v>
       </c>
       <c r="C409" s="5">
-        <v>2.334337000000005</v>
+        <v>2.2337784999999712</v>
       </c>
       <c r="D409" s="5">
-        <v>2.7594589692026883</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.6390538685341358</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1032.5200625</v>
+        <v>1032.2826138</v>
       </c>
       <c r="C410" s="5">
-        <v>2.2818506999999499</v>
+        <v>2.1029551999999967</v>
       </c>
       <c r="D410" s="5">
-        <v>2.6904698624585333</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.4773084934141432</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1034.2899146</v>
+        <v>1033.7719379</v>
       </c>
       <c r="C411" s="5">
-        <v>1.7698520999999801</v>
+        <v>1.4893240999999762</v>
       </c>
       <c r="D411" s="5">
-        <v>2.0764341470154601</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.7451024274239391</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1034.9374594000001</v>
+        <v>1034.6837449</v>
       </c>
       <c r="C412" s="5">
-        <v>0.64754480000010517</v>
+        <v>0.9118069999999534</v>
       </c>
       <c r="D412" s="5">
-        <v>0.75388444257493692</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.0635730421486356</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1034.0023603</v>
+        <v>1034.4578222</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.93509910000011587</v>
+        <v>-0.22592269999995551</v>
       </c>
       <c r="D413" s="5">
-        <v>-1.078866537698886</v>
+        <v>-0.26170498902385875</v>
       </c>
       <c r="E413" s="5">
-        <v>2.1843377790714991</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.1899772638715786</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1037.9016351</v>
+        <v>1038.0360611999999</v>
       </c>
       <c r="C414" s="5">
-        <v>3.8992748000000574</v>
+        <v>3.5782389999999396</v>
       </c>
       <c r="D414" s="5">
-        <v>4.6203075147055683</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.2307440238648741</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1037.7312801</v>
+        <v>1037.8825363999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.17035499999997228</v>
+        <v>-0.15352480000001378</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.19678315463641516</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.17733485353244038</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1037.4955399</v>
+        <v>1037.5409855</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.23574020000000928</v>
+        <v>-0.34155089999990196</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.27226225543780513</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.39418724666125948</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1040.5501902999999</v>
+        <v>1040.6650417000001</v>
       </c>
       <c r="C417" s="5">
-        <v>3.0546503999999004</v>
+        <v>3.1240562000000409</v>
       </c>
       <c r="D417" s="5">
-        <v>3.5908830122759028</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.6736653041534284</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1042.7274897</v>
+        <v>1042.8685656</v>
       </c>
       <c r="C418" s="5">
-        <v>2.1772994000000381</v>
+        <v>2.2035238999999365</v>
       </c>
       <c r="D418" s="5">
-        <v>2.5400397767916472</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.5707034721204725</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1043.0252711000001</v>
+        <v>1043.1200182</v>
       </c>
       <c r="C419" s="5">
-        <v>0.29778140000007625</v>
+        <v>0.25145259999999325</v>
       </c>
       <c r="D419" s="5">
-        <v>0.34323395473412344</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.28972356177225933</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1043.3432451000001</v>
+        <v>1043.4286328000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.31797400000004927</v>
+        <v>0.30861460000005536</v>
       </c>
       <c r="D420" s="5">
-        <v>0.366442926773769</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.35560695500342909</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1049.7160031999999</v>
+        <v>1049.6776577000001</v>
       </c>
       <c r="C421" s="5">
-        <v>6.3727580999998281</v>
+        <v>6.2490248999999949</v>
       </c>
       <c r="D421" s="5">
-        <v>7.58093500683652</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.4282348436469636</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1048.3214057</v>
+        <v>1048.0250172000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.394597499999918</v>
+        <v>-1.6526404999999613</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.5826591000616896</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-1.8730373537096945</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1047.2758941</v>
+        <v>1046.5229016000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.0455116000000544</v>
+        <v>-1.5021156000000246</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.1902407587334518</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.7064448396210685</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1048.9317143999999</v>
+        <v>1048.5452754999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.6558202999999594</v>
+        <v>2.0223738999998204</v>
       </c>
       <c r="D424" s="5">
-        <v>1.9138742578084234</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.3437705178145585</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1050.7052023000001</v>
+        <v>1051.2519457000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.7734879000001911</v>
+        <v>2.7066702000001897</v>
       </c>
       <c r="D425" s="5">
-        <v>2.0478814282302693</v>
+        <v>3.1419880911416342</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6153582081915197</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6234710724390533</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1051.2758713000001</v>
+        <v>1051.5131248</v>
       </c>
       <c r="C426" s="5">
-        <v>0.57066899999995258</v>
+        <v>0.26117909999993572</v>
       </c>
       <c r="D426" s="5">
-        <v>0.6537058709548349</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.29854264956623577</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1052.0616580000001</v>
+        <v>1052.2509735000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.78578670000001694</v>
+        <v>0.73784870000008596</v>
       </c>
       <c r="D427" s="5">
-        <v>0.90064864217853646</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.84529957167840397</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1050.8810100999999</v>
+        <v>1050.9618241000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.1806479000001673</v>
+        <v>-1.2891494000000421</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.3383868009075428</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.4602959273623539</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1054.6511825</v>
+        <v>1054.8025207999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.7701724000000922</v>
+        <v>3.8406966999998531</v>
       </c>
       <c r="D429" s="5">
-        <v>4.3911295148129526</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.4745766348434968</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1054.175493</v>
+        <v>1054.3392699999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.47568950000004406</v>
+        <v>-0.46325079999996888</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.53990691371826882</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.52574783624992349</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1047.0355428</v>
+        <v>1047.1458339999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.1399501999999302</v>
+        <v>-7.1934360000000197</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.831587782083993</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-7.8868911731552966</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1049.2764365</v>
+        <v>1049.383947</v>
       </c>
       <c r="C432" s="5">
-        <v>2.2408937000000151</v>
+        <v>2.2381130000001122</v>
       </c>
       <c r="D432" s="5">
-        <v>2.5987208456168975</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.5951815264903422</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1052.4770080999999</v>
+        <v>1052.4394566000001</v>
       </c>
       <c r="C433" s="5">
-        <v>3.2005715999998756</v>
+        <v>3.0555096000000503</v>
       </c>
       <c r="D433" s="5">
-        <v>3.7223543212271171</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.5505631117231928</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1050.6685586000001</v>
+        <v>1050.3285582000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.8084494999998242</v>
+        <v>-2.1108983999999964</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.0425599955281926</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.3804889712013444</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1045.9914583</v>
+        <v>1051.1512358</v>
       </c>
       <c r="C435" s="5">
-        <v>-4.6771003000001201</v>
+        <v>0.82267759999990631</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.2129902156993531</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.94396850033935387</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1048.0880832</v>
+        <v>1048.3713944000001</v>
       </c>
       <c r="C436" s="5">
-        <v>2.0966249000000516</v>
+        <v>-2.7798413999998957</v>
       </c>
       <c r="D436" s="5">
-        <v>2.4320207204655331</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.1277279356565879</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1050.8310684</v>
+        <v>1049.6101879</v>
       </c>
       <c r="C437" s="5">
-        <v>2.742985200000021</v>
+        <v>1.2387934999999288</v>
       </c>
       <c r="D437" s="5">
-        <v>3.1861614044928599</v>
+        <v>1.4272150719446763</v>
       </c>
       <c r="E437" s="5">
-        <v>1.1979202132472722E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.1561716776568578</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1055.3923623000001</v>
+        <v>1053.9122362000001</v>
       </c>
       <c r="C438" s="5">
-        <v>4.5612939000000097</v>
+        <v>4.302048300000024</v>
       </c>
       <c r="D438" s="5">
-        <v>5.3349539442238747</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.0308577193463933</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1054.3895468000001</v>
+        <v>1053.0034383</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.002815499999997</v>
+        <v>-0.90879790000008143</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.1342792091404319</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.0298771518579386</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1057.3055376</v>
+        <v>1055.9049229</v>
       </c>
       <c r="C440" s="5">
-        <v>2.9159907999999177</v>
+        <v>2.9014846000000034</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3696347150945716</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.3570975334798803</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1058.5325218</v>
+        <v>1057.360741</v>
       </c>
       <c r="C441" s="5">
-        <v>1.2269842000000608</v>
+        <v>1.4558180999999877</v>
       </c>
       <c r="D441" s="5">
-        <v>1.4015013927056508</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.6670916445636452</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1059.0246405</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.6638995000000705</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.9047913667761485</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>