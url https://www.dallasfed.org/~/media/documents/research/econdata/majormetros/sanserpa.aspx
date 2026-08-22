--- v6 (2026-06-22)
+++ v7 (2026-08-22)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{24ED5EEC-5C21-4361-B337-846E5DA89B07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B11BF327-A916-4816-A793-51A6DD5EA438}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{344000AA-6586-4457-8EF4-8B7B67DD6CD4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E448A5FE-942A-44BB-8FB6-E7055B3CD8E4}"/>
   </bookViews>
   <sheets>
     <sheet name="sanserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07338B8B-1A1A-49F7-A27F-39D401EEB49C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AE51279-45F4-4361-85B9-767BDE0A010F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3721,51 +3734,51 @@
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>711.44954954000002</v>
       </c>
       <c r="C198" s="5">
         <v>3.7420392700000775</v>
       </c>
       <c r="D198" s="5">
         <v>6.5328760711929723</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>711.12962368000001</v>
       </c>
       <c r="C199" s="5">
         <v>-0.31992586000001211</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.53828545720746579</v>
+        <v>-0.53828545720747689</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>714.02847559999998</v>
       </c>
       <c r="C200" s="5">
         <v>2.8988519199999701</v>
       </c>
       <c r="D200" s="5">
         <v>5.0028619403064356</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>718.39835133999998</v>
       </c>
       <c r="C201" s="5">
         <v>4.3698757399999977</v>
@@ -7177,96 +7190,114 @@
         <v>2.9014846000000034</v>
       </c>
       <c r="D440" s="5">
         <v>3.3570975334798803</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1057.360741</v>
       </c>
       <c r="C441" s="5">
         <v>1.4558180999999877</v>
       </c>
       <c r="D441" s="5">
         <v>1.6670916445636452</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1059.0246405</v>
+        <v>1059.1328997000001</v>
       </c>
       <c r="C442" s="5">
-        <v>1.6638995000000705</v>
+        <v>1.7721587000000909</v>
       </c>
       <c r="D442" s="5">
-        <v>1.9047913667761485</v>
+        <v>2.0298687511835167</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>1056.4372179</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-2.6956818000001022</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-3.0118199601654294</v>
+      </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
+      <c r="B444" s="5">
+        <v>1060.6891846999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>4.2519667999999911</v>
+      </c>
+      <c r="D444" s="5">
+        <v>4.9381426325606492</v>
+      </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>