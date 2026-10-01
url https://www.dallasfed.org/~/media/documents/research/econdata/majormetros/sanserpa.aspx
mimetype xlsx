--- v7 (2026-08-22)
+++ v8 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B11BF327-A916-4816-A793-51A6DD5EA438}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DAADF1A3-6DC3-4D55-A15D-0B50558E0A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E448A5FE-942A-44BB-8FB6-E7055B3CD8E4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AAA117A3-2CD6-4757-B824-A24905D52371}"/>
   </bookViews>
   <sheets>
     <sheet name="sanserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AE51279-45F4-4361-85B9-767BDE0A010F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{544D38BC-B90B-42EB-90B0-E06AA25974DD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>474.28850836999999</v>
+        <v>474.33211096999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>472.85429834000001</v>
+        <v>472.86651519999998</v>
       </c>
       <c r="C7" s="5">
-        <v>-1.4342100299999743</v>
+        <v>-1.4655957699999931</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.5689560293785449</v>
+        <v>-3.6454059537810557</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>473.05875803999999</v>
+        <v>473.06532010000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.2044596999999726</v>
+        <v>0.19880490000002737</v>
       </c>
       <c r="D8" s="5">
-        <v>0.52010940962663454</v>
+        <v>0.5056782219663214</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>472.18152121000003</v>
+        <v>472.16962125999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.87723682999995845</v>
+        <v>-0.89569884000002276</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.2027153539177391</v>
+        <v>-2.2485603921435282</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>474.79706032000001</v>
+        <v>474.77810625000001</v>
       </c>
       <c r="C10" s="5">
-        <v>2.6155391099999861</v>
+        <v>2.6084849900000222</v>
       </c>
       <c r="D10" s="5">
-        <v>6.8534164840419409</v>
+        <v>6.8345451353845066</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>476.39820057999998</v>
+        <v>476.3571968</v>
       </c>
       <c r="C11" s="5">
-        <v>1.6011402599999656</v>
+        <v>1.5790905499999894</v>
       </c>
       <c r="D11" s="5">
-        <v>4.1226211910844635</v>
+        <v>4.0649703775186286</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>475.19723305999997</v>
+        <v>475.16330099999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.2009675200000061</v>
+        <v>-1.1938958000000071</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.9835253439993603</v>
+        <v>-2.9664505552032261</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>476.59068451000002</v>
+        <v>476.57979326999998</v>
       </c>
       <c r="C13" s="5">
-        <v>1.3934514500000432</v>
+        <v>1.416492269999992</v>
       </c>
       <c r="D13" s="5">
-        <v>3.5761475051161007</v>
+        <v>3.636516206432594</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>477.87195889999998</v>
+        <v>477.8670955</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2812743899999646</v>
+        <v>1.287302230000023</v>
       </c>
       <c r="D14" s="5">
-        <v>3.2742322603388274</v>
+        <v>3.2899419666954977</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>479.05906485999998</v>
+        <v>479.06540853000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.1871059599999967</v>
+        <v>1.1983130300000084</v>
       </c>
       <c r="D15" s="5">
-        <v>3.0220486139574954</v>
+        <v>3.0510048918229504</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>479.81261081999997</v>
+        <v>479.82957679999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.75354595999999674</v>
+        <v>0.76416826999997056</v>
       </c>
       <c r="D16" s="5">
-        <v>1.903980951434181</v>
+        <v>1.9310304132943434</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>480.42581436</v>
+        <v>480.45470704000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.61320354000002908</v>
+        <v>0.6251302400000327</v>
       </c>
       <c r="D17" s="5">
-        <v>1.5444333964924617</v>
+        <v>1.5746318635682544</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>477.88433800000001</v>
+        <v>477.93266929999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.5414763599999901</v>
+        <v>-2.5220377400000302</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.166579374570702</v>
+        <v>-6.1204099263209244</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>477.32739988999998</v>
+        <v>477.35300590000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.55693811000003279</v>
+        <v>-0.57966339999995853</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.3895799043608936</v>
+        <v>-1.4457573526806211</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>478.95470408</v>
+        <v>478.96114338000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.627304190000018</v>
+        <v>1.6081374799999821</v>
       </c>
       <c r="D20" s="5">
-        <v>4.1686269080252636</v>
+        <v>4.1183896956208832</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>477.17448596000003</v>
+        <v>477.14848375999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.7802181199999723</v>
+        <v>-1.8126596200000336</v>
       </c>
       <c r="D21" s="5">
-        <v>-4.3701983035641216</v>
+        <v>-4.448129184285432</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>477.67370531</v>
+        <v>477.6490652</v>
       </c>
       <c r="C22" s="5">
-        <v>0.49921934999997575</v>
+        <v>0.50058144000001903</v>
       </c>
       <c r="D22" s="5">
-        <v>1.2626876597033432</v>
+        <v>1.2662221270102858</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>478.91341182999997</v>
+        <v>478.87412485999999</v>
       </c>
       <c r="C23" s="5">
-        <v>1.2397065199999702</v>
+        <v>1.2250596599999994</v>
       </c>
       <c r="D23" s="5">
-        <v>3.1592015532051709</v>
+        <v>3.1215115541431526</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>479.20925928999998</v>
+        <v>479.17809726000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.2958474600000045</v>
+        <v>0.30397240000002057</v>
       </c>
       <c r="D24" s="5">
-        <v>0.74382057299244853</v>
+        <v>0.76438261263702678</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>482.22084523000001</v>
+        <v>482.20434173000001</v>
       </c>
       <c r="C25" s="5">
-        <v>3.0115859400000318</v>
+        <v>3.0262444699999946</v>
       </c>
       <c r="D25" s="5">
-        <v>7.8075926563590636</v>
+        <v>7.8474529602629683</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>487.49999925999998</v>
+        <v>487.49715184000001</v>
       </c>
       <c r="C26" s="5">
-        <v>5.2791540299999724</v>
+        <v>5.2928101100000049</v>
       </c>
       <c r="D26" s="5">
-        <v>13.957699457301608</v>
+        <v>13.996520497391597</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>485.21299333000002</v>
+        <v>485.22295070000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.2870059299999639</v>
+        <v>-2.2742011400000024</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.4865463132502068</v>
+        <v>-5.4566424616526827</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>486.22762003999998</v>
+        <v>486.25000777000002</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0146267099999591</v>
+        <v>1.0270570700000121</v>
       </c>
       <c r="D28" s="5">
-        <v>2.5383764092963501</v>
+        <v>2.5697840798706295</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>487.46557267999998</v>
+        <v>487.49338735999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.2379526400000032</v>
+        <v>1.2433795899999609</v>
       </c>
       <c r="D29" s="5">
-        <v>3.0983905789913502</v>
+        <v>3.1120196340177042</v>
       </c>
       <c r="E29" s="5">
-        <v>1.4653164150594256</v>
+        <v>1.465003925836017</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>487.35598611</v>
+        <v>487.40800175999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.10958656999997629</v>
+        <v>-8.5385599999995065E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.26943730049492354</v>
+        <v>-0.20998043060778127</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>488.63464675</v>
+        <v>488.68101371</v>
       </c>
       <c r="C31" s="5">
-        <v>1.2786606399999982</v>
+        <v>1.2730119500000114</v>
       </c>
       <c r="D31" s="5">
-        <v>3.1942341145010378</v>
+        <v>3.1795754870846515</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>490.18299786</v>
+        <v>490.18964972999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.5483511099999987</v>
+        <v>1.5086360199999831</v>
       </c>
       <c r="D32" s="5">
-        <v>3.8694502009205545</v>
+        <v>3.7681443213771759</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>493.75576396000002</v>
+        <v>493.71022072</v>
       </c>
       <c r="C33" s="5">
-        <v>3.5727661000000239</v>
+        <v>3.5205709900000102</v>
       </c>
       <c r="D33" s="5">
-        <v>9.1056445631744189</v>
+        <v>8.9671952791807072</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>496.04771018999998</v>
+        <v>496.01277527000002</v>
       </c>
       <c r="C34" s="5">
-        <v>2.2919462299999509</v>
+        <v>2.3025545500000248</v>
       </c>
       <c r="D34" s="5">
-        <v>5.7146676543946784</v>
+        <v>5.7423435352527141</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>497.03423602999999</v>
+        <v>496.99309219000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.98652584000001298</v>
+        <v>0.98031692000000703</v>
       </c>
       <c r="D35" s="5">
-        <v>2.4128047491875693</v>
+        <v>2.3976244891140475</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>500.58648056999999</v>
+        <v>500.55544938999998</v>
       </c>
       <c r="C36" s="5">
-        <v>3.5522445400000038</v>
+        <v>3.5623571999999513</v>
       </c>
       <c r="D36" s="5">
-        <v>8.9215330810151769</v>
+        <v>8.9487109215762537</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>501.08499873</v>
+        <v>501.06282524</v>
       </c>
       <c r="C37" s="5">
-        <v>0.49851816000000326</v>
+        <v>0.50737585000001673</v>
       </c>
       <c r="D37" s="5">
-        <v>1.2016091965282083</v>
+        <v>1.2231548454433305</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>501.58518806000001</v>
+        <v>501.58567123</v>
       </c>
       <c r="C38" s="5">
-        <v>0.50018933000001198</v>
+        <v>0.52284599000000753</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2044534076815605</v>
+        <v>1.2593800872161331</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>504.54485456999998</v>
+        <v>504.56005236999999</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9596665099999768</v>
+        <v>2.9743811399999913</v>
       </c>
       <c r="D39" s="5">
-        <v>7.3151260741509683</v>
+        <v>7.3526818577699382</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>504.62592741999998</v>
+        <v>504.65527064999998</v>
       </c>
       <c r="C40" s="5">
-        <v>8.1072849999998198E-2</v>
+        <v>9.5218279999983224E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.19299264418286555</v>
+        <v>0.22669374351120819</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>506.58783354000002</v>
+        <v>506.61523215</v>
       </c>
       <c r="C41" s="5">
-        <v>1.9619061200000374</v>
+        <v>1.9599615000000199</v>
       </c>
       <c r="D41" s="5">
-        <v>4.7664763211364924</v>
+        <v>4.7613676573129204</v>
       </c>
       <c r="E41" s="5">
-        <v>3.9227920763448498</v>
+        <v>3.9224829065997335</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>510.35168162000002</v>
+        <v>510.40637335999998</v>
       </c>
       <c r="C42" s="5">
-        <v>3.7638480800000025</v>
+        <v>3.7911412099999779</v>
       </c>
       <c r="D42" s="5">
-        <v>9.2892730481684218</v>
+        <v>9.358902750915</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>512.58810033999998</v>
+        <v>512.64893709</v>
       </c>
       <c r="C43" s="5">
-        <v>2.2364187199999606</v>
+        <v>2.242563730000029</v>
       </c>
       <c r="D43" s="5">
-        <v>5.3871444561385706</v>
+        <v>5.4017133502607617</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>513.42854445</v>
+        <v>513.43613068000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.84044411000002128</v>
+        <v>0.78719359000001532</v>
       </c>
       <c r="D44" s="5">
-        <v>1.9853711396565998</v>
+        <v>1.8582914843230158</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>515.65051926000001</v>
+        <v>515.58376168999996</v>
       </c>
       <c r="C45" s="5">
-        <v>2.2219748100000061</v>
+        <v>2.1476310099999409</v>
       </c>
       <c r="D45" s="5">
-        <v>5.3186767259104428</v>
+        <v>5.1365319290669786</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>516.02245765999999</v>
+        <v>515.98203037999997</v>
       </c>
       <c r="C46" s="5">
-        <v>0.37193839999997635</v>
+        <v>0.39826869000000897</v>
       </c>
       <c r="D46" s="5">
-        <v>0.8690013262367291</v>
+        <v>0.93090235401438459</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>516.61591671999997</v>
+        <v>516.57625241000005</v>
       </c>
       <c r="C47" s="5">
-        <v>0.59345905999998649</v>
+        <v>0.59422203000008267</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3888403135900784</v>
+        <v>1.3907468228261832</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>518.49535386000002</v>
+        <v>518.46721460000003</v>
       </c>
       <c r="C48" s="5">
-        <v>1.87943714000005</v>
+        <v>1.890962189999982</v>
       </c>
       <c r="D48" s="5">
-        <v>4.4539913336725911</v>
+        <v>4.4822073119268779</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>520.31247729999995</v>
+        <v>520.28808944000002</v>
       </c>
       <c r="C49" s="5">
-        <v>1.8171234399999321</v>
+        <v>1.8208748399999877</v>
       </c>
       <c r="D49" s="5">
-        <v>4.287548261773888</v>
+        <v>4.2968091654561835</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>519.74787676000005</v>
+        <v>519.75379470999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.56460053999990123</v>
+        <v>-0.53429473000005601</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.2943985058043173</v>
+        <v>-1.2253687495676679</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>521.22113248999995</v>
+        <v>521.24114534</v>
       </c>
       <c r="C51" s="5">
-        <v>1.4732557299998916</v>
+        <v>1.4873506300000372</v>
       </c>
       <c r="D51" s="5">
-        <v>3.455003546091695</v>
+        <v>3.4885398445567484</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>521.74694712999997</v>
+        <v>521.78044938000005</v>
       </c>
       <c r="C52" s="5">
-        <v>0.52581464000002143</v>
+        <v>0.53930404000004728</v>
       </c>
       <c r="D52" s="5">
-        <v>1.2173150490042417</v>
+        <v>1.2486741265265611</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>523.92199689999995</v>
+        <v>523.94506355999999</v>
       </c>
       <c r="C53" s="5">
-        <v>2.1750497699999869</v>
+        <v>2.1646141799999441</v>
       </c>
       <c r="D53" s="5">
-        <v>5.118848192203318</v>
+        <v>5.09339103514026</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4217488483428538</v>
+        <v>3.4207087174332962</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>528.57152879</v>
+        <v>528.61827047999998</v>
       </c>
       <c r="C54" s="5">
-        <v>4.6495318900000484</v>
+        <v>4.6732069199999842</v>
       </c>
       <c r="D54" s="5">
-        <v>11.184847361484218</v>
+        <v>11.244102925695532</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>530.60792153</v>
+        <v>530.67121051000004</v>
       </c>
       <c r="C55" s="5">
-        <v>2.0363927399999966</v>
+        <v>2.0529400300000589</v>
       </c>
       <c r="D55" s="5">
-        <v>4.7223924519191218</v>
+        <v>4.7611589913436392</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>532.13315876000001</v>
+        <v>532.13865145</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5252372300000161</v>
+        <v>1.4674409399999604</v>
       </c>
       <c r="D56" s="5">
-        <v>3.5044711841317966</v>
+        <v>3.369241238763454</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>536.35093670000003</v>
+        <v>536.27871425000001</v>
       </c>
       <c r="C57" s="5">
-        <v>4.217777940000019</v>
+        <v>4.1400628000000097</v>
       </c>
       <c r="D57" s="5">
-        <v>9.9371965602508503</v>
+        <v>9.7460902741881128</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>535.49893866000002</v>
+        <v>535.45900570000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.85199804000001222</v>
+        <v>-0.819708549999973</v>
       </c>
       <c r="D58" s="5">
-        <v>-1.8896439385696739</v>
+        <v>-1.8188730123835706</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>536.26564629999996</v>
+        <v>536.23173568000004</v>
       </c>
       <c r="C59" s="5">
-        <v>0.76670763999993596</v>
+        <v>0.77272998000000825</v>
       </c>
       <c r="D59" s="5">
-        <v>1.7317101845591099</v>
+        <v>1.7455517746886473</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>540.50318718000005</v>
+        <v>540.47954651999999</v>
       </c>
       <c r="C60" s="5">
-        <v>4.2375408800000969</v>
+        <v>4.2478108399999428</v>
       </c>
       <c r="D60" s="5">
-        <v>9.905491316198912</v>
+        <v>9.9312089675689172</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>539.80005062999999</v>
+        <v>539.77857256000004</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.70313655000006747</v>
+        <v>-0.70097395999994205</v>
       </c>
       <c r="D61" s="5">
-        <v>-1.5499499881604484</v>
+        <v>-1.545283969232969</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>542.79476497999997</v>
+        <v>542.80302262999999</v>
       </c>
       <c r="C62" s="5">
-        <v>2.9947143499999811</v>
+        <v>3.0244500699999435</v>
       </c>
       <c r="D62" s="5">
-        <v>6.8643266584503371</v>
+        <v>6.9348840143327095</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>546.03679282999997</v>
+        <v>546.05749314000002</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2420278499999995</v>
+        <v>3.2544705100000328</v>
       </c>
       <c r="D63" s="5">
-        <v>7.4076168569670919</v>
+        <v>7.4368738934569079</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>548.52833905</v>
+        <v>548.56008400999997</v>
       </c>
       <c r="C64" s="5">
-        <v>2.491546220000032</v>
+        <v>2.5025908699999491</v>
       </c>
       <c r="D64" s="5">
-        <v>5.6150847077838462</v>
+        <v>5.6403870781704946</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>552.53278762000002</v>
+        <v>552.55212612000003</v>
       </c>
       <c r="C65" s="5">
-        <v>4.0044485700000223</v>
+        <v>3.9920421100000567</v>
       </c>
       <c r="D65" s="5">
-        <v>9.120868899227986</v>
+        <v>9.0909230395061602</v>
       </c>
       <c r="E65" s="5">
-        <v>5.460887477389309</v>
+        <v>5.459935506525504</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>552.63977828999998</v>
+        <v>552.67952644000002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.10699066999995921</v>
+        <v>0.12740031999999246</v>
       </c>
       <c r="D66" s="5">
-        <v>0.23261176448647891</v>
+        <v>0.27703160722154507</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>554.29134022999995</v>
+        <v>554.34503582000002</v>
       </c>
       <c r="C67" s="5">
-        <v>1.651561939999965</v>
+        <v>1.6655093800000031</v>
       </c>
       <c r="D67" s="5">
-        <v>3.6457320636490653</v>
+        <v>3.6767635660189368</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>555.63764479999998</v>
+        <v>555.64217173999998</v>
       </c>
       <c r="C68" s="5">
-        <v>1.3463045700000293</v>
+        <v>1.2971359199999597</v>
       </c>
       <c r="D68" s="5">
-        <v>2.9539036547308273</v>
+        <v>2.8443524495289196</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>556.85118956999997</v>
+        <v>556.77762141999995</v>
       </c>
       <c r="C69" s="5">
-        <v>1.2135447699999986</v>
+        <v>1.1354496799999652</v>
       </c>
       <c r="D69" s="5">
-        <v>2.6525824902719819</v>
+        <v>2.4799382305659812</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>560.12238244000002</v>
+        <v>560.08884464000005</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2711928700000499</v>
+        <v>3.3112232200001017</v>
       </c>
       <c r="D70" s="5">
-        <v>7.281616194052809</v>
+        <v>7.3746640859725376</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>561.49258335000002</v>
+        <v>561.46718000999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.3702009099999941</v>
+        <v>1.3783353699999452</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9753225202151068</v>
+        <v>2.9934075115490844</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>563.48168467000005</v>
+        <v>563.46631291999995</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9891013200000316</v>
+        <v>1.9991329099999575</v>
       </c>
       <c r="D72" s="5">
-        <v>4.3348420505882723</v>
+        <v>4.3573347592405609</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>565.14862272000005</v>
+        <v>565.13114814999994</v>
       </c>
       <c r="C73" s="5">
-        <v>1.6669380499999988</v>
+        <v>1.6648352299999942</v>
       </c>
       <c r="D73" s="5">
-        <v>3.6082719401717034</v>
+        <v>3.6037458469409644</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>566.01988060999997</v>
+        <v>566.03094070999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.87125788999992437</v>
+        <v>0.89979256000003716</v>
       </c>
       <c r="D74" s="5">
-        <v>1.8657394832289453</v>
+        <v>1.9274407879669608</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>566.82100009999999</v>
+        <v>566.84097283999995</v>
       </c>
       <c r="C75" s="5">
-        <v>0.80111949000001914</v>
+        <v>0.81003212999996776</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7117108002367765</v>
+        <v>1.7308700362629548</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>569.05563803999996</v>
+        <v>569.08276250999995</v>
       </c>
       <c r="C76" s="5">
-        <v>2.2346379399999705</v>
+        <v>2.2417896700000028</v>
       </c>
       <c r="D76" s="5">
-        <v>4.8348269513416087</v>
+        <v>4.8504638092210506</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>571.16295479999997</v>
+        <v>571.17476380999994</v>
       </c>
       <c r="C77" s="5">
-        <v>2.1073167600000033</v>
+        <v>2.0920012999999926</v>
       </c>
       <c r="D77" s="5">
-        <v>4.5354548443433895</v>
+        <v>4.501604059758435</v>
       </c>
       <c r="E77" s="5">
-        <v>3.3717758651478746</v>
+        <v>3.370295182966232</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>570.85963162999997</v>
+        <v>570.88673562999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.30332316999999875</v>
+        <v>-0.28802817999996932</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.6354167920001097</v>
+        <v>-0.60345244729586023</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>570.88972196999998</v>
+        <v>570.92793934999997</v>
       </c>
       <c r="C79" s="5">
-        <v>3.0090340000015203E-2</v>
+        <v>4.1203719999998611E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>6.3271031897582652E-2</v>
+        <v>8.664432578184833E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>571.59093927000004</v>
+        <v>571.59340593000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.701217300000053</v>
+        <v>0.665466580000043</v>
       </c>
       <c r="D80" s="5">
-        <v>1.4839444947750691</v>
+        <v>1.4077068869529974</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>573.41950598000005</v>
+        <v>573.35969313999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.8285667100000182</v>
+        <v>1.7662872099999731</v>
       </c>
       <c r="D81" s="5">
-        <v>3.9071700398894516</v>
+        <v>3.7718091745839732</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>576.11684659000002</v>
+        <v>576.09365231000004</v>
       </c>
       <c r="C82" s="5">
-        <v>2.6973406099999693</v>
+        <v>2.7339591700000483</v>
       </c>
       <c r="D82" s="5">
-        <v>5.7931020985093618</v>
+        <v>5.8744510064082434</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>577.23748231000002</v>
+        <v>577.22100993000004</v>
       </c>
       <c r="C83" s="5">
-        <v>1.1206357199999957</v>
+        <v>1.127357619999998</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3593187723059961</v>
+        <v>2.3737199108575746</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>576.72083240999996</v>
+        <v>576.71258395999996</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.51664990000006128</v>
+        <v>-0.50842597000007572</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.0687749896124865</v>
+        <v>-1.051874646766271</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>579.73009209999998</v>
+        <v>579.71979621000003</v>
       </c>
       <c r="C85" s="5">
-        <v>3.0092596900000217</v>
+        <v>3.007212250000066</v>
       </c>
       <c r="D85" s="5">
-        <v>6.4443108926713899</v>
+        <v>6.4398945747462966</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>580.59981243000004</v>
+        <v>580.60991195999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.86972033000006377</v>
+        <v>0.89011574999994991</v>
       </c>
       <c r="D86" s="5">
-        <v>1.8151879477153576</v>
+        <v>1.8581485184730573</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>584.68782482999995</v>
+        <v>584.70325018000005</v>
       </c>
       <c r="C87" s="5">
-        <v>4.0880123999999114</v>
+        <v>4.0933382200000779</v>
       </c>
       <c r="D87" s="5">
-        <v>8.7842222705551301</v>
+        <v>8.7959546390097501</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>587.52558643999998</v>
+        <v>587.54463387999999</v>
       </c>
       <c r="C88" s="5">
-        <v>2.8377616100000296</v>
+        <v>2.8413836999999376</v>
       </c>
       <c r="D88" s="5">
-        <v>5.9821707099115384</v>
+        <v>5.9898492525807256</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>587.86711645000003</v>
+        <v>587.87421228999995</v>
       </c>
       <c r="C89" s="5">
-        <v>0.34153001000004224</v>
+        <v>0.32957840999995369</v>
       </c>
       <c r="D89" s="5">
-        <v>0.69979738125105495</v>
+        <v>0.67521091020921187</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9245877222288108</v>
+        <v>2.9237020852614259</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>589.94851076999998</v>
+        <v>589.96508886000004</v>
       </c>
       <c r="C90" s="5">
-        <v>2.0813943199999585</v>
+        <v>2.0908765700000913</v>
       </c>
       <c r="D90" s="5">
-        <v>4.3324239178738955</v>
+        <v>4.3524953649139997</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>592.47739963000004</v>
+        <v>592.49797806000004</v>
       </c>
       <c r="C91" s="5">
-        <v>2.5288888600000519</v>
+        <v>2.5328891999999996</v>
       </c>
       <c r="D91" s="5">
-        <v>5.2669774860467866</v>
+        <v>5.2753550504378577</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>596.07581919999996</v>
+        <v>596.07867425999996</v>
       </c>
       <c r="C92" s="5">
-        <v>3.5984195699999191</v>
+        <v>3.5806961999999203</v>
       </c>
       <c r="D92" s="5">
-        <v>7.5366711513125573</v>
+        <v>7.4980390898629512</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>597.24599321999995</v>
+        <v>597.20177287000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1701740199999904</v>
+        <v>1.1230986100000564</v>
       </c>
       <c r="D93" s="5">
-        <v>2.3813581630039771</v>
+        <v>2.2845517034039808</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>598.98643046999996</v>
+        <v>598.97467414000005</v>
       </c>
       <c r="C94" s="5">
-        <v>1.7404372500000136</v>
+        <v>1.7729012700000339</v>
       </c>
       <c r="D94" s="5">
-        <v>3.5535206726884372</v>
+        <v>3.6211623001360715</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>600.44039081999995</v>
+        <v>600.42999548</v>
       </c>
       <c r="C95" s="5">
-        <v>1.4539603499999885</v>
+        <v>1.4553213399999549</v>
       </c>
       <c r="D95" s="5">
-        <v>2.9520456424027453</v>
+        <v>2.9549047292618535</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>600.86649398999998</v>
+        <v>600.86383336999995</v>
       </c>
       <c r="C96" s="5">
-        <v>0.42610317000003306</v>
+        <v>0.43383788999994977</v>
       </c>
       <c r="D96" s="5">
-        <v>0.85491295806479073</v>
+        <v>0.87050838349325144</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>603.27713474999996</v>
+        <v>603.27388824000002</v>
       </c>
       <c r="C97" s="5">
-        <v>2.4106407599999784</v>
+        <v>2.4100548700000672</v>
       </c>
       <c r="D97" s="5">
-        <v>4.9219938402577323</v>
+        <v>4.9207933425627903</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>605.23531716000002</v>
+        <v>605.24392380999996</v>
       </c>
       <c r="C98" s="5">
-        <v>1.9581824100000631</v>
+        <v>1.9700355699999363</v>
       </c>
       <c r="D98" s="5">
-        <v>3.9653852414004653</v>
+        <v>3.9898429061832719</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>607.02784497000005</v>
+        <v>607.03807039000003</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7925278100000241</v>
+        <v>1.7941465800000742</v>
       </c>
       <c r="D99" s="5">
-        <v>3.6125132239930302</v>
+        <v>3.6157766738500241</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>607.14262473999997</v>
+        <v>607.1532168</v>
       </c>
       <c r="C100" s="5">
-        <v>0.11477976999992734</v>
+        <v>0.11514640999996573</v>
       </c>
       <c r="D100" s="5">
-        <v>0.22713794107969143</v>
+        <v>0.22786040058164758</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>608.87894788000006</v>
+        <v>608.88236667000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.7363231400000814</v>
+        <v>1.7291498700000147</v>
       </c>
       <c r="D101" s="5">
-        <v>3.4862896708537372</v>
+        <v>3.4715989016897542</v>
       </c>
       <c r="E101" s="5">
-        <v>3.574248472492525</v>
+        <v>3.5735798476624892</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>612.84891818000006</v>
+        <v>612.85525359999997</v>
       </c>
       <c r="C102" s="5">
-        <v>3.9699703</v>
+        <v>3.9728869299999587</v>
       </c>
       <c r="D102" s="5">
-        <v>8.1109251441564556</v>
+        <v>8.1170522537900922</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>612.58188533999999</v>
+        <v>612.58829816000002</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.26703284000006988</v>
+        <v>-0.26695543999994698</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.52161729572509641</v>
+        <v>-0.52146108817702208</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>614.38135101</v>
+        <v>614.38239657999998</v>
       </c>
       <c r="C104" s="5">
-        <v>1.7994656700000178</v>
+        <v>1.7940984199999548</v>
       </c>
       <c r="D104" s="5">
-        <v>3.5825250387850449</v>
+        <v>3.5716287739214314</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>614.88692037999999</v>
+        <v>614.86436977999995</v>
       </c>
       <c r="C105" s="5">
-        <v>0.50556936999998925</v>
+        <v>0.48197319999997035</v>
       </c>
       <c r="D105" s="5">
-        <v>0.9919516261766903</v>
+        <v>0.94545325877624098</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>614.26963968999996</v>
+        <v>614.26566089000005</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.61728069000002961</v>
+        <v>-0.59870888999989802</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.1980423487601422</v>
+        <v>-1.1622326975400776</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>613.68183340999997</v>
+        <v>613.67552889000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.58780627999999524</v>
+        <v>-0.59013200000003962</v>
       </c>
       <c r="D107" s="5">
-        <v>-1.1422784376684425</v>
+        <v>-1.1467815226445577</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>619.02780466000002</v>
+        <v>619.02780311000004</v>
       </c>
       <c r="C108" s="5">
-        <v>5.3459712500000478</v>
+        <v>5.3522742200000266</v>
       </c>
       <c r="D108" s="5">
-        <v>10.969255297004764</v>
+        <v>10.982933083104808</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>620.75706221999997</v>
+        <v>620.75850996999998</v>
       </c>
       <c r="C109" s="5">
-        <v>1.7292575599999509</v>
+        <v>1.7307068599999411</v>
       </c>
       <c r="D109" s="5">
-        <v>3.4041934269438023</v>
+        <v>3.407090523006473</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>623.31816610999999</v>
+        <v>623.32309128999998</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5611038900000267</v>
+        <v>2.5645813200000021</v>
       </c>
       <c r="D110" s="5">
-        <v>5.0648346453747939</v>
+        <v>5.0718565174317831</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>625.51997000999995</v>
+        <v>625.52469670000005</v>
       </c>
       <c r="C111" s="5">
-        <v>2.201803899999959</v>
+        <v>2.2016054100000702</v>
       </c>
       <c r="D111" s="5">
-        <v>4.3222008609942186</v>
+        <v>4.3217688046564007</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>626.90303409000001</v>
+        <v>626.90646685000002</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3830640800000538</v>
+        <v>1.3817701499999657</v>
       </c>
       <c r="D112" s="5">
-        <v>2.6857807087845353</v>
+        <v>2.6832168895621455</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>628.25230911000006</v>
+        <v>628.25517595999997</v>
       </c>
       <c r="C113" s="5">
-        <v>1.3492750200000501</v>
+        <v>1.3487091099999589</v>
       </c>
       <c r="D113" s="5">
-        <v>2.6135377963293571</v>
+        <v>2.6124141545020407</v>
       </c>
       <c r="E113" s="5">
-        <v>3.1818083540996689</v>
+        <v>3.1816998406359875</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>630.89454603000001</v>
+        <v>630.89783880000005</v>
       </c>
       <c r="C114" s="5">
-        <v>2.6422369199999594</v>
+        <v>2.6426628400000709</v>
       </c>
       <c r="D114" s="5">
-        <v>5.1652247609990987</v>
+        <v>5.1660526130250739</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>629.99936057000002</v>
+        <v>630.00098218999995</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.89518545999999333</v>
+        <v>-0.89685661000009986</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.6894722227820846</v>
+        <v>-1.6925927798064233</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>630.23074924000002</v>
+        <v>630.23144660000003</v>
       </c>
       <c r="C116" s="5">
-        <v>0.23138867000000118</v>
+        <v>0.23046441000008144</v>
       </c>
       <c r="D116" s="5">
-        <v>0.44163218567929707</v>
+        <v>0.4398634427215331</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>635.02947157000006</v>
+        <v>635.01539337999998</v>
       </c>
       <c r="C117" s="5">
-        <v>4.7987223300000323</v>
+        <v>4.7839467799999511</v>
       </c>
       <c r="D117" s="5">
-        <v>9.5296020749092492</v>
+        <v>9.4990132708815178</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>636.26045475000001</v>
+        <v>636.25883318000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.2309831799999529</v>
+        <v>1.2434398000000328</v>
       </c>
       <c r="D118" s="5">
-        <v>2.351120914628213</v>
+        <v>2.3752225241707059</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>637.76432311999997</v>
+        <v>637.76078087999997</v>
       </c>
       <c r="C119" s="5">
-        <v>1.5038683699999638</v>
+        <v>1.5019476999999597</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8734897574670182</v>
+        <v>2.8697795032647466</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>638.51263243000005</v>
+        <v>638.51411697000003</v>
       </c>
       <c r="C120" s="5">
-        <v>0.7483093100000815</v>
+        <v>0.75333609000006163</v>
       </c>
       <c r="D120" s="5">
-        <v>1.4171203445141334</v>
+        <v>1.4267097806613283</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>639.08087111999998</v>
+        <v>639.08166048999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.5682386899999301</v>
+        <v>0.56754351999995833</v>
       </c>
       <c r="D121" s="5">
-        <v>1.073172130788147</v>
+        <v>1.0718503077554731</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>643.08549237</v>
+        <v>643.08930391000001</v>
       </c>
       <c r="C122" s="5">
-        <v>4.0046212500000138</v>
+        <v>4.0076434200000222</v>
       </c>
       <c r="D122" s="5">
-        <v>7.7841063214305839</v>
+        <v>7.7901748783591129</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>641.81475187000001</v>
+        <v>641.81772148000005</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.2707404999999881</v>
+        <v>-1.2715824299999667</v>
       </c>
       <c r="D123" s="5">
-        <v>-2.3456052987667508</v>
+        <v>-2.3471287589713397</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>642.31777632000001</v>
+        <v>642.31865511000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.50302444999999807</v>
+        <v>0.50093362999996316</v>
       </c>
       <c r="D124" s="5">
-        <v>0.94456878539304068</v>
+        <v>0.94062144762692146</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>644.23269198000003</v>
+        <v>644.23409167</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9149156600000197</v>
+        <v>1.9154365599999892</v>
       </c>
       <c r="D125" s="5">
-        <v>3.6367578570735359</v>
+        <v>3.637758359544252</v>
       </c>
       <c r="E125" s="5">
-        <v>2.5436250115241421</v>
+        <v>2.5433798751571812</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>648.17684449000001</v>
+        <v>648.17879889000005</v>
       </c>
       <c r="C126" s="5">
-        <v>3.9441525099999808</v>
+        <v>3.9447072200000548</v>
       </c>
       <c r="D126" s="5">
-        <v>7.5991973220361775</v>
+        <v>7.6002852557043532</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>648.80667115000006</v>
+        <v>648.80736577000005</v>
       </c>
       <c r="C127" s="5">
-        <v>0.62982666000004883</v>
+        <v>0.62856687999999394</v>
       </c>
       <c r="D127" s="5">
-        <v>1.1722792680751715</v>
+        <v>1.1699184070766089</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>648.75707817</v>
+        <v>648.75683909999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-4.9592980000056741E-2</v>
+        <v>-5.0526670000067497E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-9.1686115557976233E-2</v>
+        <v>-9.3411456286218719E-2</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>652.33708977000003</v>
+        <v>652.33029532</v>
       </c>
       <c r="C129" s="5">
-        <v>3.5800116000000344</v>
+        <v>3.5734562200000255</v>
       </c>
       <c r="D129" s="5">
-        <v>6.8266356958786911</v>
+        <v>6.8137568973390739</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>655.26638589000004</v>
+        <v>655.26435272000003</v>
       </c>
       <c r="C130" s="5">
-        <v>2.9292961200000036</v>
+        <v>2.9340574000000288</v>
       </c>
       <c r="D130" s="5">
-        <v>5.5236530774752213</v>
+        <v>5.5329135460545187</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>653.81080335000001</v>
+        <v>653.80868405000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-1.4555825400000231</v>
+        <v>-1.4556686700000228</v>
       </c>
       <c r="D131" s="5">
-        <v>-2.6333046409223182</v>
+        <v>-2.6334666320292577</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>655.69453528999998</v>
+        <v>655.69486701000005</v>
       </c>
       <c r="C132" s="5">
-        <v>1.8837319399999615</v>
+        <v>1.8861829600000419</v>
       </c>
       <c r="D132" s="5">
-        <v>3.5127057225959435</v>
+        <v>3.5173606309551131</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>654.45737095000004</v>
+        <v>654.45683607000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.2371643399999357</v>
+        <v>-1.2380309400000442</v>
       </c>
       <c r="D133" s="5">
-        <v>-2.2408108596107756</v>
+        <v>-2.2423631000787148</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>657.44535984000004</v>
+        <v>657.44834281999999</v>
       </c>
       <c r="C134" s="5">
-        <v>2.9879888899999969</v>
+        <v>2.991506749999985</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6184071725566609</v>
+        <v>5.6251938040509986</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>655.59050998999999</v>
+        <v>655.59292383000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.8548498500000505</v>
+        <v>-1.8554189899999756</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.3335153691661845</v>
+        <v>-3.3345075018095249</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>656.94371239999998</v>
+        <v>656.94388117999995</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3532024099999944</v>
+        <v>1.3509573499999306</v>
       </c>
       <c r="D136" s="5">
-        <v>2.5052300571627883</v>
+        <v>2.5010171680099225</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>658.42008038999995</v>
+        <v>658.42173033999995</v>
       </c>
       <c r="C137" s="5">
-        <v>1.4763679899999715</v>
+        <v>1.4778491600000052</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7303777405029761</v>
+        <v>2.7331502688876075</v>
       </c>
       <c r="E137" s="5">
-        <v>2.202214911881617</v>
+        <v>2.2022489733851902</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>658.36360901</v>
+        <v>658.36556711000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-5.6471379999948113E-2</v>
+        <v>-5.6163229999924624E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.10287307520616684</v>
+        <v>-0.10231172998991234</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>660.71413552000001</v>
+        <v>660.71538883999995</v>
       </c>
       <c r="C139" s="5">
-        <v>2.3505265100000088</v>
+        <v>2.3498217299999169</v>
       </c>
       <c r="D139" s="5">
-        <v>4.3694446743607562</v>
+        <v>4.3680954710604292</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>662.40044988</v>
+        <v>662.40061118000006</v>
       </c>
       <c r="C140" s="5">
-        <v>1.686314359999983</v>
+        <v>1.6852223400001094</v>
       </c>
       <c r="D140" s="5">
-        <v>3.1060726630281366</v>
+        <v>3.1040269675347787</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>660.97515080000005</v>
+        <v>660.97085828000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4252990799999452</v>
+        <v>-1.4297529000000395</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.5517226275120652</v>
+        <v>-2.5596012972679771</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>663.25838309999995</v>
+        <v>663.25670290999994</v>
       </c>
       <c r="C142" s="5">
-        <v>2.2832322999998951</v>
+        <v>2.2858446299999287</v>
       </c>
       <c r="D142" s="5">
-        <v>4.2248750324470175</v>
+        <v>4.229829173022992</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>666.28193853000005</v>
+        <v>666.28118944000005</v>
       </c>
       <c r="C143" s="5">
-        <v>3.0235554300001013</v>
+        <v>3.0244865300001038</v>
       </c>
       <c r="D143" s="5">
-        <v>5.6096281367950418</v>
+        <v>5.6114137421250376</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>663.62978783999995</v>
+        <v>663.62836622999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.6521506900000986</v>
+        <v>-2.652823210000065</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.6734288541622648</v>
+        <v>-4.6745932319033123</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>664.57994404999999</v>
+        <v>664.57777041999998</v>
       </c>
       <c r="C145" s="5">
-        <v>0.95015621000004558</v>
+        <v>0.94940418999999565</v>
       </c>
       <c r="D145" s="5">
-        <v>1.7317019983192239</v>
+        <v>1.7303243419426906</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>661.33958607</v>
+        <v>661.34157883</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.2403579799999989</v>
+        <v>-3.2361915899999758</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.6965761907173835</v>
+        <v>-5.6894648022754009</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>658.19200865000005</v>
+        <v>658.19390048000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.1475774199999478</v>
+        <v>-3.1476783499999783</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5641203390222937</v>
+        <v>-5.5642777833981754</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>658.13459512999998</v>
+        <v>658.13381215000004</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.7413520000068274E-2</v>
+        <v>-6.0088329999985035E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.10462475848169728</v>
+        <v>-0.10949630771837082</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>658.26143464999996</v>
+        <v>658.26224542</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12683951999997589</v>
+        <v>0.12843326999995952</v>
       </c>
       <c r="D149" s="5">
-        <v>0.23151626956039451</v>
+        <v>0.2344286945632934</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4094912157912596E-2</v>
+        <v>-2.422230504415257E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>660.15267097000003</v>
+        <v>660.15341593999995</v>
       </c>
       <c r="C150" s="5">
-        <v>1.8912363200000755</v>
+        <v>1.891170519999946</v>
       </c>
       <c r="D150" s="5">
-        <v>3.5026987135156951</v>
+        <v>3.5025705329003731</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>661.73577514999999</v>
+        <v>661.74176351999995</v>
       </c>
       <c r="C151" s="5">
-        <v>1.5831041799999639</v>
+        <v>1.5883475800000042</v>
       </c>
       <c r="D151" s="5">
-        <v>2.9159660626647543</v>
+        <v>2.9257488544680799</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>662.88907791999998</v>
+        <v>662.88964048000003</v>
       </c>
       <c r="C152" s="5">
-        <v>1.153302769999982</v>
+        <v>1.147876960000076</v>
       </c>
       <c r="D152" s="5">
-        <v>2.1115782649680392</v>
+        <v>2.1015300014066041</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>665.48473856999999</v>
+        <v>665.48298096999997</v>
       </c>
       <c r="C153" s="5">
-        <v>2.5956606500000134</v>
+        <v>2.5933404899999459</v>
       </c>
       <c r="D153" s="5">
-        <v>4.8013417459793706</v>
+        <v>4.7969530918894332</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>667.41599463</v>
+        <v>667.41554613000005</v>
       </c>
       <c r="C154" s="5">
-        <v>1.9312560600000097</v>
+        <v>1.9325651600000811</v>
       </c>
       <c r="D154" s="5">
-        <v>3.5385598018611741</v>
+        <v>3.5410063528375169</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>665.34312524999996</v>
+        <v>665.34440875999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.0728693800000428</v>
+        <v>-2.0711373700000877</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.6639662086111247</v>
+        <v>-3.660959219776283</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>666.06430064999995</v>
+        <v>666.06061347000002</v>
       </c>
       <c r="C156" s="5">
-        <v>0.72117539999999281</v>
+        <v>0.71620471000005637</v>
       </c>
       <c r="D156" s="5">
-        <v>1.3084802496599046</v>
+        <v>1.2994055881443867</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>667.66460803999996</v>
+        <v>667.66068969000003</v>
       </c>
       <c r="C157" s="5">
-        <v>1.6003073900000118</v>
+        <v>1.6000762200000054</v>
       </c>
       <c r="D157" s="5">
-        <v>2.921564589349579</v>
+        <v>2.9211533525646649</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>671.65993165999998</v>
+        <v>671.65786754999999</v>
       </c>
       <c r="C158" s="5">
-        <v>3.9953236200000219</v>
+        <v>3.9971778599999652</v>
       </c>
       <c r="D158" s="5">
-        <v>7.4219483653122031</v>
+        <v>7.4255521378826739</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>670.98302885999999</v>
+        <v>670.97892333000004</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.67690279999999348</v>
+        <v>-0.67894421999994847</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.2026860341382561</v>
+        <v>-1.2062966692158228</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>671.32769862999999</v>
+        <v>671.33416718000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.34466976999999588</v>
+        <v>0.35524384999996528</v>
       </c>
       <c r="D160" s="5">
-        <v>0.61815908361162464</v>
+        <v>0.63718267615813229</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>670.37546358999998</v>
+        <v>670.37039081</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.95223504000000503</v>
+        <v>-0.96377637000000504</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.6889062534989119</v>
+        <v>-1.7091985337731375</v>
       </c>
       <c r="E161" s="5">
-        <v>1.8403066475314755</v>
+        <v>1.8394105805467298</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>667.70267129000001</v>
+        <v>667.70042576000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.6727922999999691</v>
+        <v>-2.6699650499999734</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.6808762975415252</v>
+        <v>-4.676067486091096</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>666.85741514999995</v>
+        <v>666.86965017</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.84525614000006044</v>
+        <v>-0.83077559000003021</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.5085680617652919</v>
+        <v>-1.48290551075837</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>668.23327254000003</v>
+        <v>668.23758337000004</v>
       </c>
       <c r="C164" s="5">
-        <v>1.3758573900000783</v>
+        <v>1.3679332000000386</v>
       </c>
       <c r="D164" s="5">
-        <v>2.5041237521372661</v>
+        <v>2.489492069554089</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>666.96901294999998</v>
+        <v>666.97127018000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.2642595900000515</v>
+        <v>-1.2663131900000053</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.2468561715457303</v>
+        <v>-2.2504535308874418</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>666.17570645000001</v>
+        <v>666.17863054999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.79330649999997149</v>
+        <v>-0.79263963000005333</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4180041535181709</v>
+        <v>-1.4168151664887163</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>666.39012806999995</v>
+        <v>666.39396469999997</v>
       </c>
       <c r="C167" s="5">
-        <v>0.21442161999993914</v>
+        <v>0.21533414999998968</v>
       </c>
       <c r="D167" s="5">
-        <v>0.38692785502016935</v>
+        <v>0.38857575256667776</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>667.33126687000004</v>
+        <v>667.32677749000004</v>
       </c>
       <c r="C168" s="5">
-        <v>0.94113880000008976</v>
+        <v>0.93281279000007089</v>
       </c>
       <c r="D168" s="5">
-        <v>1.707979197824927</v>
+        <v>1.6927428125546262</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>667.21975673999998</v>
+        <v>667.21374158000003</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.11151013000005605</v>
+        <v>-0.11303591000000779</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.20033415496619744</v>
+        <v>-0.20307411535398501</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>667.09597024000004</v>
+        <v>667.08689408999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.1237864999999374</v>
+        <v>-0.12684749000004558</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.22240396703129273</v>
+        <v>-0.22789987095287456</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>671.14338860999999</v>
+        <v>671.12888281000005</v>
       </c>
       <c r="C171" s="5">
-        <v>4.0474183699999458</v>
+        <v>4.041988720000063</v>
       </c>
       <c r="D171" s="5">
-        <v>7.5285995755547397</v>
+        <v>7.518266693466269</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>672.53523671999994</v>
+        <v>672.55567492</v>
       </c>
       <c r="C172" s="5">
-        <v>1.3918481099999553</v>
+        <v>1.4267921099999512</v>
       </c>
       <c r="D172" s="5">
-        <v>2.5171980112859815</v>
+        <v>2.5811925441550532</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>672.34013367</v>
+        <v>672.31482529000004</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.19510304999994332</v>
+        <v>-0.24084962999995696</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.34756612162515355</v>
+        <v>-0.42888788196179251</v>
       </c>
       <c r="E173" s="5">
-        <v>0.29307010574026737</v>
+        <v>0.29005375336619288</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>672.89371127000004</v>
+        <v>672.88209959999995</v>
       </c>
       <c r="C174" s="5">
-        <v>0.55357760000003964</v>
+        <v>0.56727430999990247</v>
       </c>
       <c r="D174" s="5">
-        <v>0.99251791493617514</v>
+        <v>1.0172275030667643</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>673.94566114999998</v>
+        <v>673.97736015999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0519498799999383</v>
+        <v>1.0952605600000425</v>
       </c>
       <c r="D175" s="5">
-        <v>1.8922016040531231</v>
+        <v>1.970840131188778</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>675.45946361999995</v>
+        <v>675.47268109000004</v>
       </c>
       <c r="C176" s="5">
-        <v>1.5138024699999733</v>
+        <v>1.4953209300000481</v>
       </c>
       <c r="D176" s="5">
-        <v>2.7289642752350574</v>
+        <v>2.6951112931506316</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>676.24960221000003</v>
+        <v>676.25737744000003</v>
       </c>
       <c r="C177" s="5">
-        <v>0.79013859000008324</v>
+        <v>0.78469634999999016</v>
       </c>
       <c r="D177" s="5">
-        <v>1.4128019648448564</v>
+        <v>1.4029811163513761</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>676.28633195999998</v>
+        <v>676.29347228999995</v>
       </c>
       <c r="C178" s="5">
-        <v>3.672974999994949E-2</v>
+        <v>3.6094849999926737E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>6.5196147718404873E-2</v>
+        <v>6.4068117974880323E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>677.92506158000003</v>
+        <v>677.93124587</v>
       </c>
       <c r="C179" s="5">
-        <v>1.6387296200000492</v>
+        <v>1.6377735800000437</v>
       </c>
       <c r="D179" s="5">
-        <v>2.9468228636699401</v>
+        <v>2.9450492054739819</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>679.94678835000002</v>
+        <v>679.94030977</v>
       </c>
       <c r="C180" s="5">
-        <v>2.0217267699999866</v>
+        <v>2.009063900000001</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6379587487111564</v>
+        <v>3.6147666056855154</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>681.30863585999998</v>
+        <v>681.2991475</v>
       </c>
       <c r="C181" s="5">
-        <v>1.3618475099999614</v>
+        <v>1.3588377300000047</v>
       </c>
       <c r="D181" s="5">
-        <v>2.4301018653147377</v>
+        <v>2.4246953559424966</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>679.98133212000005</v>
+        <v>679.96452565000004</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.3273037399999339</v>
+        <v>-1.3346218499999623</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.3129142897411858</v>
+        <v>-2.3255615433324217</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>679.92925732000003</v>
+        <v>679.90356739000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-5.2074800000013965E-2</v>
+        <v>-6.0958260000006703E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-9.1860530253773387E-2</v>
+        <v>-0.1075259840128906</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>679.80351711000003</v>
+        <v>679.83613484</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12574021000000357</v>
+        <v>-6.7432550000035008E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-0.2216919968510922</v>
+        <v>-0.11895059552202714</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>679.85440263999999</v>
+        <v>679.80947072000004</v>
       </c>
       <c r="C185" s="5">
-        <v>5.0885529999959545E-2</v>
+        <v>-2.6664119999963987E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>8.9860937464547597E-2</v>
+        <v>-4.7055519642114074E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>1.1176290977876091</v>
+        <v>1.1147523672064175</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>686.41126790999999</v>
+        <v>686.39175892000003</v>
       </c>
       <c r="C186" s="5">
-        <v>6.556865270000003</v>
+        <v>6.5822881999999936</v>
       </c>
       <c r="D186" s="5">
-        <v>12.207497795973365</v>
+        <v>12.258232296778427</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>688.35617420999995</v>
+        <v>688.40241393999997</v>
       </c>
       <c r="C187" s="5">
-        <v>1.9449062999999569</v>
+        <v>2.0106550199999447</v>
       </c>
       <c r="D187" s="5">
-        <v>3.4536210691719083</v>
+        <v>3.5723637126172658</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>688.34414196</v>
+        <v>688.36792706000006</v>
       </c>
       <c r="C188" s="5">
-        <v>-1.2032249999947453E-2</v>
+        <v>-3.4486879999917619E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.0973607138352612E-2</v>
+        <v>-6.0099811276570492E-2</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>691.20191707000004</v>
+        <v>691.21688009000002</v>
       </c>
       <c r="C189" s="5">
-        <v>2.8577751100000341</v>
+        <v>2.8489530299999615</v>
       </c>
       <c r="D189" s="5">
-        <v>5.0973483492755767</v>
+        <v>5.0810731095747519</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>692.55775482000001</v>
+        <v>692.56970340999999</v>
       </c>
       <c r="C190" s="5">
-        <v>1.3558377499999779</v>
+        <v>1.3528233199999704</v>
       </c>
       <c r="D190" s="5">
-        <v>2.3794403118692742</v>
+        <v>2.3740410860143113</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>694.57269880000001</v>
+        <v>694.58122660000004</v>
       </c>
       <c r="C191" s="5">
-        <v>2.0149439799999982</v>
+        <v>2.0115231900000481</v>
       </c>
       <c r="D191" s="5">
-        <v>3.5477211961622679</v>
+        <v>3.5415395758025436</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>698.22042503</v>
+        <v>698.21095846000003</v>
       </c>
       <c r="C192" s="5">
-        <v>3.6477262299999893</v>
+        <v>3.6297318599999926</v>
       </c>
       <c r="D192" s="5">
-        <v>6.4873658504571052</v>
+        <v>6.4543565781036705</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>699.39049851000004</v>
+        <v>699.37771335000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1700734800000419</v>
+        <v>1.1667548899999929</v>
       </c>
       <c r="D193" s="5">
-        <v>2.0295912020852569</v>
+        <v>2.0238095119030186</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>701.96401318000005</v>
+        <v>701.94102279000003</v>
       </c>
       <c r="C194" s="5">
-        <v>2.5735146700000087</v>
+        <v>2.5633094400000118</v>
       </c>
       <c r="D194" s="5">
-        <v>4.5060523746807135</v>
+        <v>4.487905688310212</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>704.16234542999996</v>
+        <v>704.12863814000002</v>
       </c>
       <c r="C195" s="5">
-        <v>2.1983322499999076</v>
+        <v>2.1876153499999873</v>
       </c>
       <c r="D195" s="5">
-        <v>3.8234353450635306</v>
+        <v>3.8046021677558439</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>706.22830298999997</v>
+        <v>706.26467749000005</v>
       </c>
       <c r="C196" s="5">
-        <v>2.0659575600000153</v>
+        <v>2.1360393500000328</v>
       </c>
       <c r="D196" s="5">
-        <v>3.5780781088421199</v>
+        <v>3.7016670915299921</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>707.70751026999994</v>
+        <v>707.64587587999995</v>
       </c>
       <c r="C197" s="5">
-        <v>1.4792072799999687</v>
+        <v>1.381198389999895</v>
       </c>
       <c r="D197" s="5">
-        <v>2.5425778783874087</v>
+        <v>2.3721733097452846</v>
       </c>
       <c r="E197" s="5">
-        <v>4.0969224471947507</v>
+        <v>4.0947362987629132</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>711.44954954000002</v>
+        <v>711.42278754999995</v>
       </c>
       <c r="C198" s="5">
-        <v>3.7420392700000775</v>
+        <v>3.7769116700000041</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5328760711929723</v>
+        <v>6.5961461577049407</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>711.12962368000001</v>
+        <v>711.19215673999997</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.31992586000001211</v>
+        <v>-0.23063080999997965</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.53828545720747689</v>
+        <v>-0.38832611350002599</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>714.02847559999998</v>
+        <v>714.06237491000002</v>
       </c>
       <c r="C200" s="5">
-        <v>2.8988519199999701</v>
+        <v>2.8702181700000438</v>
       </c>
       <c r="D200" s="5">
-        <v>5.0028619403064356</v>
+        <v>4.9518984186170067</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>718.39835133999998</v>
+        <v>718.41990626999996</v>
       </c>
       <c r="C201" s="5">
-        <v>4.3698757399999977</v>
+        <v>4.357531359999939</v>
       </c>
       <c r="D201" s="5">
-        <v>7.5963506116274893</v>
+        <v>7.5737947889666257</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>719.37701971000001</v>
+        <v>719.39435164999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.9786683700000367</v>
+        <v>0.97444538000002012</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6470548049845268</v>
+        <v>1.6398450292046229</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>721.05314731999999</v>
+        <v>721.06350395000004</v>
       </c>
       <c r="C203" s="5">
-        <v>1.6761276099999805</v>
+        <v>1.6691523000000643</v>
       </c>
       <c r="D203" s="5">
-        <v>2.832074814794483</v>
+        <v>2.8200693373613861</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>722.43692477000002</v>
+        <v>722.42303520999997</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3837774500000251</v>
+        <v>1.3595312599999261</v>
       </c>
       <c r="D204" s="5">
-        <v>2.3273910060730874</v>
+        <v>2.2861540965208871</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>724.3472074</v>
+        <v>724.33100597999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9102826299999833</v>
+        <v>1.9079707700000199</v>
       </c>
       <c r="D205" s="5">
-        <v>3.2196204996830957</v>
+        <v>3.2157300093620167</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>726.69559803000004</v>
+        <v>726.66843342000004</v>
       </c>
       <c r="C206" s="5">
-        <v>2.3483906300000399</v>
+        <v>2.3374274400000559</v>
       </c>
       <c r="D206" s="5">
-        <v>3.9606226991381721</v>
+        <v>3.9418933532630263</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>728.75774974000001</v>
+        <v>728.71910771</v>
       </c>
       <c r="C207" s="5">
-        <v>2.0621517099999664</v>
+        <v>2.0506742899999608</v>
       </c>
       <c r="D207" s="5">
-        <v>3.4589056790556905</v>
+        <v>3.4394850895138163</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>729.29575448000003</v>
+        <v>729.33127903000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.53800474000001941</v>
+        <v>0.61217132000001584</v>
       </c>
       <c r="D208" s="5">
-        <v>0.88950484260585938</v>
+        <v>1.0127485863710373</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>730.67490492000002</v>
+        <v>730.60782012000004</v>
       </c>
       <c r="C209" s="5">
-        <v>1.3791504399999894</v>
+        <v>1.2765410900000234</v>
       </c>
       <c r="D209" s="5">
-        <v>2.2930378547052266</v>
+        <v>2.1206853713678919</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2453230065677463</v>
+        <v>3.2448354498562537</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>731.35271293999995</v>
+        <v>731.32557354000005</v>
       </c>
       <c r="C210" s="5">
-        <v>0.67780801999992946</v>
+        <v>0.71775342000000819</v>
       </c>
       <c r="D210" s="5">
-        <v>1.1188728865569653</v>
+        <v>1.1852777645017687</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>733.80113525000002</v>
+        <v>733.86325992000002</v>
       </c>
       <c r="C211" s="5">
-        <v>2.448422310000069</v>
+        <v>2.5376863799999683</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0921624543617252</v>
+        <v>4.2443735854101439</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>735.29736949000005</v>
+        <v>735.33607855000002</v>
       </c>
       <c r="C212" s="5">
-        <v>1.4962342400000352</v>
+        <v>1.4728186300000061</v>
       </c>
       <c r="D212" s="5">
-        <v>2.4744499488115412</v>
+        <v>2.4350886721150156</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>736.44555036999998</v>
+        <v>736.47067312000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1481808799999271</v>
+        <v>1.1345945699999902</v>
       </c>
       <c r="D213" s="5">
-        <v>1.8900000259395755</v>
+        <v>1.8673465715382642</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>739.68961530000001</v>
+        <v>739.71269445999997</v>
       </c>
       <c r="C214" s="5">
-        <v>3.2440649300000359</v>
+        <v>3.2420213399999511</v>
       </c>
       <c r="D214" s="5">
-        <v>5.4160038822023582</v>
+        <v>5.4123199306617131</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>740.63550051000004</v>
+        <v>740.64579645000003</v>
       </c>
       <c r="C215" s="5">
-        <v>0.94588521000002856</v>
+        <v>0.93310199000006833</v>
       </c>
       <c r="D215" s="5">
-        <v>1.5453501704038919</v>
+        <v>1.5242724491103532</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>743.66414113999997</v>
+        <v>743.64796795999996</v>
       </c>
       <c r="C216" s="5">
-        <v>3.0286406299999271</v>
+        <v>3.0021715099999255</v>
       </c>
       <c r="D216" s="5">
-        <v>5.0189780344962243</v>
+        <v>4.9740610323833812</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>744.31509794999999</v>
+        <v>744.29823410999995</v>
       </c>
       <c r="C217" s="5">
-        <v>0.65095681000002514</v>
+        <v>0.6502661499999931</v>
       </c>
       <c r="D217" s="5">
-        <v>1.0554763193129313</v>
+        <v>1.0543741170916388</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>746.43898793000005</v>
+        <v>746.41219552999996</v>
       </c>
       <c r="C218" s="5">
-        <v>2.1238899800000581</v>
+        <v>2.1139614200000096</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4784328280127452</v>
+        <v>3.4619970127569788</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>746.26599362000002</v>
+        <v>746.22980520999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.17299431000003551</v>
+        <v>-0.18239031999996769</v>
       </c>
       <c r="D219" s="5">
-        <v>-0.27775714479113534</v>
+        <v>-0.29283347032369456</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>750.13729720000003</v>
+        <v>750.16515560000005</v>
       </c>
       <c r="C220" s="5">
-        <v>3.8713035800000171</v>
+        <v>3.9353503900000533</v>
       </c>
       <c r="D220" s="5">
-        <v>6.405797258946766</v>
+        <v>6.5151928987323471</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>752.84854593</v>
+        <v>752.78113446999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.7112487299999657</v>
+        <v>2.6159788699999353</v>
       </c>
       <c r="D221" s="5">
-        <v>4.424469861444158</v>
+        <v>4.2658449069137072</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0346794259244136</v>
+        <v>3.0349133610913182</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>754.43875625999999</v>
+        <v>754.41198645999998</v>
       </c>
       <c r="C222" s="5">
-        <v>1.5902103299999908</v>
+        <v>1.6308519899999965</v>
       </c>
       <c r="D222" s="5">
-        <v>2.5643646474894366</v>
+        <v>2.63092446694011</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>756.19305922000001</v>
+        <v>756.25420426000005</v>
       </c>
       <c r="C223" s="5">
-        <v>1.7543029600000182</v>
+        <v>1.8422178000000713</v>
       </c>
       <c r="D223" s="5">
-        <v>2.826335029036442</v>
+        <v>2.9699884045400138</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>756.66863142</v>
+        <v>756.70866062000005</v>
       </c>
       <c r="C224" s="5">
-        <v>0.47557219999998779</v>
+        <v>0.45445635999999467</v>
       </c>
       <c r="D224" s="5">
-        <v>0.75729969150963861</v>
+        <v>0.72350498414226472</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>758.84008281000001</v>
+        <v>758.86528711999995</v>
       </c>
       <c r="C225" s="5">
-        <v>2.1714513900000156</v>
+        <v>2.1566264999999021</v>
       </c>
       <c r="D225" s="5">
-        <v>3.4985799781996452</v>
+        <v>3.4741322161174315</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>759.59059098</v>
+        <v>759.61717180000005</v>
       </c>
       <c r="C226" s="5">
-        <v>0.75050816999998915</v>
+        <v>0.75188468000010289</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1933014322576652</v>
+        <v>1.1954620890987533</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>759.50576269999999</v>
+        <v>759.51553995999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-8.4828280000010636E-2</v>
+        <v>-0.10163184000009551</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.13392929906116402</v>
+        <v>-0.16043410793129542</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>761.20584054999995</v>
+        <v>761.18753627000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7000778499999569</v>
+        <v>1.6719963100000541</v>
       </c>
       <c r="D228" s="5">
-        <v>2.7193970972244186</v>
+        <v>2.6738985972358797</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>761.11527121999995</v>
+        <v>761.09829531000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.0569329999993897E-2</v>
+        <v>-8.9240959999983716E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.14268427327484012</v>
+        <v>-0.14059626723765817</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>760.24336817000005</v>
+        <v>760.22113655999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.87190304999990076</v>
+        <v>-0.87715875000003507</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.3660435079440147</v>
+        <v>-1.3742561469237247</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>761.71329693999996</v>
+        <v>761.68659413</v>
       </c>
       <c r="C231" s="5">
-        <v>1.4699287699999104</v>
+        <v>1.4654575700000123</v>
       </c>
       <c r="D231" s="5">
-        <v>2.3450304283003431</v>
+        <v>2.3378906618826134</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>761.26848772999995</v>
+        <v>761.28080674</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.44480921000001672</v>
+        <v>-0.40578739000000041</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.69850432573766996</v>
+        <v>-0.63742830339418299</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>760.35223097999994</v>
+        <v>760.30447889000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.91625675000000228</v>
+        <v>-0.97632784999996147</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.4347878096743649</v>
+        <v>-1.5281675750875023</v>
       </c>
       <c r="E233" s="5">
-        <v>0.99670579036990059</v>
+        <v>0.99940661043491641</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>756.42494782000006</v>
+        <v>756.40769188000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.9272831599998881</v>
+        <v>-3.8967870100000255</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.0250219541496453</v>
+        <v>-5.9799123793956248</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>754.80225007000001</v>
+        <v>754.84183658999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.622697750000043</v>
+        <v>-1.5658552900000586</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.5441068764953778</v>
+        <v>-2.4560555719509769</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>752.57329479999999</v>
+        <v>752.60272669000005</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.2289552700000286</v>
+        <v>-2.2391098999999031</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.4866466728463275</v>
+        <v>-3.5020921280642492</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>751.89252778000002</v>
+        <v>751.91220915999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.68076701999996203</v>
+        <v>-0.6905175300000792</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.0801184417566057</v>
+        <v>-1.0954681832096802</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>751.03690601999995</v>
+        <v>751.06445549</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.85562176000007639</v>
+        <v>-0.84775366999997459</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3570347139007177</v>
+        <v>-1.3445980585753636</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>752.32017820999999</v>
+        <v>752.32835229</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2832721900000479</v>
+        <v>1.2638967999999977</v>
       </c>
       <c r="D239" s="5">
-        <v>2.069779900538582</v>
+        <v>2.0381642283135326</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>751.19919542000002</v>
+        <v>751.18259181999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.1209827899999709</v>
+        <v>-1.1457604700000275</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.773460236154456</v>
+        <v>-1.8123127048924714</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>749.78152397999997</v>
+        <v>749.76894307999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4176714400000492</v>
+        <v>-1.4136487399999851</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.2412942003724901</v>
+        <v>-2.2350490087349462</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>749.84741861999998</v>
+        <v>749.83352552999997</v>
       </c>
       <c r="C242" s="5">
-        <v>6.589464000001044E-2</v>
+        <v>6.4582449999988967E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.10551313724675992</v>
+        <v>0.10341274659004807</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>753.44082579999997</v>
+        <v>753.42669350000006</v>
       </c>
       <c r="C243" s="5">
-        <v>3.5934071799999856</v>
+        <v>3.5931679700000814</v>
       </c>
       <c r="D243" s="5">
-        <v>5.9046380843395418</v>
+        <v>5.9043468951496703</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>755.36789131</v>
+        <v>755.36599591000004</v>
       </c>
       <c r="C244" s="5">
-        <v>1.927065510000034</v>
+        <v>1.939302409999982</v>
       </c>
       <c r="D244" s="5">
-        <v>3.1127697767221463</v>
+        <v>3.1328761850224485</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>755.82395412000005</v>
+        <v>755.79640285999994</v>
       </c>
       <c r="C245" s="5">
-        <v>0.45606281000004856</v>
+        <v>0.43040694999990592</v>
       </c>
       <c r="D245" s="5">
-        <v>0.72692574660910836</v>
+        <v>0.6859059603146811</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.5955498879990806</v>
+        <v>-0.5929303529267127</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>756.86929368999995</v>
+        <v>756.85909133999996</v>
       </c>
       <c r="C246" s="5">
-        <v>1.0453395699998964</v>
+        <v>1.0626884800000198</v>
       </c>
       <c r="D246" s="5">
-        <v>1.6723386109301686</v>
+        <v>1.7003709217173757</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>758.27386016000003</v>
+        <v>758.29310373999999</v>
       </c>
       <c r="C247" s="5">
-        <v>1.4045664700000771</v>
+        <v>1.4340124000000287</v>
       </c>
       <c r="D247" s="5">
-        <v>2.2497804797465104</v>
+        <v>2.2974697467288863</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>760.68539183999997</v>
+        <v>760.70079334000002</v>
       </c>
       <c r="C248" s="5">
-        <v>2.4115316799999391</v>
+        <v>2.4076896000000261</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8838162438315615</v>
+        <v>3.8774199189434366</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>761.70819676999997</v>
+        <v>761.72021532999997</v>
       </c>
       <c r="C249" s="5">
-        <v>1.0228049300000066</v>
+        <v>1.0194219899999553</v>
       </c>
       <c r="D249" s="5">
-        <v>1.6254858584885401</v>
+        <v>1.6200368121389142</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>766.09740764000003</v>
+        <v>766.12455078999994</v>
       </c>
       <c r="C250" s="5">
-        <v>4.3892108700000563</v>
+        <v>4.4043354599999702</v>
       </c>
       <c r="D250" s="5">
-        <v>7.138204560224537</v>
+        <v>7.1634726338404064</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>765.27090433000001</v>
+        <v>765.28364194000005</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.82650331000002097</v>
+        <v>-0.84090884999989157</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.2869643445492018</v>
+        <v>-1.3092141445757433</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>762.94355746999997</v>
+        <v>762.92799586000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.3273468600000342</v>
+        <v>-2.3556460800000423</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.5890194339457615</v>
+        <v>-3.6318643407292628</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>763.44397511</v>
+        <v>763.43756927000004</v>
       </c>
       <c r="C253" s="5">
-        <v>0.50041764000002331</v>
+        <v>0.50957341000002998</v>
       </c>
       <c r="D253" s="5">
-        <v>0.78993025907749814</v>
+        <v>0.80445262966573061</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>762.97851949000005</v>
+        <v>762.97239299</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.46545561999994334</v>
+        <v>-0.46517628000003697</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.72916628538910455</v>
+        <v>-0.72873624084714983</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>768.52867484000001</v>
+        <v>768.52344288999996</v>
       </c>
       <c r="C255" s="5">
-        <v>5.5501553499999545</v>
+        <v>5.5510498999999527</v>
       </c>
       <c r="D255" s="5">
-        <v>9.0870457059362586</v>
+        <v>9.0886453378959065</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>767.96679792999998</v>
+        <v>767.95938795999996</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.5618769100000236</v>
+        <v>-0.56405492999999751</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.87380950285890213</v>
+        <v>-0.87718896282653613</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>769.46719298999994</v>
+        <v>769.45498069999996</v>
       </c>
       <c r="C257" s="5">
-        <v>1.5003950599999598</v>
+        <v>1.4955927400000064</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3698258678399364</v>
+        <v>2.3621823668183772</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8050815663661623</v>
+        <v>1.8071768783649578</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>772.30539318000001</v>
+        <v>772.29748948999998</v>
       </c>
       <c r="C258" s="5">
-        <v>2.838200190000066</v>
+        <v>2.8425087900000108</v>
       </c>
       <c r="D258" s="5">
-        <v>4.5171396451333834</v>
+        <v>4.5242101935624834</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>772.31160059000001</v>
+        <v>772.30790186000002</v>
       </c>
       <c r="C259" s="5">
-        <v>6.2074100000018007E-3</v>
+        <v>1.0412370000040028E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>9.6454347755292602E-3</v>
+        <v>1.6179996361032067E-2</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>775.49136639999995</v>
+        <v>775.49170847000005</v>
       </c>
       <c r="C260" s="5">
-        <v>3.1797658099999353</v>
+        <v>3.1838066100000333</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0540758551222975</v>
+        <v>5.0606696092593717</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>778.04190940000001</v>
+        <v>778.04739938</v>
       </c>
       <c r="C261" s="5">
-        <v>2.5505430000000615</v>
+        <v>2.555690909999953</v>
       </c>
       <c r="D261" s="5">
-        <v>4.018907021514595</v>
+        <v>4.0271643996517614</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>778.43662915000004</v>
+        <v>778.46178786999997</v>
       </c>
       <c r="C262" s="5">
-        <v>0.39471975000003567</v>
+        <v>0.4143884899999648</v>
       </c>
       <c r="D262" s="5">
-        <v>0.61049101408874318</v>
+        <v>0.64099619244077921</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>778.12062839999999</v>
+        <v>778.14073427000005</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.31600075000005745</v>
+        <v>-0.32105359999991379</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.48604522716308995</v>
+        <v>-0.49378354376089506</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>782.30629411999996</v>
+        <v>782.29702646999999</v>
       </c>
       <c r="C264" s="5">
-        <v>4.1856657199999745</v>
+        <v>4.1562921999999389</v>
       </c>
       <c r="D264" s="5">
-        <v>6.6494811165740408</v>
+        <v>6.601262575446909</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>783.11219265</v>
+        <v>783.11530755000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.80589853000003586</v>
+        <v>0.81828108000001976</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2432169305774066</v>
+        <v>1.2624439050224368</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>784.80465030000005</v>
+        <v>784.80575455999997</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6924576500000512</v>
+        <v>1.6904470099999571</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6244834096570191</v>
+        <v>2.621317862678918</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>784.75062580999997</v>
+        <v>784.75031246000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.4024490000074366E-2</v>
+        <v>-5.5442099999936545E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.2574496173049017E-2</v>
+        <v>-8.4740301236108095E-2</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>785.42735803999994</v>
+        <v>785.42261133</v>
       </c>
       <c r="C268" s="5">
-        <v>0.67673222999997051</v>
+        <v>0.67229886999996324</v>
       </c>
       <c r="D268" s="5">
-        <v>1.039746111574491</v>
+        <v>1.0329028886716829</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>787.95352515000002</v>
+        <v>787.93881209999995</v>
       </c>
       <c r="C269" s="5">
-        <v>2.526167110000074</v>
+        <v>2.5162007699999549</v>
       </c>
       <c r="D269" s="5">
-        <v>3.9285669656905498</v>
+        <v>3.9128177851767365</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4024847749734235</v>
+        <v>2.4021979015828254</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>789.40850995999995</v>
+        <v>789.39107885999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4549848099999281</v>
+        <v>1.4522667600000432</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2384866835330142</v>
+        <v>2.2343046409934786</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>790.74620688000005</v>
+        <v>790.72550852999996</v>
       </c>
       <c r="C271" s="5">
-        <v>1.3376969200000985</v>
+        <v>1.3344296699999632</v>
       </c>
       <c r="D271" s="5">
-        <v>2.0525266815989873</v>
+        <v>2.0475124323494187</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>793.35360330000003</v>
+        <v>793.34452949000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.6073964199999864</v>
+        <v>2.6190209600000571</v>
       </c>
       <c r="D272" s="5">
-        <v>4.0294194901856928</v>
+        <v>4.0478202333649849</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>794.78708099000005</v>
+        <v>794.78341424999996</v>
       </c>
       <c r="C273" s="5">
-        <v>1.4334776900000179</v>
+        <v>1.4388847599999508</v>
       </c>
       <c r="D273" s="5">
-        <v>2.189907755818199</v>
+        <v>2.1982760428861159</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>797.12145871999996</v>
+        <v>797.15336225999999</v>
       </c>
       <c r="C274" s="5">
-        <v>2.3343777299999147</v>
+        <v>2.3699480100000301</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5820297902748877</v>
+        <v>3.6375266673982942</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>799.73728437</v>
+        <v>799.77415096000004</v>
       </c>
       <c r="C275" s="5">
-        <v>2.6158256500000334</v>
+        <v>2.6207887000000483</v>
       </c>
       <c r="D275" s="5">
-        <v>4.0097652775150872</v>
+        <v>4.0173474638393936</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>800.93880421999995</v>
+        <v>800.93795716</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2015198499999542</v>
+        <v>1.1638061999999536</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8178441099871101</v>
+        <v>1.7602458871887494</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>805.96935430999997</v>
+        <v>805.98133524000002</v>
       </c>
       <c r="C277" s="5">
-        <v>5.0305500900000197</v>
+        <v>5.043378080000025</v>
       </c>
       <c r="D277" s="5">
-        <v>7.8028703703806102</v>
+        <v>7.8234705130442395</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>806.67607860999999</v>
+        <v>806.68338213000004</v>
       </c>
       <c r="C278" s="5">
-        <v>0.70672430000001896</v>
+        <v>0.70204689000001963</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0573245172457613</v>
+        <v>1.0502774354287814</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>808.39496686999996</v>
+        <v>808.39619447999996</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7188882599999715</v>
+        <v>1.7128123499999219</v>
       </c>
       <c r="D279" s="5">
-        <v>2.5871747293419123</v>
+        <v>2.5778989357668314</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>810.58522215000005</v>
+        <v>810.57763706000003</v>
       </c>
       <c r="C280" s="5">
-        <v>2.1902552800000876</v>
+        <v>2.1814425800000663</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3001544839144525</v>
+        <v>3.2866732463190607</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>813.44271007999998</v>
+        <v>813.42168594999998</v>
       </c>
       <c r="C281" s="5">
-        <v>2.8574879299999338</v>
+        <v>2.8440488899999536</v>
       </c>
       <c r="D281" s="5">
-        <v>4.3132497487009536</v>
+        <v>4.292612028577536</v>
       </c>
       <c r="E281" s="5">
-        <v>3.2348589245980719</v>
+        <v>3.2341183679077234</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>813.39919022000004</v>
+        <v>813.36880235000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.3519859999946675E-2</v>
+        <v>-5.288359999997283E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-6.418210771610422E-2</v>
+        <v>-7.7988617892188472E-2</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>817.68253322999999</v>
+        <v>817.64293836000002</v>
       </c>
       <c r="C283" s="5">
-        <v>4.2833430099999532</v>
+        <v>4.2741360100000065</v>
       </c>
       <c r="D283" s="5">
-        <v>6.5054472730426527</v>
+        <v>6.4913068734642421</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>818.93234198000005</v>
+        <v>818.91593591000003</v>
       </c>
       <c r="C284" s="5">
-        <v>1.2498087500000565</v>
+        <v>1.2729975500000137</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8496701357246126</v>
+        <v>1.8843751277713539</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>820.41401527999994</v>
+        <v>820.40447634999998</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4816732999998976</v>
+        <v>1.4885404399999516</v>
       </c>
       <c r="D285" s="5">
-        <v>2.1928650044748865</v>
+        <v>2.203174718447265</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>821.98377292999999</v>
+        <v>822.02776439000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.5697576500000423</v>
+        <v>1.623288040000034</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3203643862311552</v>
+        <v>2.4003826646150195</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>825.77904392999994</v>
+        <v>825.83055477000005</v>
       </c>
       <c r="C287" s="5">
-        <v>3.795270999999957</v>
+        <v>3.8027903800000331</v>
       </c>
       <c r="D287" s="5">
-        <v>5.6835420576804907</v>
+        <v>5.694778062883521</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>829.31003954000005</v>
+        <v>829.32547599999998</v>
       </c>
       <c r="C288" s="5">
-        <v>3.5309956100001045</v>
+        <v>3.4949212299999317</v>
       </c>
       <c r="D288" s="5">
-        <v>5.253558061475716</v>
+        <v>5.1982979239292737</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>830.26061418999996</v>
+        <v>830.28003827999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.95057464999990771</v>
+        <v>0.95456228000000465</v>
       </c>
       <c r="D289" s="5">
-        <v>1.3841726742109151</v>
+        <v>1.3899900062671389</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>832.13393509000002</v>
+        <v>832.14479139000002</v>
       </c>
       <c r="C290" s="5">
-        <v>1.873320900000067</v>
+        <v>1.8647531100000379</v>
       </c>
       <c r="D290" s="5">
-        <v>2.7414196071507524</v>
+        <v>2.7286615840102169</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>833.36290426000005</v>
+        <v>833.36389905999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.2289691700000276</v>
+        <v>1.2191076699999712</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7867334159634041</v>
+        <v>1.7722572752829846</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>835.75486192999995</v>
+        <v>835.74470020000001</v>
       </c>
       <c r="C292" s="5">
-        <v>2.391957669999897</v>
+        <v>2.3808011400000169</v>
       </c>
       <c r="D292" s="5">
-        <v>3.499193322052796</v>
+        <v>3.4826109306927755</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>836.60647095000002</v>
+        <v>836.56947620999995</v>
       </c>
       <c r="C293" s="5">
-        <v>0.85160902000006899</v>
+        <v>0.82477600999993683</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2296399463225915</v>
+        <v>1.1906997452774126</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8476204387795079</v>
+        <v>2.8457306535865756</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>838.24003553</v>
+        <v>838.20023835999996</v>
       </c>
       <c r="C294" s="5">
-        <v>1.6335645799999838</v>
+        <v>1.6307621500000096</v>
       </c>
       <c r="D294" s="5">
-        <v>2.3684579140457851</v>
+        <v>2.3644567726070598</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>839.93966362000003</v>
+        <v>839.88528912000004</v>
       </c>
       <c r="C295" s="5">
-        <v>1.6996280900000329</v>
+        <v>1.685050760000081</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4604563297463633</v>
+        <v>2.4392367837217988</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>843.51868464999995</v>
+        <v>843.49935309</v>
       </c>
       <c r="C296" s="5">
-        <v>3.5790210299999217</v>
+        <v>3.614063969999961</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2348058926707353</v>
+        <v>5.2876305210414642</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>847.44726098000001</v>
+        <v>847.43292115999998</v>
       </c>
       <c r="C297" s="5">
-        <v>3.9285763300000553</v>
+        <v>3.9335680699999784</v>
       </c>
       <c r="D297" s="5">
-        <v>5.7342477864384511</v>
+        <v>5.7418567216223959</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>850.65722120999999</v>
+        <v>850.71318001999998</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2099602299999788</v>
+        <v>3.2802588600000036</v>
       </c>
       <c r="D298" s="5">
-        <v>4.6412581304226652</v>
+        <v>4.7451584316258621</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>853.62828844000001</v>
+        <v>853.69335002000003</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9710672300000169</v>
+        <v>2.9801700000000437</v>
       </c>
       <c r="D299" s="5">
-        <v>4.2726637842172677</v>
+        <v>4.2857202768972424</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>855.96503106</v>
+        <v>855.99646869000003</v>
       </c>
       <c r="C300" s="5">
-        <v>2.3367426199999954</v>
+        <v>2.3031186700000035</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3348199910368859</v>
+        <v>3.285866062655618</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>857.15536827000005</v>
+        <v>857.18193283999994</v>
       </c>
       <c r="C301" s="5">
-        <v>1.1903372100000524</v>
+        <v>1.1854641499999161</v>
       </c>
       <c r="D301" s="5">
-        <v>1.6815881080558537</v>
+        <v>1.6745894464272437</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>857.30225553000002</v>
+        <v>857.30569327000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.14688725999997132</v>
+        <v>0.12376043000006121</v>
       </c>
       <c r="D302" s="5">
-        <v>0.20583309072967904</v>
+        <v>0.17339435172893936</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>863.79260036999995</v>
+        <v>863.79347919999998</v>
       </c>
       <c r="C303" s="5">
-        <v>6.4903448399999206</v>
+        <v>6.4877859299999727</v>
       </c>
       <c r="D303" s="5">
-        <v>9.4727823806338929</v>
+        <v>9.4688512378112488</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>864.76290632999996</v>
+        <v>864.74940175999996</v>
       </c>
       <c r="C304" s="5">
-        <v>0.97030596000001879</v>
+        <v>0.95592255999997633</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3563300354040519</v>
+        <v>1.3361004835503953</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>865.88920040999994</v>
+        <v>865.83675155000003</v>
       </c>
       <c r="C305" s="5">
-        <v>1.1262940799999797</v>
+        <v>1.0873497900000757</v>
       </c>
       <c r="D305" s="5">
-        <v>1.5741617922487183</v>
+        <v>1.5193783681691997</v>
       </c>
       <c r="E305" s="5">
-        <v>3.5001796515807815</v>
+        <v>3.4984871158092901</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>869.94427345999998</v>
+        <v>869.89952469000002</v>
       </c>
       <c r="C306" s="5">
-        <v>4.0550730500000327</v>
+        <v>4.0627731399999902</v>
       </c>
       <c r="D306" s="5">
-        <v>5.7667908336770601</v>
+        <v>5.7783844852290933</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>872.51301386</v>
+        <v>872.45403781000005</v>
       </c>
       <c r="C307" s="5">
-        <v>2.5687404000000242</v>
+        <v>2.5545131200000242</v>
       </c>
       <c r="D307" s="5">
-        <v>3.601431523479337</v>
+        <v>3.5813485292727876</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>873.56557913999995</v>
+        <v>873.54721154000003</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0525652799999534</v>
+        <v>1.0931737299999895</v>
       </c>
       <c r="D308" s="5">
-        <v>1.4572764078817135</v>
+        <v>1.5139898708057542</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>875.35444164</v>
+        <v>875.34147658999996</v>
       </c>
       <c r="C309" s="5">
-        <v>1.7888625000000502</v>
+        <v>1.7942650499999218</v>
       </c>
       <c r="D309" s="5">
-        <v>2.4851915423122817</v>
+        <v>2.4928350777621455</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>878.97558105999997</v>
+        <v>879.03548179999996</v>
       </c>
       <c r="C310" s="5">
-        <v>3.6211394199999631</v>
+        <v>3.6940052100000003</v>
       </c>
       <c r="D310" s="5">
-        <v>5.0786401093287914</v>
+        <v>5.1832967305023736</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>879.18968762999998</v>
+        <v>879.25423701</v>
       </c>
       <c r="C311" s="5">
-        <v>0.21410657000001265</v>
+        <v>0.21875521000004028</v>
       </c>
       <c r="D311" s="5">
-        <v>0.29269570402130629</v>
+        <v>0.29903895039145034</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>883.05263972</v>
+        <v>883.10282190999999</v>
       </c>
       <c r="C312" s="5">
-        <v>3.8629520900000216</v>
+        <v>3.8485848999999916</v>
       </c>
       <c r="D312" s="5">
-        <v>5.4018156702330344</v>
+        <v>5.3808343547138149</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>883.92473838000001</v>
+        <v>883.95404126999995</v>
       </c>
       <c r="C313" s="5">
-        <v>0.87209866000000602</v>
+        <v>0.85121935999995912</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1915729042035972</v>
+        <v>1.1628270883425884</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>887.84669659999997</v>
+        <v>887.84070792</v>
       </c>
       <c r="C314" s="5">
-        <v>3.921958219999965</v>
+        <v>3.886666650000052</v>
       </c>
       <c r="D314" s="5">
-        <v>5.4562524579338634</v>
+        <v>5.4057777381712357</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>891.52980711999999</v>
+        <v>891.53094622000003</v>
       </c>
       <c r="C315" s="5">
-        <v>3.6831105200000138</v>
+        <v>3.6902383000000327</v>
       </c>
       <c r="D315" s="5">
-        <v>5.0931999438600828</v>
+        <v>5.1033182411520661</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>893.71824391999996</v>
+        <v>893.70356734999996</v>
       </c>
       <c r="C316" s="5">
-        <v>2.1884367999999768</v>
+        <v>2.172621129999925</v>
       </c>
       <c r="D316" s="5">
-        <v>2.9857338882194995</v>
+        <v>2.9638623550276577</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>894.46982071000002</v>
+        <v>894.40104274999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.75157679000005828</v>
+        <v>0.69747540000003028</v>
       </c>
       <c r="D317" s="5">
-        <v>1.0138266153255415</v>
+        <v>0.94054949296100698</v>
       </c>
       <c r="E317" s="5">
-        <v>3.3007248833299974</v>
+        <v>3.2990388949030836</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>899.95250387999999</v>
+        <v>899.90770969000005</v>
       </c>
       <c r="C318" s="5">
-        <v>5.482683169999973</v>
+        <v>5.5066669400000592</v>
       </c>
       <c r="D318" s="5">
-        <v>7.6085476522875117</v>
+        <v>7.643573736500886</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>901.78982013999996</v>
+        <v>901.73286697000003</v>
       </c>
       <c r="C319" s="5">
-        <v>1.837316259999966</v>
+        <v>1.8251572799999849</v>
       </c>
       <c r="D319" s="5">
-        <v>2.4775812292151089</v>
+        <v>2.4611256639504919</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>903.11191292000001</v>
+        <v>903.09996681999996</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3220927800000482</v>
+        <v>1.3670998499999314</v>
       </c>
       <c r="D320" s="5">
-        <v>1.7735471520809787</v>
+        <v>1.8345439432122079</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>905.97485638000001</v>
+        <v>905.96483645000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.8629434599999968</v>
+        <v>2.8648696300000438</v>
       </c>
       <c r="D321" s="5">
-        <v>3.8711368453938411</v>
+        <v>3.8738390689592395</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>907.59039471999995</v>
+        <v>907.65474978999998</v>
       </c>
       <c r="C322" s="5">
-        <v>1.6155383399999437</v>
+        <v>1.6899133399999755</v>
       </c>
       <c r="D322" s="5">
-        <v>2.1609573123680503</v>
+        <v>2.2614902127907177</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>907.33191426999997</v>
+        <v>907.39268364999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.2584804499999791</v>
+        <v>-0.26206614000000172</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.34122346891948263</v>
+        <v>-0.3459249812513332</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>912.68074834000004</v>
+        <v>912.74233846000004</v>
       </c>
       <c r="C324" s="5">
-        <v>5.3488340700000663</v>
+        <v>5.3496548100000609</v>
       </c>
       <c r="D324" s="5">
-        <v>7.3080826054655379</v>
+        <v>7.3087350983970234</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>915.04944732000001</v>
+        <v>915.07983371</v>
       </c>
       <c r="C325" s="5">
-        <v>2.3686989799999765</v>
+        <v>2.3374952499999608</v>
       </c>
       <c r="D325" s="5">
-        <v>3.1592268841980742</v>
+        <v>3.1168080071500182</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>918.28077102999998</v>
+        <v>918.26526563000004</v>
       </c>
       <c r="C326" s="5">
-        <v>3.2313237099999697</v>
+        <v>3.1854319200000418</v>
       </c>
       <c r="D326" s="5">
-        <v>4.3208521327637417</v>
+        <v>4.2581630246358637</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>919.47749107000004</v>
+        <v>919.47849212000006</v>
       </c>
       <c r="C327" s="5">
-        <v>1.1967200400000593</v>
+        <v>1.2132264900000109</v>
       </c>
       <c r="D327" s="5">
-        <v>1.5751197395733829</v>
+        <v>1.5970307681748119</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>922.18466735000004</v>
+        <v>922.16748292</v>
       </c>
       <c r="C328" s="5">
-        <v>2.7071762799999988</v>
+        <v>2.6889907999999423</v>
       </c>
       <c r="D328" s="5">
-        <v>3.5908843509571797</v>
+        <v>3.5663693194524893</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>923.73013222999998</v>
+        <v>923.65087668000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5454648799999404</v>
+        <v>1.4833937600000127</v>
       </c>
       <c r="D329" s="5">
-        <v>2.0296886286453431</v>
+        <v>1.9474835975034743</v>
       </c>
       <c r="E329" s="5">
-        <v>3.2712463676833892</v>
+        <v>3.2703264566939838</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>927.22877262999998</v>
+        <v>927.17779321</v>
       </c>
       <c r="C330" s="5">
-        <v>3.4986403999999993</v>
+        <v>3.5269165299999941</v>
       </c>
       <c r="D330" s="5">
-        <v>4.6409005504304934</v>
+        <v>4.6796096324579928</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>926.91372719000003</v>
+        <v>926.85825298999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.31504543999994894</v>
+        <v>-0.31954022000002169</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.4069641202694263</v>
+        <v>-0.41278196327321215</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>929.08246540000005</v>
+        <v>929.08555942999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.168738210000015</v>
+        <v>2.2273064400000067</v>
       </c>
       <c r="D332" s="5">
-        <v>2.8441036510250983</v>
+        <v>2.9221058394031107</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>927.41344112000002</v>
+        <v>927.42246250000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.6690242800000306</v>
+        <v>-1.6630969299999379</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.1345344809493461</v>
+        <v>-2.1270213875445476</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>928.76587502999996</v>
+        <v>928.82398890000002</v>
       </c>
       <c r="C334" s="5">
-        <v>1.3524339099999452</v>
+        <v>1.4015263999999661</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7640470301987676</v>
+        <v>1.8285961062706191</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>930.99087844999997</v>
+        <v>931.03727608999998</v>
       </c>
       <c r="C335" s="5">
-        <v>2.2250034200000073</v>
+        <v>2.21328718999996</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9129696622437917</v>
+        <v>2.8972455398439623</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>931.47533451000004</v>
+        <v>931.54223682999998</v>
       </c>
       <c r="C336" s="5">
-        <v>0.48445606000007047</v>
+        <v>0.50496074000000135</v>
       </c>
       <c r="D336" s="5">
-        <v>0.62622953513966628</v>
+        <v>0.65278129332475565</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>931.96254474</v>
+        <v>931.98699906000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.48721022999995967</v>
+        <v>0.44476223000003756</v>
       </c>
       <c r="D337" s="5">
-        <v>0.62947145278129391</v>
+        <v>0.57444354201579007</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>934.86945397</v>
+        <v>934.86173439000004</v>
       </c>
       <c r="C338" s="5">
-        <v>2.9069092299999966</v>
+        <v>2.8747353300000213</v>
       </c>
       <c r="D338" s="5">
-        <v>3.8078354005410153</v>
+        <v>3.7648719938753406</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>933.81948712999997</v>
+        <v>933.81312704000004</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.0499668400000246</v>
+        <v>-1.0486073499999975</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.3394451153536546</v>
+        <v>-1.3377324741202234</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>933.65402415000005</v>
+        <v>933.64544051999997</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.16546297999991566</v>
+        <v>-0.16768652000007478</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.21242027202350577</v>
+        <v>-0.21527348394199119</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>934.94164573</v>
+        <v>934.848523</v>
       </c>
       <c r="C341" s="5">
-        <v>1.28762157999995</v>
+        <v>1.2030824800000346</v>
       </c>
       <c r="D341" s="5">
-        <v>1.66755573956896</v>
+        <v>1.5573094518187114</v>
       </c>
       <c r="E341" s="5">
-        <v>1.213721747165919</v>
+        <v>1.2123245484537692</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>934.48299442999996</v>
+        <v>934.41975737999996</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.45865130000004228</v>
+        <v>-0.4287656200000356</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.58709438622418508</v>
+        <v>-0.54899035459786694</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>937.31940268000005</v>
+        <v>937.27331733999995</v>
       </c>
       <c r="C343" s="5">
-        <v>2.8364082500000904</v>
+        <v>2.8535599599999841</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7037483901241952</v>
+        <v>3.7267788294910842</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>940.24514834000001</v>
+        <v>940.25767788999997</v>
       </c>
       <c r="C344" s="5">
-        <v>2.9257456599999614</v>
+        <v>2.9843605500000194</v>
       </c>
       <c r="D344" s="5">
-        <v>3.8106543637910661</v>
+        <v>3.8885342289394886</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>942.51557864999995</v>
+        <v>942.54631929000004</v>
       </c>
       <c r="C345" s="5">
-        <v>2.2704303099999379</v>
+        <v>2.2886414000000741</v>
       </c>
       <c r="D345" s="5">
-        <v>2.9364612328628859</v>
+        <v>2.9602907941812973</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>943.64007111000001</v>
+        <v>943.69557587999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.1244924600000559</v>
+        <v>1.1492565899999363</v>
       </c>
       <c r="D346" s="5">
-        <v>1.4411229715731499</v>
+        <v>1.4730248863430662</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>945.66738932999999</v>
+        <v>945.70549873000004</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0273182199999837</v>
+        <v>2.0099228500000663</v>
       </c>
       <c r="D347" s="5">
-        <v>2.6087647860241425</v>
+        <v>2.5859635628259658</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>946.44238597000003</v>
+        <v>946.49762168999996</v>
       </c>
       <c r="C348" s="5">
-        <v>0.77499664000004032</v>
+        <v>0.79212295999991511</v>
       </c>
       <c r="D348" s="5">
-        <v>0.98787300399161282</v>
+        <v>1.0097633831322117</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>949.62126831</v>
+        <v>949.64069738000001</v>
       </c>
       <c r="C349" s="5">
-        <v>3.1788823399999728</v>
+        <v>3.1430756900000461</v>
       </c>
       <c r="D349" s="5">
-        <v>4.1058208240769112</v>
+        <v>4.0584841177986997</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>949.36169403999997</v>
+        <v>949.37744880000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.25957427000003008</v>
+        <v>-0.2632485799999813</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.32752136957204803</v>
+        <v>-0.33214362877490577</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>949.91995040999996</v>
+        <v>949.90147296999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.55825636999998096</v>
+        <v>0.52402416999996149</v>
       </c>
       <c r="D351" s="5">
-        <v>0.7079267100771558</v>
+        <v>0.66437382638528941</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>950.91503438999996</v>
+        <v>950.90914664000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.99508398000000398</v>
+        <v>1.0076736700000311</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2643219720356536</v>
+        <v>1.2804365279003083</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>952.34013354000001</v>
+        <v>952.23613637000005</v>
       </c>
       <c r="C353" s="5">
-        <v>1.4250991500000509</v>
+        <v>1.3269897300000366</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8132908391695013</v>
+        <v>1.6875078440441005</v>
       </c>
       <c r="E353" s="5">
-        <v>1.8609169769537193</v>
+        <v>1.8599391176446378</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>951.42216194000002</v>
+        <v>951.34152659999995</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.91797159999998712</v>
+        <v>-0.89460977000010189</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.150581224642</v>
+        <v>-1.1215725919516917</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>953.44833670000003</v>
+        <v>953.40486199999998</v>
       </c>
       <c r="C355" s="5">
-        <v>2.0261747600000035</v>
+        <v>2.0633354000000281</v>
       </c>
       <c r="D355" s="5">
-        <v>2.5856995250926884</v>
+        <v>2.6339150315916493</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>954.30746640999996</v>
+        <v>954.33723029999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.85912970999993377</v>
+        <v>0.93236830000000737</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0866664957559058</v>
+        <v>1.1798549786433243</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>955.02700121999999</v>
+        <v>955.08129663</v>
       </c>
       <c r="C357" s="5">
-        <v>0.71953481000002739</v>
+        <v>0.74406633000000966</v>
       </c>
       <c r="D357" s="5">
-        <v>0.9085451441923853</v>
+        <v>0.93962423287381469</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>957.15501961999996</v>
+        <v>957.20591018000005</v>
       </c>
       <c r="C358" s="5">
-        <v>2.1280183999999736</v>
+        <v>2.1246135500000491</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7068878516240513</v>
+        <v>2.7023481560263241</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>958.21992010999998</v>
+        <v>958.25067560000002</v>
       </c>
       <c r="C359" s="5">
-        <v>1.0649004900000136</v>
+        <v>1.0447654199999761</v>
       </c>
       <c r="D359" s="5">
-        <v>1.3432820666966272</v>
+        <v>1.3176602305535523</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>959.56373000999997</v>
+        <v>959.60273372999995</v>
       </c>
       <c r="C360" s="5">
-        <v>1.3438098999999966</v>
+        <v>1.3520581299999321</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6959241656960833</v>
+        <v>1.706359377051081</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>962.09778957000003</v>
+        <v>962.10244894000004</v>
       </c>
       <c r="C361" s="5">
-        <v>2.5340595600000597</v>
+        <v>2.4997152100000903</v>
       </c>
       <c r="D361" s="5">
-        <v>3.2154510319950758</v>
+        <v>3.1711147341048296</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>961.87853961999997</v>
+        <v>961.94726558000002</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.2192499500000622</v>
+        <v>-0.15518336000002364</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.27312236744676532</v>
+        <v>-0.19338368788111016</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>963.26969596000004</v>
+        <v>963.23703231000002</v>
       </c>
       <c r="C363" s="5">
-        <v>1.3911563400000659</v>
+        <v>1.2897667299999966</v>
       </c>
       <c r="D363" s="5">
-        <v>1.7494216564667431</v>
+        <v>1.6208629049637491</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>966.16331628</v>
+        <v>966.14947909</v>
       </c>
       <c r="C364" s="5">
-        <v>2.8936203199999682</v>
+        <v>2.912446779999982</v>
       </c>
       <c r="D364" s="5">
-        <v>3.6649050556578855</v>
+        <v>3.6892747580812735</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>967.93426013999999</v>
+        <v>967.80735549999997</v>
       </c>
       <c r="C365" s="5">
-        <v>1.7709438599999885</v>
+        <v>1.6578764099999717</v>
       </c>
       <c r="D365" s="5">
-        <v>2.2218688657843932</v>
+        <v>2.0787006401312036</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6374534739005631</v>
+        <v>1.6352266560013762</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>968.24886273000004</v>
+        <v>968.15391129</v>
       </c>
       <c r="C366" s="5">
-        <v>0.31460259000004953</v>
+        <v>0.3465557900000249</v>
       </c>
       <c r="D366" s="5">
-        <v>0.39072768598287233</v>
+        <v>0.43054741928161278</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>969.33185324999999</v>
+        <v>969.28218775000005</v>
       </c>
       <c r="C367" s="5">
-        <v>1.082990519999953</v>
+        <v>1.1282764600000519</v>
       </c>
       <c r="D367" s="5">
-        <v>1.350492969175221</v>
+        <v>1.4074660598469624</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>962.11737326000002</v>
+        <v>962.17758719000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-7.2144799899999725</v>
+        <v>-7.1046005599999944</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.5745996278034582</v>
+        <v>-8.4496407435250553</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>841.55798832999994</v>
+        <v>841.61589799000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-120.55938493000008</v>
+        <v>-120.56168920000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.942727324559883</v>
+        <v>-79.941228454593528</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>867.31246066999995</v>
+        <v>867.34931252000001</v>
       </c>
       <c r="C370" s="5">
-        <v>25.754472340000007</v>
+        <v>25.733414530000005</v>
       </c>
       <c r="D370" s="5">
-        <v>43.581494548391795</v>
+        <v>43.536150737958465</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>892.96632380999995</v>
+        <v>892.99649982999995</v>
       </c>
       <c r="C371" s="5">
-        <v>25.653863139999999</v>
+        <v>25.647187309999936</v>
       </c>
       <c r="D371" s="5">
-        <v>41.877634180468171</v>
+        <v>41.862829120898049</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>892.75707095999996</v>
+        <v>892.78270959999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.20925284999998439</v>
+        <v>-0.21379022999997233</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.28083930362634568</v>
+        <v>-0.28691124491082576</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>902.34493555999995</v>
+        <v>902.33832245999997</v>
       </c>
       <c r="C373" s="5">
-        <v>9.587864599999989</v>
+        <v>9.5556128599999965</v>
       </c>
       <c r="D373" s="5">
-        <v>13.676694968416371</v>
+        <v>13.627533287142924</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>908.55827001</v>
+        <v>908.67658276999998</v>
       </c>
       <c r="C374" s="5">
-        <v>6.2133344500000476</v>
+        <v>6.3382603100000097</v>
       </c>
       <c r="D374" s="5">
-        <v>8.5831428487853643</v>
+        <v>8.76250601189723</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>916.34299625000006</v>
+        <v>916.30450338000003</v>
       </c>
       <c r="C375" s="5">
-        <v>7.7847262400000545</v>
+        <v>7.6279206100000465</v>
       </c>
       <c r="D375" s="5">
-        <v>10.780506852185967</v>
+        <v>10.551800111478983</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>920.01925747999996</v>
+        <v>919.97640465999996</v>
       </c>
       <c r="C376" s="5">
-        <v>3.6762612299999091</v>
+        <v>3.6719012799999291</v>
       </c>
       <c r="D376" s="5">
-        <v>4.9219219129784664</v>
+        <v>4.9161664839119101</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>924.46405969</v>
+        <v>924.29562591000001</v>
       </c>
       <c r="C377" s="5">
-        <v>4.4448022100000344</v>
+        <v>4.3192212500000551</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9540023248678686</v>
+        <v>5.7816916761331605</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.4910281865333079</v>
+        <v>-4.4959081311714559</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>922.78657215999999</v>
+        <v>922.68246492000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.6774875300000076</v>
+        <v>-1.613160989999983</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.1558614168086576</v>
+        <v>-2.0743569307915877</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>919.49346601000002</v>
+        <v>919.44252830999994</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.2931061499999714</v>
+        <v>-3.2399366100000861</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.1993239446601605</v>
+        <v>-4.1332842644297045</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>928.59704818</v>
+        <v>928.70813110999995</v>
       </c>
       <c r="C380" s="5">
-        <v>9.1035821699999815</v>
+        <v>9.2656028000000106</v>
       </c>
       <c r="D380" s="5">
-        <v>12.549563785406637</v>
+        <v>12.786188433453848</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>933.84194319000005</v>
+        <v>933.94082085000002</v>
       </c>
       <c r="C381" s="5">
-        <v>5.2448950100000502</v>
+        <v>5.2326897400000689</v>
       </c>
       <c r="D381" s="5">
-        <v>6.9923998890701</v>
+        <v>6.9747600890136541</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>940.10927461999995</v>
+        <v>940.15837937000003</v>
       </c>
       <c r="C382" s="5">
-        <v>6.2673314299998992</v>
+        <v>6.2175585200000114</v>
       </c>
       <c r="D382" s="5">
-        <v>8.3576385999847513</v>
+        <v>8.2879063995299873</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>945.87026027000002</v>
+        <v>945.91947926</v>
       </c>
       <c r="C383" s="5">
-        <v>5.760985650000066</v>
+        <v>5.7610998899999686</v>
       </c>
       <c r="D383" s="5">
-        <v>7.6065734498720117</v>
+        <v>7.6063186211023703</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>953.70604874000003</v>
+        <v>953.73852866000004</v>
       </c>
       <c r="C384" s="5">
-        <v>7.8357884700000113</v>
+        <v>7.8190494000000399</v>
       </c>
       <c r="D384" s="5">
-        <v>10.406742442121054</v>
+        <v>10.382925822967026</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>952.47508489999996</v>
+        <v>952.46152727000003</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.2309638400000722</v>
+        <v>-1.2770013900000095</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.5379113410596834</v>
+        <v>-1.5949518096315285</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>957.99569340000005</v>
+        <v>958.16207829999996</v>
       </c>
       <c r="C386" s="5">
-        <v>5.520608500000094</v>
+        <v>5.7005510299999287</v>
       </c>
       <c r="D386" s="5">
-        <v>7.1813422968587615</v>
+        <v>7.4232866061637148</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>968.87425126000005</v>
+        <v>968.79934431000004</v>
       </c>
       <c r="C387" s="5">
-        <v>10.878557860000001</v>
+        <v>10.637266010000076</v>
       </c>
       <c r="D387" s="5">
-        <v>14.510758243897559</v>
+        <v>14.166396076055543</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>971.42622171999994</v>
+        <v>971.35251714000003</v>
       </c>
       <c r="C388" s="5">
-        <v>2.5519704599998931</v>
+        <v>2.5531728299999941</v>
       </c>
       <c r="D388" s="5">
-        <v>3.2069384416932634</v>
+        <v>3.2087230522282351</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>974.94382419999999</v>
+        <v>974.66224681999995</v>
       </c>
       <c r="C389" s="5">
-        <v>3.5176024800000505</v>
+        <v>3.3097296799999185</v>
       </c>
       <c r="D389" s="5">
-        <v>4.4328774653261904</v>
+        <v>4.1663125718042648</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4604355876124888</v>
+        <v>5.4491895772429189</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>979.88505169999996</v>
+        <v>979.71406387000002</v>
       </c>
       <c r="C390" s="5">
-        <v>4.9412274999999681</v>
+        <v>5.0518170500000679</v>
       </c>
       <c r="D390" s="5">
-        <v>6.2542912911282222</v>
+        <v>6.4001840572121216</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>989.04306737000002</v>
+        <v>988.99824506000004</v>
       </c>
       <c r="C391" s="5">
-        <v>9.1580156700000543</v>
+        <v>9.2841811900000266</v>
       </c>
       <c r="D391" s="5">
-        <v>11.810051574479875</v>
+        <v>11.983527162947061</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>988.98114380000004</v>
+        <v>989.18945721</v>
       </c>
       <c r="C392" s="5">
-        <v>-6.192356999997628E-2</v>
+        <v>0.19121214999995573</v>
       </c>
       <c r="D392" s="5">
-        <v>-7.5105628392890811E-2</v>
+        <v>0.23225393229411306</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>991.72467868000001</v>
+        <v>991.87819578999995</v>
       </c>
       <c r="C393" s="5">
-        <v>2.7435348799999701</v>
+        <v>2.6887385799999493</v>
       </c>
       <c r="D393" s="5">
-        <v>3.3801866371351963</v>
+        <v>3.3109541458234082</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>992.75918487000001</v>
+        <v>992.84036000000003</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0345061900000019</v>
+        <v>0.96216421000008268</v>
       </c>
       <c r="D394" s="5">
-        <v>1.2589729362090241</v>
+        <v>1.1702818605171972</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>995.79190306999999</v>
+        <v>995.89003422999997</v>
       </c>
       <c r="C395" s="5">
-        <v>3.0327181999999766</v>
+        <v>3.0496742299999369</v>
       </c>
       <c r="D395" s="5">
-        <v>3.7280281836477247</v>
+        <v>3.7489134102268507</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1003.2421444</v>
+        <v>1003.3031792</v>
       </c>
       <c r="C396" s="5">
-        <v>7.4502413300000399</v>
+        <v>7.4131449700000758</v>
       </c>
       <c r="D396" s="5">
-        <v>9.3568837230360913</v>
+        <v>9.3074149193354216</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1005.7297393</v>
+        <v>1005.7317541</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4875948999999764</v>
+        <v>2.4285748999999441</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0163823511767385</v>
+        <v>2.9436796231863793</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1009.306764</v>
+        <v>1009.5157586</v>
       </c>
       <c r="C398" s="5">
-        <v>3.5770247000000381</v>
+        <v>3.7840045000000373</v>
       </c>
       <c r="D398" s="5">
-        <v>4.3524612392534134</v>
+        <v>4.6095379257984348</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1008.7983834</v>
+        <v>1008.669831</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.50838060000000951</v>
+        <v>-0.84592759999998179</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.60275976481281024</v>
+        <v>-1.000923220640082</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1010.0143871</v>
+        <v>1009.8642966</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2160036999999875</v>
+        <v>1.1944655999999441</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4561061089607197</v>
+        <v>1.4303305441572878</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1012.2889249</v>
+        <v>1011.8321491</v>
       </c>
       <c r="C401" s="5">
-        <v>2.2745377999999619</v>
+        <v>1.9678525000000491</v>
       </c>
       <c r="D401" s="5">
-        <v>2.7361066861870453</v>
+        <v>2.3635815199576582</v>
       </c>
       <c r="E401" s="5">
-        <v>3.8304874366114294</v>
+        <v>3.8136187588339698</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1018.0295634</v>
+        <v>1017.6542604</v>
       </c>
       <c r="C402" s="5">
-        <v>5.7406385000000455</v>
+        <v>5.8221112999999605</v>
       </c>
       <c r="D402" s="5">
-        <v>7.0214560411339999</v>
+        <v>7.127598887708908</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1021.7060044999999</v>
+        <v>1021.7066734</v>
       </c>
       <c r="C403" s="5">
-        <v>3.67644109999992</v>
+        <v>4.0524130000000014</v>
       </c>
       <c r="D403" s="5">
-        <v>4.4207163573634745</v>
+        <v>4.8845934482572684</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1024.9621307</v>
+        <v>1025.3877471000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.2561262000000397</v>
+        <v>3.6810737000000699</v>
       </c>
       <c r="D404" s="5">
-        <v>3.8920914394558359</v>
+        <v>4.4101505102283056</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1023.3005993</v>
+        <v>1023.5525611</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.6615313999999444</v>
+        <v>-1.8351860000000215</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.9280288940314971</v>
+        <v>-2.1266824906922444</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1023.6245636</v>
+        <v>1023.7717730000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.32396429999994325</v>
+        <v>0.21921190000000479</v>
       </c>
       <c r="D406" s="5">
-        <v>0.38056734403311143</v>
+        <v>0.25730418626199736</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1029.2408588000001</v>
+        <v>1029.4051856000001</v>
       </c>
       <c r="C407" s="5">
-        <v>5.6162952000000814</v>
+        <v>5.6334126000000424</v>
       </c>
       <c r="D407" s="5">
-        <v>6.7863726148616799</v>
+        <v>6.8066775539639135</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1027.9458801000001</v>
+        <v>1028.0477132999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2949787000000015</v>
+        <v>-1.3574723000001541</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.4994214830712282</v>
+        <v>-1.5710081392795949</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1030.1796586</v>
+        <v>1030.1990828999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.2337784999999712</v>
+        <v>2.1513695999999527</v>
       </c>
       <c r="D409" s="5">
-        <v>2.6390538685341358</v>
+        <v>2.5403156977593655</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1032.2826138</v>
+        <v>1032.5066380000001</v>
       </c>
       <c r="C410" s="5">
-        <v>2.1029551999999967</v>
+        <v>2.3075551000001724</v>
       </c>
       <c r="D410" s="5">
-        <v>2.4773084934141432</v>
+        <v>2.7212562221089476</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1033.7719379</v>
+        <v>1033.56258</v>
       </c>
       <c r="C411" s="5">
-        <v>1.4893240999999762</v>
+        <v>1.0559419999999591</v>
       </c>
       <c r="D411" s="5">
-        <v>1.7451024274239391</v>
+        <v>1.2341636437485759</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1034.6837449</v>
+        <v>1034.4149691</v>
       </c>
       <c r="C412" s="5">
-        <v>0.9118069999999534</v>
+        <v>0.85238909999998214</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0635730421486356</v>
+        <v>0.99415298466833946</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1034.4578222</v>
+        <v>1033.8124521</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.22592269999995551</v>
+        <v>-0.60251700000003439</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.26170498902385875</v>
+        <v>-0.69673066464883693</v>
       </c>
       <c r="E413" s="5">
-        <v>2.1899772638715786</v>
+        <v>2.172327003006469</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1038.0360611999999</v>
+        <v>1037.4206297000001</v>
       </c>
       <c r="C414" s="5">
-        <v>3.5782389999999396</v>
+        <v>3.60817760000009</v>
       </c>
       <c r="D414" s="5">
-        <v>4.2307440238648741</v>
+        <v>4.2695388535392231</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1037.8825363999999</v>
+        <v>1037.9553102</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.15352480000001378</v>
+        <v>0.53468049999992218</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.17733485353244038</v>
+        <v>0.62022913336026164</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1037.5409855</v>
+        <v>1038.214581</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.34155089999990196</v>
+        <v>0.25927079999996749</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.39418724666125948</v>
+        <v>0.30016008436366537</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1040.6650417000001</v>
+        <v>1041.0286404000001</v>
       </c>
       <c r="C417" s="5">
-        <v>3.1240562000000409</v>
+        <v>2.8140594000001329</v>
       </c>
       <c r="D417" s="5">
-        <v>3.6736653041534284</v>
+        <v>3.301504458578175</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1042.8685656</v>
+        <v>1043.0843327</v>
       </c>
       <c r="C418" s="5">
-        <v>2.2035238999999365</v>
+        <v>2.0556922999999188</v>
       </c>
       <c r="D418" s="5">
-        <v>2.5707034721204725</v>
+        <v>2.3955147103715824</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1043.1200182</v>
+        <v>1043.3499334000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.25145259999999325</v>
+        <v>0.26560070000004998</v>
       </c>
       <c r="D419" s="5">
-        <v>0.28972356177225933</v>
+        <v>0.30598444121501256</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1043.4286328000001</v>
+        <v>1043.5764810000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.30861460000005536</v>
+        <v>0.22654760000000351</v>
       </c>
       <c r="D420" s="5">
-        <v>0.35560695500342909</v>
+        <v>0.26087318304683915</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1049.6776577000001</v>
+        <v>1049.7247401</v>
       </c>
       <c r="C421" s="5">
-        <v>6.2490248999999949</v>
+        <v>6.1482590999999047</v>
       </c>
       <c r="D421" s="5">
-        <v>7.4282348436469636</v>
+        <v>7.303478204352043</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1048.0250172000001</v>
+        <v>1048.2414335000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.6526404999999613</v>
+        <v>-1.483306599999878</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.8730373537096945</v>
+        <v>-1.6825357714709721</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1046.5229016000001</v>
+        <v>1046.2439486999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.5021156000000246</v>
+        <v>-1.9974848000001657</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.7064448396210685</v>
+        <v>-2.2628555213872081</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1048.5452754999999</v>
+        <v>1048.1442532000001</v>
       </c>
       <c r="C424" s="5">
-        <v>2.0223738999998204</v>
+        <v>1.9003045000001748</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3437705178145585</v>
+        <v>2.2014789947623292</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1051.2519457000001</v>
+        <v>1050.4159854</v>
       </c>
       <c r="C425" s="5">
-        <v>2.7066702000001897</v>
+        <v>2.2717321999998603</v>
       </c>
       <c r="D425" s="5">
-        <v>3.1419880911416342</v>
+        <v>2.6320910478127013</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6234710724390533</v>
+        <v>1.6060488792017269</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1051.5131248</v>
+        <v>1050.6368516</v>
       </c>
       <c r="C426" s="5">
-        <v>0.26117909999993572</v>
+        <v>0.22086620000004586</v>
       </c>
       <c r="D426" s="5">
-        <v>0.29854264956623577</v>
+        <v>0.25261055251870612</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1052.2509735000001</v>
+        <v>1052.4121545999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.73784870000008596</v>
+        <v>1.7753029999998944</v>
       </c>
       <c r="D427" s="5">
-        <v>0.84529957167840397</v>
+        <v>2.0466388735841612</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1050.9618241000001</v>
+        <v>1051.9030401</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.2891494000000421</v>
+        <v>-0.509114499999896</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.4602959273623539</v>
+        <v>-0.57896947316419256</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1054.8025207999999</v>
+        <v>1055.2751903999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.8406966999998531</v>
+        <v>3.3721502999999302</v>
       </c>
       <c r="D429" s="5">
-        <v>4.4745766348434968</v>
+        <v>3.9154714747472896</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1054.3392699999999</v>
+        <v>1054.6242649999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.46325079999996888</v>
+        <v>-0.65092540000000554</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.52574783624992349</v>
+        <v>-0.73768999786379963</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1047.1458339999999</v>
+        <v>1047.4218565000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-7.1934360000000197</v>
+        <v>-7.2024084999998195</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.8868911731552966</v>
+        <v>-7.8943076549359947</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1049.383947</v>
+        <v>1049.5591884</v>
       </c>
       <c r="C432" s="5">
-        <v>2.2381130000001122</v>
+        <v>2.1373318999999356</v>
       </c>
       <c r="D432" s="5">
-        <v>2.5951815264903422</v>
+        <v>2.4763470022035383</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1052.4394566000001</v>
+        <v>1052.4995144</v>
       </c>
       <c r="C433" s="5">
-        <v>3.0555096000000503</v>
+        <v>2.9403259999999136</v>
       </c>
       <c r="D433" s="5">
-        <v>3.5505631117231928</v>
+        <v>3.4140696530767789</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1050.3285582000001</v>
+        <v>1050.5198992000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.1108983999999964</v>
+        <v>-1.9796151999998983</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.3804889712013444</v>
+        <v>-2.2338416228078306</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1051.1512358</v>
+        <v>1051.8853079999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.82267759999990631</v>
+        <v>1.365408799999841</v>
       </c>
       <c r="D435" s="5">
-        <v>0.94396850033935387</v>
+        <v>1.5708930145112765</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1048.3713944000001</v>
+        <v>1049.0055708</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.7798413999998957</v>
+        <v>-2.8797371999999086</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.1277279356565879</v>
+        <v>-3.236211450191806</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1049.6101879</v>
+        <v>1050.0358056</v>
       </c>
       <c r="C437" s="5">
-        <v>1.2387934999999288</v>
+        <v>1.0302348000000165</v>
       </c>
       <c r="D437" s="5">
-        <v>1.4272150719446763</v>
+        <v>1.1849141545890784</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.1561716776568578</v>
+        <v>-3.6193261077910321E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1053.9122362000001</v>
+        <v>1043.7871547</v>
       </c>
       <c r="C438" s="5">
-        <v>4.302048300000024</v>
+        <v>-6.2486509000000297</v>
       </c>
       <c r="D438" s="5">
-        <v>5.0308577193463933</v>
+        <v>-6.911919929149823</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1053.0034383</v>
+        <v>1042.34725</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.90879790000008143</v>
+        <v>-1.4399046999999427</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.0298771518579386</v>
+        <v>-1.6428980046932495</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1055.9049229</v>
+        <v>1042.2708791</v>
       </c>
       <c r="C440" s="5">
-        <v>2.9014846000000034</v>
+        <v>-7.6370900000028996E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3570975334798803</v>
+        <v>-8.7886410537463266E-2</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1057.360741</v>
+        <v>1043.5572232</v>
       </c>
       <c r="C441" s="5">
-        <v>1.4558180999999877</v>
+        <v>1.2863440999999511</v>
       </c>
       <c r="D441" s="5">
-        <v>1.6670916445636452</v>
+        <v>1.4911038566482127</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1059.1328997000001</v>
+        <v>1045.4706080000001</v>
       </c>
       <c r="C442" s="5">
-        <v>1.7721587000000909</v>
+        <v>1.9133848000001308</v>
       </c>
       <c r="D442" s="5">
-        <v>2.0298687511835167</v>
+        <v>2.2225500833823686</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1056.4372179</v>
+        <v>1042.5343596</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.6956818000001022</v>
+        <v>-2.9362484000000677</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.0118199601654294</v>
+        <v>-3.3186748376529018</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1060.6891846999999</v>
+        <v>1045.8101065999999</v>
       </c>
       <c r="C444" s="5">
-        <v>4.2519667999999911</v>
+        <v>3.2757469999999103</v>
       </c>
       <c r="D444" s="5">
-        <v>4.9381426325606492</v>
+        <v>3.836367495985904</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1045.3385088</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.47159779999992679</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.53978814340086556</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>